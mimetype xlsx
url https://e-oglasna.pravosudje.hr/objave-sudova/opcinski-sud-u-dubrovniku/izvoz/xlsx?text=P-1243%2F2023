--- v0 (2026-04-29)
+++ v1 (2026-10-05)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>P-1243/2023</t>
   </si>
   <si>
-    <t>Poziv - Ročište 15.06.2026.</t>
+    <t>Poziv - Ročište 16.11.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJ MIRKOVIĆ 43727332590</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:08:28</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16f2e9b7-cf91-4c15-987d-958287043252</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16f2e9b7-cf91-4c15-987d-958287043252/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=P&amp;predmet=1243&amp;godina=2023</t>
   </si>
   <si>
     <t>MIRA ĆUDINA 36470130021</t>
   </si>
   <si>
-    <t>28.04.2026. 08:55:38</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/98a6f468-2717-4437-8635-374e4145e604/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 10:08:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd4ff955-5f6d-4c6a-81c9-75d4c8040034</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd4ff955-5f6d-4c6a-81c9-75d4c8040034/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">