--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>P-395/2022</t>
   </si>
   <si>
-    <t>Poziv - Ročište 13.07.2026.</t>
+    <t>Poziv - Ročište 07.09.2026.</t>
   </si>
   <si>
     <t>ANDREJ MIRKOVIĆ 43727332590</t>
   </si>
   <si>
-    <t>28.05.2026. 09:11:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7aadf2ed-88de-453e-a3e7-c9f399c41a47/dokumenti/preuzimanje</t>
+    <t>13.07.2026. 09:42:41</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6a91646-ac61-4bab-b930-7c0ffade8c11</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6a91646-ac61-4bab-b930-7c0ffade8c11/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=P&amp;predmet=395&amp;godina=2022</t>
   </si>
   <si>
-    <t>MIRA ĆUDINA 36470130021</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bf55bf3d-7ea1-490c-af3e-650a231b704d/dokumenti/preuzimanje</t>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad729fd6-11af-414c-b6e3-e9d26289825b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad729fd6-11af-414c-b6e3-e9d26289825b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">