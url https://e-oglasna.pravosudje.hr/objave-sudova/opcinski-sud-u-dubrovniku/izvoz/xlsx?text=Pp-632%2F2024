--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Pp-632/2024</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 15.06.2026.</t>
+    <t>PRESUDA od 18.06.2026.</t>
   </si>
   <si>
     <t>Gorana Vrdoljak 21833585674</t>
   </si>
   <si>
-    <t>27.05.2026. 13:54:16</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e82b7086-068a-4429-8fa7-9ac59ac8b146/dokumenti/preuzimanje</t>
+    <t>26.08.2026. 11:22:38</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63528582-8a87-4953-ba4a-c85c5554b67b</t>
+  </si>
+  <si>
+    <t>Skenirana odluka.pdf O1000000203O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63528582-8a87-4953-ba4a-c85c5554b67b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Pp&amp;predmet=632&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>