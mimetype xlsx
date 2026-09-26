--- v0 (2026-07-31)
+++ v1 (2026-09-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-213/2025</t>
   </si>
   <si>
-    <t>Oglas od 28.07.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>NIKOLA MRNJAVAC</t>
   </si>
   <si>
     <t>NA RIJECI 15, 20207 Čelopeci, Hrvatska</t>
   </si>
   <si>
     <t>38976269184</t>
   </si>
   <si>
-    <t>NIKOLA MRNJAVAC 38976269184; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8c3b6897-c024-4c59-96d1-3ac2f2964922/dokumenti/preuzimanje</t>
+    <t>NIKOLA MRNJAVAC 38976269184; svi sudionici</t>
+  </si>
+  <si>
+    <t>25.09.2026. 15:00:00</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fc9dc6b-2a8a-43ee-aeb7-9859ad68202c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fc9dc6b-2a8a-43ee-aeb7-9859ad68202c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=213&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>