--- v0 (2026-07-31)
+++ v1 (2026-10-07)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-263/2025</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 06.10.2026.</t>
   </si>
   <si>
     <t>IGOR LONČAREVIĆ</t>
   </si>
   <si>
     <t>MARINA KNEŽEVIĆA 60, 20236 Nova Mokošica, Hrvatska</t>
   </si>
   <si>
     <t>70457106635</t>
   </si>
   <si>
-    <t>IGOR LONČAREVIĆ 70457106635; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15eac5dd-75c7-4f2d-bcda-d58a8b0dc941/dokumenti/preuzimanje</t>
+    <t>IGOR LONČAREVIĆ 70457106635; svi sudionici</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:38:18</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f517da-f01d-4788-8db8-e4b5fa8cb0ea</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f517da-f01d-4788-8db8-e4b5fa8cb0ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=263&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>