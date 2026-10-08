--- v0 (2026-07-30)
+++ v1 (2026-10-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-267/2025</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 06.10.2026.</t>
   </si>
   <si>
     <t>IVAN PLANINIĆ</t>
   </si>
   <si>
     <t>STOLAČKA 10, 20000 Dubrovnik, Hrvatska</t>
   </si>
   <si>
     <t>65532970583</t>
   </si>
   <si>
-    <t>IVAN PLANINIĆ 65532970583; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7f3037d8-583a-4c25-b74f-608a1802558a/dokumenti/preuzimanje</t>
+    <t>IVAN PLANINIĆ 65532970583; svi sudionici</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:42:27</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fcf5ac-668b-4ff2-9ac2-e17ba2e6884c</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fcf5ac-668b-4ff2-9ac2-e17ba2e6884c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=267&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>