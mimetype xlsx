--- v0 (2026-07-30)
+++ v1 (2026-10-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-42/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 19.10.2026.</t>
   </si>
   <si>
     <t>Nikola Vrdoljak</t>
   </si>
   <si>
     <t>Od Mrče 1, 20232 Slano, Hrvatska</t>
   </si>
   <si>
     <t>90126080373</t>
   </si>
   <si>
-    <t>Nikola Vrdoljak 90126080373; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f1a390e6-85ef-4814-ad8b-73bd7c2bd489/dokumenti/preuzimanje</t>
+    <t>Nikola Vrdoljak 90126080373; svi sudionici</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:28:38</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dfe5fa6-58fa-4d9f-847a-a55a5c5ff3d7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dfe5fa6-58fa-4d9f-847a-a55a5c5ff3d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>