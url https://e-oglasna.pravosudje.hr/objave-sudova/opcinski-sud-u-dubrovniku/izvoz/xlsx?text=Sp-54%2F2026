--- v0 (2026-05-11)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-54/2026</t>
   </si>
   <si>
-    <t>Oglas od 08.05.2026.</t>
+    <t>Rješenje od 02.07.2026.</t>
   </si>
   <si>
     <t>ŽARKO MAJIĆ</t>
   </si>
   <si>
     <t>ZASACA 4, 20240 Trpanj, Hrvatska</t>
   </si>
   <si>
     <t>59779219340</t>
   </si>
   <si>
-    <t>vjerovnici potrošača / ULOGA: vjerovnici potrošača; ŽARKO MAJIĆ 59779219340</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2d3a3c6f-045c-40f7-8c8e-801fb7e72418/dokumenti/preuzimanje</t>
+    <t>ŽARKO MAJIĆ 59779219340</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:31:12</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e83bd0a-d70e-4d7c-b329-5cc213b82fd6</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e83bd0a-d70e-4d7c-b329-5cc213b82fd6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>