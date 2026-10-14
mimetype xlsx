--- v0 (2026-07-30)
+++ v1 (2026-10-14)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-6/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 13.10.2026.</t>
   </si>
   <si>
     <t>Ivan Jurič</t>
   </si>
   <si>
     <t>Masarykov Put 4, 20000 Dubrovnik, Hrvatska</t>
   </si>
   <si>
     <t>69274238274</t>
   </si>
   <si>
-    <t>Ivan Jurič 69274238274; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0ddad0ba-daed-415d-a0ff-50cc0a345214/dokumenti/preuzimanje</t>
+    <t>Ivan Jurič 69274238274; svi sudionici</t>
+  </si>
+  <si>
+    <t>13.10.2026. 15:17:33</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ecf402d-7266-4422-b777-ad96094bf9ff</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ecf402d-7266-4422-b777-ad96094bf9ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=6&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>