--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Sp-68/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 30.10.2026.</t>
   </si>
   <si>
     <t>MATO MILOGLAV</t>
   </si>
   <si>
     <t>BUTKOVINA 7 A, 20215 Dubravka, Hrvatska</t>
   </si>
   <si>
     <t>09407583850</t>
   </si>
   <si>
-    <t>MATO MILOGLAV 09407583850; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/17f1ec62-039f-44d7-bcbe-ded98d519eab/dokumenti/preuzimanje</t>
+    <t>MATO MILOGLAV 09407583850; svi sudionici</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:50:36</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06f36549-265c-47c8-8d01-070fe9cf7864</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06f36549-265c-47c8-8d01-070fe9cf7864/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>