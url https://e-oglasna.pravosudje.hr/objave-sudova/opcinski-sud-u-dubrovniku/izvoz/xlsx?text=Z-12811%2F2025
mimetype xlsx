--- v0 (2026-07-27)
+++ v1 (2026-10-08)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-12811/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12811/2025</t>
   </si>
   <si>
     <t>BATINIĆ MARIJA ŽENA GJIVA ROĐ. PAŠETA; PAŠETA ANE POK. ANTUNA; PAŠETA ANE UD. IVA; PAŠETA ANTUN POK. MATA; PAŠETA MARO POK. IVA; SEKO GJIVE Ž. LUKA ROĐ. PAŠETA; TROJANOVIĆ ANTUN NIKOV; TROJANOVIĆ MARICA NIKOVA; TROJANOVIĆ NIKO POK. IVA</t>
   </si>
   <si>
-    <t>24.07.2026. 15:03:24</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/745a2724-5397-46a0-b1ba-e412c55905a8/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 09:29:44</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f0d2413-9ea0-4235-b894-ac7f1f8f4c08</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f0d2413-9ea0-4235-b894-ac7f1f8f4c08/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=12811&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>