--- v0 (2026-07-30)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-12912/2023</t>
   </si>
   <si>
-    <t>Z-12912/2023 - Rješenje od 28. srpnja 2026. - Ivan Banić</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a71d9296-fb0f-40f8-be46-4e7dc9a68f5e/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-12912/2023</t>
+  </si>
+  <si>
+    <t>Ante Poša "Frakapula" pok. Antuna; Marin Poša "Frakapula" pok. Nikole; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:02:07</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd01127a-32b0-4dd5-ad22-d80120a7e3dc</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd01127a-32b0-4dd5-ad22-d80120a7e3dc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=12912&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>