--- v0 (2026-07-31)
+++ v1 (2026-09-29)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-13660/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13660/2025</t>
   </si>
   <si>
-    <t>GORAVICA STIJEPO POK. NIKOLE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc39f0a4-6988-471a-9c85-48cf571b0e6d/dokumenti/preuzimanje</t>
+    <t>BRBORA NIKOLINA ROĐ. BERAN; ZLATA GORAVICA 77381199521</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:41:23</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f28069a4-95d8-406b-a574-db66cd3774f6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ISPRAVKU_-_SLOZENI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f28069a4-95d8-406b-a574-db66cd3774f6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=13660&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>