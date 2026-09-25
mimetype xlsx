--- v0 (2026-05-31)
+++ v1 (2026-09-25)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-5024/2026</t>
   </si>
   <si>
-    <t>rješenje od 27.05.2026.</t>
+    <t>RJEŠENJE OD 27.05.2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>27.05.2026. 13:07:20</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ed24fbae-807d-4c5b-97ca-cfa5a8d71b25</t>
+    <t>23.09.2026. 13:58:43</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1f60315-f8be-4046-ae48-11e4a91d52e7</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ed24fbae-807d-4c5b-97ca-cfa5a8d71b25/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1f60315-f8be-4046-ae48-11e4a91d52e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=5024&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5024/2026</t>
   </si>
   <si>
-    <t>Mardjokić Radmila rođ. Vukotić; Mardjokić Zora rođ. Džodžo</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/53b3dd4b-5100-4a64-b85e-71b405e66add/dokumenti/preuzimanje</t>
+    <t>MURGUZ EDISA</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:57:24</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9313d2cf-fe3c-4ce2-b35c-4188897e752b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9313d2cf-fe3c-4ce2-b35c-4188897e752b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">