--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-6182/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6182/2023</t>
   </si>
   <si>
     <t>ANTO DABELIĆ; VLATKO DABELIĆ</t>
   </si>
   <si>
-    <t>04.05.2026. 16:47:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3a091a03-b35a-4f8a-bec4-8fca5a8183a5/dokumenti/preuzimanje</t>
+    <t>28.07.2026. 09:18:13</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8702d1-9b7b-4c42-92d5-086c8acef2f3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_PRIJAVI___PRIGOVORU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8702d1-9b7b-4c42-92d5-086c8acef2f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=6182&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>