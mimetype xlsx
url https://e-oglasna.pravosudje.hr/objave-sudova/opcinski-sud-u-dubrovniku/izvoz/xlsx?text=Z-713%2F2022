--- v0 (2026-06-02)
+++ v1 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="31">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,117 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-713/2022</t>
   </si>
   <si>
+    <t>Rješenje i oglas Z-713/2022</t>
+  </si>
+  <si>
+    <t>BABURIZZA RAIĆ ETTY PAULINA KATICA POK. IVA; BABURIZZA RAIĆ IRMA VESNA ALEMKA POK. IVA; BABURIZZA RAIĆ MARIJA POK. IVA; BABURIZZA RAIĆ PASCUAL ANTONIO JUAN POK. IVA; KUNDAČINA NEVENKA ROĐ. MILOŠIĆ POK. IVANA; LENBERGER BORIS SIN VLADA; MATIĆ IRIS ROĐ. MIOŠIĆ POK. RANKA; MIOŠIĆ MIRAN POK. RANKA; MUSTAPIĆ MELANIJA UD. LUKE; MUSTAPIĆ VICKO POK. LUKE; MUSTAPIĆ ZVONIMIR POK. LUKE; PAČIĆ ŽIVKA ROĐ. PAVLOVIĆ; TRGO DUSJA ROĐ. LENBERGER VLADOVA; ZANETA DAVOR POK. JANKA; ZUBAC NENAD POK. ZDRAVKA; ČURIĆ DARIO SIN GOJKA; ČURIĆ GOJKO</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:34:15</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb0abfa0-b683-4fe5-8219-9be0c2452caa</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb0abfa0-b683-4fe5-8219-9be0c2452caa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=713&amp;godina=2022</t>
+  </si>
+  <si>
     <t>Rješenje od 16. 02. 2023.</t>
   </si>
   <si>
     <t>ŠOLETIĆ LUKO POK. PASKA, ŠOLETIĆ IVAN POK. JOZA ŠOLETIĆ TOMO POK. JOZA, GLUHAIĆ MILORADA, PANČEVSKI ANA ROĐ. GLUHAIĆ, KLANFAR ZORICA POK. PERA ROĐ. PRČAN PRČAN NIKOLA POK. PERA, STANCARIĆ TIHANA STJEPANOVA, BRAČANIN VICE POK. MARKA, ŠOLETIĆ PAVLE Ž. TOMA, MUSLADIN LUKA POK. CVIJETA</t>
   </si>
   <si>
     <t>22.02.2023. 14:54:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9149753-f79d-4761-bd03-63b1e06d6f46</t>
   </si>
   <si>
     <t>RJESENJE 713 22 16 02.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9149753-f79d-4761-bd03-63b1e06d6f46/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=713&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -197,56 +218,94 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>23</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>