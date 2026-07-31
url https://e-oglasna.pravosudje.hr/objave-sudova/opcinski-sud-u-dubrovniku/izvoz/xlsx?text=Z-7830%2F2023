--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Z-7830/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7830/2023</t>
   </si>
   <si>
     <t>EMANOVIĆ SLAVICA ROĐ. SRŠEN POK. NIKOLE; NODILO ANA ROĐ. SRŠEN POK. NIKOLE; PROSENICA MARIJA ROĐ. SRŠEN POK. NIKOLE</t>
   </si>
   <si>
-    <t>12.05.2026. 15:08:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a06b6ec1-b684-4bda-95fd-b318877f0d2e/dokumenti/preuzimanje</t>
+    <t>22.07.2026. 10:03:25</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af319e45-2256-48fc-a36f-fbe24b606a2d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_PRIJAVI___PRIGOVORU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af319e45-2256-48fc-a36f-fbe24b606a2d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Z&amp;predmet=7830&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>