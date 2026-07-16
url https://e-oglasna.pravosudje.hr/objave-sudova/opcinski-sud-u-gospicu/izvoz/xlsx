--- v2 (2026-06-26)
+++ v3 (2026-07-16)
@@ -6,5815 +6,5887 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8969" uniqueCount="4404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8679" uniqueCount="4425">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Općinski sud u Gospiću</t>
+  </si>
+  <si>
+    <t>P-168/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.; Podnesak od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Dopis od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Simo Rašuo 19527533078</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:56:16</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fca562-6314-4920-ba70-53619715f325</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-168_2026-1-1 - Punomoć Stevo Žiža.pdf; Prilog P-168_2026-1-2 - Punomoć Žiža Željko.pdf; Prilog P-168_2026-1-3 - DKP-305-13-SRB.pdf; Prilog P-168_2026-1-4 - DKP-305-5-SRB.pdf; Prilog P-168_2026-1-5 - Zk.ul. 170 k.o. Srb.pdf; Prilog P-168_2026-1-6 - BZP-170-SRB.pdf; Prilog P-168_2026-1-7 - DGU Rješenje o provedbi elaborata 2019.pdf; Prilog P-168_2026-1-8 - DGU Rješenje o provedbi elaborata 2021.pdf; Prilog P-168_2026-1-9 - Osobna Željko Žiža.pdf; Prilog P-168_2026-1-10 - Osobna Stevo Žiža.pdf; Dopis.pdf O374O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fca562-6314-4920-ba70-53619715f325/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/728/26</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/728/26</t>
+  </si>
+  <si>
+    <t>Mihajlo Žubrinić</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:32:07</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ccd28e-3e83-4899-9a9c-b4e341f967fd</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342856.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ccd28e-3e83-4899-9a9c-b4e341f967fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/728/23</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/728/23</t>
+  </si>
+  <si>
+    <t>RUKAVINA NIKOLA</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5abbe4ab-ceb7-4034-866c-9758910b9e55</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342853.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5abbe4ab-ceb7-4034-866c-9758910b9e55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/965/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/965/4</t>
+  </si>
+  <si>
+    <t>LUKIĆ MARIJA ROĐ. OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:04:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72803e5-9386-43b9-9561-918165e3c255</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342837.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72803e5-9386-43b9-9561-918165e3c255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/728/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/728/5</t>
+  </si>
+  <si>
+    <t>BANIĆ MARA</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:04:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8cf89c-041d-4383-96f9-bcffd976a8bd</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342842.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8cf89c-041d-4383-96f9-bcffd976a8bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/344/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/344/6</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:57:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10db1189-17cd-4c52-abdc-084da58a048a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342803.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10db1189-17cd-4c52-abdc-084da58a048a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1164/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1164/7</t>
+  </si>
+  <si>
+    <t>Ruža Orešković</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:55:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65200d1c-eee7-48b0-bf19-cbcef1b857a9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342798.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65200d1c-eee7-48b0-bf19-cbcef1b857a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/321/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/321/8</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:38:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cdc18f6-5420-4ead-b5a4-02c8c88496d6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342738.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cdc18f6-5420-4ead-b5a4-02c8c88496d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/319/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/319/8</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:22:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2151cf11-d254-418b-9ac0-c4dd17599e1a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342692.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2151cf11-d254-418b-9ac0-c4dd17599e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/289/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/289/12</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36979143-d893-430e-bcb0-0d5fe7bd2df3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342612.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36979143-d893-430e-bcb0-0d5fe7bd2df3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/288/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/288/8</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:03:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0a90f9-66a6-43f8-b8a4-90496eff01fc</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0a90f9-66a6-43f8-b8a4-90496eff01fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/271/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/271/8</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:56:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbf45ac7-d9fd-4b37-89cc-60c0a1cd825d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342575.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbf45ac7-d9fd-4b37-89cc-60c0a1cd825d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>LIČKE VODE d.o.o. 90077579259; Mandica Maračić 34380150399</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:41:47</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2dfcd73-1a36-4dd0-9c12-e82c6e2b3591</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-457-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2dfcd73-1a36-4dd0-9c12-e82c6e2b3591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1386/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>Mandica Maračić 34380150399</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:40:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df64ee22-b7b9-48cc-a23f-e073a78912e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1386_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df64ee22-b7b9-48cc-a23f-e073a78912e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>LIČKE VODE d.o.o. 90077579259; Marko Malić 44939463204</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:55:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bce0f5f-ab0d-458d-92da-3f395a6d8f75</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-443-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bce0f5f-ab0d-458d-92da-3f395a6d8f75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1343/2026</t>
+  </si>
+  <si>
+    <t>Marko Malić 44939463204</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:53:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff2861c-cf8c-4881-890b-bcab03281391</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1343_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff2861c-cf8c-4881-890b-bcab03281391/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1343&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/346/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/346/8</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf82775c-fcb7-4f27-b97e-c341eaa4662d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342137.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf82775c-fcb7-4f27-b97e-c341eaa4662d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/297/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/297/10</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:48:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a8c6db-4634-45d3-b0b5-ba437236beb4</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342112.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a8c6db-4634-45d3-b0b5-ba437236beb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6009/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6009/2026</t>
+  </si>
+  <si>
+    <t>Dragica Babić; Kata Podnar; Manda Nećak</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458081b9-cac4-4169-aba2-74fe1372d16b</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458081b9-cac4-4169-aba2-74fe1372d16b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/285/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/285/9</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:36:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b82bd5-6077-445e-a19c-fcbf2077f349</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342048.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b82bd5-6077-445e-a19c-fcbf2077f349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/337/11</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/337/11</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77303e8c-8dfc-4b2a-88b0-efbe93d8001c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_341987.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77303e8c-8dfc-4b2a-88b0-efbe93d8001c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/900/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/900/2</t>
+  </si>
+  <si>
+    <t>Ana Nana Milković</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:05:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/133f722f-7e08-44dc-b00a-7aa1aaf6f7e7</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_341856.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/133f722f-7e08-44dc-b00a-7aa1aaf6f7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4659/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4659/2026</t>
+  </si>
+  <si>
+    <t>Božo Majetić 92609281741</t>
+  </si>
+  <si>
+    <t>16.07.2026. 06:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e94183-5c6d-4094-b048-67bf7bda37e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e94183-5c6d-4094-b048-67bf7bda37e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4659&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POZ-436/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-436/1561</t>
+  </si>
+  <si>
+    <t>Orešković Mile</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:36:44</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd472652-964f-4b8f-859a-4c2f353e95fa</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_28934.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd472652-964f-4b8f-859a-4c2f353e95fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=436&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>P-96/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Silvije Petrović 22923836011</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:59:18</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce2dea8-b6d9-4928-ae2b-13bd6543fcbd</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce2dea8-b6d9-4928-ae2b-13bd6543fcbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=96&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1654/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.07.2026.; Podnesak od 15.10.2025.</t>
+  </si>
+  <si>
+    <t>Tomislav Krema 45370175651</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adc998a6-852b-4260-9f5c-ff9f07b164bf</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 27.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adc998a6-852b-4260-9f5c-ff9f07b164bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1654&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1587/2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.06.2026.; Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Dragana Munižaba 91188018325</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:54:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196bfacd-be8f-4ec8-9680-18d8636cd818</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196bfacd-be8f-4ec8-9680-18d8636cd818/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1587&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4858/2026</t>
+  </si>
+  <si>
+    <t>DANE KOKOTOVIĆ</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f3c231-0cbc-4e7b-b9b7-4271b4ed7ef9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f3c231-0cbc-4e7b-b9b7-4271b4ed7ef9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4709/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4709/2026</t>
+  </si>
+  <si>
+    <t>Marija-Magdalena Jurić 68111383535</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:50:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7f5bc2-0e70-446e-ba40-8d9a0a4ff389</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7f5bc2-0e70-446e-ba40-8d9a0a4ff389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4709&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4792/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4792/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA IVANIŠ</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:50:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ff2891-b674-45d3-aaa1-cfaa4a2267f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ff2891-b674-45d3-aaa1-cfaa4a2267f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4792&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1643/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.01.2026.</t>
+  </si>
+  <si>
+    <t>Danica Marinković 66241395491</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:45:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3082984e-0fa6-4f7d-941f-5afb6a90cef4</t>
+  </si>
+  <si>
+    <t>Rješenje - o nasljeđivanju.pdf O186O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3082984e-0fa6-4f7d-941f-5afb6a90cef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1643&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pn-6/2026</t>
+  </si>
+  <si>
+    <t>Vlado Vladika 46053327430</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002028b8-80f7-4ac8-80dd-2cfc8903475b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002028b8-80f7-4ac8-80dd-2cfc8903475b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pn&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Igor Habulinec 23420936530</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:43:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b9aab0-a7a2-49ba-85a1-22cc1efc1b82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b9aab0-a7a2-49ba-85a1-22cc1efc1b82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-73/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Marta Sedlan 10747077901</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:40:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53710f6-9dec-4e12-a452-a7d75f15d095</t>
+  </si>
+  <si>
+    <t>Rješenje - naknadno pronađena imovina.pdf O183O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53710f6-9dec-4e12-a452-a7d75f15d095/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=73&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4932/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4932/2026</t>
+  </si>
+  <si>
+    <t>Bojan Božanić 87900471744; Ljubica Božanić 11701332201</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:23:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd84ad1-0fb7-48d3-ac6b-1cfbe23a2d3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd84ad1-0fb7-48d3-ac6b-1cfbe23a2d3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4932&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1264/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>MARIN MARINIĆ 83060057495</t>
+  </si>
+  <si>
+    <t>14.07.2026. 16:30:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00176fc9-d071-4892-93bd-5287006e0d8b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1264_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00176fc9-d071-4892-93bd-5287006e0d8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1032/2026</t>
+  </si>
+  <si>
+    <t>Danijel Čavlović 93208886207</t>
+  </si>
+  <si>
+    <t>14.07.2026. 16:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d813e7-c842-404c-85ca-f48946d80bb0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1032_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d813e7-c842-404c-85ca-f48946d80bb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1032&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1252/2026</t>
+  </si>
+  <si>
+    <t>JASNA OREŠKOVIĆ 99805306380</t>
+  </si>
+  <si>
+    <t>14.07.2026. 16:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193332e3-fe94-4020-ac4e-e444b946a969</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1252_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193332e3-fe94-4020-ac4e-e444b946a969/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1240/2026</t>
+  </si>
+  <si>
+    <t>ANĐELKA BUNJEVČEVIĆ 46508667263</t>
+  </si>
+  <si>
+    <t>14.07.2026. 16:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e847088-2eec-4456-a59b-8944d77eb164</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1240_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e847088-2eec-4456-a59b-8944d77eb164/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1240&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1357/2021</t>
+  </si>
+  <si>
+    <t>Prilog od: 12.11.2025.; Prilog od: 11.11.2025.; Dopis od 11.11.2025.</t>
+  </si>
+  <si>
+    <t>Zlata Neumann Lovrić 51290185091</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bcb78f1-d5e5-49d1-bf01-07bc57dac320</t>
+  </si>
+  <si>
+    <t>Prilog O-1357_2021-33-1 - rješenje o nasljeđivanju,izjava o odricanju nasljedstva,nasljednička izjava,žalba.pdf; Dopis.pdf O374O; Prilog O-1357_2021-35-1 - prilozi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bcb78f1-d5e5-49d1-bf01-07bc57dac320/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1357&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vera Matešić</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:10:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f1aa924-ba6a-4c0a-bdab-a081f800e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f1aa924-ba6a-4c0a-bdab-a081f800e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-213/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.06.2022.</t>
+  </si>
+  <si>
+    <t>Ante Vrkljan</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29f1e94-100e-4b10-ac1b-672faba9bced</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju (JB).pdf O631O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29f1e94-100e-4b10-ac1b-672faba9bced/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=213&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ovr-151/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Mara Kovač</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:51:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f1f34f-9bea-4609-b7ef-1ec74be46677</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f1f34f-9bea-4609-b7ef-1ec74be46677/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=151&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-370/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.; Presuda od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>Đuro Maoduš</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:10:01</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40fbae1d-cb2f-47bd-ab25-c9068454c55e</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40fbae1d-cb2f-47bd-ab25-c9068454c55e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=370&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1-50/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>e - oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:16:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f261f2-d206-4e3a-9352-c42781e1c937</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f261f2-d206-4e3a-9352-c42781e1c937/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=R1&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; MARIJA ĐEKIĆ 57948505755</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4623cbd-f39f-49e1-989f-149c1a1ff269</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-438-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4623cbd-f39f-49e1-989f-149c1a1ff269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1328/2026</t>
+  </si>
+  <si>
+    <t>MARIJA ĐEKIĆ 57948505755</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86cadcb5-82ae-4ab9-9709-da333dabe06d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1328_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86cadcb5-82ae-4ab9-9709-da333dabe06d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1328&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5813/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5813/2026</t>
+  </si>
+  <si>
+    <t>Budo Divjak; Jovanka Vidmar; Olga Jakšić</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:42:08</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1365331f-bd4d-43c8-a665-de6e121fd340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1365331f-bd4d-43c8-a665-de6e121fd340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5813&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-471/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Larysa Bezbozhna (za mldb. djecu)</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:10:36</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45d83c55-a3bc-489a-89ea-65647903b2c9</t>
+  </si>
+  <si>
+    <t>Rješenje.docx O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45d83c55-a3bc-489a-89ea-65647903b2c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-25/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.; Dopis od 28.01.2026.; Podnesak od 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.</t>
+  </si>
+  <si>
+    <t>Sonja Mrkonjić 23751677285</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:15:27</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29840762-3729-4b64-ba4d-9efee227a75d</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-25_2026-1-1 - PUNOMOĆ - TOMICA MATAIJA.pdf; Prilog P-25_2026-1-2 - Pristojba Mataija.pdf; Prilog P-25_2026-1-3 - ZK izvadak zk.ul.3464 Licki Novi.pdf; Prilog P-25_2026-1-4 - RJEŠENJE O NASLJEĐIVANJU IZA POK NIKOLE MATAIJE.pdf; Prilog P-25_2026-1-5 - SMRTNI LIST - JOSIP MATAIJA.pdf; Prilog P-25_2026-1-6 - Potvrda Arhiv 9.12.2025..pdf; Prilog P-25_2026-1-7 - Rjesenje o nasljedivanju Josip Mataija.pdf; Prilog P-25_2026-1-8 - RJEŠENJE O NASLJEĐIVANJU - BOŽO MATAIJA.pdf; Prilog P-25_2026-1-9 - Rješenje o nasljeđivanju Vlatko Mataija.pdf; Dopis.pdf O374O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29840762-3729-4b64-ba4d-9efee227a75d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.07.2026.</t>
+  </si>
+  <si>
+    <t>Oscar Foda 17302686366</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8f2005-d9e9-445b-965b-2234f65abdbd</t>
+  </si>
+  <si>
+    <t>Rješenje - procesno.pdf O1558O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8f2005-d9e9-445b-965b-2234f65abdbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=17&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ITALIKACINK cinkarna za toplo pocinčavanje, društvo s ograničenom odgovornošću 01189657070</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:00:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/179e6b7b-f332-4a6e-aeb2-eb6bd0df11ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/179e6b7b-f332-4a6e-aeb2-eb6bd0df11ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4865/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4865/2026</t>
+  </si>
+  <si>
+    <t>JOVO PARIPOVIĆ; NIKOLA PARIPOVIĆ</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:02:52</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75fa944c-9ab7-48db-ad2a-e312c47f16ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75fa944c-9ab7-48db-ad2a-e312c47f16ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4865&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4855/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4855/2026</t>
+  </si>
+  <si>
+    <t>SAVIN KOKOTOVIĆ</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:02:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e219d1c4-9619-4acb-b97a-a4955c24fc44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e219d1c4-9619-4acb-b97a-a4955c24fc44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4855&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4711/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4711/2026</t>
+  </si>
+  <si>
+    <t>Dragica Pribić; Milan Pribić; Milica Bruić</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:02:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e8cc71-e94f-48f9-90f0-39f8257a66ff</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e8cc71-e94f-48f9-90f0-39f8257a66ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4711&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4647/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4647/2026</t>
+  </si>
+  <si>
+    <t>DUŠAN GLUMIČIĆ; NADA TONKOVIĆ</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0635a9b5-2a74-4638-ae28-24cdd508f028</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0635a9b5-2a74-4638-ae28-24cdd508f028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4647&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4624/2026</t>
+  </si>
+  <si>
+    <t>ALEKSA LEMIĆ 57199473260; BUDIMIR MUNJAS; DRAGICA PRIBIĆ; JELENA LEMIĆ; NEMANJA LEMIĆ; NEVENKA LASTAVICA 57689119258; SOFIJA ŠTAKIĆ 02551744931; VLADIMIR LEMIĆ 95981219794</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91fc802c-b557-41c1-b571-92cc46bebbcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91fc802c-b557-41c1-b571-92cc46bebbcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4601/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4601/2026</t>
+  </si>
+  <si>
+    <t>SOFIJA ŠTAKIĆ 02551744931</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:00:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a739ae5-ae02-4ebd-b99a-6ee1e66a727c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a739ae5-ae02-4ebd-b99a-6ee1e66a727c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4601&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/606/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/606/1</t>
+  </si>
+  <si>
+    <t>JURKOVIĆ KATA null</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:05:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed13cb06-b249-48e7-a17b-14cef43d3395</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338715.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed13cb06-b249-48e7-a17b-14cef43d3395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5846/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5846/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Dujmović 37887825928</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:04:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d0a532-e73a-4564-933f-7945351157b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d0a532-e73a-4564-933f-7945351157b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/378/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/378/2</t>
+  </si>
+  <si>
+    <t>Marija Perčević</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:56:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ce9c39-7e41-4c56-b762-cd8b1397f3b5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338792.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ce9c39-7e41-4c56-b762-cd8b1397f3b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/386/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/386/2</t>
+  </si>
+  <si>
+    <t>PERČEVIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf2ca7e-d214-4c8b-88aa-ada3349adc82</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338750.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf2ca7e-d214-4c8b-88aa-ada3349adc82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3964/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3964/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Kolundžić 84512730901</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:08:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ff3d386-85c6-48d5-ac60-31c377dd997b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ff3d386-85c6-48d5-ac60-31c377dd997b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3964&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4662/2026</t>
+  </si>
+  <si>
+    <t>Mihajlio Šaranović</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7386dc3-2a7a-4894-8741-f9cba7e77955</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7386dc3-2a7a-4894-8741-f9cba7e77955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-765/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-765/2026</t>
+  </si>
+  <si>
+    <t>Ćurčić Milka</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:01:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68c8d26-0a1b-4936-942a-d2999be78107</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68c8d26-0a1b-4936-942a-d2999be78107/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=765&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1655/2022</t>
+  </si>
+  <si>
+    <t>Uplatnice  ; Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Goran Bogdanić 96828958287</t>
+  </si>
+  <si>
+    <t>13.07.2026. 07:33:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c1c98e4-bc40-471b-8cf5-41a10ebf5a75</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c1c98e4-bc40-471b-8cf5-41a10ebf5a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1655&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1547/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Ervin Mehinović 28368314122</t>
+  </si>
+  <si>
+    <t>13.07.2026. 07:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d12984de-dbaf-4479-a97e-101f0d7609f1</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d12984de-dbaf-4479-a97e-101f0d7609f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1547&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>OB-1561/793/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/793/3</t>
+  </si>
+  <si>
+    <t>Dragan Dasović</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:11:12</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d1c9c50-b2e8-4cec-8159-2d2ba66b1951</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338346.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d1c9c50-b2e8-4cec-8159-2d2ba66b1951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/697/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/697/3</t>
+  </si>
+  <si>
+    <t>GRIVIČIĆ MILE POK.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7511b2b3-e416-49c9-904a-6b962377fd46</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338365.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7511b2b3-e416-49c9-904a-6b962377fd46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/697/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/697/2</t>
+  </si>
+  <si>
+    <t>GRIVIČIĆ MANDICA</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3541fc10-7143-4e37-b615-5adca2387f0c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338364.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3541fc10-7143-4e37-b615-5adca2387f0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1293/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1293/4</t>
+  </si>
+  <si>
+    <t>MILKOVIĆ TOMO</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c364a2-3948-4a2b-8181-473d2772a86a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338313.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c364a2-3948-4a2b-8181-473d2772a86a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1293/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1293/3</t>
+  </si>
+  <si>
+    <t>MILKOVIĆ MARKO</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:43:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9c426e5-d017-4084-90d5-e3daefb7c963</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338272.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9c426e5-d017-4084-90d5-e3daefb7c963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1285/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1285/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:41:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfca0aed-fc0a-410b-bee6-b54e59ea04f2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338300.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfca0aed-fc0a-410b-bee6-b54e59ea04f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1285/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1285/3</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:41:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3e9e7a-3446-4fed-96c8-d492e10ab29e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338299.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3e9e7a-3446-4fed-96c8-d492e10ab29e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/602/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/602/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a23ce-8c69-477a-bb83-547d6c56d358</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a23ce-8c69-477a-bb83-547d6c56d358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/602/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/602/3</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f5cbda-efdd-4941-a473-bc0c46d6f5e7</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338244.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f5cbda-efdd-4941-a473-bc0c46d6f5e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/18/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/18/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:58:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65622873-0ff7-42e3-86f7-3e1e1ae79fb9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338243.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65622873-0ff7-42e3-86f7-3e1e1ae79fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/18/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/18/3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3b28c9-30d9-4a81-a814-2de020caebc5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338242.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3b28c9-30d9-4a81-a814-2de020caebc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1300/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1300/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:34:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22f6e518-4f5f-4b1f-a4b9-676bb35d62dc</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338150.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22f6e518-4f5f-4b1f-a4b9-676bb35d62dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1300/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1300/3</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25353fa-1484-431b-a1f0-03d0f87d8893</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338149.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25353fa-1484-431b-a1f0-03d0f87d8893/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/21/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/21/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7c2eb2-0a2b-4239-9f48-d96e0ead266f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338106.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7c2eb2-0a2b-4239-9f48-d96e0ead266f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/21/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/21/3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1b900c-dc1d-4d35-aaf1-8e34c397554e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338105.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1b900c-dc1d-4d35-aaf1-8e34c397554e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/24/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/24/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:25:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0baa8b2b-356b-4b01-b398-e2795290dfd3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338102.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0baa8b2b-356b-4b01-b398-e2795290dfd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/24/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/24/3</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:25:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff20def-3801-4254-8be3-8d5048a384e6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338101.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff20def-3801-4254-8be3-8d5048a384e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1299/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1299/4</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:22:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e922301e-f89d-4269-aa56-c6e62dd0d58b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338087.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e922301e-f89d-4269-aa56-c6e62dd0d58b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1299/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1299/3</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003a0fe-518e-4936-8f36-e9af7b5640eb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338086.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003a0fe-518e-4936-8f36-e9af7b5640eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-503/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2026.</t>
+  </si>
+  <si>
+    <t>Bonnie Grace Valek 83162842458</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:17:26</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d6b2ed5-f5b9-4e98-8414-a30e6cc760ba</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d6b2ed5-f5b9-4e98-8414-a30e6cc760ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=503&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd80fea-276d-4ba1-be78-5cb400215107</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd80fea-276d-4ba1-be78-5cb400215107/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5859/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5859/2026</t>
+  </si>
+  <si>
+    <t>NIKŠIĆ JOSO; NIKŠIĆ JURE; NIKŠIĆ MILE; NIKŠIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:57:53</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a4306ab-08a4-45e6-a9cd-445d292160d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a4306ab-08a4-45e6-a9cd-445d292160d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5859&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>JADRANKA KOVAČIĆ 23857892031</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:55:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84d8dead-e698-41aa-b265-76d7e01b6530</t>
+  </si>
+  <si>
+    <t>UPP-OS-O-134-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84d8dead-e698-41aa-b265-76d7e01b6530/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BELMIN SALIHSPAHIĆ 77532208684; EOS MATRIX d.o.o. 76674680107</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:38:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64323af7-d0a3-49df-a8c5-6ddf65a51245</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-461-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64323af7-d0a3-49df-a8c5-6ddf65a51245/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1402/2026</t>
+  </si>
+  <si>
+    <t>BELMIN SALIHSPAHIĆ 77532208684</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:35:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72c37895-94b2-4f0f-b100-dff4ed6c0702</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1402_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72c37895-94b2-4f0f-b100-dff4ed6c0702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1402&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ZORICA DIKLIĆ 60659775122</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:51:25</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b4d910-e77d-4b3f-a127-5add3762172c</t>
+  </si>
+  <si>
+    <t>UPP-OS-22-2024..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b4d910-e77d-4b3f-a127-5add3762172c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/379/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/379/2</t>
+  </si>
+  <si>
+    <t>Perčević Marija</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:04:38</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c4f3a03-51a2-43bb-bb49-2862a3745ed9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336403.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c4f3a03-51a2-43bb-bb49-2862a3745ed9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/372/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/372/5</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25b9e06-5a39-4768-81ac-7582f21e31c8</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336425.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25b9e06-5a39-4768-81ac-7582f21e31c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/370/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/370/4</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a2cc14-e7ca-4548-ac9e-980d75d43d1a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336396.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a2cc14-e7ca-4548-ac9e-980d75d43d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-113/2026</t>
+  </si>
+  <si>
+    <t>Nalog od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Šavora Ahel 49967133339</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50958b4e-25c9-44b0-8de9-9b8d009cbf0e</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50958b4e-25c9-44b0-8de9-9b8d009cbf0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
-    <t>Općinski sud u Gospiću</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e38c5c18-cc60-4bfc-b34b-e8c1d1e7d891</t>
+    <t>Poziv potrošaču za dostavu očitovanja - ANEL ČAVKUNOVIĆ</t>
+  </si>
+  <si>
+    <t>ANEL ČAVKUNOVIĆ 47283273162</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:41</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c548256-9ee6-44fb-9f87-3a07b142be06</t>
+  </si>
+  <si>
+    <t>16.380958.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c548256-9ee6-44fb-9f87-3a07b142be06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o neprovođenju ostavinskog postupka</t>
+  </si>
+  <si>
+    <t>JOVO MIOKOVIĆ 46317073256</t>
+  </si>
+  <si>
+    <t>08.07.2026. 18:46:40</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26873ebd-ea4f-4c18-9a6e-e79d4e365802</t>
+  </si>
+  <si>
+    <t>20260708182753289.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26873ebd-ea4f-4c18-9a6e-e79d4e365802/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1047/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KLARIĆ 72881317417</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f33b1a-8c15-45a9-ba22-ad7f22342eb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1047_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f33b1a-8c15-45a9-ba22-ad7f22342eb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1047&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1153/2026</t>
+  </si>
+  <si>
+    <t>Danijela Umiljenović 26419216065</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea0dace-f1e2-428a-a240-16ec05127181</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1153_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea0dace-f1e2-428a-a240-16ec05127181/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1207/2026</t>
+  </si>
+  <si>
+    <t>KLAUDIJA FADLJEVIĆ 34246143624</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ae6c29-0db9-4396-a371-a9a43c41d9d0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1207_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ae6c29-0db9-4396-a371-a9a43c41d9d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1201/2026</t>
+  </si>
+  <si>
+    <t>Marijana Baburić Nikšić 45309096224</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:20:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3994b388-3ad9-44a4-b13f-b65fbc1ea945</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1201_2026-1-3 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3994b388-3ad9-44a4-b13f-b65fbc1ea945/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1111/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Tomljenović 18092049030</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de995cad-6af1-476a-bae3-2f13086105c5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1111_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de995cad-6af1-476a-bae3-2f13086105c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1068/2026</t>
+  </si>
+  <si>
+    <t>Marijana Čakarić 01379596188</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd87d3d1-6371-4256-a598-c117af329581</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1068_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd87d3d1-6371-4256-a598-c117af329581/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1068&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1041/2026</t>
+  </si>
+  <si>
+    <t>MARINA OPAČAK 63111815506</t>
+  </si>
+  <si>
+    <t>08.07.2026. 16:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d360d70-2a79-40ff-90d8-6aaa97813a52</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1041_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d360d70-2a79-40ff-90d8-6aaa97813a52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1041&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POZ-413/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-413/1561</t>
+  </si>
+  <si>
+    <t>DASOVIĆ ANTUN</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:52:13</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf3cbf3b-b97c-4d2d-852e-7624277debdc</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27872.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf3cbf3b-b97c-4d2d-852e-7624277debdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=413&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-398/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-398/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ JOSO</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:38:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd35af27-df87-4d17-9510-fd8c3a32736e</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27862.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd35af27-df87-4d17-9510-fd8c3a32736e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=398&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-397/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-397/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ IVAN</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905369d9-dd3e-4281-a1a1-efa6c2c75fe2</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27861.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905369d9-dd3e-4281-a1a1-efa6c2c75fe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=397&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Kov-86/2026</t>
+  </si>
+  <si>
+    <t>Prijevodi od 11.05.2026.; Dopis od 30.04.2026.; 
+Opt. od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>ACHALHI SOULIMEN</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:53:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11c85af-2e61-480a-a05c-47521bdcfb0e</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-86_2026-4-1 - Prijevod 233 Optužnica.pdf; Prilog Kov-86_2026-4-2 - Prijevod 232 Dopis.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11c85af-2e61-480a-a05c-47521bdcfb0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-165/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Pavelina Amić 81921081512</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:21:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfc4feb-d57c-47fe-882b-4f891a0c2898</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfc4feb-d57c-47fe-882b-4f891a0c2898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=165&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-61/2026</t>
+  </si>
+  <si>
+    <t>Prijevodi od 11.05.2026.; Dopis od 17.04.2026.; 
+Opt. od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>SABRI SALI</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9f50ae7-13b0-461d-bfdd-dba8fb819b78</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-61_2026-4-1 - Prijevod 228 Dopis.pdf; Prilog Kov-61_2026-4-2 - Prijevod 229 Optužnica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9f50ae7-13b0-461d-bfdd-dba8fb819b78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-100/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 20.05.2026.; Opt. od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Matošević 09999043899</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:10:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13fb8a1-99e6-47e7-b904-883fa14717da</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13fb8a1-99e6-47e7-b904-883fa14717da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-47/2026</t>
+  </si>
+  <si>
+    <t>Prijevod od 08.05.2026.; Dopis od 16.04.2026.; 
+Opt. od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Viktor Malko</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3878a97-9a2b-478d-bf9f-57569fc56409</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-47_2026-7-1 - Dopis s optužnicom_VIKTOR MALKO_HR-UA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3878a97-9a2b-478d-bf9f-57569fc56409/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=47&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Mile Radaković</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f306e332-538e-4f5b-86f1-c58b9452efdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f306e332-538e-4f5b-86f1-c58b9452efdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/14/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/14/3</t>
+  </si>
+  <si>
+    <t>GAVRAN JOSO</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:57:35</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6837a7b-6a48-49c2-9f91-4fe2de5f1e52</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_334314.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6837a7b-6a48-49c2-9f91-4fe2de5f1e52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/14/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/14/2</t>
+  </si>
+  <si>
+    <t>GAVRAN IVE</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:57:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061af95a-390a-4142-848b-d6be68babad4</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_334313.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061af95a-390a-4142-848b-d6be68babad4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/933/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/933/2</t>
+  </si>
+  <si>
+    <t>MARTA DASOVIĆ</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:56:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2497de-064e-478e-b5cd-eb6fd4a3a2fb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_334090.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2497de-064e-478e-b5cd-eb6fd4a3a2fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5604/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5604/2026</t>
+  </si>
+  <si>
+    <t>Boja Pribić; Mara Petrović; Mirko Cvijanović; Stevo Cvijanović</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd3a6c4-a88f-47a0-bbb0-59d062a9135a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd3a6c4-a88f-47a0-bbb0-59d062a9135a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5603/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5603/2026</t>
+  </si>
+  <si>
+    <t>Boja Pribić; Mirko Cvijanović; Stevo Cvijanović</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:37:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc26ce24-8a94-48cc-a9fe-0e4e7ffa69a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc26ce24-8a94-48cc-a9fe-0e4e7ffa69a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5603&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1370/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1370/3</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:49:13</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4bf74-8e1a-4f4a-b04f-834db88f0987</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333487.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4bf74-8e1a-4f4a-b04f-834db88f0987/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1349/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1349/4</t>
+  </si>
+  <si>
+    <t>GRIVIČIĆ MARKO</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:46:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74c5be2d-65c6-40ee-8906-c9d5fd03d06b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333482.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74c5be2d-65c6-40ee-8906-c9d5fd03d06b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1459/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1459/3</t>
+  </si>
+  <si>
+    <t>JURKOVIĆ MANDA UD. MURGIĆ</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdffb704-5281-4f9b-b942-d4b5d249a9be</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333474.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdffb704-5281-4f9b-b942-d4b5d249a9be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1459/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1459/2</t>
+  </si>
+  <si>
+    <t>MURGIĆ MANDA</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20dae37b-c183-4788-bf94-79228bfa5564</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333473.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20dae37b-c183-4788-bf94-79228bfa5564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5601/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5601/2026</t>
+  </si>
+  <si>
+    <t>Milka Prica</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:25:55</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12e06b9-9a27-4acb-bf5e-660ad70fe3fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12e06b9-9a27-4acb-bf5e-660ad70fe3fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5601&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/546/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/546/7</t>
+  </si>
+  <si>
+    <t>OJUROVIĆ JOSO</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:41:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff613f2-cbeb-451a-9a28-103ba942a75b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff613f2-cbeb-451a-9a28-103ba942a75b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/546/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/546/6</t>
+  </si>
+  <si>
+    <t>RUKAVINA VICA</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:41:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e32c384-da75-4db1-8772-03e21bb406f5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333253.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e32c384-da75-4db1-8772-03e21bb406f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/546/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/546/5</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:41:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234a681e-d7dc-40d0-84c0-73d4bd172e25</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333252.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234a681e-d7dc-40d0-84c0-73d4bd172e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/546/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/546/4</t>
+  </si>
+  <si>
+    <t>RUKAVINA MILE</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138ba95e-ee73-4221-a6af-977abb8da47b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333225.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138ba95e-ee73-4221-a6af-977abb8da47b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/553/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/553/5</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:39:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e6719d-ad5a-4a2d-924d-449bb277167d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333221.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e6719d-ad5a-4a2d-924d-449bb277167d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/553/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/553/4</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26e4326-0e68-4750-9e7c-97c3058f010a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333242.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26e4326-0e68-4750-9e7c-97c3058f010a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/553/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/553/6</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:39:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30276e88-ff6b-460b-951b-6dd092b385d6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_333243.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30276e88-ff6b-460b-951b-6dd092b385d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4305/2026</t>
+  </si>
+  <si>
+    <t>Stanko Eškinja 12856642817</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:47:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb88df7-87db-45d8-a7ff-bd3ab1519ec5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb88df7-87db-45d8-a7ff-bd3ab1519ec5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/699/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/699/3</t>
+  </si>
+  <si>
+    <t>Martin Karić</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61fd1bf1-88d1-4569-aae1-4c11df98ad29</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61fd1bf1-88d1-4569-aae1-4c11df98ad29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/699/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/699/2</t>
+  </si>
+  <si>
+    <t>MARY KARIĆ</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:25:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd28068-cb0b-4435-9a03-15455cc4518b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332617.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd28068-cb0b-4435-9a03-15455cc4518b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/708/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/708/3</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:21:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af2e7cd9-3979-4c59-b3a1-a82786676ca8</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332611.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af2e7cd9-3979-4c59-b3a1-a82786676ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/708/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/708/2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2b42684-c357-4af1-b2da-f46299164eb5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332610.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2b42684-c357-4af1-b2da-f46299164eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/701/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/701/3</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:04:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02103ce1-7a64-47ac-a7d5-a450c2cf3e90</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332577.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02103ce1-7a64-47ac-a7d5-a450c2cf3e90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/701/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/701/2</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:04:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d314d2-cfea-42ea-b026-5b2be5bbfe24</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332572.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d314d2-cfea-42ea-b026-5b2be5bbfe24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/700/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/700/2</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:01:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65dc462d-bbeb-4673-8a39-6bdd6caeab11</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332566.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65dc462d-bbeb-4673-8a39-6bdd6caeab11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/700/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/700/1</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:01:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/878dd7cd-653f-4bca-a405-f1a6f10968be</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332565.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/878dd7cd-653f-4bca-a405-f1a6f10968be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/679/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/679/2</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:56:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49df549d-b1f8-492c-86d2-85df291c1f97</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332536.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49df549d-b1f8-492c-86d2-85df291c1f97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/679/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/679/1</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c065d2fa-6ae0-48c0-932a-0bc6f4b5096f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332535.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c065d2fa-6ae0-48c0-932a-0bc6f4b5096f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/663/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/663/4</t>
+  </si>
+  <si>
+    <t>JURKOVIĆ STJEPAN PERIN</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:00:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e69e29-b79e-4fd0-bd6e-fce686298c9b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331792.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e69e29-b79e-4fd0-bd6e-fce686298c9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1371/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1371/1</t>
+  </si>
+  <si>
+    <t>JOSO JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad825280-1ac5-4839-80dc-0d47f4bdda6f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332222.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad825280-1ac5-4839-80dc-0d47f4bdda6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1487/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1487/1</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:52:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/425d6e91-08da-40c0-afcb-fa002054ec6b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332221.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/425d6e91-08da-40c0-afcb-fa002054ec6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/696/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/696/1</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:51:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007712c4-bcd3-4799-b805-5700a79def26</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_332220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007712c4-bcd3-4799-b805-5700a79def26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-146/2020</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:49:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d25f252-a2d6-4123-9ffd-1f8b1aa614c1</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d25f252-a2d6-4123-9ffd-1f8b1aa614c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=146&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>OB-1561/331/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/331/5</t>
+  </si>
+  <si>
+    <t>ŽARAK MANDA</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:54:59</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a44b073-b626-4fb5-bba7-3840dca541dd</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331793.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a44b073-b626-4fb5-bba7-3840dca541dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/331/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/331/4</t>
+  </si>
+  <si>
+    <t>OBUĆINA MARA</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb9977d-c65f-4a73-a35c-987d018cf9f6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331786.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb9977d-c65f-4a73-a35c-987d018cf9f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/331/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/331/3</t>
+  </si>
+  <si>
+    <t>OBUĆINA IVAN</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18136b45-f431-4fea-9500-a457410f6e8e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331785.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18136b45-f431-4fea-9500-a457410f6e8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/331/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/331/2</t>
+  </si>
+  <si>
+    <t>MILKOVIĆ ANA - NANA</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:54:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5f90d9c-b989-4279-bc03-3fb94646d846</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331784.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5f90d9c-b989-4279-bc03-3fb94646d846/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/326/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/326/3</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835ea285-cc2f-4610-b08c-a1bd64327188</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331782.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835ea285-cc2f-4610-b08c-a1bd64327188/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/326/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/326/2</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae61f0e-670a-431a-846d-f27e9a9bbee2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331781.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae61f0e-670a-431a-846d-f27e9a9bbee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/326/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/326/5</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25276931-ed39-406f-9912-b6a389e88fe1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331772.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25276931-ed39-406f-9912-b6a389e88fe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/326/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/326/4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8526821a-01ee-4196-a069-27be3de4f26e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331771.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8526821a-01ee-4196-a069-27be3de4f26e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/323/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/323/6</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570d363e-6e94-4c29-a7ae-c317eebfe304</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331780.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570d363e-6e94-4c29-a7ae-c317eebfe304/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/323/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/323/5</t>
+  </si>
+  <si>
+    <t>OBUĆINA MILE</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c640e871-3888-4dab-8e67-231125a8e545</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331779.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c640e871-3888-4dab-8e67-231125a8e545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/323/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/323/4</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0641dc8-c56f-4f47-99fb-207c49bcf2e6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331778.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0641dc8-c56f-4f47-99fb-207c49bcf2e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/323/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/323/2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389587b7-4ca7-4b81-9888-b2d7c87d0247</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331777.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389587b7-4ca7-4b81-9888-b2d7c87d0247/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/323/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/323/3</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:51:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18fef560-b908-4025-bec1-f2f9750eaa38</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331768.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18fef560-b908-4025-bec1-f2f9750eaa38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/304/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/304/4</t>
+  </si>
+  <si>
+    <t>GAVRAN KATA</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:46:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09bf9928-4a40-444f-a237-7fcadbeb7139</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331765.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09bf9928-4a40-444f-a237-7fcadbeb7139/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/304/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/304/3</t>
+  </si>
+  <si>
+    <t>ĆUTIĆ ZADRUGA MARKA</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7809deb7-b274-4210-84d0-5c279fdb558f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331764.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7809deb7-b274-4210-84d0-5c279fdb558f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/304/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/304/2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3af0ea-d830-4d2d-bb50-8ecd7568a403</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331763.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3af0ea-d830-4d2d-bb50-8ecd7568a403/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/2</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:38:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee05e06b-056f-4d6a-bc38-78e2e3c14693</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331746.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee05e06b-056f-4d6a-bc38-78e2e3c14693/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/4</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:38:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fad329-256c-4b67-8cb5-2b738edccafe</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331747.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fad329-256c-4b67-8cb5-2b738edccafe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/5</t>
+  </si>
+  <si>
+    <t>OBUĆINA PETAR</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f943c7f-e34a-4b7a-8fb7-905e9231c360</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331748.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f943c7f-e34a-4b7a-8fb7-905e9231c360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/6</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:38:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1264f5e9-a318-457b-899d-23c4ee3f8074</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331749.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1264f5e9-a318-457b-899d-23c4ee3f8074/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/3</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:38:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed7fb42-fd1d-44df-9e9a-9b7b4197a23c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331760.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed7fb42-fd1d-44df-9e9a-9b7b4197a23c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/280/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/280/7</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:38:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345cdeac-b044-4a74-aec1-2c6e83645c3d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331761.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345cdeac-b044-4a74-aec1-2c6e83645c3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/170/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/170/6</t>
+  </si>
+  <si>
+    <t>ĆUTIĆ MARTIN</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:18:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c8eb01a-12af-468a-8ab0-7795527c8e7f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331723.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c8eb01a-12af-468a-8ab0-7795527c8e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/170/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/170/5</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:18:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1cf089-1883-4b80-b1d7-052995223cb5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331722.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1cf089-1883-4b80-b1d7-052995223cb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1298/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1298/5</t>
+  </si>
+  <si>
+    <t>Sorić Ane</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f7f9d8-b45c-48d5-a2f2-236753e4624d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331543.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f7f9d8-b45c-48d5-a2f2-236753e4624d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/947/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/947/5</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe99d60-52d3-4000-a146-1a08381f4176</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_331560.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe99d60-52d3-4000-a146-1a08381f4176/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/617/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/617/3</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:10:04</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ff2431-3ca4-426f-a35f-f21f694d8c88</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_330195.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ff2431-3ca4-426f-a35f-f21f694d8c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/366/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/366/4</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e23d2-3bd9-4574-bb95-11bf1760f7a2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_330163.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e23d2-3bd9-4574-bb95-11bf1760f7a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/349/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/349/6</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7dae56-f78c-45e2-962f-ffa77bfd22db</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_330141.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7dae56-f78c-45e2-962f-ffa77bfd22db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-341/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-341/2026</t>
+  </si>
+  <si>
+    <t>Zec Milorad</t>
+  </si>
+  <si>
+    <t>29.06.2026. 07:13:25</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f6edf4f-4331-4b75-a5c3-514cf9aa9c05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f6edf4f-4331-4b75-a5c3-514cf9aa9c05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=341&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/627/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/627/2</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA (MIŠE)</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:00:25</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c399ac73-c332-4351-b090-a0dcfcc66e49</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_328100.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c399ac73-c332-4351-b090-a0dcfcc66e49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/627/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/627/1</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA (MATE)</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a1754c1-0937-4ee8-806f-ff39380a3c69</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_328084.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a1754c1-0937-4ee8-806f-ff39380a3c69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5405/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5405/2026</t>
+  </si>
+  <si>
+    <t>ZORA PLEŠA</t>
+  </si>
+  <si>
+    <t>25.06.2026. 09:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbf3f98-a39b-4f5d-a068-68a9890e4fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbf3f98-a39b-4f5d-a068-68a9890e4fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5405&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Anka Glumac; MILICA BRUIĆ</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:09:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d64ec-626f-4376-b0a9-6f8e2289463d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d64ec-626f-4376-b0a9-6f8e2289463d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-115/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Mato Šoljić</t>
+  </si>
+  <si>
+    <t>Željeznička 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>79003688712</t>
+  </si>
+  <si>
+    <t>Mato Šoljić 79003688712; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-117/2025</t>
+  </si>
+  <si>
+    <t>Leo Für</t>
+  </si>
+  <si>
+    <t>Splitska 9, 23445 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>51884681450</t>
+  </si>
+  <si>
+    <t>Leo Für 51884681450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-118/2025</t>
+  </si>
+  <si>
+    <t>Mate Fajdić</t>
+  </si>
+  <si>
+    <t>Budak 115, 53201 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093892682</t>
+  </si>
+  <si>
+    <t>Mate Fajdić 45093892682; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-119/2025</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović</t>
+  </si>
+  <si>
+    <t>Doljani 35, 53252 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>60543433273</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović 60543433273; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=119&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-121/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar</t>
+  </si>
+  <si>
+    <t>Ulica Brinjska 4, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>08359556477</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar 08359556477; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN OPAČAK</t>
+  </si>
+  <si>
+    <t>IVAN OPAČAK 67030730965</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9859fb-1b5d-4223-8f04-109e6ff26386</t>
+  </si>
+  <si>
+    <t>16.380756.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9859fb-1b5d-4223-8f04-109e6ff26386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-184/2022</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:11:29</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b98ebf4-3273-457d-acc8-299939fdad1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b98ebf4-3273-457d-acc8-299939fdad1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=184&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-113/2025</t>
+  </si>
+  <si>
+    <t>Saša Hršak</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 81, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93387564757</t>
+  </si>
+  <si>
+    <t>Saša Hršak 93387564757; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-112/2025</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić</t>
+  </si>
+  <si>
+    <t>Ulica Mrsinjska 2, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>25904361667</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić 25904361667; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=112&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-104/2025</t>
+  </si>
+  <si>
+    <t>Dane Brajković</t>
+  </si>
+  <si>
+    <t>Bilaj 26, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>58680948561</t>
+  </si>
+  <si>
+    <t>Dane Brajković 58680948561; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-107/2025</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac</t>
+  </si>
+  <si>
+    <t>Ulica Zadarska 5, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>72276712723</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac 72276712723; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-105/2025</t>
+  </si>
+  <si>
+    <t>Mato Vukadin</t>
+  </si>
+  <si>
+    <t>Katedralska Ulica 1/4, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>62031376882</t>
+  </si>
+  <si>
+    <t>Mato Vukadin 62031376882; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=105&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-110/2025</t>
+  </si>
+  <si>
+    <t>Željka Milinković</t>
+  </si>
+  <si>
+    <t>Oteš 5, 53212 Oteš, Hrvatska</t>
+  </si>
+  <si>
+    <t>70526617833</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željka Milinković 70526617833</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=110&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-102/2025</t>
+  </si>
+  <si>
+    <t>Ivan Kreković</t>
+  </si>
+  <si>
+    <t>Karaula 22, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>25444145226</t>
+  </si>
+  <si>
+    <t>Ivan Kreković 25444145226; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:29:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-100/2025</t>
+  </si>
+  <si>
+    <t>Marija Brajković</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 5/2, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>09105667814</t>
+  </si>
+  <si>
+    <t>Marija Brajković 09105667814; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:55:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=100&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-98/2025</t>
+  </si>
+  <si>
+    <t>Silvija Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 1 A/5, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>02162756586</t>
+  </si>
+  <si>
+    <t>Silvija Udorović 02162756586; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=98&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-99/2025</t>
+  </si>
+  <si>
+    <t>Milan Petrlić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Hrvaćanina 2, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>14115134905</t>
+  </si>
+  <si>
+    <t>Milan Petrlić 14115134905; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-94/2025</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ</t>
+  </si>
+  <si>
+    <t>FRUŠKOGORSKA 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>95113099411</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ 95113099411; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-91/2025</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA K. A. STEPINCA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09494727202</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ 09494727202; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=91&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-62/2025</t>
+  </si>
+  <si>
+    <t>Joso Vukelić</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 39, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>50538926714</t>
+  </si>
+  <si>
+    <t>Joso Vukelić 50538926714; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-66/2025</t>
+  </si>
+  <si>
+    <t>Milan Amić</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 6 (ranije: PERUŠIĆ, ŽEGAR, 14), 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>49716336381</t>
+  </si>
+  <si>
+    <t>Milan Amić 49716336381; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=66&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-67/2025</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ</t>
+  </si>
+  <si>
+    <t>OSTRVICA 7, 53000 Ostrvica, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687105478</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ 37687105478; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:45:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=67&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-71/2025</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ</t>
+  </si>
+  <si>
+    <t>KRBAVICA 128, 53230 Krbavica, Hrvatska</t>
+  </si>
+  <si>
+    <t>63109209829</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ 63109209829; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=71&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-77/2025</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ</t>
+  </si>
+  <si>
+    <t>TRG POPA MARKA MESIĆA 2, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>43002208428</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ 43002208428; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=77&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>92534161675</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA 92534161675; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-86/2025</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić</t>
+  </si>
+  <si>
+    <t>Ulica Svetog Josipa 5, 53201 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>51105235178</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić 51105235178; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-85/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK</t>
+  </si>
+  <si>
+    <t>ORNICE 6, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>04663533991</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK 04663533991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=85&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Krešo Glibo</t>
+  </si>
+  <si>
+    <t>Kuterevo 11 A, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>82480508845</t>
+  </si>
+  <si>
+    <t>Krešo Glibo 82480508845; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-53/2025</t>
+  </si>
+  <si>
+    <t>Katarina Petranović</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 83, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>45527665264</t>
+  </si>
+  <si>
+    <t>Katarina Petranović 45527665264; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=53&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2025</t>
+  </si>
+  <si>
+    <t>Željko Lulić</t>
+  </si>
+  <si>
+    <t>Vaganac 43, 53212 Vaganac, Hrvatska</t>
+  </si>
+  <si>
+    <t>18986844634</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željko Lulić 18986844634</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>MILAN REPAC</t>
+  </si>
+  <si>
+    <t>NEBLJUSI 102, 53250 Nebljusi, Hrvatska</t>
+  </si>
+  <si>
+    <t>20447594852</t>
+  </si>
+  <si>
+    <t>MILAN REPAC 20447594852; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2025</t>
+  </si>
+  <si>
+    <t>Tanja Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Bilajsko 29, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>58921376703</t>
+  </si>
+  <si>
+    <t>Tanja Udorović 58921376703; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:56:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=61&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TIBOR FÜR</t>
+  </si>
+  <si>
+    <t>TIBOR FÜR 33407979509</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dded9a-df57-4601-8369-eca41c076328</t>
+  </si>
+  <si>
+    <t>16.379119.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dded9a-df57-4601-8369-eca41c076328/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-51/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ORAOVAC 12 A, 53250 Oraovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20479857406</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ 20479857406; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-40/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ</t>
+  </si>
+  <si>
+    <t>POPOVAČA PAZARIŠKA 32, 53000 Popovača Pazariška, Hrvatska</t>
+  </si>
+  <si>
+    <t>57162442247</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ 57162442247; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=40&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-46/2025</t>
+  </si>
+  <si>
+    <t>Katica Amić</t>
+  </si>
+  <si>
+    <t>Ulica Studenačka 10 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45187567808</t>
+  </si>
+  <si>
+    <t>Katica Amić 45187567808; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:48:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=46&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-1/2025</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 60 2, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>32784401374</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ 32784401374; e.oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-36/2025</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 95, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>68843988405</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ 68843988405; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:46:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-39/2025</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ</t>
+  </si>
+  <si>
+    <t>PODUDBINA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>29820524334</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ 29820524334; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=39&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3666/2026</t>
+  </si>
+  <si>
+    <t>UZELAC JOSIP SIN MARKA 93578135927; UZELAC JURAJ SIN MARKA 00589523708</t>
+  </si>
+  <si>
+    <t>23.06.2026. 07:56:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b79cf1-813d-4ee5-9777-1cfc1a7d5f89</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b79cf1-813d-4ee5-9777-1cfc1a7d5f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4294/2026</t>
+  </si>
+  <si>
+    <t>DENIS POLJAK 18754725422</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1885a080-ac54-4c8b-8429-d628d51e8b43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1885a080-ac54-4c8b-8429-d628d51e8b43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3746/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3746/2026</t>
+  </si>
+  <si>
+    <t>Nikola Radaković 52855788911</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d129edf8-d41d-4638-8061-ce6264348544</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d129edf8-d41d-4638-8061-ce6264348544/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3876/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3876/2026</t>
+  </si>
+  <si>
+    <t>Zoran Nevajdić 57796662825</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:46:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7576b-fe82-4a7a-a7ec-ad514d770921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7576b-fe82-4a7a-a7ec-ad514d770921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3876&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5322/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5322/2026</t>
+  </si>
+  <si>
+    <t>MANE JAVORINA</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54e7c2a-0444-458d-a456-6b2635ce5df6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54e7c2a-0444-458d-a456-6b2635ce5df6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5322&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-11/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:14:51</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0934277b-4504-4140-ad86-16b2ad4d176b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0934277b-4504-4140-ad86-16b2ad4d176b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=11&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-88/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:09:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfdc585-783b-4c9f-b277-35dc4be211e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfdc585-783b-4c9f-b277-35dc4be211e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=88&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-157/2026</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719005a6-5bb2-43fc-adbb-2892eb0a0648</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719005a6-5bb2-43fc-adbb-2892eb0a0648/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-131/2022</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:56:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ba94b8-b3aa-42cb-a9fa-8bf945c1e27f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ba94b8-b3aa-42cb-a9fa-8bf945c1e27f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=R1&amp;predmet=131&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-240/2025</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9836efa-dae4-4f43-ab2c-7b946dc272d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9836efa-dae4-4f43-ab2c-7b946dc272d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=240&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1561/785/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/785/16</t>
+  </si>
+  <si>
+    <t>JOSO RUKAVINA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03eb0cf-c3d1-4765-a692-eeb996f37792</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_324644.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03eb0cf-c3d1-4765-a692-eeb996f37792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/756/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/756/9</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:16:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e205b6e-c4e1-4a1d-a64f-f028377c54ad</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323271.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e205b6e-c4e1-4a1d-a64f-f028377c54ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/756/13</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/756/13</t>
+  </si>
+  <si>
+    <t>NIKOLA RUKAVINA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22185a0a-34c3-4def-9c82-3803f8e73346</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323295.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22185a0a-34c3-4def-9c82-3803f8e73346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4489/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4489/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MALJKOVIĆ MILEVA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf6683-1b17-4449-8700-ce8856159401</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf6683-1b17-4449-8700-ce8856159401/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2982/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2982/2026</t>
+  </si>
+  <si>
+    <t>FRKOVIĆ MARICA; GLAVAŠ MARGARETA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:42:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d730d63a-b82f-42a8-b785-2ad8ade56cf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d730d63a-b82f-42a8-b785-2ad8ade56cf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2982&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/740/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/740/8</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:47:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93eee88-bdd2-48f1-bf56-66446796e1f2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323137.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93eee88-bdd2-48f1-bf56-66446796e1f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/740/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/740/5</t>
+  </si>
+  <si>
+    <t>JOSIP RUKAVINA</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:47:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcde997b-4ce3-48d5-a35a-599f14543b5f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323134.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcde997b-4ce3-48d5-a35a-599f14543b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4255/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4255/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Puljiz-Rudelić 54232768081</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5642c020-ac3d-4cfc-aed2-28e76b6d846c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5642c020-ac3d-4cfc-aed2-28e76b6d846c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4824/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4824/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:41:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241f5c51-f7f0-438f-bdce-40b48d5792a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241f5c51-f7f0-438f-bdce-40b48d5792a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-460/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:19:21</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83</t>
+  </si>
+  <si>
+    <t>Prilog Su-460_2026-1-1 - Obavijest.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima</t>
+  </si>
+  <si>
+    <t>JURICA STARČEVIĆ 80283932844; KATA DEVČIĆ; KATA STARČEVIĆ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:37</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f</t>
+  </si>
+  <si>
+    <t>Oglas Kata Starčević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:48:10</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c</t>
+  </si>
+  <si>
+    <t>Oglas Naranča Ružić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:26:42</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c</t>
+  </si>
+  <si>
+    <t>Oglas Nećak Roža.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2</t>
+  </si>
+  <si>
+    <t>Oglas Maratović Mihovil.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f</t>
+  </si>
+  <si>
+    <t>Oglas Mutapčija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1711/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.; Podnesak od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1711&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1712/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1712&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Su-118/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 05.02.2026.</t>
+  </si>
+  <si>
+    <t>06.02.2026. 07:15:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f</t>
+  </si>
+  <si>
+    <t>Prilog Su-118_2026-1-1 - Obavijest za k.o. Čovići.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e38c5c18-cc60-4bfc-b34b-e8c1d1e7d891/dokumenti/preuzimanje</t>
-[...542 lines deleted...]
-    <t>Ovrv-508/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NIKOLA BULJ</t>
+  </si>
+  <si>
+    <t>15.12.2025. 14:51:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
+  </si>
+  <si>
+    <t>20251215143321939.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2025.</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>16041568501</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ 16041568501</t>
+  </si>
+  <si>
+    <t>01.12.2025. 12:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA IZA POK. STEVANA PAVKOVIĆA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f</t>
+  </si>
+  <si>
+    <t>20251030182124613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5</t>
+  </si>
+  <si>
+    <t>Pok Sonja Radišić Grgurić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2305/2024</t>
   </si>
   <si>
     <t>Rješenje - o ovrsi</t>
   </si>
   <si>
-    <t>KREŠIMIR KARLIĆ 31944666008</t>
-[...4196 lines deleted...]
-    <t>IVICA UDOROVIĆ</t>
+    <t>Petra Biljan 88804344985</t>
+  </si>
+  <si>
+    <t>19.12.2024. 11:51:58</t>
+  </si>
+  <si>
+    <t>30.12.2029.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2024-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Vlatka Nadr.pdf; Prilog Ovrv-2305_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4439/2023</t>
+  </si>
+  <si>
+    <t>Pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Gordana Peraković Turković; Mira hajduković; Rade hajduković; mara hajduković; nikola Hajduković; vaso hajduković</t>
+  </si>
+  <si>
+    <t>22.09.2023. 13:48:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3</t>
+  </si>
+  <si>
+    <t>oglas Z-4439-2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4439&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6138/2022</t>
+  </si>
+  <si>
+    <t>pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Jeka Vlaisavljević; Slavko Smolčić; Tatjana Žegarac; petar Kliska</t>
+  </si>
+  <si>
+    <t>04.07.2023. 14:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db</t>
+  </si>
+  <si>
+    <t>oglas žegarac tatjana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6138&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1553/2021</t>
+  </si>
+  <si>
+    <t>Branko Popović</t>
+  </si>
+  <si>
+    <t>04.07.2023. 13:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447</t>
+  </si>
+  <si>
+    <t>OGLAS POPOVIĆ BRANKO.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1553&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-2566/2023</t>
+  </si>
+  <si>
+    <t>03.07.2023. 10:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e</t>
+  </si>
+  <si>
+    <t>z-2566  2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=z&amp;predmet=2566&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ANA TOMLJENOVIĆ; DUNJA DATO; MARA PALLUCI</t>
+  </si>
+  <si>
+    <t>08.12.2021. 07:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118</t>
+  </si>
+  <si>
+    <t>370917193558_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-123/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>54161922009</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=123&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2021.</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>26342260394</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ 26342260394; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-20/2021</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKO POLJE 71, 53000 Smiljansko Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>28164020055</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-700/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2020.</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
   </si>
   <si>
     <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
   </si>
   <si>
-    <t>28442268288</t>
-[...22 lines deleted...]
-  <si>
     <t>73629126216</t>
   </si>
   <si>
-    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča</t>
-[...904 lines deleted...]
-  <si>
     <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
   </si>
   <si>
     <t>07.10.2021. 09:14:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
   </si>
   <si>
     <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
   </si>
   <si>
     <t>07.10.2021. 09:14:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
@@ -5855,53 +5927,50 @@
   <si>
     <t>Sp-546/2019</t>
   </si>
   <si>
     <t>Rješenje od 30.09.2021.</t>
   </si>
   <si>
     <t>ILIJA BRAJKOVIĆ</t>
   </si>
   <si>
     <t>CENTAR 109, 53234 Štikada, Hrvatska</t>
   </si>
   <si>
     <t>26706360233</t>
   </si>
   <si>
     <t>ILIJA BRAJKOVIĆ 26706360233; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
     <t>01.10.2021. 07:58:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-143/2020</t>
   </si>
   <si>
     <t>Rješenje od 26.05.2021.</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ</t>
   </si>
   <si>
     <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
   </si>
   <si>
     <t>16622647535</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ 16622647535</t>
   </si>
   <si>
     <t>19.08.2021. 07:59:15</t>
@@ -8868,53 +8937,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=674&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-567/2019</t>
   </si>
   <si>
     <t>Rješenje od 05.03.2020.</t>
   </si>
   <si>
     <t>MILAN ĆAĆIĆ</t>
   </si>
   <si>
     <t>BUŽIM 120, 53000 Bužim, Hrvatska</t>
   </si>
   <si>
     <t>82242975626</t>
   </si>
   <si>
     <t>MILAN ĆAĆIĆ 82242975626; e-oglasna ploča</t>
   </si>
   <si>
     <t>05.03.2020. 17:24:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=567&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-515/2019</t>
   </si>
   <si>
     <t>Rješenje od 20.01.2020.</t>
   </si>
   <si>
     <t>MARKO MALENICA</t>
   </si>
   <si>
     <t>DONJA SUVAJA 96, 53250 Donja Suvaja, Hrvatska</t>
   </si>
   <si>
     <t>97851427320</t>
   </si>
   <si>
     <t>MARKO MALENICA 97851427320</t>
   </si>
@@ -13265,51 +13331,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N724"/>
+  <dimension ref="A1:N709"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -13328,29507 +13394,28687 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="K2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>29</v>
       </c>
-      <c r="F3" t="s">
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
         <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" t="s">
         <v>66</v>
       </c>
-      <c r="J8" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I9" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="I10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="J10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="I11" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D12" t="s">
         <v>86</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="J12" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" t="s">
         <v>89</v>
       </c>
-      <c r="K12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="I13" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="L13" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="I14" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K14" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="L14" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="M14" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D15" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="I15" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K15" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="L15" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="M15" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>111</v>
+      </c>
+      <c r="N15" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="D16" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="I16" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K16" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="K17" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="I18" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="M18" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="D19" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="I19" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="J19" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="L19" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="M19" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="I20" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="J20" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="L20" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M20" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="N20" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>168</v>
+        <v>35</v>
       </c>
       <c r="I21" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="L21" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="M21" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D22" t="s">
+        <v>152</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" t="s">
         <v>153</v>
       </c>
-      <c r="E22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J22" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="L22" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="M22" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="D23" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="I23" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="J23" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>188</v>
+        <v>161</v>
       </c>
       <c r="L23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M23" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="D24" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="I24" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="J24" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K24" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="L24" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M24" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
       <c r="N24" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>171</v>
+      </c>
       <c r="D25" t="s">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="I25" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="J25" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="K25" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="L25" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="M25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>178</v>
+      </c>
+      <c r="N25" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="D26" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="I26" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="J26" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="K26" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="L26" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="M26" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="N26" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="I27" t="s">
-        <v>217</v>
+        <v>192</v>
       </c>
       <c r="J27" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>218</v>
+        <v>193</v>
       </c>
       <c r="L27" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="M27" t="s">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="N27" t="s">
-        <v>221</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="D28" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="I28" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="J28" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="L28" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="M28" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="N28" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="D29" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="I29" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="J29" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="K29" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="L29" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="M29" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="N29" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="I30" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="J30" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="K30" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="L30" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="M30" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>242</v>
+        <v>218</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="D31" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="I31" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="J31" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="K31" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
       <c r="L31" t="s">
-        <v>247</v>
+        <v>142</v>
       </c>
       <c r="M31" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="N31" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>250</v>
+        <v>226</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="I32" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="J32" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K32" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="L32" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="M32" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="N32" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="D33" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="I33" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
       <c r="J33" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="K33" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="L33" t="s">
-        <v>261</v>
+        <v>186</v>
       </c>
       <c r="M33" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="N33" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="I34" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="J34" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="K34" t="s">
-        <v>267</v>
+        <v>242</v>
       </c>
       <c r="L34" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="M34" t="s">
-        <v>269</v>
+        <v>243</v>
       </c>
       <c r="N34" t="s">
-        <v>270</v>
+        <v>239</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>271</v>
+        <v>244</v>
       </c>
       <c r="D35" t="s">
-        <v>208</v>
+        <v>245</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>272</v>
+        <v>246</v>
       </c>
       <c r="I35" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="J35" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K35" t="s">
-        <v>274</v>
+        <v>248</v>
       </c>
       <c r="L35" t="s">
-        <v>275</v>
+        <v>249</v>
       </c>
       <c r="M35" t="s">
-        <v>276</v>
+        <v>250</v>
       </c>
       <c r="N35" t="s">
-        <v>277</v>
+        <v>251</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="D36" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="I36" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="J36" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="K36" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="L36" t="s">
-        <v>282</v>
+        <v>142</v>
       </c>
       <c r="M36" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="N36" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="D37" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
       <c r="I37" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="J37" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K37" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="L37" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="M37" t="s">
-        <v>290</v>
+        <v>265</v>
       </c>
       <c r="N37" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>292</v>
+        <v>267</v>
       </c>
       <c r="D38" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="I38" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="J38" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="K38" t="s">
-        <v>295</v>
+        <v>270</v>
       </c>
       <c r="L38" t="s">
-        <v>296</v>
+        <v>271</v>
       </c>
       <c r="M38" t="s">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="N38" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>274</v>
       </c>
       <c r="D39" t="s">
-        <v>299</v>
+        <v>260</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>275</v>
       </c>
       <c r="I39" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="J39" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="K39" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="L39" t="s">
-        <v>302</v>
+        <v>278</v>
       </c>
       <c r="M39" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="N39" t="s">
-        <v>151</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="D40" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="I40" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
       <c r="J40" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="K40" t="s">
-        <v>308</v>
+        <v>284</v>
       </c>
       <c r="L40" t="s">
-        <v>309</v>
+        <v>285</v>
       </c>
       <c r="M40" t="s">
-        <v>310</v>
+        <v>286</v>
       </c>
       <c r="N40" t="s">
-        <v>311</v>
+        <v>287</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>288</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>289</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="I41" t="s">
-        <v>313</v>
+        <v>291</v>
       </c>
       <c r="J41" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="K41" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L41" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="M41" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="N41"/>
+        <v>294</v>
+      </c>
+      <c r="N41" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>289</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>318</v>
+        <v>296</v>
       </c>
       <c r="I42" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="J42" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="K42" t="s">
-        <v>320</v>
+        <v>298</v>
       </c>
       <c r="L42" t="s">
-        <v>321</v>
+        <v>293</v>
       </c>
       <c r="M42" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="N42" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="D43" t="s">
-        <v>101</v>
+        <v>301</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>324</v>
+        <v>302</v>
       </c>
       <c r="I43" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="J43" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="K43" t="s">
-        <v>326</v>
+        <v>304</v>
       </c>
       <c r="L43" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="M43" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>306</v>
+      </c>
+      <c r="N43" t="s">
+        <v>307</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>329</v>
+        <v>308</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>309</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="I44" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="J44" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="K44" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="L44" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="M44" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="N44" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="D45" t="s">
-        <v>153</v>
+        <v>317</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="I45" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="J45" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="K45" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="L45" t="s">
-        <v>161</v>
+        <v>322</v>
       </c>
       <c r="M45" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
       <c r="N45" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="D46" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="I46" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="J46" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="K46" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>330</v>
       </c>
       <c r="M46" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="N46" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>353</v>
+        <v>97</v>
       </c>
       <c r="D47" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="I47" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="J47" t="s">
-        <v>349</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>336</v>
       </c>
       <c r="M47" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="D48" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="I48" t="s">
-        <v>367</v>
+        <v>340</v>
       </c>
       <c r="J48" t="s">
-        <v>349</v>
+        <v>20</v>
       </c>
       <c r="K48" t="s">
-        <v>368</v>
+        <v>341</v>
       </c>
       <c r="L48" t="s">
-        <v>161</v>
+        <v>342</v>
       </c>
       <c r="M48" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="N48" t="s">
-        <v>370</v>
+        <v>344</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>371</v>
+        <v>345</v>
       </c>
       <c r="D49" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="I49" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
       <c r="J49" t="s">
         <v>349</v>
       </c>
       <c r="K49" t="s">
-        <v>377</v>
+        <v>350</v>
       </c>
       <c r="L49" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M49" t="s">
-        <v>378</v>
+        <v>351</v>
       </c>
       <c r="N49" t="s">
-        <v>379</v>
+        <v>352</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>380</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="I50" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
       <c r="J50" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K50" t="s">
-        <v>386</v>
+        <v>358</v>
       </c>
       <c r="L50" t="s">
-        <v>161</v>
+        <v>359</v>
       </c>
       <c r="M50" t="s">
-        <v>387</v>
+        <v>360</v>
       </c>
       <c r="N50" t="s">
-        <v>388</v>
+        <v>361</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="D51" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="I51" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="J51" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="K51" t="s">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="L51" t="s">
-        <v>161</v>
+        <v>368</v>
       </c>
       <c r="M51" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
       <c r="N51" t="s">
-        <v>397</v>
+        <v>370</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>398</v>
+        <v>371</v>
       </c>
       <c r="D52" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="I52" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="J52" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="K52" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
       <c r="L52" t="s">
-        <v>161</v>
+        <v>376</v>
       </c>
       <c r="M52" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="N52" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
       <c r="D53" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>411</v>
+        <v>379</v>
       </c>
       <c r="I53" t="s">
-        <v>412</v>
+        <v>380</v>
       </c>
       <c r="J53" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="K53" t="s">
-        <v>413</v>
+        <v>381</v>
       </c>
       <c r="L53" t="s">
-        <v>161</v>
+        <v>376</v>
       </c>
       <c r="M53" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
       <c r="N53" t="s">
-        <v>415</v>
+        <v>378</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>416</v>
+        <v>383</v>
       </c>
       <c r="D54" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>420</v>
+        <v>385</v>
       </c>
       <c r="I54" t="s">
-        <v>421</v>
+        <v>386</v>
       </c>
       <c r="J54" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K54" t="s">
-        <v>422</v>
+        <v>388</v>
       </c>
       <c r="L54" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M54" t="s">
-        <v>423</v>
+        <v>389</v>
       </c>
       <c r="N54" t="s">
-        <v>424</v>
+        <v>390</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>425</v>
+        <v>391</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>429</v>
+        <v>393</v>
       </c>
       <c r="I55" t="s">
-        <v>430</v>
+        <v>394</v>
       </c>
       <c r="J55" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K55" t="s">
-        <v>431</v>
+        <v>395</v>
       </c>
       <c r="L55" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M55" t="s">
-        <v>432</v>
+        <v>396</v>
       </c>
       <c r="N55" t="s">
-        <v>433</v>
+        <v>397</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>434</v>
+        <v>398</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>438</v>
+        <v>400</v>
       </c>
       <c r="I56" t="s">
-        <v>439</v>
+        <v>401</v>
       </c>
       <c r="J56" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K56" t="s">
-        <v>440</v>
+        <v>402</v>
       </c>
       <c r="L56" t="s">
-        <v>161</v>
+        <v>403</v>
       </c>
       <c r="M56" t="s">
-        <v>441</v>
+        <v>404</v>
       </c>
       <c r="N56" t="s">
-        <v>442</v>
+        <v>405</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>443</v>
+        <v>406</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>447</v>
+        <v>408</v>
       </c>
       <c r="I57" t="s">
-        <v>448</v>
+        <v>409</v>
       </c>
       <c r="J57" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K57" t="s">
-        <v>449</v>
+        <v>410</v>
       </c>
       <c r="L57" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M57" t="s">
-        <v>450</v>
+        <v>411</v>
       </c>
       <c r="N57" t="s">
-        <v>451</v>
+        <v>412</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>452</v>
+        <v>413</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>456</v>
+        <v>415</v>
       </c>
       <c r="I58" t="s">
-        <v>457</v>
+        <v>416</v>
       </c>
       <c r="J58" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K58" t="s">
-        <v>458</v>
+        <v>417</v>
       </c>
       <c r="L58" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M58" t="s">
-        <v>459</v>
+        <v>418</v>
       </c>
       <c r="N58" t="s">
-        <v>460</v>
+        <v>419</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>461</v>
+        <v>420</v>
       </c>
       <c r="D59" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
       <c r="H59" t="s">
-        <v>465</v>
+        <v>422</v>
       </c>
       <c r="I59" t="s">
-        <v>466</v>
+        <v>423</v>
       </c>
       <c r="J59" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K59" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
       <c r="L59" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M59" t="s">
-        <v>468</v>
+        <v>425</v>
       </c>
       <c r="N59" t="s">
-        <v>469</v>
+        <v>426</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>470</v>
+        <v>427</v>
       </c>
       <c r="D60" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
       <c r="H60" t="s">
-        <v>474</v>
+        <v>429</v>
       </c>
       <c r="I60" t="s">
-        <v>475</v>
+        <v>430</v>
       </c>
       <c r="J60" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K60" t="s">
-        <v>476</v>
+        <v>431</v>
       </c>
       <c r="L60" t="s">
-        <v>161</v>
+        <v>432</v>
       </c>
       <c r="M60" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>479</v>
+        <v>434</v>
       </c>
       <c r="D61" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61" t="s">
-        <v>483</v>
+        <v>436</v>
       </c>
       <c r="I61" t="s">
-        <v>484</v>
+        <v>437</v>
       </c>
       <c r="J61" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K61" t="s">
-        <v>485</v>
+        <v>438</v>
       </c>
       <c r="L61" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M61" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
       <c r="N61" t="s">
-        <v>487</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>488</v>
+        <v>441</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
       <c r="H62" t="s">
-        <v>492</v>
+        <v>443</v>
       </c>
       <c r="I62" t="s">
-        <v>493</v>
+        <v>444</v>
       </c>
       <c r="J62" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K62" t="s">
-        <v>494</v>
+        <v>445</v>
       </c>
       <c r="L62" t="s">
-        <v>161</v>
+        <v>446</v>
       </c>
       <c r="M62" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="N62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>497</v>
+        <v>448</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
       <c r="H63" t="s">
-        <v>501</v>
+        <v>450</v>
       </c>
       <c r="I63" t="s">
-        <v>502</v>
+        <v>451</v>
       </c>
       <c r="J63" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K63" t="s">
-        <v>503</v>
+        <v>452</v>
       </c>
       <c r="L63" t="s">
-        <v>161</v>
+        <v>453</v>
       </c>
       <c r="M63" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>506</v>
+        <v>455</v>
       </c>
       <c r="D64" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>510</v>
+        <v>457</v>
       </c>
       <c r="I64" t="s">
-        <v>511</v>
+        <v>458</v>
       </c>
       <c r="J64" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K64" t="s">
-        <v>512</v>
+        <v>459</v>
       </c>
       <c r="L64" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M64" t="s">
-        <v>513</v>
+        <v>460</v>
       </c>
       <c r="N64" t="s">
-        <v>514</v>
+        <v>461</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>515</v>
+        <v>462</v>
       </c>
       <c r="D65" t="s">
-        <v>516</v>
-[...9 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
       <c r="H65" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="I65" t="s">
-        <v>521</v>
+        <v>465</v>
       </c>
       <c r="J65" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="K65" t="s">
-        <v>522</v>
+        <v>466</v>
       </c>
       <c r="L65" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="M65" t="s">
-        <v>523</v>
+        <v>467</v>
       </c>
       <c r="N65" t="s">
-        <v>524</v>
+        <v>468</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>525</v>
+        <v>469</v>
       </c>
       <c r="D66" t="s">
-        <v>86</v>
+        <v>470</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>526</v>
+        <v>471</v>
       </c>
       <c r="I66" t="s">
-        <v>527</v>
+        <v>472</v>
       </c>
       <c r="J66" t="s">
-        <v>528</v>
+        <v>387</v>
       </c>
       <c r="K66" t="s">
-        <v>529</v>
+        <v>473</v>
       </c>
       <c r="L66" t="s">
-        <v>91</v>
+        <v>474</v>
       </c>
       <c r="M66" t="s">
-        <v>530</v>
+        <v>475</v>
       </c>
       <c r="N66" t="s">
-        <v>531</v>
+        <v>476</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>532</v>
+        <v>477</v>
       </c>
       <c r="D67" t="s">
-        <v>533</v>
+        <v>478</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>534</v>
+        <v>479</v>
       </c>
       <c r="I67" t="s">
-        <v>535</v>
+        <v>480</v>
       </c>
       <c r="J67" t="s">
-        <v>528</v>
+        <v>320</v>
       </c>
       <c r="K67" t="s">
-        <v>536</v>
+        <v>481</v>
       </c>
       <c r="L67" t="s">
-        <v>91</v>
+        <v>482</v>
       </c>
       <c r="M67" t="s">
-        <v>537</v>
+        <v>483</v>
       </c>
       <c r="N67" t="s">
-        <v>538</v>
+        <v>484</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>539</v>
+        <v>485</v>
       </c>
       <c r="D68" t="s">
-        <v>86</v>
+        <v>486</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>540</v>
+        <v>487</v>
       </c>
       <c r="I68" t="s">
-        <v>541</v>
+        <v>488</v>
       </c>
       <c r="J68" t="s">
-        <v>528</v>
+        <v>320</v>
       </c>
       <c r="K68" t="s">
-        <v>542</v>
+        <v>489</v>
       </c>
       <c r="L68" t="s">
-        <v>91</v>
+        <v>490</v>
       </c>
       <c r="M68" t="s">
-        <v>543</v>
+        <v>491</v>
       </c>
       <c r="N68" t="s">
-        <v>544</v>
+        <v>492</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>545</v>
+        <v>493</v>
       </c>
       <c r="D69" t="s">
-        <v>546</v>
+        <v>494</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>547</v>
+        <v>495</v>
       </c>
       <c r="I69" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="J69" t="s">
-        <v>528</v>
+        <v>497</v>
       </c>
       <c r="K69" t="s">
-        <v>549</v>
+        <v>498</v>
       </c>
       <c r="L69" t="s">
-        <v>550</v>
+        <v>499</v>
       </c>
       <c r="M69" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>553</v>
+        <v>501</v>
       </c>
       <c r="D70" t="s">
-        <v>86</v>
+        <v>502</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="I70" t="s">
-        <v>555</v>
+        <v>504</v>
       </c>
       <c r="J70" t="s">
-        <v>528</v>
+        <v>497</v>
       </c>
       <c r="K70" t="s">
-        <v>556</v>
+        <v>505</v>
       </c>
       <c r="L70" t="s">
-        <v>91</v>
+        <v>506</v>
       </c>
       <c r="M70" t="s">
-        <v>557</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>559</v>
+        <v>508</v>
       </c>
       <c r="D71" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>563</v>
+        <v>510</v>
       </c>
       <c r="I71" t="s">
-        <v>564</v>
+        <v>511</v>
       </c>
       <c r="J71" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="K71" t="s">
-        <v>565</v>
+        <v>512</v>
       </c>
       <c r="L71" t="s">
-        <v>161</v>
+        <v>513</v>
       </c>
       <c r="M71" t="s">
-        <v>566</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>568</v>
+        <v>515</v>
       </c>
       <c r="D72" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>572</v>
+        <v>517</v>
       </c>
       <c r="I72" t="s">
-        <v>573</v>
+        <v>518</v>
       </c>
       <c r="J72" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="K72" t="s">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="L72" t="s">
-        <v>161</v>
+        <v>520</v>
       </c>
       <c r="M72" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>577</v>
+        <v>522</v>
       </c>
       <c r="D73" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
       <c r="H73" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="I73" t="s">
-        <v>582</v>
+        <v>525</v>
       </c>
       <c r="J73" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="K73" t="s">
-        <v>583</v>
+        <v>526</v>
       </c>
       <c r="L73" t="s">
-        <v>161</v>
+        <v>527</v>
       </c>
       <c r="M73" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>586</v>
+        <v>529</v>
       </c>
       <c r="D74" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
       <c r="H74" t="s">
-        <v>590</v>
+        <v>517</v>
       </c>
       <c r="I74" t="s">
-        <v>591</v>
+        <v>531</v>
       </c>
       <c r="J74" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="K74" t="s">
-        <v>592</v>
+        <v>532</v>
       </c>
       <c r="L74" t="s">
-        <v>161</v>
+        <v>533</v>
       </c>
       <c r="M74" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>595</v>
+        <v>535</v>
       </c>
       <c r="D75" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
       <c r="H75" t="s">
-        <v>599</v>
+        <v>524</v>
       </c>
       <c r="I75" t="s">
-        <v>600</v>
+        <v>537</v>
       </c>
       <c r="J75" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="K75" t="s">
-        <v>601</v>
+        <v>538</v>
       </c>
       <c r="L75" t="s">
-        <v>161</v>
+        <v>539</v>
       </c>
       <c r="M75" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
-      <c r="C76"/>
+      <c r="C76" t="s">
+        <v>541</v>
+      </c>
       <c r="D76" t="s">
-        <v>604</v>
+        <v>542</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>605</v>
+        <v>517</v>
       </c>
       <c r="I76" t="s">
-        <v>606</v>
+        <v>543</v>
       </c>
       <c r="J76" t="s">
-        <v>607</v>
+        <v>497</v>
       </c>
       <c r="K76" t="s">
-        <v>608</v>
+        <v>544</v>
       </c>
       <c r="L76" t="s">
-        <v>609</v>
+        <v>545</v>
       </c>
       <c r="M76" t="s">
-        <v>610</v>
+        <v>546</v>
       </c>
       <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>611</v>
+        <v>547</v>
       </c>
       <c r="D77" t="s">
-        <v>612</v>
+        <v>548</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>613</v>
+        <v>524</v>
       </c>
       <c r="I77" t="s">
-        <v>614</v>
+        <v>549</v>
       </c>
       <c r="J77" t="s">
-        <v>89</v>
+        <v>497</v>
       </c>
       <c r="K77" t="s">
-        <v>615</v>
+        <v>550</v>
       </c>
       <c r="L77" t="s">
-        <v>616</v>
+        <v>551</v>
       </c>
       <c r="M77" t="s">
-        <v>617</v>
-[...3 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>619</v>
+        <v>553</v>
       </c>
       <c r="D78" t="s">
-        <v>612</v>
+        <v>554</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>620</v>
+        <v>517</v>
       </c>
       <c r="I78" t="s">
-        <v>621</v>
+        <v>555</v>
       </c>
       <c r="J78" t="s">
-        <v>89</v>
+        <v>497</v>
       </c>
       <c r="K78" t="s">
-        <v>622</v>
+        <v>556</v>
       </c>
       <c r="L78" t="s">
-        <v>623</v>
+        <v>557</v>
       </c>
       <c r="M78" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="N78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>626</v>
+        <v>559</v>
       </c>
       <c r="D79" t="s">
-        <v>612</v>
+        <v>560</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>627</v>
+        <v>524</v>
       </c>
       <c r="I79" t="s">
-        <v>628</v>
+        <v>555</v>
       </c>
       <c r="J79" t="s">
-        <v>89</v>
+        <v>497</v>
       </c>
       <c r="K79" t="s">
-        <v>629</v>
+        <v>561</v>
       </c>
       <c r="L79" t="s">
-        <v>630</v>
+        <v>562</v>
       </c>
       <c r="M79" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>633</v>
+        <v>564</v>
       </c>
       <c r="D80" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
       <c r="H80" t="s">
-        <v>638</v>
+        <v>517</v>
       </c>
       <c r="I80" t="s">
-        <v>639</v>
+        <v>566</v>
       </c>
       <c r="J80" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K80" t="s">
-        <v>641</v>
+        <v>567</v>
       </c>
       <c r="L80" t="s">
-        <v>161</v>
+        <v>568</v>
       </c>
       <c r="M80" t="s">
-        <v>642</v>
-[...3 lines deleted...]
-      </c>
+        <v>569</v>
+      </c>
+      <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>644</v>
+        <v>570</v>
       </c>
       <c r="D81" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
       <c r="H81" t="s">
-        <v>648</v>
+        <v>524</v>
       </c>
       <c r="I81" t="s">
-        <v>649</v>
+        <v>572</v>
       </c>
       <c r="J81" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K81" t="s">
-        <v>650</v>
+        <v>573</v>
       </c>
       <c r="L81" t="s">
-        <v>161</v>
+        <v>574</v>
       </c>
       <c r="M81" t="s">
-        <v>651</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>653</v>
+        <v>576</v>
       </c>
       <c r="D82" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
       <c r="H82" t="s">
-        <v>657</v>
+        <v>517</v>
       </c>
       <c r="I82" t="s">
-        <v>658</v>
+        <v>578</v>
       </c>
       <c r="J82" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K82" t="s">
-        <v>659</v>
+        <v>579</v>
       </c>
       <c r="L82" t="s">
-        <v>161</v>
+        <v>580</v>
       </c>
       <c r="M82" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>581</v>
+      </c>
+      <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>662</v>
+        <v>582</v>
       </c>
       <c r="D83" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
       <c r="H83" t="s">
-        <v>666</v>
+        <v>524</v>
       </c>
       <c r="I83" t="s">
-        <v>667</v>
+        <v>578</v>
       </c>
       <c r="J83" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K83" t="s">
-        <v>668</v>
+        <v>584</v>
       </c>
       <c r="L83" t="s">
-        <v>161</v>
+        <v>585</v>
       </c>
       <c r="M83" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>671</v>
+        <v>587</v>
       </c>
       <c r="D84" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>675</v>
+        <v>517</v>
       </c>
       <c r="I84" t="s">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="J84" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K84" t="s">
-        <v>677</v>
+        <v>590</v>
       </c>
       <c r="L84" t="s">
-        <v>161</v>
+        <v>591</v>
       </c>
       <c r="M84" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>680</v>
+        <v>593</v>
       </c>
       <c r="D85" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>684</v>
+        <v>524</v>
       </c>
       <c r="I85" t="s">
-        <v>685</v>
+        <v>595</v>
       </c>
       <c r="J85" t="s">
-        <v>640</v>
+        <v>497</v>
       </c>
       <c r="K85" t="s">
-        <v>686</v>
+        <v>596</v>
       </c>
       <c r="L85" t="s">
-        <v>161</v>
+        <v>597</v>
       </c>
       <c r="M85" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>553</v>
+        <v>599</v>
       </c>
       <c r="D86" t="s">
-        <v>546</v>
+        <v>600</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>554</v>
+        <v>517</v>
       </c>
       <c r="I86" t="s">
-        <v>689</v>
+        <v>601</v>
       </c>
       <c r="J86" t="s">
-        <v>690</v>
+        <v>497</v>
       </c>
       <c r="K86" t="s">
-        <v>691</v>
+        <v>602</v>
       </c>
       <c r="L86" t="s">
-        <v>692</v>
+        <v>603</v>
       </c>
       <c r="M86" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>100</v>
+        <v>605</v>
       </c>
       <c r="D87" t="s">
-        <v>101</v>
+        <v>606</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>694</v>
+        <v>524</v>
       </c>
       <c r="I87" t="s">
-        <v>695</v>
+        <v>607</v>
       </c>
       <c r="J87" t="s">
-        <v>89</v>
+        <v>497</v>
       </c>
       <c r="K87" t="s">
-        <v>696</v>
+        <v>608</v>
       </c>
       <c r="L87" t="s">
-        <v>697</v>
+        <v>609</v>
       </c>
       <c r="M87" t="s">
-        <v>698</v>
+        <v>610</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>699</v>
+        <v>611</v>
       </c>
       <c r="D88" t="s">
-        <v>108</v>
+        <v>612</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>700</v>
+        <v>613</v>
       </c>
       <c r="I88" t="s">
-        <v>701</v>
+        <v>614</v>
       </c>
       <c r="J88" t="s">
-        <v>89</v>
+        <v>615</v>
       </c>
       <c r="K88" t="s">
-        <v>702</v>
+        <v>616</v>
       </c>
       <c r="L88" t="s">
-        <v>703</v>
+        <v>617</v>
       </c>
       <c r="M88" t="s">
-        <v>704</v>
+        <v>618</v>
       </c>
       <c r="N88" t="s">
-        <v>705</v>
+        <v>619</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>100</v>
+        <v>611</v>
       </c>
       <c r="D89" t="s">
-        <v>101</v>
+        <v>612</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>706</v>
+        <v>613</v>
       </c>
       <c r="I89" t="s">
-        <v>707</v>
+        <v>620</v>
       </c>
       <c r="J89" t="s">
-        <v>89</v>
+        <v>615</v>
       </c>
       <c r="K89" t="s">
-        <v>708</v>
+        <v>621</v>
       </c>
       <c r="L89" t="s">
-        <v>709</v>
+        <v>617</v>
       </c>
       <c r="M89" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="N89"/>
+        <v>622</v>
+      </c>
+      <c r="N89" t="s">
+        <v>619</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>711</v>
+        <v>623</v>
       </c>
       <c r="D90" t="s">
-        <v>108</v>
+        <v>624</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>712</v>
+        <v>625</v>
       </c>
       <c r="I90" t="s">
-        <v>713</v>
+        <v>626</v>
       </c>
       <c r="J90" t="s">
-        <v>89</v>
+        <v>627</v>
       </c>
       <c r="K90" t="s">
-        <v>714</v>
+        <v>628</v>
       </c>
       <c r="L90" t="s">
-        <v>715</v>
+        <v>142</v>
       </c>
       <c r="M90" t="s">
-        <v>716</v>
+        <v>629</v>
       </c>
       <c r="N90" t="s">
-        <v>717</v>
+        <v>630</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>718</v>
+        <v>97</v>
       </c>
       <c r="D91" t="s">
-        <v>719</v>
+        <v>631</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>720</v>
+        <v>632</v>
       </c>
       <c r="I91" t="s">
-        <v>721</v>
+        <v>633</v>
       </c>
       <c r="J91" t="s">
-        <v>722</v>
+        <v>366</v>
       </c>
       <c r="K91" t="s">
-        <v>723</v>
+        <v>634</v>
       </c>
       <c r="L91" t="s">
-        <v>724</v>
+        <v>635</v>
       </c>
       <c r="M91" t="s">
-        <v>725</v>
-[...3 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>727</v>
+        <v>97</v>
       </c>
       <c r="D92" t="s">
-        <v>728</v>
+        <v>98</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>729</v>
+        <v>637</v>
       </c>
       <c r="I92" t="s">
-        <v>730</v>
+        <v>638</v>
       </c>
       <c r="J92" t="s">
-        <v>722</v>
+        <v>320</v>
       </c>
       <c r="K92" t="s">
-        <v>731</v>
+        <v>639</v>
       </c>
       <c r="L92" t="s">
-        <v>133</v>
+        <v>640</v>
       </c>
       <c r="M92" t="s">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>734</v>
+        <v>642</v>
       </c>
       <c r="D93" t="s">
-        <v>735</v>
+        <v>106</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>736</v>
+        <v>643</v>
       </c>
       <c r="I93" t="s">
-        <v>737</v>
+        <v>644</v>
       </c>
       <c r="J93" t="s">
-        <v>722</v>
+        <v>320</v>
       </c>
       <c r="K93" t="s">
-        <v>738</v>
+        <v>645</v>
       </c>
       <c r="L93" t="s">
-        <v>133</v>
+        <v>646</v>
       </c>
       <c r="M93" t="s">
-        <v>739</v>
+        <v>647</v>
       </c>
       <c r="N93" t="s">
-        <v>740</v>
+        <v>648</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>741</v>
+        <v>97</v>
       </c>
       <c r="D94" t="s">
-        <v>742</v>
+        <v>631</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>743</v>
+        <v>649</v>
       </c>
       <c r="I94" t="s">
-        <v>744</v>
+        <v>650</v>
       </c>
       <c r="J94" t="s">
-        <v>722</v>
+        <v>651</v>
       </c>
       <c r="K94" t="s">
-        <v>745</v>
+        <v>652</v>
       </c>
       <c r="L94" t="s">
-        <v>133</v>
+        <v>653</v>
       </c>
       <c r="M94" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>100</v>
+        <v>655</v>
       </c>
       <c r="D95" t="s">
-        <v>748</v>
+        <v>656</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>749</v>
+        <v>657</v>
       </c>
       <c r="I95" t="s">
-        <v>750</v>
+        <v>658</v>
       </c>
       <c r="J95" t="s">
-        <v>751</v>
+        <v>659</v>
       </c>
       <c r="K95" t="s">
-        <v>752</v>
+        <v>660</v>
       </c>
       <c r="L95" t="s">
-        <v>753</v>
+        <v>661</v>
       </c>
       <c r="M95" t="s">
-        <v>754</v>
+        <v>662</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>755</v>
+        <v>663</v>
       </c>
       <c r="D96" t="s">
-        <v>546</v>
+        <v>664</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>756</v>
+        <v>657</v>
       </c>
       <c r="I96" t="s">
-        <v>757</v>
+        <v>665</v>
       </c>
       <c r="J96" t="s">
-        <v>758</v>
+        <v>659</v>
       </c>
       <c r="K96" t="s">
-        <v>759</v>
+        <v>666</v>
       </c>
       <c r="L96" t="s">
-        <v>52</v>
+        <v>667</v>
       </c>
       <c r="M96" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>762</v>
+        <v>669</v>
       </c>
       <c r="D97" t="s">
-        <v>546</v>
+        <v>670</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>763</v>
+        <v>657</v>
       </c>
       <c r="I97" t="s">
-        <v>764</v>
+        <v>671</v>
       </c>
       <c r="J97" t="s">
-        <v>758</v>
+        <v>659</v>
       </c>
       <c r="K97" t="s">
-        <v>765</v>
+        <v>672</v>
       </c>
       <c r="L97" t="s">
-        <v>52</v>
+        <v>673</v>
       </c>
       <c r="M97" t="s">
-        <v>766</v>
-[...3 lines deleted...]
-      </c>
+        <v>674</v>
+      </c>
+      <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>768</v>
+        <v>675</v>
       </c>
       <c r="D98" t="s">
-        <v>769</v>
+        <v>676</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>770</v>
+        <v>677</v>
       </c>
       <c r="I98" t="s">
-        <v>771</v>
+        <v>678</v>
       </c>
       <c r="J98" t="s">
-        <v>758</v>
+        <v>615</v>
       </c>
       <c r="K98" t="s">
-        <v>772</v>
+        <v>679</v>
       </c>
       <c r="L98" t="s">
-        <v>773</v>
+        <v>680</v>
       </c>
       <c r="M98" t="s">
-        <v>774</v>
+        <v>681</v>
       </c>
       <c r="N98" t="s">
-        <v>775</v>
+        <v>682</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
-      <c r="C99" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C99"/>
       <c r="D99" t="s">
-        <v>546</v>
+        <v>684</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>763</v>
+        <v>685</v>
       </c>
       <c r="I99" t="s">
-        <v>777</v>
+        <v>686</v>
       </c>
       <c r="J99" t="s">
-        <v>758</v>
+        <v>687</v>
       </c>
       <c r="K99" t="s">
-        <v>778</v>
+        <v>688</v>
       </c>
       <c r="L99" t="s">
-        <v>52</v>
+        <v>689</v>
       </c>
       <c r="M99" t="s">
-        <v>779</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>781</v>
+        <v>97</v>
       </c>
       <c r="D100" t="s">
-        <v>782</v>
+        <v>691</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>783</v>
+        <v>692</v>
       </c>
       <c r="I100" t="s">
-        <v>784</v>
+        <v>693</v>
       </c>
       <c r="J100" t="s">
-        <v>785</v>
+        <v>694</v>
       </c>
       <c r="K100" t="s">
-        <v>786</v>
+        <v>695</v>
       </c>
       <c r="L100" t="s">
-        <v>133</v>
+        <v>696</v>
       </c>
       <c r="M100" t="s">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>789</v>
+        <v>698</v>
       </c>
       <c r="D101" t="s">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>337</v>
+        <v>699</v>
       </c>
       <c r="I101" t="s">
-        <v>791</v>
+        <v>700</v>
       </c>
       <c r="J101" t="s">
-        <v>792</v>
+        <v>615</v>
       </c>
       <c r="K101" t="s">
-        <v>793</v>
+        <v>701</v>
       </c>
       <c r="L101" t="s">
-        <v>161</v>
+        <v>702</v>
       </c>
       <c r="M101" t="s">
-        <v>794</v>
+        <v>703</v>
       </c>
       <c r="N101" t="s">
-        <v>795</v>
+        <v>704</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>796</v>
+        <v>705</v>
       </c>
       <c r="D102" t="s">
-        <v>797</v>
+        <v>260</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>337</v>
+        <v>706</v>
       </c>
       <c r="I102" t="s">
-        <v>798</v>
+        <v>707</v>
       </c>
       <c r="J102" t="s">
-        <v>792</v>
+        <v>615</v>
       </c>
       <c r="K102" t="s">
-        <v>799</v>
+        <v>708</v>
       </c>
       <c r="L102" t="s">
-        <v>161</v>
+        <v>709</v>
       </c>
       <c r="M102" t="s">
-        <v>800</v>
+        <v>710</v>
       </c>
       <c r="N102" t="s">
-        <v>801</v>
+        <v>711</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>802</v>
+        <v>712</v>
       </c>
       <c r="D103" t="s">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>337</v>
+        <v>713</v>
       </c>
       <c r="I103" t="s">
-        <v>803</v>
+        <v>714</v>
       </c>
       <c r="J103" t="s">
-        <v>792</v>
+        <v>615</v>
       </c>
       <c r="K103" t="s">
-        <v>804</v>
+        <v>715</v>
       </c>
       <c r="L103" t="s">
-        <v>161</v>
+        <v>716</v>
       </c>
       <c r="M103" t="s">
-        <v>805</v>
+        <v>717</v>
       </c>
       <c r="N103" t="s">
-        <v>806</v>
+        <v>718</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>807</v>
+        <v>719</v>
       </c>
       <c r="D104" t="s">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>337</v>
+        <v>720</v>
       </c>
       <c r="I104" t="s">
-        <v>808</v>
+        <v>721</v>
       </c>
       <c r="J104" t="s">
-        <v>792</v>
+        <v>615</v>
       </c>
       <c r="K104" t="s">
-        <v>809</v>
+        <v>722</v>
       </c>
       <c r="L104" t="s">
-        <v>161</v>
+        <v>723</v>
       </c>
       <c r="M104" t="s">
-        <v>810</v>
+        <v>724</v>
       </c>
       <c r="N104" t="s">
-        <v>811</v>
+        <v>725</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>812</v>
+        <v>726</v>
       </c>
       <c r="D105" t="s">
-        <v>813</v>
+        <v>260</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>814</v>
+        <v>727</v>
       </c>
       <c r="I105" t="s">
-        <v>815</v>
+        <v>728</v>
       </c>
       <c r="J105" t="s">
-        <v>751</v>
+        <v>615</v>
       </c>
       <c r="K105" t="s">
-        <v>816</v>
+        <v>729</v>
       </c>
       <c r="L105" t="s">
-        <v>817</v>
+        <v>730</v>
       </c>
       <c r="M105" t="s">
-        <v>818</v>
+        <v>731</v>
       </c>
       <c r="N105" t="s">
-        <v>819</v>
+        <v>732</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>820</v>
+        <v>733</v>
       </c>
       <c r="D106" t="s">
-        <v>546</v>
+        <v>260</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>821</v>
+        <v>734</v>
       </c>
       <c r="I106" t="s">
-        <v>822</v>
+        <v>735</v>
       </c>
       <c r="J106" t="s">
-        <v>751</v>
+        <v>615</v>
       </c>
       <c r="K106" t="s">
-        <v>823</v>
+        <v>736</v>
       </c>
       <c r="L106" t="s">
-        <v>52</v>
+        <v>737</v>
       </c>
       <c r="M106" t="s">
-        <v>824</v>
+        <v>738</v>
       </c>
       <c r="N106" t="s">
-        <v>825</v>
+        <v>739</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>820</v>
+        <v>740</v>
       </c>
       <c r="D107" t="s">
-        <v>546</v>
+        <v>260</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="I107" t="s">
-        <v>827</v>
+        <v>742</v>
       </c>
       <c r="J107" t="s">
-        <v>751</v>
+        <v>615</v>
       </c>
       <c r="K107" t="s">
-        <v>828</v>
+        <v>743</v>
       </c>
       <c r="L107" t="s">
-        <v>52</v>
+        <v>744</v>
       </c>
       <c r="M107" t="s">
-        <v>829</v>
+        <v>745</v>
       </c>
       <c r="N107" t="s">
-        <v>825</v>
+        <v>746</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>830</v>
+        <v>747</v>
       </c>
       <c r="D108" t="s">
-        <v>790</v>
+        <v>748</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>337</v>
+        <v>749</v>
       </c>
       <c r="I108" t="s">
-        <v>831</v>
+        <v>750</v>
       </c>
       <c r="J108" t="s">
-        <v>792</v>
+        <v>751</v>
       </c>
       <c r="K108" t="s">
-        <v>832</v>
+        <v>752</v>
       </c>
       <c r="L108" t="s">
-        <v>161</v>
+        <v>753</v>
       </c>
       <c r="M108" t="s">
-        <v>833</v>
+        <v>754</v>
       </c>
       <c r="N108" t="s">
-        <v>834</v>
+        <v>755</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>835</v>
+        <v>756</v>
       </c>
       <c r="D109" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>836</v>
+        <v>758</v>
       </c>
       <c r="I109" t="s">
-        <v>837</v>
+        <v>759</v>
       </c>
       <c r="J109" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K109" t="s">
-        <v>838</v>
+        <v>760</v>
       </c>
       <c r="L109" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="M109" t="s">
-        <v>839</v>
+        <v>762</v>
       </c>
       <c r="N109" t="s">
-        <v>840</v>
+        <v>763</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>841</v>
+        <v>764</v>
       </c>
       <c r="D110" t="s">
-        <v>842</v>
+        <v>765</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>843</v>
+        <v>766</v>
       </c>
       <c r="I110" t="s">
-        <v>844</v>
+        <v>759</v>
       </c>
       <c r="J110" t="s">
-        <v>845</v>
+        <v>751</v>
       </c>
       <c r="K110" t="s">
-        <v>846</v>
+        <v>767</v>
       </c>
       <c r="L110" t="s">
-        <v>52</v>
+        <v>768</v>
       </c>
       <c r="M110" t="s">
-        <v>847</v>
+        <v>769</v>
       </c>
       <c r="N110" t="s">
-        <v>848</v>
+        <v>770</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>849</v>
+        <v>771</v>
       </c>
       <c r="D111" t="s">
-        <v>850</v>
+        <v>772</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>851</v>
+        <v>773</v>
       </c>
       <c r="I111" t="s">
-        <v>852</v>
+        <v>774</v>
       </c>
       <c r="J111" t="s">
-        <v>845</v>
+        <v>615</v>
       </c>
       <c r="K111" t="s">
-        <v>853</v>
+        <v>775</v>
       </c>
       <c r="L111" t="s">
-        <v>52</v>
+        <v>776</v>
       </c>
       <c r="M111" t="s">
-        <v>854</v>
+        <v>777</v>
       </c>
       <c r="N111" t="s">
-        <v>855</v>
+        <v>778</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>856</v>
+        <v>779</v>
       </c>
       <c r="D112" t="s">
-        <v>857</v>
+        <v>780</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>858</v>
+        <v>781</v>
       </c>
       <c r="I112" t="s">
-        <v>859</v>
+        <v>782</v>
       </c>
       <c r="J112" t="s">
-        <v>203</v>
+        <v>694</v>
       </c>
       <c r="K112" t="s">
-        <v>860</v>
+        <v>783</v>
       </c>
       <c r="L112" t="s">
-        <v>861</v>
+        <v>784</v>
       </c>
       <c r="M112" t="s">
-        <v>862</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>785</v>
+      </c>
+      <c r="N112" t="s">
+        <v>786</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>863</v>
+        <v>787</v>
       </c>
       <c r="D113" t="s">
-        <v>864</v>
+        <v>788</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>865</v>
+        <v>789</v>
       </c>
       <c r="I113" t="s">
-        <v>866</v>
+        <v>790</v>
       </c>
       <c r="J113" t="s">
-        <v>758</v>
+        <v>694</v>
       </c>
       <c r="K113" t="s">
-        <v>867</v>
+        <v>791</v>
       </c>
       <c r="L113" t="s">
-        <v>868</v>
+        <v>792</v>
       </c>
       <c r="M113" t="s">
-        <v>869</v>
+        <v>793</v>
       </c>
       <c r="N113" t="s">
-        <v>870</v>
+        <v>794</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>871</v>
+        <v>795</v>
       </c>
       <c r="D114" t="s">
-        <v>872</v>
+        <v>796</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>873</v>
+        <v>797</v>
       </c>
       <c r="I114" t="s">
-        <v>874</v>
+        <v>798</v>
       </c>
       <c r="J114" t="s">
-        <v>845</v>
+        <v>694</v>
       </c>
       <c r="K114" t="s">
-        <v>875</v>
+        <v>799</v>
       </c>
       <c r="L114" t="s">
-        <v>876</v>
+        <v>800</v>
       </c>
       <c r="M114" t="s">
-        <v>877</v>
+        <v>801</v>
       </c>
       <c r="N114" t="s">
-        <v>878</v>
+        <v>802</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>100</v>
+        <v>803</v>
       </c>
       <c r="D115" t="s">
-        <v>748</v>
+        <v>804</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>879</v>
+        <v>805</v>
       </c>
       <c r="I115" t="s">
-        <v>880</v>
+        <v>806</v>
       </c>
       <c r="J115" t="s">
-        <v>845</v>
+        <v>694</v>
       </c>
       <c r="K115" t="s">
-        <v>881</v>
+        <v>807</v>
       </c>
       <c r="L115" t="s">
-        <v>882</v>
+        <v>808</v>
       </c>
       <c r="M115" t="s">
-        <v>883</v>
-[...1 lines deleted...]
-      <c r="N115"/>
+        <v>809</v>
+      </c>
+      <c r="N115" t="s">
+        <v>810</v>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>100</v>
+        <v>811</v>
       </c>
       <c r="D116" t="s">
-        <v>748</v>
+        <v>812</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>884</v>
+        <v>813</v>
       </c>
       <c r="I116" t="s">
-        <v>885</v>
+        <v>814</v>
       </c>
       <c r="J116" t="s">
-        <v>845</v>
+        <v>751</v>
       </c>
       <c r="K116" t="s">
-        <v>886</v>
+        <v>815</v>
       </c>
       <c r="L116" t="s">
-        <v>887</v>
+        <v>142</v>
       </c>
       <c r="M116" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="N116"/>
+        <v>816</v>
+      </c>
+      <c r="N116" t="s">
+        <v>817</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>100</v>
+        <v>818</v>
       </c>
       <c r="D117" t="s">
-        <v>748</v>
+        <v>819</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>889</v>
+        <v>820</v>
       </c>
       <c r="I117" t="s">
-        <v>890</v>
+        <v>821</v>
       </c>
       <c r="J117" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
       <c r="K117" t="s">
-        <v>891</v>
+        <v>823</v>
       </c>
       <c r="L117" t="s">
-        <v>892</v>
+        <v>824</v>
       </c>
       <c r="M117" t="s">
-        <v>893</v>
+        <v>825</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>100</v>
+        <v>826</v>
       </c>
       <c r="D118" t="s">
-        <v>748</v>
+        <v>827</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>894</v>
+        <v>828</v>
       </c>
       <c r="I118" t="s">
-        <v>895</v>
+        <v>829</v>
       </c>
       <c r="J118" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
       <c r="K118" t="s">
-        <v>896</v>
+        <v>830</v>
       </c>
       <c r="L118" t="s">
-        <v>887</v>
+        <v>831</v>
       </c>
       <c r="M118" t="s">
-        <v>897</v>
+        <v>832</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119"/>
+      <c r="C119" t="s">
+        <v>833</v>
+      </c>
       <c r="D119" t="s">
-        <v>898</v>
+        <v>834</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>899</v>
+        <v>835</v>
       </c>
       <c r="I119" t="s">
-        <v>900</v>
+        <v>836</v>
       </c>
       <c r="J119" t="s">
-        <v>901</v>
+        <v>822</v>
       </c>
       <c r="K119" t="s">
-        <v>902</v>
+        <v>837</v>
       </c>
       <c r="L119" t="s">
-        <v>903</v>
+        <v>838</v>
       </c>
       <c r="M119" t="s">
-        <v>904</v>
+        <v>839</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
-      <c r="C120"/>
+      <c r="C120" t="s">
+        <v>840</v>
+      </c>
       <c r="D120" t="s">
-        <v>905</v>
+        <v>841</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>906</v>
+        <v>842</v>
       </c>
       <c r="I120" t="s">
-        <v>907</v>
+        <v>843</v>
       </c>
       <c r="J120" t="s">
-        <v>901</v>
+        <v>822</v>
       </c>
       <c r="K120" t="s">
-        <v>908</v>
+        <v>844</v>
       </c>
       <c r="L120" t="s">
-        <v>909</v>
+        <v>142</v>
       </c>
       <c r="M120" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="N120"/>
+        <v>845</v>
+      </c>
+      <c r="N120" t="s">
+        <v>846</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
-      <c r="C121"/>
+      <c r="C121" t="s">
+        <v>847</v>
+      </c>
       <c r="D121" t="s">
-        <v>911</v>
+        <v>848</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>912</v>
+        <v>849</v>
       </c>
       <c r="I121" t="s">
-        <v>913</v>
+        <v>850</v>
       </c>
       <c r="J121" t="s">
-        <v>901</v>
+        <v>822</v>
       </c>
       <c r="K121" t="s">
-        <v>914</v>
+        <v>851</v>
       </c>
       <c r="L121" t="s">
-        <v>915</v>
+        <v>142</v>
       </c>
       <c r="M121" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="N121"/>
+        <v>852</v>
+      </c>
+      <c r="N121" t="s">
+        <v>853</v>
+      </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>917</v>
+        <v>854</v>
       </c>
       <c r="D122" t="s">
-        <v>918</v>
+        <v>855</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>919</v>
+        <v>503</v>
       </c>
       <c r="I122" t="s">
-        <v>920</v>
+        <v>856</v>
       </c>
       <c r="J122" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="K122" t="s">
-        <v>921</v>
+        <v>858</v>
       </c>
       <c r="L122" t="s">
-        <v>922</v>
+        <v>859</v>
       </c>
       <c r="M122" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>860</v>
+      </c>
+      <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>925</v>
+        <v>861</v>
       </c>
       <c r="D123" t="s">
-        <v>926</v>
+        <v>862</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>927</v>
+        <v>863</v>
       </c>
       <c r="I123" t="s">
-        <v>928</v>
+        <v>864</v>
       </c>
       <c r="J123" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="K123" t="s">
-        <v>929</v>
+        <v>865</v>
       </c>
       <c r="L123" t="s">
-        <v>930</v>
+        <v>866</v>
       </c>
       <c r="M123" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>933</v>
+        <v>868</v>
       </c>
       <c r="D124" t="s">
-        <v>612</v>
+        <v>869</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>258</v>
+        <v>870</v>
       </c>
       <c r="I124" t="s">
-        <v>934</v>
+        <v>871</v>
       </c>
       <c r="J124" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="K124" t="s">
-        <v>935</v>
+        <v>872</v>
       </c>
       <c r="L124" t="s">
-        <v>936</v>
+        <v>873</v>
       </c>
       <c r="M124" t="s">
-        <v>937</v>
-[...3 lines deleted...]
-      </c>
+        <v>874</v>
+      </c>
+      <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>939</v>
+        <v>875</v>
       </c>
       <c r="D125" t="s">
-        <v>940</v>
+        <v>876</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
       <c r="I125" t="s">
-        <v>941</v>
+        <v>871</v>
       </c>
       <c r="J125" t="s">
-        <v>607</v>
+        <v>857</v>
       </c>
       <c r="K125" t="s">
-        <v>942</v>
+        <v>878</v>
       </c>
       <c r="L125" t="s">
-        <v>943</v>
+        <v>879</v>
       </c>
       <c r="M125" t="s">
-        <v>944</v>
+        <v>880</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>945</v>
+        <v>881</v>
       </c>
       <c r="D126" t="s">
-        <v>946</v>
+        <v>882</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>947</v>
+        <v>883</v>
       </c>
       <c r="I126" t="s">
-        <v>948</v>
+        <v>884</v>
       </c>
       <c r="J126" t="s">
-        <v>607</v>
+        <v>885</v>
       </c>
       <c r="K126" t="s">
-        <v>949</v>
+        <v>886</v>
       </c>
       <c r="L126" t="s">
-        <v>950</v>
+        <v>142</v>
       </c>
       <c r="M126" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="N126"/>
+        <v>887</v>
+      </c>
+      <c r="N126" t="s">
+        <v>888</v>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>952</v>
+        <v>889</v>
       </c>
       <c r="D127" t="s">
-        <v>953</v>
+        <v>890</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>954</v>
+        <v>891</v>
       </c>
       <c r="I127" t="s">
-        <v>955</v>
+        <v>892</v>
       </c>
       <c r="J127" t="s">
-        <v>607</v>
+        <v>857</v>
       </c>
       <c r="K127" t="s">
-        <v>956</v>
+        <v>893</v>
       </c>
       <c r="L127" t="s">
-        <v>724</v>
+        <v>894</v>
       </c>
       <c r="M127" t="s">
-        <v>957</v>
-[...3 lines deleted...]
-      </c>
+        <v>895</v>
+      </c>
+      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>959</v>
+        <v>896</v>
       </c>
       <c r="D128" t="s">
-        <v>960</v>
+        <v>897</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>961</v>
+        <v>898</v>
       </c>
       <c r="I128" t="s">
-        <v>962</v>
+        <v>899</v>
       </c>
       <c r="J128" t="s">
-        <v>607</v>
+        <v>857</v>
       </c>
       <c r="K128" t="s">
-        <v>963</v>
+        <v>900</v>
       </c>
       <c r="L128" t="s">
-        <v>724</v>
+        <v>901</v>
       </c>
       <c r="M128" t="s">
-        <v>964</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>966</v>
+        <v>903</v>
       </c>
       <c r="D129" t="s">
-        <v>967</v>
+        <v>904</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>858</v>
+        <v>35</v>
       </c>
       <c r="I129" t="s">
-        <v>968</v>
+        <v>905</v>
       </c>
       <c r="J129" t="s">
-        <v>969</v>
+        <v>857</v>
       </c>
       <c r="K129" t="s">
-        <v>970</v>
+        <v>906</v>
       </c>
       <c r="L129" t="s">
-        <v>971</v>
+        <v>907</v>
       </c>
       <c r="M129" t="s">
-        <v>972</v>
+        <v>908</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>973</v>
+        <v>909</v>
       </c>
       <c r="D130" t="s">
-        <v>974</v>
+        <v>910</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>975</v>
+        <v>911</v>
       </c>
       <c r="I130" t="s">
-        <v>976</v>
+        <v>905</v>
       </c>
       <c r="J130" t="s">
-        <v>969</v>
+        <v>857</v>
       </c>
       <c r="K130" t="s">
-        <v>977</v>
+        <v>912</v>
       </c>
       <c r="L130" t="s">
-        <v>978</v>
+        <v>913</v>
       </c>
       <c r="M130" t="s">
-        <v>979</v>
+        <v>914</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>980</v>
+        <v>915</v>
       </c>
       <c r="D131" t="s">
-        <v>981</v>
+        <v>916</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>982</v>
+        <v>898</v>
       </c>
       <c r="I131" t="s">
-        <v>983</v>
+        <v>917</v>
       </c>
       <c r="J131" t="s">
-        <v>969</v>
+        <v>857</v>
       </c>
       <c r="K131" t="s">
-        <v>984</v>
+        <v>918</v>
       </c>
       <c r="L131" t="s">
-        <v>133</v>
+        <v>919</v>
       </c>
       <c r="M131" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>987</v>
+        <v>921</v>
       </c>
       <c r="D132" t="s">
-        <v>988</v>
+        <v>922</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>989</v>
+        <v>35</v>
       </c>
       <c r="I132" t="s">
-        <v>990</v>
+        <v>923</v>
       </c>
       <c r="J132" t="s">
-        <v>969</v>
+        <v>857</v>
       </c>
       <c r="K132" t="s">
-        <v>991</v>
+        <v>924</v>
       </c>
       <c r="L132" t="s">
-        <v>724</v>
+        <v>925</v>
       </c>
       <c r="M132" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>994</v>
+        <v>927</v>
       </c>
       <c r="D133" t="s">
-        <v>995</v>
+        <v>928</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>989</v>
+        <v>911</v>
       </c>
       <c r="I133" t="s">
-        <v>996</v>
+        <v>929</v>
       </c>
       <c r="J133" t="s">
-        <v>997</v>
+        <v>857</v>
       </c>
       <c r="K133" t="s">
-        <v>998</v>
+        <v>930</v>
       </c>
       <c r="L133" t="s">
-        <v>724</v>
+        <v>931</v>
       </c>
       <c r="M133" t="s">
-        <v>999</v>
-[...3 lines deleted...]
-      </c>
+        <v>932</v>
+      </c>
+      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1001</v>
+        <v>933</v>
       </c>
       <c r="D134" t="s">
-        <v>1002</v>
+        <v>934</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>989</v>
+        <v>935</v>
       </c>
       <c r="I134" t="s">
-        <v>1003</v>
+        <v>936</v>
       </c>
       <c r="J134" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K134" t="s">
-        <v>1004</v>
+        <v>937</v>
       </c>
       <c r="L134" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M134" t="s">
-        <v>1005</v>
+        <v>938</v>
       </c>
       <c r="N134" t="s">
-        <v>1006</v>
+        <v>939</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1007</v>
+        <v>940</v>
       </c>
       <c r="D135" t="s">
-        <v>1008</v>
+        <v>941</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>989</v>
+        <v>942</v>
       </c>
       <c r="I135" t="s">
-        <v>1009</v>
+        <v>943</v>
       </c>
       <c r="J135" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K135" t="s">
-        <v>1010</v>
+        <v>944</v>
       </c>
       <c r="L135" t="s">
-        <v>724</v>
+        <v>945</v>
       </c>
       <c r="M135" t="s">
-        <v>1011</v>
-[...3 lines deleted...]
-      </c>
+        <v>946</v>
+      </c>
+      <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1013</v>
+        <v>947</v>
       </c>
       <c r="D136" t="s">
-        <v>1014</v>
+        <v>948</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>989</v>
+        <v>949</v>
       </c>
       <c r="I136" t="s">
-        <v>1015</v>
+        <v>950</v>
       </c>
       <c r="J136" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K136" t="s">
-        <v>1016</v>
+        <v>951</v>
       </c>
       <c r="L136" t="s">
-        <v>724</v>
+        <v>952</v>
       </c>
       <c r="M136" t="s">
-        <v>1017</v>
-[...3 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1019</v>
+        <v>954</v>
       </c>
       <c r="D137" t="s">
-        <v>1020</v>
+        <v>955</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>989</v>
+        <v>942</v>
       </c>
       <c r="I137" t="s">
-        <v>1021</v>
+        <v>956</v>
       </c>
       <c r="J137" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K137" t="s">
-        <v>1022</v>
+        <v>957</v>
       </c>
       <c r="L137" t="s">
-        <v>724</v>
+        <v>958</v>
       </c>
       <c r="M137" t="s">
-        <v>1023</v>
-[...3 lines deleted...]
-      </c>
+        <v>959</v>
+      </c>
+      <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1025</v>
+        <v>960</v>
       </c>
       <c r="D138" t="s">
-        <v>1026</v>
+        <v>961</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1027</v>
+        <v>949</v>
       </c>
       <c r="I138" t="s">
-        <v>1028</v>
+        <v>956</v>
       </c>
       <c r="J138" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K138" t="s">
-        <v>1029</v>
+        <v>962</v>
       </c>
       <c r="L138" t="s">
-        <v>1030</v>
+        <v>963</v>
       </c>
       <c r="M138" t="s">
-        <v>1031</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1033</v>
+        <v>965</v>
       </c>
       <c r="D139" t="s">
-        <v>1034</v>
+        <v>966</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1035</v>
+        <v>942</v>
       </c>
       <c r="I139" t="s">
-        <v>1036</v>
+        <v>967</v>
       </c>
       <c r="J139" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K139" t="s">
-        <v>1037</v>
+        <v>968</v>
       </c>
       <c r="L139" t="s">
-        <v>1038</v>
+        <v>969</v>
       </c>
       <c r="M139" t="s">
-        <v>1039</v>
-[...3 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1041</v>
+        <v>971</v>
       </c>
       <c r="D140" t="s">
-        <v>1042</v>
+        <v>972</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1043</v>
+        <v>949</v>
       </c>
       <c r="I140" t="s">
-        <v>1044</v>
+        <v>973</v>
       </c>
       <c r="J140" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K140" t="s">
-        <v>1045</v>
+        <v>974</v>
       </c>
       <c r="L140" t="s">
-        <v>133</v>
+        <v>975</v>
       </c>
       <c r="M140" t="s">
-        <v>1046</v>
-[...3 lines deleted...]
-      </c>
+        <v>976</v>
+      </c>
+      <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1048</v>
+        <v>977</v>
       </c>
       <c r="D141" t="s">
-        <v>1049</v>
+        <v>978</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1050</v>
+        <v>949</v>
       </c>
       <c r="I141" t="s">
-        <v>1051</v>
+        <v>979</v>
       </c>
       <c r="J141" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K141" t="s">
-        <v>1052</v>
+        <v>980</v>
       </c>
       <c r="L141" t="s">
-        <v>133</v>
+        <v>981</v>
       </c>
       <c r="M141" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1055</v>
+        <v>983</v>
       </c>
       <c r="D142" t="s">
-        <v>1056</v>
+        <v>984</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>989</v>
+        <v>942</v>
       </c>
       <c r="I142" t="s">
-        <v>1057</v>
+        <v>985</v>
       </c>
       <c r="J142" t="s">
-        <v>1058</v>
+        <v>687</v>
       </c>
       <c r="K142" t="s">
-        <v>1059</v>
+        <v>986</v>
       </c>
       <c r="L142" t="s">
-        <v>724</v>
+        <v>987</v>
       </c>
       <c r="M142" t="s">
-        <v>1060</v>
-[...3 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1055</v>
+        <v>989</v>
       </c>
       <c r="D143" t="s">
-        <v>1062</v>
+        <v>990</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>100</v>
+        <v>949</v>
       </c>
       <c r="I143" t="s">
-        <v>1063</v>
+        <v>991</v>
       </c>
       <c r="J143" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K143" t="s">
-        <v>1064</v>
+        <v>992</v>
       </c>
       <c r="L143" t="s">
-        <v>724</v>
+        <v>993</v>
       </c>
       <c r="M143" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
       <c r="D144" t="s">
-        <v>1062</v>
+        <v>996</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>100</v>
+        <v>942</v>
       </c>
       <c r="I144" t="s">
-        <v>1066</v>
+        <v>997</v>
       </c>
       <c r="J144" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K144" t="s">
-        <v>1067</v>
+        <v>998</v>
       </c>
       <c r="L144" t="s">
-        <v>724</v>
+        <v>999</v>
       </c>
       <c r="M144" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1019</v>
+        <v>1001</v>
       </c>
       <c r="D145" t="s">
-        <v>1062</v>
+        <v>1002</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>100</v>
+        <v>1003</v>
       </c>
       <c r="I145" t="s">
-        <v>1069</v>
+        <v>1004</v>
       </c>
       <c r="J145" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K145" t="s">
-        <v>1070</v>
+        <v>1005</v>
       </c>
       <c r="L145" t="s">
-        <v>724</v>
+        <v>1006</v>
       </c>
       <c r="M145" t="s">
-        <v>1071</v>
-[...3 lines deleted...]
-      </c>
+        <v>1007</v>
+      </c>
+      <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1072</v>
+        <v>1008</v>
       </c>
       <c r="D146" t="s">
-        <v>1062</v>
+        <v>1009</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>100</v>
+        <v>1010</v>
       </c>
       <c r="I146" t="s">
-        <v>1073</v>
+        <v>1011</v>
       </c>
       <c r="J146" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K146" t="s">
-        <v>1074</v>
+        <v>1012</v>
       </c>
       <c r="L146" t="s">
-        <v>724</v>
+        <v>1013</v>
       </c>
       <c r="M146" t="s">
-        <v>1075</v>
-[...3 lines deleted...]
-      </c>
+        <v>1014</v>
+      </c>
+      <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1077</v>
+        <v>1015</v>
       </c>
       <c r="D147" t="s">
-        <v>1078</v>
+        <v>1016</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>989</v>
+        <v>1010</v>
       </c>
       <c r="I147" t="s">
-        <v>1079</v>
+        <v>1017</v>
       </c>
       <c r="J147" t="s">
-        <v>1058</v>
+        <v>687</v>
       </c>
       <c r="K147" t="s">
-        <v>1080</v>
+        <v>1018</v>
       </c>
       <c r="L147" t="s">
-        <v>724</v>
+        <v>1019</v>
       </c>
       <c r="M147" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1020</v>
+      </c>
+      <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>994</v>
+        <v>1021</v>
       </c>
       <c r="D148" t="s">
-        <v>1062</v>
+        <v>1022</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>100</v>
+        <v>1010</v>
       </c>
       <c r="I148" t="s">
-        <v>1083</v>
+        <v>1023</v>
       </c>
       <c r="J148" t="s">
-        <v>997</v>
+        <v>687</v>
       </c>
       <c r="K148" t="s">
-        <v>1084</v>
+        <v>1024</v>
       </c>
       <c r="L148" t="s">
-        <v>724</v>
+        <v>1025</v>
       </c>
       <c r="M148" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1026</v>
+      </c>
+      <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1086</v>
+        <v>1027</v>
       </c>
       <c r="D149" t="s">
-        <v>1087</v>
+        <v>1028</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>989</v>
+        <v>1029</v>
       </c>
       <c r="I149" t="s">
-        <v>1088</v>
+        <v>1030</v>
       </c>
       <c r="J149" t="s">
-        <v>1058</v>
+        <v>687</v>
       </c>
       <c r="K149" t="s">
-        <v>1089</v>
+        <v>1031</v>
       </c>
       <c r="L149" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M149" t="s">
-        <v>1090</v>
+        <v>1033</v>
       </c>
       <c r="N149" t="s">
-        <v>1091</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>987</v>
+        <v>1035</v>
       </c>
       <c r="D150" t="s">
-        <v>1062</v>
+        <v>1036</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>100</v>
+        <v>1037</v>
       </c>
       <c r="I150" t="s">
-        <v>1092</v>
+        <v>1038</v>
       </c>
       <c r="J150" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K150" t="s">
-        <v>1093</v>
+        <v>1040</v>
       </c>
       <c r="L150" t="s">
-        <v>724</v>
+        <v>1041</v>
       </c>
       <c r="M150" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>952</v>
+        <v>1043</v>
       </c>
       <c r="D151" t="s">
-        <v>1062</v>
+        <v>1044</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>100</v>
+        <v>1045</v>
       </c>
       <c r="I151" t="s">
-        <v>1095</v>
+        <v>1038</v>
       </c>
       <c r="J151" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K151" t="s">
-        <v>1096</v>
+        <v>1046</v>
       </c>
       <c r="L151" t="s">
-        <v>724</v>
+        <v>1047</v>
       </c>
       <c r="M151" t="s">
-        <v>1097</v>
-[...3 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1001</v>
+        <v>1049</v>
       </c>
       <c r="D152" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>100</v>
+        <v>1051</v>
       </c>
       <c r="I152" t="s">
-        <v>1098</v>
+        <v>1052</v>
       </c>
       <c r="J152" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K152" t="s">
-        <v>1099</v>
+        <v>1053</v>
       </c>
       <c r="L152" t="s">
-        <v>724</v>
+        <v>1054</v>
       </c>
       <c r="M152" t="s">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1086</v>
+        <v>1056</v>
       </c>
       <c r="D153" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>100</v>
+        <v>1058</v>
       </c>
       <c r="I153" t="s">
-        <v>1101</v>
+        <v>1059</v>
       </c>
       <c r="J153" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K153" t="s">
-        <v>1102</v>
+        <v>1060</v>
       </c>
       <c r="L153" t="s">
-        <v>724</v>
+        <v>1061</v>
       </c>
       <c r="M153" t="s">
-        <v>1103</v>
-[...3 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1104</v>
+        <v>1063</v>
       </c>
       <c r="D154" t="s">
-        <v>1105</v>
+        <v>1064</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>989</v>
+        <v>1051</v>
       </c>
       <c r="I154" t="s">
-        <v>1106</v>
+        <v>1065</v>
       </c>
       <c r="J154" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="K154" t="s">
-        <v>1107</v>
+        <v>1066</v>
       </c>
       <c r="L154" t="s">
-        <v>724</v>
+        <v>1067</v>
       </c>
       <c r="M154" t="s">
-        <v>1108</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1110</v>
+        <v>1069</v>
       </c>
       <c r="D155" t="s">
-        <v>1111</v>
+        <v>1070</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>989</v>
+        <v>1058</v>
       </c>
       <c r="I155" t="s">
-        <v>1112</v>
+        <v>1071</v>
       </c>
       <c r="J155" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="K155" t="s">
-        <v>1113</v>
+        <v>1072</v>
       </c>
       <c r="L155" t="s">
-        <v>724</v>
+        <v>1073</v>
       </c>
       <c r="M155" t="s">
-        <v>1114</v>
-[...3 lines deleted...]
-      </c>
+        <v>1074</v>
+      </c>
+      <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1116</v>
+        <v>1075</v>
       </c>
       <c r="D156" t="s">
-        <v>1117</v>
+        <v>1076</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>989</v>
+        <v>1037</v>
       </c>
       <c r="I156" t="s">
-        <v>1118</v>
+        <v>1077</v>
       </c>
       <c r="J156" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="K156" t="s">
-        <v>1119</v>
+        <v>1078</v>
       </c>
       <c r="L156" t="s">
-        <v>724</v>
+        <v>1079</v>
       </c>
       <c r="M156" t="s">
-        <v>1120</v>
-[...3 lines deleted...]
-      </c>
+        <v>1080</v>
+      </c>
+      <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1122</v>
+        <v>1081</v>
       </c>
       <c r="D157" t="s">
-        <v>1123</v>
+        <v>1082</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1124</v>
+        <v>1045</v>
       </c>
       <c r="I157" t="s">
-        <v>1125</v>
+        <v>1077</v>
       </c>
       <c r="J157" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="K157" t="s">
-        <v>1126</v>
+        <v>1083</v>
       </c>
       <c r="L157" t="s">
-        <v>133</v>
+        <v>1084</v>
       </c>
       <c r="M157" t="s">
-        <v>1127</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1129</v>
+        <v>1086</v>
       </c>
       <c r="D158" t="s">
-        <v>1130</v>
+        <v>1087</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>989</v>
+        <v>1037</v>
       </c>
       <c r="I158" t="s">
-        <v>1131</v>
+        <v>1088</v>
       </c>
       <c r="J158" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K158" t="s">
-        <v>1132</v>
+        <v>1089</v>
       </c>
       <c r="L158" t="s">
-        <v>724</v>
+        <v>1090</v>
       </c>
       <c r="M158" t="s">
-        <v>1133</v>
-[...3 lines deleted...]
-      </c>
+        <v>1091</v>
+      </c>
+      <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1110</v>
+        <v>1092</v>
       </c>
       <c r="D159" t="s">
-        <v>1062</v>
+        <v>1093</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>100</v>
+        <v>1094</v>
       </c>
       <c r="I159" t="s">
-        <v>1135</v>
+        <v>1095</v>
       </c>
       <c r="J159" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K159" t="s">
-        <v>1136</v>
+        <v>1096</v>
       </c>
       <c r="L159" t="s">
-        <v>724</v>
+        <v>1097</v>
       </c>
       <c r="M159" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="D160" t="s">
-        <v>1062</v>
+        <v>1100</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>100</v>
+        <v>1045</v>
       </c>
       <c r="I160" t="s">
-        <v>1138</v>
+        <v>1101</v>
       </c>
       <c r="J160" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K160" t="s">
-        <v>1139</v>
+        <v>1102</v>
       </c>
       <c r="L160" t="s">
-        <v>724</v>
+        <v>1103</v>
       </c>
       <c r="M160" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      </c>
+        <v>1104</v>
+      </c>
+      <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1116</v>
+        <v>1105</v>
       </c>
       <c r="D161" t="s">
-        <v>1062</v>
+        <v>1106</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>100</v>
+        <v>1058</v>
       </c>
       <c r="I161" t="s">
-        <v>1141</v>
+        <v>1101</v>
       </c>
       <c r="J161" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K161" t="s">
-        <v>1142</v>
+        <v>1107</v>
       </c>
       <c r="L161" t="s">
-        <v>724</v>
+        <v>1108</v>
       </c>
       <c r="M161" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1109</v>
+      </c>
+      <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1077</v>
+        <v>1110</v>
       </c>
       <c r="D162" t="s">
-        <v>1062</v>
+        <v>1111</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>100</v>
+        <v>1051</v>
       </c>
       <c r="I162" t="s">
-        <v>1144</v>
+        <v>1112</v>
       </c>
       <c r="J162" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K162" t="s">
-        <v>1145</v>
+        <v>1113</v>
       </c>
       <c r="L162" t="s">
-        <v>724</v>
+        <v>1114</v>
       </c>
       <c r="M162" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1147</v>
+        <v>1116</v>
       </c>
       <c r="D163" t="s">
-        <v>1148</v>
+        <v>1117</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>989</v>
+        <v>1118</v>
       </c>
       <c r="I163" t="s">
-        <v>1149</v>
+        <v>1119</v>
       </c>
       <c r="J163" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K163" t="s">
-        <v>1150</v>
+        <v>1120</v>
       </c>
       <c r="L163" t="s">
-        <v>724</v>
+        <v>1121</v>
       </c>
       <c r="M163" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1153</v>
+        <v>1123</v>
       </c>
       <c r="D164" t="s">
-        <v>1154</v>
+        <v>1124</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1155</v>
+        <v>1125</v>
       </c>
       <c r="I164" t="s">
-        <v>1156</v>
+        <v>1126</v>
       </c>
       <c r="J164" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K164" t="s">
-        <v>1157</v>
+        <v>1127</v>
       </c>
       <c r="L164" t="s">
-        <v>1158</v>
+        <v>1128</v>
       </c>
       <c r="M164" t="s">
-        <v>1159</v>
+        <v>1129</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1160</v>
+        <v>1130</v>
       </c>
       <c r="D165" t="s">
-        <v>1161</v>
+        <v>1131</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1155</v>
+        <v>1125</v>
       </c>
       <c r="I165" t="s">
-        <v>1162</v>
+        <v>1126</v>
       </c>
       <c r="J165" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K165" t="s">
-        <v>1163</v>
+        <v>1132</v>
       </c>
       <c r="L165" t="s">
-        <v>1164</v>
+        <v>1133</v>
       </c>
       <c r="M165" t="s">
-        <v>1165</v>
+        <v>1134</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1166</v>
+        <v>1135</v>
       </c>
       <c r="D166" t="s">
-        <v>1167</v>
+        <v>1136</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1155</v>
+        <v>1058</v>
       </c>
       <c r="I166" t="s">
-        <v>1168</v>
+        <v>1137</v>
       </c>
       <c r="J166" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K166" t="s">
-        <v>1169</v>
+        <v>1138</v>
       </c>
       <c r="L166" t="s">
-        <v>1170</v>
+        <v>1139</v>
       </c>
       <c r="M166" t="s">
-        <v>1171</v>
+        <v>1140</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1172</v>
+        <v>1141</v>
       </c>
       <c r="D167" t="s">
-        <v>1173</v>
+        <v>1142</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1155</v>
+        <v>1045</v>
       </c>
       <c r="I167" t="s">
-        <v>1174</v>
+        <v>1143</v>
       </c>
       <c r="J167" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K167" t="s">
-        <v>1175</v>
+        <v>1144</v>
       </c>
       <c r="L167" t="s">
-        <v>1176</v>
+        <v>1145</v>
       </c>
       <c r="M167" t="s">
-        <v>1177</v>
+        <v>1146</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1178</v>
+        <v>1147</v>
       </c>
       <c r="D168" t="s">
-        <v>1179</v>
+        <v>1148</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>989</v>
+        <v>1149</v>
       </c>
       <c r="I168" t="s">
-        <v>1180</v>
+        <v>1143</v>
       </c>
       <c r="J168" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K168" t="s">
-        <v>1181</v>
+        <v>1150</v>
       </c>
       <c r="L168" t="s">
-        <v>724</v>
+        <v>1151</v>
       </c>
       <c r="M168" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1152</v>
+      </c>
+      <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1178</v>
+        <v>1153</v>
       </c>
       <c r="D169" t="s">
-        <v>1062</v>
+        <v>1154</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>100</v>
+        <v>1149</v>
       </c>
       <c r="I169" t="s">
-        <v>1184</v>
+        <v>1155</v>
       </c>
       <c r="J169" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K169" t="s">
-        <v>1185</v>
+        <v>1156</v>
       </c>
       <c r="L169" t="s">
-        <v>724</v>
+        <v>1157</v>
       </c>
       <c r="M169" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1158</v>
+      </c>
+      <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1187</v>
+        <v>1159</v>
       </c>
       <c r="D170" t="s">
-        <v>1188</v>
+        <v>1160</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>989</v>
+        <v>1051</v>
       </c>
       <c r="I170" t="s">
-        <v>1189</v>
+        <v>1161</v>
       </c>
       <c r="J170" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K170" t="s">
-        <v>1190</v>
+        <v>1162</v>
       </c>
       <c r="L170" t="s">
-        <v>724</v>
+        <v>1163</v>
       </c>
       <c r="M170" t="s">
-        <v>1191</v>
-[...3 lines deleted...]
-      </c>
+        <v>1164</v>
+      </c>
+      <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="D171" t="s">
-        <v>1062</v>
+        <v>1166</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>100</v>
+        <v>1037</v>
       </c>
       <c r="I171" t="s">
-        <v>1193</v>
+        <v>1167</v>
       </c>
       <c r="J171" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="K171" t="s">
-        <v>1194</v>
+        <v>1168</v>
       </c>
       <c r="L171" t="s">
-        <v>724</v>
+        <v>1169</v>
       </c>
       <c r="M171" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1170</v>
+      </c>
+      <c r="N171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1196</v>
+        <v>1171</v>
       </c>
       <c r="D172" t="s">
-        <v>1197</v>
+        <v>1172</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1198</v>
+        <v>1173</v>
       </c>
       <c r="I172" t="s">
-        <v>1199</v>
+        <v>1174</v>
       </c>
       <c r="J172" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K172" t="s">
-        <v>1200</v>
+        <v>1175</v>
       </c>
       <c r="L172" t="s">
-        <v>724</v>
+        <v>1176</v>
       </c>
       <c r="M172" t="s">
-        <v>1201</v>
-[...3 lines deleted...]
-      </c>
+        <v>1177</v>
+      </c>
+      <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1203</v>
+        <v>1178</v>
       </c>
       <c r="D173" t="s">
-        <v>1204</v>
+        <v>1179</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>989</v>
+        <v>1118</v>
       </c>
       <c r="I173" t="s">
-        <v>1205</v>
+        <v>1180</v>
       </c>
       <c r="J173" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K173" t="s">
-        <v>1206</v>
+        <v>1181</v>
       </c>
       <c r="L173" t="s">
-        <v>724</v>
+        <v>1182</v>
       </c>
       <c r="M173" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1183</v>
+      </c>
+      <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1209</v>
+        <v>1184</v>
       </c>
       <c r="D174" t="s">
-        <v>1210</v>
+        <v>1185</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>989</v>
+        <v>1186</v>
       </c>
       <c r="I174" t="s">
-        <v>1211</v>
+        <v>1187</v>
       </c>
       <c r="J174" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K174" t="s">
-        <v>1212</v>
+        <v>1188</v>
       </c>
       <c r="L174" t="s">
-        <v>724</v>
+        <v>1189</v>
       </c>
       <c r="M174" t="s">
-        <v>1213</v>
-[...3 lines deleted...]
-      </c>
+        <v>1190</v>
+      </c>
+      <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1215</v>
+        <v>1191</v>
       </c>
       <c r="D175" t="s">
-        <v>1216</v>
+        <v>1192</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>989</v>
+        <v>1186</v>
       </c>
       <c r="I175" t="s">
-        <v>1217</v>
+        <v>1193</v>
       </c>
       <c r="J175" t="s">
-        <v>901</v>
+        <v>1039</v>
       </c>
       <c r="K175" t="s">
-        <v>1218</v>
+        <v>1194</v>
       </c>
       <c r="L175" t="s">
-        <v>724</v>
+        <v>1195</v>
       </c>
       <c r="M175" t="s">
-        <v>1219</v>
-[...3 lines deleted...]
-      </c>
+        <v>1196</v>
+      </c>
+      <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1221</v>
+        <v>1197</v>
       </c>
       <c r="D176" t="s">
-        <v>1222</v>
+        <v>1198</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>989</v>
+        <v>1173</v>
       </c>
       <c r="I176" t="s">
-        <v>1223</v>
+        <v>1199</v>
       </c>
       <c r="J176" t="s">
-        <v>901</v>
+        <v>1200</v>
       </c>
       <c r="K176" t="s">
-        <v>1224</v>
+        <v>1201</v>
       </c>
       <c r="L176" t="s">
-        <v>724</v>
+        <v>1202</v>
       </c>
       <c r="M176" t="s">
-        <v>1225</v>
-[...3 lines deleted...]
-      </c>
+        <v>1203</v>
+      </c>
+      <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
-      <c r="C177"/>
+      <c r="C177" t="s">
+        <v>1204</v>
+      </c>
       <c r="D177" t="s">
-        <v>1227</v>
+        <v>1205</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1228</v>
+        <v>657</v>
       </c>
       <c r="I177" t="s">
-        <v>1229</v>
+        <v>1206</v>
       </c>
       <c r="J177" t="s">
-        <v>23</v>
+        <v>1200</v>
       </c>
       <c r="K177" t="s">
-        <v>1230</v>
+        <v>1207</v>
       </c>
       <c r="L177" t="s">
-        <v>1231</v>
+        <v>1208</v>
       </c>
       <c r="M177" t="s">
-        <v>1232</v>
+        <v>1209</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1233</v>
+        <v>1210</v>
       </c>
       <c r="D178" t="s">
-        <v>1234</v>
+        <v>1211</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1155</v>
+        <v>1173</v>
       </c>
       <c r="I178" t="s">
-        <v>1235</v>
+        <v>1212</v>
       </c>
       <c r="J178" t="s">
-        <v>1236</v>
+        <v>1200</v>
       </c>
       <c r="K178" t="s">
-        <v>1237</v>
+        <v>1213</v>
       </c>
       <c r="L178" t="s">
-        <v>1238</v>
+        <v>1214</v>
       </c>
       <c r="M178" t="s">
-        <v>1239</v>
+        <v>1215</v>
       </c>
       <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1240</v>
+        <v>1216</v>
       </c>
       <c r="D179" t="s">
-        <v>1241</v>
+        <v>1217</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>763</v>
+        <v>1218</v>
       </c>
       <c r="I179" t="s">
-        <v>1242</v>
+        <v>1219</v>
       </c>
       <c r="J179" t="s">
-        <v>1243</v>
+        <v>1220</v>
       </c>
       <c r="K179" t="s">
-        <v>1244</v>
+        <v>1221</v>
       </c>
       <c r="L179" t="s">
-        <v>1245</v>
+        <v>474</v>
       </c>
       <c r="M179" t="s">
-        <v>1246</v>
+        <v>1222</v>
       </c>
       <c r="N179" t="s">
-        <v>1247</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1203</v>
+        <v>1224</v>
       </c>
       <c r="D180" t="s">
-        <v>1062</v>
+        <v>1225</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>100</v>
+        <v>1226</v>
       </c>
       <c r="I180" t="s">
-        <v>1248</v>
+        <v>1227</v>
       </c>
       <c r="J180" t="s">
-        <v>997</v>
+        <v>1228</v>
       </c>
       <c r="K180" t="s">
-        <v>1249</v>
+        <v>1229</v>
       </c>
       <c r="L180" t="s">
-        <v>724</v>
+        <v>1230</v>
       </c>
       <c r="M180" t="s">
-        <v>1250</v>
-[...3 lines deleted...]
-      </c>
+        <v>1231</v>
+      </c>
+      <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1187</v>
+        <v>1232</v>
       </c>
       <c r="D181" t="s">
-        <v>1062</v>
+        <v>1233</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>100</v>
+        <v>1234</v>
       </c>
       <c r="I181" t="s">
-        <v>1251</v>
+        <v>1235</v>
       </c>
       <c r="J181" t="s">
-        <v>997</v>
+        <v>1228</v>
       </c>
       <c r="K181" t="s">
-        <v>1252</v>
+        <v>1236</v>
       </c>
       <c r="L181" t="s">
-        <v>724</v>
+        <v>1237</v>
       </c>
       <c r="M181" t="s">
-        <v>1253</v>
-[...3 lines deleted...]
-      </c>
+        <v>1238</v>
+      </c>
+      <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1196</v>
+        <v>1239</v>
       </c>
       <c r="D182" t="s">
-        <v>1062</v>
+        <v>1240</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>100</v>
+        <v>1241</v>
       </c>
       <c r="I182" t="s">
-        <v>1254</v>
+        <v>1242</v>
       </c>
       <c r="J182" t="s">
-        <v>997</v>
+        <v>101</v>
       </c>
       <c r="K182" t="s">
-        <v>1255</v>
+        <v>1243</v>
       </c>
       <c r="L182" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M182" t="s">
-        <v>1256</v>
+        <v>1244</v>
       </c>
       <c r="N182" t="s">
-        <v>1202</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1013</v>
+        <v>1246</v>
       </c>
       <c r="D183" t="s">
-        <v>1062</v>
+        <v>1247</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>100</v>
+        <v>1248</v>
       </c>
       <c r="I183" t="s">
-        <v>1257</v>
+        <v>1249</v>
       </c>
       <c r="J183" t="s">
-        <v>997</v>
+        <v>101</v>
       </c>
       <c r="K183" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="L183" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M183" t="s">
-        <v>1259</v>
+        <v>1251</v>
       </c>
       <c r="N183" t="s">
-        <v>1018</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1215</v>
+        <v>1253</v>
       </c>
       <c r="D184" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G184"/>
+        <v>1254</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1257</v>
+      </c>
       <c r="H184" t="s">
-        <v>100</v>
+        <v>1258</v>
       </c>
       <c r="I184" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J184" t="s">
+        <v>497</v>
+      </c>
+      <c r="K184" t="s">
         <v>1260</v>
       </c>
-      <c r="J184" t="s">
-[...2 lines deleted...]
-      <c r="K184" t="s">
+      <c r="L184" t="s">
+        <v>1032</v>
+      </c>
+      <c r="M184" t="s">
         <v>1261</v>
       </c>
-      <c r="L184" t="s">
-[...2 lines deleted...]
-      <c r="M184" t="s">
+      <c r="N184" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1221</v>
+        <v>1263</v>
       </c>
       <c r="D185" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G185"/>
+        <v>1254</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1266</v>
+      </c>
       <c r="H185" t="s">
-        <v>100</v>
+        <v>1267</v>
       </c>
       <c r="I185" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="J185" t="s">
-        <v>997</v>
+        <v>497</v>
       </c>
       <c r="K185" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="L185" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M185" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="N185" t="s">
-        <v>1226</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1129</v>
+        <v>1272</v>
       </c>
       <c r="D186" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G186"/>
+        <v>1254</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1275</v>
+      </c>
       <c r="H186" t="s">
-        <v>100</v>
+        <v>1276</v>
       </c>
       <c r="I186" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="J186" t="s">
-        <v>997</v>
+        <v>497</v>
       </c>
       <c r="K186" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="L186" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M186" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="N186" t="s">
-        <v>1134</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1209</v>
+        <v>1281</v>
       </c>
       <c r="D187" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G187"/>
+        <v>1254</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1284</v>
+      </c>
       <c r="H187" t="s">
-        <v>100</v>
+        <v>1285</v>
       </c>
       <c r="I187" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="J187" t="s">
-        <v>997</v>
+        <v>497</v>
       </c>
       <c r="K187" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
       <c r="L187" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M187" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="N187" t="s">
-        <v>1214</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
       <c r="D188" t="s">
-        <v>1273</v>
-[...3 lines deleted...]
-      <c r="G188"/>
+        <v>1254</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1293</v>
+      </c>
       <c r="H188" t="s">
-        <v>1274</v>
+        <v>1294</v>
       </c>
       <c r="I188" t="s">
-        <v>1275</v>
+        <v>1295</v>
       </c>
       <c r="J188" t="s">
-        <v>1276</v>
+        <v>497</v>
       </c>
       <c r="K188" t="s">
-        <v>1277</v>
+        <v>1296</v>
       </c>
       <c r="L188" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M188" t="s">
-        <v>1278</v>
+        <v>1297</v>
       </c>
       <c r="N188" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
-      <c r="C189" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C189"/>
       <c r="D189" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1282</v>
+        <v>1300</v>
       </c>
       <c r="I189" t="s">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="J189" t="s">
-        <v>1276</v>
+        <v>651</v>
       </c>
       <c r="K189" t="s">
-        <v>1284</v>
+        <v>1302</v>
       </c>
       <c r="L189" t="s">
-        <v>133</v>
+        <v>1303</v>
       </c>
       <c r="M189" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      </c>
+        <v>1304</v>
+      </c>
+      <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1287</v>
+        <v>1305</v>
       </c>
       <c r="D190" t="s">
-        <v>1288</v>
+        <v>1254</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1289</v>
+        <v>1029</v>
       </c>
       <c r="I190" t="s">
-        <v>1290</v>
+        <v>1306</v>
       </c>
       <c r="J190" t="s">
-        <v>1291</v>
+        <v>1307</v>
       </c>
       <c r="K190" t="s">
-        <v>1292</v>
+        <v>1308</v>
       </c>
       <c r="L190" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M190" t="s">
-        <v>1293</v>
+        <v>1309</v>
       </c>
       <c r="N190" t="s">
-        <v>1294</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>100</v>
+        <v>1311</v>
       </c>
       <c r="D191" t="s">
-        <v>1295</v>
-[...3 lines deleted...]
-      <c r="G191"/>
+        <v>1254</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1314</v>
+      </c>
       <c r="H191" t="s">
-        <v>1296</v>
+        <v>1315</v>
       </c>
       <c r="I191" t="s">
-        <v>1297</v>
+        <v>1316</v>
       </c>
       <c r="J191" t="s">
-        <v>1298</v>
+        <v>659</v>
       </c>
       <c r="K191" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="L191" t="s">
-        <v>1300</v>
+        <v>1032</v>
       </c>
       <c r="M191" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="N191"/>
+        <v>1318</v>
+      </c>
+      <c r="N191" t="s">
+        <v>1319</v>
+      </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1302</v>
+        <v>1320</v>
       </c>
       <c r="D192" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      <c r="G192"/>
+        <v>1254</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1323</v>
+      </c>
       <c r="H192" t="s">
-        <v>1304</v>
+        <v>1324</v>
       </c>
       <c r="I192" t="s">
-        <v>1305</v>
+        <v>1325</v>
       </c>
       <c r="J192" t="s">
-        <v>1291</v>
+        <v>659</v>
       </c>
       <c r="K192" t="s">
-        <v>1306</v>
+        <v>1326</v>
       </c>
       <c r="L192" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M192" t="s">
-        <v>1307</v>
+        <v>1327</v>
       </c>
       <c r="N192" t="s">
-        <v>1308</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1309</v>
+        <v>1329</v>
       </c>
       <c r="D193" t="s">
-        <v>1310</v>
-[...3 lines deleted...]
-      <c r="G193"/>
+        <v>1254</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1332</v>
+      </c>
       <c r="H193" t="s">
-        <v>1311</v>
+        <v>1333</v>
       </c>
       <c r="I193" t="s">
-        <v>1312</v>
+        <v>1334</v>
       </c>
       <c r="J193" t="s">
-        <v>1291</v>
+        <v>659</v>
       </c>
       <c r="K193" t="s">
-        <v>1313</v>
+        <v>1335</v>
       </c>
       <c r="L193" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M193" t="s">
-        <v>1314</v>
+        <v>1336</v>
       </c>
       <c r="N193" t="s">
-        <v>1315</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
-      <c r="C194"/>
+      <c r="C194" t="s">
+        <v>1338</v>
+      </c>
       <c r="D194" t="s">
-        <v>1316</v>
-[...3 lines deleted...]
-      <c r="G194"/>
+        <v>1254</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1341</v>
+      </c>
       <c r="H194" t="s">
-        <v>1317</v>
+        <v>1342</v>
       </c>
       <c r="I194" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
       <c r="J194" t="s">
-        <v>528</v>
+        <v>659</v>
       </c>
       <c r="K194" t="s">
-        <v>1319</v>
+        <v>1344</v>
       </c>
       <c r="L194" t="s">
-        <v>1320</v>
+        <v>1032</v>
       </c>
       <c r="M194" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="N194"/>
+        <v>1345</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1346</v>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1322</v>
+        <v>1347</v>
       </c>
       <c r="D195" t="s">
-        <v>1323</v>
-[...3 lines deleted...]
-      <c r="G195"/>
+        <v>1254</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1350</v>
+      </c>
       <c r="H195" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
       <c r="I195" t="s">
-        <v>1325</v>
+        <v>1352</v>
       </c>
       <c r="J195" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K195" t="s">
-        <v>1327</v>
+        <v>1353</v>
       </c>
       <c r="L195" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M195" t="s">
-        <v>1328</v>
+        <v>1354</v>
       </c>
       <c r="N195" t="s">
-        <v>1329</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1330</v>
+        <v>1356</v>
       </c>
       <c r="D196" t="s">
-        <v>1331</v>
-[...3 lines deleted...]
-      <c r="G196"/>
+        <v>1254</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1359</v>
+      </c>
       <c r="H196" t="s">
-        <v>1324</v>
+        <v>1360</v>
       </c>
       <c r="I196" t="s">
-        <v>1332</v>
+        <v>1361</v>
       </c>
       <c r="J196" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K196" t="s">
-        <v>1333</v>
+        <v>1362</v>
       </c>
       <c r="L196" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M196" t="s">
-        <v>1334</v>
+        <v>1363</v>
       </c>
       <c r="N196" t="s">
-        <v>1335</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1336</v>
+        <v>1365</v>
       </c>
       <c r="D197" t="s">
-        <v>1337</v>
-[...3 lines deleted...]
-      <c r="G197"/>
+        <v>1254</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1368</v>
+      </c>
       <c r="H197" t="s">
-        <v>1338</v>
+        <v>1369</v>
       </c>
       <c r="I197" t="s">
-        <v>1339</v>
+        <v>1370</v>
       </c>
       <c r="J197" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K197" t="s">
-        <v>1340</v>
+        <v>1371</v>
       </c>
       <c r="L197" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M197" t="s">
-        <v>1341</v>
+        <v>1372</v>
       </c>
       <c r="N197" t="s">
-        <v>1342</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1343</v>
+        <v>1374</v>
       </c>
       <c r="D198" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      <c r="G198"/>
+        <v>1254</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1377</v>
+      </c>
       <c r="H198" t="s">
-        <v>1324</v>
+        <v>1378</v>
       </c>
       <c r="I198" t="s">
-        <v>1345</v>
+        <v>1379</v>
       </c>
       <c r="J198" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K198" t="s">
-        <v>1346</v>
+        <v>1380</v>
       </c>
       <c r="L198" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M198" t="s">
-        <v>1347</v>
+        <v>1381</v>
       </c>
       <c r="N198" t="s">
-        <v>1348</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1349</v>
+        <v>1383</v>
       </c>
       <c r="D199" t="s">
-        <v>1350</v>
-[...3 lines deleted...]
-      <c r="G199"/>
+        <v>1254</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1386</v>
+      </c>
       <c r="H199" t="s">
-        <v>1351</v>
+        <v>1387</v>
       </c>
       <c r="I199" t="s">
-        <v>1352</v>
+        <v>1388</v>
       </c>
       <c r="J199" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K199" t="s">
-        <v>1353</v>
+        <v>1389</v>
       </c>
       <c r="L199" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M199" t="s">
-        <v>1354</v>
+        <v>1390</v>
       </c>
       <c r="N199" t="s">
-        <v>1355</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
       <c r="D200" t="s">
-        <v>1357</v>
-[...3 lines deleted...]
-      <c r="G200"/>
+        <v>1254</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1395</v>
+      </c>
       <c r="H200" t="s">
-        <v>1358</v>
+        <v>1396</v>
       </c>
       <c r="I200" t="s">
-        <v>1359</v>
+        <v>1397</v>
       </c>
       <c r="J200" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K200" t="s">
-        <v>1360</v>
+        <v>1398</v>
       </c>
       <c r="L200" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M200" t="s">
-        <v>1361</v>
+        <v>1399</v>
       </c>
       <c r="N200" t="s">
-        <v>1362</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1363</v>
+        <v>1401</v>
       </c>
       <c r="D201" t="s">
-        <v>1364</v>
-[...3 lines deleted...]
-      <c r="G201"/>
+        <v>1254</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1404</v>
+      </c>
       <c r="H201" t="s">
-        <v>989</v>
+        <v>1405</v>
       </c>
       <c r="I201" t="s">
-        <v>1365</v>
+        <v>1406</v>
       </c>
       <c r="J201" t="s">
-        <v>1326</v>
+        <v>659</v>
       </c>
       <c r="K201" t="s">
-        <v>1366</v>
+        <v>1407</v>
       </c>
       <c r="L201" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M201" t="s">
-        <v>1367</v>
+        <v>1408</v>
       </c>
       <c r="N201" t="s">
-        <v>1368</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
-      <c r="C202"/>
+      <c r="C202" t="s">
+        <v>1410</v>
+      </c>
       <c r="D202" t="s">
-        <v>1369</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1254</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1413</v>
+      </c>
       <c r="H202" t="s">
-        <v>1370</v>
+        <v>1414</v>
       </c>
       <c r="I202" t="s">
-        <v>1371</v>
+        <v>1415</v>
       </c>
       <c r="J202" t="s">
-        <v>1372</v>
+        <v>659</v>
       </c>
       <c r="K202" t="s">
-        <v>1373</v>
+        <v>1416</v>
       </c>
       <c r="L202" t="s">
-        <v>1374</v>
+        <v>1032</v>
       </c>
       <c r="M202" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="N202"/>
+        <v>1417</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1418</v>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1376</v>
+        <v>1419</v>
       </c>
       <c r="D203" t="s">
-        <v>1377</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1254</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1422</v>
+      </c>
       <c r="H203" t="s">
-        <v>989</v>
+        <v>1423</v>
       </c>
       <c r="I203" t="s">
-        <v>1378</v>
+        <v>1424</v>
       </c>
       <c r="J203" t="s">
-        <v>147</v>
+        <v>659</v>
       </c>
       <c r="K203" t="s">
-        <v>1379</v>
+        <v>1425</v>
       </c>
       <c r="L203" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M203" t="s">
-        <v>1380</v>
+        <v>1426</v>
       </c>
       <c r="N203" t="s">
-        <v>1381</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1382</v>
+        <v>1428</v>
       </c>
       <c r="D204" t="s">
-        <v>1383</v>
-[...3 lines deleted...]
-      <c r="G204"/>
+        <v>1254</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1431</v>
+      </c>
       <c r="H204" t="s">
-        <v>1384</v>
+        <v>1432</v>
       </c>
       <c r="I204" t="s">
-        <v>1385</v>
+        <v>1433</v>
       </c>
       <c r="J204" t="s">
-        <v>89</v>
+        <v>659</v>
       </c>
       <c r="K204" t="s">
-        <v>1386</v>
+        <v>1434</v>
       </c>
       <c r="L204" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M204" t="s">
-        <v>1387</v>
+        <v>1435</v>
       </c>
       <c r="N204" t="s">
-        <v>1388</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1349</v>
+        <v>1437</v>
       </c>
       <c r="D205" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G205"/>
+        <v>1254</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1440</v>
+      </c>
       <c r="H205" t="s">
-        <v>100</v>
+        <v>1441</v>
       </c>
       <c r="I205" t="s">
-        <v>1389</v>
+        <v>1442</v>
       </c>
       <c r="J205" t="s">
-        <v>1390</v>
+        <v>659</v>
       </c>
       <c r="K205" t="s">
-        <v>1391</v>
+        <v>1443</v>
       </c>
       <c r="L205" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M205" t="s">
-        <v>1392</v>
+        <v>1444</v>
       </c>
       <c r="N205" t="s">
-        <v>1355</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1363</v>
+        <v>1446</v>
       </c>
       <c r="D206" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      <c r="G206"/>
+        <v>1254</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1449</v>
+      </c>
       <c r="H206" t="s">
-        <v>100</v>
+        <v>1450</v>
       </c>
       <c r="I206" t="s">
-        <v>1393</v>
+        <v>1451</v>
       </c>
       <c r="J206" t="s">
-        <v>1390</v>
+        <v>659</v>
       </c>
       <c r="K206" t="s">
-        <v>1394</v>
+        <v>1452</v>
       </c>
       <c r="L206" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M206" t="s">
-        <v>1395</v>
+        <v>1453</v>
       </c>
       <c r="N206" t="s">
-        <v>1368</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1396</v>
+        <v>1455</v>
       </c>
       <c r="D207" t="s">
-        <v>1397</v>
-[...3 lines deleted...]
-      <c r="G207"/>
+        <v>1254</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1458</v>
+      </c>
       <c r="H207" t="s">
-        <v>1398</v>
+        <v>1459</v>
       </c>
       <c r="I207" t="s">
-        <v>1399</v>
+        <v>1460</v>
       </c>
       <c r="J207" t="s">
-        <v>528</v>
+        <v>659</v>
       </c>
       <c r="K207" t="s">
-        <v>1400</v>
+        <v>1461</v>
       </c>
       <c r="L207" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M207" t="s">
-        <v>1401</v>
+        <v>1462</v>
       </c>
       <c r="N207" t="s">
-        <v>1402</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1403</v>
+        <v>1464</v>
       </c>
       <c r="D208" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      <c r="G208"/>
+        <v>1254</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1467</v>
+      </c>
       <c r="H208" t="s">
-        <v>1405</v>
+        <v>1468</v>
       </c>
       <c r="I208" t="s">
-        <v>1406</v>
+        <v>1469</v>
       </c>
       <c r="J208" t="s">
-        <v>528</v>
+        <v>659</v>
       </c>
       <c r="K208" t="s">
-        <v>1407</v>
+        <v>1470</v>
       </c>
       <c r="L208" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M208" t="s">
-        <v>1408</v>
+        <v>1471</v>
       </c>
       <c r="N208" t="s">
-        <v>1409</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1410</v>
+        <v>1473</v>
       </c>
       <c r="D209" t="s">
-        <v>1411</v>
-[...3 lines deleted...]
-      <c r="G209"/>
+        <v>1254</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1476</v>
+      </c>
       <c r="H209" t="s">
-        <v>1412</v>
+        <v>1477</v>
       </c>
       <c r="I209" t="s">
-        <v>1413</v>
+        <v>1478</v>
       </c>
       <c r="J209" t="s">
-        <v>528</v>
+        <v>659</v>
       </c>
       <c r="K209" t="s">
-        <v>1414</v>
+        <v>1479</v>
       </c>
       <c r="L209" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M209" t="s">
-        <v>1415</v>
+        <v>1480</v>
       </c>
       <c r="N209" t="s">
-        <v>1416</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>100</v>
+        <v>1482</v>
       </c>
       <c r="D210" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      <c r="G210"/>
+        <v>1483</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1486</v>
+      </c>
       <c r="H210" t="s">
-        <v>100</v>
+        <v>1487</v>
       </c>
       <c r="I210" t="s">
-        <v>1418</v>
+        <v>1488</v>
       </c>
       <c r="J210" t="s">
-        <v>1419</v>
+        <v>659</v>
       </c>
       <c r="K210" t="s">
-        <v>1420</v>
+        <v>1489</v>
       </c>
       <c r="L210" t="s">
-        <v>1421</v>
+        <v>1032</v>
       </c>
       <c r="M210" t="s">
-        <v>1422</v>
-[...1 lines deleted...]
-      <c r="N210"/>
+        <v>1490</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1491</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1423</v>
+        <v>1492</v>
       </c>
       <c r="D211" t="s">
-        <v>1424</v>
-[...3 lines deleted...]
-      <c r="G211"/>
+        <v>1254</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1495</v>
+      </c>
       <c r="H211" t="s">
-        <v>1425</v>
+        <v>1496</v>
       </c>
       <c r="I211" t="s">
-        <v>1426</v>
+        <v>1497</v>
       </c>
       <c r="J211" t="s">
-        <v>1372</v>
+        <v>659</v>
       </c>
       <c r="K211" t="s">
-        <v>1427</v>
+        <v>1498</v>
       </c>
       <c r="L211" t="s">
-        <v>1428</v>
+        <v>1032</v>
       </c>
       <c r="M211" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="N211"/>
+        <v>1499</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1500</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1430</v>
+        <v>1501</v>
       </c>
       <c r="D212" t="s">
-        <v>1431</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1254</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1504</v>
+      </c>
       <c r="H212" t="s">
-        <v>1432</v>
+        <v>1505</v>
       </c>
       <c r="I212" t="s">
-        <v>1433</v>
+        <v>1506</v>
       </c>
       <c r="J212" t="s">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="K212" t="s">
-        <v>1434</v>
+        <v>1507</v>
       </c>
       <c r="L212" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M212" t="s">
-        <v>1435</v>
+        <v>1508</v>
       </c>
       <c r="N212" t="s">
-        <v>1436</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1437</v>
+        <v>1510</v>
       </c>
       <c r="D213" t="s">
-        <v>1438</v>
-[...3 lines deleted...]
-      <c r="G213"/>
+        <v>1254</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1513</v>
+      </c>
       <c r="H213" t="s">
-        <v>1439</v>
+        <v>1514</v>
       </c>
       <c r="I213" t="s">
-        <v>1440</v>
+        <v>1515</v>
       </c>
       <c r="J213" t="s">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="K213" t="s">
-        <v>1441</v>
+        <v>1516</v>
       </c>
       <c r="L213" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M213" t="s">
-        <v>1442</v>
+        <v>1517</v>
       </c>
       <c r="N213" t="s">
-        <v>1443</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1444</v>
+        <v>1519</v>
       </c>
       <c r="D214" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      <c r="G214"/>
+        <v>1254</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1522</v>
+      </c>
       <c r="H214" t="s">
-        <v>1446</v>
+        <v>1523</v>
       </c>
       <c r="I214" t="s">
-        <v>1447</v>
+        <v>1524</v>
       </c>
       <c r="J214" t="s">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="K214" t="s">
-        <v>1448</v>
+        <v>1525</v>
       </c>
       <c r="L214" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M214" t="s">
-        <v>1449</v>
+        <v>1526</v>
       </c>
       <c r="N214" t="s">
-        <v>1450</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1451</v>
+        <v>1528</v>
       </c>
       <c r="D215" t="s">
-        <v>1452</v>
-[...3 lines deleted...]
-      <c r="G215"/>
+        <v>1254</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1531</v>
+      </c>
       <c r="H215" t="s">
-        <v>989</v>
+        <v>1532</v>
       </c>
       <c r="I215" t="s">
-        <v>1453</v>
+        <v>1533</v>
       </c>
       <c r="J215" t="s">
-        <v>758</v>
+        <v>659</v>
       </c>
       <c r="K215" t="s">
-        <v>1454</v>
+        <v>1534</v>
       </c>
       <c r="L215" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M215" t="s">
-        <v>1455</v>
+        <v>1535</v>
       </c>
       <c r="N215" t="s">
-        <v>1456</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C216"/>
       <c r="D216" t="s">
-        <v>1458</v>
+        <v>1537</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>989</v>
+        <v>1538</v>
       </c>
       <c r="I216" t="s">
-        <v>1459</v>
+        <v>1539</v>
       </c>
       <c r="J216" t="s">
-        <v>758</v>
+        <v>615</v>
       </c>
       <c r="K216" t="s">
-        <v>1460</v>
+        <v>1540</v>
       </c>
       <c r="L216" t="s">
-        <v>724</v>
+        <v>1541</v>
       </c>
       <c r="M216" t="s">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>1542</v>
+      </c>
+      <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1463</v>
+        <v>1543</v>
       </c>
       <c r="D217" t="s">
-        <v>1464</v>
-[...3 lines deleted...]
-      <c r="G217"/>
+        <v>1544</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1547</v>
+      </c>
       <c r="H217" t="s">
-        <v>337</v>
+        <v>1548</v>
       </c>
       <c r="I217" t="s">
-        <v>1465</v>
+        <v>1549</v>
       </c>
       <c r="J217" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K217" t="s">
-        <v>1466</v>
+        <v>1550</v>
       </c>
       <c r="L217" t="s">
-        <v>161</v>
+        <v>1032</v>
       </c>
       <c r="M217" t="s">
-        <v>1467</v>
+        <v>1551</v>
       </c>
       <c r="N217" t="s">
-        <v>1468</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1469</v>
+        <v>1553</v>
       </c>
       <c r="D218" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      <c r="G218"/>
+        <v>1544</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1555</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1556</v>
+      </c>
       <c r="H218" t="s">
-        <v>1471</v>
+        <v>1557</v>
       </c>
       <c r="I218" t="s">
-        <v>1472</v>
+        <v>1558</v>
       </c>
       <c r="J218" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K218" t="s">
-        <v>1473</v>
+        <v>1559</v>
       </c>
       <c r="L218" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M218" t="s">
-        <v>1474</v>
+        <v>1560</v>
       </c>
       <c r="N218" t="s">
-        <v>1475</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1476</v>
+        <v>1562</v>
       </c>
       <c r="D219" t="s">
-        <v>1477</v>
-[...3 lines deleted...]
-      <c r="G219"/>
+        <v>1544</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1565</v>
+      </c>
       <c r="H219" t="s">
-        <v>989</v>
+        <v>1566</v>
       </c>
       <c r="I219" t="s">
-        <v>1478</v>
+        <v>1567</v>
       </c>
       <c r="J219" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K219" t="s">
-        <v>1479</v>
+        <v>1568</v>
       </c>
       <c r="L219" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M219" t="s">
-        <v>1480</v>
+        <v>1569</v>
       </c>
       <c r="N219" t="s">
-        <v>1481</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1482</v>
+        <v>1571</v>
       </c>
       <c r="D220" t="s">
-        <v>1483</v>
-[...3 lines deleted...]
-      <c r="G220"/>
+        <v>1544</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1574</v>
+      </c>
       <c r="H220" t="s">
-        <v>989</v>
+        <v>1575</v>
       </c>
       <c r="I220" t="s">
-        <v>1484</v>
+        <v>1576</v>
       </c>
       <c r="J220" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K220" t="s">
-        <v>1485</v>
+        <v>1577</v>
       </c>
       <c r="L220" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M220" t="s">
-        <v>1486</v>
+        <v>1578</v>
       </c>
       <c r="N220" t="s">
-        <v>1487</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1488</v>
+        <v>1580</v>
       </c>
       <c r="D221" t="s">
-        <v>1489</v>
-[...3 lines deleted...]
-      <c r="G221"/>
+        <v>1544</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1583</v>
+      </c>
       <c r="H221" t="s">
-        <v>1471</v>
+        <v>1584</v>
       </c>
       <c r="I221" t="s">
-        <v>1490</v>
+        <v>1585</v>
       </c>
       <c r="J221" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K221" t="s">
-        <v>1491</v>
+        <v>1586</v>
       </c>
       <c r="L221" t="s">
-        <v>133</v>
+        <v>1032</v>
       </c>
       <c r="M221" t="s">
-        <v>1492</v>
+        <v>1587</v>
       </c>
       <c r="N221" t="s">
-        <v>1493</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1494</v>
+        <v>1589</v>
       </c>
       <c r="D222" t="s">
-        <v>1495</v>
-[...3 lines deleted...]
-      <c r="G222"/>
+        <v>1544</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1592</v>
+      </c>
       <c r="H222" t="s">
-        <v>989</v>
+        <v>1593</v>
       </c>
       <c r="I222" t="s">
-        <v>1496</v>
+        <v>1594</v>
       </c>
       <c r="J222" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="K222" t="s">
-        <v>1497</v>
+        <v>1595</v>
       </c>
       <c r="L222" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M222" t="s">
-        <v>1498</v>
+        <v>1596</v>
       </c>
       <c r="N222" t="s">
-        <v>1499</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1500</v>
+        <v>1598</v>
       </c>
       <c r="D223" t="s">
-        <v>1501</v>
+        <v>1599</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>989</v>
+        <v>1600</v>
       </c>
       <c r="I223" t="s">
-        <v>1502</v>
+        <v>1601</v>
       </c>
       <c r="J223" t="s">
-        <v>758</v>
+        <v>20</v>
       </c>
       <c r="K223" t="s">
-        <v>1503</v>
+        <v>1602</v>
       </c>
       <c r="L223" t="s">
-        <v>724</v>
+        <v>1603</v>
       </c>
       <c r="M223" t="s">
-        <v>1504</v>
+        <v>1604</v>
       </c>
       <c r="N223" t="s">
-        <v>1505</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1506</v>
+        <v>1606</v>
       </c>
       <c r="D224" t="s">
-        <v>1507</v>
+        <v>1607</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>989</v>
+        <v>1608</v>
       </c>
       <c r="I224" t="s">
-        <v>1508</v>
+        <v>1609</v>
       </c>
       <c r="J224" t="s">
-        <v>845</v>
+        <v>20</v>
       </c>
       <c r="K224" t="s">
-        <v>1509</v>
+        <v>1610</v>
       </c>
       <c r="L224" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M224" t="s">
-        <v>1510</v>
+        <v>1611</v>
       </c>
       <c r="N224" t="s">
-        <v>1511</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1506</v>
+        <v>1613</v>
       </c>
       <c r="D225" t="s">
-        <v>1062</v>
+        <v>1614</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>100</v>
+        <v>1615</v>
       </c>
       <c r="I225" t="s">
-        <v>1512</v>
+        <v>1616</v>
       </c>
       <c r="J225" t="s">
-        <v>1372</v>
+        <v>20</v>
       </c>
       <c r="K225" t="s">
-        <v>1513</v>
+        <v>1617</v>
       </c>
       <c r="L225" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M225" t="s">
-        <v>1514</v>
+        <v>1618</v>
       </c>
       <c r="N225" t="s">
-        <v>1511</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1515</v>
+        <v>1620</v>
       </c>
       <c r="D226" t="s">
-        <v>1516</v>
+        <v>1621</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>989</v>
+        <v>1622</v>
       </c>
       <c r="I226" t="s">
-        <v>1517</v>
+        <v>1623</v>
       </c>
       <c r="J226" t="s">
-        <v>845</v>
+        <v>20</v>
       </c>
       <c r="K226" t="s">
-        <v>1518</v>
+        <v>1624</v>
       </c>
       <c r="L226" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M226" t="s">
-        <v>1519</v>
+        <v>1625</v>
       </c>
       <c r="N226" t="s">
-        <v>1520</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1476</v>
+        <v>1627</v>
       </c>
       <c r="D227" t="s">
-        <v>1062</v>
+        <v>1628</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>100</v>
+        <v>1629</v>
       </c>
       <c r="I227" t="s">
-        <v>1521</v>
+        <v>1630</v>
       </c>
       <c r="J227" t="s">
-        <v>1372</v>
+        <v>320</v>
       </c>
       <c r="K227" t="s">
-        <v>1522</v>
+        <v>1631</v>
       </c>
       <c r="L227" t="s">
-        <v>724</v>
+        <v>142</v>
       </c>
       <c r="M227" t="s">
-        <v>1523</v>
+        <v>1632</v>
       </c>
       <c r="N227" t="s">
-        <v>1481</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1524</v>
+        <v>1634</v>
       </c>
       <c r="D228" t="s">
-        <v>1062</v>
+        <v>1635</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>100</v>
+        <v>1029</v>
       </c>
       <c r="I228" t="s">
-        <v>1525</v>
+        <v>1636</v>
       </c>
       <c r="J228" t="s">
-        <v>1372</v>
+        <v>1637</v>
       </c>
       <c r="K228" t="s">
-        <v>1526</v>
+        <v>1638</v>
       </c>
       <c r="L228" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M228" t="s">
-        <v>1527</v>
+        <v>1639</v>
       </c>
       <c r="N228" t="s">
-        <v>1528</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1529</v>
+        <v>1641</v>
       </c>
       <c r="D229" t="s">
-        <v>1530</v>
+        <v>1642</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>989</v>
+        <v>1029</v>
       </c>
       <c r="I229" t="s">
-        <v>1531</v>
+        <v>1643</v>
       </c>
       <c r="J229" t="s">
-        <v>845</v>
+        <v>1637</v>
       </c>
       <c r="K229" t="s">
-        <v>1532</v>
+        <v>1644</v>
       </c>
       <c r="L229" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M229" t="s">
-        <v>1533</v>
+        <v>1645</v>
       </c>
       <c r="N229" t="s">
-        <v>1534</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1535</v>
+        <v>1647</v>
       </c>
       <c r="D230" t="s">
-        <v>1536</v>
+        <v>1635</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1537</v>
+        <v>1029</v>
       </c>
       <c r="I230" t="s">
-        <v>1538</v>
+        <v>1648</v>
       </c>
       <c r="J230" t="s">
-        <v>845</v>
+        <v>1637</v>
       </c>
       <c r="K230" t="s">
-        <v>1539</v>
+        <v>1649</v>
       </c>
       <c r="L230" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M230" t="s">
-        <v>1540</v>
+        <v>1650</v>
       </c>
       <c r="N230" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1451</v>
+        <v>1652</v>
       </c>
       <c r="D231" t="s">
-        <v>1062</v>
+        <v>1635</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>100</v>
+        <v>1029</v>
       </c>
       <c r="I231" t="s">
-        <v>1542</v>
+        <v>1653</v>
       </c>
       <c r="J231" t="s">
-        <v>1372</v>
+        <v>1637</v>
       </c>
       <c r="K231" t="s">
-        <v>1543</v>
+        <v>1654</v>
       </c>
       <c r="L231" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M231" t="s">
-        <v>1544</v>
+        <v>1655</v>
       </c>
       <c r="N231" t="s">
-        <v>1456</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1482</v>
+        <v>1657</v>
       </c>
       <c r="D232" t="s">
-        <v>1062</v>
+        <v>1635</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>100</v>
+        <v>1029</v>
       </c>
       <c r="I232" t="s">
-        <v>1545</v>
+        <v>1658</v>
       </c>
       <c r="J232" t="s">
-        <v>1372</v>
+        <v>1637</v>
       </c>
       <c r="K232" t="s">
-        <v>1546</v>
+        <v>1659</v>
       </c>
       <c r="L232" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="M232" t="s">
-        <v>1547</v>
+        <v>1660</v>
       </c>
       <c r="N232" t="s">
-        <v>1487</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1494</v>
+        <v>1662</v>
       </c>
       <c r="D233" t="s">
-        <v>1062</v>
+        <v>1663</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>100</v>
+        <v>1664</v>
       </c>
       <c r="I233" t="s">
-        <v>1548</v>
+        <v>1665</v>
       </c>
       <c r="J233" t="s">
-        <v>1372</v>
+        <v>651</v>
       </c>
       <c r="K233" t="s">
-        <v>1549</v>
+        <v>1666</v>
       </c>
       <c r="L233" t="s">
-        <v>724</v>
+        <v>1667</v>
       </c>
       <c r="M233" t="s">
-        <v>1550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1668</v>
+      </c>
+      <c r="N233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1551</v>
+        <v>1669</v>
       </c>
       <c r="D234" t="s">
-        <v>1552</v>
+        <v>1670</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>989</v>
+        <v>1664</v>
       </c>
       <c r="I234" t="s">
-        <v>1553</v>
+        <v>1671</v>
       </c>
       <c r="J234" t="s">
-        <v>845</v>
+        <v>615</v>
       </c>
       <c r="K234" t="s">
-        <v>1554</v>
+        <v>1672</v>
       </c>
       <c r="L234" t="s">
-        <v>724</v>
+        <v>1673</v>
       </c>
       <c r="M234" t="s">
-        <v>1555</v>
-[...3 lines deleted...]
-      </c>
+        <v>1674</v>
+      </c>
+      <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1376</v>
+        <v>1675</v>
       </c>
       <c r="D235" t="s">
-        <v>1062</v>
+        <v>1676</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>100</v>
+        <v>1677</v>
       </c>
       <c r="I235" t="s">
-        <v>1557</v>
+        <v>1678</v>
       </c>
       <c r="J235" t="s">
-        <v>1372</v>
+        <v>615</v>
       </c>
       <c r="K235" t="s">
-        <v>1558</v>
+        <v>1679</v>
       </c>
       <c r="L235" t="s">
-        <v>724</v>
+        <v>1680</v>
       </c>
       <c r="M235" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1535</v>
+        <v>1682</v>
       </c>
       <c r="D236" t="s">
-        <v>1062</v>
+        <v>1683</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>100</v>
+        <v>1684</v>
       </c>
       <c r="I236" t="s">
-        <v>1560</v>
+        <v>1685</v>
       </c>
       <c r="J236" t="s">
-        <v>1372</v>
+        <v>615</v>
       </c>
       <c r="K236" t="s">
-        <v>1561</v>
+        <v>1686</v>
       </c>
       <c r="L236" t="s">
-        <v>724</v>
+        <v>1603</v>
       </c>
       <c r="M236" t="s">
-        <v>1562</v>
+        <v>1687</v>
       </c>
       <c r="N236" t="s">
-        <v>1541</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1563</v>
+        <v>1689</v>
       </c>
       <c r="D237" t="s">
-        <v>1564</v>
+        <v>1690</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1338</v>
+        <v>1691</v>
       </c>
       <c r="I237" t="s">
-        <v>1565</v>
+        <v>1692</v>
       </c>
       <c r="J237" t="s">
-        <v>845</v>
+        <v>615</v>
       </c>
       <c r="K237" t="s">
-        <v>1566</v>
+        <v>1693</v>
       </c>
       <c r="L237" t="s">
-        <v>133</v>
+        <v>1603</v>
       </c>
       <c r="M237" t="s">
-        <v>1567</v>
+        <v>1694</v>
       </c>
       <c r="N237" t="s">
-        <v>1568</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1529</v>
+        <v>1696</v>
       </c>
       <c r="D238" t="s">
-        <v>1062</v>
+        <v>1697</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>100</v>
+        <v>1664</v>
       </c>
       <c r="I238" t="s">
-        <v>1569</v>
+        <v>1698</v>
       </c>
       <c r="J238" t="s">
-        <v>1372</v>
+        <v>694</v>
       </c>
       <c r="K238" t="s">
-        <v>1570</v>
+        <v>1699</v>
       </c>
       <c r="L238" t="s">
-        <v>724</v>
+        <v>1700</v>
       </c>
       <c r="M238" t="s">
-        <v>1571</v>
-[...3 lines deleted...]
-      </c>
+        <v>1701</v>
+      </c>
+      <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1572</v>
+        <v>1702</v>
       </c>
       <c r="D239" t="s">
-        <v>1573</v>
+        <v>1703</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>989</v>
+        <v>1704</v>
       </c>
       <c r="I239" t="s">
-        <v>1574</v>
+        <v>1705</v>
       </c>
       <c r="J239" t="s">
-        <v>845</v>
+        <v>694</v>
       </c>
       <c r="K239" t="s">
-        <v>1575</v>
+        <v>1706</v>
       </c>
       <c r="L239" t="s">
-        <v>724</v>
+        <v>1707</v>
       </c>
       <c r="M239" t="s">
-        <v>1576</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="N239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1578</v>
+        <v>1709</v>
       </c>
       <c r="D240" t="s">
-        <v>1579</v>
+        <v>1710</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1580</v>
+        <v>1711</v>
       </c>
       <c r="I240" t="s">
-        <v>1581</v>
+        <v>1712</v>
       </c>
       <c r="J240" t="s">
-        <v>845</v>
+        <v>694</v>
       </c>
       <c r="K240" t="s">
-        <v>1582</v>
+        <v>1713</v>
       </c>
       <c r="L240" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="M240" t="s">
-        <v>1583</v>
+        <v>1714</v>
       </c>
       <c r="N240" t="s">
-        <v>1584</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1500</v>
+        <v>1716</v>
       </c>
       <c r="D241" t="s">
-        <v>1062</v>
+        <v>1717</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>100</v>
+        <v>1718</v>
       </c>
       <c r="I241" t="s">
-        <v>1585</v>
+        <v>1719</v>
       </c>
       <c r="J241" t="s">
-        <v>845</v>
+        <v>694</v>
       </c>
       <c r="K241" t="s">
-        <v>1586</v>
+        <v>1720</v>
       </c>
       <c r="L241" t="s">
-        <v>724</v>
+        <v>1603</v>
       </c>
       <c r="M241" t="s">
-        <v>1587</v>
+        <v>1721</v>
       </c>
       <c r="N241" t="s">
-        <v>1505</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1515</v>
+        <v>1723</v>
       </c>
       <c r="D242" t="s">
-        <v>1062</v>
+        <v>1724</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>100</v>
+        <v>1725</v>
       </c>
       <c r="I242" t="s">
-        <v>1588</v>
+        <v>1726</v>
       </c>
       <c r="J242" t="s">
-        <v>1372</v>
+        <v>1727</v>
       </c>
       <c r="K242" t="s">
-        <v>1589</v>
+        <v>1728</v>
       </c>
       <c r="L242" t="s">
-        <v>724</v>
+        <v>1729</v>
       </c>
       <c r="M242" t="s">
-        <v>1590</v>
+        <v>1730</v>
       </c>
       <c r="N242" t="s">
-        <v>1520</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1457</v>
+        <v>97</v>
       </c>
       <c r="D243" t="s">
-        <v>1062</v>
+        <v>1732</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>100</v>
+        <v>1733</v>
       </c>
       <c r="I243" t="s">
-        <v>1591</v>
+        <v>1734</v>
       </c>
       <c r="J243" t="s">
-        <v>1372</v>
+        <v>1735</v>
       </c>
       <c r="K243" t="s">
-        <v>1592</v>
+        <v>1736</v>
       </c>
       <c r="L243" t="s">
-        <v>724</v>
+        <v>1737</v>
       </c>
       <c r="M243" t="s">
-        <v>1593</v>
-[...3 lines deleted...]
-      </c>
+        <v>1738</v>
+      </c>
+      <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1551</v>
+        <v>97</v>
       </c>
       <c r="D244" t="s">
-        <v>1062</v>
+        <v>1739</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I244" t="s">
-        <v>1594</v>
+        <v>1740</v>
       </c>
       <c r="J244" t="s">
-        <v>1372</v>
+        <v>1741</v>
       </c>
       <c r="K244" t="s">
-        <v>1595</v>
+        <v>1742</v>
       </c>
       <c r="L244" t="s">
-        <v>724</v>
+        <v>1743</v>
       </c>
       <c r="M244" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      </c>
+        <v>1744</v>
+      </c>
+      <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1597</v>
+        <v>97</v>
       </c>
       <c r="D245" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1739</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
       <c r="H245" t="s">
-        <v>1602</v>
+        <v>97</v>
       </c>
       <c r="I245" t="s">
-        <v>1603</v>
+        <v>1745</v>
       </c>
       <c r="J245" t="s">
-        <v>751</v>
+        <v>1746</v>
       </c>
       <c r="K245" t="s">
-        <v>1604</v>
+        <v>1747</v>
       </c>
       <c r="L245" t="s">
-        <v>161</v>
+        <v>1748</v>
       </c>
       <c r="M245" t="s">
-        <v>1605</v>
-[...3 lines deleted...]
-      </c>
+        <v>1749</v>
+      </c>
+      <c r="N245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1607</v>
+        <v>97</v>
       </c>
       <c r="D246" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1739</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
       <c r="H246" t="s">
-        <v>1611</v>
+        <v>97</v>
       </c>
       <c r="I246" t="s">
-        <v>1612</v>
+        <v>1750</v>
       </c>
       <c r="J246" t="s">
-        <v>751</v>
+        <v>615</v>
       </c>
       <c r="K246" t="s">
-        <v>1613</v>
+        <v>1751</v>
       </c>
       <c r="L246" t="s">
-        <v>161</v>
+        <v>1752</v>
       </c>
       <c r="M246" t="s">
-        <v>1614</v>
-[...3 lines deleted...]
-      </c>
+        <v>1753</v>
+      </c>
+      <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1616</v>
+        <v>97</v>
       </c>
       <c r="D247" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1754</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>1619</v>
+        <v>97</v>
       </c>
       <c r="I247" t="s">
-        <v>1620</v>
+        <v>1755</v>
       </c>
       <c r="J247" t="s">
-        <v>751</v>
+        <v>1756</v>
       </c>
       <c r="K247" t="s">
-        <v>1621</v>
+        <v>1757</v>
       </c>
       <c r="L247" t="s">
-        <v>161</v>
+        <v>1758</v>
       </c>
       <c r="M247" t="s">
-        <v>1622</v>
-[...3 lines deleted...]
-      </c>
+        <v>1759</v>
+      </c>
+      <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1624</v>
+        <v>1760</v>
       </c>
       <c r="D248" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1761</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
       <c r="H248" t="s">
-        <v>1628</v>
+        <v>1762</v>
       </c>
       <c r="I248" t="s">
-        <v>1629</v>
+        <v>1763</v>
       </c>
       <c r="J248" t="s">
-        <v>751</v>
+        <v>1756</v>
       </c>
       <c r="K248" t="s">
-        <v>1630</v>
+        <v>1764</v>
       </c>
       <c r="L248" t="s">
-        <v>161</v>
+        <v>1765</v>
       </c>
       <c r="M248" t="s">
-        <v>1631</v>
+        <v>1766</v>
       </c>
       <c r="N248" t="s">
-        <v>1632</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1633</v>
+        <v>1768</v>
       </c>
       <c r="D249" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1769</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
       <c r="H249" t="s">
-        <v>1637</v>
+        <v>1029</v>
       </c>
       <c r="I249" t="s">
-        <v>1638</v>
+        <v>1770</v>
       </c>
       <c r="J249" t="s">
-        <v>751</v>
+        <v>1756</v>
       </c>
       <c r="K249" t="s">
-        <v>1639</v>
+        <v>1771</v>
       </c>
       <c r="L249" t="s">
-        <v>161</v>
+        <v>1772</v>
       </c>
       <c r="M249" t="s">
-        <v>1640</v>
+        <v>1773</v>
       </c>
       <c r="N249" t="s">
-        <v>1641</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1642</v>
+        <v>1775</v>
       </c>
       <c r="D250" t="s">
-        <v>1598</v>
-[...9 lines deleted...]
-      </c>
+        <v>1776</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
       <c r="H250" t="s">
-        <v>1646</v>
+        <v>1725</v>
       </c>
       <c r="I250" t="s">
-        <v>1647</v>
+        <v>1777</v>
       </c>
       <c r="J250" t="s">
-        <v>751</v>
+        <v>822</v>
       </c>
       <c r="K250" t="s">
-        <v>1648</v>
+        <v>1778</v>
       </c>
       <c r="L250" t="s">
-        <v>161</v>
+        <v>1779</v>
       </c>
       <c r="M250" t="s">
-        <v>1649</v>
+        <v>1780</v>
       </c>
       <c r="N250" t="s">
-        <v>1650</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1651</v>
+        <v>1782</v>
       </c>
       <c r="D251" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E251" t="s">
-        <v>1652</v>
+        <v>1784</v>
       </c>
       <c r="F251" t="s">
-        <v>1653</v>
+        <v>1785</v>
       </c>
       <c r="G251" t="s">
-        <v>1654</v>
+        <v>1786</v>
       </c>
       <c r="H251" t="s">
-        <v>1655</v>
+        <v>1787</v>
       </c>
       <c r="I251" t="s">
-        <v>1656</v>
+        <v>1788</v>
       </c>
       <c r="J251" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K251" t="s">
-        <v>1657</v>
+        <v>1790</v>
       </c>
       <c r="L251" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M251" t="s">
-        <v>1658</v>
+        <v>1792</v>
       </c>
       <c r="N251" t="s">
-        <v>1659</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1660</v>
+        <v>1782</v>
       </c>
       <c r="D252" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E252" t="s">
-        <v>1661</v>
+        <v>1784</v>
       </c>
       <c r="F252" t="s">
-        <v>1662</v>
+        <v>1785</v>
       </c>
       <c r="G252" t="s">
-        <v>1663</v>
+        <v>1786</v>
       </c>
       <c r="H252" t="s">
-        <v>1664</v>
+        <v>1794</v>
       </c>
       <c r="I252" t="s">
-        <v>1665</v>
+        <v>1795</v>
       </c>
       <c r="J252" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K252" t="s">
-        <v>1666</v>
+        <v>1796</v>
       </c>
       <c r="L252" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M252" t="s">
-        <v>1667</v>
+        <v>1797</v>
       </c>
       <c r="N252" t="s">
-        <v>1668</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1669</v>
+        <v>1798</v>
       </c>
       <c r="D253" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E253" t="s">
-        <v>1670</v>
+        <v>1799</v>
       </c>
       <c r="F253" t="s">
-        <v>1671</v>
+        <v>1800</v>
       </c>
       <c r="G253" t="s">
-        <v>1672</v>
+        <v>1801</v>
       </c>
       <c r="H253" t="s">
-        <v>1673</v>
+        <v>1802</v>
       </c>
       <c r="I253" t="s">
-        <v>1674</v>
+        <v>1803</v>
       </c>
       <c r="J253" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K253" t="s">
-        <v>1675</v>
+        <v>1804</v>
       </c>
       <c r="L253" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M253" t="s">
-        <v>1676</v>
+        <v>1805</v>
       </c>
       <c r="N253" t="s">
-        <v>1677</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1678</v>
+        <v>1798</v>
       </c>
       <c r="D254" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E254" t="s">
-        <v>1679</v>
+        <v>1799</v>
       </c>
       <c r="F254" t="s">
-        <v>1680</v>
+        <v>1800</v>
       </c>
       <c r="G254" t="s">
-        <v>1681</v>
+        <v>1801</v>
       </c>
       <c r="H254" t="s">
-        <v>1682</v>
+        <v>1807</v>
       </c>
       <c r="I254" t="s">
-        <v>1683</v>
+        <v>1808</v>
       </c>
       <c r="J254" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K254" t="s">
-        <v>1684</v>
+        <v>1809</v>
       </c>
       <c r="L254" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M254" t="s">
-        <v>1685</v>
+        <v>1810</v>
       </c>
       <c r="N254" t="s">
-        <v>1686</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1687</v>
+        <v>1811</v>
       </c>
       <c r="D255" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E255" t="s">
-        <v>1688</v>
+        <v>1812</v>
       </c>
       <c r="F255" t="s">
-        <v>1689</v>
+        <v>1813</v>
       </c>
       <c r="G255" t="s">
-        <v>1690</v>
+        <v>1814</v>
       </c>
       <c r="H255" t="s">
-        <v>1691</v>
+        <v>1815</v>
       </c>
       <c r="I255" t="s">
-        <v>1692</v>
+        <v>1816</v>
       </c>
       <c r="J255" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K255" t="s">
-        <v>1693</v>
+        <v>1817</v>
       </c>
       <c r="L255" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M255" t="s">
-        <v>1694</v>
+        <v>1818</v>
       </c>
       <c r="N255" t="s">
-        <v>1695</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1696</v>
+        <v>1811</v>
       </c>
       <c r="D256" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E256" t="s">
-        <v>1697</v>
+        <v>1812</v>
       </c>
       <c r="F256" t="s">
-        <v>472</v>
+        <v>1813</v>
       </c>
       <c r="G256" t="s">
-        <v>1698</v>
+        <v>1814</v>
       </c>
       <c r="H256" t="s">
-        <v>1699</v>
+        <v>1820</v>
       </c>
       <c r="I256" t="s">
-        <v>1700</v>
+        <v>1821</v>
       </c>
       <c r="J256" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K256" t="s">
-        <v>1701</v>
+        <v>1822</v>
       </c>
       <c r="L256" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M256" t="s">
-        <v>1702</v>
+        <v>1823</v>
       </c>
       <c r="N256" t="s">
-        <v>1703</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1704</v>
+        <v>1824</v>
       </c>
       <c r="D257" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E257" t="s">
-        <v>1705</v>
+        <v>1825</v>
       </c>
       <c r="F257" t="s">
-        <v>1706</v>
+        <v>1826</v>
       </c>
       <c r="G257" t="s">
-        <v>1707</v>
+        <v>1827</v>
       </c>
       <c r="H257" t="s">
-        <v>1708</v>
+        <v>1828</v>
       </c>
       <c r="I257" t="s">
-        <v>1709</v>
+        <v>1829</v>
       </c>
       <c r="J257" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K257" t="s">
-        <v>1710</v>
+        <v>1830</v>
       </c>
       <c r="L257" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M257" t="s">
-        <v>1711</v>
+        <v>1831</v>
       </c>
       <c r="N257" t="s">
-        <v>1712</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1713</v>
+        <v>1824</v>
       </c>
       <c r="D258" t="s">
-        <v>1598</v>
+        <v>1783</v>
       </c>
       <c r="E258" t="s">
-        <v>1714</v>
+        <v>1825</v>
       </c>
       <c r="F258" t="s">
-        <v>1715</v>
+        <v>1826</v>
       </c>
       <c r="G258" t="s">
-        <v>1716</v>
+        <v>1827</v>
       </c>
       <c r="H258" t="s">
-        <v>1717</v>
+        <v>1833</v>
       </c>
       <c r="I258" t="s">
-        <v>1718</v>
+        <v>1834</v>
       </c>
       <c r="J258" t="s">
-        <v>751</v>
+        <v>1789</v>
       </c>
       <c r="K258" t="s">
-        <v>1719</v>
+        <v>1835</v>
       </c>
       <c r="L258" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M258" t="s">
-        <v>1720</v>
+        <v>1836</v>
       </c>
       <c r="N258" t="s">
-        <v>1721</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D259" t="s">
-        <v>1417</v>
+        <v>691</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>100</v>
+        <v>1837</v>
       </c>
       <c r="I259" t="s">
-        <v>1722</v>
-[...3 lines deleted...]
-      </c>
+        <v>1838</v>
+      </c>
+      <c r="J259"/>
       <c r="K259" t="s">
-        <v>1724</v>
+        <v>1839</v>
       </c>
       <c r="L259" t="s">
-        <v>1725</v>
+        <v>1840</v>
       </c>
       <c r="M259" t="s">
-        <v>1726</v>
+        <v>1841</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>100</v>
+        <v>1842</v>
       </c>
       <c r="D260" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      <c r="G260"/>
+        <v>1843</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1846</v>
+      </c>
       <c r="H260" t="s">
-        <v>100</v>
+        <v>1847</v>
       </c>
       <c r="I260" t="s">
-        <v>1727</v>
-[...3 lines deleted...]
-      </c>
+        <v>1848</v>
+      </c>
+      <c r="J260"/>
       <c r="K260" t="s">
-        <v>1728</v>
+        <v>1849</v>
       </c>
       <c r="L260" t="s">
-        <v>1729</v>
+        <v>1791</v>
       </c>
       <c r="M260" t="s">
-        <v>1730</v>
-[...1 lines deleted...]
-      <c r="N260"/>
+        <v>1850</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1851</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D261" t="s">
-        <v>1417</v>
+        <v>1852</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I261" t="s">
-        <v>1731</v>
-[...3 lines deleted...]
-      </c>
+        <v>1853</v>
+      </c>
+      <c r="J261"/>
       <c r="K261" t="s">
-        <v>1732</v>
+        <v>1854</v>
       </c>
       <c r="L261" t="s">
-        <v>1733</v>
+        <v>1855</v>
       </c>
       <c r="M261" t="s">
-        <v>1734</v>
+        <v>1856</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D262" t="s">
-        <v>1735</v>
+        <v>1857</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I262" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1858</v>
+      </c>
+      <c r="J262"/>
       <c r="K262" t="s">
-        <v>1738</v>
+        <v>1859</v>
       </c>
       <c r="L262" t="s">
-        <v>1739</v>
+        <v>1860</v>
       </c>
       <c r="M262" t="s">
-        <v>1740</v>
+        <v>1861</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1741</v>
+        <v>1862</v>
       </c>
       <c r="D263" t="s">
-        <v>1742</v>
+        <v>1863</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1743</v>
+        <v>1864</v>
       </c>
       <c r="I263" t="s">
-        <v>1744</v>
+        <v>1865</v>
       </c>
       <c r="J263" t="s">
-        <v>1737</v>
+        <v>1866</v>
       </c>
       <c r="K263" t="s">
-        <v>1745</v>
+        <v>1867</v>
       </c>
       <c r="L263" t="s">
-        <v>1746</v>
+        <v>1868</v>
       </c>
       <c r="M263" t="s">
-        <v>1747</v>
+        <v>1869</v>
       </c>
       <c r="N263" t="s">
-        <v>1748</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1749</v>
+        <v>1871</v>
       </c>
       <c r="D264" t="s">
-        <v>1750</v>
+        <v>1872</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>337</v>
+        <v>1873</v>
       </c>
       <c r="I264" t="s">
-        <v>1751</v>
-[...3 lines deleted...]
-      </c>
+        <v>1874</v>
+      </c>
+      <c r="J264"/>
       <c r="K264" t="s">
-        <v>1752</v>
+        <v>1875</v>
       </c>
       <c r="L264" t="s">
-        <v>1753</v>
+        <v>1876</v>
       </c>
       <c r="M264" t="s">
-        <v>1754</v>
+        <v>1877</v>
       </c>
       <c r="N264" t="s">
-        <v>1755</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1756</v>
+        <v>1879</v>
       </c>
       <c r="D265" t="s">
-        <v>1757</v>
+        <v>1880</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>763</v>
+        <v>1881</v>
       </c>
       <c r="I265" t="s">
-        <v>1758</v>
-[...3 lines deleted...]
-      </c>
+        <v>1882</v>
+      </c>
+      <c r="J265"/>
       <c r="K265" t="s">
-        <v>1760</v>
+        <v>1883</v>
       </c>
       <c r="L265" t="s">
-        <v>1761</v>
+        <v>1884</v>
       </c>
       <c r="M265" t="s">
-        <v>1762</v>
+        <v>1885</v>
       </c>
       <c r="N265" t="s">
-        <v>1763</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1764</v>
+        <v>1887</v>
       </c>
       <c r="D266" t="s">
-        <v>1765</v>
-[...9 lines deleted...]
-      </c>
+        <v>1880</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
       <c r="H266" t="s">
-        <v>1769</v>
+        <v>1888</v>
       </c>
       <c r="I266" t="s">
-        <v>1770</v>
-[...3 lines deleted...]
-      </c>
+        <v>1889</v>
+      </c>
+      <c r="J266"/>
       <c r="K266" t="s">
-        <v>1772</v>
+        <v>1890</v>
       </c>
       <c r="L266" t="s">
-        <v>25</v>
+        <v>1891</v>
       </c>
       <c r="M266" t="s">
-        <v>1773</v>
+        <v>1892</v>
       </c>
       <c r="N266" t="s">
-        <v>1774</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1764</v>
+        <v>1894</v>
       </c>
       <c r="D267" t="s">
-        <v>1765</v>
-[...9 lines deleted...]
-      </c>
+        <v>1880</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
       <c r="H267" t="s">
-        <v>1775</v>
+        <v>97</v>
       </c>
       <c r="I267" t="s">
-        <v>1776</v>
-[...3 lines deleted...]
-      </c>
+        <v>1895</v>
+      </c>
+      <c r="J267"/>
       <c r="K267" t="s">
-        <v>1777</v>
+        <v>1896</v>
       </c>
       <c r="L267" t="s">
-        <v>25</v>
+        <v>1897</v>
       </c>
       <c r="M267" t="s">
-        <v>1778</v>
+        <v>1898</v>
       </c>
       <c r="N267" t="s">
-        <v>1774</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1779</v>
+        <v>97</v>
       </c>
       <c r="D268" t="s">
-        <v>1765</v>
-[...9 lines deleted...]
-      </c>
+        <v>1857</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
       <c r="H268" t="s">
-        <v>1783</v>
+        <v>1900</v>
       </c>
       <c r="I268" t="s">
-        <v>1784</v>
-[...3 lines deleted...]
-      </c>
+        <v>1901</v>
+      </c>
+      <c r="J268"/>
       <c r="K268" t="s">
-        <v>1785</v>
+        <v>1902</v>
       </c>
       <c r="L268" t="s">
-        <v>25</v>
+        <v>1903</v>
       </c>
       <c r="M268" t="s">
-        <v>1786</v>
-[...3 lines deleted...]
-      </c>
+        <v>1904</v>
+      </c>
+      <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1779</v>
+        <v>1905</v>
       </c>
       <c r="D269" t="s">
-        <v>1765</v>
+        <v>1906</v>
       </c>
       <c r="E269" t="s">
-        <v>1780</v>
+        <v>1907</v>
       </c>
       <c r="F269" t="s">
-        <v>1781</v>
+        <v>1908</v>
       </c>
       <c r="G269" t="s">
-        <v>1782</v>
+        <v>1909</v>
       </c>
       <c r="H269" t="s">
-        <v>1788</v>
+        <v>1910</v>
       </c>
       <c r="I269" t="s">
-        <v>1789</v>
-[...3 lines deleted...]
-      </c>
+        <v>1911</v>
+      </c>
+      <c r="J269"/>
       <c r="K269" t="s">
-        <v>1790</v>
+        <v>1912</v>
       </c>
       <c r="L269" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M269" t="s">
-        <v>1791</v>
+        <v>1914</v>
       </c>
       <c r="N269" t="s">
-        <v>1787</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1792</v>
+        <v>1905</v>
       </c>
       <c r="D270" t="s">
-        <v>1765</v>
+        <v>1906</v>
       </c>
       <c r="E270" t="s">
-        <v>1793</v>
+        <v>1907</v>
       </c>
       <c r="F270" t="s">
-        <v>1794</v>
+        <v>1908</v>
       </c>
       <c r="G270" t="s">
-        <v>1795</v>
+        <v>1909</v>
       </c>
       <c r="H270" t="s">
-        <v>1796</v>
+        <v>1916</v>
       </c>
       <c r="I270" t="s">
-        <v>1797</v>
-[...3 lines deleted...]
-      </c>
+        <v>1917</v>
+      </c>
+      <c r="J270"/>
       <c r="K270" t="s">
-        <v>1798</v>
+        <v>1918</v>
       </c>
       <c r="L270" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M270" t="s">
-        <v>1799</v>
+        <v>1919</v>
       </c>
       <c r="N270" t="s">
-        <v>1800</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1792</v>
+        <v>1920</v>
       </c>
       <c r="D271" t="s">
-        <v>1765</v>
+        <v>1921</v>
       </c>
       <c r="E271" t="s">
-        <v>1793</v>
+        <v>1922</v>
       </c>
       <c r="F271" t="s">
-        <v>1794</v>
+        <v>1923</v>
       </c>
       <c r="G271" t="s">
-        <v>1795</v>
+        <v>1924</v>
       </c>
       <c r="H271" t="s">
-        <v>1801</v>
+        <v>1925</v>
       </c>
       <c r="I271" t="s">
-        <v>1802</v>
-[...3 lines deleted...]
-      </c>
+        <v>1926</v>
+      </c>
+      <c r="J271"/>
       <c r="K271" t="s">
-        <v>1803</v>
+        <v>1927</v>
       </c>
       <c r="L271" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M271" t="s">
-        <v>1804</v>
+        <v>1928</v>
       </c>
       <c r="N271" t="s">
-        <v>1800</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1805</v>
+        <v>1930</v>
       </c>
       <c r="D272" t="s">
-        <v>1765</v>
+        <v>1921</v>
       </c>
       <c r="E272" t="s">
-        <v>1806</v>
+        <v>1931</v>
       </c>
       <c r="F272" t="s">
-        <v>1807</v>
+        <v>1932</v>
       </c>
       <c r="G272" t="s">
-        <v>1808</v>
+        <v>1933</v>
       </c>
       <c r="H272" t="s">
-        <v>1809</v>
+        <v>1934</v>
       </c>
       <c r="I272" t="s">
-        <v>1810</v>
-[...3 lines deleted...]
-      </c>
+        <v>1935</v>
+      </c>
+      <c r="J272"/>
       <c r="K272" t="s">
-        <v>1811</v>
+        <v>1936</v>
       </c>
       <c r="L272" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M272" t="s">
-        <v>1812</v>
+        <v>1937</v>
       </c>
       <c r="N272" t="s">
-        <v>1813</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1805</v>
+        <v>1939</v>
       </c>
       <c r="D273" t="s">
-        <v>1765</v>
+        <v>1940</v>
       </c>
       <c r="E273" t="s">
-        <v>1806</v>
+        <v>1941</v>
       </c>
       <c r="F273" t="s">
-        <v>1807</v>
+        <v>1942</v>
       </c>
       <c r="G273" t="s">
-        <v>1808</v>
+        <v>1943</v>
       </c>
       <c r="H273" t="s">
-        <v>1814</v>
+        <v>1944</v>
       </c>
       <c r="I273" t="s">
-        <v>1815</v>
-[...3 lines deleted...]
-      </c>
+        <v>1945</v>
+      </c>
+      <c r="J273"/>
       <c r="K273" t="s">
-        <v>1816</v>
+        <v>1946</v>
       </c>
       <c r="L273" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M273" t="s">
-        <v>1817</v>
+        <v>1947</v>
       </c>
       <c r="N273" t="s">
-        <v>1813</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>100</v>
+        <v>1939</v>
       </c>
       <c r="D274" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      <c r="G274"/>
+        <v>1940</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1943</v>
+      </c>
       <c r="H274" t="s">
-        <v>1818</v>
+        <v>1949</v>
       </c>
       <c r="I274" t="s">
-        <v>1819</v>
+        <v>1950</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1820</v>
+        <v>1951</v>
       </c>
       <c r="L274" t="s">
-        <v>1821</v>
+        <v>1913</v>
       </c>
       <c r="M274" t="s">
-        <v>1822</v>
-[...1 lines deleted...]
-      <c r="N274"/>
+        <v>1952</v>
+      </c>
+      <c r="N274" t="s">
+        <v>1948</v>
+      </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1823</v>
+        <v>1953</v>
       </c>
       <c r="D275" t="s">
-        <v>1824</v>
+        <v>1954</v>
       </c>
       <c r="E275" t="s">
-        <v>1825</v>
+        <v>1955</v>
       </c>
       <c r="F275" t="s">
-        <v>1826</v>
+        <v>1956</v>
       </c>
       <c r="G275" t="s">
-        <v>1827</v>
+        <v>1957</v>
       </c>
       <c r="H275" t="s">
-        <v>1828</v>
+        <v>1958</v>
       </c>
       <c r="I275" t="s">
-        <v>1829</v>
+        <v>1959</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1830</v>
+        <v>1960</v>
       </c>
       <c r="L275" t="s">
-        <v>25</v>
+        <v>1961</v>
       </c>
       <c r="M275" t="s">
-        <v>1831</v>
+        <v>1962</v>
       </c>
       <c r="N275" t="s">
-        <v>1832</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>100</v>
+        <v>1964</v>
       </c>
       <c r="D276" t="s">
-        <v>1833</v>
-[...3 lines deleted...]
-      <c r="G276"/>
+        <v>1965</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1968</v>
+      </c>
       <c r="H276" t="s">
-        <v>100</v>
+        <v>1969</v>
       </c>
       <c r="I276" t="s">
-        <v>1834</v>
+        <v>1970</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>1835</v>
+        <v>1971</v>
       </c>
       <c r="L276" t="s">
-        <v>1836</v>
+        <v>313</v>
       </c>
       <c r="M276" t="s">
-        <v>1837</v>
-[...1 lines deleted...]
-      <c r="N276"/>
+        <v>1972</v>
+      </c>
+      <c r="N276" t="s">
+        <v>1973</v>
+      </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>100</v>
+        <v>1974</v>
       </c>
       <c r="D277" t="s">
-        <v>1838</v>
-[...3 lines deleted...]
-      <c r="G277"/>
+        <v>1975</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1978</v>
+      </c>
       <c r="H277" t="s">
-        <v>100</v>
+        <v>1979</v>
       </c>
       <c r="I277" t="s">
-        <v>1839</v>
+        <v>1980</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>1840</v>
+        <v>1981</v>
       </c>
       <c r="L277" t="s">
-        <v>1841</v>
+        <v>1913</v>
       </c>
       <c r="M277" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="N277"/>
+        <v>1982</v>
+      </c>
+      <c r="N277" t="s">
+        <v>1983</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1843</v>
+        <v>1974</v>
       </c>
       <c r="D278" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="G278"/>
+        <v>1984</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1978</v>
+      </c>
       <c r="H278" t="s">
-        <v>1844</v>
+        <v>1985</v>
       </c>
       <c r="I278" t="s">
-        <v>1845</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="J278"/>
       <c r="K278" t="s">
-        <v>1847</v>
+        <v>1987</v>
       </c>
       <c r="L278" t="s">
-        <v>1848</v>
+        <v>1961</v>
       </c>
       <c r="M278" t="s">
-        <v>1849</v>
+        <v>1988</v>
       </c>
       <c r="N278" t="s">
-        <v>1850</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1851</v>
+        <v>1989</v>
       </c>
       <c r="D279" t="s">
-        <v>1852</v>
-[...3 lines deleted...]
-      <c r="G279"/>
+        <v>1990</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1993</v>
+      </c>
       <c r="H279" t="s">
-        <v>1853</v>
+        <v>1994</v>
       </c>
       <c r="I279" t="s">
-        <v>1854</v>
+        <v>1995</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1855</v>
+        <v>1996</v>
       </c>
       <c r="L279" t="s">
-        <v>1856</v>
+        <v>1791</v>
       </c>
       <c r="M279" t="s">
-        <v>1857</v>
+        <v>1997</v>
       </c>
       <c r="N279" t="s">
-        <v>1858</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1859</v>
+        <v>1999</v>
       </c>
       <c r="D280" t="s">
-        <v>1860</v>
-[...3 lines deleted...]
-      <c r="G280"/>
+        <v>1990</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2002</v>
+      </c>
       <c r="H280" t="s">
-        <v>1861</v>
+        <v>2003</v>
       </c>
       <c r="I280" t="s">
-        <v>1862</v>
+        <v>2004</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>1863</v>
+        <v>2005</v>
       </c>
       <c r="L280" t="s">
-        <v>1864</v>
+        <v>1791</v>
       </c>
       <c r="M280" t="s">
-        <v>1865</v>
+        <v>2006</v>
       </c>
       <c r="N280" t="s">
-        <v>1866</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1867</v>
+        <v>2008</v>
       </c>
       <c r="D281" t="s">
-        <v>1860</v>
-[...3 lines deleted...]
-      <c r="G281"/>
+        <v>2009</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2012</v>
+      </c>
       <c r="H281" t="s">
-        <v>1868</v>
+        <v>2013</v>
       </c>
       <c r="I281" t="s">
-        <v>1869</v>
+        <v>2014</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1870</v>
+        <v>2015</v>
       </c>
       <c r="L281" t="s">
-        <v>1871</v>
+        <v>1032</v>
       </c>
       <c r="M281" t="s">
-        <v>1872</v>
+        <v>2016</v>
       </c>
       <c r="N281" t="s">
-        <v>1873</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1874</v>
+        <v>1999</v>
       </c>
       <c r="D282" t="s">
-        <v>1860</v>
-[...3 lines deleted...]
-      <c r="G282"/>
+        <v>2009</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2002</v>
+      </c>
       <c r="H282" t="s">
-        <v>100</v>
+        <v>2018</v>
       </c>
       <c r="I282" t="s">
-        <v>1875</v>
+        <v>2019</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1876</v>
+        <v>2020</v>
       </c>
       <c r="L282" t="s">
-        <v>1877</v>
+        <v>1032</v>
       </c>
       <c r="M282" t="s">
-        <v>1878</v>
+        <v>2021</v>
       </c>
       <c r="N282" t="s">
-        <v>1879</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>100</v>
+        <v>2022</v>
       </c>
       <c r="D283" t="s">
-        <v>1838</v>
-[...3 lines deleted...]
-      <c r="G283"/>
+        <v>2023</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2026</v>
+      </c>
       <c r="H283" t="s">
-        <v>1880</v>
+        <v>2027</v>
       </c>
       <c r="I283" t="s">
-        <v>1881</v>
+        <v>2028</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1882</v>
+        <v>2029</v>
       </c>
       <c r="L283" t="s">
-        <v>1883</v>
+        <v>1913</v>
       </c>
       <c r="M283" t="s">
-        <v>1884</v>
-[...1 lines deleted...]
-      <c r="N283"/>
+        <v>2030</v>
+      </c>
+      <c r="N283" t="s">
+        <v>2031</v>
+      </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1885</v>
+        <v>2022</v>
       </c>
       <c r="D284" t="s">
-        <v>1886</v>
+        <v>2023</v>
       </c>
       <c r="E284" t="s">
-        <v>1887</v>
+        <v>2024</v>
       </c>
       <c r="F284" t="s">
-        <v>1888</v>
+        <v>2025</v>
       </c>
       <c r="G284" t="s">
-        <v>1889</v>
+        <v>2026</v>
       </c>
       <c r="H284" t="s">
-        <v>1890</v>
+        <v>2032</v>
       </c>
       <c r="I284" t="s">
-        <v>1891</v>
+        <v>2033</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1892</v>
+        <v>2034</v>
       </c>
       <c r="L284" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M284" t="s">
-        <v>1894</v>
+        <v>2035</v>
       </c>
       <c r="N284" t="s">
-        <v>1895</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1885</v>
+        <v>2036</v>
       </c>
       <c r="D285" t="s">
-        <v>1886</v>
+        <v>2023</v>
       </c>
       <c r="E285" t="s">
-        <v>1887</v>
+        <v>2037</v>
       </c>
       <c r="F285" t="s">
-        <v>1888</v>
+        <v>2038</v>
       </c>
       <c r="G285" t="s">
-        <v>1889</v>
+        <v>2039</v>
       </c>
       <c r="H285" t="s">
-        <v>1896</v>
+        <v>2040</v>
       </c>
       <c r="I285" t="s">
-        <v>1897</v>
+        <v>2041</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>1898</v>
+        <v>2042</v>
       </c>
       <c r="L285" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M285" t="s">
-        <v>1899</v>
+        <v>2043</v>
       </c>
       <c r="N285" t="s">
-        <v>1895</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1900</v>
+        <v>2036</v>
       </c>
       <c r="D286" t="s">
-        <v>1901</v>
+        <v>2023</v>
       </c>
       <c r="E286" t="s">
-        <v>1902</v>
+        <v>2037</v>
       </c>
       <c r="F286" t="s">
-        <v>1903</v>
+        <v>2038</v>
       </c>
       <c r="G286" t="s">
-        <v>1904</v>
+        <v>2039</v>
       </c>
       <c r="H286" t="s">
-        <v>1905</v>
+        <v>2045</v>
       </c>
       <c r="I286" t="s">
-        <v>1906</v>
+        <v>2046</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>1907</v>
+        <v>2047</v>
       </c>
       <c r="L286" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M286" t="s">
-        <v>1908</v>
+        <v>2048</v>
       </c>
       <c r="N286" t="s">
-        <v>1909</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1910</v>
+        <v>2049</v>
       </c>
       <c r="D287" t="s">
-        <v>1901</v>
+        <v>2023</v>
       </c>
       <c r="E287" t="s">
-        <v>1911</v>
+        <v>2050</v>
       </c>
       <c r="F287" t="s">
-        <v>1912</v>
+        <v>2051</v>
       </c>
       <c r="G287" t="s">
-        <v>1913</v>
+        <v>2052</v>
       </c>
       <c r="H287" t="s">
-        <v>1914</v>
+        <v>2053</v>
       </c>
       <c r="I287" t="s">
-        <v>1915</v>
+        <v>2054</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>1916</v>
+        <v>2055</v>
       </c>
       <c r="L287" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M287" t="s">
-        <v>1917</v>
+        <v>2056</v>
       </c>
       <c r="N287" t="s">
-        <v>1918</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1919</v>
+        <v>2049</v>
       </c>
       <c r="D288" t="s">
-        <v>1920</v>
+        <v>2023</v>
       </c>
       <c r="E288" t="s">
-        <v>1617</v>
+        <v>2050</v>
       </c>
       <c r="F288" t="s">
-        <v>1609</v>
+        <v>2051</v>
       </c>
       <c r="G288" t="s">
-        <v>1618</v>
+        <v>2052</v>
       </c>
       <c r="H288" t="s">
-        <v>1921</v>
+        <v>2058</v>
       </c>
       <c r="I288" t="s">
-        <v>1922</v>
+        <v>2059</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1923</v>
+        <v>2060</v>
       </c>
       <c r="L288" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M288" t="s">
-        <v>1924</v>
+        <v>2061</v>
       </c>
       <c r="N288" t="s">
-        <v>1925</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1919</v>
+        <v>2062</v>
       </c>
       <c r="D289" t="s">
-        <v>1920</v>
+        <v>2063</v>
       </c>
       <c r="E289" t="s">
-        <v>1617</v>
+        <v>2064</v>
       </c>
       <c r="F289" t="s">
-        <v>1609</v>
+        <v>2065</v>
       </c>
       <c r="G289" t="s">
-        <v>1618</v>
+        <v>2066</v>
       </c>
       <c r="H289" t="s">
-        <v>1926</v>
+        <v>2067</v>
       </c>
       <c r="I289" t="s">
-        <v>1927</v>
+        <v>2068</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1928</v>
+        <v>2069</v>
       </c>
       <c r="L289" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M289" t="s">
-        <v>1929</v>
+        <v>2070</v>
       </c>
       <c r="N289" t="s">
-        <v>1925</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1930</v>
+        <v>2072</v>
       </c>
       <c r="D290" t="s">
-        <v>1931</v>
+        <v>2063</v>
       </c>
       <c r="E290" t="s">
-        <v>1932</v>
+        <v>2073</v>
       </c>
       <c r="F290" t="s">
-        <v>1933</v>
+        <v>2074</v>
       </c>
       <c r="G290" t="s">
-        <v>1934</v>
+        <v>2075</v>
       </c>
       <c r="H290" t="s">
-        <v>1935</v>
+        <v>2076</v>
       </c>
       <c r="I290" t="s">
-        <v>1936</v>
+        <v>2077</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>1937</v>
+        <v>2078</v>
       </c>
       <c r="L290" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="M290" t="s">
-        <v>1939</v>
+        <v>2079</v>
       </c>
       <c r="N290" t="s">
-        <v>1940</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1941</v>
+        <v>2049</v>
       </c>
       <c r="D291" t="s">
-        <v>1942</v>
+        <v>2063</v>
       </c>
       <c r="E291" t="s">
-        <v>1943</v>
+        <v>2050</v>
       </c>
       <c r="F291" t="s">
-        <v>1944</v>
+        <v>2051</v>
       </c>
       <c r="G291" t="s">
-        <v>1945</v>
+        <v>2052</v>
       </c>
       <c r="H291" t="s">
-        <v>1946</v>
+        <v>2058</v>
       </c>
       <c r="I291" t="s">
-        <v>1947</v>
+        <v>2081</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>1948</v>
+        <v>2082</v>
       </c>
       <c r="L291" t="s">
-        <v>1949</v>
+        <v>1913</v>
       </c>
       <c r="M291" t="s">
-        <v>1950</v>
+        <v>2083</v>
       </c>
       <c r="N291" t="s">
-        <v>1951</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1952</v>
+        <v>2084</v>
       </c>
       <c r="D292" t="s">
-        <v>1953</v>
+        <v>2063</v>
       </c>
       <c r="E292" t="s">
-        <v>1954</v>
+        <v>2085</v>
       </c>
       <c r="F292" t="s">
-        <v>1955</v>
+        <v>2086</v>
       </c>
       <c r="G292" t="s">
-        <v>1956</v>
+        <v>2087</v>
       </c>
       <c r="H292" t="s">
-        <v>1957</v>
+        <v>2088</v>
       </c>
       <c r="I292" t="s">
-        <v>1958</v>
+        <v>2089</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>1959</v>
+        <v>2090</v>
       </c>
       <c r="L292" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M292" t="s">
-        <v>1960</v>
+        <v>2091</v>
       </c>
       <c r="N292" t="s">
-        <v>1961</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1952</v>
+        <v>2084</v>
       </c>
       <c r="D293" t="s">
-        <v>1962</v>
+        <v>2063</v>
       </c>
       <c r="E293" t="s">
-        <v>1954</v>
+        <v>2085</v>
       </c>
       <c r="F293" t="s">
-        <v>1955</v>
+        <v>2086</v>
       </c>
       <c r="G293" t="s">
-        <v>1956</v>
+        <v>2087</v>
       </c>
       <c r="H293" t="s">
-        <v>1963</v>
+        <v>2093</v>
       </c>
       <c r="I293" t="s">
-        <v>1964</v>
+        <v>2094</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>1965</v>
+        <v>2095</v>
       </c>
       <c r="L293" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="M293" t="s">
-        <v>1966</v>
+        <v>2096</v>
       </c>
       <c r="N293" t="s">
-        <v>1961</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1967</v>
+        <v>2049</v>
       </c>
       <c r="D294" t="s">
-        <v>1968</v>
+        <v>2063</v>
       </c>
       <c r="E294" t="s">
-        <v>1969</v>
+        <v>2050</v>
       </c>
       <c r="F294" t="s">
-        <v>1970</v>
+        <v>2051</v>
       </c>
       <c r="G294" t="s">
-        <v>1971</v>
+        <v>2052</v>
       </c>
       <c r="H294" t="s">
-        <v>1972</v>
+        <v>2097</v>
       </c>
       <c r="I294" t="s">
-        <v>1973</v>
+        <v>2098</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>1974</v>
+        <v>2099</v>
       </c>
       <c r="L294" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M294" t="s">
-        <v>1975</v>
+        <v>2100</v>
       </c>
       <c r="N294" t="s">
-        <v>1976</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1977</v>
+        <v>2072</v>
       </c>
       <c r="D295" t="s">
-        <v>1968</v>
+        <v>2063</v>
       </c>
       <c r="E295" t="s">
-        <v>1978</v>
+        <v>2073</v>
       </c>
       <c r="F295" t="s">
-        <v>1979</v>
+        <v>2074</v>
       </c>
       <c r="G295" t="s">
-        <v>1980</v>
+        <v>2075</v>
       </c>
       <c r="H295" t="s">
-        <v>1981</v>
+        <v>2101</v>
       </c>
       <c r="I295" t="s">
-        <v>1982</v>
+        <v>2102</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>1983</v>
+        <v>2103</v>
       </c>
       <c r="L295" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M295" t="s">
-        <v>1984</v>
+        <v>2104</v>
       </c>
       <c r="N295" t="s">
-        <v>1985</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1986</v>
+        <v>2105</v>
       </c>
       <c r="D296" t="s">
-        <v>1987</v>
+        <v>2106</v>
       </c>
       <c r="E296" t="s">
-        <v>1988</v>
+        <v>2107</v>
       </c>
       <c r="F296" t="s">
-        <v>1989</v>
+        <v>2108</v>
       </c>
       <c r="G296" t="s">
-        <v>1990</v>
+        <v>2109</v>
       </c>
       <c r="H296" t="s">
-        <v>1991</v>
+        <v>2110</v>
       </c>
       <c r="I296" t="s">
-        <v>1992</v>
+        <v>2111</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>1993</v>
+        <v>2112</v>
       </c>
       <c r="L296" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M296" t="s">
-        <v>1994</v>
+        <v>2113</v>
       </c>
       <c r="N296" t="s">
-        <v>1995</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1977</v>
+        <v>2115</v>
       </c>
       <c r="D297" t="s">
-        <v>1987</v>
+        <v>2106</v>
       </c>
       <c r="E297" t="s">
-        <v>1978</v>
+        <v>2116</v>
       </c>
       <c r="F297" t="s">
-        <v>1979</v>
+        <v>2117</v>
       </c>
       <c r="G297" t="s">
-        <v>1980</v>
+        <v>2118</v>
       </c>
       <c r="H297" t="s">
-        <v>1996</v>
+        <v>2119</v>
       </c>
       <c r="I297" t="s">
-        <v>1997</v>
+        <v>2120</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>1998</v>
+        <v>2121</v>
       </c>
       <c r="L297" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M297" t="s">
-        <v>1999</v>
+        <v>2122</v>
       </c>
       <c r="N297" t="s">
-        <v>1985</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2000</v>
+        <v>2124</v>
       </c>
       <c r="D298" t="s">
-        <v>2001</v>
+        <v>2125</v>
       </c>
       <c r="E298" t="s">
-        <v>2002</v>
+        <v>2126</v>
       </c>
       <c r="F298" t="s">
-        <v>2003</v>
+        <v>2127</v>
       </c>
       <c r="G298" t="s">
-        <v>2004</v>
+        <v>2128</v>
       </c>
       <c r="H298" t="s">
-        <v>2005</v>
+        <v>2129</v>
       </c>
       <c r="I298" t="s">
-        <v>2006</v>
+        <v>2130</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>2007</v>
+        <v>2131</v>
       </c>
       <c r="L298" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M298" t="s">
-        <v>2008</v>
+        <v>2132</v>
       </c>
       <c r="N298" t="s">
-        <v>2009</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2000</v>
+        <v>97</v>
       </c>
       <c r="D299" t="s">
-        <v>2001</v>
-[...9 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
       <c r="H299" t="s">
-        <v>2010</v>
+        <v>2134</v>
       </c>
       <c r="I299" t="s">
-        <v>2011</v>
+        <v>2135</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>2012</v>
+        <v>2136</v>
       </c>
       <c r="L299" t="s">
-        <v>1893</v>
+        <v>2137</v>
       </c>
       <c r="M299" t="s">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2138</v>
+      </c>
+      <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2014</v>
+        <v>2139</v>
       </c>
       <c r="D300" t="s">
-        <v>2001</v>
+        <v>2140</v>
       </c>
       <c r="E300" t="s">
-        <v>2015</v>
+        <v>2141</v>
       </c>
       <c r="F300" t="s">
-        <v>2016</v>
+        <v>2142</v>
       </c>
       <c r="G300" t="s">
-        <v>2017</v>
+        <v>2143</v>
       </c>
       <c r="H300" t="s">
-        <v>2018</v>
+        <v>2144</v>
       </c>
       <c r="I300" t="s">
-        <v>2019</v>
+        <v>2145</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>2020</v>
+        <v>2146</v>
       </c>
       <c r="L300" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M300" t="s">
-        <v>2021</v>
+        <v>2147</v>
       </c>
       <c r="N300" t="s">
-        <v>2022</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2014</v>
+        <v>2149</v>
       </c>
       <c r="D301" t="s">
-        <v>2001</v>
+        <v>2150</v>
       </c>
       <c r="E301" t="s">
-        <v>2015</v>
+        <v>2151</v>
       </c>
       <c r="F301" t="s">
-        <v>2016</v>
+        <v>2152</v>
       </c>
       <c r="G301" t="s">
-        <v>2017</v>
+        <v>2153</v>
       </c>
       <c r="H301" t="s">
-        <v>2023</v>
+        <v>2154</v>
       </c>
       <c r="I301" t="s">
-        <v>2024</v>
+        <v>2155</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>2025</v>
+        <v>2156</v>
       </c>
       <c r="L301" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M301" t="s">
-        <v>2026</v>
+        <v>2157</v>
       </c>
       <c r="N301" t="s">
-        <v>2022</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2027</v>
+        <v>2159</v>
       </c>
       <c r="D302" t="s">
-        <v>2001</v>
+        <v>2150</v>
       </c>
       <c r="E302" t="s">
-        <v>2028</v>
+        <v>2160</v>
       </c>
       <c r="F302" t="s">
-        <v>2029</v>
+        <v>2161</v>
       </c>
       <c r="G302" t="s">
-        <v>2030</v>
+        <v>2162</v>
       </c>
       <c r="H302" t="s">
-        <v>2031</v>
+        <v>2163</v>
       </c>
       <c r="I302" t="s">
-        <v>2032</v>
+        <v>2164</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>2033</v>
+        <v>2165</v>
       </c>
       <c r="L302" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M302" t="s">
-        <v>2034</v>
+        <v>2166</v>
       </c>
       <c r="N302" t="s">
-        <v>2035</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2027</v>
+        <v>2149</v>
       </c>
       <c r="D303" t="s">
-        <v>2001</v>
+        <v>2168</v>
       </c>
       <c r="E303" t="s">
-        <v>2028</v>
+        <v>2151</v>
       </c>
       <c r="F303" t="s">
-        <v>2029</v>
+        <v>2152</v>
       </c>
       <c r="G303" t="s">
-        <v>2030</v>
+        <v>2153</v>
       </c>
       <c r="H303" t="s">
-        <v>2036</v>
+        <v>2154</v>
       </c>
       <c r="I303" t="s">
-        <v>2037</v>
+        <v>2169</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>2038</v>
+        <v>2170</v>
       </c>
       <c r="L303" t="s">
-        <v>1893</v>
+        <v>2171</v>
       </c>
       <c r="M303" t="s">
-        <v>2039</v>
+        <v>2172</v>
       </c>
       <c r="N303" t="s">
-        <v>2035</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2040</v>
+        <v>1953</v>
       </c>
       <c r="D304" t="s">
-        <v>2041</v>
+        <v>2173</v>
       </c>
       <c r="E304" t="s">
-        <v>2042</v>
+        <v>1955</v>
       </c>
       <c r="F304" t="s">
-        <v>2043</v>
+        <v>1956</v>
       </c>
       <c r="G304" t="s">
-        <v>2044</v>
+        <v>1957</v>
       </c>
       <c r="H304" t="s">
-        <v>2045</v>
+        <v>2174</v>
       </c>
       <c r="I304" t="s">
-        <v>2046</v>
+        <v>2175</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>2047</v>
+        <v>2176</v>
       </c>
       <c r="L304" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M304" t="s">
-        <v>2048</v>
+        <v>2177</v>
       </c>
       <c r="N304" t="s">
-        <v>2049</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2050</v>
+        <v>1953</v>
       </c>
       <c r="D305" t="s">
-        <v>2041</v>
+        <v>2173</v>
       </c>
       <c r="E305" t="s">
-        <v>2051</v>
+        <v>1955</v>
       </c>
       <c r="F305" t="s">
-        <v>2052</v>
+        <v>1956</v>
       </c>
       <c r="G305" t="s">
-        <v>2053</v>
+        <v>1957</v>
       </c>
       <c r="H305" t="s">
-        <v>2054</v>
+        <v>2178</v>
       </c>
       <c r="I305" t="s">
-        <v>2055</v>
+        <v>2179</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>2056</v>
+        <v>2180</v>
       </c>
       <c r="L305" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M305" t="s">
-        <v>2057</v>
+        <v>2181</v>
       </c>
       <c r="N305" t="s">
-        <v>2058</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2027</v>
+        <v>2182</v>
       </c>
       <c r="D306" t="s">
-        <v>2041</v>
+        <v>1975</v>
       </c>
       <c r="E306" t="s">
-        <v>2028</v>
+        <v>2183</v>
       </c>
       <c r="F306" t="s">
-        <v>2029</v>
+        <v>2184</v>
       </c>
       <c r="G306" t="s">
-        <v>2030</v>
+        <v>2185</v>
       </c>
       <c r="H306" t="s">
-        <v>2036</v>
+        <v>2186</v>
       </c>
       <c r="I306" t="s">
-        <v>2059</v>
+        <v>2187</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2060</v>
+        <v>2188</v>
       </c>
       <c r="L306" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M306" t="s">
-        <v>2061</v>
+        <v>2189</v>
       </c>
       <c r="N306" t="s">
-        <v>2035</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2062</v>
+        <v>2182</v>
       </c>
       <c r="D307" t="s">
-        <v>2041</v>
+        <v>1975</v>
       </c>
       <c r="E307" t="s">
-        <v>2063</v>
+        <v>2183</v>
       </c>
       <c r="F307" t="s">
-        <v>2064</v>
+        <v>2184</v>
       </c>
       <c r="G307" t="s">
-        <v>2065</v>
+        <v>2185</v>
       </c>
       <c r="H307" t="s">
-        <v>2066</v>
+        <v>2191</v>
       </c>
       <c r="I307" t="s">
-        <v>2067</v>
+        <v>2192</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2068</v>
+        <v>2193</v>
       </c>
       <c r="L307" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M307" t="s">
-        <v>2069</v>
+        <v>2194</v>
       </c>
       <c r="N307" t="s">
-        <v>2070</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2062</v>
+        <v>2124</v>
       </c>
       <c r="D308" t="s">
-        <v>2041</v>
+        <v>1975</v>
       </c>
       <c r="E308" t="s">
-        <v>2063</v>
+        <v>2126</v>
       </c>
       <c r="F308" t="s">
-        <v>2064</v>
+        <v>2195</v>
       </c>
       <c r="G308" t="s">
-        <v>2065</v>
+        <v>2128</v>
       </c>
       <c r="H308" t="s">
-        <v>2071</v>
+        <v>2196</v>
       </c>
       <c r="I308" t="s">
-        <v>2072</v>
+        <v>2197</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2073</v>
+        <v>2198</v>
       </c>
       <c r="L308" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M308" t="s">
-        <v>2074</v>
+        <v>2199</v>
       </c>
       <c r="N308" t="s">
-        <v>2070</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2027</v>
+        <v>2124</v>
       </c>
       <c r="D309" t="s">
-        <v>2041</v>
+        <v>1975</v>
       </c>
       <c r="E309" t="s">
-        <v>2028</v>
+        <v>2126</v>
       </c>
       <c r="F309" t="s">
-        <v>2029</v>
+        <v>2195</v>
       </c>
       <c r="G309" t="s">
-        <v>2030</v>
+        <v>2128</v>
       </c>
       <c r="H309" t="s">
-        <v>2075</v>
+        <v>2200</v>
       </c>
       <c r="I309" t="s">
-        <v>2076</v>
+        <v>2201</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2077</v>
+        <v>2202</v>
       </c>
       <c r="L309" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M309" t="s">
-        <v>2078</v>
+        <v>2203</v>
       </c>
       <c r="N309" t="s">
-        <v>2035</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2050</v>
+        <v>1974</v>
       </c>
       <c r="D310" t="s">
-        <v>2041</v>
+        <v>1975</v>
       </c>
       <c r="E310" t="s">
-        <v>2051</v>
+        <v>1976</v>
       </c>
       <c r="F310" t="s">
-        <v>2052</v>
+        <v>1977</v>
       </c>
       <c r="G310" t="s">
-        <v>2053</v>
+        <v>1978</v>
       </c>
       <c r="H310" t="s">
-        <v>2079</v>
+        <v>2204</v>
       </c>
       <c r="I310" t="s">
-        <v>2080</v>
+        <v>2205</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2081</v>
+        <v>2206</v>
       </c>
       <c r="L310" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M310" t="s">
-        <v>2082</v>
+        <v>2207</v>
       </c>
       <c r="N310" t="s">
-        <v>2058</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2083</v>
+        <v>1974</v>
       </c>
       <c r="D311" t="s">
-        <v>2084</v>
+        <v>1975</v>
       </c>
       <c r="E311" t="s">
-        <v>2085</v>
+        <v>1976</v>
       </c>
       <c r="F311" t="s">
-        <v>2086</v>
+        <v>1977</v>
       </c>
       <c r="G311" t="s">
-        <v>2087</v>
+        <v>1978</v>
       </c>
       <c r="H311" t="s">
-        <v>2088</v>
+        <v>2208</v>
       </c>
       <c r="I311" t="s">
-        <v>2089</v>
+        <v>2209</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2090</v>
+        <v>2210</v>
       </c>
       <c r="L311" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M311" t="s">
-        <v>2091</v>
+        <v>2211</v>
       </c>
       <c r="N311" t="s">
-        <v>2092</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2093</v>
+        <v>2212</v>
       </c>
       <c r="D312" t="s">
-        <v>2084</v>
+        <v>1975</v>
       </c>
       <c r="E312" t="s">
-        <v>2094</v>
+        <v>2213</v>
       </c>
       <c r="F312" t="s">
-        <v>2095</v>
+        <v>2214</v>
       </c>
       <c r="G312" t="s">
-        <v>2096</v>
+        <v>2215</v>
       </c>
       <c r="H312" t="s">
-        <v>2097</v>
+        <v>2216</v>
       </c>
       <c r="I312" t="s">
-        <v>2098</v>
+        <v>2217</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2099</v>
+        <v>2218</v>
       </c>
       <c r="L312" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M312" t="s">
-        <v>2100</v>
+        <v>2219</v>
       </c>
       <c r="N312" t="s">
-        <v>2101</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2102</v>
+        <v>2212</v>
       </c>
       <c r="D313" t="s">
-        <v>2103</v>
+        <v>1975</v>
       </c>
       <c r="E313" t="s">
-        <v>2104</v>
+        <v>2213</v>
       </c>
       <c r="F313" t="s">
-        <v>2105</v>
+        <v>2214</v>
       </c>
       <c r="G313" t="s">
-        <v>2106</v>
+        <v>2215</v>
       </c>
       <c r="H313" t="s">
-        <v>2107</v>
+        <v>2221</v>
       </c>
       <c r="I313" t="s">
-        <v>2108</v>
+        <v>2222</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2109</v>
+        <v>2223</v>
       </c>
       <c r="L313" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="M313" t="s">
-        <v>2110</v>
+        <v>2224</v>
       </c>
       <c r="N313" t="s">
-        <v>2111</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>100</v>
+        <v>2225</v>
       </c>
       <c r="D314" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="G314"/>
+        <v>2226</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2229</v>
+      </c>
       <c r="H314" t="s">
-        <v>2112</v>
+        <v>2230</v>
       </c>
       <c r="I314" t="s">
-        <v>2113</v>
+        <v>2231</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2114</v>
+        <v>2232</v>
       </c>
       <c r="L314" t="s">
-        <v>2115</v>
+        <v>1913</v>
       </c>
       <c r="M314" t="s">
-        <v>2116</v>
-[...1 lines deleted...]
-      <c r="N314"/>
+        <v>2233</v>
+      </c>
+      <c r="N314" t="s">
+        <v>2234</v>
+      </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2117</v>
+        <v>2225</v>
       </c>
       <c r="D315" t="s">
-        <v>2118</v>
+        <v>2226</v>
       </c>
       <c r="E315" t="s">
-        <v>2119</v>
+        <v>2227</v>
       </c>
       <c r="F315" t="s">
-        <v>2120</v>
+        <v>2228</v>
       </c>
       <c r="G315" t="s">
-        <v>2121</v>
+        <v>2229</v>
       </c>
       <c r="H315" t="s">
-        <v>2122</v>
+        <v>2235</v>
       </c>
       <c r="I315" t="s">
-        <v>2123</v>
+        <v>2236</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2124</v>
+        <v>2237</v>
       </c>
       <c r="L315" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M315" t="s">
-        <v>2125</v>
+        <v>2238</v>
       </c>
       <c r="N315" t="s">
-        <v>2126</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2127</v>
+        <v>2225</v>
       </c>
       <c r="D316" t="s">
-        <v>2128</v>
+        <v>2226</v>
       </c>
       <c r="E316" t="s">
-        <v>2129</v>
+        <v>2227</v>
       </c>
       <c r="F316" t="s">
-        <v>2130</v>
+        <v>2228</v>
       </c>
       <c r="G316" t="s">
-        <v>2131</v>
+        <v>2229</v>
       </c>
       <c r="H316" t="s">
-        <v>2132</v>
+        <v>2239</v>
       </c>
       <c r="I316" t="s">
-        <v>2133</v>
+        <v>2240</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2134</v>
+        <v>2241</v>
       </c>
       <c r="L316" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M316" t="s">
-        <v>2135</v>
+        <v>2242</v>
       </c>
       <c r="N316" t="s">
-        <v>2136</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2137</v>
+        <v>2225</v>
       </c>
       <c r="D317" t="s">
-        <v>2128</v>
+        <v>2226</v>
       </c>
       <c r="E317" t="s">
-        <v>2138</v>
+        <v>2227</v>
       </c>
       <c r="F317" t="s">
-        <v>2139</v>
+        <v>2228</v>
       </c>
       <c r="G317" t="s">
-        <v>2140</v>
+        <v>2229</v>
       </c>
       <c r="H317" t="s">
-        <v>2141</v>
+        <v>2243</v>
       </c>
       <c r="I317" t="s">
-        <v>2142</v>
+        <v>2244</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2143</v>
+        <v>2245</v>
       </c>
       <c r="L317" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M317" t="s">
-        <v>2144</v>
+        <v>2246</v>
       </c>
       <c r="N317" t="s">
-        <v>2145</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2127</v>
+        <v>2225</v>
       </c>
       <c r="D318" t="s">
-        <v>2146</v>
+        <v>2226</v>
       </c>
       <c r="E318" t="s">
-        <v>2129</v>
+        <v>2227</v>
       </c>
       <c r="F318" t="s">
-        <v>2130</v>
+        <v>2228</v>
       </c>
       <c r="G318" t="s">
-        <v>2131</v>
+        <v>2229</v>
       </c>
       <c r="H318" t="s">
-        <v>2132</v>
+        <v>2247</v>
       </c>
       <c r="I318" t="s">
-        <v>2147</v>
+        <v>2248</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2148</v>
+        <v>2249</v>
       </c>
       <c r="L318" t="s">
-        <v>2149</v>
+        <v>1913</v>
       </c>
       <c r="M318" t="s">
-        <v>2150</v>
+        <v>2250</v>
       </c>
       <c r="N318" t="s">
-        <v>2136</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>1930</v>
+        <v>2251</v>
       </c>
       <c r="D319" t="s">
-        <v>2151</v>
+        <v>2252</v>
       </c>
       <c r="E319" t="s">
-        <v>1932</v>
+        <v>2253</v>
       </c>
       <c r="F319" t="s">
-        <v>1933</v>
+        <v>2254</v>
       </c>
       <c r="G319" t="s">
-        <v>1934</v>
+        <v>2255</v>
       </c>
       <c r="H319" t="s">
-        <v>2152</v>
+        <v>2256</v>
       </c>
       <c r="I319" t="s">
-        <v>2153</v>
+        <v>2257</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2154</v>
+        <v>2258</v>
       </c>
       <c r="L319" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M319" t="s">
-        <v>2155</v>
+        <v>2259</v>
       </c>
       <c r="N319" t="s">
-        <v>1940</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>1930</v>
+        <v>2261</v>
       </c>
       <c r="D320" t="s">
-        <v>2151</v>
+        <v>2252</v>
       </c>
       <c r="E320" t="s">
-        <v>1932</v>
+        <v>2262</v>
       </c>
       <c r="F320" t="s">
-        <v>1933</v>
+        <v>2263</v>
       </c>
       <c r="G320" t="s">
-        <v>1934</v>
+        <v>2264</v>
       </c>
       <c r="H320" t="s">
-        <v>2156</v>
+        <v>2265</v>
       </c>
       <c r="I320" t="s">
-        <v>2157</v>
+        <v>2266</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2158</v>
+        <v>2267</v>
       </c>
       <c r="L320" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M320" t="s">
-        <v>2159</v>
+        <v>2268</v>
       </c>
       <c r="N320" t="s">
-        <v>1940</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2160</v>
+        <v>2270</v>
       </c>
       <c r="D321" t="s">
-        <v>1953</v>
+        <v>2271</v>
       </c>
       <c r="E321" t="s">
-        <v>2161</v>
+        <v>2272</v>
       </c>
       <c r="F321" t="s">
-        <v>2162</v>
+        <v>2273</v>
       </c>
       <c r="G321" t="s">
-        <v>2163</v>
+        <v>2274</v>
       </c>
       <c r="H321" t="s">
-        <v>2164</v>
+        <v>2275</v>
       </c>
       <c r="I321" t="s">
-        <v>2165</v>
+        <v>2276</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2166</v>
+        <v>2277</v>
       </c>
       <c r="L321" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M321" t="s">
-        <v>2167</v>
+        <v>2278</v>
       </c>
       <c r="N321" t="s">
-        <v>2168</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2160</v>
+        <v>2280</v>
       </c>
       <c r="D322" t="s">
-        <v>1953</v>
+        <v>2281</v>
       </c>
       <c r="E322" t="s">
-        <v>2161</v>
+        <v>2282</v>
       </c>
       <c r="F322" t="s">
-        <v>2162</v>
+        <v>2283</v>
       </c>
       <c r="G322" t="s">
-        <v>2163</v>
+        <v>2284</v>
       </c>
       <c r="H322" t="s">
-        <v>2169</v>
+        <v>2285</v>
       </c>
       <c r="I322" t="s">
-        <v>2170</v>
+        <v>2286</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2171</v>
+        <v>2287</v>
       </c>
       <c r="L322" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M322" t="s">
-        <v>2172</v>
+        <v>2288</v>
       </c>
       <c r="N322" t="s">
-        <v>2168</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2102</v>
+        <v>2290</v>
       </c>
       <c r="D323" t="s">
-        <v>1953</v>
+        <v>2281</v>
       </c>
       <c r="E323" t="s">
-        <v>2104</v>
+        <v>2291</v>
       </c>
       <c r="F323" t="s">
-        <v>2173</v>
+        <v>2292</v>
       </c>
       <c r="G323" t="s">
-        <v>2106</v>
+        <v>2293</v>
       </c>
       <c r="H323" t="s">
-        <v>2174</v>
+        <v>2294</v>
       </c>
       <c r="I323" t="s">
-        <v>2175</v>
+        <v>2295</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2176</v>
+        <v>2296</v>
       </c>
       <c r="L323" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M323" t="s">
-        <v>2177</v>
+        <v>2297</v>
       </c>
       <c r="N323" t="s">
-        <v>2111</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2102</v>
+        <v>2299</v>
       </c>
       <c r="D324" t="s">
-        <v>1953</v>
+        <v>2300</v>
       </c>
       <c r="E324" t="s">
-        <v>2104</v>
+        <v>2301</v>
       </c>
       <c r="F324" t="s">
-        <v>2173</v>
+        <v>2302</v>
       </c>
       <c r="G324" t="s">
-        <v>2106</v>
+        <v>2303</v>
       </c>
       <c r="H324" t="s">
-        <v>2178</v>
+        <v>2304</v>
       </c>
       <c r="I324" t="s">
-        <v>2179</v>
+        <v>2305</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2180</v>
+        <v>2306</v>
       </c>
       <c r="L324" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M324" t="s">
-        <v>2181</v>
+        <v>2307</v>
       </c>
       <c r="N324" t="s">
-        <v>2111</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>1952</v>
+        <v>2309</v>
       </c>
       <c r="D325" t="s">
-        <v>1953</v>
+        <v>2310</v>
       </c>
       <c r="E325" t="s">
-        <v>1954</v>
+        <v>2311</v>
       </c>
       <c r="F325" t="s">
-        <v>1955</v>
+        <v>2312</v>
       </c>
       <c r="G325" t="s">
-        <v>1956</v>
+        <v>2313</v>
       </c>
       <c r="H325" t="s">
-        <v>2182</v>
+        <v>2314</v>
       </c>
       <c r="I325" t="s">
-        <v>2183</v>
+        <v>2315</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2184</v>
+        <v>2316</v>
       </c>
       <c r="L325" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M325" t="s">
-        <v>2185</v>
+        <v>2317</v>
       </c>
       <c r="N325" t="s">
-        <v>1961</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>1952</v>
+        <v>2319</v>
       </c>
       <c r="D326" t="s">
-        <v>1953</v>
+        <v>2320</v>
       </c>
       <c r="E326" t="s">
-        <v>1954</v>
+        <v>2321</v>
       </c>
       <c r="F326" t="s">
-        <v>1955</v>
+        <v>2322</v>
       </c>
       <c r="G326" t="s">
-        <v>1956</v>
+        <v>2323</v>
       </c>
       <c r="H326" t="s">
-        <v>2186</v>
+        <v>2324</v>
       </c>
       <c r="I326" t="s">
-        <v>2187</v>
+        <v>2325</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2188</v>
+        <v>2326</v>
       </c>
       <c r="L326" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M326" t="s">
-        <v>2189</v>
+        <v>2327</v>
       </c>
       <c r="N326" t="s">
-        <v>1961</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2190</v>
+        <v>2329</v>
       </c>
       <c r="D327" t="s">
-        <v>1953</v>
+        <v>2330</v>
       </c>
       <c r="E327" t="s">
-        <v>2191</v>
+        <v>2331</v>
       </c>
       <c r="F327" t="s">
-        <v>2192</v>
+        <v>2332</v>
       </c>
       <c r="G327" t="s">
-        <v>2193</v>
+        <v>2333</v>
       </c>
       <c r="H327" t="s">
-        <v>2194</v>
+        <v>2334</v>
       </c>
       <c r="I327" t="s">
-        <v>2195</v>
+        <v>2335</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2196</v>
+        <v>2336</v>
       </c>
       <c r="L327" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M327" t="s">
-        <v>2197</v>
+        <v>2337</v>
       </c>
       <c r="N327" t="s">
-        <v>2198</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2190</v>
+        <v>1930</v>
       </c>
       <c r="D328" t="s">
-        <v>1953</v>
+        <v>2339</v>
       </c>
       <c r="E328" t="s">
-        <v>2191</v>
+        <v>1931</v>
       </c>
       <c r="F328" t="s">
-        <v>2192</v>
+        <v>1932</v>
       </c>
       <c r="G328" t="s">
-        <v>2193</v>
+        <v>1933</v>
       </c>
       <c r="H328" t="s">
-        <v>2199</v>
+        <v>2340</v>
       </c>
       <c r="I328" t="s">
-        <v>2200</v>
+        <v>2341</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2201</v>
+        <v>2342</v>
       </c>
       <c r="L328" t="s">
-        <v>1893</v>
+        <v>2343</v>
       </c>
       <c r="M328" t="s">
-        <v>2202</v>
+        <v>2344</v>
       </c>
       <c r="N328" t="s">
-        <v>2198</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2203</v>
+        <v>2345</v>
       </c>
       <c r="D329" t="s">
-        <v>2204</v>
+        <v>2346</v>
       </c>
       <c r="E329" t="s">
-        <v>2205</v>
+        <v>2347</v>
       </c>
       <c r="F329" t="s">
-        <v>2206</v>
+        <v>2348</v>
       </c>
       <c r="G329" t="s">
-        <v>2207</v>
+        <v>2349</v>
       </c>
       <c r="H329" t="s">
-        <v>2208</v>
+        <v>2350</v>
       </c>
       <c r="I329" t="s">
-        <v>2209</v>
+        <v>2351</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2210</v>
+        <v>2352</v>
       </c>
       <c r="L329" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M329" t="s">
-        <v>2211</v>
+        <v>2353</v>
       </c>
       <c r="N329" t="s">
-        <v>2212</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2203</v>
+        <v>2225</v>
       </c>
       <c r="D330" t="s">
-        <v>2204</v>
+        <v>2355</v>
       </c>
       <c r="E330" t="s">
-        <v>2205</v>
+        <v>2227</v>
       </c>
       <c r="F330" t="s">
-        <v>2206</v>
+        <v>2228</v>
       </c>
       <c r="G330" t="s">
-        <v>2207</v>
+        <v>2229</v>
       </c>
       <c r="H330" t="s">
-        <v>2213</v>
+        <v>2356</v>
       </c>
       <c r="I330" t="s">
-        <v>2214</v>
+        <v>2357</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2215</v>
+        <v>2358</v>
       </c>
       <c r="L330" t="s">
-        <v>1893</v>
+        <v>2343</v>
       </c>
       <c r="M330" t="s">
-        <v>2216</v>
+        <v>2359</v>
       </c>
       <c r="N330" t="s">
-        <v>2212</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2203</v>
+        <v>2360</v>
       </c>
       <c r="D331" t="s">
-        <v>2204</v>
+        <v>2361</v>
       </c>
       <c r="E331" t="s">
-        <v>2205</v>
+        <v>2362</v>
       </c>
       <c r="F331" t="s">
-        <v>2206</v>
+        <v>2363</v>
       </c>
       <c r="G331" t="s">
-        <v>2207</v>
+        <v>2364</v>
       </c>
       <c r="H331" t="s">
-        <v>2217</v>
+        <v>2365</v>
       </c>
       <c r="I331" t="s">
-        <v>2218</v>
+        <v>2366</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2219</v>
+        <v>2367</v>
       </c>
       <c r="L331" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M331" t="s">
-        <v>2220</v>
+        <v>2368</v>
       </c>
       <c r="N331" t="s">
-        <v>2212</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2203</v>
+        <v>2370</v>
       </c>
       <c r="D332" t="s">
-        <v>2204</v>
+        <v>2371</v>
       </c>
       <c r="E332" t="s">
-        <v>2205</v>
+        <v>2372</v>
       </c>
       <c r="F332" t="s">
-        <v>2206</v>
+        <v>2373</v>
       </c>
       <c r="G332" t="s">
-        <v>2207</v>
+        <v>2374</v>
       </c>
       <c r="H332" t="s">
-        <v>2221</v>
+        <v>2375</v>
       </c>
       <c r="I332" t="s">
-        <v>2222</v>
+        <v>2376</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2223</v>
+        <v>2377</v>
       </c>
       <c r="L332" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M332" t="s">
-        <v>2224</v>
+        <v>2378</v>
       </c>
       <c r="N332" t="s">
-        <v>2212</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2203</v>
+        <v>2380</v>
       </c>
       <c r="D333" t="s">
-        <v>2204</v>
+        <v>2381</v>
       </c>
       <c r="E333" t="s">
-        <v>2205</v>
+        <v>2382</v>
       </c>
       <c r="F333" t="s">
-        <v>2206</v>
+        <v>2383</v>
       </c>
       <c r="G333" t="s">
-        <v>2207</v>
+        <v>2384</v>
       </c>
       <c r="H333" t="s">
-        <v>2225</v>
+        <v>2385</v>
       </c>
       <c r="I333" t="s">
-        <v>2226</v>
+        <v>2386</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2227</v>
+        <v>2387</v>
       </c>
       <c r="L333" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M333" t="s">
-        <v>2228</v>
+        <v>2388</v>
       </c>
       <c r="N333" t="s">
-        <v>2212</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2229</v>
+        <v>2390</v>
       </c>
       <c r="D334" t="s">
-        <v>2230</v>
+        <v>2381</v>
       </c>
       <c r="E334" t="s">
-        <v>2231</v>
+        <v>2391</v>
       </c>
       <c r="F334" t="s">
-        <v>2232</v>
+        <v>2392</v>
       </c>
       <c r="G334" t="s">
-        <v>2233</v>
+        <v>2393</v>
       </c>
       <c r="H334" t="s">
-        <v>2234</v>
+        <v>2394</v>
       </c>
       <c r="I334" t="s">
-        <v>2235</v>
+        <v>2395</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2236</v>
+        <v>2396</v>
       </c>
       <c r="L334" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M334" t="s">
-        <v>2237</v>
+        <v>2397</v>
       </c>
       <c r="N334" t="s">
-        <v>2238</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2239</v>
+        <v>2390</v>
       </c>
       <c r="D335" t="s">
-        <v>2230</v>
+        <v>2381</v>
       </c>
       <c r="E335" t="s">
-        <v>2240</v>
+        <v>2391</v>
       </c>
       <c r="F335" t="s">
-        <v>2241</v>
+        <v>2392</v>
       </c>
       <c r="G335" t="s">
-        <v>2242</v>
+        <v>2393</v>
       </c>
       <c r="H335" t="s">
-        <v>2243</v>
+        <v>2399</v>
       </c>
       <c r="I335" t="s">
-        <v>2244</v>
+        <v>2400</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2245</v>
+        <v>2401</v>
       </c>
       <c r="L335" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M335" t="s">
-        <v>2246</v>
+        <v>2402</v>
       </c>
       <c r="N335" t="s">
-        <v>2247</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2248</v>
+        <v>2403</v>
       </c>
       <c r="D336" t="s">
-        <v>2249</v>
+        <v>2381</v>
       </c>
       <c r="E336" t="s">
-        <v>2250</v>
+        <v>2404</v>
       </c>
       <c r="F336" t="s">
-        <v>2251</v>
+        <v>2405</v>
       </c>
       <c r="G336" t="s">
-        <v>2252</v>
+        <v>2406</v>
       </c>
       <c r="H336" t="s">
-        <v>2253</v>
+        <v>2407</v>
       </c>
       <c r="I336" t="s">
-        <v>2254</v>
+        <v>2408</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2255</v>
+        <v>2409</v>
       </c>
       <c r="L336" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M336" t="s">
-        <v>2256</v>
+        <v>2410</v>
       </c>
       <c r="N336" t="s">
-        <v>2257</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2258</v>
+        <v>2403</v>
       </c>
       <c r="D337" t="s">
-        <v>2259</v>
+        <v>2381</v>
       </c>
       <c r="E337" t="s">
-        <v>2260</v>
+        <v>2404</v>
       </c>
       <c r="F337" t="s">
-        <v>2261</v>
+        <v>2405</v>
       </c>
       <c r="G337" t="s">
-        <v>2262</v>
+        <v>2406</v>
       </c>
       <c r="H337" t="s">
-        <v>2263</v>
+        <v>2412</v>
       </c>
       <c r="I337" t="s">
-        <v>2264</v>
+        <v>2413</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2265</v>
+        <v>2414</v>
       </c>
       <c r="L337" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M337" t="s">
-        <v>2266</v>
+        <v>2415</v>
       </c>
       <c r="N337" t="s">
-        <v>2267</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2268</v>
+        <v>2416</v>
       </c>
       <c r="D338" t="s">
-        <v>2259</v>
+        <v>2417</v>
       </c>
       <c r="E338" t="s">
-        <v>2269</v>
+        <v>2418</v>
       </c>
       <c r="F338" t="s">
-        <v>2270</v>
+        <v>2419</v>
       </c>
       <c r="G338" t="s">
-        <v>2271</v>
+        <v>2420</v>
       </c>
       <c r="H338" t="s">
-        <v>2272</v>
+        <v>2421</v>
       </c>
       <c r="I338" t="s">
-        <v>2273</v>
+        <v>2422</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2274</v>
+        <v>2423</v>
       </c>
       <c r="L338" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M338" t="s">
-        <v>2275</v>
+        <v>2424</v>
       </c>
       <c r="N338" t="s">
-        <v>2276</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2277</v>
+        <v>2426</v>
       </c>
       <c r="D339" t="s">
-        <v>2278</v>
+        <v>2417</v>
       </c>
       <c r="E339" t="s">
-        <v>2279</v>
+        <v>2427</v>
       </c>
       <c r="F339" t="s">
-        <v>2280</v>
+        <v>2428</v>
       </c>
       <c r="G339" t="s">
-        <v>2281</v>
+        <v>2429</v>
       </c>
       <c r="H339" t="s">
-        <v>2282</v>
+        <v>2430</v>
       </c>
       <c r="I339" t="s">
-        <v>2283</v>
+        <v>2431</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2284</v>
+        <v>2432</v>
       </c>
       <c r="L339" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M339" t="s">
-        <v>2285</v>
+        <v>2433</v>
       </c>
       <c r="N339" t="s">
-        <v>2286</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2287</v>
+        <v>2435</v>
       </c>
       <c r="D340" t="s">
-        <v>2288</v>
+        <v>2417</v>
       </c>
       <c r="E340" t="s">
-        <v>2289</v>
+        <v>2436</v>
       </c>
       <c r="F340" t="s">
-        <v>2290</v>
+        <v>2437</v>
       </c>
       <c r="G340" t="s">
-        <v>2291</v>
+        <v>2438</v>
       </c>
       <c r="H340" t="s">
-        <v>2292</v>
+        <v>2439</v>
       </c>
       <c r="I340" t="s">
-        <v>2293</v>
+        <v>2440</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2294</v>
+        <v>2441</v>
       </c>
       <c r="L340" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M340" t="s">
-        <v>2295</v>
+        <v>2442</v>
       </c>
       <c r="N340" t="s">
-        <v>2296</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2297</v>
+        <v>2444</v>
       </c>
       <c r="D341" t="s">
-        <v>2298</v>
+        <v>2417</v>
       </c>
       <c r="E341" t="s">
-        <v>2299</v>
+        <v>2445</v>
       </c>
       <c r="F341" t="s">
-        <v>2300</v>
+        <v>2446</v>
       </c>
       <c r="G341" t="s">
-        <v>2301</v>
+        <v>2447</v>
       </c>
       <c r="H341" t="s">
-        <v>2302</v>
+        <v>2448</v>
       </c>
       <c r="I341" t="s">
-        <v>2303</v>
+        <v>2449</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2304</v>
+        <v>2450</v>
       </c>
       <c r="L341" t="s">
-        <v>1938</v>
+        <v>1791</v>
       </c>
       <c r="M341" t="s">
-        <v>2305</v>
+        <v>2451</v>
       </c>
       <c r="N341" t="s">
-        <v>2306</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2307</v>
+        <v>2426</v>
       </c>
       <c r="D342" t="s">
-        <v>2308</v>
+        <v>2453</v>
       </c>
       <c r="E342" t="s">
-        <v>2309</v>
+        <v>2427</v>
       </c>
       <c r="F342" t="s">
-        <v>2310</v>
+        <v>2428</v>
       </c>
       <c r="G342" t="s">
-        <v>2311</v>
+        <v>2429</v>
       </c>
       <c r="H342" t="s">
-        <v>2312</v>
+        <v>2430</v>
       </c>
       <c r="I342" t="s">
-        <v>2313</v>
+        <v>2454</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2314</v>
+        <v>2455</v>
       </c>
       <c r="L342" t="s">
-        <v>1938</v>
+        <v>1032</v>
       </c>
       <c r="M342" t="s">
-        <v>2315</v>
+        <v>2456</v>
       </c>
       <c r="N342" t="s">
-        <v>2316</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>1910</v>
+        <v>2457</v>
       </c>
       <c r="D343" t="s">
-        <v>2317</v>
+        <v>2453</v>
       </c>
       <c r="E343" t="s">
-        <v>1911</v>
+        <v>2458</v>
       </c>
       <c r="F343" t="s">
-        <v>1912</v>
+        <v>2459</v>
       </c>
       <c r="G343" t="s">
-        <v>1913</v>
+        <v>2460</v>
       </c>
       <c r="H343" t="s">
-        <v>2318</v>
+        <v>2461</v>
       </c>
       <c r="I343" t="s">
-        <v>2319</v>
+        <v>2462</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2320</v>
+        <v>2463</v>
       </c>
       <c r="L343" t="s">
-        <v>2321</v>
+        <v>1032</v>
       </c>
       <c r="M343" t="s">
-        <v>2322</v>
+        <v>2464</v>
       </c>
       <c r="N343" t="s">
-        <v>1918</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2323</v>
+        <v>2212</v>
       </c>
       <c r="D344" t="s">
-        <v>2324</v>
+        <v>2453</v>
       </c>
       <c r="E344" t="s">
-        <v>2325</v>
+        <v>2213</v>
       </c>
       <c r="F344" t="s">
-        <v>2326</v>
+        <v>2214</v>
       </c>
       <c r="G344" t="s">
-        <v>2327</v>
+        <v>2215</v>
       </c>
       <c r="H344" t="s">
-        <v>2328</v>
+        <v>2216</v>
       </c>
       <c r="I344" t="s">
-        <v>2329</v>
+        <v>2466</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2330</v>
+        <v>2467</v>
       </c>
       <c r="L344" t="s">
-        <v>25</v>
+        <v>1032</v>
       </c>
       <c r="M344" t="s">
-        <v>2331</v>
+        <v>2468</v>
       </c>
       <c r="N344" t="s">
-        <v>2332</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2203</v>
+        <v>1905</v>
       </c>
       <c r="D345" t="s">
-        <v>2333</v>
+        <v>2453</v>
       </c>
       <c r="E345" t="s">
-        <v>2205</v>
+        <v>1907</v>
       </c>
       <c r="F345" t="s">
-        <v>2206</v>
+        <v>1908</v>
       </c>
       <c r="G345" t="s">
-        <v>2207</v>
+        <v>1909</v>
       </c>
       <c r="H345" t="s">
-        <v>2334</v>
+        <v>2469</v>
       </c>
       <c r="I345" t="s">
-        <v>2335</v>
+        <v>2470</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2336</v>
+        <v>2471</v>
       </c>
       <c r="L345" t="s">
-        <v>2321</v>
+        <v>1032</v>
       </c>
       <c r="M345" t="s">
-        <v>2337</v>
+        <v>2472</v>
       </c>
       <c r="N345" t="s">
-        <v>2212</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2338</v>
+        <v>2182</v>
       </c>
       <c r="D346" t="s">
-        <v>2339</v>
+        <v>2453</v>
       </c>
       <c r="E346" t="s">
-        <v>2340</v>
+        <v>2183</v>
       </c>
       <c r="F346" t="s">
-        <v>2341</v>
+        <v>2184</v>
       </c>
       <c r="G346" t="s">
-        <v>2342</v>
+        <v>2185</v>
       </c>
       <c r="H346" t="s">
-        <v>2343</v>
+        <v>2473</v>
       </c>
       <c r="I346" t="s">
-        <v>2344</v>
+        <v>2474</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2345</v>
+        <v>2475</v>
       </c>
       <c r="L346" t="s">
-        <v>25</v>
+        <v>1032</v>
       </c>
       <c r="M346" t="s">
-        <v>2346</v>
+        <v>2476</v>
       </c>
       <c r="N346" t="s">
-        <v>2347</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2348</v>
+        <v>2477</v>
       </c>
       <c r="D347" t="s">
-        <v>2349</v>
+        <v>2453</v>
       </c>
       <c r="E347" t="s">
-        <v>2350</v>
+        <v>2478</v>
       </c>
       <c r="F347" t="s">
-        <v>2351</v>
+        <v>2479</v>
       </c>
       <c r="G347" t="s">
-        <v>2352</v>
+        <v>2480</v>
       </c>
       <c r="H347" t="s">
-        <v>2353</v>
+        <v>2481</v>
       </c>
       <c r="I347" t="s">
-        <v>2354</v>
+        <v>2482</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2355</v>
+        <v>2483</v>
       </c>
       <c r="L347" t="s">
-        <v>1893</v>
+        <v>1032</v>
       </c>
       <c r="M347" t="s">
-        <v>2356</v>
+        <v>2484</v>
       </c>
       <c r="N347" t="s">
-        <v>2357</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2358</v>
+        <v>2370</v>
       </c>
       <c r="D348" t="s">
-        <v>2359</v>
+        <v>2453</v>
       </c>
       <c r="E348" t="s">
-        <v>2360</v>
+        <v>2372</v>
       </c>
       <c r="F348" t="s">
-        <v>2361</v>
+        <v>2373</v>
       </c>
       <c r="G348" t="s">
-        <v>2362</v>
+        <v>2374</v>
       </c>
       <c r="H348" t="s">
-        <v>2363</v>
+        <v>2375</v>
       </c>
       <c r="I348" t="s">
-        <v>2364</v>
+        <v>2486</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2365</v>
+        <v>2487</v>
       </c>
       <c r="L348" t="s">
-        <v>1893</v>
+        <v>1032</v>
       </c>
       <c r="M348" t="s">
-        <v>2366</v>
+        <v>2488</v>
       </c>
       <c r="N348" t="s">
-        <v>2367</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2368</v>
+        <v>2489</v>
       </c>
       <c r="D349" t="s">
-        <v>2359</v>
+        <v>2490</v>
       </c>
       <c r="E349" t="s">
-        <v>2369</v>
+        <v>2491</v>
       </c>
       <c r="F349" t="s">
-        <v>2370</v>
+        <v>2492</v>
       </c>
       <c r="G349" t="s">
-        <v>2371</v>
+        <v>2493</v>
       </c>
       <c r="H349" t="s">
-        <v>2372</v>
+        <v>2494</v>
       </c>
       <c r="I349" t="s">
-        <v>2373</v>
+        <v>2495</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2374</v>
+        <v>2496</v>
       </c>
       <c r="L349" t="s">
-        <v>1893</v>
+        <v>313</v>
       </c>
       <c r="M349" t="s">
-        <v>2375</v>
+        <v>2497</v>
       </c>
       <c r="N349" t="s">
-        <v>2376</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2368</v>
+        <v>2499</v>
       </c>
       <c r="D350" t="s">
-        <v>2359</v>
+        <v>2500</v>
       </c>
       <c r="E350" t="s">
-        <v>2369</v>
+        <v>2501</v>
       </c>
       <c r="F350" t="s">
-        <v>2370</v>
+        <v>2502</v>
       </c>
       <c r="G350" t="s">
-        <v>2371</v>
+        <v>2503</v>
       </c>
       <c r="H350" t="s">
-        <v>2377</v>
+        <v>2504</v>
       </c>
       <c r="I350" t="s">
-        <v>2378</v>
+        <v>2505</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2379</v>
+        <v>2506</v>
       </c>
       <c r="L350" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M350" t="s">
-        <v>2380</v>
+        <v>2507</v>
       </c>
       <c r="N350" t="s">
-        <v>2376</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2381</v>
+        <v>2509</v>
       </c>
       <c r="D351" t="s">
-        <v>2359</v>
+        <v>2510</v>
       </c>
       <c r="E351" t="s">
-        <v>2382</v>
+        <v>2511</v>
       </c>
       <c r="F351" t="s">
-        <v>2383</v>
+        <v>2512</v>
       </c>
       <c r="G351" t="s">
-        <v>2384</v>
+        <v>2513</v>
       </c>
       <c r="H351" t="s">
-        <v>2385</v>
+        <v>2514</v>
       </c>
       <c r="I351" t="s">
-        <v>2386</v>
+        <v>2515</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2387</v>
+        <v>2516</v>
       </c>
       <c r="L351" t="s">
-        <v>1893</v>
+        <v>2343</v>
       </c>
       <c r="M351" t="s">
-        <v>2388</v>
+        <v>2517</v>
       </c>
       <c r="N351" t="s">
-        <v>2389</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2381</v>
+        <v>2519</v>
       </c>
       <c r="D352" t="s">
-        <v>2359</v>
+        <v>2520</v>
       </c>
       <c r="E352" t="s">
-        <v>2382</v>
+        <v>2521</v>
       </c>
       <c r="F352" t="s">
-        <v>2383</v>
+        <v>2522</v>
       </c>
       <c r="G352" t="s">
-        <v>2384</v>
+        <v>2523</v>
       </c>
       <c r="H352" t="s">
-        <v>2390</v>
+        <v>2524</v>
       </c>
       <c r="I352" t="s">
-        <v>2391</v>
+        <v>2525</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2392</v>
+        <v>2526</v>
       </c>
       <c r="L352" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M352" t="s">
-        <v>2393</v>
+        <v>2527</v>
       </c>
       <c r="N352" t="s">
-        <v>2389</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2394</v>
+        <v>2529</v>
       </c>
       <c r="D353" t="s">
-        <v>2395</v>
+        <v>2530</v>
       </c>
       <c r="E353" t="s">
-        <v>2396</v>
+        <v>2531</v>
       </c>
       <c r="F353" t="s">
-        <v>2397</v>
+        <v>2532</v>
       </c>
       <c r="G353" t="s">
-        <v>2398</v>
+        <v>2533</v>
       </c>
       <c r="H353" t="s">
-        <v>2399</v>
+        <v>2534</v>
       </c>
       <c r="I353" t="s">
-        <v>2400</v>
+        <v>2535</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2401</v>
+        <v>2536</v>
       </c>
       <c r="L353" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M353" t="s">
-        <v>2402</v>
+        <v>2537</v>
       </c>
       <c r="N353" t="s">
-        <v>2403</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2404</v>
+        <v>2539</v>
       </c>
       <c r="D354" t="s">
-        <v>2395</v>
+        <v>2540</v>
       </c>
       <c r="E354" t="s">
-        <v>2405</v>
+        <v>2541</v>
       </c>
       <c r="F354" t="s">
-        <v>2406</v>
+        <v>2542</v>
       </c>
       <c r="G354" t="s">
-        <v>2407</v>
+        <v>2543</v>
       </c>
       <c r="H354" t="s">
-        <v>2408</v>
+        <v>2544</v>
       </c>
       <c r="I354" t="s">
-        <v>2409</v>
+        <v>2545</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2410</v>
+        <v>2546</v>
       </c>
       <c r="L354" t="s">
-        <v>25</v>
+        <v>1961</v>
       </c>
       <c r="M354" t="s">
-        <v>2411</v>
+        <v>2547</v>
       </c>
       <c r="N354" t="s">
-        <v>2412</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2413</v>
+        <v>2549</v>
       </c>
       <c r="D355" t="s">
-        <v>2395</v>
+        <v>2550</v>
       </c>
       <c r="E355" t="s">
-        <v>2414</v>
+        <v>2551</v>
       </c>
       <c r="F355" t="s">
-        <v>2415</v>
+        <v>2552</v>
       </c>
       <c r="G355" t="s">
-        <v>2416</v>
+        <v>2553</v>
       </c>
       <c r="H355" t="s">
-        <v>2417</v>
+        <v>2554</v>
       </c>
       <c r="I355" t="s">
-        <v>2418</v>
+        <v>2555</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2419</v>
+        <v>2556</v>
       </c>
       <c r="L355" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M355" t="s">
-        <v>2420</v>
+        <v>2557</v>
       </c>
       <c r="N355" t="s">
-        <v>2421</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2422</v>
+        <v>2559</v>
       </c>
       <c r="D356" t="s">
-        <v>2395</v>
+        <v>2550</v>
       </c>
       <c r="E356" t="s">
-        <v>2423</v>
+        <v>2560</v>
       </c>
       <c r="F356" t="s">
-        <v>2424</v>
+        <v>2561</v>
       </c>
       <c r="G356" t="s">
-        <v>2425</v>
+        <v>2562</v>
       </c>
       <c r="H356" t="s">
-        <v>2426</v>
+        <v>2563</v>
       </c>
       <c r="I356" t="s">
-        <v>2427</v>
+        <v>2564</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>2428</v>
+        <v>2565</v>
       </c>
       <c r="L356" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M356" t="s">
-        <v>2429</v>
+        <v>2566</v>
       </c>
       <c r="N356" t="s">
-        <v>2430</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2404</v>
+        <v>2568</v>
       </c>
       <c r="D357" t="s">
-        <v>2431</v>
+        <v>2569</v>
       </c>
       <c r="E357" t="s">
-        <v>2405</v>
+        <v>2570</v>
       </c>
       <c r="F357" t="s">
-        <v>2406</v>
+        <v>2571</v>
       </c>
       <c r="G357" t="s">
-        <v>2407</v>
+        <v>2572</v>
       </c>
       <c r="H357" t="s">
-        <v>2408</v>
+        <v>2573</v>
       </c>
       <c r="I357" t="s">
-        <v>2432</v>
+        <v>2574</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>2433</v>
+        <v>2575</v>
       </c>
       <c r="L357" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M357" t="s">
-        <v>2434</v>
+        <v>2576</v>
       </c>
       <c r="N357" t="s">
-        <v>2412</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2435</v>
+        <v>2578</v>
       </c>
       <c r="D358" t="s">
-        <v>2431</v>
+        <v>2569</v>
       </c>
       <c r="E358" t="s">
-        <v>2436</v>
+        <v>2579</v>
       </c>
       <c r="F358" t="s">
-        <v>2437</v>
+        <v>2580</v>
       </c>
       <c r="G358" t="s">
-        <v>2438</v>
+        <v>2581</v>
       </c>
       <c r="H358" t="s">
-        <v>2439</v>
+        <v>2582</v>
       </c>
       <c r="I358" t="s">
-        <v>2440</v>
+        <v>2583</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>2441</v>
+        <v>2584</v>
       </c>
       <c r="L358" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M358" t="s">
-        <v>2442</v>
+        <v>2585</v>
       </c>
       <c r="N358" t="s">
-        <v>2443</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2190</v>
+        <v>2587</v>
       </c>
       <c r="D359" t="s">
-        <v>2431</v>
+        <v>2550</v>
       </c>
       <c r="E359" t="s">
-        <v>2191</v>
+        <v>1931</v>
       </c>
       <c r="F359" t="s">
-        <v>2192</v>
+        <v>1932</v>
       </c>
       <c r="G359" t="s">
-        <v>2193</v>
+        <v>1933</v>
       </c>
       <c r="H359" t="s">
-        <v>2194</v>
+        <v>1934</v>
       </c>
       <c r="I359" t="s">
-        <v>2444</v>
+        <v>2588</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2445</v>
+        <v>2589</v>
       </c>
       <c r="L359" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M359" t="s">
-        <v>2446</v>
+        <v>2590</v>
       </c>
       <c r="N359" t="s">
-        <v>2198</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>1885</v>
+        <v>2592</v>
       </c>
       <c r="D360" t="s">
-        <v>2431</v>
+        <v>2550</v>
       </c>
       <c r="E360" t="s">
-        <v>1887</v>
+        <v>2593</v>
       </c>
       <c r="F360" t="s">
-        <v>1888</v>
+        <v>2594</v>
       </c>
       <c r="G360" t="s">
-        <v>1889</v>
+        <v>2595</v>
       </c>
       <c r="H360" t="s">
-        <v>2447</v>
+        <v>2596</v>
       </c>
       <c r="I360" t="s">
-        <v>2448</v>
+        <v>2597</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2449</v>
+        <v>2598</v>
       </c>
       <c r="L360" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M360" t="s">
-        <v>2450</v>
+        <v>2599</v>
       </c>
       <c r="N360" t="s">
-        <v>1895</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2160</v>
+        <v>2601</v>
       </c>
       <c r="D361" t="s">
-        <v>2431</v>
+        <v>2602</v>
       </c>
       <c r="E361" t="s">
-        <v>2161</v>
+        <v>2603</v>
       </c>
       <c r="F361" t="s">
-        <v>2162</v>
+        <v>2604</v>
       </c>
       <c r="G361" t="s">
-        <v>2163</v>
+        <v>2605</v>
       </c>
       <c r="H361" t="s">
-        <v>2451</v>
+        <v>2606</v>
       </c>
       <c r="I361" t="s">
-        <v>2452</v>
+        <v>2607</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2453</v>
+        <v>2608</v>
       </c>
       <c r="L361" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M361" t="s">
-        <v>2454</v>
+        <v>2609</v>
       </c>
       <c r="N361" t="s">
-        <v>2168</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2455</v>
+        <v>2611</v>
       </c>
       <c r="D362" t="s">
-        <v>2431</v>
+        <v>2612</v>
       </c>
       <c r="E362" t="s">
-        <v>2456</v>
+        <v>2613</v>
       </c>
       <c r="F362" t="s">
-        <v>2457</v>
+        <v>2614</v>
       </c>
       <c r="G362" t="s">
-        <v>2458</v>
+        <v>2615</v>
       </c>
       <c r="H362" t="s">
-        <v>2459</v>
+        <v>2616</v>
       </c>
       <c r="I362" t="s">
-        <v>2460</v>
+        <v>2617</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2461</v>
+        <v>2618</v>
       </c>
       <c r="L362" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M362" t="s">
-        <v>2462</v>
+        <v>2619</v>
       </c>
       <c r="N362" t="s">
-        <v>2463</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2348</v>
+        <v>2621</v>
       </c>
       <c r="D363" t="s">
-        <v>2431</v>
+        <v>2622</v>
       </c>
       <c r="E363" t="s">
-        <v>2350</v>
+        <v>2623</v>
       </c>
       <c r="F363" t="s">
-        <v>2351</v>
+        <v>2624</v>
       </c>
       <c r="G363" t="s">
-        <v>2352</v>
+        <v>2625</v>
       </c>
       <c r="H363" t="s">
-        <v>2353</v>
+        <v>2626</v>
       </c>
       <c r="I363" t="s">
-        <v>2464</v>
+        <v>2627</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2465</v>
+        <v>2628</v>
       </c>
       <c r="L363" t="s">
-        <v>161</v>
+        <v>1791</v>
       </c>
       <c r="M363" t="s">
-        <v>2466</v>
+        <v>2629</v>
       </c>
       <c r="N363" t="s">
-        <v>2357</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2467</v>
+        <v>2631</v>
       </c>
       <c r="D364" t="s">
-        <v>2468</v>
+        <v>2612</v>
       </c>
       <c r="E364" t="s">
-        <v>2469</v>
+        <v>2632</v>
       </c>
       <c r="F364" t="s">
-        <v>2470</v>
+        <v>2633</v>
       </c>
       <c r="G364" t="s">
-        <v>2471</v>
+        <v>2634</v>
       </c>
       <c r="H364" t="s">
-        <v>2472</v>
+        <v>2635</v>
       </c>
       <c r="I364" t="s">
-        <v>2473</v>
+        <v>2636</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2474</v>
+        <v>2637</v>
       </c>
       <c r="L364" t="s">
-        <v>1949</v>
+        <v>1791</v>
       </c>
       <c r="M364" t="s">
-        <v>2475</v>
+        <v>2638</v>
       </c>
       <c r="N364" t="s">
-        <v>2476</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2477</v>
+        <v>2640</v>
       </c>
       <c r="D365" t="s">
-        <v>2478</v>
+        <v>2641</v>
       </c>
       <c r="E365" t="s">
-        <v>2479</v>
+        <v>2642</v>
       </c>
       <c r="F365" t="s">
-        <v>2480</v>
+        <v>2643</v>
       </c>
       <c r="G365" t="s">
-        <v>2481</v>
+        <v>2644</v>
       </c>
       <c r="H365" t="s">
-        <v>2482</v>
+        <v>2645</v>
       </c>
       <c r="I365" t="s">
-        <v>2483</v>
+        <v>2646</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2484</v>
+        <v>2647</v>
       </c>
       <c r="L365" t="s">
-        <v>1938</v>
+        <v>1791</v>
       </c>
       <c r="M365" t="s">
-        <v>2485</v>
+        <v>2648</v>
       </c>
       <c r="N365" t="s">
-        <v>2486</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2487</v>
+        <v>2650</v>
       </c>
       <c r="D366" t="s">
-        <v>2488</v>
+        <v>2612</v>
       </c>
       <c r="E366" t="s">
-        <v>2489</v>
+        <v>2651</v>
       </c>
       <c r="F366" t="s">
-        <v>2490</v>
+        <v>2652</v>
       </c>
       <c r="G366" t="s">
-        <v>2491</v>
+        <v>2653</v>
       </c>
       <c r="H366" t="s">
-        <v>2492</v>
+        <v>2654</v>
       </c>
       <c r="I366" t="s">
-        <v>2493</v>
+        <v>2655</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2494</v>
+        <v>2656</v>
       </c>
       <c r="L366" t="s">
-        <v>2321</v>
+        <v>1791</v>
       </c>
       <c r="M366" t="s">
-        <v>2495</v>
+        <v>2657</v>
       </c>
       <c r="N366" t="s">
-        <v>2496</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="D367" t="s">
-        <v>2498</v>
+        <v>2659</v>
       </c>
       <c r="E367" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="F367" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
       <c r="G367" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="H367" t="s">
-        <v>2502</v>
+        <v>2660</v>
       </c>
       <c r="I367" t="s">
-        <v>2503</v>
+        <v>2661</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2504</v>
+        <v>2662</v>
       </c>
       <c r="L367" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="M367" t="s">
-        <v>2505</v>
+        <v>2663</v>
       </c>
       <c r="N367" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2507</v>
+        <v>2499</v>
       </c>
       <c r="D368" t="s">
-        <v>2508</v>
+        <v>2659</v>
       </c>
       <c r="E368" t="s">
-        <v>2509</v>
+        <v>2501</v>
       </c>
       <c r="F368" t="s">
-        <v>2510</v>
+        <v>2502</v>
       </c>
       <c r="G368" t="s">
-        <v>2511</v>
+        <v>2503</v>
       </c>
       <c r="H368" t="s">
-        <v>2512</v>
+        <v>2664</v>
       </c>
       <c r="I368" t="s">
-        <v>2513</v>
+        <v>2665</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2514</v>
+        <v>2666</v>
       </c>
       <c r="L368" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M368" t="s">
-        <v>2515</v>
+        <v>2667</v>
       </c>
       <c r="N368" t="s">
-        <v>2516</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2517</v>
+        <v>2499</v>
       </c>
       <c r="D369" t="s">
-        <v>2518</v>
+        <v>2659</v>
       </c>
       <c r="E369" t="s">
-        <v>2519</v>
+        <v>2501</v>
       </c>
       <c r="F369" t="s">
-        <v>2520</v>
+        <v>2502</v>
       </c>
       <c r="G369" t="s">
-        <v>2521</v>
+        <v>2503</v>
       </c>
       <c r="H369" t="s">
-        <v>2522</v>
+        <v>2668</v>
       </c>
       <c r="I369" t="s">
-        <v>2523</v>
+        <v>2669</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2524</v>
+        <v>2670</v>
       </c>
       <c r="L369" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="M369" t="s">
-        <v>2525</v>
+        <v>2671</v>
       </c>
       <c r="N369" t="s">
-        <v>2526</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2527</v>
+        <v>2499</v>
       </c>
       <c r="D370" t="s">
-        <v>2528</v>
+        <v>2659</v>
       </c>
       <c r="E370" t="s">
-        <v>2529</v>
+        <v>2501</v>
       </c>
       <c r="F370" t="s">
-        <v>2530</v>
+        <v>2502</v>
       </c>
       <c r="G370" t="s">
-        <v>2531</v>
+        <v>2503</v>
       </c>
       <c r="H370" t="s">
-        <v>2532</v>
+        <v>2672</v>
       </c>
       <c r="I370" t="s">
-        <v>2533</v>
+        <v>2673</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2534</v>
+        <v>2674</v>
       </c>
       <c r="L370" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M370" t="s">
-        <v>2535</v>
+        <v>2675</v>
       </c>
       <c r="N370" t="s">
-        <v>2536</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2537</v>
+        <v>2676</v>
       </c>
       <c r="D371" t="s">
-        <v>2528</v>
+        <v>2677</v>
       </c>
       <c r="E371" t="s">
-        <v>2538</v>
+        <v>2678</v>
       </c>
       <c r="F371" t="s">
-        <v>2539</v>
+        <v>2679</v>
       </c>
       <c r="G371" t="s">
-        <v>2540</v>
+        <v>2680</v>
       </c>
       <c r="H371" t="s">
-        <v>2541</v>
+        <v>2681</v>
       </c>
       <c r="I371" t="s">
-        <v>2542</v>
+        <v>2682</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2543</v>
+        <v>2683</v>
       </c>
       <c r="L371" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M371" t="s">
-        <v>2544</v>
+        <v>2684</v>
       </c>
       <c r="N371" t="s">
-        <v>2545</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2546</v>
+        <v>2686</v>
       </c>
       <c r="D372" t="s">
-        <v>2547</v>
+        <v>2687</v>
       </c>
       <c r="E372" t="s">
-        <v>2548</v>
+        <v>2688</v>
       </c>
       <c r="F372" t="s">
-        <v>2549</v>
+        <v>2689</v>
       </c>
       <c r="G372" t="s">
-        <v>2550</v>
+        <v>2690</v>
       </c>
       <c r="H372" t="s">
-        <v>2551</v>
+        <v>2691</v>
       </c>
       <c r="I372" t="s">
-        <v>2552</v>
+        <v>2692</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2553</v>
+        <v>2693</v>
       </c>
       <c r="L372" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M372" t="s">
-        <v>2554</v>
+        <v>2694</v>
       </c>
       <c r="N372" t="s">
-        <v>2555</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2556</v>
+        <v>2696</v>
       </c>
       <c r="D373" t="s">
-        <v>2547</v>
+        <v>2550</v>
       </c>
       <c r="E373" t="s">
-        <v>2557</v>
+        <v>2697</v>
       </c>
       <c r="F373" t="s">
-        <v>2558</v>
+        <v>2698</v>
       </c>
       <c r="G373" t="s">
-        <v>2559</v>
+        <v>2699</v>
       </c>
       <c r="H373" t="s">
-        <v>2560</v>
+        <v>2700</v>
       </c>
       <c r="I373" t="s">
-        <v>2561</v>
+        <v>2701</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2562</v>
+        <v>2702</v>
       </c>
       <c r="L373" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M373" t="s">
-        <v>2563</v>
+        <v>2703</v>
       </c>
       <c r="N373" t="s">
-        <v>2564</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2565</v>
+        <v>2705</v>
       </c>
       <c r="D374" t="s">
-        <v>2528</v>
+        <v>2550</v>
       </c>
       <c r="E374" t="s">
-        <v>1911</v>
+        <v>2706</v>
       </c>
       <c r="F374" t="s">
-        <v>1912</v>
+        <v>2707</v>
       </c>
       <c r="G374" t="s">
-        <v>1913</v>
+        <v>2708</v>
       </c>
       <c r="H374" t="s">
-        <v>1914</v>
+        <v>2709</v>
       </c>
       <c r="I374" t="s">
-        <v>2566</v>
+        <v>2710</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2567</v>
+        <v>2711</v>
       </c>
       <c r="L374" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M374" t="s">
-        <v>2568</v>
+        <v>2712</v>
       </c>
       <c r="N374" t="s">
-        <v>2569</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2570</v>
+        <v>2714</v>
       </c>
       <c r="D375" t="s">
-        <v>2528</v>
+        <v>2602</v>
       </c>
       <c r="E375" t="s">
-        <v>2571</v>
+        <v>2715</v>
       </c>
       <c r="F375" t="s">
-        <v>2572</v>
+        <v>2446</v>
       </c>
       <c r="G375" t="s">
-        <v>2573</v>
+        <v>2716</v>
       </c>
       <c r="H375" t="s">
-        <v>2574</v>
+        <v>2717</v>
       </c>
       <c r="I375" t="s">
-        <v>2575</v>
+        <v>2718</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2576</v>
+        <v>2719</v>
       </c>
       <c r="L375" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M375" t="s">
-        <v>2577</v>
+        <v>2720</v>
       </c>
       <c r="N375" t="s">
-        <v>2578</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2579</v>
+        <v>2722</v>
       </c>
       <c r="D376" t="s">
-        <v>2580</v>
+        <v>2550</v>
       </c>
       <c r="E376" t="s">
-        <v>2581</v>
+        <v>2723</v>
       </c>
       <c r="F376" t="s">
-        <v>2582</v>
+        <v>2724</v>
       </c>
       <c r="G376" t="s">
-        <v>2583</v>
+        <v>2725</v>
       </c>
       <c r="H376" t="s">
-        <v>2584</v>
+        <v>2726</v>
       </c>
       <c r="I376" t="s">
-        <v>2585</v>
+        <v>2727</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2586</v>
+        <v>2728</v>
       </c>
       <c r="L376" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M376" t="s">
-        <v>2587</v>
+        <v>2729</v>
       </c>
       <c r="N376" t="s">
-        <v>2588</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2589</v>
+        <v>2731</v>
       </c>
       <c r="D377" t="s">
-        <v>2590</v>
+        <v>2732</v>
       </c>
       <c r="E377" t="s">
-        <v>2591</v>
+        <v>2733</v>
       </c>
       <c r="F377" t="s">
-        <v>2592</v>
+        <v>2734</v>
       </c>
       <c r="G377" t="s">
-        <v>2593</v>
+        <v>2735</v>
       </c>
       <c r="H377" t="s">
-        <v>2594</v>
+        <v>2736</v>
       </c>
       <c r="I377" t="s">
-        <v>2595</v>
+        <v>2737</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2596</v>
+        <v>2738</v>
       </c>
       <c r="L377" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M377" t="s">
-        <v>2597</v>
+        <v>2739</v>
       </c>
       <c r="N377" t="s">
-        <v>2598</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2599</v>
+        <v>2731</v>
       </c>
       <c r="D378" t="s">
-        <v>2600</v>
+        <v>2732</v>
       </c>
       <c r="E378" t="s">
-        <v>2601</v>
+        <v>2733</v>
       </c>
       <c r="F378" t="s">
-        <v>2602</v>
+        <v>2734</v>
       </c>
       <c r="G378" t="s">
-        <v>2603</v>
+        <v>2735</v>
       </c>
       <c r="H378" t="s">
-        <v>2604</v>
+        <v>2741</v>
       </c>
       <c r="I378" t="s">
-        <v>2605</v>
+        <v>2742</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2606</v>
+        <v>2743</v>
       </c>
       <c r="L378" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M378" t="s">
-        <v>2607</v>
+        <v>2744</v>
       </c>
       <c r="N378" t="s">
-        <v>2608</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2609</v>
+        <v>2745</v>
       </c>
       <c r="D379" t="s">
-        <v>2590</v>
+        <v>2602</v>
       </c>
       <c r="E379" t="s">
-        <v>2610</v>
+        <v>2746</v>
       </c>
       <c r="F379" t="s">
-        <v>2611</v>
+        <v>2747</v>
       </c>
       <c r="G379" t="s">
-        <v>2612</v>
+        <v>2748</v>
       </c>
       <c r="H379" t="s">
-        <v>2613</v>
+        <v>2749</v>
       </c>
       <c r="I379" t="s">
-        <v>2614</v>
+        <v>2750</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2615</v>
+        <v>2751</v>
       </c>
       <c r="L379" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M379" t="s">
-        <v>2616</v>
+        <v>2752</v>
       </c>
       <c r="N379" t="s">
-        <v>2617</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2618</v>
+        <v>2754</v>
       </c>
       <c r="D380" t="s">
-        <v>2619</v>
+        <v>2602</v>
       </c>
       <c r="E380" t="s">
-        <v>2620</v>
+        <v>2755</v>
       </c>
       <c r="F380" t="s">
-        <v>2621</v>
+        <v>2756</v>
       </c>
       <c r="G380" t="s">
-        <v>2622</v>
+        <v>2757</v>
       </c>
       <c r="H380" t="s">
-        <v>2623</v>
+        <v>2758</v>
       </c>
       <c r="I380" t="s">
-        <v>2624</v>
+        <v>2759</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2625</v>
+        <v>2760</v>
       </c>
       <c r="L380" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M380" t="s">
-        <v>2626</v>
+        <v>2761</v>
       </c>
       <c r="N380" t="s">
-        <v>2627</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2628</v>
+        <v>2763</v>
       </c>
       <c r="D381" t="s">
-        <v>2590</v>
+        <v>2612</v>
       </c>
       <c r="E381" t="s">
-        <v>2629</v>
+        <v>2764</v>
       </c>
       <c r="F381" t="s">
-        <v>2630</v>
+        <v>2765</v>
       </c>
       <c r="G381" t="s">
-        <v>2631</v>
+        <v>2766</v>
       </c>
       <c r="H381" t="s">
-        <v>2632</v>
+        <v>2767</v>
       </c>
       <c r="I381" t="s">
-        <v>2633</v>
+        <v>2768</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2634</v>
+        <v>2769</v>
       </c>
       <c r="L381" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M381" t="s">
-        <v>2635</v>
+        <v>2770</v>
       </c>
       <c r="N381" t="s">
-        <v>2636</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2477</v>
+        <v>2772</v>
       </c>
       <c r="D382" t="s">
-        <v>2637</v>
+        <v>2773</v>
       </c>
       <c r="E382" t="s">
-        <v>2479</v>
+        <v>2774</v>
       </c>
       <c r="F382" t="s">
-        <v>2480</v>
+        <v>2775</v>
       </c>
       <c r="G382" t="s">
-        <v>2481</v>
+        <v>2776</v>
       </c>
       <c r="H382" t="s">
-        <v>2638</v>
+        <v>2777</v>
       </c>
       <c r="I382" t="s">
-        <v>2639</v>
+        <v>2778</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2640</v>
+        <v>2779</v>
       </c>
       <c r="L382" t="s">
-        <v>1893</v>
+        <v>1961</v>
       </c>
       <c r="M382" t="s">
-        <v>2641</v>
+        <v>2780</v>
       </c>
       <c r="N382" t="s">
-        <v>2486</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2477</v>
+        <v>2782</v>
       </c>
       <c r="D383" t="s">
-        <v>2637</v>
+        <v>2550</v>
       </c>
       <c r="E383" t="s">
-        <v>2479</v>
+        <v>2783</v>
       </c>
       <c r="F383" t="s">
-        <v>2480</v>
+        <v>2784</v>
       </c>
       <c r="G383" t="s">
-        <v>2481</v>
+        <v>2785</v>
       </c>
       <c r="H383" t="s">
-        <v>2642</v>
+        <v>2786</v>
       </c>
       <c r="I383" t="s">
-        <v>2643</v>
+        <v>2787</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2644</v>
+        <v>2788</v>
       </c>
       <c r="L383" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M383" t="s">
-        <v>2645</v>
+        <v>2789</v>
       </c>
       <c r="N383" t="s">
-        <v>2486</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2477</v>
+        <v>2782</v>
       </c>
       <c r="D384" t="s">
-        <v>2637</v>
+        <v>2550</v>
       </c>
       <c r="E384" t="s">
-        <v>2479</v>
+        <v>2783</v>
       </c>
       <c r="F384" t="s">
-        <v>2480</v>
+        <v>2784</v>
       </c>
       <c r="G384" t="s">
-        <v>2481</v>
+        <v>2785</v>
       </c>
       <c r="H384" t="s">
-        <v>2646</v>
+        <v>2786</v>
       </c>
       <c r="I384" t="s">
-        <v>2647</v>
+        <v>2791</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2648</v>
+        <v>2792</v>
       </c>
       <c r="L384" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M384" t="s">
-        <v>2649</v>
+        <v>2793</v>
       </c>
       <c r="N384" t="s">
-        <v>2486</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2477</v>
+        <v>2794</v>
       </c>
       <c r="D385" t="s">
-        <v>2637</v>
+        <v>2795</v>
       </c>
       <c r="E385" t="s">
-        <v>2479</v>
+        <v>2796</v>
       </c>
       <c r="F385" t="s">
-        <v>2480</v>
+        <v>2797</v>
       </c>
       <c r="G385" t="s">
-        <v>2481</v>
+        <v>2798</v>
       </c>
       <c r="H385" t="s">
-        <v>2650</v>
+        <v>2799</v>
       </c>
       <c r="I385" t="s">
-        <v>2651</v>
+        <v>2800</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2652</v>
+        <v>2801</v>
       </c>
       <c r="L385" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M385" t="s">
-        <v>2653</v>
+        <v>2802</v>
       </c>
       <c r="N385" t="s">
-        <v>2486</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2654</v>
+        <v>2804</v>
       </c>
       <c r="D386" t="s">
-        <v>2655</v>
+        <v>2805</v>
       </c>
       <c r="E386" t="s">
-        <v>2656</v>
+        <v>2806</v>
       </c>
       <c r="F386" t="s">
-        <v>2657</v>
+        <v>2807</v>
       </c>
       <c r="G386" t="s">
-        <v>2658</v>
+        <v>2808</v>
       </c>
       <c r="H386" t="s">
-        <v>2659</v>
+        <v>2809</v>
       </c>
       <c r="I386" t="s">
-        <v>2660</v>
+        <v>2810</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2661</v>
+        <v>2811</v>
       </c>
       <c r="L386" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M386" t="s">
-        <v>2662</v>
+        <v>2812</v>
       </c>
       <c r="N386" t="s">
-        <v>2663</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2664</v>
+        <v>2814</v>
       </c>
       <c r="D387" t="s">
-        <v>2665</v>
+        <v>2815</v>
       </c>
       <c r="E387" t="s">
-        <v>2666</v>
+        <v>2816</v>
       </c>
       <c r="F387" t="s">
-        <v>2667</v>
+        <v>1813</v>
       </c>
       <c r="G387" t="s">
-        <v>2668</v>
+        <v>2817</v>
       </c>
       <c r="H387" t="s">
-        <v>2669</v>
+        <v>2818</v>
       </c>
       <c r="I387" t="s">
-        <v>2670</v>
+        <v>2819</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2671</v>
+        <v>2820</v>
       </c>
       <c r="L387" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M387" t="s">
-        <v>2672</v>
+        <v>2821</v>
       </c>
       <c r="N387" t="s">
-        <v>2673</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2674</v>
+        <v>2814</v>
       </c>
       <c r="D388" t="s">
-        <v>2528</v>
+        <v>2815</v>
       </c>
       <c r="E388" t="s">
-        <v>2675</v>
+        <v>2816</v>
       </c>
       <c r="F388" t="s">
-        <v>2676</v>
+        <v>1813</v>
       </c>
       <c r="G388" t="s">
-        <v>2677</v>
+        <v>2817</v>
       </c>
       <c r="H388" t="s">
-        <v>2678</v>
+        <v>2823</v>
       </c>
       <c r="I388" t="s">
-        <v>2679</v>
+        <v>2824</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2680</v>
+        <v>2825</v>
       </c>
       <c r="L388" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M388" t="s">
-        <v>2681</v>
+        <v>2826</v>
       </c>
       <c r="N388" t="s">
-        <v>2682</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2683</v>
+        <v>2827</v>
       </c>
       <c r="D389" t="s">
-        <v>2528</v>
+        <v>2602</v>
       </c>
       <c r="E389" t="s">
-        <v>2684</v>
+        <v>2828</v>
       </c>
       <c r="F389" t="s">
-        <v>2685</v>
+        <v>2829</v>
       </c>
       <c r="G389" t="s">
-        <v>2686</v>
+        <v>2830</v>
       </c>
       <c r="H389" t="s">
-        <v>2687</v>
+        <v>2831</v>
       </c>
       <c r="I389" t="s">
-        <v>2688</v>
+        <v>2832</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2689</v>
+        <v>2833</v>
       </c>
       <c r="L389" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M389" t="s">
-        <v>2690</v>
+        <v>2834</v>
       </c>
       <c r="N389" t="s">
-        <v>2691</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2692</v>
+        <v>2640</v>
       </c>
       <c r="D390" t="s">
-        <v>2580</v>
+        <v>2641</v>
       </c>
       <c r="E390" t="s">
-        <v>2693</v>
+        <v>2642</v>
       </c>
       <c r="F390" t="s">
-        <v>2424</v>
+        <v>2643</v>
       </c>
       <c r="G390" t="s">
-        <v>2694</v>
+        <v>2644</v>
       </c>
       <c r="H390" t="s">
-        <v>2695</v>
+        <v>2836</v>
       </c>
       <c r="I390" t="s">
-        <v>2696</v>
+        <v>2837</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2697</v>
+        <v>2838</v>
       </c>
       <c r="L390" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M390" t="s">
-        <v>2698</v>
+        <v>2839</v>
       </c>
       <c r="N390" t="s">
-        <v>2699</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2700</v>
+        <v>2840</v>
       </c>
       <c r="D391" t="s">
-        <v>2528</v>
+        <v>2612</v>
       </c>
       <c r="E391" t="s">
-        <v>2701</v>
+        <v>2841</v>
       </c>
       <c r="F391" t="s">
-        <v>2702</v>
+        <v>2842</v>
       </c>
       <c r="G391" t="s">
-        <v>2703</v>
+        <v>2843</v>
       </c>
       <c r="H391" t="s">
-        <v>2704</v>
+        <v>2844</v>
       </c>
       <c r="I391" t="s">
-        <v>2705</v>
+        <v>2845</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2706</v>
+        <v>2846</v>
       </c>
       <c r="L391" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M391" t="s">
-        <v>2707</v>
+        <v>2847</v>
       </c>
       <c r="N391" t="s">
-        <v>2708</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2709</v>
+        <v>2849</v>
       </c>
       <c r="D392" t="s">
-        <v>2710</v>
+        <v>2602</v>
       </c>
       <c r="E392" t="s">
-        <v>2711</v>
+        <v>2850</v>
       </c>
       <c r="F392" t="s">
-        <v>2712</v>
+        <v>2851</v>
       </c>
       <c r="G392" t="s">
-        <v>2713</v>
+        <v>2852</v>
       </c>
       <c r="H392" t="s">
-        <v>2714</v>
+        <v>2853</v>
       </c>
       <c r="I392" t="s">
-        <v>2715</v>
+        <v>2854</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2716</v>
+        <v>2855</v>
       </c>
       <c r="L392" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M392" t="s">
-        <v>2717</v>
+        <v>2856</v>
       </c>
       <c r="N392" t="s">
-        <v>2718</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2709</v>
+        <v>2650</v>
       </c>
       <c r="D393" t="s">
-        <v>2710</v>
+        <v>2612</v>
       </c>
       <c r="E393" t="s">
-        <v>2711</v>
+        <v>2651</v>
       </c>
       <c r="F393" t="s">
-        <v>2712</v>
+        <v>2652</v>
       </c>
       <c r="G393" t="s">
-        <v>2713</v>
+        <v>2653</v>
       </c>
       <c r="H393" t="s">
-        <v>2719</v>
+        <v>2858</v>
       </c>
       <c r="I393" t="s">
-        <v>2720</v>
+        <v>2859</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2721</v>
+        <v>2860</v>
       </c>
       <c r="L393" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M393" t="s">
-        <v>2722</v>
+        <v>2861</v>
       </c>
       <c r="N393" t="s">
-        <v>2718</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2723</v>
+        <v>2862</v>
       </c>
       <c r="D394" t="s">
-        <v>2580</v>
+        <v>2863</v>
       </c>
       <c r="E394" t="s">
-        <v>2724</v>
+        <v>2864</v>
       </c>
       <c r="F394" t="s">
-        <v>2725</v>
+        <v>2865</v>
       </c>
       <c r="G394" t="s">
-        <v>2726</v>
+        <v>2866</v>
       </c>
       <c r="H394" t="s">
-        <v>2727</v>
+        <v>2867</v>
       </c>
       <c r="I394" t="s">
-        <v>2728</v>
+        <v>2868</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2729</v>
+        <v>2869</v>
       </c>
       <c r="L394" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M394" t="s">
-        <v>2730</v>
+        <v>2870</v>
       </c>
       <c r="N394" t="s">
-        <v>2731</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2732</v>
+        <v>2872</v>
       </c>
       <c r="D395" t="s">
-        <v>2580</v>
+        <v>2550</v>
       </c>
       <c r="E395" t="s">
-        <v>2733</v>
+        <v>2227</v>
       </c>
       <c r="F395" t="s">
-        <v>2734</v>
+        <v>2228</v>
       </c>
       <c r="G395" t="s">
-        <v>2735</v>
+        <v>2229</v>
       </c>
       <c r="H395" t="s">
-        <v>2736</v>
+        <v>2356</v>
       </c>
       <c r="I395" t="s">
-        <v>2737</v>
+        <v>2873</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2738</v>
+        <v>2874</v>
       </c>
       <c r="L395" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M395" t="s">
-        <v>2739</v>
+        <v>2875</v>
       </c>
       <c r="N395" t="s">
-        <v>2740</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2741</v>
+        <v>2559</v>
       </c>
       <c r="D396" t="s">
-        <v>2590</v>
+        <v>2550</v>
       </c>
       <c r="E396" t="s">
-        <v>2742</v>
+        <v>2560</v>
       </c>
       <c r="F396" t="s">
-        <v>2743</v>
+        <v>2561</v>
       </c>
       <c r="G396" t="s">
-        <v>2744</v>
+        <v>2562</v>
       </c>
       <c r="H396" t="s">
-        <v>2745</v>
+        <v>2877</v>
       </c>
       <c r="I396" t="s">
-        <v>2746</v>
+        <v>2878</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2747</v>
+        <v>2879</v>
       </c>
       <c r="L396" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M396" t="s">
-        <v>2748</v>
+        <v>2880</v>
       </c>
       <c r="N396" t="s">
-        <v>2749</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2750</v>
+        <v>2881</v>
       </c>
       <c r="D397" t="s">
-        <v>2751</v>
+        <v>2550</v>
       </c>
       <c r="E397" t="s">
-        <v>2752</v>
+        <v>2882</v>
       </c>
       <c r="F397" t="s">
-        <v>2753</v>
+        <v>2883</v>
       </c>
       <c r="G397" t="s">
-        <v>2754</v>
+        <v>2884</v>
       </c>
       <c r="H397" t="s">
-        <v>2755</v>
+        <v>2885</v>
       </c>
       <c r="I397" t="s">
-        <v>2756</v>
+        <v>2886</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2757</v>
+        <v>2887</v>
       </c>
       <c r="L397" t="s">
-        <v>1938</v>
+        <v>1791</v>
       </c>
       <c r="M397" t="s">
-        <v>2758</v>
+        <v>2888</v>
       </c>
       <c r="N397" t="s">
-        <v>2759</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2760</v>
+        <v>2890</v>
       </c>
       <c r="D398" t="s">
-        <v>2528</v>
+        <v>2550</v>
       </c>
       <c r="E398" t="s">
-        <v>2761</v>
+        <v>2891</v>
       </c>
       <c r="F398" t="s">
-        <v>2762</v>
+        <v>2892</v>
       </c>
       <c r="G398" t="s">
-        <v>2763</v>
+        <v>2893</v>
       </c>
       <c r="H398" t="s">
-        <v>2764</v>
+        <v>2894</v>
       </c>
       <c r="I398" t="s">
-        <v>2765</v>
+        <v>2895</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2766</v>
+        <v>2896</v>
       </c>
       <c r="L398" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M398" t="s">
-        <v>2767</v>
+        <v>2897</v>
       </c>
       <c r="N398" t="s">
-        <v>2768</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2760</v>
+        <v>2899</v>
       </c>
       <c r="D399" t="s">
-        <v>2528</v>
+        <v>2550</v>
       </c>
       <c r="E399" t="s">
-        <v>2761</v>
+        <v>2900</v>
       </c>
       <c r="F399" t="s">
-        <v>2762</v>
+        <v>2901</v>
       </c>
       <c r="G399" t="s">
-        <v>2763</v>
+        <v>2902</v>
       </c>
       <c r="H399" t="s">
-        <v>2764</v>
+        <v>2903</v>
       </c>
       <c r="I399" t="s">
-        <v>2769</v>
+        <v>2904</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2770</v>
+        <v>2905</v>
       </c>
       <c r="L399" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M399" t="s">
-        <v>2771</v>
+        <v>2906</v>
       </c>
       <c r="N399" t="s">
-        <v>2768</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2772</v>
+        <v>2908</v>
       </c>
       <c r="D400" t="s">
-        <v>2773</v>
+        <v>2550</v>
       </c>
       <c r="E400" t="s">
-        <v>2774</v>
+        <v>2909</v>
       </c>
       <c r="F400" t="s">
-        <v>2775</v>
+        <v>2910</v>
       </c>
       <c r="G400" t="s">
-        <v>2776</v>
+        <v>2911</v>
       </c>
       <c r="H400" t="s">
-        <v>2777</v>
+        <v>2912</v>
       </c>
       <c r="I400" t="s">
-        <v>2778</v>
+        <v>2913</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2779</v>
+        <v>2914</v>
       </c>
       <c r="L400" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M400" t="s">
-        <v>2780</v>
+        <v>2915</v>
       </c>
       <c r="N400" t="s">
-        <v>2781</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2782</v>
+        <v>2917</v>
       </c>
       <c r="D401" t="s">
-        <v>2783</v>
+        <v>2795</v>
       </c>
       <c r="E401" t="s">
-        <v>2784</v>
+        <v>2918</v>
       </c>
       <c r="F401" t="s">
-        <v>2785</v>
+        <v>2919</v>
       </c>
       <c r="G401" t="s">
-        <v>2786</v>
+        <v>2920</v>
       </c>
       <c r="H401" t="s">
-        <v>2787</v>
+        <v>2921</v>
       </c>
       <c r="I401" t="s">
-        <v>2788</v>
+        <v>2922</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2789</v>
+        <v>2923</v>
       </c>
       <c r="L401" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M401" t="s">
-        <v>2790</v>
+        <v>2924</v>
       </c>
       <c r="N401" t="s">
-        <v>2791</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2792</v>
+        <v>2926</v>
       </c>
       <c r="D402" t="s">
-        <v>2793</v>
+        <v>2602</v>
       </c>
       <c r="E402" t="s">
-        <v>2794</v>
+        <v>2927</v>
       </c>
       <c r="F402" t="s">
-        <v>1794</v>
+        <v>2928</v>
       </c>
       <c r="G402" t="s">
-        <v>2795</v>
+        <v>2929</v>
       </c>
       <c r="H402" t="s">
-        <v>2796</v>
+        <v>2930</v>
       </c>
       <c r="I402" t="s">
-        <v>2797</v>
+        <v>2931</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2798</v>
+        <v>2932</v>
       </c>
       <c r="L402" t="s">
-        <v>1893</v>
+        <v>1791</v>
       </c>
       <c r="M402" t="s">
-        <v>2799</v>
+        <v>2933</v>
       </c>
       <c r="N402" t="s">
-        <v>2800</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2792</v>
+        <v>2519</v>
       </c>
       <c r="D403" t="s">
-        <v>2793</v>
+        <v>2815</v>
       </c>
       <c r="E403" t="s">
-        <v>2794</v>
+        <v>2521</v>
       </c>
       <c r="F403" t="s">
-        <v>1794</v>
+        <v>2522</v>
       </c>
       <c r="G403" t="s">
-        <v>2795</v>
+        <v>2523</v>
       </c>
       <c r="H403" t="s">
-        <v>2801</v>
+        <v>2935</v>
       </c>
       <c r="I403" t="s">
-        <v>2802</v>
+        <v>2936</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2803</v>
+        <v>2937</v>
       </c>
       <c r="L403" t="s">
-        <v>1893</v>
+        <v>1913</v>
       </c>
       <c r="M403" t="s">
-        <v>2804</v>
+        <v>2938</v>
       </c>
       <c r="N403" t="s">
-        <v>2800</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2805</v>
+        <v>2519</v>
       </c>
       <c r="D404" t="s">
-        <v>2580</v>
+        <v>2815</v>
       </c>
       <c r="E404" t="s">
-        <v>2806</v>
+        <v>2521</v>
       </c>
       <c r="F404" t="s">
-        <v>2807</v>
+        <v>2522</v>
       </c>
       <c r="G404" t="s">
-        <v>2808</v>
+        <v>2523</v>
       </c>
       <c r="H404" t="s">
-        <v>2809</v>
+        <v>2939</v>
       </c>
       <c r="I404" t="s">
-        <v>2810</v>
+        <v>2940</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2811</v>
+        <v>2941</v>
       </c>
       <c r="L404" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M404" t="s">
-        <v>2812</v>
+        <v>2942</v>
       </c>
       <c r="N404" t="s">
-        <v>2813</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2618</v>
+        <v>2519</v>
       </c>
       <c r="D405" t="s">
-        <v>2619</v>
+        <v>2815</v>
       </c>
       <c r="E405" t="s">
-        <v>2620</v>
+        <v>2521</v>
       </c>
       <c r="F405" t="s">
-        <v>2621</v>
+        <v>2522</v>
       </c>
       <c r="G405" t="s">
-        <v>2622</v>
+        <v>2523</v>
       </c>
       <c r="H405" t="s">
-        <v>2814</v>
+        <v>2943</v>
       </c>
       <c r="I405" t="s">
-        <v>2815</v>
+        <v>2944</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2816</v>
+        <v>2945</v>
       </c>
       <c r="L405" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M405" t="s">
-        <v>2817</v>
+        <v>2946</v>
       </c>
       <c r="N405" t="s">
-        <v>2627</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2818</v>
+        <v>2519</v>
       </c>
       <c r="D406" t="s">
-        <v>2590</v>
+        <v>2815</v>
       </c>
       <c r="E406" t="s">
-        <v>2819</v>
+        <v>2521</v>
       </c>
       <c r="F406" t="s">
-        <v>2820</v>
+        <v>2522</v>
       </c>
       <c r="G406" t="s">
-        <v>2821</v>
+        <v>2523</v>
       </c>
       <c r="H406" t="s">
-        <v>2822</v>
+        <v>2524</v>
       </c>
       <c r="I406" t="s">
-        <v>2823</v>
+        <v>2947</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2824</v>
+        <v>2948</v>
       </c>
       <c r="L406" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="M406" t="s">
-        <v>2825</v>
+        <v>2949</v>
       </c>
       <c r="N406" t="s">
-        <v>2826</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2827</v>
+        <v>2950</v>
       </c>
       <c r="D407" t="s">
-        <v>2580</v>
+        <v>2550</v>
       </c>
       <c r="E407" t="s">
-        <v>2828</v>
+        <v>2951</v>
       </c>
       <c r="F407" t="s">
-        <v>2829</v>
+        <v>2952</v>
       </c>
       <c r="G407" t="s">
-        <v>2830</v>
+        <v>2953</v>
       </c>
       <c r="H407" t="s">
-        <v>2831</v>
+        <v>2954</v>
       </c>
       <c r="I407" t="s">
-        <v>2832</v>
+        <v>2955</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2833</v>
+        <v>2956</v>
       </c>
       <c r="L407" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M407" t="s">
-        <v>2834</v>
+        <v>2957</v>
       </c>
       <c r="N407" t="s">
-        <v>2835</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2628</v>
+        <v>2959</v>
       </c>
       <c r="D408" t="s">
-        <v>2590</v>
+        <v>2960</v>
       </c>
       <c r="E408" t="s">
-        <v>2629</v>
+        <v>2961</v>
       </c>
       <c r="F408" t="s">
-        <v>2630</v>
+        <v>1967</v>
       </c>
       <c r="G408" t="s">
-        <v>2631</v>
+        <v>2962</v>
       </c>
       <c r="H408" t="s">
-        <v>2836</v>
+        <v>2963</v>
       </c>
       <c r="I408" t="s">
-        <v>2837</v>
+        <v>2964</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2838</v>
+        <v>2965</v>
       </c>
       <c r="L408" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M408" t="s">
-        <v>2839</v>
+        <v>2966</v>
       </c>
       <c r="N408" t="s">
-        <v>2636</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2840</v>
+        <v>2968</v>
       </c>
       <c r="D409" t="s">
-        <v>2841</v>
+        <v>2969</v>
       </c>
       <c r="E409" t="s">
-        <v>2842</v>
+        <v>2970</v>
       </c>
       <c r="F409" t="s">
-        <v>2843</v>
+        <v>2971</v>
       </c>
       <c r="G409" t="s">
-        <v>2844</v>
+        <v>2972</v>
       </c>
       <c r="H409" t="s">
-        <v>2845</v>
+        <v>2973</v>
       </c>
       <c r="I409" t="s">
-        <v>2846</v>
+        <v>2974</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2847</v>
+        <v>2975</v>
       </c>
       <c r="L409" t="s">
-        <v>25</v>
+        <v>617</v>
       </c>
       <c r="M409" t="s">
-        <v>2848</v>
+        <v>2976</v>
       </c>
       <c r="N409" t="s">
-        <v>2849</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2850</v>
+        <v>2978</v>
       </c>
       <c r="D410" t="s">
-        <v>2528</v>
+        <v>2979</v>
       </c>
       <c r="E410" t="s">
-        <v>2205</v>
+        <v>2980</v>
       </c>
       <c r="F410" t="s">
-        <v>2206</v>
+        <v>2981</v>
       </c>
       <c r="G410" t="s">
-        <v>2207</v>
+        <v>2982</v>
       </c>
       <c r="H410" t="s">
-        <v>2334</v>
+        <v>2983</v>
       </c>
       <c r="I410" t="s">
-        <v>2851</v>
+        <v>2984</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2852</v>
+        <v>2985</v>
       </c>
       <c r="L410" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M410" t="s">
-        <v>2853</v>
+        <v>2986</v>
       </c>
       <c r="N410" t="s">
-        <v>2854</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2537</v>
+        <v>2988</v>
       </c>
       <c r="D411" t="s">
-        <v>2528</v>
+        <v>2989</v>
       </c>
       <c r="E411" t="s">
-        <v>2538</v>
+        <v>2990</v>
       </c>
       <c r="F411" t="s">
-        <v>2539</v>
+        <v>2991</v>
       </c>
       <c r="G411" t="s">
-        <v>2540</v>
+        <v>2992</v>
       </c>
       <c r="H411" t="s">
-        <v>2855</v>
+        <v>2993</v>
       </c>
       <c r="I411" t="s">
-        <v>2856</v>
+        <v>2994</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2857</v>
+        <v>2995</v>
       </c>
       <c r="L411" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M411" t="s">
-        <v>2858</v>
+        <v>2996</v>
       </c>
       <c r="N411" t="s">
-        <v>2545</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2859</v>
+        <v>2998</v>
       </c>
       <c r="D412" t="s">
-        <v>2528</v>
+        <v>2999</v>
       </c>
       <c r="E412" t="s">
-        <v>2860</v>
+        <v>3000</v>
       </c>
       <c r="F412" t="s">
-        <v>2861</v>
+        <v>3001</v>
       </c>
       <c r="G412" t="s">
-        <v>2862</v>
+        <v>3002</v>
       </c>
       <c r="H412" t="s">
-        <v>2863</v>
+        <v>3003</v>
       </c>
       <c r="I412" t="s">
-        <v>2864</v>
+        <v>3004</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2865</v>
+        <v>3005</v>
       </c>
       <c r="L412" t="s">
-        <v>25</v>
+        <v>3006</v>
       </c>
       <c r="M412" t="s">
-        <v>2866</v>
+        <v>3007</v>
       </c>
       <c r="N412" t="s">
-        <v>2867</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2868</v>
+        <v>3009</v>
       </c>
       <c r="D413" t="s">
-        <v>2528</v>
+        <v>2999</v>
       </c>
       <c r="E413" t="s">
-        <v>2869</v>
+        <v>3010</v>
       </c>
       <c r="F413" t="s">
-        <v>2870</v>
+        <v>3011</v>
       </c>
       <c r="G413" t="s">
-        <v>2871</v>
+        <v>3012</v>
       </c>
       <c r="H413" t="s">
-        <v>2872</v>
+        <v>3013</v>
       </c>
       <c r="I413" t="s">
-        <v>2873</v>
+        <v>3014</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2874</v>
+        <v>3015</v>
       </c>
       <c r="L413" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M413" t="s">
-        <v>2875</v>
+        <v>3016</v>
       </c>
       <c r="N413" t="s">
-        <v>2876</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2877</v>
+        <v>3018</v>
       </c>
       <c r="D414" t="s">
-        <v>2528</v>
+        <v>3019</v>
       </c>
       <c r="E414" t="s">
-        <v>2878</v>
+        <v>3020</v>
       </c>
       <c r="F414" t="s">
-        <v>2879</v>
+        <v>1967</v>
       </c>
       <c r="G414" t="s">
-        <v>2880</v>
+        <v>3021</v>
       </c>
       <c r="H414" t="s">
-        <v>2881</v>
+        <v>3022</v>
       </c>
       <c r="I414" t="s">
-        <v>2882</v>
+        <v>3023</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2883</v>
+        <v>3024</v>
       </c>
       <c r="L414" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M414" t="s">
-        <v>2884</v>
+        <v>3025</v>
       </c>
       <c r="N414" t="s">
-        <v>2885</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2886</v>
+        <v>3027</v>
       </c>
       <c r="D415" t="s">
-        <v>2528</v>
+        <v>3028</v>
       </c>
       <c r="E415" t="s">
-        <v>2887</v>
+        <v>3029</v>
       </c>
       <c r="F415" t="s">
-        <v>2888</v>
+        <v>2829</v>
       </c>
       <c r="G415" t="s">
-        <v>2889</v>
+        <v>3030</v>
       </c>
       <c r="H415" t="s">
-        <v>2890</v>
+        <v>3031</v>
       </c>
       <c r="I415" t="s">
-        <v>2891</v>
+        <v>3032</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2892</v>
+        <v>3033</v>
       </c>
       <c r="L415" t="s">
-        <v>25</v>
+        <v>1791</v>
       </c>
       <c r="M415" t="s">
-        <v>2893</v>
+        <v>3034</v>
       </c>
       <c r="N415" t="s">
-        <v>2894</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2895</v>
+        <v>3036</v>
       </c>
       <c r="D416" t="s">
-        <v>2773</v>
+        <v>3037</v>
       </c>
       <c r="E416" t="s">
-        <v>2896</v>
+        <v>3038</v>
       </c>
       <c r="F416" t="s">
-        <v>2897</v>
+        <v>3039</v>
       </c>
       <c r="G416" t="s">
-        <v>2898</v>
+        <v>3040</v>
       </c>
       <c r="H416" t="s">
-        <v>2899</v>
+        <v>3041</v>
       </c>
       <c r="I416" t="s">
-        <v>2900</v>
+        <v>3042</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2901</v>
+        <v>3043</v>
       </c>
       <c r="L416" t="s">
-        <v>25</v>
+        <v>3044</v>
       </c>
       <c r="M416" t="s">
-        <v>2902</v>
+        <v>3045</v>
       </c>
       <c r="N416" t="s">
-        <v>2903</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2904</v>
+        <v>3036</v>
       </c>
       <c r="D417" t="s">
-        <v>2580</v>
+        <v>3037</v>
       </c>
       <c r="E417" t="s">
-        <v>2905</v>
+        <v>3038</v>
       </c>
       <c r="F417" t="s">
-        <v>2906</v>
+        <v>3039</v>
       </c>
       <c r="G417" t="s">
-        <v>2907</v>
+        <v>3040</v>
       </c>
       <c r="H417" t="s">
-        <v>2908</v>
+        <v>3047</v>
       </c>
       <c r="I417" t="s">
-        <v>2909</v>
+        <v>3048</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2910</v>
+        <v>3049</v>
       </c>
       <c r="L417" t="s">
-        <v>25</v>
+        <v>3050</v>
       </c>
       <c r="M417" t="s">
-        <v>2911</v>
+        <v>3051</v>
       </c>
       <c r="N417" t="s">
-        <v>2912</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2497</v>
+        <v>3036</v>
       </c>
       <c r="D418" t="s">
-        <v>2793</v>
+        <v>3037</v>
       </c>
       <c r="E418" t="s">
-        <v>2499</v>
+        <v>3038</v>
       </c>
       <c r="F418" t="s">
-        <v>2500</v>
+        <v>3039</v>
       </c>
       <c r="G418" t="s">
-        <v>2501</v>
+        <v>3040</v>
       </c>
       <c r="H418" t="s">
-        <v>2913</v>
+        <v>3052</v>
       </c>
       <c r="I418" t="s">
-        <v>2914</v>
+        <v>3053</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2915</v>
+        <v>3054</v>
       </c>
       <c r="L418" t="s">
-        <v>1893</v>
+        <v>3055</v>
       </c>
       <c r="M418" t="s">
-        <v>2916</v>
+        <v>3056</v>
       </c>
       <c r="N418" t="s">
-        <v>2506</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2497</v>
+        <v>3036</v>
       </c>
       <c r="D419" t="s">
-        <v>2793</v>
+        <v>3037</v>
       </c>
       <c r="E419" t="s">
-        <v>2499</v>
+        <v>3038</v>
       </c>
       <c r="F419" t="s">
-        <v>2500</v>
+        <v>3039</v>
       </c>
       <c r="G419" t="s">
-        <v>2501</v>
+        <v>3040</v>
       </c>
       <c r="H419" t="s">
-        <v>2917</v>
+        <v>3057</v>
       </c>
       <c r="I419" t="s">
-        <v>2918</v>
+        <v>3058</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2919</v>
+        <v>3059</v>
       </c>
       <c r="L419" t="s">
-        <v>1893</v>
+        <v>3060</v>
       </c>
       <c r="M419" t="s">
-        <v>2920</v>
+        <v>3061</v>
       </c>
       <c r="N419" t="s">
-        <v>2506</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2497</v>
+        <v>3036</v>
       </c>
       <c r="D420" t="s">
-        <v>2793</v>
+        <v>3037</v>
       </c>
       <c r="E420" t="s">
-        <v>2499</v>
+        <v>3038</v>
       </c>
       <c r="F420" t="s">
-        <v>2500</v>
+        <v>3039</v>
       </c>
       <c r="G420" t="s">
-        <v>2501</v>
+        <v>3040</v>
       </c>
       <c r="H420" t="s">
-        <v>2921</v>
+        <v>3062</v>
       </c>
       <c r="I420" t="s">
-        <v>2922</v>
+        <v>3063</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2923</v>
+        <v>3064</v>
       </c>
       <c r="L420" t="s">
-        <v>1893</v>
+        <v>3065</v>
       </c>
       <c r="M420" t="s">
-        <v>2924</v>
+        <v>3066</v>
       </c>
       <c r="N420" t="s">
-        <v>2506</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2497</v>
+        <v>3036</v>
       </c>
       <c r="D421" t="s">
-        <v>2793</v>
+        <v>3037</v>
       </c>
       <c r="E421" t="s">
-        <v>2499</v>
+        <v>3038</v>
       </c>
       <c r="F421" t="s">
-        <v>2500</v>
+        <v>3039</v>
       </c>
       <c r="G421" t="s">
-        <v>2501</v>
+        <v>3040</v>
       </c>
       <c r="H421" t="s">
-        <v>2502</v>
+        <v>3067</v>
       </c>
       <c r="I421" t="s">
-        <v>2925</v>
+        <v>3068</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2926</v>
+        <v>3069</v>
       </c>
       <c r="L421" t="s">
-        <v>1893</v>
+        <v>3070</v>
       </c>
       <c r="M421" t="s">
-        <v>2927</v>
+        <v>3071</v>
       </c>
       <c r="N421" t="s">
-        <v>2506</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2928</v>
+        <v>3036</v>
       </c>
       <c r="D422" t="s">
-        <v>2528</v>
+        <v>3037</v>
       </c>
       <c r="E422" t="s">
-        <v>2929</v>
+        <v>3038</v>
       </c>
       <c r="F422" t="s">
-        <v>2930</v>
+        <v>3039</v>
       </c>
       <c r="G422" t="s">
-        <v>2931</v>
+        <v>3040</v>
       </c>
       <c r="H422" t="s">
-        <v>2932</v>
+        <v>3072</v>
       </c>
       <c r="I422" t="s">
-        <v>2933</v>
+        <v>3073</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2934</v>
+        <v>3074</v>
       </c>
       <c r="L422" t="s">
-        <v>25</v>
+        <v>3075</v>
       </c>
       <c r="M422" t="s">
-        <v>2935</v>
+        <v>3076</v>
       </c>
       <c r="N422" t="s">
-        <v>2936</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2937</v>
+        <v>3036</v>
       </c>
       <c r="D423" t="s">
-        <v>2938</v>
+        <v>3077</v>
       </c>
       <c r="E423" t="s">
-        <v>2939</v>
+        <v>3038</v>
       </c>
       <c r="F423" t="s">
-        <v>1944</v>
+        <v>3039</v>
       </c>
       <c r="G423" t="s">
-        <v>2940</v>
+        <v>3040</v>
       </c>
       <c r="H423" t="s">
-        <v>2941</v>
+        <v>3078</v>
       </c>
       <c r="I423" t="s">
-        <v>2942</v>
+        <v>3079</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2943</v>
+        <v>3080</v>
       </c>
       <c r="L423" t="s">
-        <v>25</v>
+        <v>3081</v>
       </c>
       <c r="M423" t="s">
-        <v>2944</v>
+        <v>3082</v>
       </c>
       <c r="N423" t="s">
-        <v>2945</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2946</v>
+        <v>3036</v>
       </c>
       <c r="D424" t="s">
-        <v>2947</v>
+        <v>3077</v>
       </c>
       <c r="E424" t="s">
-        <v>2948</v>
+        <v>3038</v>
       </c>
       <c r="F424" t="s">
-        <v>2949</v>
+        <v>3039</v>
       </c>
       <c r="G424" t="s">
-        <v>2950</v>
+        <v>3040</v>
       </c>
       <c r="H424" t="s">
-        <v>2951</v>
+        <v>3083</v>
       </c>
       <c r="I424" t="s">
-        <v>2952</v>
+        <v>3084</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2953</v>
+        <v>3085</v>
       </c>
       <c r="L424" t="s">
-        <v>2954</v>
+        <v>3086</v>
       </c>
       <c r="M424" t="s">
-        <v>2955</v>
+        <v>3087</v>
       </c>
       <c r="N424" t="s">
-        <v>2956</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2957</v>
+        <v>3036</v>
       </c>
       <c r="D425" t="s">
-        <v>2958</v>
+        <v>3077</v>
       </c>
       <c r="E425" t="s">
-        <v>2959</v>
+        <v>3038</v>
       </c>
       <c r="F425" t="s">
-        <v>2960</v>
+        <v>3039</v>
       </c>
       <c r="G425" t="s">
-        <v>2961</v>
+        <v>3040</v>
       </c>
       <c r="H425" t="s">
-        <v>2962</v>
+        <v>3041</v>
       </c>
       <c r="I425" t="s">
-        <v>2963</v>
+        <v>3088</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2964</v>
+        <v>3089</v>
       </c>
       <c r="L425" t="s">
-        <v>25</v>
+        <v>3090</v>
       </c>
       <c r="M425" t="s">
-        <v>2965</v>
+        <v>3091</v>
       </c>
       <c r="N425" t="s">
-        <v>2966</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2967</v>
+        <v>3036</v>
       </c>
       <c r="D426" t="s">
-        <v>2968</v>
+        <v>3077</v>
       </c>
       <c r="E426" t="s">
-        <v>2969</v>
+        <v>3038</v>
       </c>
       <c r="F426" t="s">
-        <v>2970</v>
+        <v>3039</v>
       </c>
       <c r="G426" t="s">
-        <v>2971</v>
+        <v>3040</v>
       </c>
       <c r="H426" t="s">
-        <v>2972</v>
+        <v>3057</v>
       </c>
       <c r="I426" t="s">
-        <v>2973</v>
+        <v>3092</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2974</v>
+        <v>3093</v>
       </c>
       <c r="L426" t="s">
-        <v>25</v>
+        <v>3094</v>
       </c>
       <c r="M426" t="s">
-        <v>2975</v>
+        <v>3095</v>
       </c>
       <c r="N426" t="s">
-        <v>2976</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2977</v>
+        <v>3036</v>
       </c>
       <c r="D427" t="s">
-        <v>2978</v>
+        <v>3077</v>
       </c>
       <c r="E427" t="s">
-        <v>2979</v>
+        <v>3038</v>
       </c>
       <c r="F427" t="s">
-        <v>2980</v>
+        <v>3039</v>
       </c>
       <c r="G427" t="s">
-        <v>2981</v>
+        <v>3040</v>
       </c>
       <c r="H427" t="s">
-        <v>2982</v>
+        <v>3047</v>
       </c>
       <c r="I427" t="s">
-        <v>2983</v>
+        <v>3096</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2984</v>
+        <v>3097</v>
       </c>
       <c r="L427" t="s">
-        <v>2985</v>
+        <v>3098</v>
       </c>
       <c r="M427" t="s">
-        <v>2986</v>
+        <v>3099</v>
       </c>
       <c r="N427" t="s">
-        <v>2987</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2988</v>
+        <v>3036</v>
       </c>
       <c r="D428" t="s">
-        <v>2978</v>
+        <v>3077</v>
       </c>
       <c r="E428" t="s">
-        <v>2989</v>
+        <v>3038</v>
       </c>
       <c r="F428" t="s">
-        <v>2990</v>
+        <v>3039</v>
       </c>
       <c r="G428" t="s">
-        <v>2991</v>
+        <v>3040</v>
       </c>
       <c r="H428" t="s">
-        <v>2992</v>
+        <v>3100</v>
       </c>
       <c r="I428" t="s">
-        <v>2993</v>
+        <v>3101</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2994</v>
+        <v>3102</v>
       </c>
       <c r="L428" t="s">
-        <v>25</v>
+        <v>3103</v>
       </c>
       <c r="M428" t="s">
-        <v>2995</v>
+        <v>3104</v>
       </c>
       <c r="N428" t="s">
-        <v>2996</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2997</v>
+        <v>3036</v>
       </c>
       <c r="D429" t="s">
-        <v>2998</v>
+        <v>3077</v>
       </c>
       <c r="E429" t="s">
-        <v>2999</v>
+        <v>3038</v>
       </c>
       <c r="F429" t="s">
-        <v>1944</v>
+        <v>3039</v>
       </c>
       <c r="G429" t="s">
-        <v>3000</v>
+        <v>3040</v>
       </c>
       <c r="H429" t="s">
-        <v>3001</v>
+        <v>3105</v>
       </c>
       <c r="I429" t="s">
-        <v>3002</v>
+        <v>3106</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3003</v>
+        <v>3107</v>
       </c>
       <c r="L429" t="s">
-        <v>25</v>
+        <v>3108</v>
       </c>
       <c r="M429" t="s">
-        <v>3004</v>
+        <v>3109</v>
       </c>
       <c r="N429" t="s">
-        <v>3005</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3006</v>
+        <v>3036</v>
       </c>
       <c r="D430" t="s">
-        <v>3007</v>
+        <v>3077</v>
       </c>
       <c r="E430" t="s">
-        <v>3008</v>
+        <v>3038</v>
       </c>
       <c r="F430" t="s">
-        <v>2807</v>
+        <v>3039</v>
       </c>
       <c r="G430" t="s">
-        <v>3009</v>
+        <v>3040</v>
       </c>
       <c r="H430" t="s">
-        <v>3010</v>
+        <v>3067</v>
       </c>
       <c r="I430" t="s">
-        <v>3011</v>
+        <v>3110</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3012</v>
+        <v>3111</v>
       </c>
       <c r="L430" t="s">
-        <v>25</v>
+        <v>3112</v>
       </c>
       <c r="M430" t="s">
-        <v>3013</v>
+        <v>3113</v>
       </c>
       <c r="N430" t="s">
-        <v>3014</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D431" t="s">
-        <v>3016</v>
+        <v>3115</v>
       </c>
       <c r="E431" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F431" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G431" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H431" t="s">
-        <v>3020</v>
+        <v>3119</v>
       </c>
       <c r="I431" t="s">
-        <v>3021</v>
+        <v>3120</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3022</v>
+        <v>3121</v>
       </c>
       <c r="L431" t="s">
-        <v>3023</v>
+        <v>3122</v>
       </c>
       <c r="M431" t="s">
-        <v>3024</v>
+        <v>3123</v>
       </c>
       <c r="N431" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D432" t="s">
-        <v>3016</v>
+        <v>3125</v>
       </c>
       <c r="E432" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F432" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G432" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H432" t="s">
-        <v>3026</v>
+        <v>3126</v>
       </c>
       <c r="I432" t="s">
-        <v>3027</v>
+        <v>3127</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3028</v>
+        <v>3128</v>
       </c>
       <c r="L432" t="s">
-        <v>3029</v>
+        <v>3129</v>
       </c>
       <c r="M432" t="s">
-        <v>3030</v>
+        <v>3130</v>
       </c>
       <c r="N432" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D433" t="s">
-        <v>3016</v>
+        <v>3125</v>
       </c>
       <c r="E433" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F433" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G433" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H433" t="s">
-        <v>3031</v>
+        <v>3131</v>
       </c>
       <c r="I433" t="s">
-        <v>3032</v>
+        <v>3132</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3033</v>
+        <v>3133</v>
       </c>
       <c r="L433" t="s">
-        <v>3034</v>
+        <v>3134</v>
       </c>
       <c r="M433" t="s">
-        <v>3035</v>
+        <v>3135</v>
       </c>
       <c r="N433" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D434" t="s">
-        <v>3016</v>
+        <v>3136</v>
       </c>
       <c r="E434" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F434" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G434" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H434" t="s">
-        <v>3036</v>
+        <v>3137</v>
       </c>
       <c r="I434" t="s">
-        <v>3037</v>
+        <v>3138</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3038</v>
+        <v>3139</v>
       </c>
       <c r="L434" t="s">
-        <v>3039</v>
+        <v>3140</v>
       </c>
       <c r="M434" t="s">
-        <v>3040</v>
+        <v>3141</v>
       </c>
       <c r="N434" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D435" t="s">
-        <v>3016</v>
+        <v>3125</v>
       </c>
       <c r="E435" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F435" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G435" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H435" t="s">
-        <v>3041</v>
+        <v>3142</v>
       </c>
       <c r="I435" t="s">
-        <v>3042</v>
+        <v>3143</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3043</v>
+        <v>3144</v>
       </c>
       <c r="L435" t="s">
-        <v>3044</v>
+        <v>3145</v>
       </c>
       <c r="M435" t="s">
-        <v>3045</v>
+        <v>3146</v>
       </c>
       <c r="N435" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D436" t="s">
-        <v>3016</v>
+        <v>3136</v>
       </c>
       <c r="E436" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F436" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G436" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H436" t="s">
-        <v>3046</v>
+        <v>3147</v>
       </c>
       <c r="I436" t="s">
-        <v>3047</v>
+        <v>3148</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3048</v>
+        <v>3149</v>
       </c>
       <c r="L436" t="s">
-        <v>3049</v>
+        <v>3150</v>
       </c>
       <c r="M436" t="s">
-        <v>3050</v>
+        <v>3151</v>
       </c>
       <c r="N436" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D437" t="s">
-        <v>3016</v>
+        <v>3125</v>
       </c>
       <c r="E437" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F437" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G437" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H437" t="s">
-        <v>3051</v>
+        <v>3047</v>
       </c>
       <c r="I437" t="s">
-        <v>3052</v>
+        <v>3152</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3053</v>
+        <v>3153</v>
       </c>
       <c r="L437" t="s">
-        <v>3054</v>
+        <v>3154</v>
       </c>
       <c r="M437" t="s">
-        <v>3055</v>
+        <v>3155</v>
       </c>
       <c r="N437" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D438" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E438" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F438" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G438" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H438" t="s">
-        <v>3057</v>
+        <v>3156</v>
       </c>
       <c r="I438" t="s">
-        <v>3058</v>
+        <v>3157</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3059</v>
+        <v>3158</v>
       </c>
       <c r="L438" t="s">
-        <v>3060</v>
+        <v>3159</v>
       </c>
       <c r="M438" t="s">
-        <v>3061</v>
+        <v>3160</v>
       </c>
       <c r="N438" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D439" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E439" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F439" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G439" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H439" t="s">
-        <v>3062</v>
+        <v>3161</v>
       </c>
       <c r="I439" t="s">
-        <v>3063</v>
+        <v>3162</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3064</v>
+        <v>3163</v>
       </c>
       <c r="L439" t="s">
-        <v>3065</v>
+        <v>3164</v>
       </c>
       <c r="M439" t="s">
-        <v>3066</v>
+        <v>3165</v>
       </c>
       <c r="N439" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D440" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E440" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F440" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G440" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H440" t="s">
-        <v>3020</v>
+        <v>3166</v>
       </c>
       <c r="I440" t="s">
-        <v>3067</v>
+        <v>3167</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3068</v>
+        <v>3168</v>
       </c>
       <c r="L440" t="s">
-        <v>3069</v>
+        <v>3169</v>
       </c>
       <c r="M440" t="s">
-        <v>3070</v>
+        <v>3170</v>
       </c>
       <c r="N440" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D441" t="s">
-        <v>3056</v>
+        <v>3136</v>
       </c>
       <c r="E441" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F441" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G441" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H441" t="s">
-        <v>3036</v>
+        <v>3171</v>
       </c>
       <c r="I441" t="s">
-        <v>3071</v>
+        <v>3172</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3072</v>
+        <v>3173</v>
       </c>
       <c r="L441" t="s">
-        <v>3073</v>
+        <v>3174</v>
       </c>
       <c r="M441" t="s">
-        <v>3074</v>
+        <v>3175</v>
       </c>
       <c r="N441" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D442" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E442" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F442" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G442" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H442" t="s">
-        <v>3026</v>
+        <v>3176</v>
       </c>
       <c r="I442" t="s">
-        <v>3075</v>
+        <v>3177</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3076</v>
+        <v>3178</v>
       </c>
       <c r="L442" t="s">
-        <v>3077</v>
+        <v>3179</v>
       </c>
       <c r="M442" t="s">
-        <v>3078</v>
+        <v>3180</v>
       </c>
       <c r="N442" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D443" t="s">
-        <v>3056</v>
+        <v>3136</v>
       </c>
       <c r="E443" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F443" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G443" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H443" t="s">
-        <v>3079</v>
+        <v>3181</v>
       </c>
       <c r="I443" t="s">
-        <v>3080</v>
+        <v>3182</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3081</v>
+        <v>3183</v>
       </c>
       <c r="L443" t="s">
-        <v>3082</v>
+        <v>3184</v>
       </c>
       <c r="M443" t="s">
-        <v>3083</v>
+        <v>3185</v>
       </c>
       <c r="N443" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D444" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E444" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F444" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G444" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H444" t="s">
-        <v>3084</v>
+        <v>3062</v>
       </c>
       <c r="I444" t="s">
-        <v>3085</v>
+        <v>3186</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3086</v>
+        <v>3187</v>
       </c>
       <c r="L444" t="s">
-        <v>3087</v>
+        <v>3188</v>
       </c>
       <c r="M444" t="s">
-        <v>3088</v>
+        <v>3189</v>
       </c>
       <c r="N444" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D445" t="s">
-        <v>3056</v>
+        <v>3125</v>
       </c>
       <c r="E445" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F445" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G445" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H445" t="s">
-        <v>3046</v>
+        <v>3190</v>
       </c>
       <c r="I445" t="s">
-        <v>3089</v>
+        <v>3191</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3090</v>
+        <v>3192</v>
       </c>
       <c r="L445" t="s">
-        <v>3091</v>
+        <v>3193</v>
       </c>
       <c r="M445" t="s">
-        <v>3092</v>
+        <v>3194</v>
       </c>
       <c r="N445" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D446" t="s">
-        <v>3094</v>
+        <v>3136</v>
       </c>
       <c r="E446" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F446" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G446" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H446" t="s">
-        <v>3098</v>
+        <v>3195</v>
       </c>
       <c r="I446" t="s">
-        <v>3099</v>
+        <v>3196</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3100</v>
+        <v>3197</v>
       </c>
       <c r="L446" t="s">
-        <v>3101</v>
+        <v>3198</v>
       </c>
       <c r="M446" t="s">
-        <v>3102</v>
+        <v>3199</v>
       </c>
       <c r="N446" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D447" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E447" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F447" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G447" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H447" t="s">
-        <v>3105</v>
+        <v>3200</v>
       </c>
       <c r="I447" t="s">
-        <v>3106</v>
+        <v>3201</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3107</v>
+        <v>3202</v>
       </c>
       <c r="L447" t="s">
-        <v>3108</v>
+        <v>3203</v>
       </c>
       <c r="M447" t="s">
-        <v>3109</v>
+        <v>3204</v>
       </c>
       <c r="N447" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D448" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E448" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F448" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G448" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H448" t="s">
-        <v>3110</v>
+        <v>3205</v>
       </c>
       <c r="I448" t="s">
-        <v>3111</v>
+        <v>3206</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3112</v>
+        <v>3207</v>
       </c>
       <c r="L448" t="s">
-        <v>3113</v>
+        <v>3208</v>
       </c>
       <c r="M448" t="s">
-        <v>3114</v>
+        <v>3209</v>
       </c>
       <c r="N448" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D449" t="s">
-        <v>3115</v>
+        <v>3210</v>
       </c>
       <c r="E449" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F449" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G449" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H449" t="s">
-        <v>3116</v>
+        <v>3211</v>
       </c>
       <c r="I449" t="s">
-        <v>3117</v>
+        <v>3212</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3118</v>
+        <v>3213</v>
       </c>
       <c r="L449" t="s">
-        <v>3119</v>
+        <v>3214</v>
       </c>
       <c r="M449" t="s">
-        <v>3120</v>
+        <v>3215</v>
       </c>
       <c r="N449" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D450" t="s">
-        <v>3104</v>
+        <v>3136</v>
       </c>
       <c r="E450" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F450" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G450" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H450" t="s">
-        <v>3121</v>
+        <v>3216</v>
       </c>
       <c r="I450" t="s">
-        <v>3122</v>
+        <v>3217</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3123</v>
+        <v>3218</v>
       </c>
       <c r="L450" t="s">
-        <v>3124</v>
+        <v>3219</v>
       </c>
       <c r="M450" t="s">
-        <v>3125</v>
+        <v>3220</v>
       </c>
       <c r="N450" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D451" t="s">
-        <v>3115</v>
+        <v>3210</v>
       </c>
       <c r="E451" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F451" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G451" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H451" t="s">
-        <v>3126</v>
+        <v>3221</v>
       </c>
       <c r="I451" t="s">
-        <v>3127</v>
+        <v>3222</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3128</v>
+        <v>3223</v>
       </c>
       <c r="L451" t="s">
-        <v>3129</v>
+        <v>3224</v>
       </c>
       <c r="M451" t="s">
-        <v>3130</v>
+        <v>3225</v>
       </c>
       <c r="N451" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D452" t="s">
-        <v>3104</v>
+        <v>3210</v>
       </c>
       <c r="E452" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F452" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G452" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H452" t="s">
-        <v>3026</v>
+        <v>3226</v>
       </c>
       <c r="I452" t="s">
-        <v>3131</v>
+        <v>3227</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3132</v>
+        <v>3228</v>
       </c>
       <c r="L452" t="s">
-        <v>3133</v>
+        <v>3229</v>
       </c>
       <c r="M452" t="s">
-        <v>3134</v>
+        <v>3230</v>
       </c>
       <c r="N452" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D453" t="s">
-        <v>3104</v>
+        <v>3136</v>
       </c>
       <c r="E453" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F453" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G453" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H453" t="s">
-        <v>3135</v>
+        <v>3231</v>
       </c>
       <c r="I453" t="s">
-        <v>3136</v>
+        <v>3232</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3137</v>
+        <v>3233</v>
       </c>
       <c r="L453" t="s">
-        <v>3138</v>
+        <v>3234</v>
       </c>
       <c r="M453" t="s">
-        <v>3139</v>
+        <v>3235</v>
       </c>
       <c r="N453" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D454" t="s">
-        <v>3104</v>
+        <v>3210</v>
       </c>
       <c r="E454" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F454" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G454" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H454" t="s">
-        <v>3140</v>
+        <v>3236</v>
       </c>
       <c r="I454" t="s">
-        <v>3141</v>
+        <v>3237</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3142</v>
+        <v>3238</v>
       </c>
       <c r="L454" t="s">
-        <v>3143</v>
+        <v>3239</v>
       </c>
       <c r="M454" t="s">
-        <v>3144</v>
+        <v>3240</v>
       </c>
       <c r="N454" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D455" t="s">
-        <v>3104</v>
+        <v>3210</v>
       </c>
       <c r="E455" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F455" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G455" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H455" t="s">
-        <v>3145</v>
+        <v>3241</v>
       </c>
       <c r="I455" t="s">
-        <v>3146</v>
+        <v>3242</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3147</v>
+        <v>3243</v>
       </c>
       <c r="L455" t="s">
-        <v>3148</v>
+        <v>3244</v>
       </c>
       <c r="M455" t="s">
-        <v>3149</v>
+        <v>3245</v>
       </c>
       <c r="N455" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D456" t="s">
-        <v>3115</v>
+        <v>3136</v>
       </c>
       <c r="E456" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F456" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G456" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H456" t="s">
-        <v>3150</v>
+        <v>3246</v>
       </c>
       <c r="I456" t="s">
-        <v>3151</v>
+        <v>3247</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3152</v>
+        <v>3248</v>
       </c>
       <c r="L456" t="s">
-        <v>3153</v>
+        <v>3249</v>
       </c>
       <c r="M456" t="s">
-        <v>3154</v>
+        <v>3250</v>
       </c>
       <c r="N456" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D457" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E457" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F457" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G457" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H457" t="s">
-        <v>3155</v>
+        <v>3251</v>
       </c>
       <c r="I457" t="s">
-        <v>3156</v>
+        <v>3252</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3157</v>
+        <v>3253</v>
       </c>
       <c r="L457" t="s">
-        <v>3158</v>
+        <v>3254</v>
       </c>
       <c r="M457" t="s">
-        <v>3159</v>
+        <v>3255</v>
       </c>
       <c r="N457" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D458" t="s">
-        <v>3115</v>
+        <v>3210</v>
       </c>
       <c r="E458" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F458" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G458" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H458" t="s">
-        <v>3160</v>
+        <v>3256</v>
       </c>
       <c r="I458" t="s">
-        <v>3161</v>
+        <v>3257</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3162</v>
+        <v>3258</v>
       </c>
       <c r="L458" t="s">
-        <v>3163</v>
+        <v>3259</v>
       </c>
       <c r="M458" t="s">
-        <v>3164</v>
+        <v>3260</v>
       </c>
       <c r="N458" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D459" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E459" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F459" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G459" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H459" t="s">
-        <v>3041</v>
+        <v>3057</v>
       </c>
       <c r="I459" t="s">
-        <v>3165</v>
+        <v>3261</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3166</v>
+        <v>3262</v>
       </c>
       <c r="L459" t="s">
-        <v>3167</v>
+        <v>3263</v>
       </c>
       <c r="M459" t="s">
-        <v>3168</v>
+        <v>3264</v>
       </c>
       <c r="N459" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D460" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E460" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F460" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G460" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H460" t="s">
-        <v>3169</v>
+        <v>3265</v>
       </c>
       <c r="I460" t="s">
-        <v>3170</v>
+        <v>3266</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3171</v>
+        <v>3267</v>
       </c>
       <c r="L460" t="s">
-        <v>3172</v>
+        <v>3268</v>
       </c>
       <c r="M460" t="s">
-        <v>3173</v>
+        <v>3269</v>
       </c>
       <c r="N460" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D461" t="s">
-        <v>3115</v>
+        <v>3210</v>
       </c>
       <c r="E461" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F461" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G461" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H461" t="s">
-        <v>3174</v>
+        <v>3270</v>
       </c>
       <c r="I461" t="s">
-        <v>3175</v>
+        <v>3271</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3176</v>
+        <v>3272</v>
       </c>
       <c r="L461" t="s">
-        <v>3177</v>
+        <v>3273</v>
       </c>
       <c r="M461" t="s">
-        <v>3178</v>
+        <v>3274</v>
       </c>
       <c r="N461" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D462" t="s">
-        <v>3104</v>
+        <v>3136</v>
       </c>
       <c r="E462" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F462" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G462" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H462" t="s">
-        <v>3179</v>
+        <v>3275</v>
       </c>
       <c r="I462" t="s">
-        <v>3180</v>
+        <v>3276</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3181</v>
+        <v>3277</v>
       </c>
       <c r="L462" t="s">
-        <v>3182</v>
+        <v>3278</v>
       </c>
       <c r="M462" t="s">
-        <v>3183</v>
+        <v>3279</v>
       </c>
       <c r="N462" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D463" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E463" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F463" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G463" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H463" t="s">
-        <v>3184</v>
+        <v>3280</v>
       </c>
       <c r="I463" t="s">
-        <v>3185</v>
+        <v>3281</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3186</v>
+        <v>3282</v>
       </c>
       <c r="L463" t="s">
-        <v>3187</v>
+        <v>3283</v>
       </c>
       <c r="M463" t="s">
-        <v>3188</v>
+        <v>3284</v>
       </c>
       <c r="N463" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D464" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E464" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F464" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G464" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H464" t="s">
-        <v>3190</v>
+        <v>3285</v>
       </c>
       <c r="I464" t="s">
-        <v>3191</v>
+        <v>3286</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3192</v>
+        <v>3287</v>
       </c>
       <c r="L464" t="s">
-        <v>3193</v>
+        <v>3288</v>
       </c>
       <c r="M464" t="s">
-        <v>3194</v>
+        <v>3289</v>
       </c>
       <c r="N464" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D465" t="s">
-        <v>3115</v>
+        <v>3125</v>
       </c>
       <c r="E465" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F465" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G465" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H465" t="s">
-        <v>3195</v>
+        <v>3290</v>
       </c>
       <c r="I465" t="s">
-        <v>3196</v>
+        <v>3291</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3197</v>
+        <v>3292</v>
       </c>
       <c r="L465" t="s">
-        <v>3198</v>
+        <v>3293</v>
       </c>
       <c r="M465" t="s">
-        <v>3199</v>
+        <v>3294</v>
       </c>
       <c r="N465" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D466" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E466" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F466" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G466" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H466" t="s">
-        <v>3200</v>
+        <v>3295</v>
       </c>
       <c r="I466" t="s">
-        <v>3201</v>
+        <v>3296</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3202</v>
+        <v>3297</v>
       </c>
       <c r="L466" t="s">
-        <v>3203</v>
+        <v>3298</v>
       </c>
       <c r="M466" t="s">
-        <v>3204</v>
+        <v>3299</v>
       </c>
       <c r="N466" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D467" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E467" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F467" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G467" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H467" t="s">
-        <v>3205</v>
+        <v>3300</v>
       </c>
       <c r="I467" t="s">
-        <v>3206</v>
+        <v>3301</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3207</v>
+        <v>3302</v>
       </c>
       <c r="L467" t="s">
-        <v>3208</v>
+        <v>3303</v>
       </c>
       <c r="M467" t="s">
-        <v>3209</v>
+        <v>3304</v>
       </c>
       <c r="N467" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D468" t="s">
-        <v>3115</v>
+        <v>3136</v>
       </c>
       <c r="E468" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F468" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G468" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H468" t="s">
-        <v>3210</v>
+        <v>3305</v>
       </c>
       <c r="I468" t="s">
-        <v>3211</v>
+        <v>3306</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3212</v>
+        <v>3307</v>
       </c>
       <c r="L468" t="s">
-        <v>3213</v>
+        <v>3308</v>
       </c>
       <c r="M468" t="s">
-        <v>3214</v>
+        <v>3309</v>
       </c>
       <c r="N468" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D469" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E469" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F469" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G469" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H469" t="s">
-        <v>3215</v>
+        <v>3310</v>
       </c>
       <c r="I469" t="s">
-        <v>3216</v>
+        <v>3311</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3217</v>
+        <v>3312</v>
       </c>
       <c r="L469" t="s">
-        <v>3218</v>
+        <v>3313</v>
       </c>
       <c r="M469" t="s">
-        <v>3219</v>
+        <v>3314</v>
       </c>
       <c r="N469" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3093</v>
+        <v>3036</v>
       </c>
       <c r="D470" t="s">
-        <v>3189</v>
+        <v>3125</v>
       </c>
       <c r="E470" t="s">
-        <v>3095</v>
+        <v>3038</v>
       </c>
       <c r="F470" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G470" t="s">
-        <v>3097</v>
+        <v>3040</v>
       </c>
       <c r="H470" t="s">
-        <v>3220</v>
+        <v>3315</v>
       </c>
       <c r="I470" t="s">
-        <v>3221</v>
+        <v>3316</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3222</v>
+        <v>3317</v>
       </c>
       <c r="L470" t="s">
-        <v>3223</v>
+        <v>3318</v>
       </c>
       <c r="M470" t="s">
-        <v>3224</v>
+        <v>3319</v>
       </c>
       <c r="N470" t="s">
-        <v>3103</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D471" t="s">
-        <v>3115</v>
+        <v>3136</v>
       </c>
       <c r="E471" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F471" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G471" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H471" t="s">
-        <v>3225</v>
+        <v>3320</v>
       </c>
       <c r="I471" t="s">
-        <v>3226</v>
+        <v>3321</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3227</v>
+        <v>3322</v>
       </c>
       <c r="L471" t="s">
-        <v>3228</v>
+        <v>3323</v>
       </c>
       <c r="M471" t="s">
-        <v>3229</v>
+        <v>3324</v>
       </c>
       <c r="N471" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D472" t="s">
-        <v>3104</v>
+        <v>3210</v>
       </c>
       <c r="E472" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F472" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G472" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H472" t="s">
-        <v>3230</v>
+        <v>3325</v>
       </c>
       <c r="I472" t="s">
-        <v>3231</v>
+        <v>3326</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3232</v>
+        <v>3327</v>
       </c>
       <c r="L472" t="s">
-        <v>3233</v>
+        <v>3328</v>
       </c>
       <c r="M472" t="s">
-        <v>3234</v>
+        <v>3329</v>
       </c>
       <c r="N472" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D473" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E473" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F473" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G473" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H473" t="s">
-        <v>3235</v>
+        <v>3330</v>
       </c>
       <c r="I473" t="s">
-        <v>3236</v>
+        <v>3331</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3237</v>
+        <v>3332</v>
       </c>
       <c r="L473" t="s">
-        <v>3238</v>
+        <v>3333</v>
       </c>
       <c r="M473" t="s">
-        <v>3239</v>
+        <v>3334</v>
       </c>
       <c r="N473" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D474" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E474" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F474" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G474" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H474" t="s">
-        <v>3036</v>
+        <v>3078</v>
       </c>
       <c r="I474" t="s">
-        <v>3240</v>
+        <v>3335</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3241</v>
+        <v>3336</v>
       </c>
       <c r="L474" t="s">
-        <v>3242</v>
+        <v>3337</v>
       </c>
       <c r="M474" t="s">
-        <v>3243</v>
+        <v>3338</v>
       </c>
       <c r="N474" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D475" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E475" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F475" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G475" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H475" t="s">
-        <v>3244</v>
+        <v>3105</v>
       </c>
       <c r="I475" t="s">
-        <v>3245</v>
+        <v>3339</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3246</v>
+        <v>3340</v>
       </c>
       <c r="L475" t="s">
-        <v>3247</v>
+        <v>3341</v>
       </c>
       <c r="M475" t="s">
-        <v>3248</v>
+        <v>3342</v>
       </c>
       <c r="N475" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D476" t="s">
-        <v>3189</v>
+        <v>3136</v>
       </c>
       <c r="E476" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F476" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G476" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H476" t="s">
-        <v>3249</v>
+        <v>3343</v>
       </c>
       <c r="I476" t="s">
-        <v>3250</v>
+        <v>3344</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3251</v>
+        <v>3345</v>
       </c>
       <c r="L476" t="s">
-        <v>3252</v>
+        <v>3346</v>
       </c>
       <c r="M476" t="s">
-        <v>3253</v>
+        <v>3347</v>
       </c>
       <c r="N476" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D477" t="s">
-        <v>3115</v>
+        <v>3125</v>
       </c>
       <c r="E477" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F477" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G477" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H477" t="s">
-        <v>3254</v>
+        <v>3348</v>
       </c>
       <c r="I477" t="s">
-        <v>3255</v>
+        <v>3349</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3256</v>
+        <v>3350</v>
       </c>
       <c r="L477" t="s">
-        <v>3257</v>
+        <v>3351</v>
       </c>
       <c r="M477" t="s">
-        <v>3258</v>
+        <v>3352</v>
       </c>
       <c r="N477" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D478" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E478" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F478" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G478" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H478" t="s">
-        <v>3259</v>
+        <v>3353</v>
       </c>
       <c r="I478" t="s">
-        <v>3260</v>
+        <v>3354</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3261</v>
+        <v>3355</v>
       </c>
       <c r="L478" t="s">
-        <v>3262</v>
+        <v>3356</v>
       </c>
       <c r="M478" t="s">
-        <v>3263</v>
+        <v>3357</v>
       </c>
       <c r="N478" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D479" t="s">
-        <v>3115</v>
+        <v>3136</v>
       </c>
       <c r="E479" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F479" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G479" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H479" t="s">
-        <v>3264</v>
+        <v>3358</v>
       </c>
       <c r="I479" t="s">
-        <v>3265</v>
+        <v>3359</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3266</v>
+        <v>3360</v>
       </c>
       <c r="L479" t="s">
-        <v>3267</v>
+        <v>3361</v>
       </c>
       <c r="M479" t="s">
-        <v>3268</v>
+        <v>3362</v>
       </c>
       <c r="N479" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D480" t="s">
-        <v>3104</v>
+        <v>3125</v>
       </c>
       <c r="E480" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F480" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G480" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H480" t="s">
-        <v>3269</v>
+        <v>3363</v>
       </c>
       <c r="I480" t="s">
-        <v>3270</v>
+        <v>3364</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3271</v>
+        <v>3365</v>
       </c>
       <c r="L480" t="s">
-        <v>3272</v>
+        <v>3366</v>
       </c>
       <c r="M480" t="s">
-        <v>3273</v>
+        <v>3367</v>
       </c>
       <c r="N480" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D481" t="s">
-        <v>3115</v>
+        <v>3125</v>
       </c>
       <c r="E481" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F481" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G481" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H481" t="s">
-        <v>3274</v>
+        <v>3368</v>
       </c>
       <c r="I481" t="s">
-        <v>3275</v>
+        <v>3369</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3276</v>
+        <v>3370</v>
       </c>
       <c r="L481" t="s">
-        <v>3277</v>
+        <v>3371</v>
       </c>
       <c r="M481" t="s">
-        <v>3278</v>
+        <v>3372</v>
       </c>
       <c r="N481" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>2307</v>
+        <v>3373</v>
       </c>
       <c r="D482" t="s">
-        <v>3115</v>
+        <v>3374</v>
       </c>
       <c r="E482" t="s">
-        <v>2309</v>
+        <v>3375</v>
       </c>
       <c r="F482" t="s">
-        <v>3096</v>
+        <v>3376</v>
       </c>
       <c r="G482" t="s">
-        <v>2311</v>
+        <v>3377</v>
       </c>
       <c r="H482" t="s">
-        <v>3279</v>
+        <v>3378</v>
       </c>
       <c r="I482" t="s">
-        <v>3280</v>
+        <v>3379</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3281</v>
+        <v>3380</v>
       </c>
       <c r="L482" t="s">
-        <v>3282</v>
+        <v>3381</v>
       </c>
       <c r="M482" t="s">
-        <v>3283</v>
+        <v>3382</v>
       </c>
       <c r="N482" t="s">
-        <v>2316</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>2307</v>
+        <v>3373</v>
       </c>
       <c r="D483" t="s">
-        <v>3115</v>
+        <v>3374</v>
       </c>
       <c r="E483" t="s">
-        <v>2309</v>
+        <v>3375</v>
       </c>
       <c r="F483" t="s">
-        <v>3096</v>
+        <v>3376</v>
       </c>
       <c r="G483" t="s">
-        <v>2311</v>
+        <v>3377</v>
       </c>
       <c r="H483" t="s">
-        <v>3284</v>
+        <v>3384</v>
       </c>
       <c r="I483" t="s">
-        <v>3285</v>
+        <v>3385</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3286</v>
+        <v>3386</v>
       </c>
       <c r="L483" t="s">
-        <v>3287</v>
+        <v>3387</v>
       </c>
       <c r="M483" t="s">
-        <v>3288</v>
+        <v>3388</v>
       </c>
       <c r="N483" t="s">
-        <v>2316</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>2307</v>
+        <v>3373</v>
       </c>
       <c r="D484" t="s">
-        <v>3115</v>
+        <v>3374</v>
       </c>
       <c r="E484" t="s">
-        <v>2309</v>
+        <v>3375</v>
       </c>
       <c r="F484" t="s">
-        <v>3096</v>
+        <v>3376</v>
       </c>
       <c r="G484" t="s">
-        <v>2311</v>
+        <v>3377</v>
       </c>
       <c r="H484" t="s">
-        <v>3289</v>
+        <v>3389</v>
       </c>
       <c r="I484" t="s">
-        <v>3290</v>
+        <v>3390</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3291</v>
+        <v>3391</v>
       </c>
       <c r="L484" t="s">
-        <v>3292</v>
+        <v>3392</v>
       </c>
       <c r="M484" t="s">
-        <v>3293</v>
+        <v>3393</v>
       </c>
       <c r="N484" t="s">
-        <v>2316</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D485" t="s">
-        <v>3104</v>
+        <v>3374</v>
       </c>
       <c r="E485" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F485" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G485" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H485" t="s">
-        <v>3294</v>
+        <v>3394</v>
       </c>
       <c r="I485" t="s">
-        <v>3295</v>
+        <v>3395</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3296</v>
+        <v>3396</v>
       </c>
       <c r="L485" t="s">
-        <v>3297</v>
+        <v>3397</v>
       </c>
       <c r="M485" t="s">
-        <v>3298</v>
+        <v>3398</v>
       </c>
       <c r="N485" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D486" t="s">
-        <v>3115</v>
+        <v>3400</v>
       </c>
       <c r="E486" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F486" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G486" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H486" t="s">
-        <v>3299</v>
+        <v>3404</v>
       </c>
       <c r="I486" t="s">
-        <v>3300</v>
+        <v>3405</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3301</v>
+        <v>3406</v>
       </c>
       <c r="L486" t="s">
-        <v>3302</v>
+        <v>3407</v>
       </c>
       <c r="M486" t="s">
-        <v>3303</v>
+        <v>3408</v>
       </c>
       <c r="N486" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3093</v>
+        <v>3410</v>
       </c>
       <c r="D487" t="s">
-        <v>3189</v>
+        <v>3411</v>
       </c>
       <c r="E487" t="s">
-        <v>3095</v>
+        <v>3412</v>
       </c>
       <c r="F487" t="s">
-        <v>3096</v>
+        <v>3413</v>
       </c>
       <c r="G487" t="s">
-        <v>3097</v>
+        <v>3414</v>
       </c>
       <c r="H487" t="s">
-        <v>3304</v>
+        <v>3415</v>
       </c>
       <c r="I487" t="s">
-        <v>3305</v>
+        <v>3416</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3306</v>
+        <v>3417</v>
       </c>
       <c r="L487" t="s">
-        <v>3307</v>
+        <v>3418</v>
       </c>
       <c r="M487" t="s">
-        <v>3308</v>
+        <v>3419</v>
       </c>
       <c r="N487" t="s">
-        <v>3103</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D488" t="s">
-        <v>3115</v>
+        <v>3421</v>
       </c>
       <c r="E488" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F488" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G488" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H488" t="s">
-        <v>3309</v>
+        <v>3422</v>
       </c>
       <c r="I488" t="s">
-        <v>3310</v>
+        <v>3423</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3311</v>
+        <v>3424</v>
       </c>
       <c r="L488" t="s">
-        <v>3312</v>
+        <v>3425</v>
       </c>
       <c r="M488" t="s">
-        <v>3313</v>
+        <v>3426</v>
       </c>
       <c r="N488" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3015</v>
+        <v>3399</v>
       </c>
       <c r="D489" t="s">
-        <v>3104</v>
+        <v>3427</v>
       </c>
       <c r="E489" t="s">
-        <v>3017</v>
+        <v>3401</v>
       </c>
       <c r="F489" t="s">
-        <v>3018</v>
+        <v>3402</v>
       </c>
       <c r="G489" t="s">
-        <v>3019</v>
+        <v>3403</v>
       </c>
       <c r="H489" t="s">
-        <v>3057</v>
+        <v>3422</v>
       </c>
       <c r="I489" t="s">
-        <v>3314</v>
+        <v>3428</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3315</v>
+        <v>3429</v>
       </c>
       <c r="L489" t="s">
-        <v>3316</v>
+        <v>3430</v>
       </c>
       <c r="M489" t="s">
-        <v>3317</v>
+        <v>3431</v>
       </c>
       <c r="N489" t="s">
-        <v>3025</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3015</v>
+        <v>3399</v>
       </c>
       <c r="D490" t="s">
-        <v>3104</v>
+        <v>3432</v>
       </c>
       <c r="E490" t="s">
-        <v>3017</v>
+        <v>3401</v>
       </c>
       <c r="F490" t="s">
-        <v>3018</v>
+        <v>3402</v>
       </c>
       <c r="G490" t="s">
-        <v>3019</v>
+        <v>3403</v>
       </c>
       <c r="H490" t="s">
-        <v>3084</v>
+        <v>3422</v>
       </c>
       <c r="I490" t="s">
-        <v>3318</v>
+        <v>3433</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3319</v>
+        <v>3434</v>
       </c>
       <c r="L490" t="s">
-        <v>3320</v>
+        <v>3435</v>
       </c>
       <c r="M490" t="s">
-        <v>3321</v>
+        <v>3436</v>
       </c>
       <c r="N490" t="s">
-        <v>3025</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D491" t="s">
-        <v>3115</v>
+        <v>3432</v>
       </c>
       <c r="E491" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F491" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G491" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H491" t="s">
-        <v>3322</v>
+        <v>3422</v>
       </c>
       <c r="I491" t="s">
-        <v>3323</v>
+        <v>3437</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3324</v>
+        <v>3438</v>
       </c>
       <c r="L491" t="s">
-        <v>3325</v>
+        <v>3439</v>
       </c>
       <c r="M491" t="s">
-        <v>3326</v>
+        <v>3440</v>
       </c>
       <c r="N491" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3015</v>
+        <v>3399</v>
       </c>
       <c r="D492" t="s">
-        <v>3104</v>
+        <v>3441</v>
       </c>
       <c r="E492" t="s">
-        <v>3017</v>
+        <v>3401</v>
       </c>
       <c r="F492" t="s">
-        <v>3018</v>
+        <v>3402</v>
       </c>
       <c r="G492" t="s">
-        <v>3019</v>
+        <v>3403</v>
       </c>
       <c r="H492" t="s">
-        <v>3327</v>
+        <v>3422</v>
       </c>
       <c r="I492" t="s">
-        <v>3328</v>
+        <v>3442</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3329</v>
+        <v>3443</v>
       </c>
       <c r="L492" t="s">
-        <v>3330</v>
+        <v>3444</v>
       </c>
       <c r="M492" t="s">
-        <v>3331</v>
+        <v>3445</v>
       </c>
       <c r="N492" t="s">
-        <v>3025</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3015</v>
+        <v>3399</v>
       </c>
       <c r="D493" t="s">
-        <v>3104</v>
+        <v>3446</v>
       </c>
       <c r="E493" t="s">
-        <v>3017</v>
+        <v>3401</v>
       </c>
       <c r="F493" t="s">
-        <v>3018</v>
+        <v>3402</v>
       </c>
       <c r="G493" t="s">
-        <v>3019</v>
+        <v>3403</v>
       </c>
       <c r="H493" t="s">
-        <v>3332</v>
+        <v>3447</v>
       </c>
       <c r="I493" t="s">
-        <v>3333</v>
+        <v>3448</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3334</v>
+        <v>3449</v>
       </c>
       <c r="L493" t="s">
-        <v>3335</v>
+        <v>3450</v>
       </c>
       <c r="M493" t="s">
-        <v>3336</v>
+        <v>3451</v>
       </c>
       <c r="N493" t="s">
-        <v>3025</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D494" t="s">
-        <v>3115</v>
+        <v>3446</v>
       </c>
       <c r="E494" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F494" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G494" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H494" t="s">
-        <v>3337</v>
+        <v>3452</v>
       </c>
       <c r="I494" t="s">
-        <v>3338</v>
+        <v>3453</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3339</v>
+        <v>3454</v>
       </c>
       <c r="L494" t="s">
-        <v>3340</v>
+        <v>3455</v>
       </c>
       <c r="M494" t="s">
-        <v>3341</v>
+        <v>3456</v>
       </c>
       <c r="N494" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3015</v>
+        <v>3410</v>
       </c>
       <c r="D495" t="s">
-        <v>3104</v>
+        <v>3457</v>
       </c>
       <c r="E495" t="s">
-        <v>3017</v>
+        <v>3412</v>
       </c>
       <c r="F495" t="s">
-        <v>3018</v>
+        <v>3413</v>
       </c>
       <c r="G495" t="s">
-        <v>3019</v>
+        <v>3414</v>
       </c>
       <c r="H495" t="s">
-        <v>3342</v>
+        <v>3458</v>
       </c>
       <c r="I495" t="s">
-        <v>3343</v>
+        <v>3459</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3344</v>
+        <v>3460</v>
       </c>
       <c r="L495" t="s">
-        <v>3345</v>
+        <v>3461</v>
       </c>
       <c r="M495" t="s">
-        <v>3346</v>
+        <v>3462</v>
       </c>
       <c r="N495" t="s">
-        <v>3025</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3015</v>
+        <v>3410</v>
       </c>
       <c r="D496" t="s">
-        <v>3104</v>
+        <v>3457</v>
       </c>
       <c r="E496" t="s">
-        <v>3017</v>
+        <v>3412</v>
       </c>
       <c r="F496" t="s">
-        <v>3018</v>
+        <v>3413</v>
       </c>
       <c r="G496" t="s">
-        <v>3019</v>
+        <v>3414</v>
       </c>
       <c r="H496" t="s">
-        <v>3347</v>
+        <v>3463</v>
       </c>
       <c r="I496" t="s">
-        <v>3348</v>
+        <v>3464</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>3349</v>
+        <v>3465</v>
       </c>
       <c r="L496" t="s">
-        <v>3350</v>
+        <v>3466</v>
       </c>
       <c r="M496" t="s">
-        <v>3351</v>
+        <v>3467</v>
       </c>
       <c r="N496" t="s">
-        <v>3025</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3352</v>
+        <v>3410</v>
       </c>
       <c r="D497" t="s">
-        <v>3353</v>
+        <v>3457</v>
       </c>
       <c r="E497" t="s">
-        <v>3354</v>
+        <v>3412</v>
       </c>
       <c r="F497" t="s">
-        <v>3355</v>
+        <v>3413</v>
       </c>
       <c r="G497" t="s">
-        <v>3356</v>
+        <v>3414</v>
       </c>
       <c r="H497" t="s">
-        <v>3357</v>
+        <v>3468</v>
       </c>
       <c r="I497" t="s">
-        <v>3358</v>
+        <v>3469</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3359</v>
+        <v>3470</v>
       </c>
       <c r="L497" t="s">
-        <v>3360</v>
+        <v>3471</v>
       </c>
       <c r="M497" t="s">
-        <v>3361</v>
+        <v>3472</v>
       </c>
       <c r="N497" t="s">
-        <v>3362</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3352</v>
+        <v>3410</v>
       </c>
       <c r="D498" t="s">
-        <v>3353</v>
+        <v>3457</v>
       </c>
       <c r="E498" t="s">
-        <v>3354</v>
+        <v>3412</v>
       </c>
       <c r="F498" t="s">
-        <v>3355</v>
+        <v>3413</v>
       </c>
       <c r="G498" t="s">
-        <v>3356</v>
+        <v>3414</v>
       </c>
       <c r="H498" t="s">
-        <v>3363</v>
+        <v>3473</v>
       </c>
       <c r="I498" t="s">
-        <v>3364</v>
+        <v>3474</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3365</v>
+        <v>3475</v>
       </c>
       <c r="L498" t="s">
-        <v>3366</v>
+        <v>3476</v>
       </c>
       <c r="M498" t="s">
-        <v>3367</v>
+        <v>3477</v>
       </c>
       <c r="N498" t="s">
-        <v>3362</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3352</v>
+        <v>3410</v>
       </c>
       <c r="D499" t="s">
-        <v>3353</v>
+        <v>3478</v>
       </c>
       <c r="E499" t="s">
-        <v>3354</v>
+        <v>3412</v>
       </c>
       <c r="F499" t="s">
-        <v>3355</v>
+        <v>3413</v>
       </c>
       <c r="G499" t="s">
-        <v>3356</v>
+        <v>3414</v>
       </c>
       <c r="H499" t="s">
-        <v>3368</v>
+        <v>3479</v>
       </c>
       <c r="I499" t="s">
-        <v>3369</v>
+        <v>3480</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3370</v>
+        <v>3481</v>
       </c>
       <c r="L499" t="s">
-        <v>3371</v>
+        <v>3482</v>
       </c>
       <c r="M499" t="s">
-        <v>3372</v>
+        <v>3483</v>
       </c>
       <c r="N499" t="s">
-        <v>3362</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3352</v>
+        <v>3410</v>
       </c>
       <c r="D500" t="s">
-        <v>3353</v>
+        <v>3457</v>
       </c>
       <c r="E500" t="s">
-        <v>3354</v>
+        <v>3412</v>
       </c>
       <c r="F500" t="s">
-        <v>3355</v>
+        <v>3413</v>
       </c>
       <c r="G500" t="s">
-        <v>3356</v>
+        <v>3414</v>
       </c>
       <c r="H500" t="s">
-        <v>3373</v>
+        <v>3484</v>
       </c>
       <c r="I500" t="s">
-        <v>3374</v>
+        <v>3485</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3375</v>
+        <v>3486</v>
       </c>
       <c r="L500" t="s">
-        <v>3376</v>
+        <v>3487</v>
       </c>
       <c r="M500" t="s">
-        <v>3377</v>
+        <v>3488</v>
       </c>
       <c r="N500" t="s">
-        <v>3362</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D501" t="s">
-        <v>3379</v>
+        <v>3478</v>
       </c>
       <c r="E501" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F501" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G501" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H501" t="s">
-        <v>3383</v>
+        <v>3484</v>
       </c>
       <c r="I501" t="s">
-        <v>3384</v>
+        <v>3489</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3385</v>
+        <v>3490</v>
       </c>
       <c r="L501" t="s">
-        <v>3386</v>
+        <v>3491</v>
       </c>
       <c r="M501" t="s">
-        <v>3387</v>
+        <v>3492</v>
       </c>
       <c r="N501" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3389</v>
+        <v>3410</v>
       </c>
       <c r="D502" t="s">
-        <v>3390</v>
+        <v>3457</v>
       </c>
       <c r="E502" t="s">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="F502" t="s">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="G502" t="s">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="H502" t="s">
-        <v>3394</v>
+        <v>3493</v>
       </c>
       <c r="I502" t="s">
-        <v>3395</v>
+        <v>3494</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3396</v>
+        <v>3495</v>
       </c>
       <c r="L502" t="s">
-        <v>3397</v>
+        <v>3496</v>
       </c>
       <c r="M502" t="s">
-        <v>3398</v>
+        <v>3497</v>
       </c>
       <c r="N502" t="s">
-        <v>3399</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D503" t="s">
-        <v>3400</v>
+        <v>3457</v>
       </c>
       <c r="E503" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F503" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G503" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H503" t="s">
-        <v>3401</v>
+        <v>3479</v>
       </c>
       <c r="I503" t="s">
-        <v>3402</v>
+        <v>3498</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3403</v>
+        <v>3499</v>
       </c>
       <c r="L503" t="s">
-        <v>3404</v>
+        <v>3500</v>
       </c>
       <c r="M503" t="s">
-        <v>3405</v>
+        <v>3501</v>
       </c>
       <c r="N503" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D504" t="s">
-        <v>3406</v>
+        <v>3502</v>
       </c>
       <c r="E504" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F504" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G504" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H504" t="s">
-        <v>3401</v>
+        <v>3503</v>
       </c>
       <c r="I504" t="s">
-        <v>3407</v>
+        <v>3504</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3408</v>
+        <v>3505</v>
       </c>
       <c r="L504" t="s">
+        <v>3506</v>
+      </c>
+      <c r="M504" t="s">
+        <v>3507</v>
+      </c>
+      <c r="N504" t="s">
         <v>3409</v>
-      </c>
-[...4 lines deleted...]
-        <v>3388</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D505" t="s">
-        <v>3411</v>
+        <v>3502</v>
       </c>
       <c r="E505" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F505" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G505" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H505" t="s">
-        <v>3401</v>
+        <v>3508</v>
       </c>
       <c r="I505" t="s">
-        <v>3412</v>
+        <v>3509</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3413</v>
+        <v>3510</v>
       </c>
       <c r="L505" t="s">
-        <v>3414</v>
+        <v>3511</v>
       </c>
       <c r="M505" t="s">
-        <v>3415</v>
+        <v>3512</v>
       </c>
       <c r="N505" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D506" t="s">
-        <v>3411</v>
+        <v>3502</v>
       </c>
       <c r="E506" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F506" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G506" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H506" t="s">
-        <v>3401</v>
+        <v>3513</v>
       </c>
       <c r="I506" t="s">
-        <v>3416</v>
+        <v>3514</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3417</v>
+        <v>3515</v>
       </c>
       <c r="L506" t="s">
-        <v>3418</v>
+        <v>3516</v>
       </c>
       <c r="M506" t="s">
-        <v>3419</v>
+        <v>3517</v>
       </c>
       <c r="N506" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D507" t="s">
-        <v>3420</v>
+        <v>3502</v>
       </c>
       <c r="E507" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F507" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G507" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H507" t="s">
-        <v>3401</v>
+        <v>3447</v>
       </c>
       <c r="I507" t="s">
-        <v>3421</v>
+        <v>3518</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3422</v>
+        <v>3519</v>
       </c>
       <c r="L507" t="s">
-        <v>3423</v>
+        <v>3520</v>
       </c>
       <c r="M507" t="s">
-        <v>3424</v>
+        <v>3521</v>
       </c>
       <c r="N507" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D508" t="s">
-        <v>3425</v>
+        <v>3522</v>
       </c>
       <c r="E508" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F508" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G508" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H508" t="s">
-        <v>3426</v>
+        <v>3508</v>
       </c>
       <c r="I508" t="s">
-        <v>3427</v>
+        <v>3523</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3428</v>
+        <v>3524</v>
       </c>
       <c r="L508" t="s">
-        <v>3429</v>
+        <v>3525</v>
       </c>
       <c r="M508" t="s">
-        <v>3430</v>
+        <v>3526</v>
       </c>
       <c r="N508" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D509" t="s">
-        <v>3425</v>
+        <v>3522</v>
       </c>
       <c r="E509" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F509" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G509" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H509" t="s">
-        <v>3431</v>
+        <v>3527</v>
       </c>
       <c r="I509" t="s">
-        <v>3432</v>
+        <v>3528</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3433</v>
+        <v>3529</v>
       </c>
       <c r="L509" t="s">
-        <v>3434</v>
+        <v>3530</v>
       </c>
       <c r="M509" t="s">
-        <v>3435</v>
+        <v>3531</v>
       </c>
       <c r="N509" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D510" t="s">
-        <v>3436</v>
+        <v>3502</v>
       </c>
       <c r="E510" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F510" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G510" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H510" t="s">
-        <v>3437</v>
+        <v>3452</v>
       </c>
       <c r="I510" t="s">
-        <v>3438</v>
+        <v>3532</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3439</v>
+        <v>3533</v>
       </c>
       <c r="L510" t="s">
-        <v>3440</v>
+        <v>3534</v>
       </c>
       <c r="M510" t="s">
-        <v>3441</v>
+        <v>3535</v>
       </c>
       <c r="N510" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D511" t="s">
-        <v>3436</v>
+        <v>3522</v>
       </c>
       <c r="E511" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F511" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G511" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H511" t="s">
-        <v>3442</v>
+        <v>3536</v>
       </c>
       <c r="I511" t="s">
-        <v>3443</v>
+        <v>3537</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3444</v>
+        <v>3538</v>
       </c>
       <c r="L511" t="s">
-        <v>3445</v>
+        <v>3539</v>
       </c>
       <c r="M511" t="s">
-        <v>3446</v>
+        <v>3540</v>
       </c>
       <c r="N511" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D512" t="s">
-        <v>3436</v>
+        <v>3502</v>
       </c>
       <c r="E512" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F512" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G512" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H512" t="s">
-        <v>3447</v>
+        <v>3541</v>
       </c>
       <c r="I512" t="s">
-        <v>3448</v>
+        <v>3542</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3449</v>
+        <v>3543</v>
       </c>
       <c r="L512" t="s">
-        <v>3450</v>
+        <v>3544</v>
       </c>
       <c r="M512" t="s">
-        <v>3451</v>
+        <v>3545</v>
       </c>
       <c r="N512" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D513" t="s">
-        <v>3436</v>
+        <v>3502</v>
       </c>
       <c r="E513" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F513" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G513" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H513" t="s">
-        <v>3452</v>
+        <v>3527</v>
       </c>
       <c r="I513" t="s">
-        <v>3453</v>
+        <v>3546</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3454</v>
+        <v>3547</v>
       </c>
       <c r="L513" t="s">
-        <v>3455</v>
+        <v>3548</v>
       </c>
       <c r="M513" t="s">
-        <v>3456</v>
+        <v>3549</v>
       </c>
       <c r="N513" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3389</v>
+        <v>3410</v>
       </c>
       <c r="D514" t="s">
-        <v>3457</v>
+        <v>3550</v>
       </c>
       <c r="E514" t="s">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="F514" t="s">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="G514" t="s">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="H514" t="s">
-        <v>3458</v>
+        <v>3484</v>
       </c>
       <c r="I514" t="s">
-        <v>3459</v>
+        <v>3551</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3460</v>
+        <v>3552</v>
       </c>
       <c r="L514" t="s">
-        <v>3461</v>
+        <v>3553</v>
       </c>
       <c r="M514" t="s">
-        <v>3462</v>
+        <v>3554</v>
       </c>
       <c r="N514" t="s">
-        <v>3399</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D515" t="s">
-        <v>3436</v>
+        <v>3555</v>
       </c>
       <c r="E515" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F515" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G515" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H515" t="s">
-        <v>3463</v>
+        <v>3527</v>
       </c>
       <c r="I515" t="s">
-        <v>3464</v>
+        <v>3556</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3465</v>
+        <v>3557</v>
       </c>
       <c r="L515" t="s">
-        <v>3466</v>
+        <v>3558</v>
       </c>
       <c r="M515" t="s">
-        <v>3467</v>
+        <v>3559</v>
       </c>
       <c r="N515" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3389</v>
+        <v>3410</v>
       </c>
       <c r="D516" t="s">
-        <v>3457</v>
+        <v>3550</v>
       </c>
       <c r="E516" t="s">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="F516" t="s">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="G516" t="s">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="H516" t="s">
-        <v>3463</v>
+        <v>3479</v>
       </c>
       <c r="I516" t="s">
-        <v>3468</v>
+        <v>3560</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3469</v>
+        <v>3561</v>
       </c>
       <c r="L516" t="s">
-        <v>3470</v>
+        <v>3562</v>
       </c>
       <c r="M516" t="s">
-        <v>3471</v>
+        <v>3563</v>
       </c>
       <c r="N516" t="s">
-        <v>3399</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3389</v>
+        <v>3410</v>
       </c>
       <c r="D517" t="s">
-        <v>3436</v>
+        <v>3550</v>
       </c>
       <c r="E517" t="s">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="F517" t="s">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="G517" t="s">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="H517" t="s">
-        <v>3472</v>
+        <v>3468</v>
       </c>
       <c r="I517" t="s">
-        <v>3473</v>
+        <v>3564</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3474</v>
+        <v>3565</v>
       </c>
       <c r="L517" t="s">
-        <v>3475</v>
+        <v>3566</v>
       </c>
       <c r="M517" t="s">
-        <v>3476</v>
+        <v>3567</v>
       </c>
       <c r="N517" t="s">
-        <v>3399</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D518" t="s">
-        <v>3436</v>
+        <v>3555</v>
       </c>
       <c r="E518" t="s">
-        <v>3391</v>
+        <v>3401</v>
       </c>
       <c r="F518" t="s">
-        <v>3392</v>
+        <v>3402</v>
       </c>
       <c r="G518" t="s">
-        <v>3393</v>
+        <v>3403</v>
       </c>
       <c r="H518" t="s">
-        <v>3458</v>
+        <v>3508</v>
       </c>
       <c r="I518" t="s">
-        <v>3477</v>
+        <v>3568</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3478</v>
+        <v>3569</v>
       </c>
       <c r="L518" t="s">
-        <v>3479</v>
+        <v>3570</v>
       </c>
       <c r="M518" t="s">
-        <v>3480</v>
+        <v>3571</v>
       </c>
       <c r="N518" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3378</v>
+        <v>3399</v>
       </c>
       <c r="D519" t="s">
-        <v>3481</v>
+        <v>3555</v>
       </c>
       <c r="E519" t="s">
-        <v>3380</v>
+        <v>3401</v>
       </c>
       <c r="F519" t="s">
-        <v>3381</v>
+        <v>3402</v>
       </c>
       <c r="G519" t="s">
-        <v>3382</v>
+        <v>3403</v>
       </c>
       <c r="H519" t="s">
-        <v>3482</v>
+        <v>3452</v>
       </c>
       <c r="I519" t="s">
-        <v>3483</v>
+        <v>3572</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3484</v>
+        <v>3573</v>
       </c>
       <c r="L519" t="s">
-        <v>3485</v>
+        <v>3574</v>
       </c>
       <c r="M519" t="s">
-        <v>3486</v>
+        <v>3575</v>
       </c>
       <c r="N519" t="s">
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D520" t="s">
-        <v>3481</v>
+        <v>3576</v>
       </c>
       <c r="E520" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F520" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G520" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H520" t="s">
-        <v>3487</v>
+        <v>3415</v>
       </c>
       <c r="I520" t="s">
-        <v>3488</v>
+        <v>3577</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3489</v>
+        <v>3578</v>
       </c>
       <c r="L520" t="s">
-        <v>3490</v>
+        <v>3579</v>
       </c>
       <c r="M520" t="s">
-        <v>3491</v>
+        <v>3580</v>
       </c>
       <c r="N520" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D521" t="s">
-        <v>3481</v>
+        <v>3581</v>
       </c>
       <c r="E521" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F521" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G521" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H521" t="s">
-        <v>3492</v>
+        <v>3415</v>
       </c>
       <c r="I521" t="s">
-        <v>3493</v>
+        <v>3582</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3494</v>
+        <v>3583</v>
       </c>
       <c r="L521" t="s">
-        <v>3495</v>
+        <v>3584</v>
       </c>
       <c r="M521" t="s">
-        <v>3496</v>
+        <v>3585</v>
       </c>
       <c r="N521" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D522" t="s">
-        <v>3481</v>
+        <v>3586</v>
       </c>
       <c r="E522" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F522" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G522" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H522" t="s">
-        <v>3426</v>
+        <v>3415</v>
       </c>
       <c r="I522" t="s">
-        <v>3497</v>
+        <v>3587</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3498</v>
+        <v>3588</v>
       </c>
       <c r="L522" t="s">
-        <v>3499</v>
+        <v>3589</v>
       </c>
       <c r="M522" t="s">
-        <v>3500</v>
+        <v>3590</v>
       </c>
       <c r="N522" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D523" t="s">
-        <v>3501</v>
+        <v>3591</v>
       </c>
       <c r="E523" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F523" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G523" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H523" t="s">
-        <v>3487</v>
+        <v>3415</v>
       </c>
       <c r="I523" t="s">
-        <v>3502</v>
+        <v>3592</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3503</v>
+        <v>3593</v>
       </c>
       <c r="L523" t="s">
-        <v>3504</v>
+        <v>3594</v>
       </c>
       <c r="M523" t="s">
-        <v>3505</v>
+        <v>3595</v>
       </c>
       <c r="N523" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D524" t="s">
-        <v>3501</v>
+        <v>3596</v>
       </c>
       <c r="E524" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F524" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G524" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H524" t="s">
-        <v>3506</v>
+        <v>3415</v>
       </c>
       <c r="I524" t="s">
-        <v>3507</v>
+        <v>3597</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3508</v>
+        <v>3598</v>
       </c>
       <c r="L524" t="s">
-        <v>3509</v>
+        <v>3599</v>
       </c>
       <c r="M524" t="s">
-        <v>3510</v>
+        <v>3600</v>
       </c>
       <c r="N524" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D525" t="s">
-        <v>3481</v>
+        <v>3601</v>
       </c>
       <c r="E525" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F525" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G525" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H525" t="s">
-        <v>3431</v>
+        <v>3415</v>
       </c>
       <c r="I525" t="s">
-        <v>3511</v>
+        <v>3602</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3512</v>
+        <v>3603</v>
       </c>
       <c r="L525" t="s">
-        <v>3513</v>
+        <v>3604</v>
       </c>
       <c r="M525" t="s">
-        <v>3514</v>
+        <v>3605</v>
       </c>
       <c r="N525" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D526" t="s">
-        <v>3501</v>
+        <v>3606</v>
       </c>
       <c r="E526" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F526" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G526" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H526" t="s">
-        <v>3515</v>
+        <v>3415</v>
       </c>
       <c r="I526" t="s">
-        <v>3516</v>
+        <v>3607</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3517</v>
+        <v>3608</v>
       </c>
       <c r="L526" t="s">
-        <v>3518</v>
+        <v>3609</v>
       </c>
       <c r="M526" t="s">
-        <v>3519</v>
+        <v>3610</v>
       </c>
       <c r="N526" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D527" t="s">
-        <v>3481</v>
+        <v>3611</v>
       </c>
       <c r="E527" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F527" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G527" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H527" t="s">
-        <v>3520</v>
+        <v>3415</v>
       </c>
       <c r="I527" t="s">
-        <v>3521</v>
+        <v>3612</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3522</v>
+        <v>3613</v>
       </c>
       <c r="L527" t="s">
-        <v>3523</v>
+        <v>3614</v>
       </c>
       <c r="M527" t="s">
-        <v>3524</v>
+        <v>3615</v>
       </c>
       <c r="N527" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D528" t="s">
-        <v>3481</v>
+        <v>3616</v>
       </c>
       <c r="E528" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F528" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G528" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H528" t="s">
-        <v>3506</v>
+        <v>3415</v>
       </c>
       <c r="I528" t="s">
-        <v>3525</v>
+        <v>3617</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3526</v>
+        <v>3618</v>
       </c>
       <c r="L528" t="s">
-        <v>3527</v>
+        <v>3619</v>
       </c>
       <c r="M528" t="s">
-        <v>3528</v>
+        <v>3620</v>
       </c>
       <c r="N528" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3389</v>
+        <v>3410</v>
       </c>
       <c r="D529" t="s">
-        <v>3529</v>
+        <v>3621</v>
       </c>
       <c r="E529" t="s">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="F529" t="s">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="G529" t="s">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="H529" t="s">
-        <v>3463</v>
+        <v>3415</v>
       </c>
       <c r="I529" t="s">
-        <v>3530</v>
+        <v>3622</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3531</v>
+        <v>3623</v>
       </c>
       <c r="L529" t="s">
-        <v>3532</v>
+        <v>3624</v>
       </c>
       <c r="M529" t="s">
-        <v>3533</v>
+        <v>3625</v>
       </c>
       <c r="N529" t="s">
-        <v>3399</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D530" t="s">
-        <v>3534</v>
+        <v>3626</v>
       </c>
       <c r="E530" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F530" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G530" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H530" t="s">
-        <v>3506</v>
+        <v>3627</v>
       </c>
       <c r="I530" t="s">
-        <v>3535</v>
+        <v>3628</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3536</v>
+        <v>3629</v>
       </c>
       <c r="L530" t="s">
-        <v>3537</v>
+        <v>3630</v>
       </c>
       <c r="M530" t="s">
-        <v>3538</v>
+        <v>3631</v>
       </c>
       <c r="N530" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D531" t="s">
-        <v>3529</v>
+        <v>3632</v>
       </c>
       <c r="E531" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F531" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G531" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H531" t="s">
-        <v>3458</v>
+        <v>3627</v>
       </c>
       <c r="I531" t="s">
-        <v>3539</v>
+        <v>3633</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3540</v>
+        <v>3634</v>
       </c>
       <c r="L531" t="s">
-        <v>3541</v>
+        <v>3635</v>
       </c>
       <c r="M531" t="s">
-        <v>3542</v>
+        <v>3636</v>
       </c>
       <c r="N531" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D532" t="s">
-        <v>3529</v>
+        <v>3637</v>
       </c>
       <c r="E532" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F532" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G532" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H532" t="s">
-        <v>3447</v>
+        <v>3627</v>
       </c>
       <c r="I532" t="s">
-        <v>3543</v>
+        <v>3638</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3544</v>
+        <v>3639</v>
       </c>
       <c r="L532" t="s">
-        <v>3545</v>
+        <v>3640</v>
       </c>
       <c r="M532" t="s">
-        <v>3546</v>
+        <v>3641</v>
       </c>
       <c r="N532" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D533" t="s">
-        <v>3534</v>
+        <v>3642</v>
       </c>
       <c r="E533" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F533" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G533" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H533" t="s">
-        <v>3487</v>
+        <v>3627</v>
       </c>
       <c r="I533" t="s">
-        <v>3547</v>
+        <v>3643</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3548</v>
+        <v>3644</v>
       </c>
       <c r="L533" t="s">
-        <v>3549</v>
+        <v>3645</v>
       </c>
       <c r="M533" t="s">
-        <v>3550</v>
+        <v>3646</v>
       </c>
       <c r="N533" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D534" t="s">
-        <v>3534</v>
+        <v>3647</v>
       </c>
       <c r="E534" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F534" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G534" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H534" t="s">
-        <v>3431</v>
+        <v>3627</v>
       </c>
       <c r="I534" t="s">
-        <v>3551</v>
+        <v>3648</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3552</v>
+        <v>3649</v>
       </c>
       <c r="L534" t="s">
-        <v>3553</v>
+        <v>3650</v>
       </c>
       <c r="M534" t="s">
-        <v>3554</v>
+        <v>3651</v>
       </c>
       <c r="N534" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D535" t="s">
-        <v>3555</v>
+        <v>3652</v>
       </c>
       <c r="E535" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F535" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G535" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H535" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I535" t="s">
-        <v>3556</v>
+        <v>3653</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3557</v>
+        <v>3654</v>
       </c>
       <c r="L535" t="s">
-        <v>3558</v>
+        <v>3655</v>
       </c>
       <c r="M535" t="s">
-        <v>3559</v>
+        <v>3656</v>
       </c>
       <c r="N535" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D536" t="s">
-        <v>3560</v>
+        <v>3657</v>
       </c>
       <c r="E536" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F536" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G536" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H536" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I536" t="s">
-        <v>3561</v>
+        <v>3658</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3562</v>
+        <v>3659</v>
       </c>
       <c r="L536" t="s">
-        <v>3563</v>
+        <v>3660</v>
       </c>
       <c r="M536" t="s">
-        <v>3564</v>
+        <v>3661</v>
       </c>
       <c r="N536" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D537" t="s">
-        <v>3565</v>
+        <v>3662</v>
       </c>
       <c r="E537" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F537" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G537" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H537" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I537" t="s">
-        <v>3566</v>
+        <v>3663</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3567</v>
+        <v>3664</v>
       </c>
       <c r="L537" t="s">
-        <v>3568</v>
+        <v>3665</v>
       </c>
       <c r="M537" t="s">
-        <v>3569</v>
+        <v>3666</v>
       </c>
       <c r="N537" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D538" t="s">
-        <v>3570</v>
+        <v>3667</v>
       </c>
       <c r="E538" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F538" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G538" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H538" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I538" t="s">
-        <v>3571</v>
+        <v>3668</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3572</v>
+        <v>3669</v>
       </c>
       <c r="L538" t="s">
-        <v>3573</v>
+        <v>3670</v>
       </c>
       <c r="M538" t="s">
-        <v>3574</v>
+        <v>3671</v>
       </c>
       <c r="N538" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D539" t="s">
-        <v>3575</v>
+        <v>3672</v>
       </c>
       <c r="E539" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F539" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G539" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H539" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I539" t="s">
-        <v>3576</v>
+        <v>3673</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3577</v>
+        <v>3674</v>
       </c>
       <c r="L539" t="s">
-        <v>3578</v>
+        <v>3675</v>
       </c>
       <c r="M539" t="s">
-        <v>3579</v>
+        <v>3676</v>
       </c>
       <c r="N539" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D540" t="s">
-        <v>3580</v>
+        <v>3677</v>
       </c>
       <c r="E540" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F540" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G540" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H540" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I540" t="s">
-        <v>3581</v>
+        <v>3678</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3582</v>
+        <v>3679</v>
       </c>
       <c r="L540" t="s">
-        <v>3583</v>
+        <v>3680</v>
       </c>
       <c r="M540" t="s">
-        <v>3584</v>
+        <v>3681</v>
       </c>
       <c r="N540" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D541" t="s">
-        <v>3585</v>
+        <v>3682</v>
       </c>
       <c r="E541" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F541" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G541" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H541" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I541" t="s">
-        <v>3586</v>
+        <v>3683</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3587</v>
+        <v>3684</v>
       </c>
       <c r="L541" t="s">
-        <v>3588</v>
+        <v>3685</v>
       </c>
       <c r="M541" t="s">
-        <v>3589</v>
+        <v>3686</v>
       </c>
       <c r="N541" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D542" t="s">
-        <v>3590</v>
+        <v>3687</v>
       </c>
       <c r="E542" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F542" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G542" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H542" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I542" t="s">
-        <v>3591</v>
+        <v>3688</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3592</v>
+        <v>3689</v>
       </c>
       <c r="L542" t="s">
-        <v>3593</v>
+        <v>3690</v>
       </c>
       <c r="M542" t="s">
-        <v>3594</v>
+        <v>3691</v>
       </c>
       <c r="N542" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D543" t="s">
-        <v>3595</v>
+        <v>3692</v>
       </c>
       <c r="E543" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F543" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G543" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H543" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I543" t="s">
-        <v>3596</v>
+        <v>3693</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3597</v>
+        <v>3694</v>
       </c>
       <c r="L543" t="s">
-        <v>3598</v>
+        <v>3695</v>
       </c>
       <c r="M543" t="s">
-        <v>3599</v>
+        <v>3696</v>
       </c>
       <c r="N543" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D544" t="s">
-        <v>3600</v>
+        <v>3697</v>
       </c>
       <c r="E544" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F544" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G544" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H544" t="s">
-        <v>3394</v>
+        <v>3627</v>
       </c>
       <c r="I544" t="s">
-        <v>3601</v>
+        <v>3698</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3602</v>
+        <v>3699</v>
       </c>
       <c r="L544" t="s">
-        <v>3603</v>
+        <v>3700</v>
       </c>
       <c r="M544" t="s">
-        <v>3604</v>
+        <v>3701</v>
       </c>
       <c r="N544" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D545" t="s">
-        <v>3605</v>
+        <v>3702</v>
       </c>
       <c r="E545" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F545" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G545" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H545" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I545" t="s">
-        <v>3607</v>
+        <v>3704</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3608</v>
+        <v>3705</v>
       </c>
       <c r="L545" t="s">
-        <v>3609</v>
+        <v>3706</v>
       </c>
       <c r="M545" t="s">
-        <v>3610</v>
+        <v>3707</v>
       </c>
       <c r="N545" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D546" t="s">
-        <v>3611</v>
+        <v>3708</v>
       </c>
       <c r="E546" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F546" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G546" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H546" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I546" t="s">
-        <v>3612</v>
+        <v>3709</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3613</v>
+        <v>3710</v>
       </c>
       <c r="L546" t="s">
-        <v>3614</v>
+        <v>3711</v>
       </c>
       <c r="M546" t="s">
-        <v>3615</v>
+        <v>3712</v>
       </c>
       <c r="N546" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D547" t="s">
-        <v>3616</v>
+        <v>3713</v>
       </c>
       <c r="E547" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F547" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G547" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H547" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I547" t="s">
-        <v>3617</v>
+        <v>3714</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3618</v>
+        <v>3715</v>
       </c>
       <c r="L547" t="s">
-        <v>3619</v>
+        <v>3716</v>
       </c>
       <c r="M547" t="s">
-        <v>3620</v>
+        <v>3717</v>
       </c>
       <c r="N547" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D548" t="s">
-        <v>3621</v>
+        <v>3718</v>
       </c>
       <c r="E548" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F548" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G548" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H548" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I548" t="s">
-        <v>3622</v>
+        <v>3719</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3623</v>
+        <v>3720</v>
       </c>
       <c r="L548" t="s">
-        <v>3624</v>
+        <v>3721</v>
       </c>
       <c r="M548" t="s">
-        <v>3625</v>
+        <v>3722</v>
       </c>
       <c r="N548" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D549" t="s">
-        <v>3626</v>
+        <v>3723</v>
       </c>
       <c r="E549" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F549" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G549" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H549" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I549" t="s">
-        <v>3627</v>
+        <v>3724</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3628</v>
+        <v>3725</v>
       </c>
       <c r="L549" t="s">
-        <v>3629</v>
+        <v>3726</v>
       </c>
       <c r="M549" t="s">
-        <v>3630</v>
+        <v>3727</v>
       </c>
       <c r="N549" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D550" t="s">
-        <v>3631</v>
+        <v>3728</v>
       </c>
       <c r="E550" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F550" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G550" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H550" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I550" t="s">
-        <v>3632</v>
+        <v>3729</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3633</v>
+        <v>3730</v>
       </c>
       <c r="L550" t="s">
-        <v>3634</v>
+        <v>3731</v>
       </c>
       <c r="M550" t="s">
-        <v>3635</v>
+        <v>3732</v>
       </c>
       <c r="N550" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D551" t="s">
-        <v>3636</v>
+        <v>3733</v>
       </c>
       <c r="E551" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F551" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G551" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H551" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I551" t="s">
-        <v>3637</v>
+        <v>3734</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3638</v>
+        <v>3735</v>
       </c>
       <c r="L551" t="s">
-        <v>3639</v>
+        <v>3736</v>
       </c>
       <c r="M551" t="s">
-        <v>3640</v>
+        <v>3737</v>
       </c>
       <c r="N551" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D552" t="s">
-        <v>3641</v>
+        <v>3738</v>
       </c>
       <c r="E552" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F552" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G552" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H552" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I552" t="s">
-        <v>3642</v>
+        <v>3739</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3643</v>
+        <v>3740</v>
       </c>
       <c r="L552" t="s">
-        <v>3644</v>
+        <v>3741</v>
       </c>
       <c r="M552" t="s">
-        <v>3645</v>
+        <v>3742</v>
       </c>
       <c r="N552" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D553" t="s">
-        <v>3646</v>
+        <v>3743</v>
       </c>
       <c r="E553" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F553" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G553" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H553" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I553" t="s">
-        <v>3647</v>
+        <v>3744</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3648</v>
+        <v>3745</v>
       </c>
       <c r="L553" t="s">
-        <v>3649</v>
+        <v>3746</v>
       </c>
       <c r="M553" t="s">
-        <v>3650</v>
+        <v>3747</v>
       </c>
       <c r="N553" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D554" t="s">
-        <v>3651</v>
+        <v>3748</v>
       </c>
       <c r="E554" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F554" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G554" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H554" t="s">
-        <v>3606</v>
+        <v>3703</v>
       </c>
       <c r="I554" t="s">
-        <v>3652</v>
+        <v>3749</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3653</v>
+        <v>3750</v>
       </c>
       <c r="L554" t="s">
-        <v>3654</v>
+        <v>3751</v>
       </c>
       <c r="M554" t="s">
-        <v>3655</v>
+        <v>3752</v>
       </c>
       <c r="N554" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D555" t="s">
-        <v>3656</v>
+        <v>3753</v>
       </c>
       <c r="E555" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F555" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G555" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H555" t="s">
-        <v>3606</v>
+        <v>3754</v>
       </c>
       <c r="I555" t="s">
-        <v>3657</v>
+        <v>3755</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3658</v>
+        <v>3756</v>
       </c>
       <c r="L555" t="s">
-        <v>3659</v>
+        <v>3757</v>
       </c>
       <c r="M555" t="s">
-        <v>3660</v>
+        <v>3758</v>
       </c>
       <c r="N555" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D556" t="s">
-        <v>3661</v>
+        <v>3759</v>
       </c>
       <c r="E556" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F556" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G556" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H556" t="s">
-        <v>3606</v>
+        <v>3754</v>
       </c>
       <c r="I556" t="s">
-        <v>3662</v>
+        <v>3760</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3663</v>
+        <v>3761</v>
       </c>
       <c r="L556" t="s">
-        <v>3664</v>
+        <v>3762</v>
       </c>
       <c r="M556" t="s">
-        <v>3665</v>
+        <v>3763</v>
       </c>
       <c r="N556" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D557" t="s">
-        <v>3666</v>
+        <v>3764</v>
       </c>
       <c r="E557" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F557" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G557" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H557" t="s">
-        <v>3606</v>
+        <v>3754</v>
       </c>
       <c r="I557" t="s">
-        <v>3667</v>
+        <v>3765</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3668</v>
+        <v>3766</v>
       </c>
       <c r="L557" t="s">
-        <v>3669</v>
+        <v>3767</v>
       </c>
       <c r="M557" t="s">
-        <v>3670</v>
+        <v>3768</v>
       </c>
       <c r="N557" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D558" t="s">
-        <v>3671</v>
+        <v>3769</v>
       </c>
       <c r="E558" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F558" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G558" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H558" t="s">
-        <v>3606</v>
+        <v>3754</v>
       </c>
       <c r="I558" t="s">
-        <v>3672</v>
+        <v>3770</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3673</v>
+        <v>3771</v>
       </c>
       <c r="L558" t="s">
-        <v>3674</v>
+        <v>3772</v>
       </c>
       <c r="M558" t="s">
-        <v>3675</v>
+        <v>3773</v>
       </c>
       <c r="N558" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
       <c r="D559" t="s">
-        <v>3676</v>
+        <v>3774</v>
       </c>
       <c r="E559" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="F559" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G559" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="H559" t="s">
-        <v>3606</v>
+        <v>3754</v>
       </c>
       <c r="I559" t="s">
-        <v>3677</v>
+        <v>3775</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3678</v>
+        <v>3776</v>
       </c>
       <c r="L559" t="s">
-        <v>3679</v>
+        <v>3777</v>
       </c>
       <c r="M559" t="s">
-        <v>3680</v>
+        <v>3778</v>
       </c>
       <c r="N559" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3352</v>
+        <v>3114</v>
       </c>
       <c r="D560" t="s">
-        <v>3681</v>
+        <v>3779</v>
       </c>
       <c r="E560" t="s">
-        <v>3354</v>
+        <v>3116</v>
       </c>
       <c r="F560" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G560" t="s">
-        <v>3356</v>
+        <v>3118</v>
       </c>
       <c r="H560" t="s">
-        <v>3682</v>
+        <v>3754</v>
       </c>
       <c r="I560" t="s">
-        <v>3683</v>
+        <v>3780</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3684</v>
+        <v>3781</v>
       </c>
       <c r="L560" t="s">
-        <v>3685</v>
+        <v>3782</v>
       </c>
       <c r="M560" t="s">
-        <v>3686</v>
+        <v>3783</v>
       </c>
       <c r="N560" t="s">
-        <v>3362</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3352</v>
+        <v>3114</v>
       </c>
       <c r="D561" t="s">
-        <v>3687</v>
+        <v>3784</v>
       </c>
       <c r="E561" t="s">
-        <v>3354</v>
+        <v>3116</v>
       </c>
       <c r="F561" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G561" t="s">
-        <v>3356</v>
+        <v>3118</v>
       </c>
       <c r="H561" t="s">
-        <v>3682</v>
+        <v>3754</v>
       </c>
       <c r="I561" t="s">
-        <v>3688</v>
+        <v>3785</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3689</v>
+        <v>3786</v>
       </c>
       <c r="L561" t="s">
-        <v>3690</v>
+        <v>3787</v>
       </c>
       <c r="M561" t="s">
-        <v>3691</v>
+        <v>3788</v>
       </c>
       <c r="N561" t="s">
-        <v>3362</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>3352</v>
+        <v>3114</v>
       </c>
       <c r="D562" t="s">
-        <v>3692</v>
+        <v>3789</v>
       </c>
       <c r="E562" t="s">
-        <v>3354</v>
+        <v>3116</v>
       </c>
       <c r="F562" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G562" t="s">
-        <v>3356</v>
+        <v>3118</v>
       </c>
       <c r="H562" t="s">
-        <v>3682</v>
+        <v>3754</v>
       </c>
       <c r="I562" t="s">
-        <v>3693</v>
+        <v>3790</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3694</v>
+        <v>3791</v>
       </c>
       <c r="L562" t="s">
-        <v>3695</v>
+        <v>3792</v>
       </c>
       <c r="M562" t="s">
-        <v>3696</v>
+        <v>3793</v>
       </c>
       <c r="N562" t="s">
-        <v>3362</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3352</v>
+        <v>3114</v>
       </c>
       <c r="D563" t="s">
-        <v>3697</v>
+        <v>3794</v>
       </c>
       <c r="E563" t="s">
-        <v>3354</v>
+        <v>3116</v>
       </c>
       <c r="F563" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G563" t="s">
-        <v>3356</v>
+        <v>3118</v>
       </c>
       <c r="H563" t="s">
-        <v>3682</v>
+        <v>3754</v>
       </c>
       <c r="I563" t="s">
-        <v>3698</v>
+        <v>3795</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3699</v>
+        <v>3796</v>
       </c>
       <c r="L563" t="s">
-        <v>3700</v>
+        <v>3797</v>
       </c>
       <c r="M563" t="s">
-        <v>3701</v>
+        <v>3798</v>
       </c>
       <c r="N563" t="s">
-        <v>3362</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3352</v>
+        <v>3114</v>
       </c>
       <c r="D564" t="s">
-        <v>3702</v>
+        <v>3799</v>
       </c>
       <c r="E564" t="s">
-        <v>3354</v>
+        <v>3116</v>
       </c>
       <c r="F564" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G564" t="s">
-        <v>3356</v>
+        <v>3118</v>
       </c>
       <c r="H564" t="s">
-        <v>3682</v>
+        <v>3754</v>
       </c>
       <c r="I564" t="s">
-        <v>3703</v>
+        <v>3800</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3704</v>
+        <v>3801</v>
       </c>
       <c r="L564" t="s">
-        <v>3705</v>
+        <v>3802</v>
       </c>
       <c r="M564" t="s">
-        <v>3706</v>
+        <v>3803</v>
       </c>
       <c r="N564" t="s">
-        <v>3362</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D565" t="s">
-        <v>3707</v>
+        <v>3804</v>
       </c>
       <c r="E565" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F565" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G565" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H565" t="s">
-        <v>3682</v>
+        <v>3805</v>
       </c>
       <c r="I565" t="s">
-        <v>3708</v>
+        <v>3806</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3709</v>
+        <v>3807</v>
       </c>
       <c r="L565" t="s">
-        <v>3710</v>
+        <v>3808</v>
       </c>
       <c r="M565" t="s">
-        <v>3711</v>
+        <v>3809</v>
       </c>
       <c r="N565" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D566" t="s">
-        <v>3712</v>
+        <v>3810</v>
       </c>
       <c r="E566" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F566" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G566" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H566" t="s">
-        <v>3682</v>
+        <v>3805</v>
       </c>
       <c r="I566" t="s">
-        <v>3713</v>
+        <v>3811</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3714</v>
+        <v>3812</v>
       </c>
       <c r="L566" t="s">
-        <v>3715</v>
+        <v>3813</v>
       </c>
       <c r="M566" t="s">
-        <v>3716</v>
+        <v>3814</v>
       </c>
       <c r="N566" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D567" t="s">
-        <v>3717</v>
+        <v>3815</v>
       </c>
       <c r="E567" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F567" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G567" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H567" t="s">
-        <v>3682</v>
+        <v>3805</v>
       </c>
       <c r="I567" t="s">
-        <v>3718</v>
+        <v>3816</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3719</v>
+        <v>3817</v>
       </c>
       <c r="L567" t="s">
-        <v>3720</v>
+        <v>3818</v>
       </c>
       <c r="M567" t="s">
-        <v>3721</v>
+        <v>3819</v>
       </c>
       <c r="N567" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D568" t="s">
-        <v>3722</v>
+        <v>3820</v>
       </c>
       <c r="E568" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F568" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G568" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H568" t="s">
-        <v>3682</v>
+        <v>3805</v>
       </c>
       <c r="I568" t="s">
-        <v>3723</v>
+        <v>3821</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3724</v>
+        <v>3822</v>
       </c>
       <c r="L568" t="s">
-        <v>3725</v>
+        <v>3823</v>
       </c>
       <c r="M568" t="s">
-        <v>3726</v>
+        <v>3824</v>
       </c>
       <c r="N568" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D569" t="s">
-        <v>3727</v>
+        <v>3825</v>
       </c>
       <c r="E569" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F569" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G569" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H569" t="s">
-        <v>3682</v>
+        <v>3805</v>
       </c>
       <c r="I569" t="s">
-        <v>3728</v>
+        <v>3826</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3729</v>
+        <v>3827</v>
       </c>
       <c r="L569" t="s">
-        <v>3730</v>
+        <v>3828</v>
       </c>
       <c r="M569" t="s">
-        <v>3731</v>
+        <v>3829</v>
       </c>
       <c r="N569" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D570" t="s">
-        <v>3732</v>
+        <v>3830</v>
       </c>
       <c r="E570" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F570" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G570" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H570" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I570" t="s">
-        <v>3734</v>
+        <v>3831</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3735</v>
+        <v>3832</v>
       </c>
       <c r="L570" t="s">
-        <v>3736</v>
+        <v>3833</v>
       </c>
       <c r="M570" t="s">
-        <v>3737</v>
+        <v>3834</v>
       </c>
       <c r="N570" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D571" t="s">
-        <v>3738</v>
+        <v>3835</v>
       </c>
       <c r="E571" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F571" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G571" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H571" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I571" t="s">
-        <v>3739</v>
+        <v>3836</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3740</v>
+        <v>3837</v>
       </c>
       <c r="L571" t="s">
-        <v>3741</v>
+        <v>3838</v>
       </c>
       <c r="M571" t="s">
-        <v>3742</v>
+        <v>3839</v>
       </c>
       <c r="N571" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D572" t="s">
-        <v>3743</v>
+        <v>3840</v>
       </c>
       <c r="E572" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F572" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G572" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H572" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I572" t="s">
-        <v>3744</v>
+        <v>3841</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
-        <v>3745</v>
+        <v>3842</v>
       </c>
       <c r="L572" t="s">
-        <v>3746</v>
+        <v>3843</v>
       </c>
       <c r="M572" t="s">
-        <v>3747</v>
+        <v>3844</v>
       </c>
       <c r="N572" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D573" t="s">
-        <v>3748</v>
+        <v>3845</v>
       </c>
       <c r="E573" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F573" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G573" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H573" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I573" t="s">
-        <v>3749</v>
+        <v>3846</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
-        <v>3750</v>
+        <v>3847</v>
       </c>
       <c r="L573" t="s">
-        <v>3751</v>
+        <v>3848</v>
       </c>
       <c r="M573" t="s">
-        <v>3752</v>
+        <v>3849</v>
       </c>
       <c r="N573" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D574" t="s">
-        <v>3753</v>
+        <v>3850</v>
       </c>
       <c r="E574" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F574" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G574" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H574" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I574" t="s">
-        <v>3754</v>
+        <v>3851</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3755</v>
+        <v>3852</v>
       </c>
       <c r="L574" t="s">
-        <v>3756</v>
+        <v>3853</v>
       </c>
       <c r="M574" t="s">
-        <v>3757</v>
+        <v>3854</v>
       </c>
       <c r="N574" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D575" t="s">
-        <v>3758</v>
+        <v>3855</v>
       </c>
       <c r="E575" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F575" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G575" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H575" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I575" t="s">
-        <v>3759</v>
+        <v>3856</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3760</v>
+        <v>3857</v>
       </c>
       <c r="L575" t="s">
-        <v>3761</v>
+        <v>3858</v>
       </c>
       <c r="M575" t="s">
-        <v>3762</v>
+        <v>3859</v>
       </c>
       <c r="N575" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>3093</v>
+        <v>2329</v>
       </c>
       <c r="D576" t="s">
-        <v>3763</v>
+        <v>3860</v>
       </c>
       <c r="E576" t="s">
-        <v>3095</v>
+        <v>2331</v>
       </c>
       <c r="F576" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G576" t="s">
-        <v>3097</v>
+        <v>2333</v>
       </c>
       <c r="H576" t="s">
-        <v>3733</v>
+        <v>3805</v>
       </c>
       <c r="I576" t="s">
-        <v>3764</v>
+        <v>3861</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3765</v>
+        <v>3862</v>
       </c>
       <c r="L576" t="s">
-        <v>3766</v>
+        <v>3863</v>
       </c>
       <c r="M576" t="s">
-        <v>3767</v>
+        <v>3864</v>
       </c>
       <c r="N576" t="s">
-        <v>3103</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D577" t="s">
-        <v>3768</v>
+        <v>3865</v>
       </c>
       <c r="E577" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F577" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G577" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H577" t="s">
-        <v>3733</v>
+        <v>3422</v>
       </c>
       <c r="I577" t="s">
-        <v>3769</v>
+        <v>3866</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3770</v>
+        <v>3867</v>
       </c>
       <c r="L577" t="s">
-        <v>3771</v>
+        <v>3868</v>
       </c>
       <c r="M577" t="s">
-        <v>3772</v>
+        <v>3869</v>
       </c>
       <c r="N577" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D578" t="s">
-        <v>3773</v>
+        <v>3870</v>
       </c>
       <c r="E578" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F578" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G578" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H578" t="s">
-        <v>3733</v>
+        <v>3422</v>
       </c>
       <c r="I578" t="s">
-        <v>3774</v>
+        <v>3871</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3775</v>
+        <v>3872</v>
       </c>
       <c r="L578" t="s">
-        <v>3776</v>
+        <v>3873</v>
       </c>
       <c r="M578" t="s">
-        <v>3777</v>
+        <v>3874</v>
       </c>
       <c r="N578" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D579" t="s">
-        <v>3778</v>
+        <v>3875</v>
       </c>
       <c r="E579" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F579" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G579" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H579" t="s">
-        <v>3733</v>
+        <v>3422</v>
       </c>
       <c r="I579" t="s">
-        <v>3779</v>
+        <v>3876</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3780</v>
+        <v>3877</v>
       </c>
       <c r="L579" t="s">
-        <v>3781</v>
+        <v>3878</v>
       </c>
       <c r="M579" t="s">
-        <v>3782</v>
+        <v>3879</v>
       </c>
       <c r="N579" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D580" t="s">
-        <v>3783</v>
+        <v>3880</v>
       </c>
       <c r="E580" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F580" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G580" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H580" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I580" t="s">
-        <v>3785</v>
+        <v>3881</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3786</v>
+        <v>3882</v>
       </c>
       <c r="L580" t="s">
-        <v>3787</v>
+        <v>3883</v>
       </c>
       <c r="M580" t="s">
-        <v>3788</v>
+        <v>3884</v>
       </c>
       <c r="N580" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D581" t="s">
-        <v>3789</v>
+        <v>3885</v>
       </c>
       <c r="E581" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F581" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G581" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H581" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I581" t="s">
-        <v>3790</v>
+        <v>3886</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3791</v>
+        <v>3887</v>
       </c>
       <c r="L581" t="s">
-        <v>3792</v>
+        <v>3888</v>
       </c>
       <c r="M581" t="s">
-        <v>3793</v>
+        <v>3889</v>
       </c>
       <c r="N581" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D582" t="s">
-        <v>3794</v>
+        <v>3890</v>
       </c>
       <c r="E582" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F582" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G582" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H582" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I582" t="s">
-        <v>3795</v>
+        <v>3891</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3796</v>
+        <v>3892</v>
       </c>
       <c r="L582" t="s">
-        <v>3797</v>
+        <v>3893</v>
       </c>
       <c r="M582" t="s">
-        <v>3798</v>
+        <v>3894</v>
       </c>
       <c r="N582" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D583" t="s">
-        <v>3799</v>
+        <v>3895</v>
       </c>
       <c r="E583" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F583" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G583" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H583" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I583" t="s">
-        <v>3800</v>
+        <v>3896</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3801</v>
+        <v>3897</v>
       </c>
       <c r="L583" t="s">
-        <v>3802</v>
+        <v>3898</v>
       </c>
       <c r="M583" t="s">
-        <v>3803</v>
+        <v>3899</v>
       </c>
       <c r="N583" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D584" t="s">
-        <v>3804</v>
+        <v>3900</v>
       </c>
       <c r="E584" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F584" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G584" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H584" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I584" t="s">
-        <v>3805</v>
+        <v>3901</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3806</v>
+        <v>3902</v>
       </c>
       <c r="L584" t="s">
-        <v>3807</v>
+        <v>3903</v>
       </c>
       <c r="M584" t="s">
-        <v>3808</v>
+        <v>3904</v>
       </c>
       <c r="N584" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D585" t="s">
-        <v>3809</v>
+        <v>3905</v>
       </c>
       <c r="E585" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F585" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G585" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H585" t="s">
-        <v>3784</v>
+        <v>3906</v>
       </c>
       <c r="I585" t="s">
-        <v>3810</v>
+        <v>3907</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3811</v>
+        <v>3908</v>
       </c>
       <c r="L585" t="s">
-        <v>3812</v>
+        <v>3909</v>
       </c>
       <c r="M585" t="s">
-        <v>3813</v>
+        <v>3910</v>
       </c>
       <c r="N585" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D586" t="s">
-        <v>3814</v>
+        <v>3911</v>
       </c>
       <c r="E586" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F586" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G586" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H586" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I586" t="s">
-        <v>3815</v>
+        <v>3912</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3816</v>
+        <v>3913</v>
       </c>
       <c r="L586" t="s">
-        <v>3817</v>
+        <v>3914</v>
       </c>
       <c r="M586" t="s">
-        <v>3818</v>
+        <v>3915</v>
       </c>
       <c r="N586" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>2307</v>
+        <v>3399</v>
       </c>
       <c r="D587" t="s">
-        <v>3819</v>
+        <v>3916</v>
       </c>
       <c r="E587" t="s">
-        <v>2309</v>
+        <v>3401</v>
       </c>
       <c r="F587" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G587" t="s">
-        <v>2311</v>
+        <v>3403</v>
       </c>
       <c r="H587" t="s">
-        <v>3784</v>
+        <v>3422</v>
       </c>
       <c r="I587" t="s">
-        <v>3820</v>
+        <v>3917</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3821</v>
+        <v>3918</v>
       </c>
       <c r="L587" t="s">
-        <v>3822</v>
+        <v>3919</v>
       </c>
       <c r="M587" t="s">
-        <v>3823</v>
+        <v>3920</v>
       </c>
       <c r="N587" t="s">
-        <v>2316</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D588" t="s">
-        <v>3824</v>
+        <v>3921</v>
       </c>
       <c r="E588" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F588" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G588" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H588" t="s">
-        <v>3784</v>
+        <v>3176</v>
       </c>
       <c r="I588" t="s">
-        <v>3825</v>
+        <v>3922</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3826</v>
+        <v>3923</v>
       </c>
       <c r="L588" t="s">
-        <v>3827</v>
+        <v>3924</v>
       </c>
       <c r="M588" t="s">
-        <v>3828</v>
+        <v>3925</v>
       </c>
       <c r="N588" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D589" t="s">
-        <v>3829</v>
+        <v>3921</v>
       </c>
       <c r="E589" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F589" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G589" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H589" t="s">
-        <v>3784</v>
+        <v>3363</v>
       </c>
       <c r="I589" t="s">
-        <v>3830</v>
+        <v>3926</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3831</v>
+        <v>3927</v>
       </c>
       <c r="L589" t="s">
-        <v>3832</v>
+        <v>3928</v>
       </c>
       <c r="M589" t="s">
-        <v>3833</v>
+        <v>3929</v>
       </c>
       <c r="N589" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>2307</v>
+        <v>3410</v>
       </c>
       <c r="D590" t="s">
-        <v>3834</v>
+        <v>3930</v>
       </c>
       <c r="E590" t="s">
-        <v>2309</v>
+        <v>3412</v>
       </c>
       <c r="F590" t="s">
-        <v>3096</v>
+        <v>3413</v>
       </c>
       <c r="G590" t="s">
-        <v>2311</v>
+        <v>3414</v>
       </c>
       <c r="H590" t="s">
-        <v>3784</v>
+        <v>3484</v>
       </c>
       <c r="I590" t="s">
-        <v>3835</v>
+        <v>3931</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3836</v>
+        <v>3932</v>
       </c>
       <c r="L590" t="s">
-        <v>3837</v>
+        <v>3933</v>
       </c>
       <c r="M590" t="s">
-        <v>3838</v>
+        <v>3934</v>
       </c>
       <c r="N590" t="s">
-        <v>2316</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>2307</v>
+        <v>3036</v>
       </c>
       <c r="D591" t="s">
-        <v>3839</v>
+        <v>3921</v>
       </c>
       <c r="E591" t="s">
-        <v>2309</v>
+        <v>3038</v>
       </c>
       <c r="F591" t="s">
-        <v>3096</v>
+        <v>3039</v>
       </c>
       <c r="G591" t="s">
-        <v>2311</v>
+        <v>3040</v>
       </c>
       <c r="H591" t="s">
-        <v>3784</v>
+        <v>3057</v>
       </c>
       <c r="I591" t="s">
-        <v>3840</v>
+        <v>3935</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3841</v>
+        <v>3936</v>
       </c>
       <c r="L591" t="s">
-        <v>3842</v>
+        <v>3937</v>
       </c>
       <c r="M591" t="s">
-        <v>3843</v>
+        <v>3938</v>
       </c>
       <c r="N591" t="s">
-        <v>2316</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D592" t="s">
-        <v>3844</v>
+        <v>3921</v>
       </c>
       <c r="E592" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F592" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G592" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H592" t="s">
-        <v>3401</v>
+        <v>3205</v>
       </c>
       <c r="I592" t="s">
-        <v>3845</v>
+        <v>3939</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3846</v>
+        <v>3940</v>
       </c>
       <c r="L592" t="s">
-        <v>3847</v>
+        <v>3941</v>
       </c>
       <c r="M592" t="s">
-        <v>3848</v>
+        <v>3942</v>
       </c>
       <c r="N592" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D593" t="s">
-        <v>3849</v>
+        <v>3943</v>
       </c>
       <c r="E593" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F593" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G593" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H593" t="s">
-        <v>3401</v>
+        <v>3348</v>
       </c>
       <c r="I593" t="s">
-        <v>3850</v>
+        <v>3944</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3851</v>
+        <v>3945</v>
       </c>
       <c r="L593" t="s">
-        <v>3852</v>
+        <v>3946</v>
       </c>
       <c r="M593" t="s">
-        <v>3853</v>
+        <v>3947</v>
       </c>
       <c r="N593" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D594" t="s">
-        <v>3854</v>
+        <v>3930</v>
       </c>
       <c r="E594" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F594" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G594" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H594" t="s">
-        <v>3401</v>
+        <v>3468</v>
       </c>
       <c r="I594" t="s">
-        <v>3855</v>
+        <v>3948</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3856</v>
+        <v>3949</v>
       </c>
       <c r="L594" t="s">
-        <v>3857</v>
+        <v>3950</v>
       </c>
       <c r="M594" t="s">
-        <v>3858</v>
+        <v>3951</v>
       </c>
       <c r="N594" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D595" t="s">
-        <v>3859</v>
+        <v>3921</v>
       </c>
       <c r="E595" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F595" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G595" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H595" t="s">
-        <v>3401</v>
+        <v>3156</v>
       </c>
       <c r="I595" t="s">
-        <v>3860</v>
+        <v>3952</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3861</v>
+        <v>3953</v>
       </c>
       <c r="L595" t="s">
-        <v>3862</v>
+        <v>3954</v>
       </c>
       <c r="M595" t="s">
-        <v>3863</v>
+        <v>3955</v>
       </c>
       <c r="N595" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D596" t="s">
-        <v>3864</v>
+        <v>3921</v>
       </c>
       <c r="E596" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F596" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G596" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H596" t="s">
-        <v>3401</v>
+        <v>3105</v>
       </c>
       <c r="I596" t="s">
-        <v>3865</v>
+        <v>3956</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3866</v>
+        <v>3957</v>
       </c>
       <c r="L596" t="s">
-        <v>3867</v>
+        <v>3958</v>
       </c>
       <c r="M596" t="s">
-        <v>3868</v>
+        <v>3959</v>
       </c>
       <c r="N596" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D597" t="s">
-        <v>3869</v>
+        <v>3943</v>
       </c>
       <c r="E597" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F597" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G597" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H597" t="s">
-        <v>3401</v>
+        <v>3142</v>
       </c>
       <c r="I597" t="s">
-        <v>3870</v>
+        <v>3960</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3871</v>
+        <v>3961</v>
       </c>
       <c r="L597" t="s">
-        <v>3872</v>
+        <v>3962</v>
       </c>
       <c r="M597" t="s">
-        <v>3873</v>
+        <v>3963</v>
       </c>
       <c r="N597" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D598" t="s">
-        <v>3874</v>
+        <v>3943</v>
       </c>
       <c r="E598" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F598" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G598" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H598" t="s">
-        <v>3401</v>
+        <v>3265</v>
       </c>
       <c r="I598" t="s">
-        <v>3875</v>
+        <v>3964</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3876</v>
+        <v>3965</v>
       </c>
       <c r="L598" t="s">
-        <v>3877</v>
+        <v>3966</v>
       </c>
       <c r="M598" t="s">
-        <v>3878</v>
+        <v>3967</v>
       </c>
       <c r="N598" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>3378</v>
+        <v>3410</v>
       </c>
       <c r="D599" t="s">
-        <v>3879</v>
+        <v>3968</v>
       </c>
       <c r="E599" t="s">
-        <v>3380</v>
+        <v>3412</v>
       </c>
       <c r="F599" t="s">
-        <v>3381</v>
+        <v>3413</v>
       </c>
       <c r="G599" t="s">
-        <v>3382</v>
+        <v>3414</v>
       </c>
       <c r="H599" t="s">
-        <v>3401</v>
+        <v>3479</v>
       </c>
       <c r="I599" t="s">
-        <v>3880</v>
+        <v>3969</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3881</v>
+        <v>3970</v>
       </c>
       <c r="L599" t="s">
-        <v>3882</v>
+        <v>3971</v>
       </c>
       <c r="M599" t="s">
-        <v>3883</v>
+        <v>3972</v>
       </c>
       <c r="N599" t="s">
-        <v>3388</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D600" t="s">
-        <v>3884</v>
+        <v>3921</v>
       </c>
       <c r="E600" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F600" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G600" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H600" t="s">
-        <v>3885</v>
+        <v>3166</v>
       </c>
       <c r="I600" t="s">
-        <v>3886</v>
+        <v>3973</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3887</v>
+        <v>3974</v>
       </c>
       <c r="L600" t="s">
-        <v>3888</v>
+        <v>3975</v>
       </c>
       <c r="M600" t="s">
-        <v>3889</v>
+        <v>3976</v>
       </c>
       <c r="N600" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D601" t="s">
-        <v>3890</v>
+        <v>3921</v>
       </c>
       <c r="E601" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F601" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G601" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H601" t="s">
-        <v>3401</v>
+        <v>3062</v>
       </c>
       <c r="I601" t="s">
-        <v>3891</v>
+        <v>3977</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3892</v>
+        <v>3978</v>
       </c>
       <c r="L601" t="s">
-        <v>3893</v>
+        <v>3979</v>
       </c>
       <c r="M601" t="s">
-        <v>3894</v>
+        <v>3980</v>
       </c>
       <c r="N601" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>3378</v>
+        <v>3036</v>
       </c>
       <c r="D602" t="s">
-        <v>3895</v>
+        <v>3921</v>
       </c>
       <c r="E602" t="s">
-        <v>3380</v>
+        <v>3038</v>
       </c>
       <c r="F602" t="s">
-        <v>3381</v>
+        <v>3039</v>
       </c>
       <c r="G602" t="s">
-        <v>3382</v>
+        <v>3040</v>
       </c>
       <c r="H602" t="s">
-        <v>3401</v>
+        <v>3131</v>
       </c>
       <c r="I602" t="s">
-        <v>3896</v>
+        <v>3981</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3897</v>
+        <v>3982</v>
       </c>
       <c r="L602" t="s">
-        <v>3898</v>
+        <v>3983</v>
       </c>
       <c r="M602" t="s">
-        <v>3899</v>
+        <v>3984</v>
       </c>
       <c r="N602" t="s">
-        <v>3388</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D603" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E603" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F603" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G603" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H603" t="s">
-        <v>3155</v>
+        <v>3176</v>
       </c>
       <c r="I603" t="s">
-        <v>3901</v>
+        <v>3985</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3902</v>
+        <v>3986</v>
       </c>
       <c r="L603" t="s">
-        <v>3903</v>
+        <v>3987</v>
       </c>
       <c r="M603" t="s">
-        <v>3904</v>
+        <v>3988</v>
       </c>
       <c r="N603" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D604" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E604" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F604" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G604" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H604" t="s">
-        <v>3342</v>
+        <v>3142</v>
       </c>
       <c r="I604" t="s">
-        <v>3905</v>
+        <v>3989</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3906</v>
+        <v>3990</v>
       </c>
       <c r="L604" t="s">
-        <v>3907</v>
+        <v>3991</v>
       </c>
       <c r="M604" t="s">
-        <v>3908</v>
+        <v>3992</v>
       </c>
       <c r="N604" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D605" t="s">
-        <v>3909</v>
+        <v>3921</v>
       </c>
       <c r="E605" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F605" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G605" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H605" t="s">
-        <v>3463</v>
+        <v>3200</v>
       </c>
       <c r="I605" t="s">
-        <v>3910</v>
+        <v>3993</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3911</v>
+        <v>3994</v>
       </c>
       <c r="L605" t="s">
-        <v>3912</v>
+        <v>3995</v>
       </c>
       <c r="M605" t="s">
-        <v>3913</v>
+        <v>3996</v>
       </c>
       <c r="N605" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D606" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E606" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F606" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G606" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H606" t="s">
-        <v>3036</v>
+        <v>3265</v>
       </c>
       <c r="I606" t="s">
-        <v>3914</v>
+        <v>3997</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3915</v>
+        <v>3998</v>
       </c>
       <c r="L606" t="s">
-        <v>3916</v>
+        <v>3999</v>
       </c>
       <c r="M606" t="s">
-        <v>3917</v>
+        <v>4000</v>
       </c>
       <c r="N606" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D607" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E607" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F607" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G607" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H607" t="s">
-        <v>3184</v>
+        <v>3290</v>
       </c>
       <c r="I607" t="s">
-        <v>3918</v>
+        <v>4001</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>3919</v>
+        <v>4002</v>
       </c>
       <c r="L607" t="s">
-        <v>3920</v>
+        <v>4003</v>
       </c>
       <c r="M607" t="s">
-        <v>3921</v>
+        <v>4004</v>
       </c>
       <c r="N607" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>3015</v>
+        <v>3410</v>
       </c>
       <c r="D608" t="s">
-        <v>3922</v>
+        <v>3968</v>
       </c>
       <c r="E608" t="s">
-        <v>3017</v>
+        <v>3412</v>
       </c>
       <c r="F608" t="s">
-        <v>3018</v>
+        <v>3413</v>
       </c>
       <c r="G608" t="s">
-        <v>3019</v>
+        <v>3414</v>
       </c>
       <c r="H608" t="s">
-        <v>3327</v>
+        <v>3484</v>
       </c>
       <c r="I608" t="s">
-        <v>3923</v>
+        <v>4005</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>3924</v>
+        <v>4006</v>
       </c>
       <c r="L608" t="s">
-        <v>3925</v>
+        <v>4007</v>
       </c>
       <c r="M608" t="s">
-        <v>3926</v>
+        <v>4008</v>
       </c>
       <c r="N608" t="s">
-        <v>3025</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D609" t="s">
-        <v>3909</v>
+        <v>3943</v>
       </c>
       <c r="E609" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F609" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G609" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H609" t="s">
-        <v>3447</v>
+        <v>3190</v>
       </c>
       <c r="I609" t="s">
-        <v>3927</v>
+        <v>4009</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>3928</v>
+        <v>4010</v>
       </c>
       <c r="L609" t="s">
-        <v>3929</v>
+        <v>4011</v>
       </c>
       <c r="M609" t="s">
-        <v>3930</v>
+        <v>4012</v>
       </c>
       <c r="N609" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D610" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E610" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F610" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G610" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H610" t="s">
-        <v>3135</v>
+        <v>3156</v>
       </c>
       <c r="I610" t="s">
-        <v>3931</v>
+        <v>4013</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>3932</v>
+        <v>4014</v>
       </c>
       <c r="L610" t="s">
-        <v>3933</v>
+        <v>4015</v>
       </c>
       <c r="M610" t="s">
-        <v>3934</v>
+        <v>4016</v>
       </c>
       <c r="N610" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D611" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E611" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F611" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G611" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H611" t="s">
-        <v>3084</v>
+        <v>3353</v>
       </c>
       <c r="I611" t="s">
-        <v>3935</v>
+        <v>4017</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>3936</v>
+        <v>4018</v>
       </c>
       <c r="L611" t="s">
-        <v>3937</v>
+        <v>4019</v>
       </c>
       <c r="M611" t="s">
-        <v>3938</v>
+        <v>4020</v>
       </c>
       <c r="N611" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D612" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E612" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F612" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G612" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H612" t="s">
-        <v>3121</v>
+        <v>3078</v>
       </c>
       <c r="I612" t="s">
-        <v>3939</v>
+        <v>4021</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>3940</v>
+        <v>4022</v>
       </c>
       <c r="L612" t="s">
-        <v>3941</v>
+        <v>4023</v>
       </c>
       <c r="M612" t="s">
-        <v>3942</v>
+        <v>4024</v>
       </c>
       <c r="N612" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D613" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E613" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F613" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G613" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H613" t="s">
-        <v>3244</v>
+        <v>3047</v>
       </c>
       <c r="I613" t="s">
-        <v>3943</v>
+        <v>4025</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>3944</v>
+        <v>4026</v>
       </c>
       <c r="L613" t="s">
-        <v>3945</v>
+        <v>4027</v>
       </c>
       <c r="M613" t="s">
-        <v>3946</v>
+        <v>4028</v>
       </c>
       <c r="N613" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D614" t="s">
-        <v>3947</v>
+        <v>3943</v>
       </c>
       <c r="E614" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F614" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G614" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H614" t="s">
-        <v>3458</v>
+        <v>3363</v>
       </c>
       <c r="I614" t="s">
-        <v>3948</v>
+        <v>4029</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>3949</v>
+        <v>4030</v>
       </c>
       <c r="L614" t="s">
-        <v>3950</v>
+        <v>4031</v>
       </c>
       <c r="M614" t="s">
-        <v>3951</v>
+        <v>4032</v>
       </c>
       <c r="N614" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D615" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E615" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F615" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G615" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H615" t="s">
-        <v>3145</v>
+        <v>3280</v>
       </c>
       <c r="I615" t="s">
-        <v>3952</v>
+        <v>4033</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>3953</v>
+        <v>4034</v>
       </c>
       <c r="L615" t="s">
-        <v>3954</v>
+        <v>4035</v>
       </c>
       <c r="M615" t="s">
-        <v>3955</v>
+        <v>4036</v>
       </c>
       <c r="N615" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D616" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E616" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F616" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G616" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H616" t="s">
-        <v>3041</v>
+        <v>3368</v>
       </c>
       <c r="I616" t="s">
-        <v>3956</v>
+        <v>4037</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>3957</v>
+        <v>4038</v>
       </c>
       <c r="L616" t="s">
-        <v>3958</v>
+        <v>4039</v>
       </c>
       <c r="M616" t="s">
-        <v>3959</v>
+        <v>4040</v>
       </c>
       <c r="N616" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D617" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E617" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F617" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G617" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H617" t="s">
-        <v>3110</v>
+        <v>3062</v>
       </c>
       <c r="I617" t="s">
-        <v>3960</v>
+        <v>4041</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>3961</v>
+        <v>4042</v>
       </c>
       <c r="L617" t="s">
-        <v>3962</v>
+        <v>4043</v>
       </c>
       <c r="M617" t="s">
-        <v>3963</v>
+        <v>4044</v>
       </c>
       <c r="N617" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D618" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E618" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F618" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G618" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H618" t="s">
-        <v>3155</v>
+        <v>3280</v>
       </c>
       <c r="I618" t="s">
-        <v>3964</v>
+        <v>4045</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>3965</v>
+        <v>4046</v>
       </c>
       <c r="L618" t="s">
-        <v>3966</v>
+        <v>4047</v>
       </c>
       <c r="M618" t="s">
-        <v>3967</v>
+        <v>4048</v>
       </c>
       <c r="N618" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D619" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E619" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F619" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G619" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H619" t="s">
-        <v>3121</v>
+        <v>3368</v>
       </c>
       <c r="I619" t="s">
-        <v>3968</v>
+        <v>4049</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>3969</v>
+        <v>4050</v>
       </c>
       <c r="L619" t="s">
-        <v>3970</v>
+        <v>4051</v>
       </c>
       <c r="M619" t="s">
-        <v>3971</v>
+        <v>4052</v>
       </c>
       <c r="N619" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D620" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E620" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F620" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G620" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H620" t="s">
-        <v>3179</v>
+        <v>3057</v>
       </c>
       <c r="I620" t="s">
-        <v>3972</v>
+        <v>4053</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>3973</v>
+        <v>4054</v>
       </c>
       <c r="L620" t="s">
-        <v>3974</v>
+        <v>4055</v>
       </c>
       <c r="M620" t="s">
-        <v>3975</v>
+        <v>4056</v>
       </c>
       <c r="N620" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D621" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E621" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F621" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G621" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H621" t="s">
-        <v>3244</v>
+        <v>3047</v>
       </c>
       <c r="I621" t="s">
-        <v>3976</v>
+        <v>4057</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>3977</v>
+        <v>4058</v>
       </c>
       <c r="L621" t="s">
-        <v>3978</v>
+        <v>4059</v>
       </c>
       <c r="M621" t="s">
-        <v>3979</v>
+        <v>4060</v>
       </c>
       <c r="N621" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D622" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E622" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F622" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G622" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H622" t="s">
-        <v>3269</v>
+        <v>3131</v>
       </c>
       <c r="I622" t="s">
-        <v>3980</v>
+        <v>4061</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>3981</v>
+        <v>4062</v>
       </c>
       <c r="L622" t="s">
-        <v>3982</v>
+        <v>4063</v>
       </c>
       <c r="M622" t="s">
-        <v>3983</v>
+        <v>4064</v>
       </c>
       <c r="N622" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>3389</v>
+        <v>3036</v>
       </c>
       <c r="D623" t="s">
-        <v>3947</v>
+        <v>3943</v>
       </c>
       <c r="E623" t="s">
-        <v>3391</v>
+        <v>3038</v>
       </c>
       <c r="F623" t="s">
-        <v>3392</v>
+        <v>3039</v>
       </c>
       <c r="G623" t="s">
-        <v>3393</v>
+        <v>3040</v>
       </c>
       <c r="H623" t="s">
-        <v>3463</v>
+        <v>3126</v>
       </c>
       <c r="I623" t="s">
-        <v>3984</v>
+        <v>4065</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>3985</v>
+        <v>4066</v>
       </c>
       <c r="L623" t="s">
-        <v>3986</v>
+        <v>4067</v>
       </c>
       <c r="M623" t="s">
-        <v>3987</v>
+        <v>4068</v>
       </c>
       <c r="N623" t="s">
-        <v>3399</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D624" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E624" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F624" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G624" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H624" t="s">
-        <v>3169</v>
+        <v>3290</v>
       </c>
       <c r="I624" t="s">
-        <v>3988</v>
+        <v>4069</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>3989</v>
+        <v>4070</v>
       </c>
       <c r="L624" t="s">
-        <v>3990</v>
+        <v>4071</v>
       </c>
       <c r="M624" t="s">
-        <v>3991</v>
+        <v>4072</v>
       </c>
       <c r="N624" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D625" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E625" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F625" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G625" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H625" t="s">
-        <v>3135</v>
+        <v>3190</v>
       </c>
       <c r="I625" t="s">
-        <v>3992</v>
+        <v>4073</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>3993</v>
+        <v>4074</v>
       </c>
       <c r="L625" t="s">
-        <v>3994</v>
+        <v>4075</v>
       </c>
       <c r="M625" t="s">
-        <v>3995</v>
+        <v>4076</v>
       </c>
       <c r="N625" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D626" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E626" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F626" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G626" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H626" t="s">
-        <v>3332</v>
+        <v>3251</v>
       </c>
       <c r="I626" t="s">
-        <v>3996</v>
+        <v>4077</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>3997</v>
+        <v>4078</v>
       </c>
       <c r="L626" t="s">
-        <v>3998</v>
+        <v>4079</v>
       </c>
       <c r="M626" t="s">
-        <v>3999</v>
+        <v>4080</v>
       </c>
       <c r="N626" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>3015</v>
+        <v>3410</v>
       </c>
       <c r="D627" t="s">
-        <v>3922</v>
+        <v>3968</v>
       </c>
       <c r="E627" t="s">
-        <v>3017</v>
+        <v>3412</v>
       </c>
       <c r="F627" t="s">
-        <v>3018</v>
+        <v>3413</v>
       </c>
       <c r="G627" t="s">
-        <v>3019</v>
+        <v>3414</v>
       </c>
       <c r="H627" t="s">
-        <v>3057</v>
+        <v>3468</v>
       </c>
       <c r="I627" t="s">
-        <v>4000</v>
+        <v>4081</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>4001</v>
+        <v>4082</v>
       </c>
       <c r="L627" t="s">
-        <v>4002</v>
+        <v>4083</v>
       </c>
       <c r="M627" t="s">
-        <v>4003</v>
+        <v>4084</v>
       </c>
       <c r="N627" t="s">
-        <v>3025</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D628" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E628" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F628" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G628" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H628" t="s">
-        <v>3026</v>
+        <v>3126</v>
       </c>
       <c r="I628" t="s">
-        <v>4004</v>
+        <v>4085</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>4005</v>
+        <v>4086</v>
       </c>
       <c r="L628" t="s">
-        <v>4006</v>
+        <v>4087</v>
       </c>
       <c r="M628" t="s">
-        <v>4007</v>
+        <v>4088</v>
       </c>
       <c r="N628" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D629" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E629" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F629" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G629" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H629" t="s">
-        <v>3342</v>
+        <v>3205</v>
       </c>
       <c r="I629" t="s">
-        <v>4008</v>
+        <v>4089</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>4009</v>
+        <v>4090</v>
       </c>
       <c r="L629" t="s">
-        <v>4010</v>
+        <v>4091</v>
       </c>
       <c r="M629" t="s">
-        <v>4011</v>
+        <v>4092</v>
       </c>
       <c r="N629" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D630" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E630" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F630" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G630" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H630" t="s">
-        <v>3259</v>
+        <v>3315</v>
       </c>
       <c r="I630" t="s">
-        <v>4012</v>
+        <v>4093</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>4013</v>
+        <v>4094</v>
       </c>
       <c r="L630" t="s">
-        <v>4014</v>
+        <v>4095</v>
       </c>
       <c r="M630" t="s">
-        <v>4015</v>
+        <v>4096</v>
       </c>
       <c r="N630" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D631" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E631" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F631" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G631" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H631" t="s">
-        <v>3347</v>
+        <v>3161</v>
       </c>
       <c r="I631" t="s">
-        <v>4016</v>
+        <v>4097</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>4017</v>
+        <v>4098</v>
       </c>
       <c r="L631" t="s">
-        <v>4018</v>
+        <v>4099</v>
       </c>
       <c r="M631" t="s">
-        <v>4019</v>
+        <v>4100</v>
       </c>
       <c r="N631" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>3015</v>
+        <v>3410</v>
       </c>
       <c r="D632" t="s">
-        <v>3922</v>
+        <v>3930</v>
       </c>
       <c r="E632" t="s">
-        <v>3017</v>
+        <v>3412</v>
       </c>
       <c r="F632" t="s">
-        <v>3018</v>
+        <v>3413</v>
       </c>
       <c r="G632" t="s">
-        <v>3019</v>
+        <v>3414</v>
       </c>
       <c r="H632" t="s">
-        <v>3041</v>
+        <v>3479</v>
       </c>
       <c r="I632" t="s">
-        <v>4020</v>
+        <v>4101</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>4021</v>
+        <v>4102</v>
       </c>
       <c r="L632" t="s">
-        <v>4022</v>
+        <v>4103</v>
       </c>
       <c r="M632" t="s">
-        <v>4023</v>
+        <v>4104</v>
       </c>
       <c r="N632" t="s">
-        <v>3025</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D633" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E633" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F633" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G633" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H633" t="s">
-        <v>3259</v>
+        <v>3353</v>
       </c>
       <c r="I633" t="s">
-        <v>4024</v>
+        <v>4105</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>4025</v>
+        <v>4106</v>
       </c>
       <c r="L633" t="s">
-        <v>4026</v>
+        <v>4107</v>
       </c>
       <c r="M633" t="s">
-        <v>4027</v>
+        <v>4108</v>
       </c>
       <c r="N633" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D634" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E634" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F634" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G634" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H634" t="s">
-        <v>3347</v>
+        <v>3166</v>
       </c>
       <c r="I634" t="s">
-        <v>4028</v>
+        <v>4109</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>4029</v>
+        <v>4110</v>
       </c>
       <c r="L634" t="s">
-        <v>4030</v>
+        <v>4111</v>
       </c>
       <c r="M634" t="s">
-        <v>4031</v>
+        <v>4112</v>
       </c>
       <c r="N634" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D635" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E635" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F635" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G635" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H635" t="s">
-        <v>3036</v>
+        <v>3161</v>
       </c>
       <c r="I635" t="s">
-        <v>4032</v>
+        <v>4113</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>4033</v>
+        <v>4114</v>
       </c>
       <c r="L635" t="s">
-        <v>4034</v>
+        <v>4115</v>
       </c>
       <c r="M635" t="s">
-        <v>4035</v>
+        <v>4116</v>
       </c>
       <c r="N635" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D636" t="s">
-        <v>3900</v>
+        <v>3943</v>
       </c>
       <c r="E636" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F636" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G636" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H636" t="s">
-        <v>3026</v>
+        <v>3315</v>
       </c>
       <c r="I636" t="s">
-        <v>4036</v>
+        <v>4117</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>4037</v>
+        <v>4118</v>
       </c>
       <c r="L636" t="s">
-        <v>4038</v>
+        <v>4119</v>
       </c>
       <c r="M636" t="s">
-        <v>4039</v>
+        <v>4120</v>
       </c>
       <c r="N636" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D637" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E637" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F637" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G637" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H637" t="s">
-        <v>3110</v>
+        <v>3348</v>
       </c>
       <c r="I637" t="s">
-        <v>4040</v>
+        <v>4121</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>4041</v>
+        <v>4122</v>
       </c>
       <c r="L637" t="s">
-        <v>4042</v>
+        <v>4123</v>
       </c>
       <c r="M637" t="s">
-        <v>4043</v>
+        <v>4124</v>
       </c>
       <c r="N637" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D638" t="s">
-        <v>3922</v>
+        <v>3921</v>
       </c>
       <c r="E638" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F638" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G638" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H638" t="s">
-        <v>3105</v>
+        <v>3251</v>
       </c>
       <c r="I638" t="s">
-        <v>4044</v>
+        <v>4125</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>4045</v>
+        <v>4126</v>
       </c>
       <c r="L638" t="s">
-        <v>4046</v>
+        <v>4127</v>
       </c>
       <c r="M638" t="s">
-        <v>4047</v>
+        <v>4128</v>
       </c>
       <c r="N638" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D639" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E639" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F639" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G639" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H639" t="s">
-        <v>3269</v>
+        <v>3105</v>
       </c>
       <c r="I639" t="s">
-        <v>4048</v>
+        <v>4129</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>4049</v>
+        <v>4130</v>
       </c>
       <c r="L639" t="s">
-        <v>4050</v>
+        <v>4131</v>
       </c>
       <c r="M639" t="s">
-        <v>4051</v>
+        <v>4132</v>
       </c>
       <c r="N639" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D640" t="s">
-        <v>3900</v>
+        <v>3921</v>
       </c>
       <c r="E640" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F640" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G640" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H640" t="s">
-        <v>3169</v>
+        <v>3078</v>
       </c>
       <c r="I640" t="s">
-        <v>4052</v>
+        <v>4133</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>4053</v>
+        <v>4134</v>
       </c>
       <c r="L640" t="s">
-        <v>4054</v>
+        <v>4135</v>
       </c>
       <c r="M640" t="s">
-        <v>4055</v>
+        <v>4136</v>
       </c>
       <c r="N640" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="D641" t="s">
-        <v>3922</v>
+        <v>3943</v>
       </c>
       <c r="E641" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="F641" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="G641" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="H641" t="s">
-        <v>3230</v>
+        <v>3200</v>
       </c>
       <c r="I641" t="s">
-        <v>4056</v>
+        <v>4137</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>4057</v>
+        <v>4138</v>
       </c>
       <c r="L641" t="s">
-        <v>4058</v>
+        <v>4139</v>
       </c>
       <c r="M641" t="s">
-        <v>4059</v>
+        <v>4140</v>
       </c>
       <c r="N641" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>3389</v>
+        <v>3373</v>
       </c>
       <c r="D642" t="s">
-        <v>3947</v>
+        <v>4141</v>
       </c>
       <c r="E642" t="s">
-        <v>3391</v>
+        <v>3375</v>
       </c>
       <c r="F642" t="s">
-        <v>3392</v>
+        <v>3376</v>
       </c>
       <c r="G642" t="s">
-        <v>3393</v>
+        <v>3377</v>
       </c>
       <c r="H642" t="s">
-        <v>3447</v>
+        <v>3384</v>
       </c>
       <c r="I642" t="s">
-        <v>4060</v>
+        <v>4142</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>4061</v>
+        <v>4143</v>
       </c>
       <c r="L642" t="s">
-        <v>4062</v>
+        <v>4144</v>
       </c>
       <c r="M642" t="s">
-        <v>4063</v>
+        <v>4145</v>
       </c>
       <c r="N642" t="s">
-        <v>3399</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D643" t="s">
-        <v>3900</v>
+        <v>4146</v>
       </c>
       <c r="E643" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F643" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G643" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H643" t="s">
-        <v>3105</v>
+        <v>3384</v>
       </c>
       <c r="I643" t="s">
-        <v>4064</v>
+        <v>4147</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>4065</v>
+        <v>4148</v>
       </c>
       <c r="L643" t="s">
-        <v>4066</v>
+        <v>4149</v>
       </c>
       <c r="M643" t="s">
-        <v>4067</v>
+        <v>4150</v>
       </c>
       <c r="N643" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D644" t="s">
-        <v>3922</v>
+        <v>4141</v>
       </c>
       <c r="E644" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F644" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G644" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H644" t="s">
-        <v>3184</v>
+        <v>4151</v>
       </c>
       <c r="I644" t="s">
-        <v>4068</v>
+        <v>4152</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>4069</v>
+        <v>4153</v>
       </c>
       <c r="L644" t="s">
-        <v>4070</v>
+        <v>4154</v>
       </c>
       <c r="M644" t="s">
-        <v>4071</v>
+        <v>4155</v>
       </c>
       <c r="N644" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D645" t="s">
-        <v>3900</v>
+        <v>4141</v>
       </c>
       <c r="E645" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F645" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G645" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H645" t="s">
-        <v>3294</v>
+        <v>3389</v>
       </c>
       <c r="I645" t="s">
-        <v>4072</v>
+        <v>4156</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>4073</v>
+        <v>4157</v>
       </c>
       <c r="L645" t="s">
-        <v>4074</v>
+        <v>4158</v>
       </c>
       <c r="M645" t="s">
-        <v>4075</v>
+        <v>4159</v>
       </c>
       <c r="N645" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D646" t="s">
-        <v>3922</v>
+        <v>4146</v>
       </c>
       <c r="E646" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F646" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G646" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H646" t="s">
-        <v>3140</v>
+        <v>3389</v>
       </c>
       <c r="I646" t="s">
-        <v>4076</v>
+        <v>4160</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>4077</v>
+        <v>4161</v>
       </c>
       <c r="L646" t="s">
-        <v>4078</v>
+        <v>4162</v>
       </c>
       <c r="M646" t="s">
-        <v>4079</v>
+        <v>4163</v>
       </c>
       <c r="N646" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>3389</v>
+        <v>3373</v>
       </c>
       <c r="D647" t="s">
-        <v>3909</v>
+        <v>4146</v>
       </c>
       <c r="E647" t="s">
-        <v>3391</v>
+        <v>3375</v>
       </c>
       <c r="F647" t="s">
-        <v>3392</v>
+        <v>3376</v>
       </c>
       <c r="G647" t="s">
-        <v>3393</v>
+        <v>3377</v>
       </c>
       <c r="H647" t="s">
-        <v>3458</v>
+        <v>4151</v>
       </c>
       <c r="I647" t="s">
-        <v>4080</v>
+        <v>4164</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>4081</v>
+        <v>4165</v>
       </c>
       <c r="L647" t="s">
-        <v>4082</v>
+        <v>4166</v>
       </c>
       <c r="M647" t="s">
-        <v>4083</v>
+        <v>4167</v>
       </c>
       <c r="N647" t="s">
-        <v>3399</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D648" t="s">
-        <v>3900</v>
+        <v>4146</v>
       </c>
       <c r="E648" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F648" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G648" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H648" t="s">
-        <v>3332</v>
+        <v>3378</v>
       </c>
       <c r="I648" t="s">
-        <v>4084</v>
+        <v>4168</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>4085</v>
+        <v>4169</v>
       </c>
       <c r="L648" t="s">
-        <v>4086</v>
+        <v>4170</v>
       </c>
       <c r="M648" t="s">
-        <v>4087</v>
+        <v>4171</v>
       </c>
       <c r="N648" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>3015</v>
+        <v>3373</v>
       </c>
       <c r="D649" t="s">
-        <v>3922</v>
+        <v>4141</v>
       </c>
       <c r="E649" t="s">
-        <v>3017</v>
+        <v>3375</v>
       </c>
       <c r="F649" t="s">
-        <v>3018</v>
+        <v>3376</v>
       </c>
       <c r="G649" t="s">
-        <v>3019</v>
+        <v>3377</v>
       </c>
       <c r="H649" t="s">
-        <v>3145</v>
+        <v>3378</v>
       </c>
       <c r="I649" t="s">
-        <v>4088</v>
+        <v>4172</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>4089</v>
+        <v>4173</v>
       </c>
       <c r="L649" t="s">
-        <v>4090</v>
+        <v>4174</v>
       </c>
       <c r="M649" t="s">
-        <v>4091</v>
+        <v>4175</v>
       </c>
       <c r="N649" t="s">
-        <v>3025</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D650" t="s">
-        <v>3900</v>
+        <v>4176</v>
       </c>
       <c r="E650" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F650" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G650" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H650" t="s">
-        <v>3140</v>
+        <v>3147</v>
       </c>
       <c r="I650" t="s">
-        <v>4092</v>
+        <v>4177</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>4093</v>
+        <v>4178</v>
       </c>
       <c r="L650" t="s">
-        <v>4094</v>
+        <v>4179</v>
       </c>
       <c r="M650" t="s">
-        <v>4095</v>
+        <v>4180</v>
       </c>
       <c r="N650" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D651" t="s">
-        <v>3922</v>
+        <v>4181</v>
       </c>
       <c r="E651" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F651" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G651" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H651" t="s">
-        <v>3294</v>
+        <v>3358</v>
       </c>
       <c r="I651" t="s">
-        <v>4096</v>
+        <v>4182</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>4097</v>
+        <v>4183</v>
       </c>
       <c r="L651" t="s">
-        <v>4098</v>
+        <v>4184</v>
       </c>
       <c r="M651" t="s">
-        <v>4099</v>
+        <v>4185</v>
       </c>
       <c r="N651" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D652" t="s">
-        <v>3900</v>
+        <v>4176</v>
       </c>
       <c r="E652" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F652" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G652" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H652" t="s">
-        <v>3327</v>
+        <v>3343</v>
       </c>
       <c r="I652" t="s">
-        <v>4100</v>
+        <v>4186</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>4101</v>
+        <v>4187</v>
       </c>
       <c r="L652" t="s">
-        <v>4102</v>
+        <v>4188</v>
       </c>
       <c r="M652" t="s">
-        <v>4103</v>
+        <v>4189</v>
       </c>
       <c r="N652" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D653" t="s">
-        <v>3900</v>
+        <v>4176</v>
       </c>
       <c r="E653" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F653" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G653" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H653" t="s">
-        <v>3230</v>
+        <v>3330</v>
       </c>
       <c r="I653" t="s">
-        <v>4104</v>
+        <v>4190</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>4105</v>
+        <v>4191</v>
       </c>
       <c r="L653" t="s">
-        <v>4106</v>
+        <v>4192</v>
       </c>
       <c r="M653" t="s">
-        <v>4107</v>
+        <v>4193</v>
       </c>
       <c r="N653" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D654" t="s">
-        <v>3922</v>
+        <v>4181</v>
       </c>
       <c r="E654" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F654" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G654" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H654" t="s">
-        <v>3084</v>
+        <v>3295</v>
       </c>
       <c r="I654" t="s">
-        <v>4108</v>
+        <v>4194</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>4109</v>
+        <v>4195</v>
       </c>
       <c r="L654" t="s">
-        <v>4110</v>
+        <v>4196</v>
       </c>
       <c r="M654" t="s">
-        <v>4111</v>
+        <v>4197</v>
       </c>
       <c r="N654" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D655" t="s">
-        <v>3900</v>
+        <v>4181</v>
       </c>
       <c r="E655" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F655" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G655" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H655" t="s">
-        <v>3057</v>
+        <v>3137</v>
       </c>
       <c r="I655" t="s">
-        <v>4112</v>
+        <v>4198</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>4113</v>
+        <v>4199</v>
       </c>
       <c r="L655" t="s">
-        <v>4114</v>
+        <v>4200</v>
       </c>
       <c r="M655" t="s">
-        <v>4115</v>
+        <v>4201</v>
       </c>
       <c r="N655" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>3015</v>
+        <v>2329</v>
       </c>
       <c r="D656" t="s">
-        <v>3922</v>
+        <v>4176</v>
       </c>
       <c r="E656" t="s">
-        <v>3017</v>
+        <v>2331</v>
       </c>
       <c r="F656" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="G656" t="s">
-        <v>3019</v>
+        <v>2333</v>
       </c>
       <c r="H656" t="s">
-        <v>3179</v>
+        <v>3231</v>
       </c>
       <c r="I656" t="s">
-        <v>4116</v>
+        <v>4202</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>4117</v>
+        <v>4203</v>
       </c>
       <c r="L656" t="s">
-        <v>4118</v>
+        <v>4204</v>
       </c>
       <c r="M656" t="s">
-        <v>4119</v>
+        <v>4205</v>
       </c>
       <c r="N656" t="s">
-        <v>3025</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D657" t="s">
-        <v>4120</v>
+        <v>4181</v>
       </c>
       <c r="E657" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F657" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G657" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H657" t="s">
-        <v>3363</v>
+        <v>3147</v>
       </c>
       <c r="I657" t="s">
-        <v>4121</v>
+        <v>4206</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4122</v>
+        <v>4207</v>
       </c>
       <c r="L657" t="s">
-        <v>4123</v>
+        <v>4208</v>
       </c>
       <c r="M657" t="s">
-        <v>4124</v>
+        <v>4209</v>
       </c>
       <c r="N657" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B658" t="s">
         <v>15</v>
       </c>
       <c r="C658" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D658" t="s">
-        <v>4125</v>
+        <v>4181</v>
       </c>
       <c r="E658" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F658" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G658" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H658" t="s">
-        <v>3363</v>
+        <v>3300</v>
       </c>
       <c r="I658" t="s">
-        <v>4126</v>
+        <v>4210</v>
       </c>
       <c r="J658"/>
       <c r="K658" t="s">
-        <v>4127</v>
+        <v>4211</v>
       </c>
       <c r="L658" t="s">
-        <v>4128</v>
+        <v>4212</v>
       </c>
       <c r="M658" t="s">
-        <v>4129</v>
+        <v>4213</v>
       </c>
       <c r="N658" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B659" t="s">
         <v>15</v>
       </c>
       <c r="C659" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D659" t="s">
-        <v>4120</v>
+        <v>4181</v>
       </c>
       <c r="E659" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F659" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G659" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H659" t="s">
-        <v>4130</v>
+        <v>3285</v>
       </c>
       <c r="I659" t="s">
-        <v>4131</v>
+        <v>4214</v>
       </c>
       <c r="J659"/>
       <c r="K659" t="s">
-        <v>4132</v>
+        <v>4215</v>
       </c>
       <c r="L659" t="s">
-        <v>4133</v>
+        <v>4216</v>
       </c>
       <c r="M659" t="s">
-        <v>4134</v>
+        <v>4217</v>
       </c>
       <c r="N659" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D660" t="s">
-        <v>4120</v>
+        <v>4181</v>
       </c>
       <c r="E660" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F660" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G660" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H660" t="s">
-        <v>3368</v>
+        <v>3343</v>
       </c>
       <c r="I660" t="s">
-        <v>4135</v>
+        <v>4218</v>
       </c>
       <c r="J660"/>
       <c r="K660" t="s">
-        <v>4136</v>
+        <v>4219</v>
       </c>
       <c r="L660" t="s">
-        <v>4137</v>
+        <v>4220</v>
       </c>
       <c r="M660" t="s">
-        <v>4138</v>
+        <v>4221</v>
       </c>
       <c r="N660" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B661" t="s">
         <v>15</v>
       </c>
       <c r="C661" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D661" t="s">
-        <v>4125</v>
+        <v>4176</v>
       </c>
       <c r="E661" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F661" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G661" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H661" t="s">
-        <v>3368</v>
+        <v>3295</v>
       </c>
       <c r="I661" t="s">
-        <v>4139</v>
+        <v>4222</v>
       </c>
       <c r="J661"/>
       <c r="K661" t="s">
-        <v>4140</v>
+        <v>4223</v>
       </c>
       <c r="L661" t="s">
-        <v>4141</v>
+        <v>4224</v>
       </c>
       <c r="M661" t="s">
-        <v>4142</v>
+        <v>4225</v>
       </c>
       <c r="N661" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B662" t="s">
         <v>15</v>
       </c>
       <c r="C662" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D662" t="s">
-        <v>4125</v>
+        <v>4176</v>
       </c>
       <c r="E662" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F662" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G662" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H662" t="s">
-        <v>4130</v>
+        <v>3137</v>
       </c>
       <c r="I662" t="s">
-        <v>4143</v>
+        <v>4226</v>
       </c>
       <c r="J662"/>
       <c r="K662" t="s">
-        <v>4144</v>
+        <v>4227</v>
       </c>
       <c r="L662" t="s">
-        <v>4145</v>
+        <v>4228</v>
       </c>
       <c r="M662" t="s">
-        <v>4146</v>
+        <v>4229</v>
       </c>
       <c r="N662" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B663" t="s">
         <v>15</v>
       </c>
       <c r="C663" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D663" t="s">
-        <v>4125</v>
+        <v>4176</v>
       </c>
       <c r="E663" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F663" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G663" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H663" t="s">
-        <v>3357</v>
+        <v>3300</v>
       </c>
       <c r="I663" t="s">
-        <v>4147</v>
+        <v>4230</v>
       </c>
       <c r="J663"/>
       <c r="K663" t="s">
-        <v>4148</v>
+        <v>4231</v>
       </c>
       <c r="L663" t="s">
-        <v>4149</v>
+        <v>4232</v>
       </c>
       <c r="M663" t="s">
-        <v>4150</v>
+        <v>4233</v>
       </c>
       <c r="N663" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B664" t="s">
         <v>15</v>
       </c>
       <c r="C664" t="s">
-        <v>3352</v>
+        <v>2329</v>
       </c>
       <c r="D664" t="s">
-        <v>4120</v>
+        <v>4176</v>
       </c>
       <c r="E664" t="s">
-        <v>3354</v>
+        <v>2331</v>
       </c>
       <c r="F664" t="s">
-        <v>3355</v>
+        <v>3117</v>
       </c>
       <c r="G664" t="s">
-        <v>3356</v>
+        <v>2333</v>
       </c>
       <c r="H664" t="s">
-        <v>3357</v>
+        <v>3285</v>
       </c>
       <c r="I664" t="s">
-        <v>4151</v>
+        <v>4234</v>
       </c>
       <c r="J664"/>
       <c r="K664" t="s">
-        <v>4152</v>
+        <v>4235</v>
       </c>
       <c r="L664" t="s">
-        <v>4153</v>
+        <v>4236</v>
       </c>
       <c r="M664" t="s">
-        <v>4154</v>
+        <v>4237</v>
       </c>
       <c r="N664" t="s">
-        <v>3362</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B665" t="s">
         <v>15</v>
       </c>
       <c r="C665" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D665" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E665" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F665" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G665" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H665" t="s">
-        <v>3126</v>
+        <v>3171</v>
       </c>
       <c r="I665" t="s">
-        <v>4156</v>
+        <v>4238</v>
       </c>
       <c r="J665"/>
       <c r="K665" t="s">
-        <v>4157</v>
+        <v>4239</v>
       </c>
       <c r="L665" t="s">
-        <v>4158</v>
+        <v>4240</v>
       </c>
       <c r="M665" t="s">
-        <v>4159</v>
+        <v>4241</v>
       </c>
       <c r="N665" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B666" t="s">
         <v>15</v>
       </c>
       <c r="C666" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D666" t="s">
-        <v>4160</v>
+        <v>4176</v>
       </c>
       <c r="E666" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F666" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G666" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H666" t="s">
-        <v>3337</v>
+        <v>3275</v>
       </c>
       <c r="I666" t="s">
-        <v>4161</v>
+        <v>4242</v>
       </c>
       <c r="J666"/>
       <c r="K666" t="s">
-        <v>4162</v>
+        <v>4243</v>
       </c>
       <c r="L666" t="s">
-        <v>4163</v>
+        <v>4244</v>
       </c>
       <c r="M666" t="s">
-        <v>4164</v>
+        <v>4245</v>
       </c>
       <c r="N666" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B667" t="s">
         <v>15</v>
       </c>
       <c r="C667" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D667" t="s">
-        <v>4155</v>
+        <v>4176</v>
       </c>
       <c r="E667" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F667" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G667" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H667" t="s">
-        <v>3322</v>
+        <v>3320</v>
       </c>
       <c r="I667" t="s">
-        <v>4165</v>
+        <v>4246</v>
       </c>
       <c r="J667"/>
       <c r="K667" t="s">
-        <v>4166</v>
+        <v>4247</v>
       </c>
       <c r="L667" t="s">
-        <v>4167</v>
+        <v>4248</v>
       </c>
       <c r="M667" t="s">
-        <v>4168</v>
+        <v>4249</v>
       </c>
       <c r="N667" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B668" t="s">
         <v>15</v>
       </c>
       <c r="C668" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D668" t="s">
-        <v>4155</v>
+        <v>4176</v>
       </c>
       <c r="E668" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F668" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G668" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H668" t="s">
-        <v>3309</v>
+        <v>3246</v>
       </c>
       <c r="I668" t="s">
-        <v>4169</v>
+        <v>4250</v>
       </c>
       <c r="J668"/>
       <c r="K668" t="s">
-        <v>4170</v>
+        <v>4251</v>
       </c>
       <c r="L668" t="s">
-        <v>4171</v>
+        <v>4252</v>
       </c>
       <c r="M668" t="s">
-        <v>4172</v>
+        <v>4253</v>
       </c>
       <c r="N668" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B669" t="s">
         <v>15</v>
       </c>
       <c r="C669" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D669" t="s">
-        <v>4160</v>
+        <v>4176</v>
       </c>
       <c r="E669" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F669" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G669" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H669" t="s">
-        <v>3274</v>
+        <v>3358</v>
       </c>
       <c r="I669" t="s">
-        <v>4173</v>
+        <v>4254</v>
       </c>
       <c r="J669"/>
       <c r="K669" t="s">
-        <v>4174</v>
+        <v>4255</v>
       </c>
       <c r="L669" t="s">
-        <v>4175</v>
+        <v>4256</v>
       </c>
       <c r="M669" t="s">
-        <v>4176</v>
+        <v>4257</v>
       </c>
       <c r="N669" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B670" t="s">
         <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D670" t="s">
-        <v>4160</v>
+        <v>4181</v>
       </c>
       <c r="E670" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F670" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G670" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H670" t="s">
-        <v>3116</v>
+        <v>3310</v>
       </c>
       <c r="I670" t="s">
-        <v>4177</v>
+        <v>4258</v>
       </c>
       <c r="J670"/>
       <c r="K670" t="s">
-        <v>4178</v>
+        <v>4259</v>
       </c>
       <c r="L670" t="s">
-        <v>4179</v>
+        <v>4260</v>
       </c>
       <c r="M670" t="s">
-        <v>4180</v>
+        <v>4261</v>
       </c>
       <c r="N670" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D671" t="s">
-        <v>4155</v>
+        <v>4176</v>
       </c>
       <c r="E671" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F671" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G671" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H671" t="s">
-        <v>3210</v>
+        <v>3310</v>
       </c>
       <c r="I671" t="s">
-        <v>4181</v>
+        <v>4262</v>
       </c>
       <c r="J671"/>
       <c r="K671" t="s">
-        <v>4182</v>
+        <v>4263</v>
       </c>
       <c r="L671" t="s">
-        <v>4183</v>
+        <v>4264</v>
       </c>
       <c r="M671" t="s">
-        <v>4184</v>
+        <v>4265</v>
       </c>
       <c r="N671" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B672" t="s">
         <v>15</v>
       </c>
       <c r="C672" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D672" t="s">
-        <v>4160</v>
+        <v>4176</v>
       </c>
       <c r="E672" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F672" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G672" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H672" t="s">
-        <v>3126</v>
+        <v>3171</v>
       </c>
       <c r="I672" t="s">
-        <v>4185</v>
+        <v>4266</v>
       </c>
       <c r="J672"/>
       <c r="K672" t="s">
-        <v>4186</v>
+        <v>4267</v>
       </c>
       <c r="L672" t="s">
-        <v>4187</v>
+        <v>4268</v>
       </c>
       <c r="M672" t="s">
-        <v>4188</v>
+        <v>4269</v>
       </c>
       <c r="N672" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B673" t="s">
         <v>15</v>
       </c>
       <c r="C673" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D673" t="s">
-        <v>4160</v>
+        <v>4176</v>
       </c>
       <c r="E673" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F673" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G673" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H673" t="s">
-        <v>3279</v>
+        <v>3216</v>
       </c>
       <c r="I673" t="s">
-        <v>4189</v>
+        <v>4270</v>
       </c>
       <c r="J673"/>
       <c r="K673" t="s">
-        <v>4190</v>
+        <v>4271</v>
       </c>
       <c r="L673" t="s">
-        <v>4191</v>
+        <v>4272</v>
       </c>
       <c r="M673" t="s">
-        <v>4192</v>
+        <v>4273</v>
       </c>
       <c r="N673" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D674" t="s">
-        <v>4160</v>
+        <v>4181</v>
       </c>
       <c r="E674" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F674" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G674" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H674" t="s">
-        <v>3264</v>
+        <v>3216</v>
       </c>
       <c r="I674" t="s">
-        <v>4193</v>
+        <v>4274</v>
       </c>
       <c r="J674"/>
       <c r="K674" t="s">
-        <v>4194</v>
+        <v>4275</v>
       </c>
       <c r="L674" t="s">
-        <v>4195</v>
+        <v>4276</v>
       </c>
       <c r="M674" t="s">
-        <v>4196</v>
+        <v>4277</v>
       </c>
       <c r="N674" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B675" t="s">
         <v>15</v>
       </c>
       <c r="C675" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D675" t="s">
-        <v>4160</v>
+        <v>4176</v>
       </c>
       <c r="E675" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F675" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G675" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H675" t="s">
-        <v>3322</v>
+        <v>3181</v>
       </c>
       <c r="I675" t="s">
-        <v>4197</v>
+        <v>4278</v>
       </c>
       <c r="J675"/>
       <c r="K675" t="s">
-        <v>4198</v>
+        <v>4279</v>
       </c>
       <c r="L675" t="s">
-        <v>4199</v>
+        <v>4280</v>
       </c>
       <c r="M675" t="s">
-        <v>4200</v>
+        <v>4281</v>
       </c>
       <c r="N675" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B676" t="s">
         <v>15</v>
       </c>
       <c r="C676" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D676" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E676" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F676" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G676" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H676" t="s">
-        <v>3274</v>
+        <v>3195</v>
       </c>
       <c r="I676" t="s">
-        <v>4201</v>
+        <v>4282</v>
       </c>
       <c r="J676"/>
       <c r="K676" t="s">
-        <v>4202</v>
+        <v>4283</v>
       </c>
       <c r="L676" t="s">
-        <v>4203</v>
+        <v>4284</v>
       </c>
       <c r="M676" t="s">
-        <v>4204</v>
+        <v>4285</v>
       </c>
       <c r="N676" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B677" t="s">
         <v>15</v>
       </c>
       <c r="C677" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D677" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E677" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F677" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G677" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H677" t="s">
-        <v>3116</v>
+        <v>3275</v>
       </c>
       <c r="I677" t="s">
-        <v>4205</v>
+        <v>4286</v>
       </c>
       <c r="J677"/>
       <c r="K677" t="s">
-        <v>4206</v>
+        <v>4287</v>
       </c>
       <c r="L677" t="s">
-        <v>4207</v>
+        <v>4288</v>
       </c>
       <c r="M677" t="s">
-        <v>4208</v>
+        <v>4289</v>
       </c>
       <c r="N677" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B678" t="s">
         <v>15</v>
       </c>
       <c r="C678" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D678" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E678" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F678" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G678" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H678" t="s">
-        <v>3279</v>
+        <v>3305</v>
       </c>
       <c r="I678" t="s">
-        <v>4209</v>
+        <v>4290</v>
       </c>
       <c r="J678"/>
       <c r="K678" t="s">
-        <v>4210</v>
+        <v>4291</v>
       </c>
       <c r="L678" t="s">
-        <v>4211</v>
+        <v>4292</v>
       </c>
       <c r="M678" t="s">
-        <v>4212</v>
+        <v>4293</v>
       </c>
       <c r="N678" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B679" t="s">
         <v>15</v>
       </c>
       <c r="C679" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D679" t="s">
-        <v>4155</v>
+        <v>4176</v>
       </c>
       <c r="E679" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F679" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G679" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H679" t="s">
-        <v>3264</v>
+        <v>3305</v>
       </c>
       <c r="I679" t="s">
-        <v>4213</v>
+        <v>4294</v>
       </c>
       <c r="J679"/>
       <c r="K679" t="s">
-        <v>4214</v>
+        <v>4295</v>
       </c>
       <c r="L679" t="s">
-        <v>4215</v>
+        <v>4296</v>
       </c>
       <c r="M679" t="s">
-        <v>4216</v>
+        <v>4297</v>
       </c>
       <c r="N679" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D680" t="s">
-        <v>4160</v>
+        <v>4181</v>
       </c>
       <c r="E680" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F680" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G680" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H680" t="s">
-        <v>3150</v>
+        <v>3320</v>
       </c>
       <c r="I680" t="s">
-        <v>4217</v>
+        <v>4298</v>
       </c>
       <c r="J680"/>
       <c r="K680" t="s">
-        <v>4218</v>
+        <v>4299</v>
       </c>
       <c r="L680" t="s">
-        <v>4219</v>
+        <v>4300</v>
       </c>
       <c r="M680" t="s">
-        <v>4220</v>
+        <v>4301</v>
       </c>
       <c r="N680" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B681" t="s">
         <v>15</v>
       </c>
       <c r="C681" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D681" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E681" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F681" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G681" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H681" t="s">
-        <v>3254</v>
+        <v>3330</v>
       </c>
       <c r="I681" t="s">
-        <v>4221</v>
+        <v>4302</v>
       </c>
       <c r="J681"/>
       <c r="K681" t="s">
-        <v>4222</v>
+        <v>4303</v>
       </c>
       <c r="L681" t="s">
-        <v>4223</v>
+        <v>4304</v>
       </c>
       <c r="M681" t="s">
-        <v>4224</v>
+        <v>4305</v>
       </c>
       <c r="N681" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B682" t="s">
         <v>15</v>
       </c>
       <c r="C682" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D682" t="s">
-        <v>4155</v>
+        <v>4176</v>
       </c>
       <c r="E682" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F682" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G682" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H682" t="s">
-        <v>3299</v>
+        <v>3195</v>
       </c>
       <c r="I682" t="s">
-        <v>4225</v>
+        <v>4306</v>
       </c>
       <c r="J682"/>
       <c r="K682" t="s">
-        <v>4226</v>
+        <v>4307</v>
       </c>
       <c r="L682" t="s">
-        <v>4227</v>
+        <v>4308</v>
       </c>
       <c r="M682" t="s">
-        <v>4228</v>
+        <v>4309</v>
       </c>
       <c r="N682" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B683" t="s">
         <v>15</v>
       </c>
       <c r="C683" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D683" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E683" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F683" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G683" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H683" t="s">
-        <v>3225</v>
+        <v>3231</v>
       </c>
       <c r="I683" t="s">
-        <v>4229</v>
+        <v>4310</v>
       </c>
       <c r="J683"/>
       <c r="K683" t="s">
-        <v>4230</v>
+        <v>4311</v>
       </c>
       <c r="L683" t="s">
-        <v>4231</v>
+        <v>4312</v>
       </c>
       <c r="M683" t="s">
-        <v>4232</v>
+        <v>4313</v>
       </c>
       <c r="N683" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B684" t="s">
         <v>15</v>
       </c>
       <c r="C684" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D684" t="s">
-        <v>4155</v>
+        <v>4181</v>
       </c>
       <c r="E684" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F684" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G684" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H684" t="s">
-        <v>3337</v>
+        <v>3246</v>
       </c>
       <c r="I684" t="s">
-        <v>4233</v>
+        <v>4314</v>
       </c>
       <c r="J684"/>
       <c r="K684" t="s">
-        <v>4234</v>
+        <v>4315</v>
       </c>
       <c r="L684" t="s">
-        <v>4235</v>
+        <v>4316</v>
       </c>
       <c r="M684" t="s">
-        <v>4236</v>
+        <v>4317</v>
       </c>
       <c r="N684" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B685" t="s">
         <v>15</v>
       </c>
       <c r="C685" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="D685" t="s">
-        <v>4160</v>
+        <v>4181</v>
       </c>
       <c r="E685" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
       <c r="F685" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G685" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
       <c r="H685" t="s">
-        <v>3289</v>
+        <v>3181</v>
       </c>
       <c r="I685" t="s">
-        <v>4237</v>
+        <v>4318</v>
       </c>
       <c r="J685"/>
       <c r="K685" t="s">
-        <v>4238</v>
+        <v>4319</v>
       </c>
       <c r="L685" t="s">
-        <v>4239</v>
+        <v>4320</v>
       </c>
       <c r="M685" t="s">
-        <v>4240</v>
+        <v>4321</v>
       </c>
       <c r="N685" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B686" t="s">
         <v>15</v>
       </c>
       <c r="C686" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D686" t="s">
-        <v>4155</v>
+        <v>4322</v>
       </c>
       <c r="E686" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F686" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G686" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H686" t="s">
-        <v>3289</v>
+        <v>4323</v>
       </c>
       <c r="I686" t="s">
-        <v>4241</v>
+        <v>4324</v>
       </c>
       <c r="J686"/>
       <c r="K686" t="s">
-        <v>4242</v>
+        <v>4325</v>
       </c>
       <c r="L686" t="s">
-        <v>4243</v>
+        <v>4326</v>
       </c>
       <c r="M686" t="s">
-        <v>4244</v>
+        <v>4327</v>
       </c>
       <c r="N686" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D687" t="s">
-        <v>4155</v>
+        <v>4322</v>
       </c>
       <c r="E687" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F687" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G687" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H687" t="s">
-        <v>3150</v>
+        <v>3226</v>
       </c>
       <c r="I687" t="s">
-        <v>4245</v>
+        <v>4328</v>
       </c>
       <c r="J687"/>
       <c r="K687" t="s">
-        <v>4246</v>
+        <v>4329</v>
       </c>
       <c r="L687" t="s">
-        <v>4247</v>
+        <v>4330</v>
       </c>
       <c r="M687" t="s">
-        <v>4248</v>
+        <v>4331</v>
       </c>
       <c r="N687" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B688" t="s">
         <v>15</v>
       </c>
       <c r="C688" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D688" t="s">
-        <v>4155</v>
+        <v>4332</v>
       </c>
       <c r="E688" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F688" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G688" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H688" t="s">
-        <v>3195</v>
+        <v>3256</v>
       </c>
       <c r="I688" t="s">
-        <v>4249</v>
+        <v>4333</v>
       </c>
       <c r="J688"/>
       <c r="K688" t="s">
-        <v>4250</v>
+        <v>4334</v>
       </c>
       <c r="L688" t="s">
-        <v>4251</v>
+        <v>4335</v>
       </c>
       <c r="M688" t="s">
-        <v>4252</v>
+        <v>4336</v>
       </c>
       <c r="N688" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B689" t="s">
         <v>15</v>
       </c>
       <c r="C689" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D689" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E689" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F689" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G689" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H689" t="s">
-        <v>3195</v>
+        <v>3211</v>
       </c>
       <c r="I689" t="s">
-        <v>4253</v>
+        <v>4337</v>
       </c>
       <c r="J689"/>
       <c r="K689" t="s">
-        <v>4254</v>
+        <v>4338</v>
       </c>
       <c r="L689" t="s">
-        <v>4255</v>
+        <v>4339</v>
       </c>
       <c r="M689" t="s">
-        <v>4256</v>
+        <v>4340</v>
       </c>
       <c r="N689" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B690" t="s">
         <v>15</v>
       </c>
       <c r="C690" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D690" t="s">
-        <v>4155</v>
+        <v>4322</v>
       </c>
       <c r="E690" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F690" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G690" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H690" t="s">
-        <v>3160</v>
+        <v>3221</v>
       </c>
       <c r="I690" t="s">
-        <v>4257</v>
+        <v>4341</v>
       </c>
       <c r="J690"/>
       <c r="K690" t="s">
-        <v>4258</v>
+        <v>4342</v>
       </c>
       <c r="L690" t="s">
-        <v>4259</v>
+        <v>4343</v>
       </c>
       <c r="M690" t="s">
-        <v>4260</v>
+        <v>4344</v>
       </c>
       <c r="N690" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B691" t="s">
         <v>15</v>
       </c>
       <c r="C691" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D691" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E691" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F691" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G691" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H691" t="s">
-        <v>3174</v>
+        <v>3236</v>
       </c>
       <c r="I691" t="s">
-        <v>4261</v>
+        <v>4345</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
-        <v>4262</v>
+        <v>4346</v>
       </c>
       <c r="L691" t="s">
-        <v>4263</v>
+        <v>4347</v>
       </c>
       <c r="M691" t="s">
-        <v>4264</v>
+        <v>4348</v>
       </c>
       <c r="N691" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B692" t="s">
         <v>15</v>
       </c>
       <c r="C692" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D692" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E692" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F692" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G692" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H692" t="s">
-        <v>3254</v>
+        <v>3226</v>
       </c>
       <c r="I692" t="s">
-        <v>4265</v>
+        <v>4349</v>
       </c>
       <c r="J692"/>
       <c r="K692" t="s">
-        <v>4266</v>
+        <v>4350</v>
       </c>
       <c r="L692" t="s">
-        <v>4267</v>
+        <v>4351</v>
       </c>
       <c r="M692" t="s">
-        <v>4268</v>
+        <v>4352</v>
       </c>
       <c r="N692" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B693" t="s">
         <v>15</v>
       </c>
       <c r="C693" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D693" t="s">
-        <v>4160</v>
+        <v>4322</v>
       </c>
       <c r="E693" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F693" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G693" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H693" t="s">
-        <v>3284</v>
+        <v>3325</v>
       </c>
       <c r="I693" t="s">
-        <v>4269</v>
+        <v>4353</v>
       </c>
       <c r="J693"/>
       <c r="K693" t="s">
-        <v>4270</v>
+        <v>4354</v>
       </c>
       <c r="L693" t="s">
-        <v>4271</v>
+        <v>4355</v>
       </c>
       <c r="M693" t="s">
-        <v>4272</v>
+        <v>4356</v>
       </c>
       <c r="N693" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B694" t="s">
         <v>15</v>
       </c>
       <c r="C694" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D694" t="s">
-        <v>4155</v>
+        <v>4322</v>
       </c>
       <c r="E694" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F694" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G694" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H694" t="s">
-        <v>3284</v>
+        <v>3256</v>
       </c>
       <c r="I694" t="s">
-        <v>4273</v>
+        <v>4357</v>
       </c>
       <c r="J694"/>
       <c r="K694" t="s">
-        <v>4274</v>
+        <v>4358</v>
       </c>
       <c r="L694" t="s">
-        <v>4275</v>
+        <v>4359</v>
       </c>
       <c r="M694" t="s">
-        <v>4276</v>
+        <v>4360</v>
       </c>
       <c r="N694" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B695" t="s">
         <v>15</v>
       </c>
       <c r="C695" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D695" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E695" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F695" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G695" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H695" t="s">
-        <v>3299</v>
+        <v>3241</v>
       </c>
       <c r="I695" t="s">
-        <v>4277</v>
+        <v>4361</v>
       </c>
       <c r="J695"/>
       <c r="K695" t="s">
-        <v>4278</v>
+        <v>4362</v>
       </c>
       <c r="L695" t="s">
-        <v>4279</v>
+        <v>4363</v>
       </c>
       <c r="M695" t="s">
-        <v>4280</v>
+        <v>4364</v>
       </c>
       <c r="N695" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B696" t="s">
         <v>15</v>
       </c>
       <c r="C696" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D696" t="s">
-        <v>4160</v>
+        <v>4322</v>
       </c>
       <c r="E696" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F696" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G696" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H696" t="s">
-        <v>3309</v>
+        <v>3236</v>
       </c>
       <c r="I696" t="s">
-        <v>4281</v>
+        <v>4365</v>
       </c>
       <c r="J696"/>
       <c r="K696" t="s">
-        <v>4282</v>
+        <v>4366</v>
       </c>
       <c r="L696" t="s">
-        <v>4283</v>
+        <v>4367</v>
       </c>
       <c r="M696" t="s">
-        <v>4284</v>
+        <v>4368</v>
       </c>
       <c r="N696" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B697" t="s">
         <v>15</v>
       </c>
       <c r="C697" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D697" t="s">
-        <v>4155</v>
+        <v>4322</v>
       </c>
       <c r="E697" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F697" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G697" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H697" t="s">
-        <v>3174</v>
+        <v>3270</v>
       </c>
       <c r="I697" t="s">
-        <v>4285</v>
+        <v>4369</v>
       </c>
       <c r="J697"/>
       <c r="K697" t="s">
-        <v>4286</v>
+        <v>4370</v>
       </c>
       <c r="L697" t="s">
-        <v>4287</v>
+        <v>4371</v>
       </c>
       <c r="M697" t="s">
-        <v>4288</v>
+        <v>4372</v>
       </c>
       <c r="N697" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B698" t="s">
         <v>15</v>
       </c>
       <c r="C698" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D698" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E698" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F698" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G698" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H698" t="s">
-        <v>3210</v>
+        <v>3221</v>
       </c>
       <c r="I698" t="s">
-        <v>4289</v>
+        <v>4373</v>
       </c>
       <c r="J698"/>
       <c r="K698" t="s">
-        <v>4290</v>
+        <v>4374</v>
       </c>
       <c r="L698" t="s">
-        <v>4291</v>
+        <v>4375</v>
       </c>
       <c r="M698" t="s">
-        <v>4292</v>
+        <v>4376</v>
       </c>
       <c r="N698" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B699" t="s">
         <v>15</v>
       </c>
       <c r="C699" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D699" t="s">
-        <v>4160</v>
+        <v>4322</v>
       </c>
       <c r="E699" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F699" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G699" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H699" t="s">
-        <v>3225</v>
+        <v>3211</v>
       </c>
       <c r="I699" t="s">
-        <v>4293</v>
+        <v>4377</v>
       </c>
       <c r="J699"/>
       <c r="K699" t="s">
-        <v>4294</v>
+        <v>4378</v>
       </c>
       <c r="L699" t="s">
-        <v>4295</v>
+        <v>4379</v>
       </c>
       <c r="M699" t="s">
-        <v>4296</v>
+        <v>4380</v>
       </c>
       <c r="N699" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B700" t="s">
         <v>15</v>
       </c>
       <c r="C700" t="s">
-        <v>2307</v>
+        <v>3114</v>
       </c>
       <c r="D700" t="s">
-        <v>4160</v>
+        <v>4332</v>
       </c>
       <c r="E700" t="s">
-        <v>2309</v>
+        <v>3116</v>
       </c>
       <c r="F700" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G700" t="s">
-        <v>2311</v>
+        <v>3118</v>
       </c>
       <c r="H700" t="s">
-        <v>3160</v>
+        <v>3270</v>
       </c>
       <c r="I700" t="s">
-        <v>4297</v>
+        <v>4381</v>
       </c>
       <c r="J700"/>
       <c r="K700" t="s">
-        <v>4298</v>
+        <v>4382</v>
       </c>
       <c r="L700" t="s">
-        <v>4299</v>
+        <v>4383</v>
       </c>
       <c r="M700" t="s">
-        <v>4300</v>
+        <v>4384</v>
       </c>
       <c r="N700" t="s">
-        <v>2316</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B701" t="s">
         <v>15</v>
       </c>
       <c r="C701" t="s">
-        <v>3093</v>
+        <v>3114</v>
       </c>
       <c r="D701" t="s">
-        <v>4301</v>
+        <v>4332</v>
       </c>
       <c r="E701" t="s">
-        <v>3095</v>
+        <v>3116</v>
       </c>
       <c r="F701" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G701" t="s">
-        <v>3097</v>
+        <v>3118</v>
       </c>
       <c r="H701" t="s">
-        <v>4302</v>
+        <v>4323</v>
       </c>
       <c r="I701" t="s">
-        <v>4303</v>
+        <v>4385</v>
       </c>
       <c r="J701"/>
       <c r="K701" t="s">
-        <v>4304</v>
+        <v>4386</v>
       </c>
       <c r="L701" t="s">
-        <v>4305</v>
+        <v>4387</v>
       </c>
       <c r="M701" t="s">
-        <v>4306</v>
+        <v>4388</v>
       </c>
       <c r="N701" t="s">
-        <v>3103</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B702" t="s">
         <v>15</v>
       </c>
       <c r="C702" t="s">
-        <v>3093</v>
+        <v>3114</v>
       </c>
       <c r="D702" t="s">
-        <v>4301</v>
+        <v>4322</v>
       </c>
       <c r="E702" t="s">
-        <v>3095</v>
+        <v>3116</v>
       </c>
       <c r="F702" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G702" t="s">
-        <v>3097</v>
+        <v>3118</v>
       </c>
       <c r="H702" t="s">
-        <v>3205</v>
+        <v>3241</v>
       </c>
       <c r="I702" t="s">
-        <v>4307</v>
+        <v>4389</v>
       </c>
       <c r="J702"/>
       <c r="K702" t="s">
-        <v>4308</v>
+        <v>4390</v>
       </c>
       <c r="L702" t="s">
-        <v>4309</v>
+        <v>4391</v>
       </c>
       <c r="M702" t="s">
-        <v>4310</v>
+        <v>4392</v>
       </c>
       <c r="N702" t="s">
-        <v>3103</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B703" t="s">
         <v>15</v>
       </c>
       <c r="C703" t="s">
-        <v>3093</v>
+        <v>3114</v>
       </c>
       <c r="D703" t="s">
-        <v>4311</v>
+        <v>4332</v>
       </c>
       <c r="E703" t="s">
-        <v>3095</v>
+        <v>3116</v>
       </c>
       <c r="F703" t="s">
-        <v>3096</v>
+        <v>3117</v>
       </c>
       <c r="G703" t="s">
-        <v>3097</v>
+        <v>3118</v>
       </c>
       <c r="H703" t="s">
-        <v>3235</v>
+        <v>3325</v>
       </c>
       <c r="I703" t="s">
-        <v>4312</v>
+        <v>4393</v>
       </c>
       <c r="J703"/>
       <c r="K703" t="s">
-        <v>4313</v>
+        <v>4394</v>
       </c>
       <c r="L703" t="s">
-        <v>4314</v>
+        <v>4395</v>
       </c>
       <c r="M703" t="s">
-        <v>4315</v>
+        <v>4396</v>
       </c>
       <c r="N703" t="s">
-        <v>3103</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B704" t="s">
         <v>15</v>
       </c>
       <c r="C704" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D704" t="s">
-        <v>4311</v>
+        <v>4397</v>
       </c>
       <c r="E704" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F704" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G704" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H704" t="s">
-        <v>3190</v>
+        <v>4398</v>
       </c>
       <c r="I704" t="s">
-        <v>4316</v>
+        <v>4399</v>
       </c>
       <c r="J704"/>
       <c r="K704" t="s">
-        <v>4317</v>
+        <v>4400</v>
       </c>
       <c r="L704" t="s">
-        <v>4318</v>
+        <v>4401</v>
       </c>
       <c r="M704" t="s">
-        <v>4319</v>
+        <v>4402</v>
       </c>
       <c r="N704" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B705" t="s">
         <v>15</v>
       </c>
       <c r="C705" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D705" t="s">
-        <v>4301</v>
+        <v>4403</v>
       </c>
       <c r="E705" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F705" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G705" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H705" t="s">
-        <v>3200</v>
+        <v>3508</v>
       </c>
       <c r="I705" t="s">
-        <v>4320</v>
+        <v>4404</v>
       </c>
       <c r="J705"/>
       <c r="K705" t="s">
-        <v>4321</v>
+        <v>4405</v>
       </c>
       <c r="L705" t="s">
-        <v>4322</v>
+        <v>4406</v>
       </c>
       <c r="M705" t="s">
-        <v>4323</v>
+        <v>4407</v>
       </c>
       <c r="N705" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B706" t="s">
         <v>15</v>
       </c>
       <c r="C706" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D706" t="s">
-        <v>4311</v>
+        <v>4408</v>
       </c>
       <c r="E706" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F706" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G706" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H706" t="s">
-        <v>3215</v>
+        <v>3508</v>
       </c>
       <c r="I706" t="s">
-        <v>4324</v>
+        <v>4409</v>
       </c>
       <c r="J706"/>
       <c r="K706" t="s">
-        <v>4325</v>
+        <v>4410</v>
       </c>
       <c r="L706" t="s">
-        <v>4326</v>
+        <v>4411</v>
       </c>
       <c r="M706" t="s">
-        <v>4327</v>
+        <v>4412</v>
       </c>
       <c r="N706" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B707" t="s">
         <v>15</v>
       </c>
       <c r="C707" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D707" t="s">
-        <v>4311</v>
+        <v>4403</v>
       </c>
       <c r="E707" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F707" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G707" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H707" t="s">
-        <v>3205</v>
+        <v>3527</v>
       </c>
       <c r="I707" t="s">
-        <v>4328</v>
+        <v>4413</v>
       </c>
       <c r="J707"/>
       <c r="K707" t="s">
-        <v>4329</v>
+        <v>4414</v>
       </c>
       <c r="L707" t="s">
-        <v>4330</v>
+        <v>4415</v>
       </c>
       <c r="M707" t="s">
-        <v>4331</v>
+        <v>4416</v>
       </c>
       <c r="N707" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B708" t="s">
         <v>15</v>
       </c>
       <c r="C708" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D708" t="s">
-        <v>4301</v>
+        <v>4408</v>
       </c>
       <c r="E708" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F708" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G708" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H708" t="s">
-        <v>3304</v>
+        <v>3527</v>
       </c>
       <c r="I708" t="s">
-        <v>4332</v>
+        <v>4417</v>
       </c>
       <c r="J708"/>
       <c r="K708" t="s">
-        <v>4333</v>
+        <v>4418</v>
       </c>
       <c r="L708" t="s">
-        <v>4334</v>
+        <v>4419</v>
       </c>
       <c r="M708" t="s">
-        <v>4335</v>
+        <v>4420</v>
       </c>
       <c r="N708" t="s">
-        <v>3103</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="B709" t="s">
         <v>15</v>
       </c>
       <c r="C709" t="s">
-        <v>3093</v>
+        <v>3399</v>
       </c>
       <c r="D709" t="s">
-        <v>4301</v>
+        <v>4403</v>
       </c>
       <c r="E709" t="s">
-        <v>3095</v>
+        <v>3401</v>
       </c>
       <c r="F709" t="s">
-        <v>3096</v>
+        <v>3402</v>
       </c>
       <c r="G709" t="s">
-        <v>3097</v>
+        <v>3403</v>
       </c>
       <c r="H709" t="s">
-        <v>3235</v>
+        <v>3452</v>
       </c>
       <c r="I709" t="s">
-        <v>4336</v>
+        <v>4421</v>
       </c>
       <c r="J709"/>
       <c r="K709" t="s">
-        <v>4337</v>
+        <v>4422</v>
       </c>
       <c r="L709" t="s">
-        <v>4338</v>
+        <v>4423</v>
       </c>
       <c r="M709" t="s">
-        <v>4339</v>
+        <v>4424</v>
       </c>
       <c r="N709" t="s">
-        <v>3103</v>
-[...629 lines deleted...]
-        <v>3388</v>
+        <v>3409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>