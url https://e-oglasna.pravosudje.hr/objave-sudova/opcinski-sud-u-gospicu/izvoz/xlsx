--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -6,202 +6,5552 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8679" uniqueCount="4425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10094" uniqueCount="5251">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
-    <t>P-168/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=168&amp;godina=2026</t>
+    <t>Ovrv-1413/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>DAVOR SKUKAN 93014850442</t>
+  </si>
+  <si>
+    <t>06.08.2026. 19:07:19</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e062054-02f8-479d-bbdd-21b5068c226f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1413_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e062054-02f8-479d-bbdd-21b5068c226f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-228/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.08.2026.; Podnesak od 27.10.2025.</t>
+  </si>
+  <si>
+    <t>Eva Krizmanić</t>
+  </si>
+  <si>
+    <t>06.08.2026. 13:02:43</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45961b51-ead9-4bdb-99fb-b4019e7360c3</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Poziv za sudsku radnju od 24.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45961b51-ead9-4bdb-99fb-b4019e7360c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=228&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5411/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5411/2026</t>
+  </si>
+  <si>
+    <t>Roža Golik</t>
+  </si>
+  <si>
+    <t>06.08.2026. 07:50:13</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7782a61e-a8cf-4f55-8866-f71bbe62c39a</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7782a61e-a8cf-4f55-8866-f71bbe62c39a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5411&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5601/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5601/2026</t>
+  </si>
+  <si>
+    <t>Caroline Slavujević 11530394717; Milica Slavujević; Milka Prica; Rade Slavujević</t>
+  </si>
+  <si>
+    <t>06.08.2026. 06:40:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd1a62f-5a5c-4e49-814c-af657bfc1261</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd1a62f-5a5c-4e49-814c-af657bfc1261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5601&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1336/2026</t>
+  </si>
+  <si>
+    <t>Nada Amić 52408759355</t>
+  </si>
+  <si>
+    <t>04.08.2026. 16:23:27</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f987d0-30b9-4171-8880-dd9a23568683</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1336_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f987d0-30b9-4171-8880-dd9a23568683/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1336&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1463/2026</t>
+  </si>
+  <si>
+    <t>Marko Draženović 43390651220</t>
+  </si>
+  <si>
+    <t>04.08.2026. 16:20:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5734c1-faea-4168-8fa0-237f2821eab3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1463_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5734c1-faea-4168-8fa0-237f2821eab3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1463&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1249/2026</t>
+  </si>
+  <si>
+    <t>MARIN KUJUNDŽIĆ 37812887485</t>
+  </si>
+  <si>
+    <t>04.08.2026. 16:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bb79d7-8900-49f8-93c6-3635135a9e4e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1249_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bb79d7-8900-49f8-93c6-3635135a9e4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1249&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-126/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Mario Nekić 89510647799</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bdba38-4927-4fbc-9796-99fe8acd7011</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bdba38-4927-4fbc-9796-99fe8acd7011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1822/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.11.2025.</t>
+  </si>
+  <si>
+    <t>JOANNA BOGUMILA DOBROWOLSKA</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1953c97-1635-42d9-8b3a-d7502deac7e9</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.docx O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1953c97-1635-42d9-8b3a-d7502deac7e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1822&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-210/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 04.07.2025.</t>
+  </si>
+  <si>
+    <t>Dario Prša Rajačić 23750714253</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:20:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76fdaab3-8303-4247-b0e5-a52896646f48</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76fdaab3-8303-4247-b0e5-a52896646f48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=210&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-790/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Maria Budak 82794029056</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:17:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a9e6ec-77d2-40c8-ac68-bb6c075d9acf</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.docx O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a9e6ec-77d2-40c8-ac68-bb6c075d9acf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=790&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-487/2025</t>
+  </si>
+  <si>
+    <t>ZMAJ j.d.o.o. za trgovinu i usluge 20269137934</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:14:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a62802c-066d-4d2c-89b5-fdd343af4070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a62802c-066d-4d2c-89b5-fdd343af4070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=487&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1875/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Krizmanić 13678653049</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85b63161-2914-4fa3-a70e-0cc961cd52ac</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85b63161-2914-4fa3-a70e-0cc961cd52ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1875&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5751/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5751/2026</t>
+  </si>
+  <si>
+    <t>Dušanka Dubajić 52172550889</t>
+  </si>
+  <si>
+    <t>04.08.2026. 06:57:26</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278ea48e-5be1-41d2-9f56-f20afdc8e116</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278ea48e-5be1-41d2-9f56-f20afdc8e116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5751&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-652/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Nenad Majstorović 16863682715</t>
+  </si>
+  <si>
+    <t>03.08.2026. 13:13:46</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202d73a7-c63d-4b36-966c-50c44252c87e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.docx O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202d73a7-c63d-4b36-966c-50c44252c87e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=652&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-504/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Darijo Udorović 04297161961</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:00:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0da8e8ee-5b46-4ad7-84a2-f8ba8a414af1</t>
+  </si>
+  <si>
+    <t>Rješenje - maloljetnik.docx O1543O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0da8e8ee-5b46-4ad7-84a2-f8ba8a414af1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=504&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1961/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>HER MAN UGOSTITELJSTVO društvo s ograničenom odgovornošću za ugostiteljstvo, trgovinu i usluge 09192663480</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:57:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2838cec-51aa-4361-928f-f23ad5ea29f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2838cec-51aa-4361-928f-f23ad5ea29f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1961&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marija Herman 71450265226</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d260dd-34d8-4bcd-9c8d-4913c0b436b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d260dd-34d8-4bcd-9c8d-4913c0b436b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-62/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.12.2021.</t>
+  </si>
+  <si>
+    <t>Mirela Kvesić-Basta</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:17:16</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1986bb7-cf15-4e76-9590-e01b445a060f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1986bb7-cf15-4e76-9590-e01b445a060f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=62&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovr-1/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.; Rješenje od 24.03.2025.</t>
+  </si>
+  <si>
+    <t>Ivica Bukovac 76258814253</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:11:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfa61a9-430a-4501-ab54-0c828e214b61</t>
+  </si>
+  <si>
+    <t>Rješenje - o namirenju.pdf O185O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfa61a9-430a-4501-ab54-0c828e214b61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=1&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6c59527-60c4-4742-869a-a886a0aade59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6c59527-60c4-4742-869a-a886a0aade59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-450/2023</t>
+  </si>
+  <si>
+    <t>31.07.2026. 15:02:40</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901b7109-e966-43af-a8e2-e729696e1e10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901b7109-e966-43af-a8e2-e729696e1e10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=450&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>POZ-570/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-570/1561</t>
+  </si>
+  <si>
+    <t>KASUMOVIĆ MARKO</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:18:32</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d01a6990-8560-46fd-b546-eac55eda6101</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31149.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d01a6990-8560-46fd-b546-eac55eda6101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=570&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-569/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-569/1561</t>
+  </si>
+  <si>
+    <t>KASUMOVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:18:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c3aae5c-d381-4e86-8131-2aa7e71aa856</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31148.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c3aae5c-d381-4e86-8131-2aa7e71aa856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=569&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-574/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-574/1561</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc841f02-8df1-4959-bd4c-d5cdce5e7f39</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31187.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc841f02-8df1-4959-bd4c-d5cdce5e7f39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=574&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-573/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-573/1561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d76244-17a9-4053-abf6-764c2245b992</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31186.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d76244-17a9-4053-abf6-764c2245b992/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=573&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-566/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-566/1561</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62be525-0f29-4bbc-b8a0-1746d9746bbc</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31181.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62be525-0f29-4bbc-b8a0-1746d9746bbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=566&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-565/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-565/1561</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4084314e-484a-439a-8b23-f8baea9de07a</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31180.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4084314e-484a-439a-8b23-f8baea9de07a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=565&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-562/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-562/1561</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:08:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e87a3e1-b6ce-4274-a807-8639b1617c8d</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31177.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e87a3e1-b6ce-4274-a807-8639b1617c8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=562&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-563/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-563/1561</t>
+  </si>
+  <si>
+    <t>OBUĆINA MARIJA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada3d2ff-7830-4b1e-a417-78f0e0c98183</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31178.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada3d2ff-7830-4b1e-a417-78f0e0c98183/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=563&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-561/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-561/1561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9543e35-5158-4375-b3ff-8aa69abb5cbd</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31176.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9543e35-5158-4375-b3ff-8aa69abb5cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=561&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Povrv-134/2025</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:04:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99abc813-770c-46ad-9a53-4e5aa5ba09a9</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99abc813-770c-46ad-9a53-4e5aa5ba09a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=134&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>POZ-555/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-555/1561</t>
+  </si>
+  <si>
+    <t>Orešković Nikola</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202cc50e-1395-485a-bd51-cc767e4d5d27</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31173.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202cc50e-1395-485a-bd51-cc767e4d5d27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=555&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Povrv-132/2025</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:38:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae3ecc6-fa29-430e-8257-232bdfcb94d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae3ecc6-fa29-430e-8257-232bdfcb94d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=132&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>POZ-540/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-540/1561</t>
+  </si>
+  <si>
+    <t>Nikola Orešković</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:37:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73592dbb-6755-4145-b6d4-57d65770239e</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_31161.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73592dbb-6755-4145-b6d4-57d65770239e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=540&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Z-6371/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6371/2026</t>
+  </si>
+  <si>
+    <t>Manda Omanovska</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:18:08</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/249dde7e-3001-4d79-bdd6-ca5c48f5ad5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/249dde7e-3001-4d79-bdd6-ca5c48f5ad5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Basta Ecco j.d.o.o. 99695630632; FORIS SAVJETOVANJE d.o.o. 28476961293</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:13:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8564ae-30bf-4f26-899c-fd5ba499d6c0</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-467-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8564ae-30bf-4f26-899c-fd5ba499d6c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1420/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>Basta Ecco j.d.o.o. 99695630632</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:10:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c44f74c3-d536-40e8-a562-cfbfcad24ffd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1420_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c44f74c3-d536-40e8-a562-cfbfcad24ffd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>STIPAN DEVČIĆ 87460562711; Wiener osiguranje Vienna Insurance Group d.d. 52848403362</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:05:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d8ea38-8ca9-402e-8e8d-c1843edf965c</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-482-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d8ea38-8ca9-402e-8e8d-c1843edf965c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1470/2026</t>
+  </si>
+  <si>
+    <t>STIPAN DEVČIĆ 87460562711</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:03:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd1fc7c-3673-4ad3-ad8d-5e055203d8a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1470_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd1fc7c-3673-4ad3-ad8d-5e055203d8a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-482/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2022.</t>
+  </si>
+  <si>
+    <t>Ana Žilić 51761399998</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:59:59</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf70fd93-99b5-489e-ba01-26818ca1b654</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf70fd93-99b5-489e-ba01-26818ca1b654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=482&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kristian Lukić 27579449765; Photobip d.o.o. 05342485906</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:59:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32dcc32a-b5a9-4334-bce9-fba0d86cd8da</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-487-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32dcc32a-b5a9-4334-bce9-fba0d86cd8da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1485/2026</t>
+  </si>
+  <si>
+    <t>Kristian Lukić 27579449765</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:57:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc2e51f-8389-4678-973f-889a3eb0d3b2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1485_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc2e51f-8389-4678-973f-889a3eb0d3b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1485&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikola Vidmar 61793499063; PERUŠIĆ d.o.o. 72380967406</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:53:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1cbf64f-be1b-45b5-910d-7f469dde0052</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-497-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1cbf64f-be1b-45b5-910d-7f469dde0052/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1515/2026</t>
+  </si>
+  <si>
+    <t>Nikola Vidmar 61793499063</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:51:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/360095fc-962f-41f3-8ab7-2b6387cf8581</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1515_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/360095fc-962f-41f3-8ab7-2b6387cf8581/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-97/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2025.</t>
+  </si>
+  <si>
+    <t>Dragica Naračić</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61ce3311-d96a-4efb-b69b-a38c1c547ba2</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61ce3311-d96a-4efb-b69b-a38c1c547ba2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=97&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>OB-1561/552/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/552/6</t>
+  </si>
+  <si>
+    <t>UREMOVIĆ MANDA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:31:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef568cd4-3217-439b-aa59-42d01d3f085a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352520.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef568cd4-3217-439b-aa59-42d01d3f085a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/552/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/552/2</t>
+  </si>
+  <si>
+    <t>RUKAVINA JOSO</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9311dc0b-4b28-43d5-bfc5-d2f480346ba3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352534.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9311dc0b-4b28-43d5-bfc5-d2f480346ba3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/552/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/552/4</t>
+  </si>
+  <si>
+    <t>RUKAVINA NIKOLA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:31:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b900ee7-2d00-4c8c-9547-584d39db568a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352518.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b900ee7-2d00-4c8c-9547-584d39db568a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/552/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/552/5</t>
+  </si>
+  <si>
+    <t>RUKAVINA VICA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:31:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2970e94-b95e-418e-abf5-43dfa0cf06b5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352519.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2970e94-b95e-418e-abf5-43dfa0cf06b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/552/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/552/3</t>
+  </si>
+  <si>
+    <t>RUKAVINA MILE</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158acb8-d35a-4ea7-8a85-c5b5b978c4ed</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352535.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158acb8-d35a-4ea7-8a85-c5b5b978c4ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/380/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/380/5</t>
+  </si>
+  <si>
+    <t>Ćutić Martin</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee80f601-de9d-4c01-897b-cfbb0b9ba921</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352510.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee80f601-de9d-4c01-897b-cfbb0b9ba921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/380/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/380/6</t>
+  </si>
+  <si>
+    <t>Ćutić zadruga Marka</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9cf4e7-0afb-4167-957b-769829e9c31f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352511.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9cf4e7-0afb-4167-957b-769829e9c31f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/345/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/345/9</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56125e0e-f5e4-4c87-a794-6eb0787fbaf6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352503.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56125e0e-f5e4-4c87-a794-6eb0787fbaf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-723/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Sergey Te 62954932381</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1704157-2de9-4760-8edb-2e79d15ea4d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1704157-2de9-4760-8edb-2e79d15ea4d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5435/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5435/2026</t>
+  </si>
+  <si>
+    <t>Dragica Grgurić 87074206603; Mane Repac; Tomo Marinić</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:44:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd3825a-476c-49c6-b40a-43ba44109fa4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd3825a-476c-49c6-b40a-43ba44109fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4190/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4190/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>31.07.2026. 07:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607711e8-3024-441f-9c69-33ed0ced3ac4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607711e8-3024-441f-9c69-33ed0ced3ac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3297/2025</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Danijel Librić 30308442490</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:27:58</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42935e1a-62a4-46bd-877a-adbb0a76add6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3297_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42935e1a-62a4-46bd-877a-adbb0a76add6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3297&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2867/2025</t>
+  </si>
+  <si>
+    <t>Ivica Jelić 45278061917</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e1bc4c-786e-40ba-bfd2-b04e75b4988a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2867_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e1bc4c-786e-40ba-bfd2-b04e75b4988a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2867&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3174/2025</t>
+  </si>
+  <si>
+    <t>Mateja Horvatović 27872428805</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:25:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a405801e-d589-49ad-b902-81156d03bf0e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3174_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a405801e-d589-49ad-b902-81156d03bf0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3174&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2662/2025</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka</t>
+  </si>
+  <si>
+    <t>Vid Balenović 94387280147</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c418c57-ba68-44dc-8c26-34a271bd942d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c418c57-ba68-44dc-8c26-34a271bd942d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2662&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-618/2026</t>
+  </si>
+  <si>
+    <t>Ivana Briški 84721772823</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:23:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48434d2b-6afe-447c-abf5-685606bb40bb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-618_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48434d2b-6afe-447c-abf5-685606bb40bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-824/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA LEDINŠČAK 01016500306</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:21:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9dce195-d5d3-481d-809f-0240f2118c6a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-824_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9dce195-d5d3-481d-809f-0240f2118c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-698/2026</t>
+  </si>
+  <si>
+    <t>Halim Begić 28175876276</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15a7507-021a-47b4-99d6-d89bb298b98d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-698_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15a7507-021a-47b4-99d6-d89bb298b98d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=698&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-651/2026</t>
+  </si>
+  <si>
+    <t>Dražen Draženović 49809844720</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:18:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267a546d-66d4-4485-b0b0-85d0236ad18c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-651_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267a546d-66d4-4485-b0b0-85d0236ad18c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=651&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1040/2026</t>
+  </si>
+  <si>
+    <t>Ivan Rukavina 92375876462</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7534cb2-98b1-4bff-905a-2a8c0409e0e4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1040_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7534cb2-98b1-4bff-905a-2a8c0409e0e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1040&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-863/2026</t>
+  </si>
+  <si>
+    <t>ANDREJ KARIĆ 12764208023</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:14:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d71440-a513-4a5f-bace-3824fe797d25</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-863_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d71440-a513-4a5f-bace-3824fe797d25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=863&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-758/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Miletić 19472351436</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:13:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16227b3c-b42b-4bbb-a598-1daebe5b0f54</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-758_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16227b3c-b42b-4bbb-a598-1daebe5b0f54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=758&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-66/2026</t>
+  </si>
+  <si>
+    <t>RENATA MAJSTOROVIĆ BILJAN 25313991693</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:11:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6adf42-cfa5-457d-bdf2-03830cc34b2b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-66_2026-4-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6adf42-cfa5-457d-bdf2-03830cc34b2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-908/2026</t>
+  </si>
+  <si>
+    <t>Vitomir Radoš 36501787151</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97c73685-68c2-4f5c-9c50-d6f60e339d29</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-908_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97c73685-68c2-4f5c-9c50-d6f60e339d29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-878/2026</t>
+  </si>
+  <si>
+    <t>Mirela Kasana Jelić 64707995268</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04385b55-3629-4d2c-96c9-a8b6a0d67f47</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-878_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04385b55-3629-4d2c-96c9-a8b6a0d67f47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-743/2026</t>
+  </si>
+  <si>
+    <t>Danijel Šorak 23017769612</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:07:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd47c52b-4436-48bf-b043-c7300b2ed9eb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-743_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd47c52b-4436-48bf-b043-c7300b2ed9eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=743&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-842/2026</t>
+  </si>
+  <si>
+    <t>ZORAN SOLOMUN 41035222243</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:06:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c49add6-374e-49f3-a5de-16468adcbf5e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-842_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c49add6-374e-49f3-a5de-16468adcbf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=842&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-615/2026</t>
+  </si>
+  <si>
+    <t>Sanela Perišić 95198181856</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:04:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa168ef2-52c5-469e-b165-ca169241c0ea</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-615_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa168ef2-52c5-469e-b165-ca169241c0ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=615&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-645/2026</t>
+  </si>
+  <si>
+    <t>TANJA BIĆANIĆ 63139114352</t>
+  </si>
+  <si>
+    <t>30.07.2026. 19:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0337c16f-67f5-4469-b4b8-9719473838ae</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-645_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0337c16f-67f5-4469-b4b8-9719473838ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-127/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:14:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca249a10-e116-4ee8-a7ff-4e4027a0b5e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca249a10-e116-4ee8-a7ff-4e4027a0b5e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=127&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-128/2025</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d48776-125c-42a6-9911-534bea86506b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d48776-125c-42a6-9911-534bea86506b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=128&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-115/2025</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:10:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f11467-a4de-4c26-bc12-bd557b2e2ccb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f11467-a4de-4c26-bc12-bd557b2e2ccb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1561/1306/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1306/4</t>
+  </si>
+  <si>
+    <t>GRIVIČIĆ MILE POK.</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:06:21</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd010a1-186a-4a62-88b3-2a941a9d1dcf</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352165.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd010a1-186a-4a62-88b3-2a941a9d1dcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1306/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1306/3</t>
+  </si>
+  <si>
+    <t>GRIVIČIĆ MANDICA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:06:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75f0a45-060b-48bb-8a9c-88e2a8a37c4d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352164.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75f0a45-060b-48bb-8a9c-88e2a8a37c4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/796/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/796/16</t>
+  </si>
+  <si>
+    <t>DASOVIĆ ZORA MLDB.</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9d36945-b2cc-4a56-81b9-9a9d59e58eb8</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352141.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9d36945-b2cc-4a56-81b9-9a9d59e58eb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/796/11</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/796/11</t>
+  </si>
+  <si>
+    <t>DASOVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:35:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e722f966-395a-43e2-9a9f-94d3390c548b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352137.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e722f966-395a-43e2-9a9f-94d3390c548b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/796/14</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/796/14</t>
+  </si>
+  <si>
+    <t>DASOVIĆ ZADRUGA MARTE</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:23:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d90177a-de7d-42ac-95fb-014297718f39</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352140.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d90177a-de7d-42ac-95fb-014297718f39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/796/15</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/796/15</t>
+  </si>
+  <si>
+    <t>DASOVIĆ ZADRUGA NIKOLE</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:22:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c9ea315-05ff-4736-9a38-f0234ad39369</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_352120.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c9ea315-05ff-4736-9a38-f0234ad39369/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1285/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Mile Jurković 91166047008</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d1da6db-f623-4f8b-9e94-2f38962b663b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d1da6db-f623-4f8b-9e94-2f38962b663b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1285&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3908/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3908/2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:34:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e46a4c56-2ef3-4b2f-919e-40d12e1d7930</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e46a4c56-2ef3-4b2f-919e-40d12e1d7930/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-146/2023</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.07.2026.; Presuda od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Zelić 90735115363</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:12:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c10ae95-122a-45ee-92ac-f2e14ee6bc49</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c10ae95-122a-45ee-92ac-f2e14ee6bc49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=146&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5524/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5524/2026</t>
+  </si>
+  <si>
+    <t>Milorad Grbić 57540954319</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:04:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b104d6-063a-43b7-858d-1bc4551a9afe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b104d6-063a-43b7-858d-1bc4551a9afe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5524&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5521/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5521/2026</t>
+  </si>
+  <si>
+    <t>JOVO ORELJ 53352705375</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:03:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f221856-8ea4-4e6f-b6bd-bf90d40ba5f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f221856-8ea4-4e6f-b6bd-bf90d40ba5f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5521&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5490/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5490/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Rapaić</t>
+  </si>
+  <si>
+    <t>30.07.2026. 06:42:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a19e9ea8-6770-4e3e-a209-3d50497648e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a19e9ea8-6770-4e3e-a209-3d50497648e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5490&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DENIS LJUBIJANKIĆ</t>
+  </si>
+  <si>
+    <t>DENIS LJUBIJANKIĆ 11588729505</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:26:02</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/106a4acc-c72f-43b8-a37a-eaacfbcb40d3</t>
+  </si>
+  <si>
+    <t>16.382868.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/106a4acc-c72f-43b8-a37a-eaacfbcb40d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-734/2026</t>
+  </si>
+  <si>
+    <t>SARMILA TAMANG 00069013634</t>
+  </si>
+  <si>
+    <t>29.07.2026. 19:23:47</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765be3a5-622f-43a2-b533-320008871253</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-734_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765be3a5-622f-43a2-b533-320008871253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2796/2024</t>
+  </si>
+  <si>
+    <t>MANDICA BANIĆ 86774194999</t>
+  </si>
+  <si>
+    <t>29.07.2026. 19:16:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/529c6cd3-5b97-4f40-9e1f-f429743903a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2796_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/529c6cd3-5b97-4f40-9e1f-f429743903a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2796&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>PETAR BANIĆ 74887026438</t>
+  </si>
+  <si>
+    <t>29.07.2026. 19:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4d9908-abc6-4730-8ac5-fc04daf1851c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4d9908-abc6-4730-8ac5-fc04daf1851c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1027/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1027/9</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ MARTIN</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:42:46</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33f815ce-346c-4830-90e9-632c4a8b285d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351792.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33f815ce-346c-4830-90e9-632c4a8b285d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1024/20</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1024/20</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:36:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/203b891a-d500-4740-b824-6a2b20f60462</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351751.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/203b891a-d500-4740-b824-6a2b20f60462/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-163/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Ruslan Iakubov</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52cd830-c9a0-49b5-a824-b14a5c446175</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52cd830-c9a0-49b5-a824-b14a5c446175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=163&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>OB-1561/1030/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1030/9</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27dda142-3b86-4f1c-9ce9-4b936e7dab4b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351710.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27dda142-3b86-4f1c-9ce9-4b936e7dab4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/988/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/988/4</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:17:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6917762-f01c-4967-b6c1-837b689c60b6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351713.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6917762-f01c-4967-b6c1-837b689c60b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1093/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1093/7</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:49:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42da52f5-49e3-49cf-a41d-f5a784477594</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351681.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42da52f5-49e3-49cf-a41d-f5a784477594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1418/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1418/8</t>
+  </si>
+  <si>
+    <t>BAŠIĆ IVAN</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:43:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda703c3-cf41-4788-b1b0-c91bb26b2479</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351560.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda703c3-cf41-4788-b1b0-c91bb26b2479/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1418/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1418/4</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA (MIŠE)</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac1c00bf-ca88-4407-aa5d-5da0d618dfd3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351556.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac1c00bf-ca88-4407-aa5d-5da0d618dfd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1418/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1418/3</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA ( MATE)</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:43:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a471bee-b744-4540-bd0d-65b4da16b5cb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_351555.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a471bee-b744-4540-bd0d-65b4da16b5cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6320/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6320/2026</t>
+  </si>
+  <si>
+    <t>LAKIĆ (POK. RADE) MIĆO; LAKIĆ (ĐUKE) DARA; LAKIĆ (ĐUKE) SLOBODANKA; LAKIĆ MIKA; LAKIĆ MILAN; SELAK ROĐ. LAKIĆ MARA</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d87d46c-8094-45eb-8764-7cdaccf7a396</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d87d46c-8094-45eb-8764-7cdaccf7a396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4911/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4911/2026</t>
+  </si>
+  <si>
+    <t>Šebalj Ana</t>
+  </si>
+  <si>
+    <t>29.07.2026. 07:44:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1288e579-e352-4cfe-83db-b1d5b0c552c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1288e579-e352-4cfe-83db-b1d5b0c552c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5391/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5391/2026</t>
+  </si>
+  <si>
+    <t>ALEKSA LEMIĆ 57199473260; BUDIMIR MUNJAS; JELENA LEMIĆ; JOVO PRIBIĆ; MILAN PARIPOVIĆ; NEMANJA LEMIĆ; SOFIJA ŠTAKIĆ 02551744931; VLADIMIR LEMIĆ 95981219794</t>
+  </si>
+  <si>
+    <t>29.07.2026. 06:45:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30124db7-a5f0-4f03-80db-75c52f28529a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30124db7-a5f0-4f03-80db-75c52f28529a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1345/2026</t>
+  </si>
+  <si>
+    <t>Slavica Vukčević 43230816306</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:34:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97c2a9a8-6f16-4a38-b5d9-3e4584e2fbf0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1345_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97c2a9a8-6f16-4a38-b5d9-3e4584e2fbf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1345&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1330/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ALEŠKOVIĆ 59136793622</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:32:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69636ecc-4b41-4d92-a6c8-4bb2f5bf426c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1330_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69636ecc-4b41-4d92-a6c8-4bb2f5bf426c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1312/2026</t>
+  </si>
+  <si>
+    <t>Dražen Krizmanić 70323557531</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f38b735-0771-4f25-a46b-869a910682a8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1312_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f38b735-0771-4f25-a46b-869a910682a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6286/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6286/2026</t>
+  </si>
+  <si>
+    <t>PANGERL KATA; PRICA (ĐURE Ž.) OLGA ROĐ. BUBALO; PRICA MILAN; PRICA OLGA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:41:12</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/220411fd-2223-40fd-9e19-6d9f13a6bf8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/220411fd-2223-40fd-9e19-6d9f13a6bf8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1049/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1049/4</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ANKA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:32:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13893f52-9d6d-4f85-810e-1124799f03c2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350343.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13893f52-9d6d-4f85-810e-1124799f03c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1049/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1049/3</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ANA ŽENA STIPE</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453a4c7c-c825-46c7-8773-3090b4603143</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350342.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453a4c7c-c825-46c7-8773-3090b4603143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/4</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ANA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5446eafe-c262-43f4-9958-39761bda7b8b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350277.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5446eafe-c262-43f4-9958-39761bda7b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/9</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:22:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65bcd515-2d3c-494a-93df-dd7c6b0bcdc4</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350262.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65bcd515-2d3c-494a-93df-dd7c6b0bcdc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbff89d0-9f58-4c9a-b1ee-9230f3997687</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350263.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbff89d0-9f58-4c9a-b1ee-9230f3997687/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/12</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ KATA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:22:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15c160b-427b-4838-a7eb-3a5e5ca0dc09</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350280.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15c160b-427b-4838-a7eb-3a5e5ca0dc09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/13</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/13</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ LJUBA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4156fb57-861f-43d4-a2b3-f5eceec3aa11</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350281.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4156fb57-861f-43d4-a2b3-f5eceec3aa11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/17</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/17</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ZADRUGA GRGE</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:22:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f560a6f-3266-4402-9500-e8b0ac650e15</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f560a6f-3266-4402-9500-e8b0ac650e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1037/15</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1037/15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ff7b0a-96d8-4e85-8703-8af7dc5916c4</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350265.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ff7b0a-96d8-4e85-8703-8af7dc5916c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/6</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:16:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae7616a-cb9f-4a58-8412-d3da7db8f5ac</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350249.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae7616a-cb9f-4a58-8412-d3da7db8f5ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/5</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcedcd9f-b28a-4f1e-810c-16453d42b22b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350230.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcedcd9f-b28a-4f1e-810c-16453d42b22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/8</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ZADRUGA MARKA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:16:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/227bd511-36d9-4bf2-b6b0-758602b339c1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350231.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/227bd511-36d9-4bf2-b6b0-758602b339c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/9</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ZADRUGA NIKOLE</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb56f181-7110-4fe7-b1b8-21718021c08e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350232.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb56f181-7110-4fe7-b1b8-21718021c08e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/4</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a84d7ad-a66f-4d8a-af48-cabc4d0b9ee9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350248.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a84d7ad-a66f-4d8a-af48-cabc4d0b9ee9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1033/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1033/7</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ ZADRUGA LUJE</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7689e1af-881f-4546-b92f-3b9030125f9b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350250.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7689e1af-881f-4546-b92f-3b9030125f9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/13</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/13</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18229457-5523-48d1-9ce2-b1e23835e413</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350242.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18229457-5523-48d1-9ce2-b1e23835e413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/14</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/14</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5dcb8bf-95be-41bb-b60e-4878cd67b2f0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350225.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5dcb8bf-95be-41bb-b60e-4878cd67b2f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/15</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/15</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29275df4-0c63-409d-832b-fc4db20c9101</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350226.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29275df4-0c63-409d-832b-fc4db20c9101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/16</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715ab7ce-b125-4b35-9180-3764f6d64c62</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350227.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715ab7ce-b125-4b35-9180-3764f6d64c62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/4</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643b72a8-720d-4dde-a189-d97b3a94a3cd</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350233.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643b72a8-720d-4dde-a189-d97b3a94a3cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/5</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beabd531-ed61-4a94-a9e2-e6bbfd5e3b06</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350234.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beabd531-ed61-4a94-a9e2-e6bbfd5e3b06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/7</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a36dc8-7b34-4d90-a7ad-8f044d33d9df</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350236.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a36dc8-7b34-4d90-a7ad-8f044d33d9df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/8</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239765b-dfaa-4c53-95c5-c7ceba225fcc</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350237.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239765b-dfaa-4c53-95c5-c7ceba225fcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/9</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225c1726-b220-4522-b75d-82499b983404</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350238.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225c1726-b220-4522-b75d-82499b983404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/10</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0049f8cb-ae6e-4062-a570-2e26b7ceaab8</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350239.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0049f8cb-ae6e-4062-a570-2e26b7ceaab8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/11</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/11</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/513d4ed0-3ca5-454e-9657-7a557b94994f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350240.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/513d4ed0-3ca5-454e-9657-7a557b94994f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1028/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1028/12</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64930826-8406-4751-9572-7abb9cb54f2d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350241.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64930826-8406-4751-9572-7abb9cb54f2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1021/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1021/7</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a668a2b-16cd-4df2-b360-1bb6756e1323</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350195.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a668a2b-16cd-4df2-b360-1bb6756e1323/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1021/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1021/8</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:02:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbeb0ddd-825a-4435-a821-6f9e447c043b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350196.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbeb0ddd-825a-4435-a821-6f9e447c043b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1021/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1021/12</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:02:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e59c947-bdb3-415b-8127-4d4520b779f4</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350200.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e59c947-bdb3-415b-8127-4d4520b779f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1021/14</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1021/14</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c01db11-5f73-4cf8-84c3-48c41c662a33</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350202.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c01db11-5f73-4cf8-84c3-48c41c662a33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1021/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1021/16</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02dee0d-f89d-4072-854c-c4fa1a6a4b03</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350218.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02dee0d-f89d-4072-854c-c4fa1a6a4b03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1036/33</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1036/33</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c445af1-8ce1-4c15-860d-7ffe0d2cbfda</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350149.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c445af1-8ce1-4c15-860d-7ffe0d2cbfda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1036/40</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1036/40</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:45:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17a92fd6-aa05-4731-8d69-6be62416476f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350176.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17a92fd6-aa05-4731-8d69-6be62416476f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1036/39</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1036/39</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11783664-f6e6-4509-91fd-dc9ae31419e1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350175.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11783664-f6e6-4509-91fd-dc9ae31419e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1036/38</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1036/38</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:45:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c062ccec-21a0-496c-a72c-292b1f867dae</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_350174.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c062ccec-21a0-496c-a72c-292b1f867dae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1023/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1023/8</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:35:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7b1cfb-160f-4a0d-81bc-7c97ce856d37</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349907.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7b1cfb-160f-4a0d-81bc-7c97ce856d37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1023/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1023/3</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca83439-4997-45b5-b306-2b181c6503d3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349902.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca83439-4997-45b5-b306-2b181c6503d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1008/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1008/10</t>
+  </si>
+  <si>
+    <t>Milan Štakić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:24:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5454ea65-758e-4629-865f-d45348374d53</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349887.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5454ea65-758e-4629-865f-d45348374d53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1008/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1008/9</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afe6614d-6d92-4513-aa23-a14b7a4fa402</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349886.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afe6614d-6d92-4513-aa23-a14b7a4fa402/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1008/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1008/8</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea516776-2c76-4cd3-bcc7-a956a8acf816</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349893.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea516776-2c76-4cd3-bcc7-a956a8acf816/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1007/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1007/4</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b672ada-dd3f-408e-8b71-8ee13427f6d9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349837.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b672ada-dd3f-408e-8b71-8ee13427f6d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1000/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1000/12</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ SLAVICA, SLUŽBENIK</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c457619-edec-463d-9020-4f7caba54977</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349504.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c457619-edec-463d-9020-4f7caba54977/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1000/11</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1000/11</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be7a423-ad9b-4976-8c2d-7d612800875b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349503.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be7a423-ad9b-4976-8c2d-7d612800875b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Antonela Kuprešak 41021406490; Neo hosting d.o.o. 72672993312</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:34:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ed98f4-41d6-4aad-920d-5daffafae60a</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-509-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ed98f4-41d6-4aad-920d-5daffafae60a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1551/2026</t>
+  </si>
+  <si>
+    <t>Antonela Kuprešak 41021406490</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:31:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f24bb94-5591-4432-a6d7-55e00765e3d1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1551_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f24bb94-5591-4432-a6d7-55e00765e3d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1551&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5623/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5623/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ŠAŠIĆ DMITAR</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:31:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f93c2d2a-6bfa-4021-b382-f4c9701164ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f93c2d2a-6bfa-4021-b382-f4c9701164ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5623&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-208/2025</t>
+  </si>
+  <si>
+    <t>Prijevod od 10.06.2026.; Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>ALBERTO LUCCI</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:16:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c30d10a-6dca-4398-9f3a-030951d76ece</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Prilog Kov-208_2025-14-1 - Prijevod.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c30d10a-6dca-4398-9f3a-030951d76ece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=208&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-130/2024</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 13.07.2026.; 
+Presuda od 23.07.2024.; Rješenje od 23.07.2024.</t>
+  </si>
+  <si>
+    <t>Patrik Prigmiz 02263590411</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:12:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54151912-bd35-40c7-8524-b3d3f4aa028d</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O; Presuda - osuđujuća - s obrazloženjem.pdf O711O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54151912-bd35-40c7-8524-b3d3f4aa028d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=130&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-1561/1000/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1000/10</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ MILE</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad83e25d-dbc6-4e93-8a4e-5422b131e362</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349502.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad83e25d-dbc6-4e93-8a4e-5422b131e362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/768/21</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/768/21</t>
+  </si>
+  <si>
+    <t>ŽUBRINIĆ MIHAJLO</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:49:05</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7227168f-fdf7-46cc-a0bf-30ea31468030</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349231.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7227168f-fdf7-46cc-a0bf-30ea31468030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/768/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/768/10</t>
+  </si>
+  <si>
+    <t>ĆUTIĆ ZADRUGA MARKA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd681c7-4465-4c63-aa5e-621bed1df4da</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349239.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd681c7-4465-4c63-aa5e-621bed1df4da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/768/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/768/3</t>
+  </si>
+  <si>
+    <t>BANIĆ KATA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:30:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec2e29d-d870-4ec0-b4e8-86bdaa79fc39</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349235.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec2e29d-d870-4ec0-b4e8-86bdaa79fc39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/768/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/768/4</t>
+  </si>
+  <si>
+    <t>BANIĆ MARA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:30:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e673d9-e068-4334-b392-89a11e632b30</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349236.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e673d9-e068-4334-b392-89a11e632b30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/768/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/768/5</t>
+  </si>
+  <si>
+    <t>BANIĆ MARKO</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:30:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1635e27-1cd5-4639-b369-a4afa5054e2b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_349237.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1635e27-1cd5-4639-b369-a4afa5054e2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5600/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5600/2026</t>
+  </si>
+  <si>
+    <t>Joso Franić; Kata Milković</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:28:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e69724-5afa-4840-9f9d-e2d6b63bad2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e69724-5afa-4840-9f9d-e2d6b63bad2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5600&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5105/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5105/2026</t>
+  </si>
+  <si>
+    <t>Dejan Klobučar 74277413509</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61177fc3-6b9d-497f-b93e-faa87fae79fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61177fc3-6b9d-497f-b93e-faa87fae79fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4816/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4816/2026</t>
+  </si>
+  <si>
+    <t>Anka Kokotović 74599341484</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761761bf-47a6-43d0-a134-e02c023b092e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761761bf-47a6-43d0-a134-e02c023b092e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4816&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4287/2026</t>
+  </si>
+  <si>
+    <t>PAVELIĆ MARIJA; PAVELIĆ MATIJA; PAVELIĆ PAJO</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:24:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01241804-a937-4554-8487-2c026896f421</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01241804-a937-4554-8487-2c026896f421/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4092/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4092/2026</t>
+  </si>
+  <si>
+    <t>SENZEN KATA; ŽARKOVIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8472ab1-50de-446e-a9f3-050aca7bd40e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8472ab1-50de-446e-a9f3-050aca7bd40e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10724/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10724/2025</t>
+  </si>
+  <si>
+    <t>Orešković Blaž; Orešković Manda; Orešković Nikola</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fedac11b-1b88-4d19-a71a-e79c652ffeaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fedac11b-1b88-4d19-a71a-e79c652ffeaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=10724&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5078/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5078/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:33:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c7074a-90d9-440d-8e64-66bcc0f4c1b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c7074a-90d9-440d-8e64-66bcc0f4c1b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5061/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5061/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:56:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa5a6a89-b34f-44f2-8f75-ac85429d2505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa5a6a89-b34f-44f2-8f75-ac85429d2505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5061&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5143/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5143/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:34:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd421c51-2b02-4068-abde-035a106a1705</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd421c51-2b02-4068-abde-035a106a1705/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5433/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5433/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:01:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297f9ff3-7393-4673-af0d-2086aaab576c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297f9ff3-7393-4673-af0d-2086aaab576c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5423/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5423/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:41:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1258128d-7d6f-402f-ab77-dfb6aa2575ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1258128d-7d6f-402f-ab77-dfb6aa2575ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5423&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5579/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5579/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bc03e1-978c-4a37-8e70-e2cf22eb3164</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bc03e1-978c-4a37-8e70-e2cf22eb3164/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5579&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3280/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3280/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a871d9-e81b-4151-b403-59e930128355</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a871d9-e81b-4151-b403-59e930128355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3280&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-159/2023</t>
+  </si>
+  <si>
+    <t>Nalog od 02.07.2026.; Presuda od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Juraj Amić 55524122883</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:56:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365511dc-f7db-477e-a319-2878004119b8</t>
+  </si>
+  <si>
+    <t>Presuda - bez obrazloženja - osuđujuća.pdf O499O; Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365511dc-f7db-477e-a319-2878004119b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=159&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Jovanović 28029727891</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:56:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2add58e-fc47-41b3-8e34-69d8688a2a3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2add58e-fc47-41b3-8e34-69d8688a2a3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4474/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4474/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ad03b4e-c610-446c-8bec-078a919db34f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ad03b4e-c610-446c-8bec-078a919db34f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4474&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4956/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5891e70-aa9d-4d10-b4a9-83de738bb78e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5891e70-aa9d-4d10-b4a9-83de738bb78e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5046/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5046/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52136ce6-64b1-403e-a7b6-c82e8722fbd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52136ce6-64b1-403e-a7b6-c82e8722fbd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5246/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5246/2026</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:34:43</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859e68e4-8fdb-4680-ae72-850e14980df2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859e68e4-8fdb-4680-ae72-850e14980df2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5349/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5349/2026</t>
+  </si>
+  <si>
+    <t>Nedeljka Milnović 29994618224</t>
+  </si>
+  <si>
+    <t>24.07.2026. 06:47:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d057e1a9-9c58-43e7-871c-e41e1a912a87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d057e1a9-9c58-43e7-871c-e41e1a912a87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5349&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5620/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5620/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b58b5054-1ee9-4e1c-8959-69e741b8f9b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b58b5054-1ee9-4e1c-8959-69e741b8f9b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5620&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5707/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5707/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5061b59-bb15-4ead-99f0-2702d6377050</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5061b59-bb15-4ead-99f0-2702d6377050/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5707&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1185/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1185/2</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:14:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db14777d-351b-4857-aa44-259519a95861</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_347290.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db14777d-351b-4857-aa44-259519a95861/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1305/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1305/6</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7a1541-a834-41c0-8f46-be0571ceed54</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_347085.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7a1541-a834-41c0-8f46-be0571ceed54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1305/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1305/5</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:42:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68af833-eb7b-47e6-ba6f-ffd21569b3a3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_347084.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68af833-eb7b-47e6-ba6f-ffd21569b3a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1305/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1305/3</t>
+  </si>
+  <si>
+    <t>MILINKOVIĆ MARIJA IVANOVA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/070ffe05-f15a-4b1f-b128-b7d1ed327447</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_347099.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/070ffe05-f15a-4b1f-b128-b7d1ed327447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4728/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4728/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4846b16-413e-4daa-b148-ebc92b537873</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4846b16-413e-4daa-b148-ebc92b537873/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4728&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4960/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4960/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:29:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca91b1d9-c8d5-431e-89d9-e412fe7a8972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca91b1d9-c8d5-431e-89d9-e412fe7a8972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5050/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5050/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:19:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36619bd9-cbaf-4da2-a3ab-8d648260e1ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36619bd9-cbaf-4da2-a3ab-8d648260e1ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5109/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5109/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:06:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/227e77c2-2a4f-4da6-9626-e8012c98c05e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/227e77c2-2a4f-4da6-9626-e8012c98c05e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:47:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8a246d-62ee-4922-b528-c6b2126866c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8a246d-62ee-4922-b528-c6b2126866c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:29:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea83cc3-c2fc-4110-97e8-46f03146417e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea83cc3-c2fc-4110-97e8-46f03146417e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4883/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4883/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 06:56:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b44e8b6f-0c30-4d87-93aa-22f175b341d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b44e8b6f-0c30-4d87-93aa-22f175b341d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4883&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje i oglas pip</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:40:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f907abfc-5a9d-41f8-8fdb-7f48a238042c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f907abfc-5a9d-41f8-8fdb-7f48a238042c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:21:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ca2b32-9eef-4e08-8716-cfc0f5d77acc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ca2b32-9eef-4e08-8716-cfc0f5d77acc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/617c6d8b-4a5b-462d-958e-d3a134e81e34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/617c6d8b-4a5b-462d-958e-d3a134e81e34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>REŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:52:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3d61ca0-5aa2-4759-b3b8-dfa2ab226135</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3d61ca0-5aa2-4759-b3b8-dfa2ab226135/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d7e388-a708-4be5-acdf-f4ff76826797</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d7e388-a708-4be5-acdf-f4ff76826797/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5360/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5360/2026</t>
+  </si>
+  <si>
+    <t>Nataša Milić 42910370767</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acaaa38d-a6bc-445f-89e3-795621fb3ece</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acaaa38d-a6bc-445f-89e3-795621fb3ece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5360&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1282f620-7937-4709-94a1-13ec2599317a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1282f620-7937-4709-94a1-13ec2599317a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/963/24</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/963/24</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ TOMO</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:16:01</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000bf8a-788f-4d78-82cb-16f4d12e10fb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_345377.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000bf8a-788f-4d78-82cb-16f4d12e10fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/963/17</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/963/17</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:15:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d0cc4f-9a7c-49d7-8750-768d3eb131ec</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_345350.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d0cc4f-9a7c-49d7-8750-768d3eb131ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/963/28</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/963/28</t>
+  </si>
+  <si>
+    <t>Marija Lukić</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:13:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ee3320-3f87-4e43-b6cd-dea9a60276df</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_345401.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ee3320-3f87-4e43-b6cd-dea9a60276df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/963/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/963/7</t>
+  </si>
+  <si>
+    <t>AGOTIĆ MANDICA R. OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:11:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf6b97e0-aac4-4035-970e-85c391d3ea0e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_345357.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf6b97e0-aac4-4035-970e-85c391d3ea0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0b7c7b-9e30-46c8-aa15-b1ed2471ffd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0b7c7b-9e30-46c8-aa15-b1ed2471ffd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6134/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6134/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vlatković; Ivka Vlatković Jovanović</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:57:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b17915e5-78e2-4f7d-ae29-8380d7f9b719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b17915e5-78e2-4f7d-ae29-8380d7f9b719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5993/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5993/2026</t>
+  </si>
+  <si>
+    <t>Mirko Guteša</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:46:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64014d8c-516e-4480-bb35-be9cc6c074fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64014d8c-516e-4480-bb35-be9cc6c074fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5993&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:13:46</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a27ea6-c2af-4a5c-9543-ca25052ee8da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a27ea6-c2af-4a5c-9543-ca25052ee8da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:42:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e7a005-f07f-4306-813d-336f019ea21c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e7a005-f07f-4306-813d-336f019ea21c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfec4f94-cf6a-44ed-ae22-40feb2340e56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfec4f94-cf6a-44ed-ae22-40feb2340e56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30a86cd-5473-439a-8613-ee1e402e19dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30a86cd-5473-439a-8613-ee1e402e19dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:29:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f67671-e7f0-4245-a97b-acbfb61c86cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f67671-e7f0-4245-a97b-acbfb61c86cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:22:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b28a4b-4576-4e60-8f30-68db8128af06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b28a4b-4576-4e60-8f30-68db8128af06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32cc486-3db0-470a-b85b-3e7887719a28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32cc486-3db0-470a-b85b-3e7887719a28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZ-451/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-451/1561</t>
+  </si>
+  <si>
+    <t>CVITEŠIĆ VIŠNJA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35567388-6c4f-4a91-a377-4196373e8893</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29902.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35567388-6c4f-4a91-a377-4196373e8893/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=451&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-452/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-452/1561</t>
+  </si>
+  <si>
+    <t>DODIG MATILDA, ZVANA NADA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf8d6d2-c464-4a7d-8cb1-f9b20ee44686</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29903.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf8d6d2-c464-4a7d-8cb1-f9b20ee44686/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=452&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-453/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-453/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ GRGA, SIN ŠIME</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9102c14-a35f-48de-a385-b16d4b1b209c</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29904.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9102c14-a35f-48de-a385-b16d4b1b209c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=453&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-465/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-465/1561</t>
+  </si>
+  <si>
+    <t>ULJAREVIĆ MARIJA, ROĐ. ŠTIMAC</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab53b7bc-f7f7-45d5-8f18-2f46fe270add</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29911.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab53b7bc-f7f7-45d5-8f18-2f46fe270add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=465&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-466/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-466/1561</t>
+  </si>
+  <si>
+    <t>ŽAGROVIĆ MILAN</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e17db78-7d9e-4045-b70c-1c2be0d4a918</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29912.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e17db78-7d9e-4045-b70c-1c2be0d4a918/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=466&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-455/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-455/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ JOSO, SIN ŠIME</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32175e8-0156-49c1-8d7a-f6d6b1908a42</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29906.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32175e8-0156-49c1-8d7a-f6d6b1908a42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=455&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-454/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-454/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ IVAN, SIN ŠIME</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf0d3cc-57d6-45cc-8e99-f5ca3e9896a5</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29905.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf0d3cc-57d6-45cc-8e99-f5ca3e9896a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=454&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-460/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-460/1561</t>
+  </si>
+  <si>
+    <t>LEMIĆ MARICA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c973110-d14b-4067-bbe2-7c36192331c9</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29907.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c973110-d14b-4067-bbe2-7c36192331c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=460&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-462/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-462/1561</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ JOSIPA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb512a16-9805-4d75-9f48-66804068dd78</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29908.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb512a16-9805-4d75-9f48-66804068dd78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=462&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-463/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-463/1561</t>
+  </si>
+  <si>
+    <t>PAVLAČIĆ DRAGICA, ROĐ. ŠTIMAC</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d887699f-1c08-451f-bf8f-45ccc1123ded</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29909.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d887699f-1c08-451f-bf8f-45ccc1123ded/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=463&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-464/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-464/1561</t>
+  </si>
+  <si>
+    <t>Turić Ivica</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14b8853d-46c5-4a54-a044-45d4773a1ebf</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29910.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14b8853d-46c5-4a54-a044-45d4773a1ebf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=464&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-461/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-461/1561</t>
+  </si>
+  <si>
+    <t>MAVROVIĆ VLASTA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6044e78-7803-4ea2-9b82-95d4d08bd38e</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29890.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6044e78-7803-4ea2-9b82-95d4d08bd38e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=461&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-456/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-456/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66a47971-5ceb-40f5-875b-60424551adaf</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29886.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66a47971-5ceb-40f5-875b-60424551adaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=456&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-467/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-467/1561</t>
+  </si>
+  <si>
+    <t>ŽAGROVIĆ-VUKSAN RENATA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe7362c0-4fd3-497c-935d-b7371fea05fb</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29913.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe7362c0-4fd3-497c-935d-b7371fea05fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=467&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-457/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-457/1561</t>
+  </si>
+  <si>
+    <t>LEMIĆ IVE</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec340874-1a99-43dc-a594-67e303d2be51</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29887.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec340874-1a99-43dc-a594-67e303d2be51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=457&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-458/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-458/1561</t>
+  </si>
+  <si>
+    <t>LEMIĆ JOSIP</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e19ea87b-20b7-4b90-bfc8-6bcdb710a78c</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29888.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e19ea87b-20b7-4b90-bfc8-6bcdb710a78c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=458&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-459/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-459/1561</t>
+  </si>
+  <si>
+    <t>LEMIĆ KATA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:39:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a01c8e-7bb6-49c1-b5df-6aec693d89ee</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29889.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a01c8e-7bb6-49c1-b5df-6aec693d89ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=459&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b78713e7-ebfd-4de5-9b22-27b0cd97a079</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b78713e7-ebfd-4de5-9b22-27b0cd97a079/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZ-449/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-449/1561</t>
+  </si>
+  <si>
+    <t>KATA KARIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:35:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caffab06-b6a2-43d9-9e62-d268cb0e5ca8</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29884.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caffab06-b6a2-43d9-9e62-d268cb0e5ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=449&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-448/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-448/1561</t>
+  </si>
+  <si>
+    <t>Nikola Karić</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:35:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efd3f44-4e31-44ed-88fe-2779ed6b4fb7</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29883.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efd3f44-4e31-44ed-88fe-2779ed6b4fb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=448&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Z-4727/2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c755533-bab0-49ce-9161-4b9d932557ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c755533-bab0-49ce-9161-4b9d932557ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5388/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5388/2026</t>
+  </si>
+  <si>
+    <t>DRAGAN PARIPOVIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4567c75-8227-4f52-b570-5695a702d07f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4567c75-8227-4f52-b570-5695a702d07f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5388&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5151f0b0-8e91-49a3-8696-06e9c1720027</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5151f0b0-8e91-49a3-8696-06e9c1720027/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN AŽDAJIĆ</t>
+  </si>
+  <si>
+    <t>IVAN AŽDAJIĆ 58854132070</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b66fd806-6dc2-4401-951a-0d3a9392b3c0</t>
+  </si>
+  <si>
+    <t>16.382253.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b66fd806-6dc2-4401-951a-0d3a9392b3c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:12:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62aa8d92-abaf-4a0f-ab4f-17d17581c8e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62aa8d92-abaf-4a0f-ab4f-17d17581c8e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/3</t>
+  </si>
+  <si>
+    <t>GAVRAN EVICA JOSINA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:51:58</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9b507c-c494-4479-b4d4-3780d4262626</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344323.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9b507c-c494-4479-b4d4-3780d4262626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/5</t>
+  </si>
+  <si>
+    <t>GAVRAN KATA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:51:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8cb5e67-6dd4-4e6c-9685-2b902711b48e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344325.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8cb5e67-6dd4-4e6c-9685-2b902711b48e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/7</t>
+  </si>
+  <si>
+    <t>GAVRAN MARICA JOSINA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:51:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0ba49a3-b417-4b3d-a5c2-852c6fa2dd61</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344327.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0ba49a3-b417-4b3d-a5c2-852c6fa2dd61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/9</t>
+  </si>
+  <si>
+    <t>GAVRAN STJEPAN MLDB.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97409181-463e-4dbc-94fa-8dbd8cdd2f65</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344329.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97409181-463e-4dbc-94fa-8dbd8cdd2f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/10</t>
+  </si>
+  <si>
+    <t>PERKOVIĆ MARICA</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e628f814-feb4-4979-81ae-12803524d53a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344330.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e628f814-feb4-4979-81ae-12803524d53a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1130/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1130/2</t>
+  </si>
+  <si>
+    <t>DASOVIĆ EVA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:51:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd44f3c-ef32-48b4-a783-a5f75380e395</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344346.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd44f3c-ef32-48b4-a783-a5f75380e395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1136/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1136/3</t>
+  </si>
+  <si>
+    <t>GAVRAN KATA ROĐ. ĆUTIĆ</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:40:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3de6014-bd11-4952-96db-4d2f0e73b129</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344342.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3de6014-bd11-4952-96db-4d2f0e73b129/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1136/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1136/2</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/065dec11-0e59-4313-874c-c9f8a1661787</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344341.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/065dec11-0e59-4313-874c-c9f8a1661787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1193/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1193/3</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a004eebd-a0f6-4ee1-b700-4dce013cbe97</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344287.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a004eebd-a0f6-4ee1-b700-4dce013cbe97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1193/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1193/2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/207f30c8-da40-43b1-b75f-877f697cf599</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344286.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/207f30c8-da40-43b1-b75f-877f697cf599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1189/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1189/3</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:09:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba04f3f-cd0f-4b72-9453-b5d74ed8ddd2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344243.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba04f3f-cd0f-4b72-9453-b5d74ed8ddd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1189/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1189/2</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:09:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f88f3416-5570-480c-98ae-6abe042039fc</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344242.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f88f3416-5570-480c-98ae-6abe042039fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/3</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae174af-bc3f-4062-8c82-1ff2abd017d1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344226.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae174af-bc3f-4062-8c82-1ff2abd017d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/5</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bdb82-a673-4236-bcfb-ef38438bf7dd</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344228.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bdb82-a673-4236-bcfb-ef38438bf7dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/6</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c85833e7-7de4-47b6-9e95-fdfdefddbe38</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344229.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c85833e7-7de4-47b6-9e95-fdfdefddbe38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/7</t>
+  </si>
+  <si>
+    <t>GAVRAN MILE</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089c5652-7738-49a9-bd80-45fd273878ce</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344230.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089c5652-7738-49a9-bd80-45fd273878ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0edfb3-333e-4d5a-97d6-ea29d4fee72c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344231.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0edfb3-333e-4d5a-97d6-ea29d4fee72c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/9</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70df6dc1-13eb-47c5-be35-cd3fd7eab53e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344232.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70df6dc1-13eb-47c5-be35-cd3fd7eab53e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1142/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1142/2</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74c8d4-4b00-4e92-9cac-447ba24e9b99</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_344188.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74c8d4-4b00-4e92-9cac-447ba24e9b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5474/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5474/2026</t>
+  </si>
+  <si>
+    <t>Dmitrašinović Radmila</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ae5786b-bbae-4e65-aff1-d54f49164dc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ae5786b-bbae-4e65-aff1-d54f49164dc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5474&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5177/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5177/2026</t>
+  </si>
+  <si>
+    <t>Dragica Asić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19cc1b4-fd19-4f59-9d5c-ed71bbcfa5fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19cc1b4-fd19-4f59-9d5c-ed71bbcfa5fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POZ-443/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-443/1561</t>
+  </si>
+  <si>
+    <t>ŽARAK MANDA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:48:43</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f754d6f6-dbe4-4c22-ae4d-370aef1cb9fd</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_29618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f754d6f6-dbe4-4c22-ae4d-370aef1cb9fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=443&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>OB-1561/977/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/977/4</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186ee7ff-d895-41c9-8c0d-4b9909aac613</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_343422.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186ee7ff-d895-41c9-8c0d-4b9909aac613/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1176/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1176/4</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac5bb08-14fc-4883-9901-b60f9d2fe0b3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_343387.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac5bb08-14fc-4883-9901-b60f9d2fe0b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1109/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1109/6</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462f88f4-7a70-4f02-bb42-f701d920a8ae</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342883.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462f88f4-7a70-4f02-bb42-f701d920a8ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/981/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/981/7</t>
+  </si>
+  <si>
+    <t>LUKIĆ MARIJA R. OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:00:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89fcaad0-4649-4719-ab47-8c997b36e6ac</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342852.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89fcaad0-4649-4719-ab47-8c997b36e6ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/981/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/981/6</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80089ac4-bbf4-4152-9ed1-09c80fd48eab</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342863.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80089ac4-bbf4-4152-9ed1-09c80fd48eab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/981/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/981/4</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:59:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acbacc8e-9393-481c-bc13-c181594a432f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342861.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acbacc8e-9393-481c-bc13-c181594a432f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/978/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/978/8</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5f0cf4-d54f-455f-8277-696fd5b10bc0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_343319.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5f0cf4-d54f-455f-8277-696fd5b10bc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4888/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4888/2026</t>
+  </si>
+  <si>
+    <t>SMILJA LEGČEVIĆ 59275504914</t>
+  </si>
+  <si>
+    <t>17.07.2026. 07:20:45</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817d8536-7b9f-4676-938d-621b37088e6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817d8536-7b9f-4676-938d-621b37088e6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4888&amp;godina=2026</t>
   </si>
   <si>
     <t>OB-1561/728/26</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/728/26</t>
   </si>
   <si>
     <t>Mihajlo Žubrinić</t>
   </si>
   <si>
     <t>16.07.2026. 13:32:07</t>
   </si>
   <si>
-    <t>15.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/30ccd28e-3e83-4899-9a9c-b4e341f967fd</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342856.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/30ccd28e-3e83-4899-9a9c-b4e341f967fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/728/23</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/728/23</t>
   </si>
   <si>
-    <t>RUKAVINA NIKOLA</t>
-[...1 lines deleted...]
-  <si>
     <t>16.07.2026. 13:26:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5abbe4ab-ceb7-4034-866c-9758910b9e55</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342853.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5abbe4ab-ceb7-4034-866c-9758910b9e55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/965/4</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/965/4</t>
   </si>
   <si>
     <t>LUKIĆ MARIJA ROĐ. OREŠKOVIĆ</t>
   </si>
   <si>
     <t>16.07.2026. 13:04:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f72803e5-9386-43b9-9561-918165e3c255</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342837.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f72803e5-9386-43b9-9561-918165e3c255/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/728/5</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/728/5</t>
   </si>
   <si>
-    <t>BANIĆ MARA</t>
-[...1 lines deleted...]
-  <si>
     <t>16.07.2026. 13:04:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c8cf89c-041d-4383-96f9-bcffd976a8bd</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342842.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c8cf89c-041d-4383-96f9-bcffd976a8bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/344/6</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/344/6</t>
   </si>
   <si>
     <t>16.07.2026. 12:57:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10db1189-17cd-4c52-abdc-084da58a048a</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342803.pdf</t>
@@ -299,134 +5649,50 @@
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342559.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e0a90f9-66a6-43f8-b8a4-90496eff01fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/271/8</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/271/8</t>
   </si>
   <si>
     <t>16.07.2026. 11:56:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbf45ac7-d9fd-4b37-89cc-60c0a1cd825d</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342575.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbf45ac7-d9fd-4b37-89cc-60c0a1cd825d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t/>
-[...82 lines deleted...]
-  <si>
     <t>OB-1561/346/8</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/346/8</t>
   </si>
   <si>
     <t>16.07.2026. 09:52:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf82775c-fcb7-4f27-b97e-c341eaa4662d</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342137.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf82775c-fcb7-4f27-b97e-c341eaa4662d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/297/10</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/297/10</t>
   </si>
   <si>
     <t>16.07.2026. 09:48:11</t>
@@ -434,53 +5700,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23a8c6db-4634-45d3-b0b5-ba437236beb4</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342112.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23a8c6db-4634-45d3-b0b5-ba437236beb4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-6009/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6009/2026</t>
   </si>
   <si>
     <t>Dragica Babić; Kata Podnar; Manda Nećak</t>
   </si>
   <si>
     <t>16.07.2026. 09:39:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/458081b9-cac4-4169-aba2-74fe1372d16b</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/458081b9-cac4-4169-aba2-74fe1372d16b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6009&amp;godina=2026</t>
   </si>
   <si>
     <t>OB-1561/285/9</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/285/9</t>
   </si>
   <si>
     <t>16.07.2026. 09:36:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8b82bd5-6077-445e-a19c-fcbf2077f349</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_342048.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8b82bd5-6077-445e-a19c-fcbf2077f349/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/337/11</t>
@@ -533,140 +5796,62 @@
   <si>
     <t>16.07.2026. 06:41:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9e94183-5c6d-4094-b048-67bf7bda37e9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9e94183-5c6d-4094-b048-67bf7bda37e9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4659&amp;godina=2026</t>
   </si>
   <si>
     <t>POZ-436/1561</t>
   </si>
   <si>
     <t>ZK obnova POZ-436/1561</t>
   </si>
   <si>
     <t>Orešković Mile</t>
   </si>
   <si>
     <t>15.07.2026. 10:36:44</t>
   </si>
   <si>
-    <t>14.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd472652-964f-4b8f-859a-4c2f353e95fa</t>
   </si>
   <si>
     <t>POZIV_NA_RASPRAVU_28934.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd472652-964f-4b8f-859a-4c2f353e95fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=436&amp;godina=1561</t>
   </si>
   <si>
-    <t>P-96/2025</t>
-[...73 lines deleted...]
-  <si>
     <t>Z-4858/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4858/2026</t>
   </si>
   <si>
     <t>DANE KOKOTOVIĆ</t>
   </si>
   <si>
     <t>15.07.2026. 07:51:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86f3c231-0cbc-4e7b-b9b7-4271b4ed7ef9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86f3c231-0cbc-4e7b-b9b7-4271b4ed7ef9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4858&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4709/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4709/2026</t>
@@ -686,536 +5871,104 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4709&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4792/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4792/2026</t>
   </si>
   <si>
     <t>LJUBICA IVANIŠ</t>
   </si>
   <si>
     <t>15.07.2026. 07:50:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ff2891-b674-45d3-aaa1-cfaa4a2267f1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ff2891-b674-45d3-aaa1-cfaa4a2267f1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4792&amp;godina=2026</t>
   </si>
   <si>
-    <t>O-1643/2023</t>
-[...76 lines deleted...]
-  <si>
     <t>Z-4932/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4932/2026</t>
   </si>
   <si>
     <t>Bojan Božanić 87900471744; Ljubica Božanić 11701332201</t>
   </si>
   <si>
     <t>15.07.2026. 07:23:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cdd84ad1-0fb7-48d3-ac6b-1cfbe23a2d3e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cdd84ad1-0fb7-48d3-ac6b-1cfbe23a2d3e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4932&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-1264/2026</t>
-[...256 lines deleted...]
-  <si>
     <t>Z-5813/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5813/2026</t>
   </si>
   <si>
     <t>Budo Divjak; Jovanka Vidmar; Olga Jakšić</t>
   </si>
   <si>
     <t>14.07.2026. 09:42:08</t>
   </si>
   <si>
-    <t>13.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1365331f-bd4d-43c8-a665-de6e121fd340</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1365331f-bd4d-43c8-a665-de6e121fd340/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5813&amp;godina=2026</t>
   </si>
   <si>
-    <t>Su-471/2026</t>
-[...88 lines deleted...]
-  <si>
     <t>Z-4865/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4865/2026</t>
   </si>
   <si>
     <t>JOVO PARIPOVIĆ; NIKOLA PARIPOVIĆ</t>
   </si>
   <si>
     <t>13.07.2026. 12:02:52</t>
   </si>
   <si>
-    <t>12.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75fa944c-9ab7-48db-ad2a-e312c47f16ea</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75fa944c-9ab7-48db-ad2a-e312c47f16ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4865&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4855/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4855/2026</t>
   </si>
   <si>
     <t>SAVIN KOKOTOVIĆ</t>
   </si>
   <si>
     <t>13.07.2026. 12:02:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e219d1c4-9619-4acb-b97a-a4955c24fc44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e219d1c4-9619-4acb-b97a-a4955c24fc44/dokumenti/preuzimanje</t>
@@ -1439,152 +6192,95 @@
   <si>
     <t>Z-765/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-765/2026</t>
   </si>
   <si>
     <t>Ćurčić Milka</t>
   </si>
   <si>
     <t>13.07.2026. 08:01:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c68c8d26-0a1b-4936-942a-d2999be78107</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c68c8d26-0a1b-4936-942a-d2999be78107/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=765&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1655/2022</t>
-[...46 lines deleted...]
-  <si>
     <t>OB-1561/793/3</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/793/3</t>
   </si>
   <si>
     <t>Dragan Dasović</t>
   </si>
   <si>
     <t>10.07.2026. 14:11:12</t>
   </si>
   <si>
-    <t>09.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d1c9c50-b2e8-4cec-8159-2d2ba66b1951</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338346.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d1c9c50-b2e8-4cec-8159-2d2ba66b1951/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/697/3</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/697/3</t>
   </si>
   <si>
-    <t>GRIVIČIĆ MILE POK.</t>
-[...1 lines deleted...]
-  <si>
     <t>10.07.2026. 14:06:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7511b2b3-e416-49c9-904a-6b962377fd46</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338365.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7511b2b3-e416-49c9-904a-6b962377fd46/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/697/2</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/697/2</t>
   </si>
   <si>
-    <t>GRIVIČIĆ MANDICA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.07.2026. 14:06:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3541fc10-7143-4e37-b615-5adca2387f0c</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338364.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3541fc10-7143-4e37-b615-5adca2387f0c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/1293/4</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1293/4</t>
   </si>
   <si>
     <t>MILKOVIĆ TOMO</t>
   </si>
   <si>
     <t>10.07.2026. 13:43:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3c364a2-3948-4a2b-8181-473d2772a86a</t>
@@ -1841,3731 +6537,1514 @@
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338087.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e922301e-f89d-4269-aa56-c6e62dd0d58b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/1299/3</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1299/3</t>
   </si>
   <si>
     <t>10.07.2026. 12:22:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7003a0fe-518e-4936-8f36-e9af7b5640eb</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_338086.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7003a0fe-518e-4936-8f36-e9af7b5640eb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovr-503/2014</t>
-[...34 lines deleted...]
-  <si>
     <t>Z-5859/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5859/2026</t>
   </si>
   <si>
     <t>NIKŠIĆ JOSO; NIKŠIĆ JURE; NIKŠIĆ MILE; NIKŠIĆ NIKOLA</t>
   </si>
   <si>
     <t>10.07.2026. 10:57:53</t>
   </si>
   <si>
-    <t>11.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a4306ab-08a4-45e6-a9cd-445d292160d7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a4306ab-08a4-45e6-a9cd-445d292160d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5859&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje o nasljeđivanju</t>
-[...70 lines deleted...]
-  <si>
     <t>OB-1561/379/2</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/379/2</t>
   </si>
   <si>
     <t>Perčević Marija</t>
   </si>
   <si>
     <t>09.07.2026. 12:04:38</t>
   </si>
   <si>
-    <t>08.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c4f3a03-51a2-43bb-bb49-2862a3745ed9</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336403.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c4f3a03-51a2-43bb-bb49-2862a3745ed9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/372/5</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/372/5</t>
   </si>
   <si>
     <t>09.07.2026. 11:57:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f25b9e06-5a39-4768-81ac-7582f21e31c8</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336425.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f25b9e06-5a39-4768-81ac-7582f21e31c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/370/4</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/370/4</t>
   </si>
   <si>
     <t>09.07.2026. 11:48:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37a2cc14-e7ca-4548-ac9e-980d75d43d1a</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_336396.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37a2cc14-e7ca-4548-ac9e-980d75d43d1a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>K-113/2026</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0c548256-9ee6-44fb-9f87-3a07b142be06/dokumenti/preuzimanje</t>
+    <t>POZ-413/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-413/1561</t>
+  </si>
+  <si>
+    <t>DASOVIĆ ANTUN</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:52:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf3cbf3b-b97c-4d2d-852e-7624277debdc</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27872.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf3cbf3b-b97c-4d2d-852e-7624277debdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=413&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-398/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-398/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ JOSO</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:38:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd35af27-df87-4d17-9510-fd8c3a32736e</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27862.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd35af27-df87-4d17-9510-fd8c3a32736e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=398&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-397/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-397/1561</t>
+  </si>
+  <si>
+    <t>KARIĆ IVAN</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905369d9-dd3e-4281-a1a1-efa6c2c75fe2</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_27861.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905369d9-dd3e-4281-a1a1-efa6c2c75fe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=397&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Mile Radaković</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f306e332-538e-4f5b-86f1-c58b9452efdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f306e332-538e-4f5b-86f1-c58b9452efdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-115/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Mato Šoljić</t>
+  </si>
+  <si>
+    <t>Željeznička 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>79003688712</t>
+  </si>
+  <si>
+    <t>Mato Šoljić 79003688712; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-117/2025</t>
+  </si>
+  <si>
+    <t>Leo Für</t>
+  </si>
+  <si>
+    <t>Splitska 9, 23445 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>51884681450</t>
+  </si>
+  <si>
+    <t>Leo Für 51884681450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-118/2025</t>
+  </si>
+  <si>
+    <t>Mate Fajdić</t>
+  </si>
+  <si>
+    <t>Budak 115, 53201 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093892682</t>
+  </si>
+  <si>
+    <t>Mate Fajdić 45093892682; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-119/2025</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović</t>
+  </si>
+  <si>
+    <t>Doljani 35, 53252 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>60543433273</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović 60543433273; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=119&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-121/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar</t>
+  </si>
+  <si>
+    <t>Ulica Brinjska 4, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>08359556477</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar 08359556477; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-113/2025</t>
+  </si>
+  <si>
+    <t>Saša Hršak</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 81, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93387564757</t>
+  </si>
+  <si>
+    <t>Saša Hršak 93387564757; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-112/2025</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić</t>
+  </si>
+  <si>
+    <t>Ulica Mrsinjska 2, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>25904361667</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić 25904361667; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=112&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-104/2025</t>
+  </si>
+  <si>
+    <t>Dane Brajković</t>
+  </si>
+  <si>
+    <t>Bilaj 26, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>58680948561</t>
+  </si>
+  <si>
+    <t>Dane Brajković 58680948561; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-107/2025</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac</t>
+  </si>
+  <si>
+    <t>Ulica Zadarska 5, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>72276712723</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac 72276712723; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-105/2025</t>
+  </si>
+  <si>
+    <t>Mato Vukadin</t>
+  </si>
+  <si>
+    <t>Katedralska Ulica 1/4, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>62031376882</t>
+  </si>
+  <si>
+    <t>Mato Vukadin 62031376882; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=105&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-110/2025</t>
+  </si>
+  <si>
+    <t>Željka Milinković</t>
+  </si>
+  <si>
+    <t>Oteš 5, 53212 Oteš, Hrvatska</t>
+  </si>
+  <si>
+    <t>70526617833</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željka Milinković 70526617833</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=110&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-102/2025</t>
+  </si>
+  <si>
+    <t>Ivan Kreković</t>
+  </si>
+  <si>
+    <t>Karaula 22, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>25444145226</t>
+  </si>
+  <si>
+    <t>Ivan Kreković 25444145226; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:29:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-100/2025</t>
+  </si>
+  <si>
+    <t>Marija Brajković</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 5/2, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>09105667814</t>
+  </si>
+  <si>
+    <t>Marija Brajković 09105667814; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:55:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=100&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-98/2025</t>
+  </si>
+  <si>
+    <t>Silvija Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 1 A/5, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>02162756586</t>
+  </si>
+  <si>
+    <t>Silvija Udorović 02162756586; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=98&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-99/2025</t>
+  </si>
+  <si>
+    <t>Milan Petrlić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Hrvaćanina 2, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>14115134905</t>
+  </si>
+  <si>
+    <t>Milan Petrlić 14115134905; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-94/2025</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ</t>
+  </si>
+  <si>
+    <t>FRUŠKOGORSKA 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>95113099411</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ 95113099411; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-91/2025</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA K. A. STEPINCA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09494727202</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ 09494727202; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=91&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-62/2025</t>
+  </si>
+  <si>
+    <t>Joso Vukelić</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 39, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>50538926714</t>
+  </si>
+  <si>
+    <t>Joso Vukelić 50538926714; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-66/2025</t>
+  </si>
+  <si>
+    <t>Milan Amić</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 6 (ranije: PERUŠIĆ, ŽEGAR, 14), 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>49716336381</t>
+  </si>
+  <si>
+    <t>Milan Amić 49716336381; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=66&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-67/2025</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ</t>
+  </si>
+  <si>
+    <t>OSTRVICA 7, 53000 Ostrvica, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687105478</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ 37687105478; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:45:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=67&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-71/2025</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ</t>
+  </si>
+  <si>
+    <t>KRBAVICA 128, 53230 Krbavica, Hrvatska</t>
+  </si>
+  <si>
+    <t>63109209829</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ 63109209829; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=71&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-77/2025</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ</t>
+  </si>
+  <si>
+    <t>TRG POPA MARKA MESIĆA 2, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>43002208428</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ 43002208428; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=77&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>92534161675</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA 92534161675; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-86/2025</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić</t>
+  </si>
+  <si>
+    <t>Ulica Svetog Josipa 5, 53201 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>51105235178</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić 51105235178; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-85/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK</t>
+  </si>
+  <si>
+    <t>ORNICE 6, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>04663533991</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK 04663533991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=85&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Krešo Glibo</t>
+  </si>
+  <si>
+    <t>Kuterevo 11 A, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>82480508845</t>
+  </si>
+  <si>
+    <t>Krešo Glibo 82480508845; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-53/2025</t>
+  </si>
+  <si>
+    <t>Katarina Petranović</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 83, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>45527665264</t>
+  </si>
+  <si>
+    <t>Katarina Petranović 45527665264; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=53&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2025</t>
+  </si>
+  <si>
+    <t>Željko Lulić</t>
+  </si>
+  <si>
+    <t>Vaganac 43, 53212 Vaganac, Hrvatska</t>
+  </si>
+  <si>
+    <t>18986844634</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željko Lulić 18986844634</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>MILAN REPAC</t>
+  </si>
+  <si>
+    <t>NEBLJUSI 102, 53250 Nebljusi, Hrvatska</t>
+  </si>
+  <si>
+    <t>20447594852</t>
+  </si>
+  <si>
+    <t>MILAN REPAC 20447594852; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2025</t>
+  </si>
+  <si>
+    <t>Tanja Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Bilajsko 29, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>58921376703</t>
+  </si>
+  <si>
+    <t>Tanja Udorović 58921376703; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:56:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=61&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-51/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ORAOVAC 12 A, 53250 Oraovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20479857406</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ 20479857406; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-40/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ</t>
+  </si>
+  <si>
+    <t>POPOVAČA PAZARIŠKA 32, 53000 Popovača Pazariška, Hrvatska</t>
+  </si>
+  <si>
+    <t>57162442247</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ 57162442247; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=40&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-46/2025</t>
+  </si>
+  <si>
+    <t>Katica Amić</t>
+  </si>
+  <si>
+    <t>Ulica Studenačka 10 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45187567808</t>
+  </si>
+  <si>
+    <t>Katica Amić 45187567808; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:48:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=46&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-1/2025</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 60 2, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>32784401374</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ 32784401374; e.oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-36/2025</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 95, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>68843988405</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ 68843988405; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:46:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-39/2025</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ</t>
+  </si>
+  <si>
+    <t>PODUDBINA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>29820524334</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ 29820524334; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=39&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Su-460/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:19:21</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83</t>
+  </si>
+  <si>
+    <t>Prilog Su-460_2026-1-1 - Obavijest.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima</t>
+  </si>
+  <si>
+    <t>JURICA STARČEVIĆ 80283932844; KATA DEVČIĆ; KATA STARČEVIĆ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:37</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f</t>
+  </si>
+  <si>
+    <t>Oglas Kata Starčević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:48:10</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c</t>
+  </si>
+  <si>
+    <t>Oglas Naranča Ružić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:26:42</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c</t>
+  </si>
+  <si>
+    <t>Oglas Nećak Roža.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f</t>
+  </si>
+  <si>
+    <t>Oglas Mutapčija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1711/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.; Podnesak od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1711&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1712/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1712&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o neprovođenju ostavinskog postupka</t>
   </si>
   <si>
-    <t>JOVO MIOKOVIĆ 46317073256</t>
-[...3436 lines deleted...]
-  <si>
     <t>NIKOLA BULJ</t>
   </si>
   <si>
     <t>15.12.2025. 14:51:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
   </si>
   <si>
     <t>20251215143321939.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-206/2024</t>
   </si>
   <si>
     <t>Rješenje od 28.11.2025.</t>
   </si>
   <si>
     <t>JURE MARINIĆ</t>
   </si>
   <si>
     <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
@@ -5598,53 +8077,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f</t>
   </si>
   <si>
     <t>20251030182124613.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA</t>
   </si>
   <si>
     <t>30.10.2025. 18:36:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5</t>
   </si>
   <si>
     <t>Pok Sonja Radišić Grgurić.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Ovrv-2305/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - o ovrsi</t>
   </si>
   <si>
     <t>Petra Biljan 88804344985</t>
   </si>
   <si>
     <t>19.12.2024. 11:51:58</t>
   </si>
   <si>
     <t>30.12.2029.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503</t>
   </si>
   <si>
     <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2024-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Vlatka Nadr.pdf; Prilog Ovrv-2305_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-4439/2023</t>
   </si>
@@ -13331,51 +15807,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N709"/>
+  <dimension ref="A1:N841"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -13453,28628 +15929,33570 @@
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="N3"/>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>48</v>
+      </c>
+      <c r="N5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>70</v>
+      </c>
+      <c r="N8" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="N9"/>
+        <v>78</v>
+      </c>
+      <c r="N9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M10" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>86</v>
+      </c>
+      <c r="N10" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>94</v>
+      </c>
+      <c r="N11" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="I12" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K12" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="L12" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>102</v>
+      </c>
+      <c r="N12" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="I13" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="J13" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="K13" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="L13" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="I14" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="J14" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="K14" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="L14" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="M14" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="I15" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="J15" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="L15" t="s">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="M15" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D16" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="I16" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="J16" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="K16" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="M16" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>133</v>
+      </c>
+      <c r="N16" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="I17" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="J17" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="K17" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="L17" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="M17" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="N17" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="I18" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="J18" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="K18" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="L18" t="s">
-        <v>129</v>
+        <v>93</v>
       </c>
       <c r="M18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>148</v>
+      </c>
+      <c r="N18" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="I19" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="J19" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="K19" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="L19" t="s">
-        <v>135</v>
+        <v>93</v>
       </c>
       <c r="M19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>153</v>
+      </c>
+      <c r="N19" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="I20" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="K20" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="L20" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="M20" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="N20" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="D21" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="I21" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="J21" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="K21" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="L21" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="M21" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>169</v>
+      </c>
+      <c r="N21" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D22" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="I22" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="K22" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="L22" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="M22" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>174</v>
+      </c>
+      <c r="N22" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="D23" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>159</v>
+        <v>112</v>
       </c>
       <c r="I23" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
       <c r="K23" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="M23" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>179</v>
+      </c>
+      <c r="N23" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="I24" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J24" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="K24" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="L24" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="M24" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="N24" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="D25" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="I25" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="J25" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="L25" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="M25" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="N25" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I26" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="J26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="L26" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="N26" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I27" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="L27" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="M27" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="N27" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="D28" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="I28" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="K28" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="N28" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="D29" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="I29" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="J29" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K29" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="L29" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="M29" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="N29" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="I30" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="J30" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K30" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="L30" t="s">
-        <v>142</v>
+        <v>229</v>
       </c>
       <c r="M30" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="N30" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="D31" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="I31" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="J31" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K31" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="L31" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="M31" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="N31" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="D32" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>228</v>
+        <v>192</v>
       </c>
       <c r="I32" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J32" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="K32" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="L32" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="M32" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="N32" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="D33" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="I33" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="J33" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="K33" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="L33" t="s">
-        <v>186</v>
+        <v>249</v>
       </c>
       <c r="M33" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="N33" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="D34" t="s">
-        <v>181</v>
+        <v>253</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="I34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="J34" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K34" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="L34" t="s">
-        <v>186</v>
+        <v>257</v>
       </c>
       <c r="M34" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="N34" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="D35" t="s">
-        <v>245</v>
+        <v>111</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>246</v>
+        <v>171</v>
       </c>
       <c r="I35" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="J35" t="s">
-        <v>20</v>
+        <v>177</v>
       </c>
       <c r="K35" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="L35" t="s">
         <v>249</v>
       </c>
       <c r="M35" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="N35" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="D36" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="I36" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="J36" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K36" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="L36" t="s">
-        <v>142</v>
+        <v>270</v>
       </c>
       <c r="M36" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="N36" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="D37" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="I37" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="J37" t="s">
-        <v>20</v>
+        <v>277</v>
       </c>
       <c r="K37" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="L37" t="s">
-        <v>264</v>
+        <v>40</v>
       </c>
       <c r="M37" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="N37" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="D38" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="I38" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="J38" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="K38" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="L38" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="M38" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D39" t="s">
-        <v>260</v>
+        <v>289</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="I39" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="J39" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="K39" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="L39" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="M39" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="N39" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>281</v>
       </c>
       <c r="D40" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="I40" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="J40" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="K40" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="L40" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="M40" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="D41" t="s">
         <v>289</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="I41" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="J41" t="s">
-        <v>184</v>
+        <v>130</v>
       </c>
       <c r="K41" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="L41" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="M41" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="N41" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="D42" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="I42" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="J42" t="s">
-        <v>184</v>
+        <v>312</v>
       </c>
       <c r="K42" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="L42" t="s">
-        <v>293</v>
+        <v>314</v>
       </c>
       <c r="M42" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="N42" t="s">
-        <v>295</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="D43" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="I43" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="J43" t="s">
-        <v>184</v>
+        <v>130</v>
       </c>
       <c r="K43" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="L43" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="M43" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="D44" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="I44" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="J44" t="s">
-        <v>184</v>
+        <v>130</v>
       </c>
       <c r="K44" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="L44" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="M44" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="N44" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="D45" t="s">
-        <v>317</v>
+        <v>282</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="I45" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="J45" t="s">
-        <v>320</v>
+        <v>130</v>
       </c>
       <c r="K45" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="L45" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="M45" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="D46" t="s">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="I46" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="J46" t="s">
-        <v>320</v>
+        <v>130</v>
       </c>
       <c r="K46" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="L46" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="M46" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="N46" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>97</v>
+        <v>341</v>
       </c>
       <c r="D47" t="s">
-        <v>98</v>
+        <v>342</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="I47" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>177</v>
       </c>
       <c r="K47" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="L47" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="M47" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="N47"/>
+        <v>347</v>
+      </c>
+      <c r="N47" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="D48" t="s">
-        <v>106</v>
+        <v>350</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="I48" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="K48" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="L48" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="M48" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="D49" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="I49" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="J49" t="s">
-        <v>349</v>
+        <v>185</v>
       </c>
       <c r="K49" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="L49" t="s">
-        <v>142</v>
+        <v>360</v>
       </c>
       <c r="M49" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="I50" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="J50" t="s">
-        <v>357</v>
+        <v>185</v>
       </c>
       <c r="K50" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="L50" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="M50" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="D51" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="I51" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="J51" t="s">
-        <v>366</v>
+        <v>185</v>
       </c>
       <c r="K51" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="L51" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="M51" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="D52" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="I52" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="J52" t="s">
-        <v>320</v>
+        <v>185</v>
       </c>
       <c r="K52" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="L52" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M52" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="D53" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="I53" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="J53" t="s">
-        <v>320</v>
+        <v>185</v>
       </c>
       <c r="K53" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="L53" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="M53" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="D54" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="I54" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J54" t="s">
-        <v>387</v>
+        <v>185</v>
       </c>
       <c r="K54" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="L54" t="s">
-        <v>142</v>
+        <v>394</v>
       </c>
       <c r="M54" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="D55" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="I55" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J55" t="s">
-        <v>387</v>
+        <v>185</v>
       </c>
       <c r="K55" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="L55" t="s">
-        <v>142</v>
+        <v>400</v>
       </c>
       <c r="M55" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D56" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="I56" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="J56" t="s">
-        <v>387</v>
+        <v>177</v>
       </c>
       <c r="K56" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="L56" t="s">
-        <v>403</v>
+        <v>85</v>
       </c>
       <c r="M56" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="N56" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D57" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="I57" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="J57" t="s">
-        <v>387</v>
+        <v>277</v>
       </c>
       <c r="K57" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="L57" t="s">
-        <v>142</v>
+        <v>40</v>
       </c>
       <c r="M57" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="N57" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D58" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="I58" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="J58" t="s">
-        <v>387</v>
+        <v>277</v>
       </c>
       <c r="K58" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="L58" t="s">
-        <v>142</v>
+        <v>421</v>
       </c>
       <c r="M58" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="N58" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D59" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="I59" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="J59" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K59" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="L59" t="s">
-        <v>142</v>
+        <v>430</v>
       </c>
       <c r="M59" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="N59" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="D60" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="I60" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="J60" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K60" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="L60" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="M60" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="N60"/>
+        <v>438</v>
+      </c>
+      <c r="N60" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D61" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="I61" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="J61" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K61" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="L61" t="s">
-        <v>142</v>
+        <v>444</v>
       </c>
       <c r="M61" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="N61" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="D62" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="I62" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="J62" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K62" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="L62" t="s">
-        <v>446</v>
+        <v>160</v>
       </c>
       <c r="M62" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="N62"/>
+        <v>452</v>
+      </c>
+      <c r="N62" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D63" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="I63" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="J63" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K63" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="L63" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="M63" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>459</v>
+      </c>
+      <c r="N63" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="D64" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="I64" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="J64" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K64" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L64" t="s">
-        <v>142</v>
+        <v>465</v>
       </c>
       <c r="M64" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="N64" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="D65" t="s">
-        <v>463</v>
+        <v>425</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I65" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="J65" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K65" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="L65" t="s">
-        <v>142</v>
+        <v>472</v>
       </c>
       <c r="M65" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="N65" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D66" t="s">
-        <v>470</v>
+        <v>425</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="I66" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J66" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="K66" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="L66" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="M66" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="N66" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D67" t="s">
-        <v>478</v>
+        <v>425</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="I67" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="J67" t="s">
-        <v>320</v>
+        <v>428</v>
       </c>
       <c r="K67" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="L67" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="M67" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="N67" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D68" t="s">
-        <v>486</v>
+        <v>425</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="I68" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="J68" t="s">
-        <v>320</v>
+        <v>428</v>
       </c>
       <c r="K68" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="L68" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="M68" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="N68" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D69" t="s">
-        <v>494</v>
+        <v>425</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="I69" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="J69" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K69" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="L69" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M69" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>501</v>
+      </c>
+      <c r="N69" t="s">
+        <v>502</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D70" t="s">
-        <v>502</v>
+        <v>425</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="I70" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="J70" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K70" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="L70" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M70" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="N70"/>
+        <v>508</v>
+      </c>
+      <c r="N70" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D71" t="s">
-        <v>509</v>
+        <v>425</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="I71" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="J71" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K71" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="L71" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M71" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="N71"/>
+        <v>515</v>
+      </c>
+      <c r="N71" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D72" t="s">
-        <v>516</v>
+        <v>425</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I72" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="J72" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K72" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="L72" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="M72" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>522</v>
+      </c>
+      <c r="N72" t="s">
+        <v>523</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D73" t="s">
-        <v>523</v>
+        <v>425</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I73" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J73" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K73" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L73" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M73" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="N73"/>
+        <v>529</v>
+      </c>
+      <c r="N73" t="s">
+        <v>530</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D74" t="s">
-        <v>530</v>
+        <v>425</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
       <c r="I74" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="J74" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K74" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="L74" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="M74" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="N74"/>
+        <v>536</v>
+      </c>
+      <c r="N74" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D75" t="s">
-        <v>536</v>
+        <v>425</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="I75" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="J75" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K75" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="L75" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M75" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="N75"/>
+        <v>543</v>
+      </c>
+      <c r="N75" t="s">
+        <v>544</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="D76" t="s">
-        <v>542</v>
+        <v>425</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="I76" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="J76" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K76" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="L76" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="M76" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="N76"/>
+        <v>550</v>
+      </c>
+      <c r="N76" t="s">
+        <v>551</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D77" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>524</v>
+        <v>171</v>
       </c>
       <c r="I77" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="J77" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K77" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="L77" t="s">
-        <v>551</v>
+        <v>249</v>
       </c>
       <c r="M77" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="N77"/>
+        <v>556</v>
+      </c>
+      <c r="N77" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
+        <v>558</v>
+      </c>
+      <c r="D78" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>517</v>
+        <v>171</v>
       </c>
       <c r="I78" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="J78" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K78" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="L78" t="s">
-        <v>557</v>
+        <v>249</v>
       </c>
       <c r="M78" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="N78"/>
+        <v>561</v>
+      </c>
+      <c r="N78" t="s">
+        <v>562</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D79" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>524</v>
+        <v>171</v>
       </c>
       <c r="I79" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="J79" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K79" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="L79" t="s">
-        <v>562</v>
+        <v>249</v>
       </c>
       <c r="M79" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="N79"/>
+        <v>566</v>
+      </c>
+      <c r="N79" t="s">
+        <v>567</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D80" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="I80" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="J80" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K80" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="L80" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="M80" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="D81" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>524</v>
+        <v>578</v>
       </c>
       <c r="I81" t="s">
+        <v>579</v>
+      </c>
+      <c r="J81" t="s">
         <v>572</v>
       </c>
-      <c r="J81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K81" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="L81" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="M81" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="D82" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>517</v>
+        <v>585</v>
       </c>
       <c r="I82" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="J82" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K82" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="L82" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="M82" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D83" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>524</v>
+        <v>592</v>
       </c>
       <c r="I83" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="J83" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K83" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="L83" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="M83" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="D84" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="I84" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="J84" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K84" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="L84" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="M84" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="D85" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>524</v>
+        <v>606</v>
       </c>
       <c r="I85" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="J85" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K85" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="L85" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="M85" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="D86" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>517</v>
+        <v>613</v>
       </c>
       <c r="I86" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="J86" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="K86" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="L86" t="s">
-        <v>603</v>
+        <v>115</v>
       </c>
       <c r="M86" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="N86"/>
+        <v>616</v>
+      </c>
+      <c r="N86" t="s">
+        <v>617</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="D87" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>524</v>
+        <v>418</v>
       </c>
       <c r="I87" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="J87" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="K87" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="L87" t="s">
-        <v>609</v>
+        <v>421</v>
       </c>
       <c r="M87" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="N87"/>
+        <v>622</v>
+      </c>
+      <c r="N87" t="s">
+        <v>623</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="D88" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I88" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J88" t="s">
-        <v>615</v>
+        <v>428</v>
       </c>
       <c r="K88" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="L88" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="M88" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="N88" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="D89" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="I89" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="J89" t="s">
-        <v>615</v>
+        <v>572</v>
       </c>
       <c r="K89" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="L89" t="s">
-        <v>617</v>
+        <v>40</v>
       </c>
       <c r="M89" t="s">
-        <v>622</v>
+        <v>637</v>
       </c>
       <c r="N89" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="D90" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="I90" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="J90" t="s">
-        <v>627</v>
+        <v>572</v>
       </c>
       <c r="K90" t="s">
-        <v>628</v>
+        <v>643</v>
       </c>
       <c r="L90" t="s">
-        <v>142</v>
+        <v>40</v>
       </c>
       <c r="M90" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
       <c r="N90" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>97</v>
+        <v>646</v>
       </c>
       <c r="D91" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="I91" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="J91" t="s">
-        <v>366</v>
+        <v>572</v>
       </c>
       <c r="K91" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="L91" t="s">
-        <v>635</v>
+        <v>40</v>
       </c>
       <c r="M91" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="N91"/>
+        <v>651</v>
+      </c>
+      <c r="N91" t="s">
+        <v>652</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>653</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C92"/>
       <c r="D92" t="s">
-        <v>98</v>
+        <v>654</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>637</v>
+        <v>655</v>
       </c>
       <c r="I92" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="J92" t="s">
-        <v>320</v>
+        <v>657</v>
       </c>
       <c r="K92" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="L92" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="M92" t="s">
-        <v>641</v>
+        <v>660</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>642</v>
+        <v>661</v>
       </c>
       <c r="D93" t="s">
-        <v>106</v>
+        <v>425</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>643</v>
+        <v>662</v>
       </c>
       <c r="I93" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="J93" t="s">
-        <v>320</v>
+        <v>664</v>
       </c>
       <c r="K93" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="L93" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
       <c r="M93" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="N93" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>97</v>
+        <v>669</v>
       </c>
       <c r="D94" t="s">
-        <v>631</v>
+        <v>17</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="I94" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="J94" t="s">
-        <v>651</v>
+        <v>428</v>
       </c>
       <c r="K94" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="L94" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="M94" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="N94"/>
+        <v>674</v>
+      </c>
+      <c r="N94" t="s">
+        <v>675</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="D95" t="s">
-        <v>656</v>
+        <v>17</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>657</v>
+        <v>676</v>
       </c>
       <c r="I95" t="s">
-        <v>658</v>
+        <v>677</v>
       </c>
       <c r="J95" t="s">
-        <v>659</v>
+        <v>428</v>
       </c>
       <c r="K95" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="L95" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="M95" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N95"/>
+        <v>679</v>
+      </c>
+      <c r="N95" t="s">
+        <v>675</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="D96" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>657</v>
+        <v>682</v>
       </c>
       <c r="I96" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="J96" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="K96" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="L96" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="M96" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="D97" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>657</v>
+        <v>682</v>
       </c>
       <c r="I97" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="J97" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="K97" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
       <c r="L97" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="M97" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="D98" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
       <c r="I98" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="J98" t="s">
-        <v>615</v>
+        <v>428</v>
       </c>
       <c r="K98" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
       <c r="L98" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
       <c r="M98" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="N98" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
-      <c r="C99"/>
+      <c r="C99" t="s">
+        <v>702</v>
+      </c>
       <c r="D99" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="I99" t="s">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="J99" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="K99" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="L99" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="M99" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>97</v>
+        <v>708</v>
       </c>
       <c r="D100" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="I100" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="J100" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="K100" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="L100" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
       <c r="M100" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="D101" t="s">
-        <v>260</v>
+        <v>715</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>699</v>
+        <v>682</v>
       </c>
       <c r="I101" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="J101" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K101" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="L101" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="M101" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="D102" t="s">
-        <v>260</v>
+        <v>721</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="I102" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="J102" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K102" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="L102" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="M102" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="D103" t="s">
-        <v>260</v>
+        <v>728</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
       <c r="I103" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="J103" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K103" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="L103" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="M103" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="D104" t="s">
-        <v>260</v>
+        <v>734</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>720</v>
+        <v>735</v>
       </c>
       <c r="I104" t="s">
-        <v>721</v>
+        <v>736</v>
       </c>
       <c r="J104" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K104" t="s">
-        <v>722</v>
+        <v>737</v>
       </c>
       <c r="L104" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="M104" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="D105" t="s">
-        <v>260</v>
+        <v>741</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="I105" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="J105" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K105" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="L105" t="s">
-        <v>730</v>
+        <v>40</v>
       </c>
       <c r="M105" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="N105" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="D106" t="s">
-        <v>260</v>
+        <v>748</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="I106" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="J106" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K106" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="L106" t="s">
-        <v>737</v>
+        <v>421</v>
       </c>
       <c r="M106" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="N106" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="D107" t="s">
-        <v>260</v>
+        <v>755</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
       <c r="I107" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="J107" t="s">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="K107" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="L107" t="s">
-        <v>744</v>
+        <v>40</v>
       </c>
       <c r="M107" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="N107" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="D108" t="s">
-        <v>748</v>
+        <v>17</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>749</v>
+        <v>762</v>
       </c>
       <c r="I108" t="s">
-        <v>750</v>
+        <v>763</v>
       </c>
       <c r="J108" t="s">
-        <v>751</v>
+        <v>428</v>
       </c>
       <c r="K108" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="L108" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="M108" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="N108" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="D109" t="s">
-        <v>757</v>
+        <v>17</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="I109" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="J109" t="s">
-        <v>751</v>
+        <v>428</v>
       </c>
       <c r="K109" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="L109" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="M109" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="N109" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="D110" t="s">
-        <v>765</v>
+        <v>17</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="I110" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="J110" t="s">
-        <v>751</v>
+        <v>428</v>
       </c>
       <c r="K110" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="L110" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="M110" t="s">
-        <v>769</v>
+        <v>780</v>
       </c>
       <c r="N110" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="D111" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="I111" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
       <c r="J111" t="s">
-        <v>615</v>
+        <v>786</v>
       </c>
       <c r="K111" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="L111" t="s">
-        <v>776</v>
+        <v>40</v>
       </c>
       <c r="M111" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="N111" t="s">
-        <v>778</v>
+        <v>789</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>779</v>
+        <v>790</v>
       </c>
       <c r="D112" t="s">
-        <v>780</v>
+        <v>791</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>781</v>
+        <v>792</v>
       </c>
       <c r="I112" t="s">
-        <v>782</v>
+        <v>793</v>
       </c>
       <c r="J112" t="s">
-        <v>694</v>
+        <v>786</v>
       </c>
       <c r="K112" t="s">
-        <v>783</v>
+        <v>794</v>
       </c>
       <c r="L112" t="s">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="M112" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D113" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="I113" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="J113" t="s">
-        <v>694</v>
+        <v>786</v>
       </c>
       <c r="K113" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="L113" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="M113" t="s">
-        <v>793</v>
-[...3 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="D114" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="I114" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="J114" t="s">
-        <v>694</v>
+        <v>786</v>
       </c>
       <c r="K114" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="L114" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="M114" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="D115" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="I115" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="J115" t="s">
-        <v>694</v>
+        <v>786</v>
       </c>
       <c r="K115" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="L115" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="M115" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>817</v>
+      </c>
+      <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="D116" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
         <v>813</v>
       </c>
       <c r="I116" t="s">
         <v>814</v>
       </c>
       <c r="J116" t="s">
-        <v>751</v>
+        <v>786</v>
       </c>
       <c r="K116" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="L116" t="s">
-        <v>142</v>
+        <v>821</v>
       </c>
       <c r="M116" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="D117" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="I117" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="J117" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="K117" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="L117" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="M117" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="D118" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="I118" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="J118" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="K118" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="L118" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="M118" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="D119" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="I119" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="J119" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="K119" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="L119" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="M119" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="D120" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>842</v>
+        <v>682</v>
       </c>
       <c r="I120" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="J120" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="K120" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="L120" t="s">
-        <v>142</v>
+        <v>847</v>
       </c>
       <c r="M120" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D121" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>849</v>
+        <v>682</v>
       </c>
       <c r="I121" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="J121" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="K121" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L121" t="s">
-        <v>142</v>
+        <v>853</v>
       </c>
       <c r="M121" t="s">
-        <v>852</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D122" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>503</v>
+        <v>825</v>
       </c>
       <c r="I122" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="J122" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K122" t="s">
         <v>858</v>
       </c>
       <c r="L122" t="s">
         <v>859</v>
       </c>
       <c r="M122" t="s">
         <v>860</v>
       </c>
       <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
         <v>861</v>
       </c>
       <c r="D123" t="s">
         <v>862</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
         <v>863</v>
       </c>
       <c r="I123" t="s">
         <v>864</v>
       </c>
       <c r="J123" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K123" t="s">
         <v>865</v>
       </c>
       <c r="L123" t="s">
         <v>866</v>
       </c>
       <c r="M123" t="s">
         <v>867</v>
       </c>
       <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
         <v>868</v>
       </c>
       <c r="D124" t="s">
         <v>869</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
         <v>870</v>
       </c>
       <c r="I124" t="s">
+        <v>864</v>
+      </c>
+      <c r="J124" t="s">
+        <v>786</v>
+      </c>
+      <c r="K124" t="s">
         <v>871</v>
       </c>
-      <c r="J124" t="s">
-[...2 lines deleted...]
-      <c r="K124" t="s">
+      <c r="L124" t="s">
         <v>872</v>
       </c>
-      <c r="L124" t="s">
+      <c r="M124" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
+        <v>874</v>
+      </c>
+      <c r="D125" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>806</v>
+      </c>
+      <c r="I125" t="s">
+        <v>876</v>
+      </c>
+      <c r="J125" t="s">
+        <v>786</v>
+      </c>
+      <c r="K125" t="s">
         <v>877</v>
       </c>
-      <c r="I125" t="s">
-[...5 lines deleted...]
-      <c r="K125" t="s">
+      <c r="L125" t="s">
         <v>878</v>
       </c>
-      <c r="L125" t="s">
+      <c r="M125" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
+        <v>880</v>
+      </c>
+      <c r="D126" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
+        <v>882</v>
+      </c>
+      <c r="I126" t="s">
         <v>883</v>
       </c>
-      <c r="I126" t="s">
+      <c r="J126" t="s">
+        <v>786</v>
+      </c>
+      <c r="K126" t="s">
         <v>884</v>
       </c>
-      <c r="J126" t="s">
+      <c r="L126" t="s">
         <v>885</v>
       </c>
-      <c r="K126" t="s">
+      <c r="M126" t="s">
         <v>886</v>
       </c>
-      <c r="L126" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="D127" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
+        <v>682</v>
+      </c>
+      <c r="I127" t="s">
+        <v>889</v>
+      </c>
+      <c r="J127" t="s">
+        <v>786</v>
+      </c>
+      <c r="K127" t="s">
+        <v>890</v>
+      </c>
+      <c r="L127" t="s">
         <v>891</v>
       </c>
-      <c r="I127" t="s">
+      <c r="M127" t="s">
         <v>892</v>
-      </c>
-[...10 lines deleted...]
-        <v>895</v>
       </c>
       <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="D128" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
+        <v>882</v>
+      </c>
+      <c r="I128" t="s">
+        <v>895</v>
+      </c>
+      <c r="J128" t="s">
+        <v>786</v>
+      </c>
+      <c r="K128" t="s">
+        <v>896</v>
+      </c>
+      <c r="L128" t="s">
+        <v>897</v>
+      </c>
+      <c r="M128" t="s">
         <v>898</v>
-      </c>
-[...13 lines deleted...]
-        <v>902</v>
       </c>
       <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="D129" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>35</v>
+        <v>863</v>
       </c>
       <c r="I129" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="J129" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K129" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="L129" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="M129" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="D130" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>911</v>
+        <v>870</v>
       </c>
       <c r="I130" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="J130" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K130" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="L130" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="M130" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="D131" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>898</v>
+        <v>806</v>
       </c>
       <c r="I131" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="J131" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K131" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="L131" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="M131" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="D132" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>35</v>
+        <v>806</v>
       </c>
       <c r="I132" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="J132" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K132" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="L132" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="M132" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="D133" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>911</v>
+        <v>813</v>
       </c>
       <c r="I133" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="J133" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="K133" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="L133" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="M133" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="D134" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>935</v>
+        <v>813</v>
       </c>
       <c r="I134" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="J134" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K134" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="L134" t="s">
-        <v>142</v>
+        <v>933</v>
       </c>
       <c r="M134" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="D135" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>942</v>
+        <v>825</v>
       </c>
       <c r="I135" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="J135" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K135" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="L135" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="M135" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="D136" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>949</v>
+        <v>825</v>
       </c>
       <c r="I136" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="J136" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K136" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="L136" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="M136" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="D137" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>942</v>
+        <v>832</v>
       </c>
       <c r="I137" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="J137" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K137" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="L137" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="M137" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="D138" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>949</v>
+        <v>682</v>
       </c>
       <c r="I138" t="s">
+        <v>955</v>
+      </c>
+      <c r="J138" t="s">
+        <v>786</v>
+      </c>
+      <c r="K138" t="s">
         <v>956</v>
       </c>
-      <c r="J138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L138" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="M138" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="D139" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>942</v>
+        <v>806</v>
       </c>
       <c r="I139" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="J139" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K139" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="L139" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="M139" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="D140" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>949</v>
+        <v>813</v>
       </c>
       <c r="I140" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="J140" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K140" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="L140" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="M140" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="D141" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>949</v>
+        <v>825</v>
       </c>
       <c r="I141" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="J141" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K141" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="L141" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="M141" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="D142" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>942</v>
+        <v>832</v>
       </c>
       <c r="I142" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="J142" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K142" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="L142" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="M142" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="D143" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>949</v>
+        <v>682</v>
       </c>
       <c r="I143" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="J143" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K143" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="L143" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="M143" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="D144" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>942</v>
+        <v>682</v>
       </c>
       <c r="I144" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="J144" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K144" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="L144" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="M144" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="D145" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1003</v>
+        <v>870</v>
       </c>
       <c r="I145" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="J145" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K145" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="L145" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="M145" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="D146" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1010</v>
+        <v>863</v>
       </c>
       <c r="I146" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="J146" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K146" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="L146" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="M146" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="D147" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
+        <v>882</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J147" t="s">
+        <v>786</v>
+      </c>
+      <c r="K147" t="s">
         <v>1010</v>
       </c>
-      <c r="I147" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L147" t="s">
-        <v>1019</v>
+        <v>1011</v>
       </c>
       <c r="M147" t="s">
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="D148" t="s">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1010</v>
+        <v>839</v>
       </c>
       <c r="I148" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="J148" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K148" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="L148" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="M148" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1027</v>
+        <v>1019</v>
       </c>
       <c r="D149" t="s">
-        <v>1028</v>
+        <v>1020</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1029</v>
+        <v>799</v>
       </c>
       <c r="I149" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="J149" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="K149" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
       <c r="L149" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="M149" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1024</v>
+      </c>
+      <c r="N149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1035</v>
+        <v>1025</v>
       </c>
       <c r="D150" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="I150" t="s">
-        <v>1038</v>
+        <v>1028</v>
       </c>
       <c r="J150" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K150" t="s">
-        <v>1040</v>
+        <v>1029</v>
       </c>
       <c r="L150" t="s">
-        <v>1041</v>
+        <v>1030</v>
       </c>
       <c r="M150" t="s">
-        <v>1042</v>
+        <v>1031</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1043</v>
+        <v>1032</v>
       </c>
       <c r="D151" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1045</v>
+        <v>870</v>
       </c>
       <c r="I151" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="J151" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K151" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
       <c r="L151" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="M151" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
       <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="D152" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1051</v>
+        <v>682</v>
       </c>
       <c r="I152" t="s">
-        <v>1052</v>
+        <v>1040</v>
       </c>
       <c r="J152" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K152" t="s">
-        <v>1053</v>
+        <v>1041</v>
       </c>
       <c r="L152" t="s">
-        <v>1054</v>
+        <v>1042</v>
       </c>
       <c r="M152" t="s">
-        <v>1055</v>
+        <v>1043</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
       <c r="D153" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1058</v>
+        <v>799</v>
       </c>
       <c r="I153" t="s">
-        <v>1059</v>
+        <v>1046</v>
       </c>
       <c r="J153" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K153" t="s">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="L153" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="M153" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="D154" t="s">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="I154" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
       <c r="J154" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K154" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
       <c r="L154" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="M154" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="D155" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="I155" t="s">
-        <v>1071</v>
+        <v>1060</v>
       </c>
       <c r="J155" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K155" t="s">
-        <v>1072</v>
+        <v>1061</v>
       </c>
       <c r="L155" t="s">
-        <v>1073</v>
+        <v>1062</v>
       </c>
       <c r="M155" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
       <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1075</v>
+        <v>281</v>
       </c>
       <c r="D156" t="s">
-        <v>1076</v>
+        <v>282</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="I156" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="J156" t="s">
-        <v>1039</v>
+        <v>428</v>
       </c>
       <c r="K156" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="L156" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="M156" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="D157" t="s">
-        <v>1082</v>
+        <v>289</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1045</v>
+        <v>1070</v>
       </c>
       <c r="I157" t="s">
-        <v>1077</v>
+        <v>1071</v>
       </c>
       <c r="J157" t="s">
-        <v>1039</v>
+        <v>428</v>
       </c>
       <c r="K157" t="s">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="L157" t="s">
-        <v>1084</v>
+        <v>1073</v>
       </c>
       <c r="M157" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="N157"/>
+        <v>1074</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1075</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1086</v>
+        <v>1076</v>
       </c>
       <c r="D158" t="s">
-        <v>1087</v>
+        <v>1077</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1037</v>
+        <v>1078</v>
       </c>
       <c r="I158" t="s">
-        <v>1088</v>
+        <v>1079</v>
       </c>
       <c r="J158" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K158" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
       <c r="L158" t="s">
-        <v>1090</v>
+        <v>421</v>
       </c>
       <c r="M158" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="N158"/>
+        <v>1081</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1082</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="D159" t="s">
-        <v>1093</v>
+        <v>1084</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1094</v>
+        <v>1085</v>
       </c>
       <c r="I159" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
       <c r="J159" t="s">
-        <v>1039</v>
+        <v>664</v>
       </c>
       <c r="K159" t="s">
-        <v>1096</v>
+        <v>1087</v>
       </c>
       <c r="L159" t="s">
-        <v>1097</v>
+        <v>1088</v>
       </c>
       <c r="M159" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="N159"/>
+        <v>1089</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1090</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="D160" t="s">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1045</v>
+        <v>1093</v>
       </c>
       <c r="I160" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="J160" t="s">
-        <v>1039</v>
+        <v>664</v>
       </c>
       <c r="K160" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="L160" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="M160" t="s">
-        <v>1104</v>
-[...1 lines deleted...]
-      <c r="N160"/>
+        <v>1097</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1098</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="D161" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1058</v>
+        <v>1101</v>
       </c>
       <c r="I161" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="J161" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="K161" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="L161" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="M161" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="D162" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1051</v>
+        <v>1108</v>
       </c>
       <c r="I162" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1111</v>
+      </c>
+      <c r="L162" t="s">
         <v>1112</v>
       </c>
-      <c r="J162" t="s">
-[...2 lines deleted...]
-      <c r="K162" t="s">
+      <c r="M162" t="s">
         <v>1113</v>
-      </c>
-[...4 lines deleted...]
-        <v>1115</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="D163" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K163" t="s">
         <v>1118</v>
       </c>
-      <c r="I163" t="s">
+      <c r="L163" t="s">
         <v>1119</v>
       </c>
-      <c r="J163" t="s">
-[...2 lines deleted...]
-      <c r="K163" t="s">
+      <c r="M163" t="s">
         <v>1120</v>
-      </c>
-[...4 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="D164" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K164" t="s">
         <v>1125</v>
       </c>
-      <c r="I164" t="s">
+      <c r="L164" t="s">
         <v>1126</v>
       </c>
-      <c r="J164" t="s">
-[...2 lines deleted...]
-      <c r="K164" t="s">
+      <c r="M164" t="s">
         <v>1127</v>
-      </c>
-[...4 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="D165" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="I165" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="J165" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K165" t="s">
         <v>1132</v>
       </c>
       <c r="L165" t="s">
         <v>1133</v>
       </c>
       <c r="M165" t="s">
         <v>1134</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
         <v>1135</v>
       </c>
       <c r="D166" t="s">
         <v>1136</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1058</v>
+        <v>1137</v>
       </c>
       <c r="I166" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="J166" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K166" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="L166" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="M166" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D167" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1045</v>
+        <v>1144</v>
       </c>
       <c r="I167" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="J167" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K167" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="L167" t="s">
-        <v>1145</v>
+        <v>40</v>
       </c>
       <c r="M167" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="N167"/>
+        <v>1147</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1148</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="D168" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I168" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="J168" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K168" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="L168" t="s">
-        <v>1151</v>
+        <v>40</v>
       </c>
       <c r="M168" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="N168"/>
+        <v>1154</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1155</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="D169" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="I169" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="J169" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K169" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="L169" t="s">
-        <v>1157</v>
+        <v>40</v>
       </c>
       <c r="M169" t="s">
-        <v>1158</v>
-[...1 lines deleted...]
-      <c r="N169"/>
+        <v>1161</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1162</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="D170" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1051</v>
+        <v>1165</v>
       </c>
       <c r="I170" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="J170" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K170" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="L170" t="s">
-        <v>1163</v>
+        <v>421</v>
       </c>
       <c r="M170" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="N170"/>
+        <v>1168</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1169</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="D171" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1037</v>
+        <v>1172</v>
       </c>
       <c r="I171" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="J171" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K171" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="L171" t="s">
-        <v>1169</v>
+        <v>421</v>
       </c>
       <c r="M171" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="N171"/>
+        <v>1175</v>
+      </c>
+      <c r="N171" t="s">
+        <v>1176</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="D172" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="I172" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="J172" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K172" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="L172" t="s">
-        <v>1176</v>
+        <v>421</v>
       </c>
       <c r="M172" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="N172"/>
+        <v>1182</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1183</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="D173" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1118</v>
+        <v>418</v>
       </c>
       <c r="I173" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="J173" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K173" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="L173" t="s">
-        <v>1182</v>
+        <v>421</v>
       </c>
       <c r="M173" t="s">
-        <v>1183</v>
-[...1 lines deleted...]
-      <c r="N173"/>
+        <v>1188</v>
+      </c>
+      <c r="N173" t="s">
+        <v>1189</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="D174" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1186</v>
+        <v>418</v>
       </c>
       <c r="I174" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="J174" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K174" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="L174" t="s">
-        <v>1189</v>
+        <v>421</v>
       </c>
       <c r="M174" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="N174"/>
+        <v>1194</v>
+      </c>
+      <c r="N174" t="s">
+        <v>1195</v>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="D175" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1186</v>
+        <v>418</v>
       </c>
       <c r="I175" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="J175" t="s">
-        <v>1039</v>
+        <v>1110</v>
       </c>
       <c r="K175" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="L175" t="s">
-        <v>1195</v>
+        <v>421</v>
       </c>
       <c r="M175" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="N175"/>
+        <v>1200</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1201</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="D176" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1173</v>
+        <v>418</v>
       </c>
       <c r="I176" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="J176" t="s">
-        <v>1200</v>
+        <v>1110</v>
       </c>
       <c r="K176" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="L176" t="s">
-        <v>1202</v>
+        <v>421</v>
       </c>
       <c r="M176" t="s">
-        <v>1203</v>
-[...1 lines deleted...]
-      <c r="N176"/>
+        <v>1206</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1207</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="D177" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>657</v>
+        <v>418</v>
       </c>
       <c r="I177" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="J177" t="s">
-        <v>1200</v>
+        <v>1110</v>
       </c>
       <c r="K177" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="L177" t="s">
-        <v>1208</v>
+        <v>421</v>
       </c>
       <c r="M177" t="s">
-        <v>1209</v>
-[...1 lines deleted...]
-      <c r="N177"/>
+        <v>1212</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1213</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="D178" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1173</v>
+        <v>418</v>
       </c>
       <c r="I178" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="J178" t="s">
-        <v>1200</v>
+        <v>1110</v>
       </c>
       <c r="K178" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="L178" t="s">
-        <v>1214</v>
+        <v>421</v>
       </c>
       <c r="M178" t="s">
-        <v>1215</v>
-[...1 lines deleted...]
-      <c r="N178"/>
+        <v>1218</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1219</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="D179" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1218</v>
+        <v>418</v>
       </c>
       <c r="I179" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="J179" t="s">
-        <v>1220</v>
+        <v>1110</v>
       </c>
       <c r="K179" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="L179" t="s">
-        <v>474</v>
+        <v>421</v>
       </c>
       <c r="M179" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="N179" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="D180" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="I180" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="J180" t="s">
-        <v>1228</v>
+        <v>664</v>
       </c>
       <c r="K180" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="L180" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="M180" t="s">
-        <v>1231</v>
-[...1 lines deleted...]
-      <c r="N180"/>
+        <v>1232</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1233</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="D181" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
         <v>1234</v>
       </c>
       <c r="I181" t="s">
         <v>1235</v>
       </c>
       <c r="J181" t="s">
-        <v>1228</v>
+        <v>664</v>
       </c>
       <c r="K181" t="s">
         <v>1236</v>
       </c>
       <c r="L181" t="s">
+        <v>1231</v>
+      </c>
+      <c r="M181" t="s">
         <v>1237</v>
       </c>
-      <c r="M181" t="s">
-[...2 lines deleted...]
-      <c r="N181"/>
+      <c r="N181" t="s">
+        <v>1233</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D182" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
+        <v>418</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K182" t="s">
         <v>1241</v>
       </c>
-      <c r="I182" t="s">
+      <c r="L182" t="s">
+        <v>421</v>
+      </c>
+      <c r="M182" t="s">
         <v>1242</v>
       </c>
-      <c r="J182" t="s">
-[...2 lines deleted...]
-      <c r="K182" t="s">
+      <c r="N182" t="s">
         <v>1243</v>
-      </c>
-[...7 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="D183" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
+        <v>418</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L183" t="s">
+        <v>421</v>
+      </c>
+      <c r="M183" t="s">
         <v>1248</v>
       </c>
-      <c r="I183" t="s">
+      <c r="N183" t="s">
         <v>1249</v>
-      </c>
-[...13 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
+      <c r="H184" t="s">
+        <v>418</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K184" t="s">
         <v>1253</v>
       </c>
-      <c r="D184" t="s">
+      <c r="L184" t="s">
+        <v>421</v>
+      </c>
+      <c r="M184" t="s">
         <v>1254</v>
       </c>
-      <c r="E184" t="s">
+      <c r="N184" t="s">
         <v>1255</v>
-      </c>
-[...25 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="D185" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1257</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
       <c r="H185" t="s">
-        <v>1267</v>
+        <v>418</v>
       </c>
       <c r="I185" t="s">
-        <v>1268</v>
+        <v>1258</v>
       </c>
       <c r="J185" t="s">
-        <v>497</v>
+        <v>1259</v>
       </c>
       <c r="K185" t="s">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="L185" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M185" t="s">
-        <v>1270</v>
+        <v>1261</v>
       </c>
       <c r="N185" t="s">
-        <v>1271</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1272</v>
+        <v>1263</v>
       </c>
       <c r="D186" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1264</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
       <c r="H186" t="s">
-        <v>1276</v>
+        <v>1265</v>
       </c>
       <c r="I186" t="s">
-        <v>1277</v>
+        <v>1266</v>
       </c>
       <c r="J186" t="s">
-        <v>497</v>
+        <v>1259</v>
       </c>
       <c r="K186" t="s">
-        <v>1278</v>
+        <v>1267</v>
       </c>
       <c r="L186" t="s">
-        <v>1032</v>
+        <v>40</v>
       </c>
       <c r="M186" t="s">
-        <v>1279</v>
+        <v>1268</v>
       </c>
       <c r="N186" t="s">
-        <v>1280</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="D187" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1271</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
       <c r="H187" t="s">
-        <v>1285</v>
+        <v>418</v>
       </c>
       <c r="I187" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="J187" t="s">
-        <v>497</v>
+        <v>657</v>
       </c>
       <c r="K187" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="L187" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M187" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="N187" t="s">
-        <v>1289</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1290</v>
+        <v>1276</v>
       </c>
       <c r="D188" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1277</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
       <c r="H188" t="s">
-        <v>1294</v>
+        <v>418</v>
       </c>
       <c r="I188" t="s">
-        <v>1295</v>
+        <v>1278</v>
       </c>
       <c r="J188" t="s">
-        <v>497</v>
+        <v>657</v>
       </c>
       <c r="K188" t="s">
-        <v>1296</v>
+        <v>1279</v>
       </c>
       <c r="L188" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M188" t="s">
-        <v>1297</v>
+        <v>1280</v>
       </c>
       <c r="N188" t="s">
-        <v>1298</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
-      <c r="C189"/>
+      <c r="C189" t="s">
+        <v>1282</v>
+      </c>
       <c r="D189" t="s">
-        <v>1299</v>
+        <v>1283</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1300</v>
+        <v>792</v>
       </c>
       <c r="I189" t="s">
-        <v>1301</v>
+        <v>1284</v>
       </c>
       <c r="J189" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="K189" t="s">
-        <v>1302</v>
+        <v>1285</v>
       </c>
       <c r="L189" t="s">
-        <v>1303</v>
+        <v>1286</v>
       </c>
       <c r="M189" t="s">
-        <v>1304</v>
+        <v>1287</v>
       </c>
       <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1305</v>
+        <v>1288</v>
       </c>
       <c r="D190" t="s">
-        <v>1254</v>
+        <v>1289</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1029</v>
+        <v>578</v>
       </c>
       <c r="I190" t="s">
-        <v>1306</v>
+        <v>1290</v>
       </c>
       <c r="J190" t="s">
-        <v>1307</v>
+        <v>657</v>
       </c>
       <c r="K190" t="s">
-        <v>1308</v>
+        <v>1291</v>
       </c>
       <c r="L190" t="s">
-        <v>1032</v>
+        <v>1292</v>
       </c>
       <c r="M190" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1293</v>
+      </c>
+      <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1311</v>
+        <v>1294</v>
       </c>
       <c r="D191" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1295</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
       <c r="H191" t="s">
-        <v>1315</v>
+        <v>570</v>
       </c>
       <c r="I191" t="s">
-        <v>1316</v>
+        <v>1296</v>
       </c>
       <c r="J191" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K191" t="s">
-        <v>1317</v>
+        <v>1297</v>
       </c>
       <c r="L191" t="s">
-        <v>1032</v>
+        <v>1298</v>
       </c>
       <c r="M191" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1320</v>
+        <v>1300</v>
       </c>
       <c r="D192" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1301</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
       <c r="H192" t="s">
-        <v>1324</v>
+        <v>1302</v>
       </c>
       <c r="I192" t="s">
-        <v>1325</v>
+        <v>1303</v>
       </c>
       <c r="J192" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K192" t="s">
-        <v>1326</v>
+        <v>1304</v>
       </c>
       <c r="L192" t="s">
-        <v>1032</v>
+        <v>1305</v>
       </c>
       <c r="M192" t="s">
-        <v>1327</v>
-[...3 lines deleted...]
-      </c>
+        <v>1306</v>
+      </c>
+      <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1329</v>
+        <v>1307</v>
       </c>
       <c r="D193" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1308</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
       <c r="H193" t="s">
-        <v>1333</v>
+        <v>418</v>
       </c>
       <c r="I193" t="s">
-        <v>1334</v>
+        <v>1309</v>
       </c>
       <c r="J193" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K193" t="s">
-        <v>1335</v>
+        <v>1310</v>
       </c>
       <c r="L193" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M193" t="s">
-        <v>1336</v>
+        <v>1311</v>
       </c>
       <c r="N193" t="s">
-        <v>1337</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1338</v>
+        <v>1313</v>
       </c>
       <c r="D194" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1314</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
       <c r="H194" t="s">
-        <v>1342</v>
+        <v>418</v>
       </c>
       <c r="I194" t="s">
-        <v>1343</v>
+        <v>1315</v>
       </c>
       <c r="J194" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K194" t="s">
-        <v>1344</v>
+        <v>1316</v>
       </c>
       <c r="L194" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M194" t="s">
-        <v>1345</v>
+        <v>1317</v>
       </c>
       <c r="N194" t="s">
-        <v>1346</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1347</v>
+        <v>1319</v>
       </c>
       <c r="D195" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1320</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
       <c r="H195" t="s">
-        <v>1351</v>
+        <v>418</v>
       </c>
       <c r="I195" t="s">
-        <v>1352</v>
+        <v>1321</v>
       </c>
       <c r="J195" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K195" t="s">
-        <v>1353</v>
+        <v>1322</v>
       </c>
       <c r="L195" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M195" t="s">
-        <v>1354</v>
+        <v>1323</v>
       </c>
       <c r="N195" t="s">
-        <v>1355</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1356</v>
+        <v>1325</v>
       </c>
       <c r="D196" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1326</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
       <c r="H196" t="s">
-        <v>1360</v>
+        <v>418</v>
       </c>
       <c r="I196" t="s">
-        <v>1361</v>
+        <v>1327</v>
       </c>
       <c r="J196" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K196" t="s">
-        <v>1362</v>
+        <v>1328</v>
       </c>
       <c r="L196" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M196" t="s">
-        <v>1363</v>
+        <v>1329</v>
       </c>
       <c r="N196" t="s">
-        <v>1364</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1365</v>
+        <v>1276</v>
       </c>
       <c r="D197" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
       <c r="H197" t="s">
-        <v>1369</v>
+        <v>281</v>
       </c>
       <c r="I197" t="s">
-        <v>1370</v>
+        <v>1332</v>
       </c>
       <c r="J197" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K197" t="s">
-        <v>1371</v>
+        <v>1333</v>
       </c>
       <c r="L197" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M197" t="s">
-        <v>1372</v>
+        <v>1334</v>
       </c>
       <c r="N197" t="s">
-        <v>1373</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1374</v>
+        <v>1076</v>
       </c>
       <c r="D198" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
       <c r="H198" t="s">
-        <v>1378</v>
+        <v>281</v>
       </c>
       <c r="I198" t="s">
-        <v>1379</v>
+        <v>1335</v>
       </c>
       <c r="J198" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="K198" t="s">
-        <v>1380</v>
+        <v>1336</v>
       </c>
       <c r="L198" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M198" t="s">
-        <v>1381</v>
+        <v>1337</v>
       </c>
       <c r="N198" t="s">
-        <v>1382</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1383</v>
+        <v>1338</v>
       </c>
       <c r="D199" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1339</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1387</v>
+        <v>418</v>
       </c>
       <c r="I199" t="s">
-        <v>1388</v>
+        <v>1340</v>
       </c>
       <c r="J199" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="K199" t="s">
-        <v>1389</v>
+        <v>1341</v>
       </c>
       <c r="L199" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M199" t="s">
-        <v>1390</v>
+        <v>1342</v>
       </c>
       <c r="N199" t="s">
-        <v>1391</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1392</v>
+        <v>1214</v>
       </c>
       <c r="D200" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1344</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
       <c r="H200" t="s">
-        <v>1396</v>
+        <v>281</v>
       </c>
       <c r="I200" t="s">
-        <v>1397</v>
+        <v>1345</v>
       </c>
       <c r="J200" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K200" t="s">
-        <v>1398</v>
+        <v>1346</v>
       </c>
       <c r="L200" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M200" t="s">
-        <v>1399</v>
+        <v>1347</v>
       </c>
       <c r="N200" t="s">
-        <v>1400</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1401</v>
+        <v>1270</v>
       </c>
       <c r="D201" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
       <c r="H201" t="s">
-        <v>1405</v>
+        <v>281</v>
       </c>
       <c r="I201" t="s">
-        <v>1406</v>
+        <v>1348</v>
       </c>
       <c r="J201" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K201" t="s">
-        <v>1407</v>
+        <v>1349</v>
       </c>
       <c r="L201" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M201" t="s">
-        <v>1408</v>
+        <v>1350</v>
       </c>
       <c r="N201" t="s">
-        <v>1409</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1410</v>
+        <v>1202</v>
       </c>
       <c r="D202" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1414</v>
+        <v>281</v>
       </c>
       <c r="I202" t="s">
-        <v>1415</v>
+        <v>1351</v>
       </c>
       <c r="J202" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K202" t="s">
-        <v>1416</v>
+        <v>1352</v>
       </c>
       <c r="L202" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M202" t="s">
-        <v>1417</v>
+        <v>1353</v>
       </c>
       <c r="N202" t="s">
-        <v>1418</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1419</v>
+        <v>1208</v>
       </c>
       <c r="D203" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1423</v>
+        <v>281</v>
       </c>
       <c r="I203" t="s">
-        <v>1424</v>
+        <v>1355</v>
       </c>
       <c r="J203" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K203" t="s">
-        <v>1425</v>
+        <v>1356</v>
       </c>
       <c r="L203" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M203" t="s">
-        <v>1426</v>
+        <v>1357</v>
       </c>
       <c r="N203" t="s">
-        <v>1427</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1428</v>
+        <v>1256</v>
       </c>
       <c r="D204" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
       <c r="H204" t="s">
-        <v>1432</v>
+        <v>281</v>
       </c>
       <c r="I204" t="s">
-        <v>1433</v>
+        <v>1358</v>
       </c>
       <c r="J204" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K204" t="s">
-        <v>1434</v>
+        <v>1359</v>
       </c>
       <c r="L204" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M204" t="s">
-        <v>1435</v>
+        <v>1360</v>
       </c>
       <c r="N204" t="s">
-        <v>1436</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1437</v>
+        <v>1361</v>
       </c>
       <c r="D205" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1362</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
       <c r="H205" t="s">
-        <v>1441</v>
+        <v>1363</v>
       </c>
       <c r="I205" t="s">
-        <v>1442</v>
+        <v>1364</v>
       </c>
       <c r="J205" t="s">
-        <v>659</v>
+        <v>1365</v>
       </c>
       <c r="K205" t="s">
-        <v>1443</v>
+        <v>1366</v>
       </c>
       <c r="L205" t="s">
-        <v>1032</v>
+        <v>40</v>
       </c>
       <c r="M205" t="s">
-        <v>1444</v>
+        <v>1367</v>
       </c>
       <c r="N205" t="s">
-        <v>1445</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1446</v>
+        <v>1196</v>
       </c>
       <c r="D206" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
       <c r="H206" t="s">
-        <v>1450</v>
+        <v>281</v>
       </c>
       <c r="I206" t="s">
-        <v>1451</v>
+        <v>1369</v>
       </c>
       <c r="J206" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K206" t="s">
-        <v>1452</v>
+        <v>1370</v>
       </c>
       <c r="L206" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M206" t="s">
-        <v>1453</v>
+        <v>1371</v>
       </c>
       <c r="N206" t="s">
-        <v>1454</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1455</v>
+        <v>1372</v>
       </c>
       <c r="D207" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1373</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
       <c r="H207" t="s">
-        <v>1459</v>
+        <v>1374</v>
       </c>
       <c r="I207" t="s">
-        <v>1460</v>
+        <v>1375</v>
       </c>
       <c r="J207" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K207" t="s">
-        <v>1461</v>
+        <v>1377</v>
       </c>
       <c r="L207" t="s">
-        <v>1032</v>
+        <v>1378</v>
       </c>
       <c r="M207" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1379</v>
+      </c>
+      <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1464</v>
+        <v>1380</v>
       </c>
       <c r="D208" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1381</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
       <c r="H208" t="s">
-        <v>1468</v>
+        <v>806</v>
       </c>
       <c r="I208" t="s">
-        <v>1469</v>
+        <v>1382</v>
       </c>
       <c r="J208" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K208" t="s">
-        <v>1470</v>
+        <v>1383</v>
       </c>
       <c r="L208" t="s">
-        <v>1032</v>
+        <v>1384</v>
       </c>
       <c r="M208" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      </c>
+        <v>1385</v>
+      </c>
+      <c r="N208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1473</v>
+        <v>1386</v>
       </c>
       <c r="D209" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
       <c r="H209" t="s">
-        <v>1477</v>
+        <v>1388</v>
       </c>
       <c r="I209" t="s">
-        <v>1478</v>
+        <v>1389</v>
       </c>
       <c r="J209" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K209" t="s">
-        <v>1479</v>
+        <v>1390</v>
       </c>
       <c r="L209" t="s">
-        <v>1032</v>
+        <v>1391</v>
       </c>
       <c r="M209" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1392</v>
+      </c>
+      <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1482</v>
+        <v>1393</v>
       </c>
       <c r="D210" t="s">
-        <v>1483</v>
-[...9 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
       <c r="H210" t="s">
-        <v>1487</v>
+        <v>1395</v>
       </c>
       <c r="I210" t="s">
-        <v>1488</v>
+        <v>1396</v>
       </c>
       <c r="J210" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K210" t="s">
-        <v>1489</v>
+        <v>1397</v>
       </c>
       <c r="L210" t="s">
-        <v>1032</v>
+        <v>1398</v>
       </c>
       <c r="M210" t="s">
-        <v>1490</v>
-[...3 lines deleted...]
-      </c>
+        <v>1399</v>
+      </c>
+      <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1492</v>
+        <v>1184</v>
       </c>
       <c r="D211" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
       <c r="H211" t="s">
-        <v>1496</v>
+        <v>281</v>
       </c>
       <c r="I211" t="s">
-        <v>1497</v>
+        <v>1400</v>
       </c>
       <c r="J211" t="s">
-        <v>659</v>
+        <v>786</v>
       </c>
       <c r="K211" t="s">
-        <v>1498</v>
+        <v>1401</v>
       </c>
       <c r="L211" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M211" t="s">
-        <v>1499</v>
+        <v>1402</v>
       </c>
       <c r="N211" t="s">
-        <v>1500</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1501</v>
+        <v>1403</v>
       </c>
       <c r="D212" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
       <c r="H212" t="s">
-        <v>1505</v>
+        <v>1405</v>
       </c>
       <c r="I212" t="s">
-        <v>1506</v>
+        <v>1406</v>
       </c>
       <c r="J212" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K212" t="s">
-        <v>1507</v>
+        <v>1407</v>
       </c>
       <c r="L212" t="s">
-        <v>1032</v>
+        <v>40</v>
       </c>
       <c r="M212" t="s">
-        <v>1508</v>
+        <v>1408</v>
       </c>
       <c r="N212" t="s">
-        <v>1509</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1510</v>
+        <v>1410</v>
       </c>
       <c r="D213" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1411</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
       <c r="H213" t="s">
-        <v>1514</v>
+        <v>1412</v>
       </c>
       <c r="I213" t="s">
-        <v>1515</v>
+        <v>1413</v>
       </c>
       <c r="J213" t="s">
-        <v>659</v>
+        <v>1376</v>
       </c>
       <c r="K213" t="s">
-        <v>1516</v>
+        <v>1414</v>
       </c>
       <c r="L213" t="s">
-        <v>1032</v>
+        <v>40</v>
       </c>
       <c r="M213" t="s">
-        <v>1517</v>
+        <v>1415</v>
       </c>
       <c r="N213" t="s">
-        <v>1518</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1519</v>
+        <v>1325</v>
       </c>
       <c r="D214" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
       <c r="H214" t="s">
-        <v>1523</v>
+        <v>281</v>
       </c>
       <c r="I214" t="s">
-        <v>1524</v>
+        <v>1417</v>
       </c>
       <c r="J214" t="s">
-        <v>659</v>
+        <v>1418</v>
       </c>
       <c r="K214" t="s">
-        <v>1525</v>
+        <v>1419</v>
       </c>
       <c r="L214" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M214" t="s">
-        <v>1526</v>
+        <v>1420</v>
       </c>
       <c r="N214" t="s">
-        <v>1527</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1528</v>
+        <v>1190</v>
       </c>
       <c r="D215" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
       <c r="H215" t="s">
-        <v>1532</v>
+        <v>281</v>
       </c>
       <c r="I215" t="s">
-        <v>1533</v>
+        <v>1421</v>
       </c>
       <c r="J215" t="s">
-        <v>659</v>
+        <v>1418</v>
       </c>
       <c r="K215" t="s">
-        <v>1534</v>
+        <v>1422</v>
       </c>
       <c r="L215" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M215" t="s">
-        <v>1535</v>
+        <v>1423</v>
       </c>
       <c r="N215" t="s">
-        <v>1536</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216"/>
+      <c r="C216" t="s">
+        <v>1319</v>
+      </c>
       <c r="D216" t="s">
-        <v>1537</v>
+        <v>1331</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1538</v>
+        <v>281</v>
       </c>
       <c r="I216" t="s">
-        <v>1539</v>
+        <v>1424</v>
       </c>
       <c r="J216" t="s">
-        <v>615</v>
+        <v>1418</v>
       </c>
       <c r="K216" t="s">
-        <v>1540</v>
+        <v>1425</v>
       </c>
       <c r="L216" t="s">
-        <v>1541</v>
+        <v>421</v>
       </c>
       <c r="M216" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="N216"/>
+        <v>1426</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1324</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1543</v>
+        <v>1250</v>
       </c>
       <c r="D217" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
       <c r="H217" t="s">
-        <v>1548</v>
+        <v>281</v>
       </c>
       <c r="I217" t="s">
-        <v>1549</v>
+        <v>1427</v>
       </c>
       <c r="J217" t="s">
-        <v>751</v>
+        <v>1418</v>
       </c>
       <c r="K217" t="s">
-        <v>1550</v>
+        <v>1428</v>
       </c>
       <c r="L217" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M217" t="s">
-        <v>1551</v>
+        <v>1429</v>
       </c>
       <c r="N217" t="s">
-        <v>1552</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1553</v>
+        <v>1313</v>
       </c>
       <c r="D218" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>1557</v>
+        <v>281</v>
       </c>
       <c r="I218" t="s">
-        <v>1558</v>
+        <v>1430</v>
       </c>
       <c r="J218" t="s">
-        <v>751</v>
+        <v>1418</v>
       </c>
       <c r="K218" t="s">
-        <v>1559</v>
+        <v>1431</v>
       </c>
       <c r="L218" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M218" t="s">
-        <v>1560</v>
+        <v>1432</v>
       </c>
       <c r="N218" t="s">
-        <v>1561</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1562</v>
+        <v>1244</v>
       </c>
       <c r="D219" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
       <c r="H219" t="s">
-        <v>1566</v>
+        <v>281</v>
       </c>
       <c r="I219" t="s">
-        <v>1567</v>
+        <v>1433</v>
       </c>
       <c r="J219" t="s">
-        <v>751</v>
+        <v>1418</v>
       </c>
       <c r="K219" t="s">
-        <v>1568</v>
+        <v>1434</v>
       </c>
       <c r="L219" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M219" t="s">
-        <v>1569</v>
+        <v>1435</v>
       </c>
       <c r="N219" t="s">
-        <v>1570</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1571</v>
+        <v>1338</v>
       </c>
       <c r="D220" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
       <c r="H220" t="s">
-        <v>1575</v>
+        <v>281</v>
       </c>
       <c r="I220" t="s">
-        <v>1576</v>
+        <v>1436</v>
       </c>
       <c r="J220" t="s">
-        <v>751</v>
+        <v>1418</v>
       </c>
       <c r="K220" t="s">
-        <v>1577</v>
+        <v>1437</v>
       </c>
       <c r="L220" t="s">
-        <v>1032</v>
+        <v>421</v>
       </c>
       <c r="M220" t="s">
-        <v>1578</v>
+        <v>1438</v>
       </c>
       <c r="N220" t="s">
-        <v>1579</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1580</v>
+        <v>1439</v>
       </c>
       <c r="D221" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
       <c r="H221" t="s">
-        <v>1584</v>
+        <v>1441</v>
       </c>
       <c r="I221" t="s">
-        <v>1585</v>
+        <v>1442</v>
       </c>
       <c r="J221" t="s">
-        <v>751</v>
+        <v>1376</v>
       </c>
       <c r="K221" t="s">
-        <v>1586</v>
+        <v>1443</v>
       </c>
       <c r="L221" t="s">
-        <v>1032</v>
+        <v>1444</v>
       </c>
       <c r="M221" t="s">
-        <v>1587</v>
+        <v>1445</v>
       </c>
       <c r="N221" t="s">
-        <v>1588</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1589</v>
+        <v>1447</v>
       </c>
       <c r="D222" t="s">
-        <v>1544</v>
-[...9 lines deleted...]
-      </c>
+        <v>1448</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
       <c r="H222" t="s">
-        <v>1593</v>
+        <v>1449</v>
       </c>
       <c r="I222" t="s">
-        <v>1594</v>
+        <v>1450</v>
       </c>
       <c r="J222" t="s">
-        <v>751</v>
+        <v>1376</v>
       </c>
       <c r="K222" t="s">
-        <v>1595</v>
+        <v>1451</v>
       </c>
       <c r="L222" t="s">
-        <v>1032</v>
+        <v>1452</v>
       </c>
       <c r="M222" t="s">
-        <v>1596</v>
+        <v>1453</v>
       </c>
       <c r="N222" t="s">
-        <v>1597</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1598</v>
+        <v>1455</v>
       </c>
       <c r="D223" t="s">
-        <v>1599</v>
+        <v>1456</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1600</v>
+        <v>1457</v>
       </c>
       <c r="I223" t="s">
-        <v>1601</v>
+        <v>1458</v>
       </c>
       <c r="J223" t="s">
-        <v>20</v>
+        <v>1376</v>
       </c>
       <c r="K223" t="s">
-        <v>1602</v>
+        <v>1459</v>
       </c>
       <c r="L223" t="s">
-        <v>1603</v>
+        <v>1460</v>
       </c>
       <c r="M223" t="s">
-        <v>1604</v>
+        <v>1461</v>
       </c>
       <c r="N223" t="s">
-        <v>1605</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1606</v>
+        <v>1463</v>
       </c>
       <c r="D224" t="s">
-        <v>1607</v>
+        <v>1464</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1608</v>
+        <v>1465</v>
       </c>
       <c r="I224" t="s">
-        <v>1609</v>
+        <v>1466</v>
       </c>
       <c r="J224" t="s">
-        <v>20</v>
+        <v>1376</v>
       </c>
       <c r="K224" t="s">
-        <v>1610</v>
+        <v>1467</v>
       </c>
       <c r="L224" t="s">
-        <v>142</v>
+        <v>1468</v>
       </c>
       <c r="M224" t="s">
-        <v>1611</v>
+        <v>1469</v>
       </c>
       <c r="N224" t="s">
-        <v>1612</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1613</v>
+        <v>1471</v>
       </c>
       <c r="D225" t="s">
-        <v>1614</v>
+        <v>1472</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1615</v>
+        <v>1473</v>
       </c>
       <c r="I225" t="s">
-        <v>1616</v>
+        <v>1474</v>
       </c>
       <c r="J225" t="s">
-        <v>20</v>
+        <v>1376</v>
       </c>
       <c r="K225" t="s">
-        <v>1617</v>
+        <v>1475</v>
       </c>
       <c r="L225" t="s">
-        <v>142</v>
+        <v>1476</v>
       </c>
       <c r="M225" t="s">
-        <v>1618</v>
+        <v>1477</v>
       </c>
       <c r="N225" t="s">
-        <v>1619</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1620</v>
+        <v>1479</v>
       </c>
       <c r="D226" t="s">
-        <v>1621</v>
+        <v>1480</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1622</v>
+        <v>1481</v>
       </c>
       <c r="I226" t="s">
-        <v>1623</v>
+        <v>1482</v>
       </c>
       <c r="J226" t="s">
-        <v>20</v>
+        <v>1376</v>
       </c>
       <c r="K226" t="s">
-        <v>1624</v>
+        <v>1483</v>
       </c>
       <c r="L226" t="s">
-        <v>142</v>
+        <v>1484</v>
       </c>
       <c r="M226" t="s">
-        <v>1625</v>
+        <v>1485</v>
       </c>
       <c r="N226" t="s">
-        <v>1626</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1627</v>
+        <v>1487</v>
       </c>
       <c r="D227" t="s">
-        <v>1628</v>
+        <v>1488</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1629</v>
+        <v>1489</v>
       </c>
       <c r="I227" t="s">
-        <v>1630</v>
+        <v>1490</v>
       </c>
       <c r="J227" t="s">
-        <v>320</v>
+        <v>1376</v>
       </c>
       <c r="K227" t="s">
-        <v>1631</v>
+        <v>1491</v>
       </c>
       <c r="L227" t="s">
-        <v>142</v>
+        <v>1492</v>
       </c>
       <c r="M227" t="s">
-        <v>1632</v>
+        <v>1493</v>
       </c>
       <c r="N227" t="s">
-        <v>1633</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1634</v>
+        <v>1495</v>
       </c>
       <c r="D228" t="s">
-        <v>1635</v>
+        <v>1496</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1029</v>
+        <v>1497</v>
       </c>
       <c r="I228" t="s">
-        <v>1636</v>
+        <v>1498</v>
       </c>
       <c r="J228" t="s">
-        <v>1637</v>
+        <v>1376</v>
       </c>
       <c r="K228" t="s">
-        <v>1638</v>
+        <v>1499</v>
       </c>
       <c r="L228" t="s">
-        <v>1032</v>
+        <v>1500</v>
       </c>
       <c r="M228" t="s">
-        <v>1639</v>
+        <v>1501</v>
       </c>
       <c r="N228" t="s">
-        <v>1640</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1641</v>
+        <v>1503</v>
       </c>
       <c r="D229" t="s">
-        <v>1642</v>
+        <v>1504</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1029</v>
+        <v>1505</v>
       </c>
       <c r="I229" t="s">
-        <v>1643</v>
+        <v>1506</v>
       </c>
       <c r="J229" t="s">
-        <v>1637</v>
+        <v>1376</v>
       </c>
       <c r="K229" t="s">
-        <v>1644</v>
+        <v>1507</v>
       </c>
       <c r="L229" t="s">
-        <v>1032</v>
+        <v>1508</v>
       </c>
       <c r="M229" t="s">
-        <v>1645</v>
+        <v>1509</v>
       </c>
       <c r="N229" t="s">
-        <v>1646</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1647</v>
+        <v>1511</v>
       </c>
       <c r="D230" t="s">
-        <v>1635</v>
+        <v>1512</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1029</v>
+        <v>1513</v>
       </c>
       <c r="I230" t="s">
-        <v>1648</v>
+        <v>1514</v>
       </c>
       <c r="J230" t="s">
-        <v>1637</v>
+        <v>1376</v>
       </c>
       <c r="K230" t="s">
-        <v>1649</v>
+        <v>1515</v>
       </c>
       <c r="L230" t="s">
-        <v>1032</v>
+        <v>1516</v>
       </c>
       <c r="M230" t="s">
-        <v>1650</v>
+        <v>1517</v>
       </c>
       <c r="N230" t="s">
-        <v>1651</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1652</v>
+        <v>1519</v>
       </c>
       <c r="D231" t="s">
-        <v>1635</v>
+        <v>1520</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1029</v>
+        <v>1521</v>
       </c>
       <c r="I231" t="s">
-        <v>1653</v>
+        <v>1522</v>
       </c>
       <c r="J231" t="s">
-        <v>1637</v>
+        <v>1376</v>
       </c>
       <c r="K231" t="s">
-        <v>1654</v>
+        <v>1523</v>
       </c>
       <c r="L231" t="s">
-        <v>1032</v>
+        <v>1524</v>
       </c>
       <c r="M231" t="s">
-        <v>1655</v>
+        <v>1525</v>
       </c>
       <c r="N231" t="s">
-        <v>1656</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1657</v>
+        <v>1527</v>
       </c>
       <c r="D232" t="s">
-        <v>1635</v>
+        <v>1528</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1029</v>
+        <v>1529</v>
       </c>
       <c r="I232" t="s">
-        <v>1658</v>
+        <v>1530</v>
       </c>
       <c r="J232" t="s">
-        <v>1637</v>
+        <v>1376</v>
       </c>
       <c r="K232" t="s">
-        <v>1659</v>
+        <v>1531</v>
       </c>
       <c r="L232" t="s">
-        <v>1032</v>
+        <v>1532</v>
       </c>
       <c r="M232" t="s">
-        <v>1660</v>
+        <v>1533</v>
       </c>
       <c r="N232" t="s">
-        <v>1661</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1662</v>
+        <v>1535</v>
       </c>
       <c r="D233" t="s">
-        <v>1663</v>
+        <v>1536</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1664</v>
+        <v>1537</v>
       </c>
       <c r="I233" t="s">
-        <v>1665</v>
+        <v>1538</v>
       </c>
       <c r="J233" t="s">
-        <v>651</v>
+        <v>1376</v>
       </c>
       <c r="K233" t="s">
-        <v>1666</v>
+        <v>1539</v>
       </c>
       <c r="L233" t="s">
-        <v>1667</v>
+        <v>1540</v>
       </c>
       <c r="M233" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="N233"/>
+        <v>1541</v>
+      </c>
+      <c r="N233" t="s">
+        <v>1542</v>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1669</v>
+        <v>1543</v>
       </c>
       <c r="D234" t="s">
-        <v>1670</v>
+        <v>1544</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1664</v>
+        <v>1545</v>
       </c>
       <c r="I234" t="s">
-        <v>1671</v>
+        <v>1546</v>
       </c>
       <c r="J234" t="s">
-        <v>615</v>
+        <v>1376</v>
       </c>
       <c r="K234" t="s">
-        <v>1672</v>
+        <v>1547</v>
       </c>
       <c r="L234" t="s">
-        <v>1673</v>
+        <v>1548</v>
       </c>
       <c r="M234" t="s">
-        <v>1674</v>
-[...1 lines deleted...]
-      <c r="N234"/>
+        <v>1549</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1550</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1675</v>
+        <v>1551</v>
       </c>
       <c r="D235" t="s">
-        <v>1676</v>
+        <v>1552</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1677</v>
+        <v>1553</v>
       </c>
       <c r="I235" t="s">
-        <v>1678</v>
+        <v>1546</v>
       </c>
       <c r="J235" t="s">
-        <v>615</v>
+        <v>1376</v>
       </c>
       <c r="K235" t="s">
-        <v>1679</v>
+        <v>1554</v>
       </c>
       <c r="L235" t="s">
-        <v>1680</v>
+        <v>1555</v>
       </c>
       <c r="M235" t="s">
-        <v>1681</v>
-[...1 lines deleted...]
-      <c r="N235"/>
+        <v>1556</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1557</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1682</v>
+        <v>1558</v>
       </c>
       <c r="D236" t="s">
-        <v>1683</v>
+        <v>1559</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1684</v>
+        <v>1560</v>
       </c>
       <c r="I236" t="s">
-        <v>1685</v>
+        <v>1561</v>
       </c>
       <c r="J236" t="s">
-        <v>615</v>
+        <v>1376</v>
       </c>
       <c r="K236" t="s">
-        <v>1686</v>
+        <v>1562</v>
       </c>
       <c r="L236" t="s">
-        <v>1603</v>
+        <v>1563</v>
       </c>
       <c r="M236" t="s">
-        <v>1687</v>
+        <v>1564</v>
       </c>
       <c r="N236" t="s">
-        <v>1688</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1689</v>
+        <v>1566</v>
       </c>
       <c r="D237" t="s">
-        <v>1690</v>
+        <v>1567</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1691</v>
+        <v>1568</v>
       </c>
       <c r="I237" t="s">
-        <v>1692</v>
+        <v>1569</v>
       </c>
       <c r="J237" t="s">
-        <v>615</v>
+        <v>1376</v>
       </c>
       <c r="K237" t="s">
-        <v>1693</v>
+        <v>1570</v>
       </c>
       <c r="L237" t="s">
-        <v>1603</v>
+        <v>1571</v>
       </c>
       <c r="M237" t="s">
-        <v>1694</v>
+        <v>1572</v>
       </c>
       <c r="N237" t="s">
-        <v>1695</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1696</v>
+        <v>1307</v>
       </c>
       <c r="D238" t="s">
-        <v>1697</v>
+        <v>1331</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1664</v>
+        <v>281</v>
       </c>
       <c r="I238" t="s">
-        <v>1698</v>
+        <v>1574</v>
       </c>
       <c r="J238" t="s">
-        <v>694</v>
+        <v>1418</v>
       </c>
       <c r="K238" t="s">
-        <v>1699</v>
+        <v>1575</v>
       </c>
       <c r="L238" t="s">
-        <v>1700</v>
+        <v>421</v>
       </c>
       <c r="M238" t="s">
-        <v>1701</v>
-[...1 lines deleted...]
-      <c r="N238"/>
+        <v>1576</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1312</v>
+      </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1702</v>
+        <v>1577</v>
       </c>
       <c r="D239" t="s">
-        <v>1703</v>
+        <v>1578</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1704</v>
+        <v>1579</v>
       </c>
       <c r="I239" t="s">
-        <v>1705</v>
+        <v>1580</v>
       </c>
       <c r="J239" t="s">
-        <v>694</v>
+        <v>1376</v>
       </c>
       <c r="K239" t="s">
-        <v>1706</v>
+        <v>1581</v>
       </c>
       <c r="L239" t="s">
-        <v>1707</v>
+        <v>1582</v>
       </c>
       <c r="M239" t="s">
-        <v>1708</v>
-[...1 lines deleted...]
-      <c r="N239"/>
+        <v>1583</v>
+      </c>
+      <c r="N239" t="s">
+        <v>1584</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1709</v>
+        <v>1585</v>
       </c>
       <c r="D240" t="s">
-        <v>1710</v>
+        <v>1586</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1711</v>
+        <v>1587</v>
       </c>
       <c r="I240" t="s">
-        <v>1712</v>
+        <v>1588</v>
       </c>
       <c r="J240" t="s">
-        <v>694</v>
+        <v>1376</v>
       </c>
       <c r="K240" t="s">
-        <v>1713</v>
+        <v>1589</v>
       </c>
       <c r="L240" t="s">
-        <v>142</v>
+        <v>1590</v>
       </c>
       <c r="M240" t="s">
-        <v>1714</v>
+        <v>1591</v>
       </c>
       <c r="N240" t="s">
-        <v>1715</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1716</v>
+        <v>1593</v>
       </c>
       <c r="D241" t="s">
-        <v>1717</v>
+        <v>1331</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1718</v>
+        <v>281</v>
       </c>
       <c r="I241" t="s">
-        <v>1719</v>
+        <v>1594</v>
       </c>
       <c r="J241" t="s">
-        <v>694</v>
+        <v>1418</v>
       </c>
       <c r="K241" t="s">
-        <v>1720</v>
+        <v>1595</v>
       </c>
       <c r="L241" t="s">
-        <v>1603</v>
+        <v>421</v>
       </c>
       <c r="M241" t="s">
-        <v>1721</v>
+        <v>1596</v>
       </c>
       <c r="N241" t="s">
-        <v>1722</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1723</v>
+        <v>1598</v>
       </c>
       <c r="D242" t="s">
-        <v>1724</v>
+        <v>1599</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1725</v>
+        <v>1600</v>
       </c>
       <c r="I242" t="s">
-        <v>1726</v>
+        <v>1601</v>
       </c>
       <c r="J242" t="s">
-        <v>1727</v>
+        <v>1376</v>
       </c>
       <c r="K242" t="s">
-        <v>1728</v>
+        <v>1602</v>
       </c>
       <c r="L242" t="s">
-        <v>1729</v>
+        <v>40</v>
       </c>
       <c r="M242" t="s">
-        <v>1730</v>
+        <v>1603</v>
       </c>
       <c r="N242" t="s">
-        <v>1731</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>97</v>
+        <v>1220</v>
       </c>
       <c r="D243" t="s">
-        <v>1732</v>
+        <v>1331</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1733</v>
+        <v>281</v>
       </c>
       <c r="I243" t="s">
-        <v>1734</v>
+        <v>1605</v>
       </c>
       <c r="J243" t="s">
-        <v>1735</v>
+        <v>1110</v>
       </c>
       <c r="K243" t="s">
-        <v>1736</v>
+        <v>1606</v>
       </c>
       <c r="L243" t="s">
-        <v>1737</v>
+        <v>421</v>
       </c>
       <c r="M243" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="N243"/>
+        <v>1607</v>
+      </c>
+      <c r="N243" t="s">
+        <v>1225</v>
+      </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>653</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C244"/>
       <c r="D244" t="s">
-        <v>1739</v>
+        <v>1608</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>97</v>
+        <v>1609</v>
       </c>
       <c r="I244" t="s">
-        <v>1740</v>
+        <v>1610</v>
       </c>
       <c r="J244" t="s">
-        <v>1741</v>
+        <v>53</v>
       </c>
       <c r="K244" t="s">
-        <v>1742</v>
+        <v>1611</v>
       </c>
       <c r="L244" t="s">
-        <v>1743</v>
+        <v>1612</v>
       </c>
       <c r="M244" t="s">
-        <v>1744</v>
+        <v>1613</v>
       </c>
       <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>97</v>
+        <v>1238</v>
       </c>
       <c r="D245" t="s">
-        <v>1739</v>
+        <v>1331</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>97</v>
+        <v>281</v>
       </c>
       <c r="I245" t="s">
-        <v>1745</v>
+        <v>1614</v>
       </c>
       <c r="J245" t="s">
-        <v>1746</v>
+        <v>1418</v>
       </c>
       <c r="K245" t="s">
-        <v>1747</v>
+        <v>1615</v>
       </c>
       <c r="L245" t="s">
-        <v>1748</v>
+        <v>421</v>
       </c>
       <c r="M245" t="s">
-        <v>1749</v>
-[...1 lines deleted...]
-      <c r="N245"/>
+        <v>1616</v>
+      </c>
+      <c r="N245" t="s">
+        <v>1243</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>97</v>
+        <v>1617</v>
       </c>
       <c r="D246" t="s">
-        <v>1739</v>
+        <v>1618</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>97</v>
+        <v>1619</v>
       </c>
       <c r="I246" t="s">
-        <v>1750</v>
+        <v>1620</v>
       </c>
       <c r="J246" t="s">
-        <v>615</v>
+        <v>1621</v>
       </c>
       <c r="K246" t="s">
-        <v>1751</v>
+        <v>1622</v>
       </c>
       <c r="L246" t="s">
-        <v>1752</v>
+        <v>1623</v>
       </c>
       <c r="M246" t="s">
-        <v>1753</v>
+        <v>1624</v>
       </c>
       <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>97</v>
+        <v>1625</v>
       </c>
       <c r="D247" t="s">
-        <v>1754</v>
+        <v>1626</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>97</v>
+        <v>1627</v>
       </c>
       <c r="I247" t="s">
-        <v>1755</v>
+        <v>1628</v>
       </c>
       <c r="J247" t="s">
-        <v>1756</v>
+        <v>1621</v>
       </c>
       <c r="K247" t="s">
-        <v>1757</v>
+        <v>1629</v>
       </c>
       <c r="L247" t="s">
-        <v>1758</v>
+        <v>1630</v>
       </c>
       <c r="M247" t="s">
-        <v>1759</v>
+        <v>1631</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1760</v>
+        <v>1632</v>
       </c>
       <c r="D248" t="s">
-        <v>1761</v>
+        <v>1633</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1762</v>
+        <v>1634</v>
       </c>
       <c r="I248" t="s">
-        <v>1763</v>
+        <v>1635</v>
       </c>
       <c r="J248" t="s">
-        <v>1756</v>
+        <v>1621</v>
       </c>
       <c r="K248" t="s">
-        <v>1764</v>
+        <v>1636</v>
       </c>
       <c r="L248" t="s">
-        <v>1765</v>
+        <v>1637</v>
       </c>
       <c r="M248" t="s">
-        <v>1766</v>
-[...3 lines deleted...]
-      </c>
+        <v>1638</v>
+      </c>
+      <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1768</v>
+        <v>1639</v>
       </c>
       <c r="D249" t="s">
-        <v>1769</v>
+        <v>1640</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1029</v>
+        <v>1641</v>
       </c>
       <c r="I249" t="s">
-        <v>1770</v>
+        <v>1642</v>
       </c>
       <c r="J249" t="s">
-        <v>1756</v>
+        <v>1621</v>
       </c>
       <c r="K249" t="s">
-        <v>1771</v>
+        <v>1643</v>
       </c>
       <c r="L249" t="s">
-        <v>1772</v>
+        <v>1644</v>
       </c>
       <c r="M249" t="s">
-        <v>1773</v>
-[...3 lines deleted...]
-      </c>
+        <v>1645</v>
+      </c>
+      <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1775</v>
+        <v>1646</v>
       </c>
       <c r="D250" t="s">
-        <v>1776</v>
+        <v>1647</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1725</v>
+        <v>1648</v>
       </c>
       <c r="I250" t="s">
-        <v>1777</v>
+        <v>1642</v>
       </c>
       <c r="J250" t="s">
-        <v>822</v>
+        <v>1621</v>
       </c>
       <c r="K250" t="s">
-        <v>1778</v>
+        <v>1649</v>
       </c>
       <c r="L250" t="s">
-        <v>1779</v>
+        <v>1650</v>
       </c>
       <c r="M250" t="s">
-        <v>1780</v>
-[...3 lines deleted...]
-      </c>
+        <v>1651</v>
+      </c>
+      <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1782</v>
+        <v>1652</v>
       </c>
       <c r="D251" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1653</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
       <c r="H251" t="s">
-        <v>1787</v>
+        <v>1654</v>
       </c>
       <c r="I251" t="s">
-        <v>1788</v>
+        <v>1655</v>
       </c>
       <c r="J251" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K251" t="s">
-        <v>1790</v>
+        <v>1656</v>
       </c>
       <c r="L251" t="s">
-        <v>1791</v>
+        <v>1657</v>
       </c>
       <c r="M251" t="s">
-        <v>1792</v>
-[...3 lines deleted...]
-      </c>
+        <v>1658</v>
+      </c>
+      <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1782</v>
+        <v>1659</v>
       </c>
       <c r="D252" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1660</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
       <c r="H252" t="s">
-        <v>1794</v>
+        <v>1661</v>
       </c>
       <c r="I252" t="s">
-        <v>1795</v>
+        <v>1662</v>
       </c>
       <c r="J252" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K252" t="s">
-        <v>1796</v>
+        <v>1663</v>
       </c>
       <c r="L252" t="s">
-        <v>1791</v>
+        <v>1664</v>
       </c>
       <c r="M252" t="s">
-        <v>1797</v>
-[...3 lines deleted...]
-      </c>
+        <v>1665</v>
+      </c>
+      <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1798</v>
+        <v>1666</v>
       </c>
       <c r="D253" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1667</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
       <c r="H253" t="s">
-        <v>1802</v>
+        <v>1641</v>
       </c>
       <c r="I253" t="s">
-        <v>1803</v>
+        <v>1668</v>
       </c>
       <c r="J253" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K253" t="s">
-        <v>1804</v>
+        <v>1669</v>
       </c>
       <c r="L253" t="s">
-        <v>1791</v>
+        <v>1670</v>
       </c>
       <c r="M253" t="s">
-        <v>1805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1671</v>
+      </c>
+      <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1798</v>
+        <v>1672</v>
       </c>
       <c r="D254" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1673</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
       <c r="H254" t="s">
-        <v>1807</v>
+        <v>1641</v>
       </c>
       <c r="I254" t="s">
-        <v>1808</v>
+        <v>1674</v>
       </c>
       <c r="J254" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K254" t="s">
-        <v>1809</v>
+        <v>1675</v>
       </c>
       <c r="L254" t="s">
-        <v>1791</v>
+        <v>1676</v>
       </c>
       <c r="M254" t="s">
-        <v>1810</v>
-[...3 lines deleted...]
-      </c>
+        <v>1677</v>
+      </c>
+      <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1811</v>
+        <v>1678</v>
       </c>
       <c r="D255" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1679</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
       <c r="H255" t="s">
-        <v>1815</v>
+        <v>1661</v>
       </c>
       <c r="I255" t="s">
-        <v>1816</v>
+        <v>1674</v>
       </c>
       <c r="J255" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K255" t="s">
-        <v>1817</v>
+        <v>1680</v>
       </c>
       <c r="L255" t="s">
-        <v>1791</v>
+        <v>1681</v>
       </c>
       <c r="M255" t="s">
-        <v>1818</v>
-[...3 lines deleted...]
-      </c>
+        <v>1682</v>
+      </c>
+      <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1811</v>
+        <v>1683</v>
       </c>
       <c r="D256" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1684</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
       <c r="H256" t="s">
-        <v>1820</v>
+        <v>1641</v>
       </c>
       <c r="I256" t="s">
-        <v>1821</v>
+        <v>1685</v>
       </c>
       <c r="J256" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K256" t="s">
-        <v>1822</v>
+        <v>1686</v>
       </c>
       <c r="L256" t="s">
-        <v>1791</v>
+        <v>1687</v>
       </c>
       <c r="M256" t="s">
-        <v>1823</v>
-[...3 lines deleted...]
-      </c>
+        <v>1688</v>
+      </c>
+      <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1824</v>
+        <v>1689</v>
       </c>
       <c r="D257" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1690</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
       <c r="H257" t="s">
-        <v>1828</v>
+        <v>1661</v>
       </c>
       <c r="I257" t="s">
-        <v>1829</v>
+        <v>1691</v>
       </c>
       <c r="J257" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K257" t="s">
-        <v>1830</v>
+        <v>1692</v>
       </c>
       <c r="L257" t="s">
-        <v>1791</v>
+        <v>1693</v>
       </c>
       <c r="M257" t="s">
-        <v>1831</v>
-[...3 lines deleted...]
-      </c>
+        <v>1694</v>
+      </c>
+      <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1824</v>
+        <v>1695</v>
       </c>
       <c r="D258" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-      </c>
+        <v>1696</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
       <c r="H258" t="s">
-        <v>1833</v>
+        <v>1619</v>
       </c>
       <c r="I258" t="s">
-        <v>1834</v>
+        <v>1697</v>
       </c>
       <c r="J258" t="s">
-        <v>1789</v>
+        <v>1621</v>
       </c>
       <c r="K258" t="s">
-        <v>1835</v>
+        <v>1698</v>
       </c>
       <c r="L258" t="s">
-        <v>1791</v>
+        <v>1699</v>
       </c>
       <c r="M258" t="s">
-        <v>1836</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700</v>
+      </c>
+      <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>97</v>
+        <v>1701</v>
       </c>
       <c r="D259" t="s">
-        <v>691</v>
+        <v>1702</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1837</v>
+        <v>1661</v>
       </c>
       <c r="I259" t="s">
-        <v>1838</v>
-[...1 lines deleted...]
-      <c r="J259"/>
+        <v>1703</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1621</v>
+      </c>
       <c r="K259" t="s">
-        <v>1839</v>
+        <v>1704</v>
       </c>
       <c r="L259" t="s">
-        <v>1840</v>
+        <v>1705</v>
       </c>
       <c r="M259" t="s">
-        <v>1841</v>
+        <v>1706</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1842</v>
+        <v>1707</v>
       </c>
       <c r="D260" t="s">
-        <v>1843</v>
-[...9 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
       <c r="H260" t="s">
-        <v>1847</v>
+        <v>1634</v>
       </c>
       <c r="I260" t="s">
-        <v>1848</v>
-[...1 lines deleted...]
-      <c r="J260"/>
+        <v>1709</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1621</v>
+      </c>
       <c r="K260" t="s">
-        <v>1849</v>
+        <v>1710</v>
       </c>
       <c r="L260" t="s">
-        <v>1791</v>
+        <v>1711</v>
       </c>
       <c r="M260" t="s">
-        <v>1850</v>
-[...3 lines deleted...]
-      </c>
+        <v>1712</v>
+      </c>
+      <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>97</v>
+        <v>1713</v>
       </c>
       <c r="D261" t="s">
-        <v>1852</v>
+        <v>1714</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>97</v>
+        <v>1715</v>
       </c>
       <c r="I261" t="s">
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="J261"/>
+        <v>1716</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1621</v>
+      </c>
       <c r="K261" t="s">
-        <v>1854</v>
+        <v>1717</v>
       </c>
       <c r="L261" t="s">
-        <v>1855</v>
+        <v>1718</v>
       </c>
       <c r="M261" t="s">
-        <v>1856</v>
+        <v>1719</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>97</v>
+        <v>1720</v>
       </c>
       <c r="D262" t="s">
-        <v>1857</v>
+        <v>1721</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>97</v>
+        <v>1641</v>
       </c>
       <c r="I262" t="s">
-        <v>1858</v>
-[...1 lines deleted...]
-      <c r="J262"/>
+        <v>1716</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1621</v>
+      </c>
       <c r="K262" t="s">
-        <v>1859</v>
+        <v>1722</v>
       </c>
       <c r="L262" t="s">
-        <v>1860</v>
+        <v>1723</v>
       </c>
       <c r="M262" t="s">
-        <v>1861</v>
+        <v>1724</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1862</v>
+        <v>1725</v>
       </c>
       <c r="D263" t="s">
-        <v>1863</v>
+        <v>1726</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1864</v>
+        <v>1648</v>
       </c>
       <c r="I263" t="s">
-        <v>1865</v>
+        <v>1727</v>
       </c>
       <c r="J263" t="s">
-        <v>1866</v>
+        <v>1621</v>
       </c>
       <c r="K263" t="s">
-        <v>1867</v>
+        <v>1728</v>
       </c>
       <c r="L263" t="s">
-        <v>1868</v>
+        <v>1729</v>
       </c>
       <c r="M263" t="s">
-        <v>1869</v>
-[...3 lines deleted...]
-      </c>
+        <v>1730</v>
+      </c>
+      <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1871</v>
+        <v>1731</v>
       </c>
       <c r="D264" t="s">
-        <v>1872</v>
+        <v>1732</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1873</v>
+        <v>1654</v>
       </c>
       <c r="I264" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="J264"/>
+        <v>1733</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1621</v>
+      </c>
       <c r="K264" t="s">
-        <v>1875</v>
+        <v>1734</v>
       </c>
       <c r="L264" t="s">
-        <v>1876</v>
+        <v>1735</v>
       </c>
       <c r="M264" t="s">
-        <v>1877</v>
-[...3 lines deleted...]
-      </c>
+        <v>1736</v>
+      </c>
+      <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1879</v>
+        <v>1737</v>
       </c>
       <c r="D265" t="s">
-        <v>1880</v>
+        <v>1738</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1881</v>
+        <v>1739</v>
       </c>
       <c r="I265" t="s">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="J265"/>
+        <v>1740</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1621</v>
+      </c>
       <c r="K265" t="s">
-        <v>1883</v>
+        <v>1741</v>
       </c>
       <c r="L265" t="s">
-        <v>1884</v>
+        <v>40</v>
       </c>
       <c r="M265" t="s">
-        <v>1885</v>
+        <v>1742</v>
       </c>
       <c r="N265" t="s">
-        <v>1886</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1887</v>
+        <v>1744</v>
       </c>
       <c r="D266" t="s">
-        <v>1880</v>
+        <v>1745</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1888</v>
+        <v>1746</v>
       </c>
       <c r="I266" t="s">
-        <v>1889</v>
-[...1 lines deleted...]
-      <c r="J266"/>
+        <v>1747</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1621</v>
+      </c>
       <c r="K266" t="s">
-        <v>1890</v>
+        <v>1748</v>
       </c>
       <c r="L266" t="s">
-        <v>1891</v>
+        <v>40</v>
       </c>
       <c r="M266" t="s">
-        <v>1892</v>
+        <v>1749</v>
       </c>
       <c r="N266" t="s">
-        <v>1893</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1894</v>
+        <v>1751</v>
       </c>
       <c r="D267" t="s">
-        <v>1880</v>
+        <v>1752</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>97</v>
+        <v>1753</v>
       </c>
       <c r="I267" t="s">
-        <v>1895</v>
-[...1 lines deleted...]
-      <c r="J267"/>
+        <v>1754</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1755</v>
+      </c>
       <c r="K267" t="s">
-        <v>1896</v>
+        <v>1756</v>
       </c>
       <c r="L267" t="s">
-        <v>1897</v>
+        <v>1757</v>
       </c>
       <c r="M267" t="s">
-        <v>1898</v>
+        <v>1758</v>
       </c>
       <c r="N267" t="s">
-        <v>1899</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>97</v>
+        <v>1760</v>
       </c>
       <c r="D268" t="s">
-        <v>1857</v>
+        <v>1761</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1900</v>
+        <v>254</v>
       </c>
       <c r="I268" t="s">
-        <v>1901</v>
-[...1 lines deleted...]
-      <c r="J268"/>
+        <v>1762</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1755</v>
+      </c>
       <c r="K268" t="s">
-        <v>1902</v>
+        <v>1763</v>
       </c>
       <c r="L268" t="s">
-        <v>1903</v>
+        <v>1764</v>
       </c>
       <c r="M268" t="s">
-        <v>1904</v>
+        <v>1765</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1905</v>
+        <v>1766</v>
       </c>
       <c r="D269" t="s">
-        <v>1906</v>
-[...9 lines deleted...]
-      </c>
+        <v>1767</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
       <c r="H269" t="s">
-        <v>1910</v>
+        <v>254</v>
       </c>
       <c r="I269" t="s">
-        <v>1911</v>
-[...1 lines deleted...]
-      <c r="J269"/>
+        <v>1768</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1755</v>
+      </c>
       <c r="K269" t="s">
-        <v>1912</v>
+        <v>1769</v>
       </c>
       <c r="L269" t="s">
-        <v>1913</v>
+        <v>1770</v>
       </c>
       <c r="M269" t="s">
-        <v>1914</v>
-[...3 lines deleted...]
-      </c>
+        <v>1771</v>
+      </c>
+      <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1905</v>
+        <v>1772</v>
       </c>
       <c r="D270" t="s">
-        <v>1906</v>
-[...9 lines deleted...]
-      </c>
+        <v>1773</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
       <c r="H270" t="s">
-        <v>1916</v>
+        <v>1395</v>
       </c>
       <c r="I270" t="s">
-        <v>1917</v>
-[...1 lines deleted...]
-      <c r="J270"/>
+        <v>1774</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1755</v>
+      </c>
       <c r="K270" t="s">
-        <v>1918</v>
+        <v>1775</v>
       </c>
       <c r="L270" t="s">
-        <v>1913</v>
+        <v>1776</v>
       </c>
       <c r="M270" t="s">
-        <v>1919</v>
-[...3 lines deleted...]
-      </c>
+        <v>1777</v>
+      </c>
+      <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1920</v>
+        <v>1778</v>
       </c>
       <c r="D271" t="s">
-        <v>1921</v>
-[...9 lines deleted...]
-      </c>
+        <v>1779</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
       <c r="H271" t="s">
-        <v>1925</v>
+        <v>1780</v>
       </c>
       <c r="I271" t="s">
-        <v>1926</v>
-[...1 lines deleted...]
-      <c r="J271"/>
+        <v>1781</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1755</v>
+      </c>
       <c r="K271" t="s">
-        <v>1927</v>
+        <v>1782</v>
       </c>
       <c r="L271" t="s">
-        <v>1791</v>
+        <v>1783</v>
       </c>
       <c r="M271" t="s">
-        <v>1928</v>
-[...3 lines deleted...]
-      </c>
+        <v>1784</v>
+      </c>
+      <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1930</v>
+        <v>1785</v>
       </c>
       <c r="D272" t="s">
-        <v>1921</v>
-[...9 lines deleted...]
-      </c>
+        <v>1786</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="G272"/>
       <c r="H272" t="s">
-        <v>1934</v>
+        <v>1374</v>
       </c>
       <c r="I272" t="s">
-        <v>1935</v>
-[...1 lines deleted...]
-      <c r="J272"/>
+        <v>1787</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1755</v>
+      </c>
       <c r="K272" t="s">
-        <v>1936</v>
+        <v>1788</v>
       </c>
       <c r="L272" t="s">
-        <v>1791</v>
+        <v>1789</v>
       </c>
       <c r="M272" t="s">
-        <v>1937</v>
-[...3 lines deleted...]
-      </c>
+        <v>1790</v>
+      </c>
+      <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1939</v>
+        <v>1791</v>
       </c>
       <c r="D273" t="s">
-        <v>1940</v>
-[...9 lines deleted...]
-      </c>
+        <v>1792</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273"/>
+      <c r="G273"/>
       <c r="H273" t="s">
-        <v>1944</v>
+        <v>1395</v>
       </c>
       <c r="I273" t="s">
-        <v>1945</v>
-[...1 lines deleted...]
-      <c r="J273"/>
+        <v>1793</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1755</v>
+      </c>
       <c r="K273" t="s">
-        <v>1946</v>
+        <v>1794</v>
       </c>
       <c r="L273" t="s">
-        <v>1913</v>
+        <v>1795</v>
       </c>
       <c r="M273" t="s">
-        <v>1947</v>
-[...3 lines deleted...]
-      </c>
+        <v>1796</v>
+      </c>
+      <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1939</v>
+        <v>1797</v>
       </c>
       <c r="D274" t="s">
-        <v>1940</v>
-[...9 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
       <c r="H274" t="s">
-        <v>1949</v>
+        <v>1388</v>
       </c>
       <c r="I274" t="s">
-        <v>1950</v>
-[...1 lines deleted...]
-      <c r="J274"/>
+        <v>1799</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1755</v>
+      </c>
       <c r="K274" t="s">
-        <v>1951</v>
+        <v>1800</v>
       </c>
       <c r="L274" t="s">
-        <v>1913</v>
+        <v>1801</v>
       </c>
       <c r="M274" t="s">
-        <v>1952</v>
-[...3 lines deleted...]
-      </c>
+        <v>1802</v>
+      </c>
+      <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1953</v>
+        <v>1803</v>
       </c>
       <c r="D275" t="s">
-        <v>1954</v>
-[...9 lines deleted...]
-      </c>
+        <v>1804</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275"/>
+      <c r="G275"/>
       <c r="H275" t="s">
-        <v>1958</v>
+        <v>1805</v>
       </c>
       <c r="I275" t="s">
-        <v>1959</v>
-[...1 lines deleted...]
-      <c r="J275"/>
+        <v>1806</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1807</v>
+      </c>
       <c r="K275" t="s">
-        <v>1960</v>
+        <v>1808</v>
       </c>
       <c r="L275" t="s">
-        <v>1961</v>
+        <v>40</v>
       </c>
       <c r="M275" t="s">
-        <v>1962</v>
+        <v>1809</v>
       </c>
       <c r="N275" t="s">
-        <v>1963</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1964</v>
+        <v>1811</v>
       </c>
       <c r="D276" t="s">
-        <v>1965</v>
-[...9 lines deleted...]
-      </c>
+        <v>1812</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
       <c r="H276" t="s">
-        <v>1969</v>
+        <v>1813</v>
       </c>
       <c r="I276" t="s">
-        <v>1970</v>
-[...1 lines deleted...]
-      <c r="J276"/>
+        <v>1814</v>
+      </c>
+      <c r="J276" t="s">
+        <v>20</v>
+      </c>
       <c r="K276" t="s">
-        <v>1971</v>
+        <v>1815</v>
       </c>
       <c r="L276" t="s">
-        <v>313</v>
+        <v>1816</v>
       </c>
       <c r="M276" t="s">
-        <v>1972</v>
-[...3 lines deleted...]
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1974</v>
+        <v>1818</v>
       </c>
       <c r="D277" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>1819</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277"/>
+      <c r="G277"/>
       <c r="H277" t="s">
-        <v>1979</v>
+        <v>364</v>
       </c>
       <c r="I277" t="s">
-        <v>1980</v>
-[...1 lines deleted...]
-      <c r="J277"/>
+        <v>1820</v>
+      </c>
+      <c r="J277" t="s">
+        <v>20</v>
+      </c>
       <c r="K277" t="s">
-        <v>1981</v>
+        <v>1821</v>
       </c>
       <c r="L277" t="s">
-        <v>1913</v>
+        <v>1822</v>
       </c>
       <c r="M277" t="s">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>1823</v>
+      </c>
+      <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1974</v>
+        <v>1824</v>
       </c>
       <c r="D278" t="s">
-        <v>1984</v>
-[...9 lines deleted...]
-      </c>
+        <v>1825</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
       <c r="H278" t="s">
-        <v>1985</v>
+        <v>1826</v>
       </c>
       <c r="I278" t="s">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="J278"/>
+        <v>1827</v>
+      </c>
+      <c r="J278" t="s">
+        <v>20</v>
+      </c>
       <c r="K278" t="s">
-        <v>1987</v>
+        <v>1828</v>
       </c>
       <c r="L278" t="s">
-        <v>1961</v>
+        <v>1829</v>
       </c>
       <c r="M278" t="s">
-        <v>1988</v>
-[...3 lines deleted...]
-      </c>
+        <v>1830</v>
+      </c>
+      <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1989</v>
+        <v>1831</v>
       </c>
       <c r="D279" t="s">
-        <v>1990</v>
-[...9 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279"/>
+      <c r="G279"/>
       <c r="H279" t="s">
-        <v>1994</v>
+        <v>1130</v>
       </c>
       <c r="I279" t="s">
-        <v>1995</v>
-[...1 lines deleted...]
-      <c r="J279"/>
+        <v>1833</v>
+      </c>
+      <c r="J279" t="s">
+        <v>20</v>
+      </c>
       <c r="K279" t="s">
-        <v>1996</v>
+        <v>1834</v>
       </c>
       <c r="L279" t="s">
-        <v>1791</v>
+        <v>1835</v>
       </c>
       <c r="M279" t="s">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>1836</v>
+      </c>
+      <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1999</v>
+        <v>1837</v>
       </c>
       <c r="D280" t="s">
-        <v>1990</v>
-[...9 lines deleted...]
-      </c>
+        <v>1838</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
       <c r="H280" t="s">
-        <v>2003</v>
+        <v>364</v>
       </c>
       <c r="I280" t="s">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="J280"/>
+        <v>1839</v>
+      </c>
+      <c r="J280" t="s">
+        <v>20</v>
+      </c>
       <c r="K280" t="s">
-        <v>2005</v>
+        <v>1840</v>
       </c>
       <c r="L280" t="s">
-        <v>1791</v>
+        <v>1841</v>
       </c>
       <c r="M280" t="s">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1842</v>
+      </c>
+      <c r="N280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2008</v>
+        <v>1843</v>
       </c>
       <c r="D281" t="s">
-        <v>2009</v>
-[...9 lines deleted...]
-      </c>
+        <v>1844</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
       <c r="H281" t="s">
-        <v>2013</v>
+        <v>1845</v>
       </c>
       <c r="I281" t="s">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="J281"/>
+        <v>1846</v>
+      </c>
+      <c r="J281" t="s">
+        <v>20</v>
+      </c>
       <c r="K281" t="s">
-        <v>2015</v>
+        <v>1847</v>
       </c>
       <c r="L281" t="s">
-        <v>1032</v>
+        <v>1848</v>
       </c>
       <c r="M281" t="s">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>1849</v>
+      </c>
+      <c r="N281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1999</v>
+        <v>1850</v>
       </c>
       <c r="D282" t="s">
-        <v>2009</v>
-[...9 lines deleted...]
-      </c>
+        <v>1851</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
       <c r="H282" t="s">
-        <v>2018</v>
+        <v>364</v>
       </c>
       <c r="I282" t="s">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="J282"/>
+        <v>1852</v>
+      </c>
+      <c r="J282" t="s">
+        <v>20</v>
+      </c>
       <c r="K282" t="s">
-        <v>2020</v>
+        <v>1853</v>
       </c>
       <c r="L282" t="s">
-        <v>1032</v>
+        <v>1854</v>
       </c>
       <c r="M282" t="s">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>1855</v>
+      </c>
+      <c r="N282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2022</v>
+        <v>1856</v>
       </c>
       <c r="D283" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1857</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
       <c r="H283" t="s">
-        <v>2027</v>
+        <v>364</v>
       </c>
       <c r="I283" t="s">
-        <v>2028</v>
-[...1 lines deleted...]
-      <c r="J283"/>
+        <v>1858</v>
+      </c>
+      <c r="J283" t="s">
+        <v>20</v>
+      </c>
       <c r="K283" t="s">
-        <v>2029</v>
+        <v>1859</v>
       </c>
       <c r="L283" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="M283" t="s">
-        <v>2030</v>
-[...3 lines deleted...]
-      </c>
+        <v>1861</v>
+      </c>
+      <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2022</v>
+        <v>1862</v>
       </c>
       <c r="D284" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284"/>
+      <c r="G284"/>
       <c r="H284" t="s">
-        <v>2032</v>
+        <v>364</v>
       </c>
       <c r="I284" t="s">
-        <v>2033</v>
-[...1 lines deleted...]
-      <c r="J284"/>
+        <v>1864</v>
+      </c>
+      <c r="J284" t="s">
+        <v>20</v>
+      </c>
       <c r="K284" t="s">
-        <v>2034</v>
+        <v>1865</v>
       </c>
       <c r="L284" t="s">
-        <v>1913</v>
+        <v>1866</v>
       </c>
       <c r="M284" t="s">
-        <v>2035</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="N284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2036</v>
+        <v>1868</v>
       </c>
       <c r="D285" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1869</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285"/>
+      <c r="G285"/>
       <c r="H285" t="s">
-        <v>2040</v>
+        <v>364</v>
       </c>
       <c r="I285" t="s">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="J285"/>
+        <v>1870</v>
+      </c>
+      <c r="J285" t="s">
+        <v>20</v>
+      </c>
       <c r="K285" t="s">
-        <v>2042</v>
+        <v>1871</v>
       </c>
       <c r="L285" t="s">
-        <v>1913</v>
+        <v>1872</v>
       </c>
       <c r="M285" t="s">
-        <v>2043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1873</v>
+      </c>
+      <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2036</v>
+        <v>1874</v>
       </c>
       <c r="D286" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1875</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286"/>
+      <c r="G286"/>
       <c r="H286" t="s">
-        <v>2045</v>
+        <v>364</v>
       </c>
       <c r="I286" t="s">
-        <v>2046</v>
-[...1 lines deleted...]
-      <c r="J286"/>
+        <v>1876</v>
+      </c>
+      <c r="J286" t="s">
+        <v>20</v>
+      </c>
       <c r="K286" t="s">
-        <v>2047</v>
+        <v>1877</v>
       </c>
       <c r="L286" t="s">
-        <v>1913</v>
+        <v>1878</v>
       </c>
       <c r="M286" t="s">
-        <v>2048</v>
-[...3 lines deleted...]
-      </c>
+        <v>1879</v>
+      </c>
+      <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2049</v>
+        <v>1880</v>
       </c>
       <c r="D287" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1881</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
       <c r="H287" t="s">
-        <v>2053</v>
+        <v>364</v>
       </c>
       <c r="I287" t="s">
-        <v>2054</v>
-[...1 lines deleted...]
-      <c r="J287"/>
+        <v>1882</v>
+      </c>
+      <c r="J287" t="s">
+        <v>20</v>
+      </c>
       <c r="K287" t="s">
-        <v>2055</v>
+        <v>1883</v>
       </c>
       <c r="L287" t="s">
-        <v>1913</v>
+        <v>1884</v>
       </c>
       <c r="M287" t="s">
-        <v>2056</v>
-[...3 lines deleted...]
-      </c>
+        <v>1885</v>
+      </c>
+      <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2049</v>
+        <v>1886</v>
       </c>
       <c r="D288" t="s">
-        <v>2023</v>
-[...9 lines deleted...]
-      </c>
+        <v>1887</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
       <c r="H288" t="s">
-        <v>2058</v>
+        <v>364</v>
       </c>
       <c r="I288" t="s">
-        <v>2059</v>
-[...1 lines deleted...]
-      <c r="J288"/>
+        <v>1888</v>
+      </c>
+      <c r="J288" t="s">
+        <v>20</v>
+      </c>
       <c r="K288" t="s">
-        <v>2060</v>
+        <v>1889</v>
       </c>
       <c r="L288" t="s">
-        <v>1913</v>
+        <v>1890</v>
       </c>
       <c r="M288" t="s">
-        <v>2061</v>
-[...3 lines deleted...]
-      </c>
+        <v>1891</v>
+      </c>
+      <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2062</v>
+        <v>1892</v>
       </c>
       <c r="D289" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1893</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289"/>
+      <c r="G289"/>
       <c r="H289" t="s">
-        <v>2067</v>
+        <v>1894</v>
       </c>
       <c r="I289" t="s">
-        <v>2068</v>
-[...1 lines deleted...]
-      <c r="J289"/>
+        <v>1895</v>
+      </c>
+      <c r="J289" t="s">
+        <v>20</v>
+      </c>
       <c r="K289" t="s">
-        <v>2069</v>
+        <v>1896</v>
       </c>
       <c r="L289" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M289" t="s">
-        <v>2070</v>
+        <v>1897</v>
       </c>
       <c r="N289" t="s">
-        <v>2071</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2072</v>
+        <v>1899</v>
       </c>
       <c r="D290" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1900</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
       <c r="H290" t="s">
-        <v>2076</v>
+        <v>364</v>
       </c>
       <c r="I290" t="s">
-        <v>2077</v>
-[...1 lines deleted...]
-      <c r="J290"/>
+        <v>1901</v>
+      </c>
+      <c r="J290" t="s">
+        <v>20</v>
+      </c>
       <c r="K290" t="s">
-        <v>2078</v>
+        <v>1902</v>
       </c>
       <c r="L290" t="s">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="M290" t="s">
-        <v>2079</v>
-[...3 lines deleted...]
-      </c>
+        <v>1904</v>
+      </c>
+      <c r="N290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2049</v>
+        <v>1905</v>
       </c>
       <c r="D291" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1906</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
       <c r="H291" t="s">
-        <v>2058</v>
+        <v>364</v>
       </c>
       <c r="I291" t="s">
-        <v>2081</v>
-[...1 lines deleted...]
-      <c r="J291"/>
+        <v>1907</v>
+      </c>
+      <c r="J291" t="s">
+        <v>20</v>
+      </c>
       <c r="K291" t="s">
-        <v>2082</v>
+        <v>1908</v>
       </c>
       <c r="L291" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="M291" t="s">
-        <v>2083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1910</v>
+      </c>
+      <c r="N291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2084</v>
+        <v>1911</v>
       </c>
       <c r="D292" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1912</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
       <c r="H292" t="s">
-        <v>2088</v>
+        <v>1913</v>
       </c>
       <c r="I292" t="s">
-        <v>2089</v>
-[...1 lines deleted...]
-      <c r="J292"/>
+        <v>1914</v>
+      </c>
+      <c r="J292" t="s">
+        <v>20</v>
+      </c>
       <c r="K292" t="s">
-        <v>2090</v>
+        <v>1915</v>
       </c>
       <c r="L292" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="M292" t="s">
-        <v>2091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1917</v>
+      </c>
+      <c r="N292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2084</v>
+        <v>1918</v>
       </c>
       <c r="D293" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1919</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
       <c r="H293" t="s">
-        <v>2093</v>
+        <v>1920</v>
       </c>
       <c r="I293" t="s">
-        <v>2094</v>
-[...1 lines deleted...]
-      <c r="J293"/>
+        <v>1921</v>
+      </c>
+      <c r="J293" t="s">
+        <v>20</v>
+      </c>
       <c r="K293" t="s">
-        <v>2095</v>
+        <v>1922</v>
       </c>
       <c r="L293" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M293" t="s">
-        <v>2096</v>
+        <v>1923</v>
       </c>
       <c r="N293" t="s">
-        <v>2092</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2049</v>
+        <v>1925</v>
       </c>
       <c r="D294" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1926</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
       <c r="H294" t="s">
-        <v>2097</v>
+        <v>1927</v>
       </c>
       <c r="I294" t="s">
-        <v>2098</v>
-[...1 lines deleted...]
-      <c r="J294"/>
+        <v>1928</v>
+      </c>
+      <c r="J294" t="s">
+        <v>29</v>
+      </c>
       <c r="K294" t="s">
-        <v>2099</v>
+        <v>1929</v>
       </c>
       <c r="L294" t="s">
-        <v>1913</v>
+        <v>1930</v>
       </c>
       <c r="M294" t="s">
-        <v>2100</v>
+        <v>1931</v>
       </c>
       <c r="N294" t="s">
-        <v>2057</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2072</v>
+        <v>1933</v>
       </c>
       <c r="D295" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>1934</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
       <c r="H295" t="s">
-        <v>2101</v>
+        <v>1935</v>
       </c>
       <c r="I295" t="s">
-        <v>2102</v>
-[...1 lines deleted...]
-      <c r="J295"/>
+        <v>1936</v>
+      </c>
+      <c r="J295" t="s">
+        <v>29</v>
+      </c>
       <c r="K295" t="s">
-        <v>2103</v>
+        <v>1937</v>
       </c>
       <c r="L295" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M295" t="s">
-        <v>2104</v>
+        <v>1938</v>
       </c>
       <c r="N295" t="s">
-        <v>2080</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2105</v>
+        <v>1940</v>
       </c>
       <c r="D296" t="s">
-        <v>2106</v>
-[...9 lines deleted...]
-      </c>
+        <v>1941</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
       <c r="H296" t="s">
-        <v>2110</v>
+        <v>1942</v>
       </c>
       <c r="I296" t="s">
-        <v>2111</v>
-[...1 lines deleted...]
-      <c r="J296"/>
+        <v>1943</v>
+      </c>
+      <c r="J296" t="s">
+        <v>29</v>
+      </c>
       <c r="K296" t="s">
-        <v>2112</v>
+        <v>1944</v>
       </c>
       <c r="L296" t="s">
-        <v>1791</v>
+        <v>40</v>
       </c>
       <c r="M296" t="s">
-        <v>2113</v>
+        <v>1945</v>
       </c>
       <c r="N296" t="s">
-        <v>2114</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2115</v>
+        <v>1947</v>
       </c>
       <c r="D297" t="s">
-        <v>2106</v>
-[...9 lines deleted...]
-      </c>
+        <v>1948</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
       <c r="H297" t="s">
-        <v>2119</v>
+        <v>1949</v>
       </c>
       <c r="I297" t="s">
-        <v>2120</v>
-[...1 lines deleted...]
-      <c r="J297"/>
+        <v>1950</v>
+      </c>
+      <c r="J297" t="s">
+        <v>29</v>
+      </c>
       <c r="K297" t="s">
-        <v>2121</v>
+        <v>1951</v>
       </c>
       <c r="L297" t="s">
-        <v>1791</v>
+        <v>40</v>
       </c>
       <c r="M297" t="s">
-        <v>2122</v>
+        <v>1952</v>
       </c>
       <c r="N297" t="s">
-        <v>2123</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2124</v>
+        <v>1954</v>
       </c>
       <c r="D298" t="s">
-        <v>2125</v>
-[...9 lines deleted...]
-      </c>
+        <v>1955</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
       <c r="H298" t="s">
-        <v>2129</v>
+        <v>1956</v>
       </c>
       <c r="I298" t="s">
-        <v>2130</v>
-[...1 lines deleted...]
-      <c r="J298"/>
+        <v>1957</v>
+      </c>
+      <c r="J298" t="s">
+        <v>29</v>
+      </c>
       <c r="K298" t="s">
-        <v>2131</v>
+        <v>1958</v>
       </c>
       <c r="L298" t="s">
-        <v>1961</v>
+        <v>40</v>
       </c>
       <c r="M298" t="s">
-        <v>2132</v>
+        <v>1959</v>
       </c>
       <c r="N298" t="s">
-        <v>2133</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>97</v>
+        <v>1961</v>
       </c>
       <c r="D299" t="s">
-        <v>98</v>
+        <v>1962</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2134</v>
+        <v>1963</v>
       </c>
       <c r="I299" t="s">
-        <v>2135</v>
-[...1 lines deleted...]
-      <c r="J299"/>
+        <v>1964</v>
+      </c>
+      <c r="J299" t="s">
+        <v>53</v>
+      </c>
       <c r="K299" t="s">
-        <v>2136</v>
+        <v>1965</v>
       </c>
       <c r="L299" t="s">
-        <v>2137</v>
+        <v>40</v>
       </c>
       <c r="M299" t="s">
-        <v>2138</v>
-[...1 lines deleted...]
-      <c r="N299"/>
+        <v>1966</v>
+      </c>
+      <c r="N299" t="s">
+        <v>1967</v>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2139</v>
+        <v>1968</v>
       </c>
       <c r="D300" t="s">
-        <v>2140</v>
-[...9 lines deleted...]
-      </c>
+        <v>1969</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
       <c r="H300" t="s">
-        <v>2144</v>
+        <v>1970</v>
       </c>
       <c r="I300" t="s">
-        <v>2145</v>
-[...1 lines deleted...]
-      <c r="J300"/>
+        <v>1971</v>
+      </c>
+      <c r="J300" t="s">
+        <v>158</v>
+      </c>
       <c r="K300" t="s">
-        <v>2146</v>
+        <v>1972</v>
       </c>
       <c r="L300" t="s">
-        <v>1791</v>
+        <v>40</v>
       </c>
       <c r="M300" t="s">
-        <v>2147</v>
+        <v>1973</v>
       </c>
       <c r="N300" t="s">
-        <v>2148</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2149</v>
+        <v>1975</v>
       </c>
       <c r="D301" t="s">
-        <v>2150</v>
-[...9 lines deleted...]
-      </c>
+        <v>1976</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
       <c r="H301" t="s">
-        <v>2154</v>
+        <v>1977</v>
       </c>
       <c r="I301" t="s">
-        <v>2155</v>
-[...1 lines deleted...]
-      <c r="J301"/>
+        <v>1978</v>
+      </c>
+      <c r="J301" t="s">
+        <v>158</v>
+      </c>
       <c r="K301" t="s">
-        <v>2156</v>
+        <v>1979</v>
       </c>
       <c r="L301" t="s">
-        <v>1791</v>
+        <v>40</v>
       </c>
       <c r="M301" t="s">
-        <v>2157</v>
+        <v>1980</v>
       </c>
       <c r="N301" t="s">
-        <v>2158</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2159</v>
+        <v>1982</v>
       </c>
       <c r="D302" t="s">
-        <v>2150</v>
-[...9 lines deleted...]
-      </c>
+        <v>1983</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
       <c r="H302" t="s">
-        <v>2163</v>
+        <v>1984</v>
       </c>
       <c r="I302" t="s">
-        <v>2164</v>
-[...1 lines deleted...]
-      <c r="J302"/>
+        <v>1985</v>
+      </c>
+      <c r="J302" t="s">
+        <v>158</v>
+      </c>
       <c r="K302" t="s">
-        <v>2165</v>
+        <v>1986</v>
       </c>
       <c r="L302" t="s">
-        <v>1791</v>
+        <v>1987</v>
       </c>
       <c r="M302" t="s">
-        <v>2166</v>
+        <v>1988</v>
       </c>
       <c r="N302" t="s">
-        <v>2167</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2149</v>
+        <v>1990</v>
       </c>
       <c r="D303" t="s">
-        <v>2168</v>
-[...9 lines deleted...]
-      </c>
+        <v>1991</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
       <c r="H303" t="s">
-        <v>2154</v>
+        <v>1992</v>
       </c>
       <c r="I303" t="s">
-        <v>2169</v>
-[...1 lines deleted...]
-      <c r="J303"/>
+        <v>1993</v>
+      </c>
+      <c r="J303" t="s">
+        <v>158</v>
+      </c>
       <c r="K303" t="s">
-        <v>2170</v>
+        <v>1994</v>
       </c>
       <c r="L303" t="s">
-        <v>2171</v>
+        <v>40</v>
       </c>
       <c r="M303" t="s">
-        <v>2172</v>
+        <v>1995</v>
       </c>
       <c r="N303" t="s">
-        <v>2158</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>1953</v>
+        <v>1997</v>
       </c>
       <c r="D304" t="s">
-        <v>2173</v>
-[...9 lines deleted...]
-      </c>
+        <v>1998</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
       <c r="H304" t="s">
-        <v>2174</v>
+        <v>1999</v>
       </c>
       <c r="I304" t="s">
-        <v>2175</v>
-[...1 lines deleted...]
-      <c r="J304"/>
+        <v>2000</v>
+      </c>
+      <c r="J304" t="s">
+        <v>158</v>
+      </c>
       <c r="K304" t="s">
-        <v>2176</v>
+        <v>2001</v>
       </c>
       <c r="L304" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M304" t="s">
-        <v>2177</v>
+        <v>2002</v>
       </c>
       <c r="N304" t="s">
-        <v>1963</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>1953</v>
+        <v>2004</v>
       </c>
       <c r="D305" t="s">
-        <v>2173</v>
-[...9 lines deleted...]
-      </c>
+        <v>2005</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
       <c r="H305" t="s">
-        <v>2178</v>
+        <v>2006</v>
       </c>
       <c r="I305" t="s">
-        <v>2179</v>
-[...1 lines deleted...]
-      <c r="J305"/>
+        <v>2007</v>
+      </c>
+      <c r="J305" t="s">
+        <v>158</v>
+      </c>
       <c r="K305" t="s">
-        <v>2180</v>
+        <v>2008</v>
       </c>
       <c r="L305" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M305" t="s">
-        <v>2181</v>
+        <v>2009</v>
       </c>
       <c r="N305" t="s">
-        <v>1963</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2182</v>
+        <v>2011</v>
       </c>
       <c r="D306" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
       <c r="H306" t="s">
-        <v>2186</v>
+        <v>2013</v>
       </c>
       <c r="I306" t="s">
-        <v>2187</v>
-[...1 lines deleted...]
-      <c r="J306"/>
+        <v>2014</v>
+      </c>
+      <c r="J306" t="s">
+        <v>158</v>
+      </c>
       <c r="K306" t="s">
-        <v>2188</v>
+        <v>2015</v>
       </c>
       <c r="L306" t="s">
-        <v>1913</v>
+        <v>2016</v>
       </c>
       <c r="M306" t="s">
-        <v>2189</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2182</v>
+        <v>2018</v>
       </c>
       <c r="D307" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
       <c r="H307" t="s">
-        <v>2191</v>
+        <v>2020</v>
       </c>
       <c r="I307" t="s">
-        <v>2192</v>
-[...1 lines deleted...]
-      <c r="J307"/>
+        <v>2021</v>
+      </c>
+      <c r="J307" t="s">
+        <v>158</v>
+      </c>
       <c r="K307" t="s">
-        <v>2193</v>
+        <v>2022</v>
       </c>
       <c r="L307" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M307" t="s">
-        <v>2194</v>
+        <v>2023</v>
       </c>
       <c r="N307" t="s">
-        <v>2190</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2124</v>
+        <v>2025</v>
       </c>
       <c r="D308" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
       <c r="H308" t="s">
-        <v>2196</v>
+        <v>2027</v>
       </c>
       <c r="I308" t="s">
-        <v>2197</v>
-[...1 lines deleted...]
-      <c r="J308"/>
+        <v>2028</v>
+      </c>
+      <c r="J308" t="s">
+        <v>158</v>
+      </c>
       <c r="K308" t="s">
-        <v>2198</v>
+        <v>2029</v>
       </c>
       <c r="L308" t="s">
-        <v>1913</v>
+        <v>2030</v>
       </c>
       <c r="M308" t="s">
-        <v>2199</v>
-[...3 lines deleted...]
-      </c>
+        <v>2031</v>
+      </c>
+      <c r="N308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2124</v>
+        <v>2032</v>
       </c>
       <c r="D309" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2033</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
       <c r="H309" t="s">
-        <v>2200</v>
+        <v>2034</v>
       </c>
       <c r="I309" t="s">
-        <v>2201</v>
-[...1 lines deleted...]
-      <c r="J309"/>
+        <v>2035</v>
+      </c>
+      <c r="J309" t="s">
+        <v>158</v>
+      </c>
       <c r="K309" t="s">
-        <v>2202</v>
+        <v>2036</v>
       </c>
       <c r="L309" t="s">
-        <v>1913</v>
+        <v>2037</v>
       </c>
       <c r="M309" t="s">
-        <v>2203</v>
-[...3 lines deleted...]
-      </c>
+        <v>2038</v>
+      </c>
+      <c r="N309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>1974</v>
+        <v>2039</v>
       </c>
       <c r="D310" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2040</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
       <c r="H310" t="s">
-        <v>2204</v>
+        <v>2041</v>
       </c>
       <c r="I310" t="s">
-        <v>2205</v>
-[...1 lines deleted...]
-      <c r="J310"/>
+        <v>2042</v>
+      </c>
+      <c r="J310" t="s">
+        <v>158</v>
+      </c>
       <c r="K310" t="s">
-        <v>2206</v>
+        <v>2043</v>
       </c>
       <c r="L310" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M310" t="s">
-        <v>2207</v>
+        <v>2044</v>
       </c>
       <c r="N310" t="s">
-        <v>1983</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>1974</v>
+        <v>2046</v>
       </c>
       <c r="D311" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2047</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
       <c r="H311" t="s">
-        <v>2208</v>
+        <v>2048</v>
       </c>
       <c r="I311" t="s">
-        <v>2209</v>
-[...1 lines deleted...]
-      <c r="J311"/>
+        <v>2049</v>
+      </c>
+      <c r="J311" t="s">
+        <v>158</v>
+      </c>
       <c r="K311" t="s">
-        <v>2210</v>
+        <v>2050</v>
       </c>
       <c r="L311" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M311" t="s">
-        <v>2211</v>
+        <v>2051</v>
       </c>
       <c r="N311" t="s">
-        <v>1983</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2212</v>
+        <v>2053</v>
       </c>
       <c r="D312" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2054</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
       <c r="H312" t="s">
-        <v>2216</v>
+        <v>2055</v>
       </c>
       <c r="I312" t="s">
-        <v>2217</v>
-[...1 lines deleted...]
-      <c r="J312"/>
+        <v>2056</v>
+      </c>
+      <c r="J312" t="s">
+        <v>158</v>
+      </c>
       <c r="K312" t="s">
-        <v>2218</v>
+        <v>2057</v>
       </c>
       <c r="L312" t="s">
-        <v>1913</v>
+        <v>2058</v>
       </c>
       <c r="M312" t="s">
-        <v>2219</v>
+        <v>2059</v>
       </c>
       <c r="N312" t="s">
-        <v>2220</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2212</v>
+        <v>2061</v>
       </c>
       <c r="D313" t="s">
-        <v>1975</v>
-[...9 lines deleted...]
-      </c>
+        <v>2062</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
       <c r="H313" t="s">
-        <v>2221</v>
+        <v>2063</v>
       </c>
       <c r="I313" t="s">
-        <v>2222</v>
-[...1 lines deleted...]
-      <c r="J313"/>
+        <v>2064</v>
+      </c>
+      <c r="J313" t="s">
+        <v>312</v>
+      </c>
       <c r="K313" t="s">
-        <v>2223</v>
+        <v>2065</v>
       </c>
       <c r="L313" t="s">
-        <v>1913</v>
+        <v>2066</v>
       </c>
       <c r="M313" t="s">
-        <v>2224</v>
-[...3 lines deleted...]
-      </c>
+        <v>2067</v>
+      </c>
+      <c r="N313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2225</v>
+        <v>2068</v>
       </c>
       <c r="D314" t="s">
-        <v>2226</v>
-[...9 lines deleted...]
-      </c>
+        <v>2069</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
       <c r="H314" t="s">
-        <v>2230</v>
+        <v>570</v>
       </c>
       <c r="I314" t="s">
-        <v>2231</v>
-[...1 lines deleted...]
-      <c r="J314"/>
+        <v>2070</v>
+      </c>
+      <c r="J314" t="s">
+        <v>312</v>
+      </c>
       <c r="K314" t="s">
-        <v>2232</v>
+        <v>2071</v>
       </c>
       <c r="L314" t="s">
-        <v>1913</v>
+        <v>2072</v>
       </c>
       <c r="M314" t="s">
-        <v>2233</v>
-[...3 lines deleted...]
-      </c>
+        <v>2073</v>
+      </c>
+      <c r="N314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2225</v>
+        <v>2074</v>
       </c>
       <c r="D315" t="s">
-        <v>2226</v>
-[...9 lines deleted...]
-      </c>
+        <v>2075</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
       <c r="H315" t="s">
-        <v>2235</v>
+        <v>578</v>
       </c>
       <c r="I315" t="s">
-        <v>2236</v>
-[...1 lines deleted...]
-      <c r="J315"/>
+        <v>2076</v>
+      </c>
+      <c r="J315" t="s">
+        <v>312</v>
+      </c>
       <c r="K315" t="s">
-        <v>2237</v>
+        <v>2077</v>
       </c>
       <c r="L315" t="s">
-        <v>1913</v>
+        <v>2078</v>
       </c>
       <c r="M315" t="s">
-        <v>2238</v>
-[...3 lines deleted...]
-      </c>
+        <v>2079</v>
+      </c>
+      <c r="N315"/>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2225</v>
+        <v>2080</v>
       </c>
       <c r="D316" t="s">
-        <v>2226</v>
-[...9 lines deleted...]
-      </c>
+        <v>2081</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
       <c r="H316" t="s">
-        <v>2239</v>
+        <v>2082</v>
       </c>
       <c r="I316" t="s">
-        <v>2240</v>
-[...1 lines deleted...]
-      <c r="J316"/>
+        <v>2083</v>
+      </c>
+      <c r="J316" t="s">
+        <v>312</v>
+      </c>
       <c r="K316" t="s">
-        <v>2241</v>
+        <v>2084</v>
       </c>
       <c r="L316" t="s">
-        <v>1913</v>
+        <v>2085</v>
       </c>
       <c r="M316" t="s">
-        <v>2242</v>
-[...3 lines deleted...]
-      </c>
+        <v>2086</v>
+      </c>
+      <c r="N316"/>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2225</v>
+        <v>2087</v>
       </c>
       <c r="D317" t="s">
-        <v>2226</v>
-[...9 lines deleted...]
-      </c>
+        <v>2088</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
       <c r="H317" t="s">
-        <v>2243</v>
+        <v>2089</v>
       </c>
       <c r="I317" t="s">
-        <v>2244</v>
-[...1 lines deleted...]
-      <c r="J317"/>
+        <v>2090</v>
+      </c>
+      <c r="J317" t="s">
+        <v>312</v>
+      </c>
       <c r="K317" t="s">
-        <v>2245</v>
+        <v>2091</v>
       </c>
       <c r="L317" t="s">
-        <v>1913</v>
+        <v>2092</v>
       </c>
       <c r="M317" t="s">
-        <v>2246</v>
-[...3 lines deleted...]
-      </c>
+        <v>2093</v>
+      </c>
+      <c r="N317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2225</v>
+        <v>2094</v>
       </c>
       <c r="D318" t="s">
-        <v>2226</v>
-[...9 lines deleted...]
-      </c>
+        <v>2095</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
       <c r="H318" t="s">
-        <v>2247</v>
+        <v>2082</v>
       </c>
       <c r="I318" t="s">
-        <v>2248</v>
-[...1 lines deleted...]
-      <c r="J318"/>
+        <v>2096</v>
+      </c>
+      <c r="J318" t="s">
+        <v>312</v>
+      </c>
       <c r="K318" t="s">
-        <v>2249</v>
+        <v>2097</v>
       </c>
       <c r="L318" t="s">
-        <v>1913</v>
+        <v>2098</v>
       </c>
       <c r="M318" t="s">
-        <v>2250</v>
-[...3 lines deleted...]
-      </c>
+        <v>2099</v>
+      </c>
+      <c r="N318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2251</v>
+        <v>2100</v>
       </c>
       <c r="D319" t="s">
-        <v>2252</v>
-[...9 lines deleted...]
-      </c>
+        <v>2101</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
       <c r="H319" t="s">
-        <v>2256</v>
+        <v>2089</v>
       </c>
       <c r="I319" t="s">
-        <v>2257</v>
-[...1 lines deleted...]
-      <c r="J319"/>
+        <v>2102</v>
+      </c>
+      <c r="J319" t="s">
+        <v>312</v>
+      </c>
       <c r="K319" t="s">
-        <v>2258</v>
+        <v>2103</v>
       </c>
       <c r="L319" t="s">
-        <v>1791</v>
+        <v>2104</v>
       </c>
       <c r="M319" t="s">
-        <v>2259</v>
-[...3 lines deleted...]
-      </c>
+        <v>2105</v>
+      </c>
+      <c r="N319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2261</v>
+        <v>2106</v>
       </c>
       <c r="D320" t="s">
-        <v>2252</v>
-[...9 lines deleted...]
-      </c>
+        <v>2107</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
       <c r="H320" t="s">
-        <v>2265</v>
+        <v>2082</v>
       </c>
       <c r="I320" t="s">
-        <v>2266</v>
-[...1 lines deleted...]
-      <c r="J320"/>
+        <v>2108</v>
+      </c>
+      <c r="J320" t="s">
+        <v>312</v>
+      </c>
       <c r="K320" t="s">
-        <v>2267</v>
+        <v>2109</v>
       </c>
       <c r="L320" t="s">
-        <v>1791</v>
+        <v>2110</v>
       </c>
       <c r="M320" t="s">
-        <v>2268</v>
-[...3 lines deleted...]
-      </c>
+        <v>2111</v>
+      </c>
+      <c r="N320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2270</v>
+        <v>2112</v>
       </c>
       <c r="D321" t="s">
-        <v>2271</v>
-[...9 lines deleted...]
-      </c>
+        <v>2113</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321"/>
+      <c r="G321"/>
       <c r="H321" t="s">
-        <v>2275</v>
+        <v>2089</v>
       </c>
       <c r="I321" t="s">
-        <v>2276</v>
-[...1 lines deleted...]
-      <c r="J321"/>
+        <v>2114</v>
+      </c>
+      <c r="J321" t="s">
+        <v>312</v>
+      </c>
       <c r="K321" t="s">
-        <v>2277</v>
+        <v>2115</v>
       </c>
       <c r="L321" t="s">
-        <v>1791</v>
+        <v>2116</v>
       </c>
       <c r="M321" t="s">
-        <v>2278</v>
-[...3 lines deleted...]
-      </c>
+        <v>2117</v>
+      </c>
+      <c r="N321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2280</v>
+        <v>2118</v>
       </c>
       <c r="D322" t="s">
-        <v>2281</v>
-[...9 lines deleted...]
-      </c>
+        <v>2119</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
       <c r="H322" t="s">
-        <v>2285</v>
+        <v>2082</v>
       </c>
       <c r="I322" t="s">
-        <v>2286</v>
-[...1 lines deleted...]
-      <c r="J322"/>
+        <v>2120</v>
+      </c>
+      <c r="J322" t="s">
+        <v>312</v>
+      </c>
       <c r="K322" t="s">
-        <v>2287</v>
+        <v>2121</v>
       </c>
       <c r="L322" t="s">
-        <v>1791</v>
+        <v>2122</v>
       </c>
       <c r="M322" t="s">
-        <v>2288</v>
-[...3 lines deleted...]
-      </c>
+        <v>2123</v>
+      </c>
+      <c r="N322"/>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2290</v>
+        <v>2124</v>
       </c>
       <c r="D323" t="s">
-        <v>2281</v>
-[...9 lines deleted...]
-      </c>
+        <v>2125</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
       <c r="H323" t="s">
-        <v>2294</v>
+        <v>2089</v>
       </c>
       <c r="I323" t="s">
-        <v>2295</v>
-[...1 lines deleted...]
-      <c r="J323"/>
+        <v>2120</v>
+      </c>
+      <c r="J323" t="s">
+        <v>312</v>
+      </c>
       <c r="K323" t="s">
-        <v>2296</v>
+        <v>2126</v>
       </c>
       <c r="L323" t="s">
-        <v>1791</v>
+        <v>2127</v>
       </c>
       <c r="M323" t="s">
-        <v>2297</v>
-[...3 lines deleted...]
-      </c>
+        <v>2128</v>
+      </c>
+      <c r="N323"/>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2299</v>
+        <v>2129</v>
       </c>
       <c r="D324" t="s">
-        <v>2300</v>
-[...9 lines deleted...]
-      </c>
+        <v>2130</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
       <c r="H324" t="s">
-        <v>2304</v>
+        <v>2082</v>
       </c>
       <c r="I324" t="s">
-        <v>2305</v>
-[...1 lines deleted...]
-      <c r="J324"/>
+        <v>2131</v>
+      </c>
+      <c r="J324" t="s">
+        <v>312</v>
+      </c>
       <c r="K324" t="s">
-        <v>2306</v>
+        <v>2132</v>
       </c>
       <c r="L324" t="s">
-        <v>1791</v>
+        <v>2133</v>
       </c>
       <c r="M324" t="s">
-        <v>2307</v>
-[...3 lines deleted...]
-      </c>
+        <v>2134</v>
+      </c>
+      <c r="N324"/>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2309</v>
+        <v>2135</v>
       </c>
       <c r="D325" t="s">
-        <v>2310</v>
-[...9 lines deleted...]
-      </c>
+        <v>2136</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
       <c r="H325" t="s">
-        <v>2314</v>
+        <v>2089</v>
       </c>
       <c r="I325" t="s">
-        <v>2315</v>
-[...1 lines deleted...]
-      <c r="J325"/>
+        <v>2137</v>
+      </c>
+      <c r="J325" t="s">
+        <v>312</v>
+      </c>
       <c r="K325" t="s">
-        <v>2316</v>
+        <v>2138</v>
       </c>
       <c r="L325" t="s">
-        <v>1791</v>
+        <v>2139</v>
       </c>
       <c r="M325" t="s">
-        <v>2317</v>
-[...3 lines deleted...]
-      </c>
+        <v>2140</v>
+      </c>
+      <c r="N325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2319</v>
+        <v>2141</v>
       </c>
       <c r="D326" t="s">
-        <v>2320</v>
-[...9 lines deleted...]
-      </c>
+        <v>2142</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
       <c r="H326" t="s">
-        <v>2324</v>
+        <v>2082</v>
       </c>
       <c r="I326" t="s">
-        <v>2325</v>
-[...1 lines deleted...]
-      <c r="J326"/>
+        <v>2143</v>
+      </c>
+      <c r="J326" t="s">
+        <v>312</v>
+      </c>
       <c r="K326" t="s">
-        <v>2326</v>
+        <v>2144</v>
       </c>
       <c r="L326" t="s">
-        <v>1961</v>
+        <v>2145</v>
       </c>
       <c r="M326" t="s">
-        <v>2327</v>
-[...3 lines deleted...]
-      </c>
+        <v>2146</v>
+      </c>
+      <c r="N326"/>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2329</v>
+        <v>2147</v>
       </c>
       <c r="D327" t="s">
-        <v>2330</v>
-[...9 lines deleted...]
-      </c>
+        <v>2148</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
       <c r="H327" t="s">
-        <v>2334</v>
+        <v>2089</v>
       </c>
       <c r="I327" t="s">
-        <v>2335</v>
-[...1 lines deleted...]
-      <c r="J327"/>
+        <v>2143</v>
+      </c>
+      <c r="J327" t="s">
+        <v>312</v>
+      </c>
       <c r="K327" t="s">
-        <v>2336</v>
+        <v>2149</v>
       </c>
       <c r="L327" t="s">
-        <v>1961</v>
+        <v>2150</v>
       </c>
       <c r="M327" t="s">
-        <v>2337</v>
-[...3 lines deleted...]
-      </c>
+        <v>2151</v>
+      </c>
+      <c r="N327"/>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>1930</v>
+        <v>2152</v>
       </c>
       <c r="D328" t="s">
-        <v>2339</v>
-[...9 lines deleted...]
-      </c>
+        <v>2153</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
       <c r="H328" t="s">
-        <v>2340</v>
+        <v>2082</v>
       </c>
       <c r="I328" t="s">
-        <v>2341</v>
-[...1 lines deleted...]
-      <c r="J328"/>
+        <v>2154</v>
+      </c>
+      <c r="J328" t="s">
+        <v>312</v>
+      </c>
       <c r="K328" t="s">
-        <v>2342</v>
+        <v>2155</v>
       </c>
       <c r="L328" t="s">
-        <v>2343</v>
+        <v>2156</v>
       </c>
       <c r="M328" t="s">
-        <v>2344</v>
-[...3 lines deleted...]
-      </c>
+        <v>2157</v>
+      </c>
+      <c r="N328"/>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2345</v>
+        <v>2158</v>
       </c>
       <c r="D329" t="s">
-        <v>2346</v>
-[...9 lines deleted...]
-      </c>
+        <v>2159</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
       <c r="H329" t="s">
-        <v>2350</v>
+        <v>2089</v>
       </c>
       <c r="I329" t="s">
-        <v>2351</v>
-[...1 lines deleted...]
-      <c r="J329"/>
+        <v>2160</v>
+      </c>
+      <c r="J329" t="s">
+        <v>312</v>
+      </c>
       <c r="K329" t="s">
-        <v>2352</v>
+        <v>2161</v>
       </c>
       <c r="L329" t="s">
-        <v>1791</v>
+        <v>2162</v>
       </c>
       <c r="M329" t="s">
-        <v>2353</v>
-[...3 lines deleted...]
-      </c>
+        <v>2163</v>
+      </c>
+      <c r="N329"/>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2225</v>
+        <v>2164</v>
       </c>
       <c r="D330" t="s">
-        <v>2355</v>
-[...9 lines deleted...]
-      </c>
+        <v>2165</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
       <c r="H330" t="s">
-        <v>2356</v>
+        <v>2082</v>
       </c>
       <c r="I330" t="s">
-        <v>2357</v>
-[...1 lines deleted...]
-      <c r="J330"/>
+        <v>2166</v>
+      </c>
+      <c r="J330" t="s">
+        <v>312</v>
+      </c>
       <c r="K330" t="s">
-        <v>2358</v>
+        <v>2167</v>
       </c>
       <c r="L330" t="s">
-        <v>2343</v>
+        <v>2168</v>
       </c>
       <c r="M330" t="s">
-        <v>2359</v>
-[...3 lines deleted...]
-      </c>
+        <v>2169</v>
+      </c>
+      <c r="N330"/>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2360</v>
+        <v>2170</v>
       </c>
       <c r="D331" t="s">
-        <v>2361</v>
-[...9 lines deleted...]
-      </c>
+        <v>2171</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
       <c r="H331" t="s">
-        <v>2365</v>
+        <v>2089</v>
       </c>
       <c r="I331" t="s">
-        <v>2366</v>
-[...1 lines deleted...]
-      <c r="J331"/>
+        <v>2172</v>
+      </c>
+      <c r="J331" t="s">
+        <v>312</v>
+      </c>
       <c r="K331" t="s">
-        <v>2367</v>
+        <v>2173</v>
       </c>
       <c r="L331" t="s">
-        <v>1791</v>
+        <v>2174</v>
       </c>
       <c r="M331" t="s">
-        <v>2368</v>
-[...3 lines deleted...]
-      </c>
+        <v>2175</v>
+      </c>
+      <c r="N331"/>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2370</v>
+        <v>2176</v>
       </c>
       <c r="D332" t="s">
-        <v>2371</v>
-[...9 lines deleted...]
-      </c>
+        <v>2177</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
       <c r="H332" t="s">
-        <v>2375</v>
+        <v>2178</v>
       </c>
       <c r="I332" t="s">
-        <v>2376</v>
-[...1 lines deleted...]
-      <c r="J332"/>
+        <v>2179</v>
+      </c>
+      <c r="J332" t="s">
+        <v>130</v>
+      </c>
       <c r="K332" t="s">
-        <v>2377</v>
+        <v>2180</v>
       </c>
       <c r="L332" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="M332" t="s">
-        <v>2378</v>
+        <v>2181</v>
       </c>
       <c r="N332" t="s">
-        <v>2379</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2380</v>
+        <v>2183</v>
       </c>
       <c r="D333" t="s">
-        <v>2381</v>
-[...9 lines deleted...]
-      </c>
+        <v>2184</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
       <c r="H333" t="s">
-        <v>2385</v>
+        <v>2185</v>
       </c>
       <c r="I333" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="J333"/>
+        <v>2186</v>
+      </c>
+      <c r="J333" t="s">
+        <v>177</v>
+      </c>
       <c r="K333" t="s">
-        <v>2387</v>
+        <v>2187</v>
       </c>
       <c r="L333" t="s">
-        <v>1913</v>
+        <v>2188</v>
       </c>
       <c r="M333" t="s">
-        <v>2388</v>
-[...3 lines deleted...]
-      </c>
+        <v>2189</v>
+      </c>
+      <c r="N333"/>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2390</v>
+        <v>2190</v>
       </c>
       <c r="D334" t="s">
-        <v>2381</v>
-[...9 lines deleted...]
-      </c>
+        <v>2191</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
       <c r="H334" t="s">
-        <v>2394</v>
+        <v>2185</v>
       </c>
       <c r="I334" t="s">
-        <v>2395</v>
-[...1 lines deleted...]
-      <c r="J334"/>
+        <v>2192</v>
+      </c>
+      <c r="J334" t="s">
+        <v>177</v>
+      </c>
       <c r="K334" t="s">
-        <v>2396</v>
+        <v>2193</v>
       </c>
       <c r="L334" t="s">
-        <v>1913</v>
+        <v>2194</v>
       </c>
       <c r="M334" t="s">
-        <v>2397</v>
-[...3 lines deleted...]
-      </c>
+        <v>2195</v>
+      </c>
+      <c r="N334"/>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2390</v>
+        <v>2196</v>
       </c>
       <c r="D335" t="s">
-        <v>2381</v>
-[...9 lines deleted...]
-      </c>
+        <v>2197</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
       <c r="H335" t="s">
-        <v>2399</v>
+        <v>2185</v>
       </c>
       <c r="I335" t="s">
-        <v>2400</v>
-[...1 lines deleted...]
-      <c r="J335"/>
+        <v>2198</v>
+      </c>
+      <c r="J335" t="s">
+        <v>177</v>
+      </c>
       <c r="K335" t="s">
-        <v>2401</v>
+        <v>2199</v>
       </c>
       <c r="L335" t="s">
-        <v>1913</v>
+        <v>2200</v>
       </c>
       <c r="M335" t="s">
-        <v>2402</v>
-[...3 lines deleted...]
-      </c>
+        <v>2201</v>
+      </c>
+      <c r="N335"/>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2403</v>
+        <v>2202</v>
       </c>
       <c r="D336" t="s">
-        <v>2381</v>
-[...9 lines deleted...]
-      </c>
+        <v>2203</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336"/>
+      <c r="G336"/>
       <c r="H336" t="s">
-        <v>2407</v>
+        <v>2204</v>
       </c>
       <c r="I336" t="s">
-        <v>2408</v>
-[...1 lines deleted...]
-      <c r="J336"/>
+        <v>2205</v>
+      </c>
+      <c r="J336" t="s">
+        <v>428</v>
+      </c>
       <c r="K336" t="s">
-        <v>2409</v>
+        <v>2206</v>
       </c>
       <c r="L336" t="s">
-        <v>1913</v>
+        <v>2207</v>
       </c>
       <c r="M336" t="s">
-        <v>2410</v>
+        <v>2208</v>
       </c>
       <c r="N336" t="s">
-        <v>2411</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2403</v>
+        <v>2210</v>
       </c>
       <c r="D337" t="s">
-        <v>2381</v>
-[...9 lines deleted...]
-      </c>
+        <v>2211</v>
+      </c>
+      <c r="E337"/>
+      <c r="F337"/>
+      <c r="G337"/>
       <c r="H337" t="s">
-        <v>2412</v>
+        <v>2212</v>
       </c>
       <c r="I337" t="s">
-        <v>2413</v>
-[...1 lines deleted...]
-      <c r="J337"/>
+        <v>2213</v>
+      </c>
+      <c r="J337" t="s">
+        <v>428</v>
+      </c>
       <c r="K337" t="s">
-        <v>2414</v>
+        <v>2214</v>
       </c>
       <c r="L337" t="s">
-        <v>1913</v>
+        <v>2215</v>
       </c>
       <c r="M337" t="s">
-        <v>2415</v>
+        <v>2216</v>
       </c>
       <c r="N337" t="s">
-        <v>2411</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2416</v>
+        <v>2218</v>
       </c>
       <c r="D338" t="s">
-        <v>2417</v>
-[...9 lines deleted...]
-      </c>
+        <v>2219</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
       <c r="H338" t="s">
-        <v>2421</v>
+        <v>2220</v>
       </c>
       <c r="I338" t="s">
-        <v>2422</v>
-[...1 lines deleted...]
-      <c r="J338"/>
+        <v>2213</v>
+      </c>
+      <c r="J338" t="s">
+        <v>428</v>
+      </c>
       <c r="K338" t="s">
-        <v>2423</v>
+        <v>2221</v>
       </c>
       <c r="L338" t="s">
-        <v>1791</v>
+        <v>2222</v>
       </c>
       <c r="M338" t="s">
-        <v>2424</v>
+        <v>2223</v>
       </c>
       <c r="N338" t="s">
-        <v>2425</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2426</v>
+        <v>2225</v>
       </c>
       <c r="D339" t="s">
-        <v>2417</v>
-[...9 lines deleted...]
-      </c>
+        <v>2226</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
       <c r="H339" t="s">
-        <v>2430</v>
+        <v>2227</v>
       </c>
       <c r="I339" t="s">
-        <v>2431</v>
-[...1 lines deleted...]
-      <c r="J339"/>
+        <v>2228</v>
+      </c>
+      <c r="J339" t="s">
+        <v>428</v>
+      </c>
       <c r="K339" t="s">
-        <v>2432</v>
+        <v>2229</v>
       </c>
       <c r="L339" t="s">
-        <v>1791</v>
+        <v>40</v>
       </c>
       <c r="M339" t="s">
-        <v>2433</v>
+        <v>2230</v>
       </c>
       <c r="N339" t="s">
-        <v>2434</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2435</v>
+        <v>2232</v>
       </c>
       <c r="D340" t="s">
-        <v>2417</v>
+        <v>2233</v>
       </c>
       <c r="E340" t="s">
-        <v>2436</v>
+        <v>2234</v>
       </c>
       <c r="F340" t="s">
-        <v>2437</v>
+        <v>2235</v>
       </c>
       <c r="G340" t="s">
-        <v>2438</v>
+        <v>2236</v>
       </c>
       <c r="H340" t="s">
-        <v>2439</v>
+        <v>2237</v>
       </c>
       <c r="I340" t="s">
-        <v>2440</v>
-[...1 lines deleted...]
-      <c r="J340"/>
+        <v>2238</v>
+      </c>
+      <c r="J340" t="s">
+        <v>312</v>
+      </c>
       <c r="K340" t="s">
-        <v>2441</v>
+        <v>2239</v>
       </c>
       <c r="L340" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M340" t="s">
-        <v>2442</v>
+        <v>2241</v>
       </c>
       <c r="N340" t="s">
-        <v>2443</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2444</v>
+        <v>2243</v>
       </c>
       <c r="D341" t="s">
-        <v>2417</v>
+        <v>2233</v>
       </c>
       <c r="E341" t="s">
-        <v>2445</v>
+        <v>2244</v>
       </c>
       <c r="F341" t="s">
-        <v>2446</v>
+        <v>2245</v>
       </c>
       <c r="G341" t="s">
-        <v>2447</v>
+        <v>2246</v>
       </c>
       <c r="H341" t="s">
-        <v>2448</v>
+        <v>2247</v>
       </c>
       <c r="I341" t="s">
-        <v>2449</v>
-[...1 lines deleted...]
-      <c r="J341"/>
+        <v>2248</v>
+      </c>
+      <c r="J341" t="s">
+        <v>312</v>
+      </c>
       <c r="K341" t="s">
-        <v>2450</v>
+        <v>2249</v>
       </c>
       <c r="L341" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M341" t="s">
-        <v>2451</v>
+        <v>2250</v>
       </c>
       <c r="N341" t="s">
-        <v>2452</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2426</v>
+        <v>2252</v>
       </c>
       <c r="D342" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E342" t="s">
-        <v>2427</v>
+        <v>2253</v>
       </c>
       <c r="F342" t="s">
-        <v>2428</v>
+        <v>2254</v>
       </c>
       <c r="G342" t="s">
-        <v>2429</v>
+        <v>2255</v>
       </c>
       <c r="H342" t="s">
-        <v>2430</v>
+        <v>2256</v>
       </c>
       <c r="I342" t="s">
-        <v>2454</v>
-[...1 lines deleted...]
-      <c r="J342"/>
+        <v>2257</v>
+      </c>
+      <c r="J342" t="s">
+        <v>312</v>
+      </c>
       <c r="K342" t="s">
-        <v>2455</v>
+        <v>2258</v>
       </c>
       <c r="L342" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M342" t="s">
-        <v>2456</v>
+        <v>2259</v>
       </c>
       <c r="N342" t="s">
-        <v>2434</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2457</v>
+        <v>2261</v>
       </c>
       <c r="D343" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E343" t="s">
-        <v>2458</v>
+        <v>2262</v>
       </c>
       <c r="F343" t="s">
-        <v>2459</v>
+        <v>2263</v>
       </c>
       <c r="G343" t="s">
-        <v>2460</v>
+        <v>2264</v>
       </c>
       <c r="H343" t="s">
-        <v>2461</v>
+        <v>2265</v>
       </c>
       <c r="I343" t="s">
-        <v>2462</v>
-[...1 lines deleted...]
-      <c r="J343"/>
+        <v>2266</v>
+      </c>
+      <c r="J343" t="s">
+        <v>312</v>
+      </c>
       <c r="K343" t="s">
-        <v>2463</v>
+        <v>2267</v>
       </c>
       <c r="L343" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M343" t="s">
-        <v>2464</v>
+        <v>2268</v>
       </c>
       <c r="N343" t="s">
-        <v>2465</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2212</v>
+        <v>2270</v>
       </c>
       <c r="D344" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E344" t="s">
-        <v>2213</v>
+        <v>2271</v>
       </c>
       <c r="F344" t="s">
-        <v>2214</v>
+        <v>2272</v>
       </c>
       <c r="G344" t="s">
-        <v>2215</v>
+        <v>2273</v>
       </c>
       <c r="H344" t="s">
-        <v>2216</v>
+        <v>2274</v>
       </c>
       <c r="I344" t="s">
-        <v>2466</v>
-[...1 lines deleted...]
-      <c r="J344"/>
+        <v>2275</v>
+      </c>
+      <c r="J344" t="s">
+        <v>312</v>
+      </c>
       <c r="K344" t="s">
-        <v>2467</v>
+        <v>2276</v>
       </c>
       <c r="L344" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M344" t="s">
-        <v>2468</v>
+        <v>2277</v>
       </c>
       <c r="N344" t="s">
-        <v>2220</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>1905</v>
+        <v>2279</v>
       </c>
       <c r="D345" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E345" t="s">
-        <v>1907</v>
+        <v>2280</v>
       </c>
       <c r="F345" t="s">
-        <v>1908</v>
+        <v>2281</v>
       </c>
       <c r="G345" t="s">
-        <v>1909</v>
+        <v>2282</v>
       </c>
       <c r="H345" t="s">
-        <v>2469</v>
+        <v>2283</v>
       </c>
       <c r="I345" t="s">
-        <v>2470</v>
-[...1 lines deleted...]
-      <c r="J345"/>
+        <v>2284</v>
+      </c>
+      <c r="J345" t="s">
+        <v>177</v>
+      </c>
       <c r="K345" t="s">
-        <v>2471</v>
+        <v>2285</v>
       </c>
       <c r="L345" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M345" t="s">
-        <v>2472</v>
+        <v>2286</v>
       </c>
       <c r="N345" t="s">
-        <v>1915</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2182</v>
+        <v>2288</v>
       </c>
       <c r="D346" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E346" t="s">
-        <v>2183</v>
+        <v>2289</v>
       </c>
       <c r="F346" t="s">
-        <v>2184</v>
+        <v>2290</v>
       </c>
       <c r="G346" t="s">
-        <v>2185</v>
+        <v>2291</v>
       </c>
       <c r="H346" t="s">
-        <v>2473</v>
+        <v>2292</v>
       </c>
       <c r="I346" t="s">
-        <v>2474</v>
-[...1 lines deleted...]
-      <c r="J346"/>
+        <v>2293</v>
+      </c>
+      <c r="J346" t="s">
+        <v>177</v>
+      </c>
       <c r="K346" t="s">
-        <v>2475</v>
+        <v>2294</v>
       </c>
       <c r="L346" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M346" t="s">
-        <v>2476</v>
+        <v>2295</v>
       </c>
       <c r="N346" t="s">
-        <v>2190</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2477</v>
+        <v>2297</v>
       </c>
       <c r="D347" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E347" t="s">
-        <v>2478</v>
+        <v>2298</v>
       </c>
       <c r="F347" t="s">
-        <v>2479</v>
+        <v>2299</v>
       </c>
       <c r="G347" t="s">
-        <v>2480</v>
+        <v>2300</v>
       </c>
       <c r="H347" t="s">
-        <v>2481</v>
+        <v>2301</v>
       </c>
       <c r="I347" t="s">
-        <v>2482</v>
-[...1 lines deleted...]
-      <c r="J347"/>
+        <v>2302</v>
+      </c>
+      <c r="J347" t="s">
+        <v>177</v>
+      </c>
       <c r="K347" t="s">
-        <v>2483</v>
+        <v>2303</v>
       </c>
       <c r="L347" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M347" t="s">
-        <v>2484</v>
+        <v>2304</v>
       </c>
       <c r="N347" t="s">
-        <v>2485</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2370</v>
+        <v>2306</v>
       </c>
       <c r="D348" t="s">
-        <v>2453</v>
+        <v>2233</v>
       </c>
       <c r="E348" t="s">
-        <v>2372</v>
+        <v>2307</v>
       </c>
       <c r="F348" t="s">
-        <v>2373</v>
+        <v>2308</v>
       </c>
       <c r="G348" t="s">
-        <v>2374</v>
+        <v>2309</v>
       </c>
       <c r="H348" t="s">
-        <v>2375</v>
+        <v>2310</v>
       </c>
       <c r="I348" t="s">
-        <v>2486</v>
-[...1 lines deleted...]
-      <c r="J348"/>
+        <v>2311</v>
+      </c>
+      <c r="J348" t="s">
+        <v>177</v>
+      </c>
       <c r="K348" t="s">
-        <v>2487</v>
+        <v>2312</v>
       </c>
       <c r="L348" t="s">
-        <v>1032</v>
+        <v>2240</v>
       </c>
       <c r="M348" t="s">
-        <v>2488</v>
+        <v>2313</v>
       </c>
       <c r="N348" t="s">
-        <v>2379</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2489</v>
+        <v>2315</v>
       </c>
       <c r="D349" t="s">
-        <v>2490</v>
+        <v>2233</v>
       </c>
       <c r="E349" t="s">
-        <v>2491</v>
+        <v>2316</v>
       </c>
       <c r="F349" t="s">
-        <v>2492</v>
+        <v>2317</v>
       </c>
       <c r="G349" t="s">
-        <v>2493</v>
+        <v>2318</v>
       </c>
       <c r="H349" t="s">
-        <v>2494</v>
+        <v>2319</v>
       </c>
       <c r="I349" t="s">
-        <v>2495</v>
-[...1 lines deleted...]
-      <c r="J349"/>
+        <v>2320</v>
+      </c>
+      <c r="J349" t="s">
+        <v>177</v>
+      </c>
       <c r="K349" t="s">
-        <v>2496</v>
+        <v>2321</v>
       </c>
       <c r="L349" t="s">
-        <v>313</v>
+        <v>2240</v>
       </c>
       <c r="M349" t="s">
-        <v>2497</v>
+        <v>2322</v>
       </c>
       <c r="N349" t="s">
-        <v>2498</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2499</v>
+        <v>2324</v>
       </c>
       <c r="D350" t="s">
-        <v>2500</v>
+        <v>2233</v>
       </c>
       <c r="E350" t="s">
-        <v>2501</v>
+        <v>2325</v>
       </c>
       <c r="F350" t="s">
-        <v>2502</v>
+        <v>2326</v>
       </c>
       <c r="G350" t="s">
-        <v>2503</v>
+        <v>2327</v>
       </c>
       <c r="H350" t="s">
-        <v>2504</v>
+        <v>2328</v>
       </c>
       <c r="I350" t="s">
-        <v>2505</v>
-[...1 lines deleted...]
-      <c r="J350"/>
+        <v>2329</v>
+      </c>
+      <c r="J350" t="s">
+        <v>177</v>
+      </c>
       <c r="K350" t="s">
-        <v>2506</v>
+        <v>2330</v>
       </c>
       <c r="L350" t="s">
-        <v>1961</v>
+        <v>2240</v>
       </c>
       <c r="M350" t="s">
-        <v>2507</v>
+        <v>2331</v>
       </c>
       <c r="N350" t="s">
-        <v>2508</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2509</v>
+        <v>2333</v>
       </c>
       <c r="D351" t="s">
-        <v>2510</v>
+        <v>2233</v>
       </c>
       <c r="E351" t="s">
-        <v>2511</v>
+        <v>2334</v>
       </c>
       <c r="F351" t="s">
-        <v>2512</v>
+        <v>2335</v>
       </c>
       <c r="G351" t="s">
-        <v>2513</v>
+        <v>2336</v>
       </c>
       <c r="H351" t="s">
-        <v>2514</v>
+        <v>2337</v>
       </c>
       <c r="I351" t="s">
-        <v>2515</v>
-[...1 lines deleted...]
-      <c r="J351"/>
+        <v>2338</v>
+      </c>
+      <c r="J351" t="s">
+        <v>177</v>
+      </c>
       <c r="K351" t="s">
-        <v>2516</v>
+        <v>2339</v>
       </c>
       <c r="L351" t="s">
-        <v>2343</v>
+        <v>2240</v>
       </c>
       <c r="M351" t="s">
-        <v>2517</v>
+        <v>2340</v>
       </c>
       <c r="N351" t="s">
-        <v>2518</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2519</v>
+        <v>2342</v>
       </c>
       <c r="D352" t="s">
-        <v>2520</v>
+        <v>2233</v>
       </c>
       <c r="E352" t="s">
-        <v>2521</v>
+        <v>2343</v>
       </c>
       <c r="F352" t="s">
-        <v>2522</v>
+        <v>2344</v>
       </c>
       <c r="G352" t="s">
-        <v>2523</v>
+        <v>2345</v>
       </c>
       <c r="H352" t="s">
-        <v>2524</v>
+        <v>2346</v>
       </c>
       <c r="I352" t="s">
-        <v>2525</v>
-[...1 lines deleted...]
-      <c r="J352"/>
+        <v>2347</v>
+      </c>
+      <c r="J352" t="s">
+        <v>177</v>
+      </c>
       <c r="K352" t="s">
-        <v>2526</v>
+        <v>2348</v>
       </c>
       <c r="L352" t="s">
-        <v>1961</v>
+        <v>2240</v>
       </c>
       <c r="M352" t="s">
-        <v>2527</v>
+        <v>2349</v>
       </c>
       <c r="N352" t="s">
-        <v>2528</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2529</v>
+        <v>2351</v>
       </c>
       <c r="D353" t="s">
-        <v>2530</v>
+        <v>2233</v>
       </c>
       <c r="E353" t="s">
-        <v>2531</v>
+        <v>2352</v>
       </c>
       <c r="F353" t="s">
-        <v>2532</v>
+        <v>2353</v>
       </c>
       <c r="G353" t="s">
-        <v>2533</v>
+        <v>2354</v>
       </c>
       <c r="H353" t="s">
-        <v>2534</v>
+        <v>2355</v>
       </c>
       <c r="I353" t="s">
-        <v>2535</v>
-[...1 lines deleted...]
-      <c r="J353"/>
+        <v>2356</v>
+      </c>
+      <c r="J353" t="s">
+        <v>177</v>
+      </c>
       <c r="K353" t="s">
-        <v>2536</v>
+        <v>2357</v>
       </c>
       <c r="L353" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M353" t="s">
-        <v>2537</v>
+        <v>2358</v>
       </c>
       <c r="N353" t="s">
-        <v>2538</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2539</v>
+        <v>2360</v>
       </c>
       <c r="D354" t="s">
-        <v>2540</v>
+        <v>2233</v>
       </c>
       <c r="E354" t="s">
-        <v>2541</v>
+        <v>2361</v>
       </c>
       <c r="F354" t="s">
-        <v>2542</v>
+        <v>2362</v>
       </c>
       <c r="G354" t="s">
-        <v>2543</v>
+        <v>2363</v>
       </c>
       <c r="H354" t="s">
-        <v>2544</v>
+        <v>2364</v>
       </c>
       <c r="I354" t="s">
-        <v>2545</v>
-[...1 lines deleted...]
-      <c r="J354"/>
+        <v>2365</v>
+      </c>
+      <c r="J354" t="s">
+        <v>177</v>
+      </c>
       <c r="K354" t="s">
-        <v>2546</v>
+        <v>2366</v>
       </c>
       <c r="L354" t="s">
-        <v>1961</v>
+        <v>2240</v>
       </c>
       <c r="M354" t="s">
-        <v>2547</v>
+        <v>2367</v>
       </c>
       <c r="N354" t="s">
-        <v>2548</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2549</v>
+        <v>2369</v>
       </c>
       <c r="D355" t="s">
-        <v>2550</v>
+        <v>2233</v>
       </c>
       <c r="E355" t="s">
-        <v>2551</v>
+        <v>2370</v>
       </c>
       <c r="F355" t="s">
-        <v>2552</v>
+        <v>2371</v>
       </c>
       <c r="G355" t="s">
-        <v>2553</v>
+        <v>2372</v>
       </c>
       <c r="H355" t="s">
-        <v>2554</v>
+        <v>2373</v>
       </c>
       <c r="I355" t="s">
-        <v>2555</v>
-[...1 lines deleted...]
-      <c r="J355"/>
+        <v>2374</v>
+      </c>
+      <c r="J355" t="s">
+        <v>177</v>
+      </c>
       <c r="K355" t="s">
-        <v>2556</v>
+        <v>2375</v>
       </c>
       <c r="L355" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M355" t="s">
-        <v>2557</v>
+        <v>2376</v>
       </c>
       <c r="N355" t="s">
-        <v>2558</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2559</v>
+        <v>2378</v>
       </c>
       <c r="D356" t="s">
-        <v>2550</v>
+        <v>2233</v>
       </c>
       <c r="E356" t="s">
-        <v>2560</v>
+        <v>2379</v>
       </c>
       <c r="F356" t="s">
-        <v>2561</v>
+        <v>2380</v>
       </c>
       <c r="G356" t="s">
-        <v>2562</v>
+        <v>2381</v>
       </c>
       <c r="H356" t="s">
-        <v>2563</v>
+        <v>2382</v>
       </c>
       <c r="I356" t="s">
-        <v>2564</v>
-[...1 lines deleted...]
-      <c r="J356"/>
+        <v>2383</v>
+      </c>
+      <c r="J356" t="s">
+        <v>177</v>
+      </c>
       <c r="K356" t="s">
-        <v>2565</v>
+        <v>2384</v>
       </c>
       <c r="L356" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M356" t="s">
-        <v>2566</v>
+        <v>2385</v>
       </c>
       <c r="N356" t="s">
-        <v>2567</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2568</v>
+        <v>2387</v>
       </c>
       <c r="D357" t="s">
-        <v>2569</v>
+        <v>2233</v>
       </c>
       <c r="E357" t="s">
-        <v>2570</v>
+        <v>2388</v>
       </c>
       <c r="F357" t="s">
-        <v>2571</v>
+        <v>2389</v>
       </c>
       <c r="G357" t="s">
-        <v>2572</v>
+        <v>2390</v>
       </c>
       <c r="H357" t="s">
-        <v>2573</v>
+        <v>2391</v>
       </c>
       <c r="I357" t="s">
-        <v>2574</v>
-[...1 lines deleted...]
-      <c r="J357"/>
+        <v>2392</v>
+      </c>
+      <c r="J357" t="s">
+        <v>177</v>
+      </c>
       <c r="K357" t="s">
-        <v>2575</v>
+        <v>2393</v>
       </c>
       <c r="L357" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M357" t="s">
-        <v>2576</v>
+        <v>2394</v>
       </c>
       <c r="N357" t="s">
-        <v>2577</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2578</v>
+        <v>2396</v>
       </c>
       <c r="D358" t="s">
-        <v>2569</v>
+        <v>2233</v>
       </c>
       <c r="E358" t="s">
-        <v>2579</v>
+        <v>2397</v>
       </c>
       <c r="F358" t="s">
-        <v>2580</v>
+        <v>2398</v>
       </c>
       <c r="G358" t="s">
-        <v>2581</v>
+        <v>2399</v>
       </c>
       <c r="H358" t="s">
-        <v>2582</v>
+        <v>2400</v>
       </c>
       <c r="I358" t="s">
-        <v>2583</v>
-[...1 lines deleted...]
-      <c r="J358"/>
+        <v>2401</v>
+      </c>
+      <c r="J358" t="s">
+        <v>177</v>
+      </c>
       <c r="K358" t="s">
-        <v>2584</v>
+        <v>2402</v>
       </c>
       <c r="L358" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M358" t="s">
-        <v>2585</v>
+        <v>2403</v>
       </c>
       <c r="N358" t="s">
-        <v>2586</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2587</v>
+        <v>2405</v>
       </c>
       <c r="D359" t="s">
-        <v>2550</v>
+        <v>2233</v>
       </c>
       <c r="E359" t="s">
-        <v>1931</v>
+        <v>2406</v>
       </c>
       <c r="F359" t="s">
-        <v>1932</v>
+        <v>2407</v>
       </c>
       <c r="G359" t="s">
-        <v>1933</v>
+        <v>2408</v>
       </c>
       <c r="H359" t="s">
-        <v>1934</v>
+        <v>2409</v>
       </c>
       <c r="I359" t="s">
-        <v>2588</v>
-[...1 lines deleted...]
-      <c r="J359"/>
+        <v>2410</v>
+      </c>
+      <c r="J359" t="s">
+        <v>177</v>
+      </c>
       <c r="K359" t="s">
-        <v>2589</v>
+        <v>2411</v>
       </c>
       <c r="L359" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M359" t="s">
-        <v>2590</v>
+        <v>2412</v>
       </c>
       <c r="N359" t="s">
-        <v>2591</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2592</v>
+        <v>2414</v>
       </c>
       <c r="D360" t="s">
-        <v>2550</v>
+        <v>2233</v>
       </c>
       <c r="E360" t="s">
-        <v>2593</v>
+        <v>2415</v>
       </c>
       <c r="F360" t="s">
-        <v>2594</v>
+        <v>2416</v>
       </c>
       <c r="G360" t="s">
-        <v>2595</v>
+        <v>2417</v>
       </c>
       <c r="H360" t="s">
-        <v>2596</v>
+        <v>2418</v>
       </c>
       <c r="I360" t="s">
-        <v>2597</v>
-[...1 lines deleted...]
-      <c r="J360"/>
+        <v>2419</v>
+      </c>
+      <c r="J360" t="s">
+        <v>177</v>
+      </c>
       <c r="K360" t="s">
-        <v>2598</v>
+        <v>2420</v>
       </c>
       <c r="L360" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M360" t="s">
-        <v>2599</v>
+        <v>2421</v>
       </c>
       <c r="N360" t="s">
-        <v>2600</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2601</v>
+        <v>2423</v>
       </c>
       <c r="D361" t="s">
-        <v>2602</v>
+        <v>2233</v>
       </c>
       <c r="E361" t="s">
-        <v>2603</v>
+        <v>2424</v>
       </c>
       <c r="F361" t="s">
-        <v>2604</v>
+        <v>2425</v>
       </c>
       <c r="G361" t="s">
-        <v>2605</v>
+        <v>2426</v>
       </c>
       <c r="H361" t="s">
-        <v>2606</v>
+        <v>2427</v>
       </c>
       <c r="I361" t="s">
-        <v>2607</v>
-[...1 lines deleted...]
-      <c r="J361"/>
+        <v>2428</v>
+      </c>
+      <c r="J361" t="s">
+        <v>177</v>
+      </c>
       <c r="K361" t="s">
-        <v>2608</v>
+        <v>2429</v>
       </c>
       <c r="L361" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M361" t="s">
-        <v>2609</v>
+        <v>2430</v>
       </c>
       <c r="N361" t="s">
-        <v>2610</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2611</v>
+        <v>2432</v>
       </c>
       <c r="D362" t="s">
-        <v>2612</v>
+        <v>2233</v>
       </c>
       <c r="E362" t="s">
-        <v>2613</v>
+        <v>2433</v>
       </c>
       <c r="F362" t="s">
-        <v>2614</v>
+        <v>2434</v>
       </c>
       <c r="G362" t="s">
-        <v>2615</v>
+        <v>2435</v>
       </c>
       <c r="H362" t="s">
-        <v>2616</v>
+        <v>2436</v>
       </c>
       <c r="I362" t="s">
-        <v>2617</v>
-[...1 lines deleted...]
-      <c r="J362"/>
+        <v>2437</v>
+      </c>
+      <c r="J362" t="s">
+        <v>177</v>
+      </c>
       <c r="K362" t="s">
-        <v>2618</v>
+        <v>2438</v>
       </c>
       <c r="L362" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M362" t="s">
-        <v>2619</v>
+        <v>2439</v>
       </c>
       <c r="N362" t="s">
-        <v>2620</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2621</v>
+        <v>2441</v>
       </c>
       <c r="D363" t="s">
-        <v>2622</v>
+        <v>2233</v>
       </c>
       <c r="E363" t="s">
-        <v>2623</v>
+        <v>2442</v>
       </c>
       <c r="F363" t="s">
-        <v>2624</v>
+        <v>2443</v>
       </c>
       <c r="G363" t="s">
-        <v>2625</v>
+        <v>2444</v>
       </c>
       <c r="H363" t="s">
-        <v>2626</v>
+        <v>2445</v>
       </c>
       <c r="I363" t="s">
-        <v>2627</v>
-[...1 lines deleted...]
-      <c r="J363"/>
+        <v>2446</v>
+      </c>
+      <c r="J363" t="s">
+        <v>177</v>
+      </c>
       <c r="K363" t="s">
-        <v>2628</v>
+        <v>2447</v>
       </c>
       <c r="L363" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M363" t="s">
-        <v>2629</v>
+        <v>2448</v>
       </c>
       <c r="N363" t="s">
-        <v>2630</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2631</v>
+        <v>2450</v>
       </c>
       <c r="D364" t="s">
-        <v>2612</v>
+        <v>2451</v>
       </c>
       <c r="E364" t="s">
-        <v>2632</v>
+        <v>2452</v>
       </c>
       <c r="F364" t="s">
-        <v>2633</v>
+        <v>2453</v>
       </c>
       <c r="G364" t="s">
-        <v>2634</v>
+        <v>2454</v>
       </c>
       <c r="H364" t="s">
-        <v>2635</v>
+        <v>2455</v>
       </c>
       <c r="I364" t="s">
-        <v>2636</v>
-[...1 lines deleted...]
-      <c r="J364"/>
+        <v>2456</v>
+      </c>
+      <c r="J364" t="s">
+        <v>177</v>
+      </c>
       <c r="K364" t="s">
-        <v>2637</v>
+        <v>2457</v>
       </c>
       <c r="L364" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M364" t="s">
-        <v>2638</v>
+        <v>2458</v>
       </c>
       <c r="N364" t="s">
-        <v>2639</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2640</v>
+        <v>2460</v>
       </c>
       <c r="D365" t="s">
-        <v>2641</v>
+        <v>2233</v>
       </c>
       <c r="E365" t="s">
-        <v>2642</v>
+        <v>2461</v>
       </c>
       <c r="F365" t="s">
-        <v>2643</v>
+        <v>2462</v>
       </c>
       <c r="G365" t="s">
-        <v>2644</v>
+        <v>2463</v>
       </c>
       <c r="H365" t="s">
-        <v>2645</v>
+        <v>2464</v>
       </c>
       <c r="I365" t="s">
-        <v>2646</v>
-[...1 lines deleted...]
-      <c r="J365"/>
+        <v>2465</v>
+      </c>
+      <c r="J365" t="s">
+        <v>177</v>
+      </c>
       <c r="K365" t="s">
-        <v>2647</v>
+        <v>2466</v>
       </c>
       <c r="L365" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M365" t="s">
-        <v>2648</v>
+        <v>2467</v>
       </c>
       <c r="N365" t="s">
-        <v>2649</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2650</v>
+        <v>2469</v>
       </c>
       <c r="D366" t="s">
-        <v>2612</v>
+        <v>2233</v>
       </c>
       <c r="E366" t="s">
-        <v>2651</v>
+        <v>2470</v>
       </c>
       <c r="F366" t="s">
-        <v>2652</v>
+        <v>2471</v>
       </c>
       <c r="G366" t="s">
-        <v>2653</v>
+        <v>2472</v>
       </c>
       <c r="H366" t="s">
-        <v>2654</v>
+        <v>2473</v>
       </c>
       <c r="I366" t="s">
-        <v>2655</v>
-[...1 lines deleted...]
-      <c r="J366"/>
+        <v>2474</v>
+      </c>
+      <c r="J366" t="s">
+        <v>177</v>
+      </c>
       <c r="K366" t="s">
-        <v>2656</v>
+        <v>2475</v>
       </c>
       <c r="L366" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M366" t="s">
-        <v>2657</v>
+        <v>2476</v>
       </c>
       <c r="N366" t="s">
-        <v>2658</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2499</v>
+        <v>2478</v>
       </c>
       <c r="D367" t="s">
-        <v>2659</v>
+        <v>2233</v>
       </c>
       <c r="E367" t="s">
-        <v>2501</v>
+        <v>2479</v>
       </c>
       <c r="F367" t="s">
-        <v>2502</v>
+        <v>2480</v>
       </c>
       <c r="G367" t="s">
-        <v>2503</v>
+        <v>2481</v>
       </c>
       <c r="H367" t="s">
-        <v>2660</v>
+        <v>2482</v>
       </c>
       <c r="I367" t="s">
-        <v>2661</v>
-[...1 lines deleted...]
-      <c r="J367"/>
+        <v>2483</v>
+      </c>
+      <c r="J367" t="s">
+        <v>177</v>
+      </c>
       <c r="K367" t="s">
-        <v>2662</v>
+        <v>2484</v>
       </c>
       <c r="L367" t="s">
-        <v>1913</v>
+        <v>2240</v>
       </c>
       <c r="M367" t="s">
-        <v>2663</v>
+        <v>2485</v>
       </c>
       <c r="N367" t="s">
-        <v>2508</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2499</v>
+        <v>2487</v>
       </c>
       <c r="D368" t="s">
-        <v>2659</v>
+        <v>2233</v>
       </c>
       <c r="E368" t="s">
-        <v>2501</v>
+        <v>2488</v>
       </c>
       <c r="F368" t="s">
-        <v>2502</v>
+        <v>2489</v>
       </c>
       <c r="G368" t="s">
-        <v>2503</v>
+        <v>2490</v>
       </c>
       <c r="H368" t="s">
-        <v>2664</v>
+        <v>2491</v>
       </c>
       <c r="I368" t="s">
-        <v>2665</v>
-[...1 lines deleted...]
-      <c r="J368"/>
+        <v>2492</v>
+      </c>
+      <c r="J368" t="s">
+        <v>177</v>
+      </c>
       <c r="K368" t="s">
-        <v>2666</v>
+        <v>2493</v>
       </c>
       <c r="L368" t="s">
-        <v>1913</v>
+        <v>2240</v>
       </c>
       <c r="M368" t="s">
-        <v>2667</v>
+        <v>2494</v>
       </c>
       <c r="N368" t="s">
-        <v>2508</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2497</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G369" t="s">
         <v>2499</v>
       </c>
-      <c r="D369" t="s">
-[...2 lines deleted...]
-      <c r="E369" t="s">
+      <c r="H369" t="s">
+        <v>2500</v>
+      </c>
+      <c r="I369" t="s">
         <v>2501</v>
       </c>
-      <c r="F369" t="s">
+      <c r="J369" t="s">
+        <v>177</v>
+      </c>
+      <c r="K369" t="s">
         <v>2502</v>
       </c>
-      <c r="G369" t="s">
+      <c r="L369" t="s">
+        <v>2240</v>
+      </c>
+      <c r="M369" t="s">
         <v>2503</v>
       </c>
-      <c r="H369" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="N369" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2499</v>
+        <v>2505</v>
       </c>
       <c r="D370" t="s">
-        <v>2659</v>
+        <v>2506</v>
       </c>
       <c r="E370" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="F370" t="s">
-        <v>2502</v>
+        <v>2508</v>
       </c>
       <c r="G370" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
       <c r="H370" t="s">
-        <v>2672</v>
+        <v>2510</v>
       </c>
       <c r="I370" t="s">
-        <v>2673</v>
-[...1 lines deleted...]
-      <c r="J370"/>
+        <v>2511</v>
+      </c>
+      <c r="J370" t="s">
+        <v>428</v>
+      </c>
       <c r="K370" t="s">
-        <v>2674</v>
+        <v>2512</v>
       </c>
       <c r="L370" t="s">
-        <v>1913</v>
+        <v>2240</v>
       </c>
       <c r="M370" t="s">
-        <v>2675</v>
+        <v>2513</v>
       </c>
       <c r="N370" t="s">
-        <v>2508</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2676</v>
+        <v>2515</v>
       </c>
       <c r="D371" t="s">
-        <v>2677</v>
+        <v>2506</v>
       </c>
       <c r="E371" t="s">
-        <v>2678</v>
+        <v>2516</v>
       </c>
       <c r="F371" t="s">
-        <v>2679</v>
+        <v>2517</v>
       </c>
       <c r="G371" t="s">
-        <v>2680</v>
+        <v>2518</v>
       </c>
       <c r="H371" t="s">
-        <v>2681</v>
+        <v>2519</v>
       </c>
       <c r="I371" t="s">
-        <v>2682</v>
-[...1 lines deleted...]
-      <c r="J371"/>
+        <v>2520</v>
+      </c>
+      <c r="J371" t="s">
+        <v>428</v>
+      </c>
       <c r="K371" t="s">
-        <v>2683</v>
+        <v>2521</v>
       </c>
       <c r="L371" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M371" t="s">
-        <v>2684</v>
+        <v>2522</v>
       </c>
       <c r="N371" t="s">
-        <v>2685</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2686</v>
+        <v>2524</v>
       </c>
       <c r="D372" t="s">
-        <v>2687</v>
+        <v>2506</v>
       </c>
       <c r="E372" t="s">
-        <v>2688</v>
+        <v>2525</v>
       </c>
       <c r="F372" t="s">
-        <v>2689</v>
+        <v>2526</v>
       </c>
       <c r="G372" t="s">
-        <v>2690</v>
+        <v>2527</v>
       </c>
       <c r="H372" t="s">
-        <v>2691</v>
+        <v>2528</v>
       </c>
       <c r="I372" t="s">
-        <v>2692</v>
-[...1 lines deleted...]
-      <c r="J372"/>
+        <v>2529</v>
+      </c>
+      <c r="J372" t="s">
+        <v>428</v>
+      </c>
       <c r="K372" t="s">
-        <v>2693</v>
+        <v>2530</v>
       </c>
       <c r="L372" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M372" t="s">
-        <v>2694</v>
+        <v>2531</v>
       </c>
       <c r="N372" t="s">
-        <v>2695</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2696</v>
+        <v>2533</v>
       </c>
       <c r="D373" t="s">
-        <v>2550</v>
+        <v>2506</v>
       </c>
       <c r="E373" t="s">
-        <v>2697</v>
+        <v>2534</v>
       </c>
       <c r="F373" t="s">
-        <v>2698</v>
+        <v>2535</v>
       </c>
       <c r="G373" t="s">
-        <v>2699</v>
+        <v>2536</v>
       </c>
       <c r="H373" t="s">
-        <v>2700</v>
+        <v>2537</v>
       </c>
       <c r="I373" t="s">
-        <v>2701</v>
-[...1 lines deleted...]
-      <c r="J373"/>
+        <v>2538</v>
+      </c>
+      <c r="J373" t="s">
+        <v>428</v>
+      </c>
       <c r="K373" t="s">
-        <v>2702</v>
+        <v>2539</v>
       </c>
       <c r="L373" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M373" t="s">
-        <v>2703</v>
+        <v>2540</v>
       </c>
       <c r="N373" t="s">
-        <v>2704</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2705</v>
+        <v>2542</v>
       </c>
       <c r="D374" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2546</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2547</v>
+      </c>
+      <c r="J374" t="s">
+        <v>428</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2548</v>
+      </c>
+      <c r="L374" t="s">
+        <v>2240</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2549</v>
+      </c>
+      <c r="N374" t="s">
         <v>2550</v>
-      </c>
-[...26 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2714</v>
+        <v>2551</v>
       </c>
       <c r="D375" t="s">
-        <v>2602</v>
+        <v>2506</v>
       </c>
       <c r="E375" t="s">
-        <v>2715</v>
+        <v>2552</v>
       </c>
       <c r="F375" t="s">
-        <v>2446</v>
+        <v>2553</v>
       </c>
       <c r="G375" t="s">
-        <v>2716</v>
+        <v>2554</v>
       </c>
       <c r="H375" t="s">
-        <v>2717</v>
+        <v>2555</v>
       </c>
       <c r="I375" t="s">
-        <v>2718</v>
-[...1 lines deleted...]
-      <c r="J375"/>
+        <v>2556</v>
+      </c>
+      <c r="J375" t="s">
+        <v>428</v>
+      </c>
       <c r="K375" t="s">
-        <v>2719</v>
+        <v>2557</v>
       </c>
       <c r="L375" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M375" t="s">
-        <v>2720</v>
+        <v>2558</v>
       </c>
       <c r="N375" t="s">
-        <v>2721</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2722</v>
+        <v>2560</v>
       </c>
       <c r="D376" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2561</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
       <c r="H376" t="s">
-        <v>2726</v>
+        <v>2562</v>
       </c>
       <c r="I376" t="s">
-        <v>2727</v>
-[...1 lines deleted...]
-      <c r="J376"/>
+        <v>2563</v>
+      </c>
+      <c r="J376" t="s">
+        <v>2564</v>
+      </c>
       <c r="K376" t="s">
-        <v>2728</v>
+        <v>2565</v>
       </c>
       <c r="L376" t="s">
-        <v>1791</v>
+        <v>2566</v>
       </c>
       <c r="M376" t="s">
-        <v>2729</v>
+        <v>2567</v>
       </c>
       <c r="N376" t="s">
-        <v>2730</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2731</v>
+        <v>281</v>
       </c>
       <c r="D377" t="s">
-        <v>2732</v>
-[...9 lines deleted...]
-      </c>
+        <v>2569</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377"/>
+      <c r="G377"/>
       <c r="H377" t="s">
-        <v>2736</v>
+        <v>2570</v>
       </c>
       <c r="I377" t="s">
-        <v>2737</v>
-[...1 lines deleted...]
-      <c r="J377"/>
+        <v>2571</v>
+      </c>
+      <c r="J377" t="s">
+        <v>2572</v>
+      </c>
       <c r="K377" t="s">
-        <v>2738</v>
+        <v>2573</v>
       </c>
       <c r="L377" t="s">
-        <v>1913</v>
+        <v>2574</v>
       </c>
       <c r="M377" t="s">
-        <v>2739</v>
-[...3 lines deleted...]
-      </c>
+        <v>2575</v>
+      </c>
+      <c r="N377"/>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2731</v>
+        <v>281</v>
       </c>
       <c r="D378" t="s">
-        <v>2732</v>
-[...9 lines deleted...]
-      </c>
+        <v>2576</v>
+      </c>
+      <c r="E378"/>
+      <c r="F378"/>
+      <c r="G378"/>
       <c r="H378" t="s">
-        <v>2741</v>
+        <v>281</v>
       </c>
       <c r="I378" t="s">
-        <v>2742</v>
-[...1 lines deleted...]
-      <c r="J378"/>
+        <v>2577</v>
+      </c>
+      <c r="J378" t="s">
+        <v>2578</v>
+      </c>
       <c r="K378" t="s">
-        <v>2743</v>
+        <v>2579</v>
       </c>
       <c r="L378" t="s">
-        <v>1913</v>
+        <v>2580</v>
       </c>
       <c r="M378" t="s">
-        <v>2744</v>
-[...3 lines deleted...]
-      </c>
+        <v>2581</v>
+      </c>
+      <c r="N378"/>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2745</v>
+        <v>281</v>
       </c>
       <c r="D379" t="s">
-        <v>2602</v>
-[...9 lines deleted...]
-      </c>
+        <v>2576</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
       <c r="H379" t="s">
-        <v>2749</v>
+        <v>281</v>
       </c>
       <c r="I379" t="s">
-        <v>2750</v>
-[...1 lines deleted...]
-      <c r="J379"/>
+        <v>2582</v>
+      </c>
+      <c r="J379" t="s">
+        <v>2583</v>
+      </c>
       <c r="K379" t="s">
-        <v>2751</v>
+        <v>2584</v>
       </c>
       <c r="L379" t="s">
-        <v>1791</v>
+        <v>2585</v>
       </c>
       <c r="M379" t="s">
-        <v>2752</v>
-[...3 lines deleted...]
-      </c>
+        <v>2586</v>
+      </c>
+      <c r="N379"/>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2754</v>
+        <v>281</v>
       </c>
       <c r="D380" t="s">
-        <v>2602</v>
-[...9 lines deleted...]
-      </c>
+        <v>2587</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380"/>
+      <c r="G380"/>
       <c r="H380" t="s">
-        <v>2758</v>
+        <v>281</v>
       </c>
       <c r="I380" t="s">
-        <v>2759</v>
-[...1 lines deleted...]
-      <c r="J380"/>
+        <v>2588</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2589</v>
+      </c>
       <c r="K380" t="s">
-        <v>2760</v>
+        <v>2590</v>
       </c>
       <c r="L380" t="s">
-        <v>1791</v>
+        <v>2591</v>
       </c>
       <c r="M380" t="s">
-        <v>2761</v>
-[...3 lines deleted...]
-      </c>
+        <v>2592</v>
+      </c>
+      <c r="N380"/>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2763</v>
+        <v>2593</v>
       </c>
       <c r="D381" t="s">
-        <v>2612</v>
-[...9 lines deleted...]
-      </c>
+        <v>2594</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381"/>
+      <c r="G381"/>
       <c r="H381" t="s">
-        <v>2767</v>
+        <v>2595</v>
       </c>
       <c r="I381" t="s">
-        <v>2768</v>
-[...1 lines deleted...]
-      <c r="J381"/>
+        <v>2596</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2589</v>
+      </c>
       <c r="K381" t="s">
-        <v>2769</v>
+        <v>2597</v>
       </c>
       <c r="L381" t="s">
-        <v>1791</v>
+        <v>2598</v>
       </c>
       <c r="M381" t="s">
-        <v>2770</v>
+        <v>2599</v>
       </c>
       <c r="N381" t="s">
-        <v>2771</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2772</v>
+        <v>2601</v>
       </c>
       <c r="D382" t="s">
-        <v>2773</v>
-[...9 lines deleted...]
-      </c>
+        <v>2602</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382"/>
+      <c r="G382"/>
       <c r="H382" t="s">
-        <v>2777</v>
+        <v>171</v>
       </c>
       <c r="I382" t="s">
-        <v>2778</v>
-[...1 lines deleted...]
-      <c r="J382"/>
+        <v>2603</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2589</v>
+      </c>
       <c r="K382" t="s">
-        <v>2779</v>
+        <v>2604</v>
       </c>
       <c r="L382" t="s">
-        <v>1961</v>
+        <v>2605</v>
       </c>
       <c r="M382" t="s">
-        <v>2780</v>
+        <v>2606</v>
       </c>
       <c r="N382" t="s">
-        <v>2781</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2782</v>
+        <v>2608</v>
       </c>
       <c r="D383" t="s">
-        <v>2550</v>
+        <v>2609</v>
       </c>
       <c r="E383" t="s">
-        <v>2783</v>
+        <v>2610</v>
       </c>
       <c r="F383" t="s">
-        <v>2784</v>
+        <v>2611</v>
       </c>
       <c r="G383" t="s">
-        <v>2785</v>
+        <v>2612</v>
       </c>
       <c r="H383" t="s">
-        <v>2786</v>
+        <v>2613</v>
       </c>
       <c r="I383" t="s">
-        <v>2787</v>
-[...1 lines deleted...]
-      <c r="J383"/>
+        <v>2614</v>
+      </c>
+      <c r="J383" t="s">
+        <v>2615</v>
+      </c>
       <c r="K383" t="s">
-        <v>2788</v>
+        <v>2616</v>
       </c>
       <c r="L383" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M383" t="s">
-        <v>2789</v>
+        <v>2618</v>
       </c>
       <c r="N383" t="s">
-        <v>2790</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2782</v>
+        <v>2608</v>
       </c>
       <c r="D384" t="s">
-        <v>2550</v>
+        <v>2609</v>
       </c>
       <c r="E384" t="s">
-        <v>2783</v>
+        <v>2610</v>
       </c>
       <c r="F384" t="s">
-        <v>2784</v>
+        <v>2611</v>
       </c>
       <c r="G384" t="s">
-        <v>2785</v>
+        <v>2612</v>
       </c>
       <c r="H384" t="s">
-        <v>2786</v>
+        <v>2620</v>
       </c>
       <c r="I384" t="s">
-        <v>2791</v>
-[...1 lines deleted...]
-      <c r="J384"/>
+        <v>2621</v>
+      </c>
+      <c r="J384" t="s">
+        <v>2615</v>
+      </c>
       <c r="K384" t="s">
-        <v>2792</v>
+        <v>2622</v>
       </c>
       <c r="L384" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M384" t="s">
-        <v>2793</v>
+        <v>2623</v>
       </c>
       <c r="N384" t="s">
-        <v>2790</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2794</v>
+        <v>2624</v>
       </c>
       <c r="D385" t="s">
-        <v>2795</v>
+        <v>2609</v>
       </c>
       <c r="E385" t="s">
-        <v>2796</v>
+        <v>2625</v>
       </c>
       <c r="F385" t="s">
-        <v>2797</v>
+        <v>2626</v>
       </c>
       <c r="G385" t="s">
-        <v>2798</v>
+        <v>2627</v>
       </c>
       <c r="H385" t="s">
-        <v>2799</v>
+        <v>2628</v>
       </c>
       <c r="I385" t="s">
-        <v>2800</v>
-[...1 lines deleted...]
-      <c r="J385"/>
+        <v>2629</v>
+      </c>
+      <c r="J385" t="s">
+        <v>2615</v>
+      </c>
       <c r="K385" t="s">
-        <v>2801</v>
+        <v>2630</v>
       </c>
       <c r="L385" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M385" t="s">
-        <v>2802</v>
+        <v>2631</v>
       </c>
       <c r="N385" t="s">
-        <v>2803</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2804</v>
+        <v>2624</v>
       </c>
       <c r="D386" t="s">
-        <v>2805</v>
+        <v>2609</v>
       </c>
       <c r="E386" t="s">
-        <v>2806</v>
+        <v>2625</v>
       </c>
       <c r="F386" t="s">
-        <v>2807</v>
+        <v>2626</v>
       </c>
       <c r="G386" t="s">
-        <v>2808</v>
+        <v>2627</v>
       </c>
       <c r="H386" t="s">
-        <v>2809</v>
+        <v>2633</v>
       </c>
       <c r="I386" t="s">
-        <v>2810</v>
-[...1 lines deleted...]
-      <c r="J386"/>
+        <v>2634</v>
+      </c>
+      <c r="J386" t="s">
+        <v>2615</v>
+      </c>
       <c r="K386" t="s">
-        <v>2811</v>
+        <v>2635</v>
       </c>
       <c r="L386" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M386" t="s">
-        <v>2812</v>
+        <v>2636</v>
       </c>
       <c r="N386" t="s">
-        <v>2813</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2814</v>
+        <v>2637</v>
       </c>
       <c r="D387" t="s">
-        <v>2815</v>
+        <v>2609</v>
       </c>
       <c r="E387" t="s">
-        <v>2816</v>
+        <v>2638</v>
       </c>
       <c r="F387" t="s">
-        <v>1813</v>
+        <v>2639</v>
       </c>
       <c r="G387" t="s">
-        <v>2817</v>
+        <v>2640</v>
       </c>
       <c r="H387" t="s">
-        <v>2818</v>
+        <v>2641</v>
       </c>
       <c r="I387" t="s">
-        <v>2819</v>
-[...1 lines deleted...]
-      <c r="J387"/>
+        <v>2642</v>
+      </c>
+      <c r="J387" t="s">
+        <v>2615</v>
+      </c>
       <c r="K387" t="s">
-        <v>2820</v>
+        <v>2643</v>
       </c>
       <c r="L387" t="s">
-        <v>1913</v>
+        <v>2617</v>
       </c>
       <c r="M387" t="s">
-        <v>2821</v>
+        <v>2644</v>
       </c>
       <c r="N387" t="s">
-        <v>2822</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2814</v>
+        <v>2637</v>
       </c>
       <c r="D388" t="s">
-        <v>2815</v>
+        <v>2609</v>
       </c>
       <c r="E388" t="s">
-        <v>2816</v>
+        <v>2638</v>
       </c>
       <c r="F388" t="s">
-        <v>1813</v>
+        <v>2639</v>
       </c>
       <c r="G388" t="s">
-        <v>2817</v>
+        <v>2640</v>
       </c>
       <c r="H388" t="s">
-        <v>2823</v>
+        <v>2646</v>
       </c>
       <c r="I388" t="s">
-        <v>2824</v>
-[...1 lines deleted...]
-      <c r="J388"/>
+        <v>2647</v>
+      </c>
+      <c r="J388" t="s">
+        <v>2615</v>
+      </c>
       <c r="K388" t="s">
-        <v>2825</v>
+        <v>2648</v>
       </c>
       <c r="L388" t="s">
-        <v>1913</v>
+        <v>2617</v>
       </c>
       <c r="M388" t="s">
-        <v>2826</v>
+        <v>2649</v>
       </c>
       <c r="N388" t="s">
-        <v>2822</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2827</v>
+        <v>2650</v>
       </c>
       <c r="D389" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
       <c r="E389" t="s">
-        <v>2828</v>
+        <v>2651</v>
       </c>
       <c r="F389" t="s">
-        <v>2829</v>
+        <v>2652</v>
       </c>
       <c r="G389" t="s">
-        <v>2830</v>
+        <v>2653</v>
       </c>
       <c r="H389" t="s">
-        <v>2831</v>
+        <v>2654</v>
       </c>
       <c r="I389" t="s">
-        <v>2832</v>
-[...1 lines deleted...]
-      <c r="J389"/>
+        <v>2655</v>
+      </c>
+      <c r="J389" t="s">
+        <v>2615</v>
+      </c>
       <c r="K389" t="s">
-        <v>2833</v>
+        <v>2656</v>
       </c>
       <c r="L389" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M389" t="s">
-        <v>2834</v>
+        <v>2657</v>
       </c>
       <c r="N389" t="s">
-        <v>2835</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2640</v>
+        <v>2650</v>
       </c>
       <c r="D390" t="s">
-        <v>2641</v>
+        <v>2609</v>
       </c>
       <c r="E390" t="s">
-        <v>2642</v>
+        <v>2651</v>
       </c>
       <c r="F390" t="s">
-        <v>2643</v>
+        <v>2652</v>
       </c>
       <c r="G390" t="s">
-        <v>2644</v>
+        <v>2653</v>
       </c>
       <c r="H390" t="s">
-        <v>2836</v>
+        <v>2659</v>
       </c>
       <c r="I390" t="s">
-        <v>2837</v>
-[...1 lines deleted...]
-      <c r="J390"/>
+        <v>2660</v>
+      </c>
+      <c r="J390" t="s">
+        <v>2615</v>
+      </c>
       <c r="K390" t="s">
-        <v>2838</v>
+        <v>2661</v>
       </c>
       <c r="L390" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M390" t="s">
-        <v>2839</v>
+        <v>2662</v>
       </c>
       <c r="N390" t="s">
-        <v>2649</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2840</v>
+        <v>281</v>
       </c>
       <c r="D391" t="s">
-        <v>2612</v>
-[...9 lines deleted...]
-      </c>
+        <v>2663</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
       <c r="H391" t="s">
-        <v>2844</v>
+        <v>2664</v>
       </c>
       <c r="I391" t="s">
-        <v>2845</v>
+        <v>2665</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2846</v>
+        <v>2666</v>
       </c>
       <c r="L391" t="s">
-        <v>1791</v>
+        <v>2667</v>
       </c>
       <c r="M391" t="s">
-        <v>2847</v>
-[...3 lines deleted...]
-      </c>
+        <v>2668</v>
+      </c>
+      <c r="N391"/>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2849</v>
+        <v>2669</v>
       </c>
       <c r="D392" t="s">
-        <v>2602</v>
+        <v>2670</v>
       </c>
       <c r="E392" t="s">
-        <v>2850</v>
+        <v>2671</v>
       </c>
       <c r="F392" t="s">
-        <v>2851</v>
+        <v>2672</v>
       </c>
       <c r="G392" t="s">
-        <v>2852</v>
+        <v>2673</v>
       </c>
       <c r="H392" t="s">
-        <v>2853</v>
+        <v>2674</v>
       </c>
       <c r="I392" t="s">
-        <v>2854</v>
+        <v>2675</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2855</v>
+        <v>2676</v>
       </c>
       <c r="L392" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M392" t="s">
-        <v>2856</v>
+        <v>2677</v>
       </c>
       <c r="N392" t="s">
-        <v>2857</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2650</v>
+        <v>281</v>
       </c>
       <c r="D393" t="s">
-        <v>2612</v>
-[...9 lines deleted...]
-      </c>
+        <v>2679</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393"/>
+      <c r="G393"/>
       <c r="H393" t="s">
-        <v>2858</v>
+        <v>281</v>
       </c>
       <c r="I393" t="s">
-        <v>2859</v>
+        <v>2680</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2860</v>
+        <v>2681</v>
       </c>
       <c r="L393" t="s">
-        <v>1791</v>
+        <v>2682</v>
       </c>
       <c r="M393" t="s">
-        <v>2861</v>
-[...3 lines deleted...]
-      </c>
+        <v>2683</v>
+      </c>
+      <c r="N393"/>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2862</v>
+        <v>281</v>
       </c>
       <c r="D394" t="s">
-        <v>2863</v>
-[...9 lines deleted...]
-      </c>
+        <v>2684</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
       <c r="H394" t="s">
-        <v>2867</v>
+        <v>281</v>
       </c>
       <c r="I394" t="s">
-        <v>2868</v>
+        <v>2685</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2869</v>
+        <v>2686</v>
       </c>
       <c r="L394" t="s">
-        <v>1791</v>
+        <v>2687</v>
       </c>
       <c r="M394" t="s">
-        <v>2870</v>
-[...3 lines deleted...]
-      </c>
+        <v>2688</v>
+      </c>
+      <c r="N394"/>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2872</v>
+        <v>2689</v>
       </c>
       <c r="D395" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395"/>
+      <c r="G395"/>
       <c r="H395" t="s">
-        <v>2356</v>
+        <v>2690</v>
       </c>
       <c r="I395" t="s">
-        <v>2873</v>
-[...1 lines deleted...]
-      <c r="J395"/>
+        <v>2691</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2692</v>
+      </c>
       <c r="K395" t="s">
-        <v>2874</v>
+        <v>2693</v>
       </c>
       <c r="L395" t="s">
-        <v>1791</v>
+        <v>2694</v>
       </c>
       <c r="M395" t="s">
-        <v>2875</v>
+        <v>2695</v>
       </c>
       <c r="N395" t="s">
-        <v>2876</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2559</v>
+        <v>2697</v>
       </c>
       <c r="D396" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2698</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396"/>
       <c r="H396" t="s">
-        <v>2877</v>
+        <v>2699</v>
       </c>
       <c r="I396" t="s">
-        <v>2878</v>
+        <v>2700</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2879</v>
+        <v>2701</v>
       </c>
       <c r="L396" t="s">
-        <v>1791</v>
+        <v>2702</v>
       </c>
       <c r="M396" t="s">
-        <v>2880</v>
+        <v>2703</v>
       </c>
       <c r="N396" t="s">
-        <v>2567</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2881</v>
+        <v>2705</v>
       </c>
       <c r="D397" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2706</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397"/>
+      <c r="G397"/>
       <c r="H397" t="s">
-        <v>2885</v>
+        <v>2707</v>
       </c>
       <c r="I397" t="s">
-        <v>2886</v>
+        <v>2708</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2887</v>
+        <v>2709</v>
       </c>
       <c r="L397" t="s">
-        <v>1791</v>
+        <v>2710</v>
       </c>
       <c r="M397" t="s">
-        <v>2888</v>
+        <v>2711</v>
       </c>
       <c r="N397" t="s">
-        <v>2889</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2890</v>
+        <v>2713</v>
       </c>
       <c r="D398" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2706</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398"/>
+      <c r="G398"/>
       <c r="H398" t="s">
-        <v>2894</v>
+        <v>2714</v>
       </c>
       <c r="I398" t="s">
-        <v>2895</v>
+        <v>2715</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2896</v>
+        <v>2716</v>
       </c>
       <c r="L398" t="s">
-        <v>1791</v>
+        <v>2717</v>
       </c>
       <c r="M398" t="s">
-        <v>2897</v>
+        <v>2718</v>
       </c>
       <c r="N398" t="s">
-        <v>2898</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2899</v>
+        <v>2720</v>
       </c>
       <c r="D399" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2706</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399"/>
       <c r="H399" t="s">
-        <v>2903</v>
+        <v>281</v>
       </c>
       <c r="I399" t="s">
-        <v>2904</v>
+        <v>2721</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2905</v>
+        <v>2722</v>
       </c>
       <c r="L399" t="s">
-        <v>1791</v>
+        <v>2723</v>
       </c>
       <c r="M399" t="s">
-        <v>2906</v>
+        <v>2724</v>
       </c>
       <c r="N399" t="s">
-        <v>2907</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2908</v>
+        <v>281</v>
       </c>
       <c r="D400" t="s">
-        <v>2550</v>
-[...9 lines deleted...]
-      </c>
+        <v>2684</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400"/>
       <c r="H400" t="s">
-        <v>2912</v>
+        <v>2726</v>
       </c>
       <c r="I400" t="s">
-        <v>2913</v>
+        <v>2727</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2914</v>
+        <v>2728</v>
       </c>
       <c r="L400" t="s">
-        <v>1791</v>
+        <v>2729</v>
       </c>
       <c r="M400" t="s">
-        <v>2915</v>
-[...3 lines deleted...]
-      </c>
+        <v>2730</v>
+      </c>
+      <c r="N400"/>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2917</v>
+        <v>2731</v>
       </c>
       <c r="D401" t="s">
-        <v>2795</v>
+        <v>2732</v>
       </c>
       <c r="E401" t="s">
-        <v>2918</v>
+        <v>2733</v>
       </c>
       <c r="F401" t="s">
-        <v>2919</v>
+        <v>2734</v>
       </c>
       <c r="G401" t="s">
-        <v>2920</v>
+        <v>2735</v>
       </c>
       <c r="H401" t="s">
-        <v>2921</v>
+        <v>2736</v>
       </c>
       <c r="I401" t="s">
-        <v>2922</v>
+        <v>2737</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2923</v>
+        <v>2738</v>
       </c>
       <c r="L401" t="s">
-        <v>1791</v>
+        <v>2739</v>
       </c>
       <c r="M401" t="s">
-        <v>2924</v>
+        <v>2740</v>
       </c>
       <c r="N401" t="s">
-        <v>2925</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2926</v>
+        <v>2731</v>
       </c>
       <c r="D402" t="s">
-        <v>2602</v>
+        <v>2732</v>
       </c>
       <c r="E402" t="s">
-        <v>2927</v>
+        <v>2733</v>
       </c>
       <c r="F402" t="s">
-        <v>2928</v>
+        <v>2734</v>
       </c>
       <c r="G402" t="s">
-        <v>2929</v>
+        <v>2735</v>
       </c>
       <c r="H402" t="s">
-        <v>2930</v>
+        <v>2742</v>
       </c>
       <c r="I402" t="s">
-        <v>2931</v>
+        <v>2743</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2932</v>
+        <v>2744</v>
       </c>
       <c r="L402" t="s">
-        <v>1791</v>
+        <v>2739</v>
       </c>
       <c r="M402" t="s">
-        <v>2933</v>
+        <v>2745</v>
       </c>
       <c r="N402" t="s">
-        <v>2934</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2519</v>
+        <v>2746</v>
       </c>
       <c r="D403" t="s">
-        <v>2815</v>
+        <v>2747</v>
       </c>
       <c r="E403" t="s">
-        <v>2521</v>
+        <v>2748</v>
       </c>
       <c r="F403" t="s">
-        <v>2522</v>
+        <v>2749</v>
       </c>
       <c r="G403" t="s">
-        <v>2523</v>
+        <v>2750</v>
       </c>
       <c r="H403" t="s">
-        <v>2935</v>
+        <v>2751</v>
       </c>
       <c r="I403" t="s">
-        <v>2936</v>
+        <v>2752</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2937</v>
+        <v>2753</v>
       </c>
       <c r="L403" t="s">
-        <v>1913</v>
+        <v>2617</v>
       </c>
       <c r="M403" t="s">
-        <v>2938</v>
+        <v>2754</v>
       </c>
       <c r="N403" t="s">
-        <v>2528</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2519</v>
+        <v>2756</v>
       </c>
       <c r="D404" t="s">
-        <v>2815</v>
+        <v>2747</v>
       </c>
       <c r="E404" t="s">
-        <v>2521</v>
+        <v>2757</v>
       </c>
       <c r="F404" t="s">
-        <v>2522</v>
+        <v>2758</v>
       </c>
       <c r="G404" t="s">
-        <v>2523</v>
+        <v>2759</v>
       </c>
       <c r="H404" t="s">
-        <v>2939</v>
+        <v>2760</v>
       </c>
       <c r="I404" t="s">
-        <v>2940</v>
+        <v>2761</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2941</v>
+        <v>2762</v>
       </c>
       <c r="L404" t="s">
-        <v>1913</v>
+        <v>2617</v>
       </c>
       <c r="M404" t="s">
-        <v>2942</v>
+        <v>2763</v>
       </c>
       <c r="N404" t="s">
-        <v>2528</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2519</v>
+        <v>2765</v>
       </c>
       <c r="D405" t="s">
-        <v>2815</v>
+        <v>2766</v>
       </c>
       <c r="E405" t="s">
-        <v>2521</v>
+        <v>2767</v>
       </c>
       <c r="F405" t="s">
-        <v>2522</v>
+        <v>2768</v>
       </c>
       <c r="G405" t="s">
-        <v>2523</v>
+        <v>2769</v>
       </c>
       <c r="H405" t="s">
-        <v>2943</v>
+        <v>2770</v>
       </c>
       <c r="I405" t="s">
-        <v>2944</v>
+        <v>2771</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2945</v>
+        <v>2772</v>
       </c>
       <c r="L405" t="s">
-        <v>1913</v>
+        <v>2739</v>
       </c>
       <c r="M405" t="s">
-        <v>2946</v>
+        <v>2773</v>
       </c>
       <c r="N405" t="s">
-        <v>2528</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2519</v>
+        <v>2765</v>
       </c>
       <c r="D406" t="s">
-        <v>2815</v>
+        <v>2766</v>
       </c>
       <c r="E406" t="s">
-        <v>2521</v>
+        <v>2767</v>
       </c>
       <c r="F406" t="s">
-        <v>2522</v>
+        <v>2768</v>
       </c>
       <c r="G406" t="s">
-        <v>2523</v>
+        <v>2769</v>
       </c>
       <c r="H406" t="s">
-        <v>2524</v>
+        <v>2775</v>
       </c>
       <c r="I406" t="s">
-        <v>2947</v>
+        <v>2776</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2948</v>
+        <v>2777</v>
       </c>
       <c r="L406" t="s">
-        <v>1913</v>
+        <v>2739</v>
       </c>
       <c r="M406" t="s">
-        <v>2949</v>
+        <v>2778</v>
       </c>
       <c r="N406" t="s">
-        <v>2528</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2950</v>
+        <v>2779</v>
       </c>
       <c r="D407" t="s">
-        <v>2550</v>
+        <v>2780</v>
       </c>
       <c r="E407" t="s">
-        <v>2951</v>
+        <v>2781</v>
       </c>
       <c r="F407" t="s">
-        <v>2952</v>
+        <v>2782</v>
       </c>
       <c r="G407" t="s">
-        <v>2953</v>
+        <v>2783</v>
       </c>
       <c r="H407" t="s">
-        <v>2954</v>
+        <v>2784</v>
       </c>
       <c r="I407" t="s">
-        <v>2955</v>
+        <v>2785</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2956</v>
+        <v>2786</v>
       </c>
       <c r="L407" t="s">
-        <v>1791</v>
+        <v>2787</v>
       </c>
       <c r="M407" t="s">
-        <v>2957</v>
+        <v>2788</v>
       </c>
       <c r="N407" t="s">
-        <v>2958</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2959</v>
+        <v>2790</v>
       </c>
       <c r="D408" t="s">
-        <v>2960</v>
+        <v>2791</v>
       </c>
       <c r="E408" t="s">
-        <v>2961</v>
+        <v>2792</v>
       </c>
       <c r="F408" t="s">
-        <v>1967</v>
+        <v>2793</v>
       </c>
       <c r="G408" t="s">
-        <v>2962</v>
+        <v>2794</v>
       </c>
       <c r="H408" t="s">
-        <v>2963</v>
+        <v>2795</v>
       </c>
       <c r="I408" t="s">
-        <v>2964</v>
+        <v>2796</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2965</v>
+        <v>2797</v>
       </c>
       <c r="L408" t="s">
-        <v>1791</v>
+        <v>160</v>
       </c>
       <c r="M408" t="s">
-        <v>2966</v>
+        <v>2798</v>
       </c>
       <c r="N408" t="s">
-        <v>2967</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2968</v>
+        <v>2800</v>
       </c>
       <c r="D409" t="s">
-        <v>2969</v>
+        <v>2801</v>
       </c>
       <c r="E409" t="s">
-        <v>2970</v>
+        <v>2802</v>
       </c>
       <c r="F409" t="s">
-        <v>2971</v>
+        <v>2803</v>
       </c>
       <c r="G409" t="s">
-        <v>2972</v>
+        <v>2804</v>
       </c>
       <c r="H409" t="s">
-        <v>2973</v>
+        <v>2805</v>
       </c>
       <c r="I409" t="s">
-        <v>2974</v>
+        <v>2806</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2975</v>
+        <v>2807</v>
       </c>
       <c r="L409" t="s">
-        <v>617</v>
+        <v>2739</v>
       </c>
       <c r="M409" t="s">
-        <v>2976</v>
+        <v>2808</v>
       </c>
       <c r="N409" t="s">
-        <v>2977</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2978</v>
+        <v>2800</v>
       </c>
       <c r="D410" t="s">
-        <v>2979</v>
+        <v>2810</v>
       </c>
       <c r="E410" t="s">
-        <v>2980</v>
+        <v>2802</v>
       </c>
       <c r="F410" t="s">
-        <v>2981</v>
+        <v>2803</v>
       </c>
       <c r="G410" t="s">
-        <v>2982</v>
+        <v>2804</v>
       </c>
       <c r="H410" t="s">
-        <v>2983</v>
+        <v>2811</v>
       </c>
       <c r="I410" t="s">
-        <v>2984</v>
+        <v>2812</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2985</v>
+        <v>2813</v>
       </c>
       <c r="L410" t="s">
-        <v>1791</v>
+        <v>2787</v>
       </c>
       <c r="M410" t="s">
-        <v>2986</v>
+        <v>2814</v>
       </c>
       <c r="N410" t="s">
-        <v>2987</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2988</v>
+        <v>2815</v>
       </c>
       <c r="D411" t="s">
-        <v>2989</v>
+        <v>2816</v>
       </c>
       <c r="E411" t="s">
-        <v>2990</v>
+        <v>2817</v>
       </c>
       <c r="F411" t="s">
-        <v>2991</v>
+        <v>2818</v>
       </c>
       <c r="G411" t="s">
-        <v>2992</v>
+        <v>2819</v>
       </c>
       <c r="H411" t="s">
-        <v>2993</v>
+        <v>2820</v>
       </c>
       <c r="I411" t="s">
-        <v>2994</v>
+        <v>2821</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2995</v>
+        <v>2822</v>
       </c>
       <c r="L411" t="s">
-        <v>1791</v>
+        <v>2617</v>
       </c>
       <c r="M411" t="s">
-        <v>2996</v>
+        <v>2823</v>
       </c>
       <c r="N411" t="s">
-        <v>2997</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2998</v>
+        <v>2825</v>
       </c>
       <c r="D412" t="s">
-        <v>2999</v>
+        <v>2816</v>
       </c>
       <c r="E412" t="s">
-        <v>3000</v>
+        <v>2826</v>
       </c>
       <c r="F412" t="s">
-        <v>3001</v>
+        <v>2827</v>
       </c>
       <c r="G412" t="s">
-        <v>3002</v>
+        <v>2828</v>
       </c>
       <c r="H412" t="s">
-        <v>3003</v>
+        <v>2829</v>
       </c>
       <c r="I412" t="s">
-        <v>3004</v>
+        <v>2830</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>3005</v>
+        <v>2831</v>
       </c>
       <c r="L412" t="s">
-        <v>3006</v>
+        <v>2617</v>
       </c>
       <c r="M412" t="s">
-        <v>3007</v>
+        <v>2832</v>
       </c>
       <c r="N412" t="s">
-        <v>3008</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>3009</v>
+        <v>2834</v>
       </c>
       <c r="D413" t="s">
-        <v>2999</v>
+        <v>2835</v>
       </c>
       <c r="E413" t="s">
-        <v>3010</v>
+        <v>2836</v>
       </c>
       <c r="F413" t="s">
-        <v>3011</v>
+        <v>2837</v>
       </c>
       <c r="G413" t="s">
-        <v>3012</v>
+        <v>2838</v>
       </c>
       <c r="H413" t="s">
-        <v>3013</v>
+        <v>2839</v>
       </c>
       <c r="I413" t="s">
-        <v>3014</v>
+        <v>2840</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>3015</v>
+        <v>2841</v>
       </c>
       <c r="L413" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M413" t="s">
-        <v>3016</v>
+        <v>2842</v>
       </c>
       <c r="N413" t="s">
-        <v>3017</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>3018</v>
+        <v>2825</v>
       </c>
       <c r="D414" t="s">
-        <v>3019</v>
+        <v>2835</v>
       </c>
       <c r="E414" t="s">
-        <v>3020</v>
+        <v>2826</v>
       </c>
       <c r="F414" t="s">
-        <v>1967</v>
+        <v>2827</v>
       </c>
       <c r="G414" t="s">
-        <v>3021</v>
+        <v>2828</v>
       </c>
       <c r="H414" t="s">
-        <v>3022</v>
+        <v>2844</v>
       </c>
       <c r="I414" t="s">
-        <v>3023</v>
+        <v>2845</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>3024</v>
+        <v>2846</v>
       </c>
       <c r="L414" t="s">
-        <v>1791</v>
+        <v>2240</v>
       </c>
       <c r="M414" t="s">
-        <v>3025</v>
+        <v>2847</v>
       </c>
       <c r="N414" t="s">
-        <v>3026</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>3027</v>
+        <v>2848</v>
       </c>
       <c r="D415" t="s">
-        <v>3028</v>
+        <v>2849</v>
       </c>
       <c r="E415" t="s">
-        <v>3029</v>
+        <v>2850</v>
       </c>
       <c r="F415" t="s">
-        <v>2829</v>
+        <v>2851</v>
       </c>
       <c r="G415" t="s">
-        <v>3030</v>
+        <v>2852</v>
       </c>
       <c r="H415" t="s">
-        <v>3031</v>
+        <v>2853</v>
       </c>
       <c r="I415" t="s">
-        <v>3032</v>
+        <v>2854</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>3033</v>
+        <v>2855</v>
       </c>
       <c r="L415" t="s">
-        <v>1791</v>
+        <v>2739</v>
       </c>
       <c r="M415" t="s">
-        <v>3034</v>
+        <v>2856</v>
       </c>
       <c r="N415" t="s">
-        <v>3035</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>3036</v>
+        <v>2848</v>
       </c>
       <c r="D416" t="s">
-        <v>3037</v>
+        <v>2849</v>
       </c>
       <c r="E416" t="s">
-        <v>3038</v>
+        <v>2850</v>
       </c>
       <c r="F416" t="s">
-        <v>3039</v>
+        <v>2851</v>
       </c>
       <c r="G416" t="s">
-        <v>3040</v>
+        <v>2852</v>
       </c>
       <c r="H416" t="s">
-        <v>3041</v>
+        <v>2858</v>
       </c>
       <c r="I416" t="s">
-        <v>3042</v>
+        <v>2859</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>3043</v>
+        <v>2860</v>
       </c>
       <c r="L416" t="s">
-        <v>3044</v>
+        <v>2739</v>
       </c>
       <c r="M416" t="s">
-        <v>3045</v>
+        <v>2861</v>
       </c>
       <c r="N416" t="s">
-        <v>3046</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>3036</v>
+        <v>2862</v>
       </c>
       <c r="D417" t="s">
-        <v>3037</v>
+        <v>2849</v>
       </c>
       <c r="E417" t="s">
-        <v>3038</v>
+        <v>2863</v>
       </c>
       <c r="F417" t="s">
-        <v>3039</v>
+        <v>2864</v>
       </c>
       <c r="G417" t="s">
-        <v>3040</v>
+        <v>2865</v>
       </c>
       <c r="H417" t="s">
-        <v>3047</v>
+        <v>2866</v>
       </c>
       <c r="I417" t="s">
-        <v>3048</v>
+        <v>2867</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>3049</v>
+        <v>2868</v>
       </c>
       <c r="L417" t="s">
-        <v>3050</v>
+        <v>2739</v>
       </c>
       <c r="M417" t="s">
-        <v>3051</v>
+        <v>2869</v>
       </c>
       <c r="N417" t="s">
-        <v>3046</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>3036</v>
+        <v>2862</v>
       </c>
       <c r="D418" t="s">
-        <v>3037</v>
+        <v>2849</v>
       </c>
       <c r="E418" t="s">
-        <v>3038</v>
+        <v>2863</v>
       </c>
       <c r="F418" t="s">
-        <v>3039</v>
+        <v>2864</v>
       </c>
       <c r="G418" t="s">
-        <v>3040</v>
+        <v>2865</v>
       </c>
       <c r="H418" t="s">
-        <v>3052</v>
+        <v>2871</v>
       </c>
       <c r="I418" t="s">
-        <v>3053</v>
+        <v>2872</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>3054</v>
+        <v>2873</v>
       </c>
       <c r="L418" t="s">
-        <v>3055</v>
+        <v>2739</v>
       </c>
       <c r="M418" t="s">
-        <v>3056</v>
+        <v>2874</v>
       </c>
       <c r="N418" t="s">
-        <v>3046</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>3036</v>
+        <v>2875</v>
       </c>
       <c r="D419" t="s">
-        <v>3037</v>
+        <v>2849</v>
       </c>
       <c r="E419" t="s">
-        <v>3038</v>
+        <v>2876</v>
       </c>
       <c r="F419" t="s">
-        <v>3039</v>
+        <v>2877</v>
       </c>
       <c r="G419" t="s">
-        <v>3040</v>
+        <v>2878</v>
       </c>
       <c r="H419" t="s">
-        <v>3057</v>
+        <v>2879</v>
       </c>
       <c r="I419" t="s">
-        <v>3058</v>
+        <v>2880</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>3059</v>
+        <v>2881</v>
       </c>
       <c r="L419" t="s">
-        <v>3060</v>
+        <v>2739</v>
       </c>
       <c r="M419" t="s">
-        <v>3061</v>
+        <v>2882</v>
       </c>
       <c r="N419" t="s">
-        <v>3046</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>3036</v>
+        <v>2875</v>
       </c>
       <c r="D420" t="s">
-        <v>3037</v>
+        <v>2849</v>
       </c>
       <c r="E420" t="s">
-        <v>3038</v>
+        <v>2876</v>
       </c>
       <c r="F420" t="s">
-        <v>3039</v>
+        <v>2877</v>
       </c>
       <c r="G420" t="s">
-        <v>3040</v>
+        <v>2878</v>
       </c>
       <c r="H420" t="s">
-        <v>3062</v>
+        <v>2884</v>
       </c>
       <c r="I420" t="s">
-        <v>3063</v>
+        <v>2885</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>3064</v>
+        <v>2886</v>
       </c>
       <c r="L420" t="s">
-        <v>3065</v>
+        <v>2739</v>
       </c>
       <c r="M420" t="s">
-        <v>3066</v>
+        <v>2887</v>
       </c>
       <c r="N420" t="s">
-        <v>3046</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>3036</v>
+        <v>2888</v>
       </c>
       <c r="D421" t="s">
-        <v>3037</v>
+        <v>2889</v>
       </c>
       <c r="E421" t="s">
-        <v>3038</v>
+        <v>2890</v>
       </c>
       <c r="F421" t="s">
-        <v>3039</v>
+        <v>2891</v>
       </c>
       <c r="G421" t="s">
-        <v>3040</v>
+        <v>2892</v>
       </c>
       <c r="H421" t="s">
-        <v>3067</v>
+        <v>2893</v>
       </c>
       <c r="I421" t="s">
-        <v>3068</v>
+        <v>2894</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>3069</v>
+        <v>2895</v>
       </c>
       <c r="L421" t="s">
-        <v>3070</v>
+        <v>2739</v>
       </c>
       <c r="M421" t="s">
-        <v>3071</v>
+        <v>2896</v>
       </c>
       <c r="N421" t="s">
-        <v>3046</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>3036</v>
+        <v>2898</v>
       </c>
       <c r="D422" t="s">
-        <v>3037</v>
+        <v>2889</v>
       </c>
       <c r="E422" t="s">
-        <v>3038</v>
+        <v>2899</v>
       </c>
       <c r="F422" t="s">
-        <v>3039</v>
+        <v>2900</v>
       </c>
       <c r="G422" t="s">
-        <v>3040</v>
+        <v>2901</v>
       </c>
       <c r="H422" t="s">
-        <v>3072</v>
+        <v>2902</v>
       </c>
       <c r="I422" t="s">
-        <v>3073</v>
+        <v>2903</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>3074</v>
+        <v>2904</v>
       </c>
       <c r="L422" t="s">
-        <v>3075</v>
+        <v>2739</v>
       </c>
       <c r="M422" t="s">
-        <v>3076</v>
+        <v>2905</v>
       </c>
       <c r="N422" t="s">
-        <v>3046</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>3036</v>
+        <v>2875</v>
       </c>
       <c r="D423" t="s">
-        <v>3077</v>
+        <v>2889</v>
       </c>
       <c r="E423" t="s">
-        <v>3038</v>
+        <v>2876</v>
       </c>
       <c r="F423" t="s">
-        <v>3039</v>
+        <v>2877</v>
       </c>
       <c r="G423" t="s">
-        <v>3040</v>
+        <v>2878</v>
       </c>
       <c r="H423" t="s">
-        <v>3078</v>
+        <v>2884</v>
       </c>
       <c r="I423" t="s">
-        <v>3079</v>
+        <v>2907</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>3080</v>
+        <v>2908</v>
       </c>
       <c r="L423" t="s">
-        <v>3081</v>
+        <v>2739</v>
       </c>
       <c r="M423" t="s">
-        <v>3082</v>
+        <v>2909</v>
       </c>
       <c r="N423" t="s">
-        <v>3046</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3036</v>
+        <v>2910</v>
       </c>
       <c r="D424" t="s">
-        <v>3077</v>
+        <v>2889</v>
       </c>
       <c r="E424" t="s">
-        <v>3038</v>
+        <v>2911</v>
       </c>
       <c r="F424" t="s">
-        <v>3039</v>
+        <v>2912</v>
       </c>
       <c r="G424" t="s">
-        <v>3040</v>
+        <v>2913</v>
       </c>
       <c r="H424" t="s">
-        <v>3083</v>
+        <v>2914</v>
       </c>
       <c r="I424" t="s">
-        <v>3084</v>
+        <v>2915</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>3085</v>
+        <v>2916</v>
       </c>
       <c r="L424" t="s">
-        <v>3086</v>
+        <v>2739</v>
       </c>
       <c r="M424" t="s">
-        <v>3087</v>
+        <v>2917</v>
       </c>
       <c r="N424" t="s">
-        <v>3046</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>3036</v>
+        <v>2910</v>
       </c>
       <c r="D425" t="s">
-        <v>3077</v>
+        <v>2889</v>
       </c>
       <c r="E425" t="s">
-        <v>3038</v>
+        <v>2911</v>
       </c>
       <c r="F425" t="s">
-        <v>3039</v>
+        <v>2912</v>
       </c>
       <c r="G425" t="s">
-        <v>3040</v>
+        <v>2913</v>
       </c>
       <c r="H425" t="s">
-        <v>3041</v>
+        <v>2919</v>
       </c>
       <c r="I425" t="s">
-        <v>3088</v>
+        <v>2920</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>3089</v>
+        <v>2921</v>
       </c>
       <c r="L425" t="s">
-        <v>3090</v>
+        <v>2739</v>
       </c>
       <c r="M425" t="s">
-        <v>3091</v>
+        <v>2922</v>
       </c>
       <c r="N425" t="s">
-        <v>3046</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3036</v>
+        <v>2875</v>
       </c>
       <c r="D426" t="s">
-        <v>3077</v>
+        <v>2889</v>
       </c>
       <c r="E426" t="s">
-        <v>3038</v>
+        <v>2876</v>
       </c>
       <c r="F426" t="s">
-        <v>3039</v>
+        <v>2877</v>
       </c>
       <c r="G426" t="s">
-        <v>3040</v>
+        <v>2878</v>
       </c>
       <c r="H426" t="s">
-        <v>3057</v>
+        <v>2923</v>
       </c>
       <c r="I426" t="s">
-        <v>3092</v>
+        <v>2924</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>3093</v>
+        <v>2925</v>
       </c>
       <c r="L426" t="s">
-        <v>3094</v>
+        <v>2739</v>
       </c>
       <c r="M426" t="s">
-        <v>3095</v>
+        <v>2926</v>
       </c>
       <c r="N426" t="s">
-        <v>3046</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3036</v>
+        <v>2898</v>
       </c>
       <c r="D427" t="s">
-        <v>3077</v>
+        <v>2889</v>
       </c>
       <c r="E427" t="s">
-        <v>3038</v>
+        <v>2899</v>
       </c>
       <c r="F427" t="s">
-        <v>3039</v>
+        <v>2900</v>
       </c>
       <c r="G427" t="s">
-        <v>3040</v>
+        <v>2901</v>
       </c>
       <c r="H427" t="s">
-        <v>3047</v>
+        <v>2927</v>
       </c>
       <c r="I427" t="s">
-        <v>3096</v>
+        <v>2928</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>3097</v>
+        <v>2929</v>
       </c>
       <c r="L427" t="s">
-        <v>3098</v>
+        <v>2739</v>
       </c>
       <c r="M427" t="s">
-        <v>3099</v>
+        <v>2930</v>
       </c>
       <c r="N427" t="s">
-        <v>3046</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3036</v>
+        <v>2931</v>
       </c>
       <c r="D428" t="s">
-        <v>3077</v>
+        <v>2932</v>
       </c>
       <c r="E428" t="s">
-        <v>3038</v>
+        <v>2933</v>
       </c>
       <c r="F428" t="s">
-        <v>3039</v>
+        <v>2934</v>
       </c>
       <c r="G428" t="s">
-        <v>3040</v>
+        <v>2935</v>
       </c>
       <c r="H428" t="s">
-        <v>3100</v>
+        <v>2936</v>
       </c>
       <c r="I428" t="s">
-        <v>3101</v>
+        <v>2937</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>3102</v>
+        <v>2938</v>
       </c>
       <c r="L428" t="s">
-        <v>3103</v>
+        <v>2617</v>
       </c>
       <c r="M428" t="s">
-        <v>3104</v>
+        <v>2939</v>
       </c>
       <c r="N428" t="s">
-        <v>3046</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>3036</v>
+        <v>2941</v>
       </c>
       <c r="D429" t="s">
-        <v>3077</v>
+        <v>2932</v>
       </c>
       <c r="E429" t="s">
-        <v>3038</v>
+        <v>2942</v>
       </c>
       <c r="F429" t="s">
-        <v>3039</v>
+        <v>2943</v>
       </c>
       <c r="G429" t="s">
-        <v>3040</v>
+        <v>2944</v>
       </c>
       <c r="H429" t="s">
-        <v>3105</v>
+        <v>2945</v>
       </c>
       <c r="I429" t="s">
-        <v>3106</v>
+        <v>2946</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3107</v>
+        <v>2947</v>
       </c>
       <c r="L429" t="s">
-        <v>3108</v>
+        <v>2617</v>
       </c>
       <c r="M429" t="s">
-        <v>3109</v>
+        <v>2948</v>
       </c>
       <c r="N429" t="s">
-        <v>3046</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3036</v>
+        <v>2950</v>
       </c>
       <c r="D430" t="s">
-        <v>3077</v>
+        <v>2951</v>
       </c>
       <c r="E430" t="s">
-        <v>3038</v>
+        <v>2952</v>
       </c>
       <c r="F430" t="s">
-        <v>3039</v>
+        <v>2953</v>
       </c>
       <c r="G430" t="s">
-        <v>3040</v>
+        <v>2954</v>
       </c>
       <c r="H430" t="s">
-        <v>3067</v>
+        <v>2955</v>
       </c>
       <c r="I430" t="s">
-        <v>3110</v>
+        <v>2956</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3111</v>
+        <v>2957</v>
       </c>
       <c r="L430" t="s">
-        <v>3112</v>
+        <v>2787</v>
       </c>
       <c r="M430" t="s">
-        <v>3113</v>
+        <v>2958</v>
       </c>
       <c r="N430" t="s">
-        <v>3046</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3114</v>
+        <v>281</v>
       </c>
       <c r="D431" t="s">
-        <v>3115</v>
-[...9 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="E431"/>
+      <c r="F431"/>
+      <c r="G431"/>
       <c r="H431" t="s">
-        <v>3119</v>
+        <v>2960</v>
       </c>
       <c r="I431" t="s">
-        <v>3120</v>
+        <v>2961</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3121</v>
+        <v>2962</v>
       </c>
       <c r="L431" t="s">
-        <v>3122</v>
+        <v>2963</v>
       </c>
       <c r="M431" t="s">
-        <v>3123</v>
-[...3 lines deleted...]
-      </c>
+        <v>2964</v>
+      </c>
+      <c r="N431"/>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3036</v>
+        <v>2965</v>
       </c>
       <c r="D432" t="s">
-        <v>3125</v>
+        <v>2966</v>
       </c>
       <c r="E432" t="s">
-        <v>3038</v>
+        <v>2967</v>
       </c>
       <c r="F432" t="s">
-        <v>3039</v>
+        <v>2968</v>
       </c>
       <c r="G432" t="s">
-        <v>3040</v>
+        <v>2969</v>
       </c>
       <c r="H432" t="s">
-        <v>3126</v>
+        <v>2970</v>
       </c>
       <c r="I432" t="s">
-        <v>3127</v>
+        <v>2971</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3128</v>
+        <v>2972</v>
       </c>
       <c r="L432" t="s">
-        <v>3129</v>
+        <v>2617</v>
       </c>
       <c r="M432" t="s">
-        <v>3130</v>
+        <v>2973</v>
       </c>
       <c r="N432" t="s">
-        <v>3046</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3036</v>
+        <v>2975</v>
       </c>
       <c r="D433" t="s">
-        <v>3125</v>
+        <v>2976</v>
       </c>
       <c r="E433" t="s">
-        <v>3038</v>
+        <v>2977</v>
       </c>
       <c r="F433" t="s">
-        <v>3039</v>
+        <v>2978</v>
       </c>
       <c r="G433" t="s">
-        <v>3040</v>
+        <v>2979</v>
       </c>
       <c r="H433" t="s">
-        <v>3131</v>
+        <v>2980</v>
       </c>
       <c r="I433" t="s">
-        <v>3132</v>
+        <v>2981</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3133</v>
+        <v>2982</v>
       </c>
       <c r="L433" t="s">
-        <v>3134</v>
+        <v>2617</v>
       </c>
       <c r="M433" t="s">
-        <v>3135</v>
+        <v>2983</v>
       </c>
       <c r="N433" t="s">
-        <v>3046</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2329</v>
+        <v>2985</v>
       </c>
       <c r="D434" t="s">
-        <v>3136</v>
+        <v>2976</v>
       </c>
       <c r="E434" t="s">
-        <v>2331</v>
+        <v>2986</v>
       </c>
       <c r="F434" t="s">
-        <v>3117</v>
+        <v>2987</v>
       </c>
       <c r="G434" t="s">
-        <v>2333</v>
+        <v>2988</v>
       </c>
       <c r="H434" t="s">
-        <v>3137</v>
+        <v>2989</v>
       </c>
       <c r="I434" t="s">
-        <v>3138</v>
+        <v>2990</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3139</v>
+        <v>2991</v>
       </c>
       <c r="L434" t="s">
-        <v>3140</v>
+        <v>2617</v>
       </c>
       <c r="M434" t="s">
-        <v>3141</v>
+        <v>2992</v>
       </c>
       <c r="N434" t="s">
-        <v>2338</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3036</v>
+        <v>2975</v>
       </c>
       <c r="D435" t="s">
-        <v>3125</v>
+        <v>2994</v>
       </c>
       <c r="E435" t="s">
-        <v>3038</v>
+        <v>2977</v>
       </c>
       <c r="F435" t="s">
-        <v>3039</v>
+        <v>2978</v>
       </c>
       <c r="G435" t="s">
-        <v>3040</v>
+        <v>2979</v>
       </c>
       <c r="H435" t="s">
-        <v>3142</v>
+        <v>2980</v>
       </c>
       <c r="I435" t="s">
-        <v>3143</v>
+        <v>2995</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3144</v>
+        <v>2996</v>
       </c>
       <c r="L435" t="s">
-        <v>3145</v>
+        <v>2997</v>
       </c>
       <c r="M435" t="s">
-        <v>3146</v>
+        <v>2998</v>
       </c>
       <c r="N435" t="s">
-        <v>3046</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2329</v>
+        <v>2779</v>
       </c>
       <c r="D436" t="s">
-        <v>3136</v>
+        <v>2999</v>
       </c>
       <c r="E436" t="s">
-        <v>2331</v>
+        <v>2781</v>
       </c>
       <c r="F436" t="s">
-        <v>3117</v>
+        <v>2782</v>
       </c>
       <c r="G436" t="s">
-        <v>2333</v>
+        <v>2783</v>
       </c>
       <c r="H436" t="s">
-        <v>3147</v>
+        <v>3000</v>
       </c>
       <c r="I436" t="s">
-        <v>3148</v>
+        <v>3001</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3149</v>
+        <v>3002</v>
       </c>
       <c r="L436" t="s">
-        <v>3150</v>
+        <v>2739</v>
       </c>
       <c r="M436" t="s">
-        <v>3151</v>
+        <v>3003</v>
       </c>
       <c r="N436" t="s">
-        <v>2338</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3036</v>
+        <v>2779</v>
       </c>
       <c r="D437" t="s">
-        <v>3125</v>
+        <v>2999</v>
       </c>
       <c r="E437" t="s">
-        <v>3038</v>
+        <v>2781</v>
       </c>
       <c r="F437" t="s">
-        <v>3039</v>
+        <v>2782</v>
       </c>
       <c r="G437" t="s">
-        <v>3040</v>
+        <v>2783</v>
       </c>
       <c r="H437" t="s">
-        <v>3047</v>
+        <v>3004</v>
       </c>
       <c r="I437" t="s">
-        <v>3152</v>
+        <v>3005</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3153</v>
+        <v>3006</v>
       </c>
       <c r="L437" t="s">
-        <v>3154</v>
+        <v>2739</v>
       </c>
       <c r="M437" t="s">
-        <v>3155</v>
+        <v>3007</v>
       </c>
       <c r="N437" t="s">
-        <v>3046</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3036</v>
+        <v>3008</v>
       </c>
       <c r="D438" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E438" t="s">
-        <v>3038</v>
+        <v>3009</v>
       </c>
       <c r="F438" t="s">
-        <v>3039</v>
+        <v>3010</v>
       </c>
       <c r="G438" t="s">
-        <v>3040</v>
+        <v>3011</v>
       </c>
       <c r="H438" t="s">
-        <v>3156</v>
+        <v>3012</v>
       </c>
       <c r="I438" t="s">
-        <v>3157</v>
+        <v>3013</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3158</v>
+        <v>3014</v>
       </c>
       <c r="L438" t="s">
-        <v>3159</v>
+        <v>2739</v>
       </c>
       <c r="M438" t="s">
-        <v>3160</v>
+        <v>3015</v>
       </c>
       <c r="N438" t="s">
-        <v>3046</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3036</v>
+        <v>3008</v>
       </c>
       <c r="D439" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E439" t="s">
-        <v>3038</v>
+        <v>3009</v>
       </c>
       <c r="F439" t="s">
-        <v>3039</v>
+        <v>3010</v>
       </c>
       <c r="G439" t="s">
-        <v>3040</v>
+        <v>3011</v>
       </c>
       <c r="H439" t="s">
-        <v>3161</v>
+        <v>3017</v>
       </c>
       <c r="I439" t="s">
-        <v>3162</v>
+        <v>3018</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3163</v>
+        <v>3019</v>
       </c>
       <c r="L439" t="s">
-        <v>3164</v>
+        <v>2739</v>
       </c>
       <c r="M439" t="s">
-        <v>3165</v>
+        <v>3020</v>
       </c>
       <c r="N439" t="s">
-        <v>3046</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3036</v>
+        <v>2950</v>
       </c>
       <c r="D440" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E440" t="s">
-        <v>3038</v>
+        <v>2952</v>
       </c>
       <c r="F440" t="s">
-        <v>3039</v>
+        <v>3021</v>
       </c>
       <c r="G440" t="s">
-        <v>3040</v>
+        <v>2954</v>
       </c>
       <c r="H440" t="s">
-        <v>3166</v>
+        <v>3022</v>
       </c>
       <c r="I440" t="s">
-        <v>3167</v>
+        <v>3023</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3168</v>
+        <v>3024</v>
       </c>
       <c r="L440" t="s">
-        <v>3169</v>
+        <v>2739</v>
       </c>
       <c r="M440" t="s">
-        <v>3170</v>
+        <v>3025</v>
       </c>
       <c r="N440" t="s">
-        <v>3046</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2329</v>
+        <v>2950</v>
       </c>
       <c r="D441" t="s">
-        <v>3136</v>
+        <v>2801</v>
       </c>
       <c r="E441" t="s">
-        <v>2331</v>
+        <v>2952</v>
       </c>
       <c r="F441" t="s">
-        <v>3117</v>
+        <v>3021</v>
       </c>
       <c r="G441" t="s">
-        <v>2333</v>
+        <v>2954</v>
       </c>
       <c r="H441" t="s">
-        <v>3171</v>
+        <v>3026</v>
       </c>
       <c r="I441" t="s">
-        <v>3172</v>
+        <v>3027</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3173</v>
+        <v>3028</v>
       </c>
       <c r="L441" t="s">
-        <v>3174</v>
+        <v>2739</v>
       </c>
       <c r="M441" t="s">
-        <v>3175</v>
+        <v>3029</v>
       </c>
       <c r="N441" t="s">
-        <v>2338</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3036</v>
+        <v>2800</v>
       </c>
       <c r="D442" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E442" t="s">
-        <v>3038</v>
+        <v>2802</v>
       </c>
       <c r="F442" t="s">
-        <v>3039</v>
+        <v>2803</v>
       </c>
       <c r="G442" t="s">
-        <v>3040</v>
+        <v>2804</v>
       </c>
       <c r="H442" t="s">
-        <v>3176</v>
+        <v>3030</v>
       </c>
       <c r="I442" t="s">
-        <v>3177</v>
+        <v>3031</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3178</v>
+        <v>3032</v>
       </c>
       <c r="L442" t="s">
-        <v>3179</v>
+        <v>2739</v>
       </c>
       <c r="M442" t="s">
-        <v>3180</v>
+        <v>3033</v>
       </c>
       <c r="N442" t="s">
-        <v>3046</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2329</v>
+        <v>2800</v>
       </c>
       <c r="D443" t="s">
-        <v>3136</v>
+        <v>2801</v>
       </c>
       <c r="E443" t="s">
-        <v>2331</v>
+        <v>2802</v>
       </c>
       <c r="F443" t="s">
-        <v>3117</v>
+        <v>2803</v>
       </c>
       <c r="G443" t="s">
-        <v>2333</v>
+        <v>2804</v>
       </c>
       <c r="H443" t="s">
-        <v>3181</v>
+        <v>3034</v>
       </c>
       <c r="I443" t="s">
-        <v>3182</v>
+        <v>3035</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3183</v>
+        <v>3036</v>
       </c>
       <c r="L443" t="s">
-        <v>3184</v>
+        <v>2739</v>
       </c>
       <c r="M443" t="s">
-        <v>3185</v>
+        <v>3037</v>
       </c>
       <c r="N443" t="s">
-        <v>2338</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="D444" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E444" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="F444" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="G444" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="H444" t="s">
-        <v>3062</v>
+        <v>3042</v>
       </c>
       <c r="I444" t="s">
-        <v>3186</v>
+        <v>3043</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3187</v>
+        <v>3044</v>
       </c>
       <c r="L444" t="s">
-        <v>3188</v>
+        <v>2739</v>
       </c>
       <c r="M444" t="s">
-        <v>3189</v>
+        <v>3045</v>
       </c>
       <c r="N444" t="s">
         <v>3046</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="D445" t="s">
-        <v>3125</v>
+        <v>2801</v>
       </c>
       <c r="E445" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="F445" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="G445" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="H445" t="s">
-        <v>3190</v>
+        <v>3047</v>
       </c>
       <c r="I445" t="s">
-        <v>3191</v>
+        <v>3048</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3192</v>
+        <v>3049</v>
       </c>
       <c r="L445" t="s">
-        <v>3193</v>
+        <v>2739</v>
       </c>
       <c r="M445" t="s">
-        <v>3194</v>
+        <v>3050</v>
       </c>
       <c r="N445" t="s">
         <v>3046</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2329</v>
+        <v>3051</v>
       </c>
       <c r="D446" t="s">
-        <v>3136</v>
+        <v>3052</v>
       </c>
       <c r="E446" t="s">
-        <v>2331</v>
+        <v>3053</v>
       </c>
       <c r="F446" t="s">
-        <v>3117</v>
+        <v>3054</v>
       </c>
       <c r="G446" t="s">
-        <v>2333</v>
+        <v>3055</v>
       </c>
       <c r="H446" t="s">
-        <v>3195</v>
+        <v>3056</v>
       </c>
       <c r="I446" t="s">
-        <v>3196</v>
+        <v>3057</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3197</v>
+        <v>3058</v>
       </c>
       <c r="L446" t="s">
-        <v>3198</v>
+        <v>2739</v>
       </c>
       <c r="M446" t="s">
-        <v>3199</v>
+        <v>3059</v>
       </c>
       <c r="N446" t="s">
-        <v>2338</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3036</v>
+        <v>3051</v>
       </c>
       <c r="D447" t="s">
-        <v>3125</v>
+        <v>3052</v>
       </c>
       <c r="E447" t="s">
-        <v>3038</v>
+        <v>3053</v>
       </c>
       <c r="F447" t="s">
-        <v>3039</v>
+        <v>3054</v>
       </c>
       <c r="G447" t="s">
-        <v>3040</v>
+        <v>3055</v>
       </c>
       <c r="H447" t="s">
-        <v>3200</v>
+        <v>3061</v>
       </c>
       <c r="I447" t="s">
-        <v>3201</v>
+        <v>3062</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3202</v>
+        <v>3063</v>
       </c>
       <c r="L447" t="s">
-        <v>3203</v>
+        <v>2739</v>
       </c>
       <c r="M447" t="s">
-        <v>3204</v>
+        <v>3064</v>
       </c>
       <c r="N447" t="s">
-        <v>3046</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3036</v>
+        <v>3051</v>
       </c>
       <c r="D448" t="s">
-        <v>3125</v>
+        <v>3052</v>
       </c>
       <c r="E448" t="s">
-        <v>3038</v>
+        <v>3053</v>
       </c>
       <c r="F448" t="s">
-        <v>3039</v>
+        <v>3054</v>
       </c>
       <c r="G448" t="s">
-        <v>3040</v>
+        <v>3055</v>
       </c>
       <c r="H448" t="s">
-        <v>3205</v>
+        <v>3065</v>
       </c>
       <c r="I448" t="s">
-        <v>3206</v>
+        <v>3066</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3207</v>
+        <v>3067</v>
       </c>
       <c r="L448" t="s">
-        <v>3208</v>
+        <v>2739</v>
       </c>
       <c r="M448" t="s">
-        <v>3209</v>
+        <v>3068</v>
       </c>
       <c r="N448" t="s">
-        <v>3046</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3114</v>
+        <v>3051</v>
       </c>
       <c r="D449" t="s">
-        <v>3210</v>
+        <v>3052</v>
       </c>
       <c r="E449" t="s">
-        <v>3116</v>
+        <v>3053</v>
       </c>
       <c r="F449" t="s">
-        <v>3117</v>
+        <v>3054</v>
       </c>
       <c r="G449" t="s">
-        <v>3118</v>
+        <v>3055</v>
       </c>
       <c r="H449" t="s">
-        <v>3211</v>
+        <v>3069</v>
       </c>
       <c r="I449" t="s">
-        <v>3212</v>
+        <v>3070</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3213</v>
+        <v>3071</v>
       </c>
       <c r="L449" t="s">
-        <v>3214</v>
+        <v>2739</v>
       </c>
       <c r="M449" t="s">
-        <v>3215</v>
+        <v>3072</v>
       </c>
       <c r="N449" t="s">
-        <v>3124</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2329</v>
+        <v>3051</v>
       </c>
       <c r="D450" t="s">
-        <v>3136</v>
+        <v>3052</v>
       </c>
       <c r="E450" t="s">
-        <v>2331</v>
+        <v>3053</v>
       </c>
       <c r="F450" t="s">
-        <v>3117</v>
+        <v>3054</v>
       </c>
       <c r="G450" t="s">
-        <v>2333</v>
+        <v>3055</v>
       </c>
       <c r="H450" t="s">
-        <v>3216</v>
+        <v>3073</v>
       </c>
       <c r="I450" t="s">
-        <v>3217</v>
+        <v>3074</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3218</v>
+        <v>3075</v>
       </c>
       <c r="L450" t="s">
-        <v>3219</v>
+        <v>2739</v>
       </c>
       <c r="M450" t="s">
-        <v>3220</v>
+        <v>3076</v>
       </c>
       <c r="N450" t="s">
-        <v>2338</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3114</v>
+        <v>3077</v>
       </c>
       <c r="D451" t="s">
-        <v>3210</v>
+        <v>3078</v>
       </c>
       <c r="E451" t="s">
-        <v>3116</v>
+        <v>3079</v>
       </c>
       <c r="F451" t="s">
-        <v>3117</v>
+        <v>3080</v>
       </c>
       <c r="G451" t="s">
-        <v>3118</v>
+        <v>3081</v>
       </c>
       <c r="H451" t="s">
-        <v>3221</v>
+        <v>3082</v>
       </c>
       <c r="I451" t="s">
-        <v>3222</v>
+        <v>3083</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3223</v>
+        <v>3084</v>
       </c>
       <c r="L451" t="s">
-        <v>3224</v>
+        <v>2617</v>
       </c>
       <c r="M451" t="s">
-        <v>3225</v>
+        <v>3085</v>
       </c>
       <c r="N451" t="s">
-        <v>3124</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3114</v>
+        <v>3087</v>
       </c>
       <c r="D452" t="s">
-        <v>3210</v>
+        <v>3078</v>
       </c>
       <c r="E452" t="s">
-        <v>3116</v>
+        <v>3088</v>
       </c>
       <c r="F452" t="s">
-        <v>3117</v>
+        <v>3089</v>
       </c>
       <c r="G452" t="s">
-        <v>3118</v>
+        <v>3090</v>
       </c>
       <c r="H452" t="s">
-        <v>3226</v>
+        <v>3091</v>
       </c>
       <c r="I452" t="s">
-        <v>3227</v>
+        <v>3092</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3228</v>
+        <v>3093</v>
       </c>
       <c r="L452" t="s">
-        <v>3229</v>
+        <v>2617</v>
       </c>
       <c r="M452" t="s">
-        <v>3230</v>
+        <v>3094</v>
       </c>
       <c r="N452" t="s">
-        <v>3124</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>2329</v>
+        <v>3096</v>
       </c>
       <c r="D453" t="s">
-        <v>3136</v>
+        <v>3097</v>
       </c>
       <c r="E453" t="s">
-        <v>2331</v>
+        <v>3098</v>
       </c>
       <c r="F453" t="s">
-        <v>3117</v>
+        <v>3099</v>
       </c>
       <c r="G453" t="s">
-        <v>2333</v>
+        <v>3100</v>
       </c>
       <c r="H453" t="s">
-        <v>3231</v>
+        <v>3101</v>
       </c>
       <c r="I453" t="s">
-        <v>3232</v>
+        <v>3102</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3233</v>
+        <v>3103</v>
       </c>
       <c r="L453" t="s">
-        <v>3234</v>
+        <v>2617</v>
       </c>
       <c r="M453" t="s">
-        <v>3235</v>
+        <v>3104</v>
       </c>
       <c r="N453" t="s">
-        <v>2338</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3114</v>
+        <v>3106</v>
       </c>
       <c r="D454" t="s">
-        <v>3210</v>
+        <v>3107</v>
       </c>
       <c r="E454" t="s">
-        <v>3116</v>
+        <v>3108</v>
       </c>
       <c r="F454" t="s">
-        <v>3117</v>
+        <v>3109</v>
       </c>
       <c r="G454" t="s">
-        <v>3118</v>
+        <v>3110</v>
       </c>
       <c r="H454" t="s">
-        <v>3236</v>
+        <v>3111</v>
       </c>
       <c r="I454" t="s">
-        <v>3237</v>
+        <v>3112</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3238</v>
+        <v>3113</v>
       </c>
       <c r="L454" t="s">
-        <v>3239</v>
+        <v>2617</v>
       </c>
       <c r="M454" t="s">
-        <v>3240</v>
+        <v>3114</v>
       </c>
       <c r="N454" t="s">
-        <v>3124</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="D455" t="s">
-        <v>3210</v>
+        <v>3107</v>
       </c>
       <c r="E455" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="F455" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="G455" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="H455" t="s">
-        <v>3241</v>
+        <v>3120</v>
       </c>
       <c r="I455" t="s">
-        <v>3242</v>
+        <v>3121</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3243</v>
+        <v>3122</v>
       </c>
       <c r="L455" t="s">
-        <v>3244</v>
+        <v>2617</v>
       </c>
       <c r="M455" t="s">
-        <v>3245</v>
+        <v>3123</v>
       </c>
       <c r="N455" t="s">
         <v>3124</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2329</v>
+        <v>3125</v>
       </c>
       <c r="D456" t="s">
-        <v>3136</v>
+        <v>3126</v>
       </c>
       <c r="E456" t="s">
-        <v>2331</v>
+        <v>3127</v>
       </c>
       <c r="F456" t="s">
-        <v>3117</v>
+        <v>3128</v>
       </c>
       <c r="G456" t="s">
-        <v>2333</v>
+        <v>3129</v>
       </c>
       <c r="H456" t="s">
-        <v>3246</v>
+        <v>3130</v>
       </c>
       <c r="I456" t="s">
-        <v>3247</v>
+        <v>3131</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3248</v>
+        <v>3132</v>
       </c>
       <c r="L456" t="s">
-        <v>3249</v>
+        <v>2617</v>
       </c>
       <c r="M456" t="s">
-        <v>3250</v>
+        <v>3133</v>
       </c>
       <c r="N456" t="s">
-        <v>2338</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3036</v>
+        <v>3135</v>
       </c>
       <c r="D457" t="s">
-        <v>3125</v>
+        <v>3136</v>
       </c>
       <c r="E457" t="s">
-        <v>3038</v>
+        <v>3137</v>
       </c>
       <c r="F457" t="s">
-        <v>3039</v>
+        <v>3138</v>
       </c>
       <c r="G457" t="s">
-        <v>3040</v>
+        <v>3139</v>
       </c>
       <c r="H457" t="s">
-        <v>3251</v>
+        <v>3140</v>
       </c>
       <c r="I457" t="s">
-        <v>3252</v>
+        <v>3141</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3253</v>
+        <v>3142</v>
       </c>
       <c r="L457" t="s">
-        <v>3254</v>
+        <v>2617</v>
       </c>
       <c r="M457" t="s">
-        <v>3255</v>
+        <v>3143</v>
       </c>
       <c r="N457" t="s">
-        <v>3046</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3114</v>
+        <v>3145</v>
       </c>
       <c r="D458" t="s">
-        <v>3210</v>
+        <v>3146</v>
       </c>
       <c r="E458" t="s">
-        <v>3116</v>
+        <v>3147</v>
       </c>
       <c r="F458" t="s">
-        <v>3117</v>
+        <v>3148</v>
       </c>
       <c r="G458" t="s">
-        <v>3118</v>
+        <v>3149</v>
       </c>
       <c r="H458" t="s">
-        <v>3256</v>
+        <v>3150</v>
       </c>
       <c r="I458" t="s">
-        <v>3257</v>
+        <v>3151</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3258</v>
+        <v>3152</v>
       </c>
       <c r="L458" t="s">
-        <v>3259</v>
+        <v>2787</v>
       </c>
       <c r="M458" t="s">
-        <v>3260</v>
+        <v>3153</v>
       </c>
       <c r="N458" t="s">
-        <v>3124</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D459" t="s">
-        <v>3125</v>
+        <v>3156</v>
       </c>
       <c r="E459" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F459" t="s">
-        <v>3039</v>
+        <v>3158</v>
       </c>
       <c r="G459" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H459" t="s">
-        <v>3057</v>
+        <v>3160</v>
       </c>
       <c r="I459" t="s">
-        <v>3261</v>
+        <v>3161</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3262</v>
+        <v>3162</v>
       </c>
       <c r="L459" t="s">
-        <v>3263</v>
+        <v>2787</v>
       </c>
       <c r="M459" t="s">
-        <v>3264</v>
+        <v>3163</v>
       </c>
       <c r="N459" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3036</v>
+        <v>2756</v>
       </c>
       <c r="D460" t="s">
-        <v>3125</v>
+        <v>3165</v>
       </c>
       <c r="E460" t="s">
-        <v>3038</v>
+        <v>2757</v>
       </c>
       <c r="F460" t="s">
-        <v>3039</v>
+        <v>2758</v>
       </c>
       <c r="G460" t="s">
-        <v>3040</v>
+        <v>2759</v>
       </c>
       <c r="H460" t="s">
-        <v>3265</v>
+        <v>3166</v>
       </c>
       <c r="I460" t="s">
-        <v>3266</v>
+        <v>3167</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3267</v>
+        <v>3168</v>
       </c>
       <c r="L460" t="s">
-        <v>3268</v>
+        <v>3169</v>
       </c>
       <c r="M460" t="s">
-        <v>3269</v>
+        <v>3170</v>
       </c>
       <c r="N460" t="s">
-        <v>3046</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3114</v>
+        <v>3171</v>
       </c>
       <c r="D461" t="s">
-        <v>3210</v>
+        <v>3172</v>
       </c>
       <c r="E461" t="s">
-        <v>3116</v>
+        <v>3173</v>
       </c>
       <c r="F461" t="s">
-        <v>3117</v>
+        <v>3174</v>
       </c>
       <c r="G461" t="s">
-        <v>3118</v>
+        <v>3175</v>
       </c>
       <c r="H461" t="s">
-        <v>3270</v>
+        <v>3176</v>
       </c>
       <c r="I461" t="s">
-        <v>3271</v>
+        <v>3177</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3272</v>
+        <v>3178</v>
       </c>
       <c r="L461" t="s">
-        <v>3273</v>
+        <v>2617</v>
       </c>
       <c r="M461" t="s">
-        <v>3274</v>
+        <v>3179</v>
       </c>
       <c r="N461" t="s">
-        <v>3124</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>2329</v>
+        <v>3051</v>
       </c>
       <c r="D462" t="s">
-        <v>3136</v>
+        <v>3181</v>
       </c>
       <c r="E462" t="s">
-        <v>2331</v>
+        <v>3053</v>
       </c>
       <c r="F462" t="s">
-        <v>3117</v>
+        <v>3054</v>
       </c>
       <c r="G462" t="s">
-        <v>2333</v>
+        <v>3055</v>
       </c>
       <c r="H462" t="s">
-        <v>3275</v>
+        <v>3182</v>
       </c>
       <c r="I462" t="s">
-        <v>3276</v>
+        <v>3183</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3277</v>
+        <v>3184</v>
       </c>
       <c r="L462" t="s">
-        <v>3278</v>
+        <v>3169</v>
       </c>
       <c r="M462" t="s">
-        <v>3279</v>
+        <v>3185</v>
       </c>
       <c r="N462" t="s">
-        <v>2338</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3036</v>
+        <v>3186</v>
       </c>
       <c r="D463" t="s">
-        <v>3125</v>
+        <v>3187</v>
       </c>
       <c r="E463" t="s">
-        <v>3038</v>
+        <v>3188</v>
       </c>
       <c r="F463" t="s">
-        <v>3039</v>
+        <v>3189</v>
       </c>
       <c r="G463" t="s">
-        <v>3040</v>
+        <v>3190</v>
       </c>
       <c r="H463" t="s">
-        <v>3280</v>
+        <v>3191</v>
       </c>
       <c r="I463" t="s">
-        <v>3281</v>
+        <v>3192</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3282</v>
+        <v>3193</v>
       </c>
       <c r="L463" t="s">
-        <v>3283</v>
+        <v>2617</v>
       </c>
       <c r="M463" t="s">
-        <v>3284</v>
+        <v>3194</v>
       </c>
       <c r="N463" t="s">
-        <v>3046</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>2329</v>
+        <v>3196</v>
       </c>
       <c r="D464" t="s">
-        <v>3136</v>
+        <v>3197</v>
       </c>
       <c r="E464" t="s">
-        <v>2331</v>
+        <v>3198</v>
       </c>
       <c r="F464" t="s">
-        <v>3117</v>
+        <v>3199</v>
       </c>
       <c r="G464" t="s">
-        <v>2333</v>
+        <v>3200</v>
       </c>
       <c r="H464" t="s">
-        <v>3285</v>
+        <v>3201</v>
       </c>
       <c r="I464" t="s">
-        <v>3286</v>
+        <v>3202</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3287</v>
+        <v>3203</v>
       </c>
       <c r="L464" t="s">
-        <v>3288</v>
+        <v>2739</v>
       </c>
       <c r="M464" t="s">
-        <v>3289</v>
+        <v>3204</v>
       </c>
       <c r="N464" t="s">
-        <v>2338</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3036</v>
+        <v>3206</v>
       </c>
       <c r="D465" t="s">
-        <v>3125</v>
+        <v>3207</v>
       </c>
       <c r="E465" t="s">
-        <v>3038</v>
+        <v>3208</v>
       </c>
       <c r="F465" t="s">
-        <v>3039</v>
+        <v>3209</v>
       </c>
       <c r="G465" t="s">
-        <v>3040</v>
+        <v>3210</v>
       </c>
       <c r="H465" t="s">
-        <v>3290</v>
+        <v>3211</v>
       </c>
       <c r="I465" t="s">
-        <v>3291</v>
+        <v>3212</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3292</v>
+        <v>3213</v>
       </c>
       <c r="L465" t="s">
-        <v>3293</v>
+        <v>2739</v>
       </c>
       <c r="M465" t="s">
-        <v>3294</v>
+        <v>3214</v>
       </c>
       <c r="N465" t="s">
-        <v>3046</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>2329</v>
+        <v>3216</v>
       </c>
       <c r="D466" t="s">
-        <v>3136</v>
+        <v>3207</v>
       </c>
       <c r="E466" t="s">
-        <v>2331</v>
+        <v>3217</v>
       </c>
       <c r="F466" t="s">
-        <v>3117</v>
+        <v>3218</v>
       </c>
       <c r="G466" t="s">
-        <v>2333</v>
+        <v>3219</v>
       </c>
       <c r="H466" t="s">
-        <v>3295</v>
+        <v>3220</v>
       </c>
       <c r="I466" t="s">
-        <v>3296</v>
+        <v>3221</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3297</v>
+        <v>3222</v>
       </c>
       <c r="L466" t="s">
-        <v>3298</v>
+        <v>2739</v>
       </c>
       <c r="M466" t="s">
-        <v>3299</v>
+        <v>3223</v>
       </c>
       <c r="N466" t="s">
-        <v>2338</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>2329</v>
+        <v>3216</v>
       </c>
       <c r="D467" t="s">
-        <v>3136</v>
+        <v>3207</v>
       </c>
       <c r="E467" t="s">
-        <v>2331</v>
+        <v>3217</v>
       </c>
       <c r="F467" t="s">
-        <v>3117</v>
+        <v>3218</v>
       </c>
       <c r="G467" t="s">
-        <v>2333</v>
+        <v>3219</v>
       </c>
       <c r="H467" t="s">
-        <v>3300</v>
+        <v>3225</v>
       </c>
       <c r="I467" t="s">
-        <v>3301</v>
+        <v>3226</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3302</v>
+        <v>3227</v>
       </c>
       <c r="L467" t="s">
-        <v>3303</v>
+        <v>2739</v>
       </c>
       <c r="M467" t="s">
-        <v>3304</v>
+        <v>3228</v>
       </c>
       <c r="N467" t="s">
-        <v>2338</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2329</v>
+        <v>3229</v>
       </c>
       <c r="D468" t="s">
-        <v>3136</v>
+        <v>3207</v>
       </c>
       <c r="E468" t="s">
-        <v>2331</v>
+        <v>3230</v>
       </c>
       <c r="F468" t="s">
-        <v>3117</v>
+        <v>3231</v>
       </c>
       <c r="G468" t="s">
-        <v>2333</v>
+        <v>3232</v>
       </c>
       <c r="H468" t="s">
-        <v>3305</v>
+        <v>3233</v>
       </c>
       <c r="I468" t="s">
-        <v>3306</v>
+        <v>3234</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3307</v>
+        <v>3235</v>
       </c>
       <c r="L468" t="s">
-        <v>3308</v>
+        <v>2739</v>
       </c>
       <c r="M468" t="s">
-        <v>3309</v>
+        <v>3236</v>
       </c>
       <c r="N468" t="s">
-        <v>2338</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>2329</v>
+        <v>3229</v>
       </c>
       <c r="D469" t="s">
-        <v>3136</v>
+        <v>3207</v>
       </c>
       <c r="E469" t="s">
-        <v>2331</v>
+        <v>3230</v>
       </c>
       <c r="F469" t="s">
-        <v>3117</v>
+        <v>3231</v>
       </c>
       <c r="G469" t="s">
-        <v>2333</v>
+        <v>3232</v>
       </c>
       <c r="H469" t="s">
-        <v>3310</v>
+        <v>3238</v>
       </c>
       <c r="I469" t="s">
-        <v>3311</v>
+        <v>3239</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3312</v>
+        <v>3240</v>
       </c>
       <c r="L469" t="s">
-        <v>3313</v>
+        <v>2739</v>
       </c>
       <c r="M469" t="s">
-        <v>3314</v>
+        <v>3241</v>
       </c>
       <c r="N469" t="s">
-        <v>2338</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3036</v>
+        <v>3242</v>
       </c>
       <c r="D470" t="s">
-        <v>3125</v>
+        <v>3243</v>
       </c>
       <c r="E470" t="s">
-        <v>3038</v>
+        <v>3244</v>
       </c>
       <c r="F470" t="s">
-        <v>3039</v>
+        <v>3245</v>
       </c>
       <c r="G470" t="s">
-        <v>3040</v>
+        <v>3246</v>
       </c>
       <c r="H470" t="s">
-        <v>3315</v>
+        <v>3247</v>
       </c>
       <c r="I470" t="s">
-        <v>3316</v>
+        <v>3248</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3317</v>
+        <v>3249</v>
       </c>
       <c r="L470" t="s">
-        <v>3318</v>
+        <v>2617</v>
       </c>
       <c r="M470" t="s">
-        <v>3319</v>
+        <v>3250</v>
       </c>
       <c r="N470" t="s">
-        <v>3046</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>2329</v>
+        <v>3252</v>
       </c>
       <c r="D471" t="s">
-        <v>3136</v>
+        <v>3243</v>
       </c>
       <c r="E471" t="s">
-        <v>2331</v>
+        <v>3253</v>
       </c>
       <c r="F471" t="s">
-        <v>3117</v>
+        <v>3254</v>
       </c>
       <c r="G471" t="s">
-        <v>2333</v>
+        <v>3255</v>
       </c>
       <c r="H471" t="s">
-        <v>3320</v>
+        <v>3256</v>
       </c>
       <c r="I471" t="s">
-        <v>3321</v>
+        <v>3257</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3322</v>
+        <v>3258</v>
       </c>
       <c r="L471" t="s">
-        <v>3323</v>
+        <v>2617</v>
       </c>
       <c r="M471" t="s">
-        <v>3324</v>
+        <v>3259</v>
       </c>
       <c r="N471" t="s">
-        <v>2338</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3114</v>
+        <v>3261</v>
       </c>
       <c r="D472" t="s">
-        <v>3210</v>
+        <v>3243</v>
       </c>
       <c r="E472" t="s">
-        <v>3116</v>
+        <v>3262</v>
       </c>
       <c r="F472" t="s">
-        <v>3117</v>
+        <v>3263</v>
       </c>
       <c r="G472" t="s">
-        <v>3118</v>
+        <v>3264</v>
       </c>
       <c r="H472" t="s">
-        <v>3325</v>
+        <v>3265</v>
       </c>
       <c r="I472" t="s">
-        <v>3326</v>
+        <v>3266</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3327</v>
+        <v>3267</v>
       </c>
       <c r="L472" t="s">
-        <v>3328</v>
+        <v>2617</v>
       </c>
       <c r="M472" t="s">
-        <v>3329</v>
+        <v>3268</v>
       </c>
       <c r="N472" t="s">
-        <v>3124</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>2329</v>
+        <v>3270</v>
       </c>
       <c r="D473" t="s">
-        <v>3136</v>
+        <v>3243</v>
       </c>
       <c r="E473" t="s">
-        <v>2331</v>
+        <v>3271</v>
       </c>
       <c r="F473" t="s">
-        <v>3117</v>
+        <v>3272</v>
       </c>
       <c r="G473" t="s">
-        <v>2333</v>
+        <v>3273</v>
       </c>
       <c r="H473" t="s">
-        <v>3330</v>
+        <v>3274</v>
       </c>
       <c r="I473" t="s">
-        <v>3331</v>
+        <v>3275</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3332</v>
+        <v>3276</v>
       </c>
       <c r="L473" t="s">
-        <v>3333</v>
+        <v>2617</v>
       </c>
       <c r="M473" t="s">
-        <v>3334</v>
+        <v>3277</v>
       </c>
       <c r="N473" t="s">
-        <v>2338</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3036</v>
+        <v>3252</v>
       </c>
       <c r="D474" t="s">
-        <v>3125</v>
+        <v>3279</v>
       </c>
       <c r="E474" t="s">
-        <v>3038</v>
+        <v>3253</v>
       </c>
       <c r="F474" t="s">
-        <v>3039</v>
+        <v>3254</v>
       </c>
       <c r="G474" t="s">
-        <v>3040</v>
+        <v>3255</v>
       </c>
       <c r="H474" t="s">
-        <v>3078</v>
+        <v>3256</v>
       </c>
       <c r="I474" t="s">
-        <v>3335</v>
+        <v>3280</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3336</v>
+        <v>3281</v>
       </c>
       <c r="L474" t="s">
-        <v>3337</v>
+        <v>2240</v>
       </c>
       <c r="M474" t="s">
-        <v>3338</v>
+        <v>3282</v>
       </c>
       <c r="N474" t="s">
-        <v>3046</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3036</v>
+        <v>3283</v>
       </c>
       <c r="D475" t="s">
-        <v>3125</v>
+        <v>3279</v>
       </c>
       <c r="E475" t="s">
-        <v>3038</v>
+        <v>3284</v>
       </c>
       <c r="F475" t="s">
-        <v>3039</v>
+        <v>3285</v>
       </c>
       <c r="G475" t="s">
-        <v>3040</v>
+        <v>3286</v>
       </c>
       <c r="H475" t="s">
-        <v>3105</v>
+        <v>3287</v>
       </c>
       <c r="I475" t="s">
-        <v>3339</v>
+        <v>3288</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3340</v>
+        <v>3289</v>
       </c>
       <c r="L475" t="s">
-        <v>3341</v>
+        <v>2240</v>
       </c>
       <c r="M475" t="s">
-        <v>3342</v>
+        <v>3290</v>
       </c>
       <c r="N475" t="s">
-        <v>3046</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>2329</v>
+        <v>3038</v>
       </c>
       <c r="D476" t="s">
-        <v>3136</v>
+        <v>3279</v>
       </c>
       <c r="E476" t="s">
-        <v>2331</v>
+        <v>3039</v>
       </c>
       <c r="F476" t="s">
-        <v>3117</v>
+        <v>3040</v>
       </c>
       <c r="G476" t="s">
-        <v>2333</v>
+        <v>3041</v>
       </c>
       <c r="H476" t="s">
-        <v>3343</v>
+        <v>3042</v>
       </c>
       <c r="I476" t="s">
-        <v>3344</v>
+        <v>3292</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3345</v>
+        <v>3293</v>
       </c>
       <c r="L476" t="s">
-        <v>3346</v>
+        <v>2240</v>
       </c>
       <c r="M476" t="s">
-        <v>3347</v>
+        <v>3294</v>
       </c>
       <c r="N476" t="s">
-        <v>2338</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3036</v>
+        <v>2731</v>
       </c>
       <c r="D477" t="s">
-        <v>3125</v>
+        <v>3279</v>
       </c>
       <c r="E477" t="s">
-        <v>3038</v>
+        <v>2733</v>
       </c>
       <c r="F477" t="s">
-        <v>3039</v>
+        <v>2734</v>
       </c>
       <c r="G477" t="s">
-        <v>3040</v>
+        <v>2735</v>
       </c>
       <c r="H477" t="s">
-        <v>3348</v>
+        <v>3295</v>
       </c>
       <c r="I477" t="s">
-        <v>3349</v>
+        <v>3296</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3350</v>
+        <v>3297</v>
       </c>
       <c r="L477" t="s">
-        <v>3351</v>
+        <v>2240</v>
       </c>
       <c r="M477" t="s">
-        <v>3352</v>
+        <v>3298</v>
       </c>
       <c r="N477" t="s">
-        <v>3046</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3036</v>
+        <v>3008</v>
       </c>
       <c r="D478" t="s">
-        <v>3125</v>
+        <v>3279</v>
       </c>
       <c r="E478" t="s">
-        <v>3038</v>
+        <v>3009</v>
       </c>
       <c r="F478" t="s">
-        <v>3039</v>
+        <v>3010</v>
       </c>
       <c r="G478" t="s">
-        <v>3040</v>
+        <v>3011</v>
       </c>
       <c r="H478" t="s">
-        <v>3353</v>
+        <v>3299</v>
       </c>
       <c r="I478" t="s">
-        <v>3354</v>
+        <v>3300</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3355</v>
+        <v>3301</v>
       </c>
       <c r="L478" t="s">
-        <v>3356</v>
+        <v>2240</v>
       </c>
       <c r="M478" t="s">
-        <v>3357</v>
+        <v>3302</v>
       </c>
       <c r="N478" t="s">
-        <v>3046</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>2329</v>
+        <v>3303</v>
       </c>
       <c r="D479" t="s">
-        <v>3136</v>
+        <v>3279</v>
       </c>
       <c r="E479" t="s">
-        <v>2331</v>
+        <v>3304</v>
       </c>
       <c r="F479" t="s">
-        <v>3117</v>
+        <v>3305</v>
       </c>
       <c r="G479" t="s">
-        <v>2333</v>
+        <v>3306</v>
       </c>
       <c r="H479" t="s">
-        <v>3358</v>
+        <v>3307</v>
       </c>
       <c r="I479" t="s">
-        <v>3359</v>
+        <v>3308</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3360</v>
+        <v>3309</v>
       </c>
       <c r="L479" t="s">
-        <v>3361</v>
+        <v>2240</v>
       </c>
       <c r="M479" t="s">
-        <v>3362</v>
+        <v>3310</v>
       </c>
       <c r="N479" t="s">
-        <v>2338</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3036</v>
+        <v>3196</v>
       </c>
       <c r="D480" t="s">
-        <v>3125</v>
+        <v>3279</v>
       </c>
       <c r="E480" t="s">
-        <v>3038</v>
+        <v>3198</v>
       </c>
       <c r="F480" t="s">
-        <v>3039</v>
+        <v>3199</v>
       </c>
       <c r="G480" t="s">
-        <v>3040</v>
+        <v>3200</v>
       </c>
       <c r="H480" t="s">
-        <v>3363</v>
+        <v>3201</v>
       </c>
       <c r="I480" t="s">
-        <v>3364</v>
+        <v>3312</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3365</v>
+        <v>3313</v>
       </c>
       <c r="L480" t="s">
-        <v>3366</v>
+        <v>2240</v>
       </c>
       <c r="M480" t="s">
-        <v>3367</v>
+        <v>3314</v>
       </c>
       <c r="N480" t="s">
-        <v>3046</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3036</v>
+        <v>3315</v>
       </c>
       <c r="D481" t="s">
-        <v>3125</v>
+        <v>3316</v>
       </c>
       <c r="E481" t="s">
-        <v>3038</v>
+        <v>3317</v>
       </c>
       <c r="F481" t="s">
-        <v>3039</v>
+        <v>3318</v>
       </c>
       <c r="G481" t="s">
-        <v>3040</v>
+        <v>3319</v>
       </c>
       <c r="H481" t="s">
-        <v>3368</v>
+        <v>3320</v>
       </c>
       <c r="I481" t="s">
-        <v>3369</v>
+        <v>3321</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3370</v>
+        <v>3322</v>
       </c>
       <c r="L481" t="s">
-        <v>3371</v>
+        <v>160</v>
       </c>
       <c r="M481" t="s">
-        <v>3372</v>
+        <v>3323</v>
       </c>
       <c r="N481" t="s">
-        <v>3046</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3373</v>
+        <v>3325</v>
       </c>
       <c r="D482" t="s">
-        <v>3374</v>
+        <v>3326</v>
       </c>
       <c r="E482" t="s">
-        <v>3375</v>
+        <v>3327</v>
       </c>
       <c r="F482" t="s">
-        <v>3376</v>
+        <v>3328</v>
       </c>
       <c r="G482" t="s">
-        <v>3377</v>
+        <v>3329</v>
       </c>
       <c r="H482" t="s">
-        <v>3378</v>
+        <v>3330</v>
       </c>
       <c r="I482" t="s">
-        <v>3379</v>
+        <v>3331</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3380</v>
+        <v>3332</v>
       </c>
       <c r="L482" t="s">
-        <v>3381</v>
+        <v>2787</v>
       </c>
       <c r="M482" t="s">
-        <v>3382</v>
+        <v>3333</v>
       </c>
       <c r="N482" t="s">
-        <v>3383</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3373</v>
+        <v>3335</v>
       </c>
       <c r="D483" t="s">
-        <v>3374</v>
+        <v>3336</v>
       </c>
       <c r="E483" t="s">
-        <v>3375</v>
+        <v>3337</v>
       </c>
       <c r="F483" t="s">
-        <v>3376</v>
+        <v>3338</v>
       </c>
       <c r="G483" t="s">
-        <v>3377</v>
+        <v>3339</v>
       </c>
       <c r="H483" t="s">
-        <v>3384</v>
+        <v>3340</v>
       </c>
       <c r="I483" t="s">
-        <v>3385</v>
+        <v>3341</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3386</v>
+        <v>3342</v>
       </c>
       <c r="L483" t="s">
-        <v>3387</v>
+        <v>3169</v>
       </c>
       <c r="M483" t="s">
-        <v>3388</v>
+        <v>3343</v>
       </c>
       <c r="N483" t="s">
-        <v>3383</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3373</v>
+        <v>3345</v>
       </c>
       <c r="D484" t="s">
-        <v>3374</v>
+        <v>3346</v>
       </c>
       <c r="E484" t="s">
-        <v>3375</v>
+        <v>3347</v>
       </c>
       <c r="F484" t="s">
-        <v>3376</v>
+        <v>3348</v>
       </c>
       <c r="G484" t="s">
-        <v>3377</v>
+        <v>3349</v>
       </c>
       <c r="H484" t="s">
-        <v>3389</v>
+        <v>3350</v>
       </c>
       <c r="I484" t="s">
-        <v>3390</v>
+        <v>3351</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3391</v>
+        <v>3352</v>
       </c>
       <c r="L484" t="s">
-        <v>3392</v>
+        <v>2787</v>
       </c>
       <c r="M484" t="s">
-        <v>3393</v>
+        <v>3353</v>
       </c>
       <c r="N484" t="s">
-        <v>3383</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3373</v>
+        <v>3355</v>
       </c>
       <c r="D485" t="s">
-        <v>3374</v>
+        <v>3356</v>
       </c>
       <c r="E485" t="s">
-        <v>3375</v>
+        <v>3357</v>
       </c>
       <c r="F485" t="s">
-        <v>3376</v>
+        <v>3358</v>
       </c>
       <c r="G485" t="s">
-        <v>3377</v>
+        <v>3359</v>
       </c>
       <c r="H485" t="s">
-        <v>3394</v>
+        <v>3360</v>
       </c>
       <c r="I485" t="s">
-        <v>3395</v>
+        <v>3361</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3396</v>
+        <v>3362</v>
       </c>
       <c r="L485" t="s">
-        <v>3397</v>
+        <v>2617</v>
       </c>
       <c r="M485" t="s">
-        <v>3398</v>
+        <v>3363</v>
       </c>
       <c r="N485" t="s">
-        <v>3383</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3399</v>
+        <v>3365</v>
       </c>
       <c r="D486" t="s">
-        <v>3400</v>
+        <v>3366</v>
       </c>
       <c r="E486" t="s">
-        <v>3401</v>
+        <v>3367</v>
       </c>
       <c r="F486" t="s">
-        <v>3402</v>
+        <v>3368</v>
       </c>
       <c r="G486" t="s">
-        <v>3403</v>
+        <v>3369</v>
       </c>
       <c r="H486" t="s">
-        <v>3404</v>
+        <v>3370</v>
       </c>
       <c r="I486" t="s">
-        <v>3405</v>
+        <v>3371</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3406</v>
+        <v>3372</v>
       </c>
       <c r="L486" t="s">
-        <v>3407</v>
+        <v>2787</v>
       </c>
       <c r="M486" t="s">
-        <v>3408</v>
+        <v>3373</v>
       </c>
       <c r="N486" t="s">
-        <v>3409</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3410</v>
+        <v>3375</v>
       </c>
       <c r="D487" t="s">
-        <v>3411</v>
+        <v>3376</v>
       </c>
       <c r="E487" t="s">
-        <v>3412</v>
+        <v>3377</v>
       </c>
       <c r="F487" t="s">
-        <v>3413</v>
+        <v>3378</v>
       </c>
       <c r="G487" t="s">
-        <v>3414</v>
+        <v>3379</v>
       </c>
       <c r="H487" t="s">
-        <v>3415</v>
+        <v>3380</v>
       </c>
       <c r="I487" t="s">
-        <v>3416</v>
+        <v>3381</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3417</v>
+        <v>3382</v>
       </c>
       <c r="L487" t="s">
-        <v>3418</v>
+        <v>2617</v>
       </c>
       <c r="M487" t="s">
-        <v>3419</v>
+        <v>3383</v>
       </c>
       <c r="N487" t="s">
-        <v>3420</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3399</v>
+        <v>3385</v>
       </c>
       <c r="D488" t="s">
-        <v>3421</v>
+        <v>3376</v>
       </c>
       <c r="E488" t="s">
-        <v>3401</v>
+        <v>3386</v>
       </c>
       <c r="F488" t="s">
-        <v>3402</v>
+        <v>3387</v>
       </c>
       <c r="G488" t="s">
-        <v>3403</v>
+        <v>3388</v>
       </c>
       <c r="H488" t="s">
-        <v>3422</v>
+        <v>3389</v>
       </c>
       <c r="I488" t="s">
-        <v>3423</v>
+        <v>3390</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3424</v>
+        <v>3391</v>
       </c>
       <c r="L488" t="s">
-        <v>3425</v>
+        <v>2617</v>
       </c>
       <c r="M488" t="s">
-        <v>3426</v>
+        <v>3392</v>
       </c>
       <c r="N488" t="s">
-        <v>3409</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D489" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E489" t="s">
+        <v>3396</v>
+      </c>
+      <c r="F489" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G489" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H489" t="s">
         <v>3399</v>
       </c>
-      <c r="D489" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I489" t="s">
-        <v>3428</v>
+        <v>3400</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3429</v>
+        <v>3401</v>
       </c>
       <c r="L489" t="s">
-        <v>3430</v>
+        <v>2617</v>
       </c>
       <c r="M489" t="s">
-        <v>3431</v>
+        <v>3402</v>
       </c>
       <c r="N489" t="s">
-        <v>3409</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3399</v>
+        <v>3404</v>
       </c>
       <c r="D490" t="s">
-        <v>3432</v>
+        <v>3395</v>
       </c>
       <c r="E490" t="s">
-        <v>3401</v>
+        <v>3405</v>
       </c>
       <c r="F490" t="s">
-        <v>3402</v>
+        <v>3406</v>
       </c>
       <c r="G490" t="s">
-        <v>3403</v>
+        <v>3407</v>
       </c>
       <c r="H490" t="s">
-        <v>3422</v>
+        <v>3408</v>
       </c>
       <c r="I490" t="s">
-        <v>3433</v>
+        <v>3409</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3434</v>
+        <v>3410</v>
       </c>
       <c r="L490" t="s">
-        <v>3435</v>
+        <v>2617</v>
       </c>
       <c r="M490" t="s">
-        <v>3436</v>
+        <v>3411</v>
       </c>
       <c r="N490" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3399</v>
+        <v>3413</v>
       </c>
       <c r="D491" t="s">
-        <v>3432</v>
+        <v>3376</v>
       </c>
       <c r="E491" t="s">
-        <v>3401</v>
+        <v>2757</v>
       </c>
       <c r="F491" t="s">
-        <v>3402</v>
+        <v>2758</v>
       </c>
       <c r="G491" t="s">
-        <v>3403</v>
+        <v>2759</v>
       </c>
       <c r="H491" t="s">
-        <v>3422</v>
+        <v>2760</v>
       </c>
       <c r="I491" t="s">
-        <v>3437</v>
+        <v>3414</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3438</v>
+        <v>3415</v>
       </c>
       <c r="L491" t="s">
-        <v>3439</v>
+        <v>2617</v>
       </c>
       <c r="M491" t="s">
-        <v>3440</v>
+        <v>3416</v>
       </c>
       <c r="N491" t="s">
-        <v>3409</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3399</v>
+        <v>3418</v>
       </c>
       <c r="D492" t="s">
-        <v>3441</v>
+        <v>3376</v>
       </c>
       <c r="E492" t="s">
-        <v>3401</v>
+        <v>3419</v>
       </c>
       <c r="F492" t="s">
-        <v>3402</v>
+        <v>3420</v>
       </c>
       <c r="G492" t="s">
-        <v>3403</v>
+        <v>3421</v>
       </c>
       <c r="H492" t="s">
         <v>3422</v>
       </c>
       <c r="I492" t="s">
-        <v>3442</v>
+        <v>3423</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3443</v>
+        <v>3424</v>
       </c>
       <c r="L492" t="s">
-        <v>3444</v>
+        <v>2617</v>
       </c>
       <c r="M492" t="s">
-        <v>3445</v>
+        <v>3425</v>
       </c>
       <c r="N492" t="s">
-        <v>3409</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3399</v>
+        <v>3427</v>
       </c>
       <c r="D493" t="s">
-        <v>3446</v>
+        <v>3428</v>
       </c>
       <c r="E493" t="s">
-        <v>3401</v>
+        <v>3429</v>
       </c>
       <c r="F493" t="s">
-        <v>3402</v>
+        <v>3430</v>
       </c>
       <c r="G493" t="s">
-        <v>3403</v>
+        <v>3431</v>
       </c>
       <c r="H493" t="s">
-        <v>3447</v>
+        <v>3432</v>
       </c>
       <c r="I493" t="s">
-        <v>3448</v>
+        <v>3433</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3449</v>
+        <v>3434</v>
       </c>
       <c r="L493" t="s">
-        <v>3450</v>
+        <v>2617</v>
       </c>
       <c r="M493" t="s">
-        <v>3451</v>
+        <v>3435</v>
       </c>
       <c r="N493" t="s">
-        <v>3409</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3399</v>
+        <v>3437</v>
       </c>
       <c r="D494" t="s">
-        <v>3446</v>
+        <v>3438</v>
       </c>
       <c r="E494" t="s">
-        <v>3401</v>
+        <v>3439</v>
       </c>
       <c r="F494" t="s">
-        <v>3402</v>
+        <v>3440</v>
       </c>
       <c r="G494" t="s">
-        <v>3403</v>
+        <v>3441</v>
       </c>
       <c r="H494" t="s">
-        <v>3452</v>
+        <v>3442</v>
       </c>
       <c r="I494" t="s">
-        <v>3453</v>
+        <v>3443</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3454</v>
+        <v>3444</v>
       </c>
       <c r="L494" t="s">
-        <v>3455</v>
+        <v>2617</v>
       </c>
       <c r="M494" t="s">
-        <v>3456</v>
+        <v>3445</v>
       </c>
       <c r="N494" t="s">
-        <v>3409</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3410</v>
+        <v>3447</v>
       </c>
       <c r="D495" t="s">
-        <v>3457</v>
+        <v>3448</v>
       </c>
       <c r="E495" t="s">
-        <v>3412</v>
+        <v>3449</v>
       </c>
       <c r="F495" t="s">
-        <v>3413</v>
+        <v>3450</v>
       </c>
       <c r="G495" t="s">
-        <v>3414</v>
+        <v>3451</v>
       </c>
       <c r="H495" t="s">
-        <v>3458</v>
+        <v>3452</v>
       </c>
       <c r="I495" t="s">
-        <v>3459</v>
+        <v>3453</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3460</v>
+        <v>3454</v>
       </c>
       <c r="L495" t="s">
-        <v>3461</v>
+        <v>2617</v>
       </c>
       <c r="M495" t="s">
-        <v>3462</v>
+        <v>3455</v>
       </c>
       <c r="N495" t="s">
-        <v>3420</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3410</v>
+        <v>3457</v>
       </c>
       <c r="D496" t="s">
-        <v>3457</v>
+        <v>3438</v>
       </c>
       <c r="E496" t="s">
-        <v>3412</v>
+        <v>3458</v>
       </c>
       <c r="F496" t="s">
-        <v>3413</v>
+        <v>3459</v>
       </c>
       <c r="G496" t="s">
-        <v>3414</v>
+        <v>3460</v>
       </c>
       <c r="H496" t="s">
-        <v>3463</v>
+        <v>3461</v>
       </c>
       <c r="I496" t="s">
-        <v>3464</v>
+        <v>3462</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
+        <v>3463</v>
+      </c>
+      <c r="L496" t="s">
+        <v>2617</v>
+      </c>
+      <c r="M496" t="s">
+        <v>3464</v>
+      </c>
+      <c r="N496" t="s">
         <v>3465</v>
-      </c>
-[...7 lines deleted...]
-        <v>3420</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3410</v>
+        <v>3466</v>
       </c>
       <c r="D497" t="s">
-        <v>3457</v>
+        <v>3467</v>
       </c>
       <c r="E497" t="s">
-        <v>3412</v>
+        <v>3468</v>
       </c>
       <c r="F497" t="s">
-        <v>3413</v>
+        <v>3469</v>
       </c>
       <c r="G497" t="s">
-        <v>3414</v>
+        <v>3470</v>
       </c>
       <c r="H497" t="s">
-        <v>3468</v>
+        <v>3471</v>
       </c>
       <c r="I497" t="s">
-        <v>3469</v>
+        <v>3472</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3470</v>
+        <v>3473</v>
       </c>
       <c r="L497" t="s">
-        <v>3471</v>
+        <v>2617</v>
       </c>
       <c r="M497" t="s">
-        <v>3472</v>
+        <v>3474</v>
       </c>
       <c r="N497" t="s">
-        <v>3420</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3410</v>
+        <v>3476</v>
       </c>
       <c r="D498" t="s">
-        <v>3457</v>
+        <v>3438</v>
       </c>
       <c r="E498" t="s">
-        <v>3412</v>
+        <v>3477</v>
       </c>
       <c r="F498" t="s">
-        <v>3413</v>
+        <v>3478</v>
       </c>
       <c r="G498" t="s">
-        <v>3414</v>
+        <v>3479</v>
       </c>
       <c r="H498" t="s">
-        <v>3473</v>
+        <v>3480</v>
       </c>
       <c r="I498" t="s">
-        <v>3474</v>
+        <v>3481</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3475</v>
+        <v>3482</v>
       </c>
       <c r="L498" t="s">
-        <v>3476</v>
+        <v>2617</v>
       </c>
       <c r="M498" t="s">
-        <v>3477</v>
+        <v>3483</v>
       </c>
       <c r="N498" t="s">
-        <v>3420</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3410</v>
+        <v>3325</v>
       </c>
       <c r="D499" t="s">
-        <v>3478</v>
+        <v>3485</v>
       </c>
       <c r="E499" t="s">
-        <v>3412</v>
+        <v>3327</v>
       </c>
       <c r="F499" t="s">
-        <v>3413</v>
+        <v>3328</v>
       </c>
       <c r="G499" t="s">
-        <v>3414</v>
+        <v>3329</v>
       </c>
       <c r="H499" t="s">
-        <v>3479</v>
+        <v>3486</v>
       </c>
       <c r="I499" t="s">
-        <v>3480</v>
+        <v>3487</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3481</v>
+        <v>3488</v>
       </c>
       <c r="L499" t="s">
-        <v>3482</v>
+        <v>2739</v>
       </c>
       <c r="M499" t="s">
-        <v>3483</v>
+        <v>3489</v>
       </c>
       <c r="N499" t="s">
-        <v>3420</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3410</v>
+        <v>3325</v>
       </c>
       <c r="D500" t="s">
-        <v>3457</v>
+        <v>3485</v>
       </c>
       <c r="E500" t="s">
-        <v>3412</v>
+        <v>3327</v>
       </c>
       <c r="F500" t="s">
-        <v>3413</v>
+        <v>3328</v>
       </c>
       <c r="G500" t="s">
-        <v>3414</v>
+        <v>3329</v>
       </c>
       <c r="H500" t="s">
-        <v>3484</v>
+        <v>3490</v>
       </c>
       <c r="I500" t="s">
-        <v>3485</v>
+        <v>3491</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3486</v>
+        <v>3492</v>
       </c>
       <c r="L500" t="s">
-        <v>3487</v>
+        <v>2739</v>
       </c>
       <c r="M500" t="s">
-        <v>3488</v>
+        <v>3493</v>
       </c>
       <c r="N500" t="s">
-        <v>3420</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3410</v>
+        <v>3325</v>
       </c>
       <c r="D501" t="s">
-        <v>3478</v>
+        <v>3485</v>
       </c>
       <c r="E501" t="s">
-        <v>3412</v>
+        <v>3327</v>
       </c>
       <c r="F501" t="s">
-        <v>3413</v>
+        <v>3328</v>
       </c>
       <c r="G501" t="s">
-        <v>3414</v>
+        <v>3329</v>
       </c>
       <c r="H501" t="s">
-        <v>3484</v>
+        <v>3494</v>
       </c>
       <c r="I501" t="s">
-        <v>3489</v>
+        <v>3495</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3490</v>
+        <v>3496</v>
       </c>
       <c r="L501" t="s">
-        <v>3491</v>
+        <v>2739</v>
       </c>
       <c r="M501" t="s">
-        <v>3492</v>
+        <v>3497</v>
       </c>
       <c r="N501" t="s">
-        <v>3420</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3410</v>
+        <v>3325</v>
       </c>
       <c r="D502" t="s">
-        <v>3457</v>
+        <v>3485</v>
       </c>
       <c r="E502" t="s">
-        <v>3412</v>
+        <v>3327</v>
       </c>
       <c r="F502" t="s">
-        <v>3413</v>
+        <v>3328</v>
       </c>
       <c r="G502" t="s">
-        <v>3414</v>
+        <v>3329</v>
       </c>
       <c r="H502" t="s">
-        <v>3493</v>
+        <v>3498</v>
       </c>
       <c r="I502" t="s">
-        <v>3494</v>
+        <v>3499</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3495</v>
+        <v>3500</v>
       </c>
       <c r="L502" t="s">
-        <v>3496</v>
+        <v>2739</v>
       </c>
       <c r="M502" t="s">
-        <v>3497</v>
+        <v>3501</v>
       </c>
       <c r="N502" t="s">
-        <v>3420</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3410</v>
+        <v>3502</v>
       </c>
       <c r="D503" t="s">
-        <v>3457</v>
+        <v>3503</v>
       </c>
       <c r="E503" t="s">
-        <v>3412</v>
+        <v>3504</v>
       </c>
       <c r="F503" t="s">
-        <v>3413</v>
+        <v>3505</v>
       </c>
       <c r="G503" t="s">
-        <v>3414</v>
+        <v>3506</v>
       </c>
       <c r="H503" t="s">
-        <v>3479</v>
+        <v>3507</v>
       </c>
       <c r="I503" t="s">
-        <v>3498</v>
+        <v>3508</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3499</v>
+        <v>3509</v>
       </c>
       <c r="L503" t="s">
-        <v>3500</v>
+        <v>2617</v>
       </c>
       <c r="M503" t="s">
-        <v>3501</v>
+        <v>3510</v>
       </c>
       <c r="N503" t="s">
-        <v>3420</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3399</v>
+        <v>3512</v>
       </c>
       <c r="D504" t="s">
-        <v>3502</v>
+        <v>3513</v>
       </c>
       <c r="E504" t="s">
-        <v>3401</v>
+        <v>3514</v>
       </c>
       <c r="F504" t="s">
-        <v>3402</v>
+        <v>3515</v>
       </c>
       <c r="G504" t="s">
-        <v>3403</v>
+        <v>3516</v>
       </c>
       <c r="H504" t="s">
-        <v>3503</v>
+        <v>3517</v>
       </c>
       <c r="I504" t="s">
-        <v>3504</v>
+        <v>3518</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3505</v>
+        <v>3519</v>
       </c>
       <c r="L504" t="s">
-        <v>3506</v>
+        <v>2617</v>
       </c>
       <c r="M504" t="s">
-        <v>3507</v>
+        <v>3520</v>
       </c>
       <c r="N504" t="s">
-        <v>3409</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3399</v>
+        <v>3522</v>
       </c>
       <c r="D505" t="s">
-        <v>3502</v>
+        <v>3376</v>
       </c>
       <c r="E505" t="s">
-        <v>3401</v>
+        <v>3523</v>
       </c>
       <c r="F505" t="s">
-        <v>3402</v>
+        <v>3524</v>
       </c>
       <c r="G505" t="s">
-        <v>3403</v>
+        <v>3525</v>
       </c>
       <c r="H505" t="s">
-        <v>3508</v>
+        <v>3526</v>
       </c>
       <c r="I505" t="s">
-        <v>3509</v>
+        <v>3527</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3510</v>
+        <v>3528</v>
       </c>
       <c r="L505" t="s">
-        <v>3511</v>
+        <v>2617</v>
       </c>
       <c r="M505" t="s">
-        <v>3512</v>
+        <v>3529</v>
       </c>
       <c r="N505" t="s">
-        <v>3409</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3399</v>
+        <v>3531</v>
       </c>
       <c r="D506" t="s">
-        <v>3502</v>
+        <v>3376</v>
       </c>
       <c r="E506" t="s">
-        <v>3401</v>
+        <v>3532</v>
       </c>
       <c r="F506" t="s">
-        <v>3402</v>
+        <v>3533</v>
       </c>
       <c r="G506" t="s">
-        <v>3403</v>
+        <v>3534</v>
       </c>
       <c r="H506" t="s">
-        <v>3513</v>
+        <v>3535</v>
       </c>
       <c r="I506" t="s">
-        <v>3514</v>
+        <v>3536</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3515</v>
+        <v>3537</v>
       </c>
       <c r="L506" t="s">
-        <v>3516</v>
+        <v>2617</v>
       </c>
       <c r="M506" t="s">
-        <v>3517</v>
+        <v>3538</v>
       </c>
       <c r="N506" t="s">
-        <v>3409</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3399</v>
+        <v>3540</v>
       </c>
       <c r="D507" t="s">
-        <v>3502</v>
+        <v>3428</v>
       </c>
       <c r="E507" t="s">
-        <v>3401</v>
+        <v>3541</v>
       </c>
       <c r="F507" t="s">
-        <v>3402</v>
+        <v>3272</v>
       </c>
       <c r="G507" t="s">
-        <v>3403</v>
+        <v>3542</v>
       </c>
       <c r="H507" t="s">
-        <v>3447</v>
+        <v>3543</v>
       </c>
       <c r="I507" t="s">
-        <v>3518</v>
+        <v>3544</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3519</v>
+        <v>3545</v>
       </c>
       <c r="L507" t="s">
-        <v>3520</v>
+        <v>2617</v>
       </c>
       <c r="M507" t="s">
-        <v>3521</v>
+        <v>3546</v>
       </c>
       <c r="N507" t="s">
-        <v>3409</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3399</v>
+        <v>3548</v>
       </c>
       <c r="D508" t="s">
-        <v>3522</v>
+        <v>3376</v>
       </c>
       <c r="E508" t="s">
-        <v>3401</v>
+        <v>3549</v>
       </c>
       <c r="F508" t="s">
-        <v>3402</v>
+        <v>3550</v>
       </c>
       <c r="G508" t="s">
-        <v>3403</v>
+        <v>3551</v>
       </c>
       <c r="H508" t="s">
-        <v>3508</v>
+        <v>3552</v>
       </c>
       <c r="I508" t="s">
-        <v>3523</v>
+        <v>3553</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3524</v>
+        <v>3554</v>
       </c>
       <c r="L508" t="s">
-        <v>3525</v>
+        <v>2617</v>
       </c>
       <c r="M508" t="s">
-        <v>3526</v>
+        <v>3555</v>
       </c>
       <c r="N508" t="s">
-        <v>3409</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3399</v>
+        <v>3557</v>
       </c>
       <c r="D509" t="s">
-        <v>3522</v>
+        <v>3558</v>
       </c>
       <c r="E509" t="s">
-        <v>3401</v>
+        <v>3559</v>
       </c>
       <c r="F509" t="s">
-        <v>3402</v>
+        <v>3560</v>
       </c>
       <c r="G509" t="s">
-        <v>3403</v>
+        <v>3561</v>
       </c>
       <c r="H509" t="s">
-        <v>3527</v>
+        <v>3562</v>
       </c>
       <c r="I509" t="s">
-        <v>3528</v>
+        <v>3563</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3529</v>
+        <v>3564</v>
       </c>
       <c r="L509" t="s">
-        <v>3530</v>
+        <v>2739</v>
       </c>
       <c r="M509" t="s">
-        <v>3531</v>
+        <v>3565</v>
       </c>
       <c r="N509" t="s">
-        <v>3409</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3399</v>
+        <v>3557</v>
       </c>
       <c r="D510" t="s">
-        <v>3502</v>
+        <v>3558</v>
       </c>
       <c r="E510" t="s">
-        <v>3401</v>
+        <v>3559</v>
       </c>
       <c r="F510" t="s">
-        <v>3402</v>
+        <v>3560</v>
       </c>
       <c r="G510" t="s">
-        <v>3403</v>
+        <v>3561</v>
       </c>
       <c r="H510" t="s">
-        <v>3452</v>
+        <v>3567</v>
       </c>
       <c r="I510" t="s">
-        <v>3532</v>
+        <v>3568</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3533</v>
+        <v>3569</v>
       </c>
       <c r="L510" t="s">
-        <v>3534</v>
+        <v>2739</v>
       </c>
       <c r="M510" t="s">
-        <v>3535</v>
+        <v>3570</v>
       </c>
       <c r="N510" t="s">
-        <v>3409</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3399</v>
+        <v>3571</v>
       </c>
       <c r="D511" t="s">
-        <v>3522</v>
+        <v>3428</v>
       </c>
       <c r="E511" t="s">
-        <v>3401</v>
+        <v>3572</v>
       </c>
       <c r="F511" t="s">
-        <v>3402</v>
+        <v>3573</v>
       </c>
       <c r="G511" t="s">
-        <v>3403</v>
+        <v>3574</v>
       </c>
       <c r="H511" t="s">
-        <v>3536</v>
+        <v>3575</v>
       </c>
       <c r="I511" t="s">
-        <v>3537</v>
+        <v>3576</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3538</v>
+        <v>3577</v>
       </c>
       <c r="L511" t="s">
-        <v>3539</v>
+        <v>2617</v>
       </c>
       <c r="M511" t="s">
-        <v>3540</v>
+        <v>3578</v>
       </c>
       <c r="N511" t="s">
-        <v>3409</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3399</v>
+        <v>3580</v>
       </c>
       <c r="D512" t="s">
-        <v>3502</v>
+        <v>3428</v>
       </c>
       <c r="E512" t="s">
-        <v>3401</v>
+        <v>3581</v>
       </c>
       <c r="F512" t="s">
-        <v>3402</v>
+        <v>3582</v>
       </c>
       <c r="G512" t="s">
-        <v>3403</v>
+        <v>3583</v>
       </c>
       <c r="H512" t="s">
-        <v>3541</v>
+        <v>3584</v>
       </c>
       <c r="I512" t="s">
-        <v>3542</v>
+        <v>3585</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3543</v>
+        <v>3586</v>
       </c>
       <c r="L512" t="s">
-        <v>3544</v>
+        <v>2617</v>
       </c>
       <c r="M512" t="s">
-        <v>3545</v>
+        <v>3587</v>
       </c>
       <c r="N512" t="s">
-        <v>3409</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3399</v>
+        <v>3589</v>
       </c>
       <c r="D513" t="s">
-        <v>3502</v>
+        <v>3438</v>
       </c>
       <c r="E513" t="s">
-        <v>3401</v>
+        <v>3590</v>
       </c>
       <c r="F513" t="s">
-        <v>3402</v>
+        <v>3591</v>
       </c>
       <c r="G513" t="s">
-        <v>3403</v>
+        <v>3592</v>
       </c>
       <c r="H513" t="s">
-        <v>3527</v>
+        <v>3593</v>
       </c>
       <c r="I513" t="s">
-        <v>3546</v>
+        <v>3594</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3547</v>
+        <v>3595</v>
       </c>
       <c r="L513" t="s">
-        <v>3548</v>
+        <v>2617</v>
       </c>
       <c r="M513" t="s">
-        <v>3549</v>
+        <v>3596</v>
       </c>
       <c r="N513" t="s">
-        <v>3409</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3410</v>
+        <v>3598</v>
       </c>
       <c r="D514" t="s">
-        <v>3550</v>
+        <v>3599</v>
       </c>
       <c r="E514" t="s">
-        <v>3412</v>
+        <v>3600</v>
       </c>
       <c r="F514" t="s">
-        <v>3413</v>
+        <v>3601</v>
       </c>
       <c r="G514" t="s">
-        <v>3414</v>
+        <v>3602</v>
       </c>
       <c r="H514" t="s">
-        <v>3484</v>
+        <v>3603</v>
       </c>
       <c r="I514" t="s">
-        <v>3551</v>
+        <v>3604</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3552</v>
+        <v>3605</v>
       </c>
       <c r="L514" t="s">
-        <v>3553</v>
+        <v>2787</v>
       </c>
       <c r="M514" t="s">
-        <v>3554</v>
+        <v>3606</v>
       </c>
       <c r="N514" t="s">
-        <v>3420</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3399</v>
+        <v>3608</v>
       </c>
       <c r="D515" t="s">
-        <v>3555</v>
+        <v>3376</v>
       </c>
       <c r="E515" t="s">
-        <v>3401</v>
+        <v>3609</v>
       </c>
       <c r="F515" t="s">
-        <v>3402</v>
+        <v>3610</v>
       </c>
       <c r="G515" t="s">
-        <v>3403</v>
+        <v>3611</v>
       </c>
       <c r="H515" t="s">
-        <v>3527</v>
+        <v>3612</v>
       </c>
       <c r="I515" t="s">
-        <v>3556</v>
+        <v>3613</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3557</v>
+        <v>3614</v>
       </c>
       <c r="L515" t="s">
-        <v>3558</v>
+        <v>2617</v>
       </c>
       <c r="M515" t="s">
-        <v>3559</v>
+        <v>3615</v>
       </c>
       <c r="N515" t="s">
-        <v>3409</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3410</v>
+        <v>3608</v>
       </c>
       <c r="D516" t="s">
-        <v>3550</v>
+        <v>3376</v>
       </c>
       <c r="E516" t="s">
-        <v>3412</v>
+        <v>3609</v>
       </c>
       <c r="F516" t="s">
-        <v>3413</v>
+        <v>3610</v>
       </c>
       <c r="G516" t="s">
-        <v>3414</v>
+        <v>3611</v>
       </c>
       <c r="H516" t="s">
-        <v>3479</v>
+        <v>3612</v>
       </c>
       <c r="I516" t="s">
-        <v>3560</v>
+        <v>3617</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3561</v>
+        <v>3618</v>
       </c>
       <c r="L516" t="s">
-        <v>3562</v>
+        <v>2617</v>
       </c>
       <c r="M516" t="s">
-        <v>3563</v>
+        <v>3619</v>
       </c>
       <c r="N516" t="s">
-        <v>3420</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3410</v>
+        <v>3620</v>
       </c>
       <c r="D517" t="s">
-        <v>3550</v>
+        <v>3621</v>
       </c>
       <c r="E517" t="s">
-        <v>3412</v>
+        <v>3622</v>
       </c>
       <c r="F517" t="s">
-        <v>3413</v>
+        <v>3623</v>
       </c>
       <c r="G517" t="s">
-        <v>3414</v>
+        <v>3624</v>
       </c>
       <c r="H517" t="s">
-        <v>3468</v>
+        <v>3625</v>
       </c>
       <c r="I517" t="s">
-        <v>3564</v>
+        <v>3626</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3565</v>
+        <v>3627</v>
       </c>
       <c r="L517" t="s">
-        <v>3566</v>
+        <v>2617</v>
       </c>
       <c r="M517" t="s">
-        <v>3567</v>
+        <v>3628</v>
       </c>
       <c r="N517" t="s">
-        <v>3420</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3399</v>
+        <v>3630</v>
       </c>
       <c r="D518" t="s">
-        <v>3555</v>
+        <v>3631</v>
       </c>
       <c r="E518" t="s">
-        <v>3401</v>
+        <v>3632</v>
       </c>
       <c r="F518" t="s">
-        <v>3402</v>
+        <v>3633</v>
       </c>
       <c r="G518" t="s">
-        <v>3403</v>
+        <v>3634</v>
       </c>
       <c r="H518" t="s">
-        <v>3508</v>
+        <v>3635</v>
       </c>
       <c r="I518" t="s">
-        <v>3568</v>
+        <v>3636</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3569</v>
+        <v>3637</v>
       </c>
       <c r="L518" t="s">
-        <v>3570</v>
+        <v>2617</v>
       </c>
       <c r="M518" t="s">
-        <v>3571</v>
+        <v>3638</v>
       </c>
       <c r="N518" t="s">
-        <v>3409</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3399</v>
+        <v>3640</v>
       </c>
       <c r="D519" t="s">
-        <v>3555</v>
+        <v>3641</v>
       </c>
       <c r="E519" t="s">
-        <v>3401</v>
+        <v>3642</v>
       </c>
       <c r="F519" t="s">
-        <v>3402</v>
+        <v>2639</v>
       </c>
       <c r="G519" t="s">
-        <v>3403</v>
+        <v>3643</v>
       </c>
       <c r="H519" t="s">
-        <v>3452</v>
+        <v>3644</v>
       </c>
       <c r="I519" t="s">
-        <v>3572</v>
+        <v>3645</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3573</v>
+        <v>3646</v>
       </c>
       <c r="L519" t="s">
-        <v>3574</v>
+        <v>2739</v>
       </c>
       <c r="M519" t="s">
-        <v>3575</v>
+        <v>3647</v>
       </c>
       <c r="N519" t="s">
-        <v>3409</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3410</v>
+        <v>3640</v>
       </c>
       <c r="D520" t="s">
-        <v>3576</v>
+        <v>3641</v>
       </c>
       <c r="E520" t="s">
-        <v>3412</v>
+        <v>3642</v>
       </c>
       <c r="F520" t="s">
-        <v>3413</v>
+        <v>2639</v>
       </c>
       <c r="G520" t="s">
-        <v>3414</v>
+        <v>3643</v>
       </c>
       <c r="H520" t="s">
-        <v>3415</v>
+        <v>3649</v>
       </c>
       <c r="I520" t="s">
-        <v>3577</v>
+        <v>3650</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3578</v>
+        <v>3651</v>
       </c>
       <c r="L520" t="s">
-        <v>3579</v>
+        <v>2739</v>
       </c>
       <c r="M520" t="s">
-        <v>3580</v>
+        <v>3652</v>
       </c>
       <c r="N520" t="s">
-        <v>3420</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3410</v>
+        <v>3653</v>
       </c>
       <c r="D521" t="s">
-        <v>3581</v>
+        <v>3428</v>
       </c>
       <c r="E521" t="s">
-        <v>3412</v>
+        <v>3654</v>
       </c>
       <c r="F521" t="s">
-        <v>3413</v>
+        <v>3655</v>
       </c>
       <c r="G521" t="s">
-        <v>3414</v>
+        <v>3656</v>
       </c>
       <c r="H521" t="s">
-        <v>3415</v>
+        <v>3657</v>
       </c>
       <c r="I521" t="s">
-        <v>3582</v>
+        <v>3658</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3583</v>
+        <v>3659</v>
       </c>
       <c r="L521" t="s">
-        <v>3584</v>
+        <v>2617</v>
       </c>
       <c r="M521" t="s">
-        <v>3585</v>
+        <v>3660</v>
       </c>
       <c r="N521" t="s">
-        <v>3420</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3410</v>
+        <v>3466</v>
       </c>
       <c r="D522" t="s">
-        <v>3586</v>
+        <v>3467</v>
       </c>
       <c r="E522" t="s">
-        <v>3412</v>
+        <v>3468</v>
       </c>
       <c r="F522" t="s">
-        <v>3413</v>
+        <v>3469</v>
       </c>
       <c r="G522" t="s">
-        <v>3414</v>
+        <v>3470</v>
       </c>
       <c r="H522" t="s">
-        <v>3415</v>
+        <v>3662</v>
       </c>
       <c r="I522" t="s">
-        <v>3587</v>
+        <v>3663</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3588</v>
+        <v>3664</v>
       </c>
       <c r="L522" t="s">
-        <v>3589</v>
+        <v>2617</v>
       </c>
       <c r="M522" t="s">
-        <v>3590</v>
+        <v>3665</v>
       </c>
       <c r="N522" t="s">
-        <v>3420</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3410</v>
+        <v>3666</v>
       </c>
       <c r="D523" t="s">
-        <v>3591</v>
+        <v>3438</v>
       </c>
       <c r="E523" t="s">
-        <v>3412</v>
+        <v>3667</v>
       </c>
       <c r="F523" t="s">
-        <v>3413</v>
+        <v>3668</v>
       </c>
       <c r="G523" t="s">
-        <v>3414</v>
+        <v>3669</v>
       </c>
       <c r="H523" t="s">
-        <v>3415</v>
+        <v>3670</v>
       </c>
       <c r="I523" t="s">
-        <v>3592</v>
+        <v>3671</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3593</v>
+        <v>3672</v>
       </c>
       <c r="L523" t="s">
-        <v>3594</v>
+        <v>2617</v>
       </c>
       <c r="M523" t="s">
-        <v>3595</v>
+        <v>3673</v>
       </c>
       <c r="N523" t="s">
-        <v>3420</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3410</v>
+        <v>3675</v>
       </c>
       <c r="D524" t="s">
-        <v>3596</v>
+        <v>3428</v>
       </c>
       <c r="E524" t="s">
-        <v>3412</v>
+        <v>3676</v>
       </c>
       <c r="F524" t="s">
-        <v>3413</v>
+        <v>3677</v>
       </c>
       <c r="G524" t="s">
-        <v>3414</v>
+        <v>3678</v>
       </c>
       <c r="H524" t="s">
-        <v>3415</v>
+        <v>3679</v>
       </c>
       <c r="I524" t="s">
-        <v>3597</v>
+        <v>3680</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3598</v>
+        <v>3681</v>
       </c>
       <c r="L524" t="s">
-        <v>3599</v>
+        <v>2617</v>
       </c>
       <c r="M524" t="s">
-        <v>3600</v>
+        <v>3682</v>
       </c>
       <c r="N524" t="s">
-        <v>3420</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3410</v>
+        <v>3476</v>
       </c>
       <c r="D525" t="s">
-        <v>3601</v>
+        <v>3438</v>
       </c>
       <c r="E525" t="s">
-        <v>3412</v>
+        <v>3477</v>
       </c>
       <c r="F525" t="s">
-        <v>3413</v>
+        <v>3478</v>
       </c>
       <c r="G525" t="s">
-        <v>3414</v>
+        <v>3479</v>
       </c>
       <c r="H525" t="s">
-        <v>3415</v>
+        <v>3684</v>
       </c>
       <c r="I525" t="s">
-        <v>3602</v>
+        <v>3685</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3603</v>
+        <v>3686</v>
       </c>
       <c r="L525" t="s">
-        <v>3604</v>
+        <v>2617</v>
       </c>
       <c r="M525" t="s">
-        <v>3605</v>
+        <v>3687</v>
       </c>
       <c r="N525" t="s">
-        <v>3420</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3410</v>
+        <v>3688</v>
       </c>
       <c r="D526" t="s">
-        <v>3606</v>
+        <v>3689</v>
       </c>
       <c r="E526" t="s">
-        <v>3412</v>
+        <v>3690</v>
       </c>
       <c r="F526" t="s">
-        <v>3413</v>
+        <v>3691</v>
       </c>
       <c r="G526" t="s">
-        <v>3414</v>
+        <v>3692</v>
       </c>
       <c r="H526" t="s">
-        <v>3415</v>
+        <v>3693</v>
       </c>
       <c r="I526" t="s">
-        <v>3607</v>
+        <v>3694</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3608</v>
+        <v>3695</v>
       </c>
       <c r="L526" t="s">
-        <v>3609</v>
+        <v>2617</v>
       </c>
       <c r="M526" t="s">
-        <v>3610</v>
+        <v>3696</v>
       </c>
       <c r="N526" t="s">
-        <v>3420</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3410</v>
+        <v>3698</v>
       </c>
       <c r="D527" t="s">
-        <v>3611</v>
+        <v>3376</v>
       </c>
       <c r="E527" t="s">
-        <v>3412</v>
+        <v>3053</v>
       </c>
       <c r="F527" t="s">
-        <v>3413</v>
+        <v>3054</v>
       </c>
       <c r="G527" t="s">
-        <v>3414</v>
+        <v>3055</v>
       </c>
       <c r="H527" t="s">
-        <v>3415</v>
+        <v>3182</v>
       </c>
       <c r="I527" t="s">
-        <v>3612</v>
+        <v>3699</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3613</v>
+        <v>3700</v>
       </c>
       <c r="L527" t="s">
-        <v>3614</v>
+        <v>2617</v>
       </c>
       <c r="M527" t="s">
-        <v>3615</v>
+        <v>3701</v>
       </c>
       <c r="N527" t="s">
-        <v>3420</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3410</v>
+        <v>3385</v>
       </c>
       <c r="D528" t="s">
-        <v>3616</v>
+        <v>3376</v>
       </c>
       <c r="E528" t="s">
-        <v>3412</v>
+        <v>3386</v>
       </c>
       <c r="F528" t="s">
-        <v>3413</v>
+        <v>3387</v>
       </c>
       <c r="G528" t="s">
-        <v>3414</v>
+        <v>3388</v>
       </c>
       <c r="H528" t="s">
-        <v>3415</v>
+        <v>3703</v>
       </c>
       <c r="I528" t="s">
-        <v>3617</v>
+        <v>3704</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3618</v>
+        <v>3705</v>
       </c>
       <c r="L528" t="s">
-        <v>3619</v>
+        <v>2617</v>
       </c>
       <c r="M528" t="s">
-        <v>3620</v>
+        <v>3706</v>
       </c>
       <c r="N528" t="s">
-        <v>3420</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3410</v>
+        <v>3707</v>
       </c>
       <c r="D529" t="s">
-        <v>3621</v>
+        <v>3376</v>
       </c>
       <c r="E529" t="s">
-        <v>3412</v>
+        <v>3708</v>
       </c>
       <c r="F529" t="s">
-        <v>3413</v>
+        <v>3709</v>
       </c>
       <c r="G529" t="s">
-        <v>3414</v>
+        <v>3710</v>
       </c>
       <c r="H529" t="s">
-        <v>3415</v>
+        <v>3711</v>
       </c>
       <c r="I529" t="s">
-        <v>3622</v>
+        <v>3712</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3623</v>
+        <v>3713</v>
       </c>
       <c r="L529" t="s">
-        <v>3624</v>
+        <v>2617</v>
       </c>
       <c r="M529" t="s">
-        <v>3625</v>
+        <v>3714</v>
       </c>
       <c r="N529" t="s">
-        <v>3420</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3036</v>
+        <v>3716</v>
       </c>
       <c r="D530" t="s">
-        <v>3626</v>
+        <v>3376</v>
       </c>
       <c r="E530" t="s">
-        <v>3038</v>
+        <v>3717</v>
       </c>
       <c r="F530" t="s">
-        <v>3039</v>
+        <v>3718</v>
       </c>
       <c r="G530" t="s">
-        <v>3040</v>
+        <v>3719</v>
       </c>
       <c r="H530" t="s">
-        <v>3627</v>
+        <v>3720</v>
       </c>
       <c r="I530" t="s">
-        <v>3628</v>
+        <v>3721</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3629</v>
+        <v>3722</v>
       </c>
       <c r="L530" t="s">
-        <v>3630</v>
+        <v>2617</v>
       </c>
       <c r="M530" t="s">
-        <v>3631</v>
+        <v>3723</v>
       </c>
       <c r="N530" t="s">
-        <v>3046</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3036</v>
+        <v>3725</v>
       </c>
       <c r="D531" t="s">
-        <v>3632</v>
+        <v>3376</v>
       </c>
       <c r="E531" t="s">
-        <v>3038</v>
+        <v>3726</v>
       </c>
       <c r="F531" t="s">
-        <v>3039</v>
+        <v>3727</v>
       </c>
       <c r="G531" t="s">
-        <v>3040</v>
+        <v>3728</v>
       </c>
       <c r="H531" t="s">
-        <v>3627</v>
+        <v>3729</v>
       </c>
       <c r="I531" t="s">
-        <v>3633</v>
+        <v>3730</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3634</v>
+        <v>3731</v>
       </c>
       <c r="L531" t="s">
-        <v>3635</v>
+        <v>2617</v>
       </c>
       <c r="M531" t="s">
-        <v>3636</v>
+        <v>3732</v>
       </c>
       <c r="N531" t="s">
-        <v>3046</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3036</v>
+        <v>3734</v>
       </c>
       <c r="D532" t="s">
-        <v>3637</v>
+        <v>3376</v>
       </c>
       <c r="E532" t="s">
-        <v>3038</v>
+        <v>3735</v>
       </c>
       <c r="F532" t="s">
-        <v>3039</v>
+        <v>3736</v>
       </c>
       <c r="G532" t="s">
-        <v>3040</v>
+        <v>3737</v>
       </c>
       <c r="H532" t="s">
-        <v>3627</v>
+        <v>3738</v>
       </c>
       <c r="I532" t="s">
-        <v>3638</v>
+        <v>3739</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3639</v>
+        <v>3740</v>
       </c>
       <c r="L532" t="s">
-        <v>3640</v>
+        <v>2617</v>
       </c>
       <c r="M532" t="s">
-        <v>3641</v>
+        <v>3741</v>
       </c>
       <c r="N532" t="s">
-        <v>3046</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3036</v>
+        <v>3743</v>
       </c>
       <c r="D533" t="s">
-        <v>3642</v>
+        <v>3621</v>
       </c>
       <c r="E533" t="s">
-        <v>3038</v>
+        <v>3744</v>
       </c>
       <c r="F533" t="s">
-        <v>3039</v>
+        <v>3745</v>
       </c>
       <c r="G533" t="s">
-        <v>3040</v>
+        <v>3746</v>
       </c>
       <c r="H533" t="s">
-        <v>3627</v>
+        <v>3747</v>
       </c>
       <c r="I533" t="s">
-        <v>3643</v>
+        <v>3748</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3644</v>
+        <v>3749</v>
       </c>
       <c r="L533" t="s">
-        <v>3645</v>
+        <v>2617</v>
       </c>
       <c r="M533" t="s">
-        <v>3646</v>
+        <v>3750</v>
       </c>
       <c r="N533" t="s">
-        <v>3046</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3036</v>
+        <v>3752</v>
       </c>
       <c r="D534" t="s">
-        <v>3647</v>
+        <v>3428</v>
       </c>
       <c r="E534" t="s">
-        <v>3038</v>
+        <v>3753</v>
       </c>
       <c r="F534" t="s">
-        <v>3039</v>
+        <v>3754</v>
       </c>
       <c r="G534" t="s">
-        <v>3040</v>
+        <v>3755</v>
       </c>
       <c r="H534" t="s">
-        <v>3627</v>
+        <v>3756</v>
       </c>
       <c r="I534" t="s">
-        <v>3648</v>
+        <v>3757</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3649</v>
+        <v>3758</v>
       </c>
       <c r="L534" t="s">
-        <v>3650</v>
+        <v>2617</v>
       </c>
       <c r="M534" t="s">
-        <v>3651</v>
+        <v>3759</v>
       </c>
       <c r="N534" t="s">
-        <v>3046</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3036</v>
+        <v>3345</v>
       </c>
       <c r="D535" t="s">
-        <v>3652</v>
+        <v>3641</v>
       </c>
       <c r="E535" t="s">
-        <v>3038</v>
+        <v>3347</v>
       </c>
       <c r="F535" t="s">
-        <v>3039</v>
+        <v>3348</v>
       </c>
       <c r="G535" t="s">
-        <v>3040</v>
+        <v>3349</v>
       </c>
       <c r="H535" t="s">
-        <v>3627</v>
+        <v>3761</v>
       </c>
       <c r="I535" t="s">
-        <v>3653</v>
+        <v>3762</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3654</v>
+        <v>3763</v>
       </c>
       <c r="L535" t="s">
-        <v>3655</v>
+        <v>2739</v>
       </c>
       <c r="M535" t="s">
-        <v>3656</v>
+        <v>3764</v>
       </c>
       <c r="N535" t="s">
-        <v>3046</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3036</v>
+        <v>3345</v>
       </c>
       <c r="D536" t="s">
-        <v>3657</v>
+        <v>3641</v>
       </c>
       <c r="E536" t="s">
-        <v>3038</v>
+        <v>3347</v>
       </c>
       <c r="F536" t="s">
-        <v>3039</v>
+        <v>3348</v>
       </c>
       <c r="G536" t="s">
-        <v>3040</v>
+        <v>3349</v>
       </c>
       <c r="H536" t="s">
-        <v>3627</v>
+        <v>3765</v>
       </c>
       <c r="I536" t="s">
-        <v>3658</v>
+        <v>3766</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3659</v>
+        <v>3767</v>
       </c>
       <c r="L536" t="s">
-        <v>3660</v>
+        <v>2739</v>
       </c>
       <c r="M536" t="s">
-        <v>3661</v>
+        <v>3768</v>
       </c>
       <c r="N536" t="s">
-        <v>3046</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3036</v>
+        <v>3345</v>
       </c>
       <c r="D537" t="s">
-        <v>3662</v>
+        <v>3641</v>
       </c>
       <c r="E537" t="s">
-        <v>3038</v>
+        <v>3347</v>
       </c>
       <c r="F537" t="s">
-        <v>3039</v>
+        <v>3348</v>
       </c>
       <c r="G537" t="s">
-        <v>3040</v>
+        <v>3349</v>
       </c>
       <c r="H537" t="s">
-        <v>3627</v>
+        <v>3769</v>
       </c>
       <c r="I537" t="s">
-        <v>3663</v>
+        <v>3770</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3664</v>
+        <v>3771</v>
       </c>
       <c r="L537" t="s">
-        <v>3665</v>
+        <v>2739</v>
       </c>
       <c r="M537" t="s">
-        <v>3666</v>
+        <v>3772</v>
       </c>
       <c r="N537" t="s">
-        <v>3046</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3036</v>
+        <v>3345</v>
       </c>
       <c r="D538" t="s">
-        <v>3667</v>
+        <v>3641</v>
       </c>
       <c r="E538" t="s">
-        <v>3038</v>
+        <v>3347</v>
       </c>
       <c r="F538" t="s">
-        <v>3039</v>
+        <v>3348</v>
       </c>
       <c r="G538" t="s">
-        <v>3040</v>
+        <v>3349</v>
       </c>
       <c r="H538" t="s">
-        <v>3627</v>
+        <v>3350</v>
       </c>
       <c r="I538" t="s">
-        <v>3668</v>
+        <v>3773</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3669</v>
+        <v>3774</v>
       </c>
       <c r="L538" t="s">
-        <v>3670</v>
+        <v>2739</v>
       </c>
       <c r="M538" t="s">
-        <v>3671</v>
+        <v>3775</v>
       </c>
       <c r="N538" t="s">
-        <v>3046</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3036</v>
+        <v>3776</v>
       </c>
       <c r="D539" t="s">
-        <v>3672</v>
+        <v>3376</v>
       </c>
       <c r="E539" t="s">
-        <v>3038</v>
+        <v>3777</v>
       </c>
       <c r="F539" t="s">
-        <v>3039</v>
+        <v>3778</v>
       </c>
       <c r="G539" t="s">
-        <v>3040</v>
+        <v>3779</v>
       </c>
       <c r="H539" t="s">
-        <v>3627</v>
+        <v>3780</v>
       </c>
       <c r="I539" t="s">
-        <v>3673</v>
+        <v>3781</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3674</v>
+        <v>3782</v>
       </c>
       <c r="L539" t="s">
-        <v>3675</v>
+        <v>2617</v>
       </c>
       <c r="M539" t="s">
-        <v>3676</v>
+        <v>3783</v>
       </c>
       <c r="N539" t="s">
-        <v>3046</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3036</v>
+        <v>3785</v>
       </c>
       <c r="D540" t="s">
-        <v>3677</v>
+        <v>3786</v>
       </c>
       <c r="E540" t="s">
-        <v>3038</v>
+        <v>3787</v>
       </c>
       <c r="F540" t="s">
-        <v>3039</v>
+        <v>2793</v>
       </c>
       <c r="G540" t="s">
-        <v>3040</v>
+        <v>3788</v>
       </c>
       <c r="H540" t="s">
-        <v>3627</v>
+        <v>3789</v>
       </c>
       <c r="I540" t="s">
-        <v>3678</v>
+        <v>3790</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3679</v>
+        <v>3791</v>
       </c>
       <c r="L540" t="s">
-        <v>3680</v>
+        <v>2617</v>
       </c>
       <c r="M540" t="s">
-        <v>3681</v>
+        <v>3792</v>
       </c>
       <c r="N540" t="s">
-        <v>3046</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3036</v>
+        <v>3794</v>
       </c>
       <c r="D541" t="s">
-        <v>3682</v>
+        <v>3795</v>
       </c>
       <c r="E541" t="s">
-        <v>3038</v>
+        <v>3796</v>
       </c>
       <c r="F541" t="s">
-        <v>3039</v>
+        <v>3797</v>
       </c>
       <c r="G541" t="s">
-        <v>3040</v>
+        <v>3798</v>
       </c>
       <c r="H541" t="s">
-        <v>3627</v>
+        <v>3799</v>
       </c>
       <c r="I541" t="s">
-        <v>3683</v>
+        <v>3800</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3684</v>
+        <v>3801</v>
       </c>
       <c r="L541" t="s">
-        <v>3685</v>
+        <v>699</v>
       </c>
       <c r="M541" t="s">
-        <v>3686</v>
+        <v>3802</v>
       </c>
       <c r="N541" t="s">
-        <v>3046</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3036</v>
+        <v>3804</v>
       </c>
       <c r="D542" t="s">
-        <v>3687</v>
+        <v>3805</v>
       </c>
       <c r="E542" t="s">
-        <v>3038</v>
+        <v>3806</v>
       </c>
       <c r="F542" t="s">
-        <v>3039</v>
+        <v>3807</v>
       </c>
       <c r="G542" t="s">
-        <v>3040</v>
+        <v>3808</v>
       </c>
       <c r="H542" t="s">
-        <v>3627</v>
+        <v>3809</v>
       </c>
       <c r="I542" t="s">
-        <v>3688</v>
+        <v>3810</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3689</v>
+        <v>3811</v>
       </c>
       <c r="L542" t="s">
-        <v>3690</v>
+        <v>2617</v>
       </c>
       <c r="M542" t="s">
-        <v>3691</v>
+        <v>3812</v>
       </c>
       <c r="N542" t="s">
-        <v>3046</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3036</v>
+        <v>3814</v>
       </c>
       <c r="D543" t="s">
-        <v>3692</v>
+        <v>3815</v>
       </c>
       <c r="E543" t="s">
-        <v>3038</v>
+        <v>3816</v>
       </c>
       <c r="F543" t="s">
-        <v>3039</v>
+        <v>3817</v>
       </c>
       <c r="G543" t="s">
-        <v>3040</v>
+        <v>3818</v>
       </c>
       <c r="H543" t="s">
-        <v>3627</v>
+        <v>3819</v>
       </c>
       <c r="I543" t="s">
-        <v>3693</v>
+        <v>3820</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3694</v>
+        <v>3821</v>
       </c>
       <c r="L543" t="s">
-        <v>3695</v>
+        <v>2617</v>
       </c>
       <c r="M543" t="s">
-        <v>3696</v>
+        <v>3822</v>
       </c>
       <c r="N543" t="s">
-        <v>3046</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3036</v>
+        <v>3824</v>
       </c>
       <c r="D544" t="s">
-        <v>3697</v>
+        <v>3825</v>
       </c>
       <c r="E544" t="s">
-        <v>3038</v>
+        <v>3826</v>
       </c>
       <c r="F544" t="s">
-        <v>3039</v>
+        <v>3827</v>
       </c>
       <c r="G544" t="s">
-        <v>3040</v>
+        <v>3828</v>
       </c>
       <c r="H544" t="s">
-        <v>3627</v>
+        <v>3829</v>
       </c>
       <c r="I544" t="s">
-        <v>3698</v>
+        <v>3830</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3699</v>
+        <v>3831</v>
       </c>
       <c r="L544" t="s">
-        <v>3700</v>
+        <v>3832</v>
       </c>
       <c r="M544" t="s">
-        <v>3701</v>
+        <v>3833</v>
       </c>
       <c r="N544" t="s">
-        <v>3046</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3373</v>
+        <v>3835</v>
       </c>
       <c r="D545" t="s">
-        <v>3702</v>
+        <v>3825</v>
       </c>
       <c r="E545" t="s">
-        <v>3375</v>
+        <v>3836</v>
       </c>
       <c r="F545" t="s">
-        <v>3376</v>
+        <v>3837</v>
       </c>
       <c r="G545" t="s">
-        <v>3377</v>
+        <v>3838</v>
       </c>
       <c r="H545" t="s">
-        <v>3703</v>
+        <v>3839</v>
       </c>
       <c r="I545" t="s">
-        <v>3704</v>
+        <v>3840</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3705</v>
+        <v>3841</v>
       </c>
       <c r="L545" t="s">
-        <v>3706</v>
+        <v>2617</v>
       </c>
       <c r="M545" t="s">
-        <v>3707</v>
+        <v>3842</v>
       </c>
       <c r="N545" t="s">
-        <v>3383</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3373</v>
+        <v>3844</v>
       </c>
       <c r="D546" t="s">
-        <v>3708</v>
+        <v>3845</v>
       </c>
       <c r="E546" t="s">
-        <v>3375</v>
+        <v>3846</v>
       </c>
       <c r="F546" t="s">
-        <v>3376</v>
+        <v>2793</v>
       </c>
       <c r="G546" t="s">
-        <v>3377</v>
+        <v>3847</v>
       </c>
       <c r="H546" t="s">
-        <v>3703</v>
+        <v>3848</v>
       </c>
       <c r="I546" t="s">
-        <v>3709</v>
+        <v>3849</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3710</v>
+        <v>3850</v>
       </c>
       <c r="L546" t="s">
-        <v>3711</v>
+        <v>2617</v>
       </c>
       <c r="M546" t="s">
-        <v>3712</v>
+        <v>3851</v>
       </c>
       <c r="N546" t="s">
-        <v>3383</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3373</v>
+        <v>3853</v>
       </c>
       <c r="D547" t="s">
-        <v>3713</v>
+        <v>3854</v>
       </c>
       <c r="E547" t="s">
-        <v>3375</v>
+        <v>3855</v>
       </c>
       <c r="F547" t="s">
-        <v>3376</v>
+        <v>3655</v>
       </c>
       <c r="G547" t="s">
-        <v>3377</v>
+        <v>3856</v>
       </c>
       <c r="H547" t="s">
-        <v>3703</v>
+        <v>3857</v>
       </c>
       <c r="I547" t="s">
-        <v>3714</v>
+        <v>3858</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3715</v>
+        <v>3859</v>
       </c>
       <c r="L547" t="s">
-        <v>3716</v>
+        <v>2617</v>
       </c>
       <c r="M547" t="s">
-        <v>3717</v>
+        <v>3860</v>
       </c>
       <c r="N547" t="s">
-        <v>3383</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D548" t="s">
-        <v>3718</v>
+        <v>3863</v>
       </c>
       <c r="E548" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F548" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G548" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H548" t="s">
-        <v>3703</v>
+        <v>3867</v>
       </c>
       <c r="I548" t="s">
-        <v>3719</v>
+        <v>3868</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3720</v>
+        <v>3869</v>
       </c>
       <c r="L548" t="s">
-        <v>3721</v>
+        <v>3870</v>
       </c>
       <c r="M548" t="s">
-        <v>3722</v>
+        <v>3871</v>
       </c>
       <c r="N548" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D549" t="s">
-        <v>3723</v>
+        <v>3863</v>
       </c>
       <c r="E549" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F549" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G549" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H549" t="s">
-        <v>3703</v>
+        <v>3873</v>
       </c>
       <c r="I549" t="s">
-        <v>3724</v>
+        <v>3874</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3725</v>
+        <v>3875</v>
       </c>
       <c r="L549" t="s">
-        <v>3726</v>
+        <v>3876</v>
       </c>
       <c r="M549" t="s">
-        <v>3727</v>
+        <v>3877</v>
       </c>
       <c r="N549" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D550" t="s">
-        <v>3728</v>
+        <v>3863</v>
       </c>
       <c r="E550" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F550" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G550" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H550" t="s">
-        <v>3703</v>
+        <v>3878</v>
       </c>
       <c r="I550" t="s">
-        <v>3729</v>
+        <v>3879</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3730</v>
+        <v>3880</v>
       </c>
       <c r="L550" t="s">
-        <v>3731</v>
+        <v>3881</v>
       </c>
       <c r="M550" t="s">
-        <v>3732</v>
+        <v>3882</v>
       </c>
       <c r="N550" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D551" t="s">
-        <v>3733</v>
+        <v>3863</v>
       </c>
       <c r="E551" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F551" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G551" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H551" t="s">
-        <v>3703</v>
+        <v>3883</v>
       </c>
       <c r="I551" t="s">
-        <v>3734</v>
+        <v>3884</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3735</v>
+        <v>3885</v>
       </c>
       <c r="L551" t="s">
-        <v>3736</v>
+        <v>3886</v>
       </c>
       <c r="M551" t="s">
-        <v>3737</v>
+        <v>3887</v>
       </c>
       <c r="N551" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D552" t="s">
-        <v>3738</v>
+        <v>3863</v>
       </c>
       <c r="E552" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F552" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G552" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H552" t="s">
-        <v>3703</v>
+        <v>3888</v>
       </c>
       <c r="I552" t="s">
-        <v>3739</v>
+        <v>3889</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3740</v>
+        <v>3890</v>
       </c>
       <c r="L552" t="s">
-        <v>3741</v>
+        <v>3891</v>
       </c>
       <c r="M552" t="s">
-        <v>3742</v>
+        <v>3892</v>
       </c>
       <c r="N552" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D553" t="s">
-        <v>3743</v>
+        <v>3863</v>
       </c>
       <c r="E553" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F553" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G553" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H553" t="s">
-        <v>3703</v>
+        <v>3893</v>
       </c>
       <c r="I553" t="s">
-        <v>3744</v>
+        <v>3894</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3745</v>
+        <v>3895</v>
       </c>
       <c r="L553" t="s">
-        <v>3746</v>
+        <v>3896</v>
       </c>
       <c r="M553" t="s">
-        <v>3747</v>
+        <v>3897</v>
       </c>
       <c r="N553" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3373</v>
+        <v>3862</v>
       </c>
       <c r="D554" t="s">
-        <v>3748</v>
+        <v>3863</v>
       </c>
       <c r="E554" t="s">
-        <v>3375</v>
+        <v>3864</v>
       </c>
       <c r="F554" t="s">
-        <v>3376</v>
+        <v>3865</v>
       </c>
       <c r="G554" t="s">
-        <v>3377</v>
+        <v>3866</v>
       </c>
       <c r="H554" t="s">
-        <v>3703</v>
+        <v>3898</v>
       </c>
       <c r="I554" t="s">
-        <v>3749</v>
+        <v>3899</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3750</v>
+        <v>3900</v>
       </c>
       <c r="L554" t="s">
-        <v>3751</v>
+        <v>3901</v>
       </c>
       <c r="M554" t="s">
-        <v>3752</v>
+        <v>3902</v>
       </c>
       <c r="N554" t="s">
-        <v>3383</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D555" t="s">
-        <v>3753</v>
+        <v>3903</v>
       </c>
       <c r="E555" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F555" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G555" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H555" t="s">
-        <v>3754</v>
+        <v>3904</v>
       </c>
       <c r="I555" t="s">
-        <v>3755</v>
+        <v>3905</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3756</v>
+        <v>3906</v>
       </c>
       <c r="L555" t="s">
-        <v>3757</v>
+        <v>3907</v>
       </c>
       <c r="M555" t="s">
-        <v>3758</v>
+        <v>3908</v>
       </c>
       <c r="N555" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D556" t="s">
-        <v>3759</v>
+        <v>3903</v>
       </c>
       <c r="E556" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F556" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G556" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H556" t="s">
-        <v>3754</v>
+        <v>3909</v>
       </c>
       <c r="I556" t="s">
-        <v>3760</v>
+        <v>3910</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3761</v>
+        <v>3911</v>
       </c>
       <c r="L556" t="s">
-        <v>3762</v>
+        <v>3912</v>
       </c>
       <c r="M556" t="s">
-        <v>3763</v>
+        <v>3913</v>
       </c>
       <c r="N556" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D557" t="s">
-        <v>3764</v>
+        <v>3903</v>
       </c>
       <c r="E557" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F557" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G557" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H557" t="s">
-        <v>3754</v>
+        <v>3867</v>
       </c>
       <c r="I557" t="s">
-        <v>3765</v>
+        <v>3914</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3766</v>
+        <v>3915</v>
       </c>
       <c r="L557" t="s">
-        <v>3767</v>
+        <v>3916</v>
       </c>
       <c r="M557" t="s">
-        <v>3768</v>
+        <v>3917</v>
       </c>
       <c r="N557" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D558" t="s">
-        <v>3769</v>
+        <v>3903</v>
       </c>
       <c r="E558" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F558" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G558" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H558" t="s">
-        <v>3754</v>
+        <v>3883</v>
       </c>
       <c r="I558" t="s">
-        <v>3770</v>
+        <v>3918</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3771</v>
+        <v>3919</v>
       </c>
       <c r="L558" t="s">
-        <v>3772</v>
+        <v>3920</v>
       </c>
       <c r="M558" t="s">
-        <v>3773</v>
+        <v>3921</v>
       </c>
       <c r="N558" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D559" t="s">
-        <v>3774</v>
+        <v>3903</v>
       </c>
       <c r="E559" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F559" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G559" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H559" t="s">
-        <v>3754</v>
+        <v>3873</v>
       </c>
       <c r="I559" t="s">
-        <v>3775</v>
+        <v>3922</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3776</v>
+        <v>3923</v>
       </c>
       <c r="L559" t="s">
-        <v>3777</v>
+        <v>3924</v>
       </c>
       <c r="M559" t="s">
-        <v>3778</v>
+        <v>3925</v>
       </c>
       <c r="N559" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D560" t="s">
-        <v>3779</v>
+        <v>3903</v>
       </c>
       <c r="E560" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F560" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G560" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H560" t="s">
-        <v>3754</v>
+        <v>3926</v>
       </c>
       <c r="I560" t="s">
-        <v>3780</v>
+        <v>3927</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3781</v>
+        <v>3928</v>
       </c>
       <c r="L560" t="s">
-        <v>3782</v>
+        <v>3929</v>
       </c>
       <c r="M560" t="s">
-        <v>3783</v>
+        <v>3930</v>
       </c>
       <c r="N560" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D561" t="s">
-        <v>3784</v>
+        <v>3903</v>
       </c>
       <c r="E561" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F561" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G561" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H561" t="s">
-        <v>3754</v>
+        <v>3931</v>
       </c>
       <c r="I561" t="s">
-        <v>3785</v>
+        <v>3932</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3786</v>
+        <v>3933</v>
       </c>
       <c r="L561" t="s">
-        <v>3787</v>
+        <v>3934</v>
       </c>
       <c r="M561" t="s">
-        <v>3788</v>
+        <v>3935</v>
       </c>
       <c r="N561" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D562" t="s">
-        <v>3789</v>
+        <v>3903</v>
       </c>
       <c r="E562" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F562" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G562" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H562" t="s">
-        <v>3754</v>
+        <v>3893</v>
       </c>
       <c r="I562" t="s">
-        <v>3790</v>
+        <v>3936</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3791</v>
+        <v>3937</v>
       </c>
       <c r="L562" t="s">
-        <v>3792</v>
+        <v>3938</v>
       </c>
       <c r="M562" t="s">
-        <v>3793</v>
+        <v>3939</v>
       </c>
       <c r="N562" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D563" t="s">
-        <v>3794</v>
+        <v>3941</v>
       </c>
       <c r="E563" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F563" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G563" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H563" t="s">
-        <v>3754</v>
+        <v>3945</v>
       </c>
       <c r="I563" t="s">
-        <v>3795</v>
+        <v>3946</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3796</v>
+        <v>3947</v>
       </c>
       <c r="L563" t="s">
-        <v>3797</v>
+        <v>3948</v>
       </c>
       <c r="M563" t="s">
-        <v>3798</v>
+        <v>3949</v>
       </c>
       <c r="N563" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3114</v>
+        <v>3862</v>
       </c>
       <c r="D564" t="s">
-        <v>3799</v>
+        <v>3951</v>
       </c>
       <c r="E564" t="s">
-        <v>3116</v>
+        <v>3864</v>
       </c>
       <c r="F564" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G564" t="s">
-        <v>3118</v>
+        <v>3866</v>
       </c>
       <c r="H564" t="s">
-        <v>3754</v>
+        <v>3952</v>
       </c>
       <c r="I564" t="s">
-        <v>3800</v>
+        <v>3953</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3801</v>
+        <v>3954</v>
       </c>
       <c r="L564" t="s">
-        <v>3802</v>
+        <v>3955</v>
       </c>
       <c r="M564" t="s">
-        <v>3803</v>
+        <v>3956</v>
       </c>
       <c r="N564" t="s">
-        <v>3124</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D565" t="s">
-        <v>3804</v>
+        <v>3951</v>
       </c>
       <c r="E565" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F565" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G565" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H565" t="s">
-        <v>3805</v>
+        <v>3957</v>
       </c>
       <c r="I565" t="s">
-        <v>3806</v>
+        <v>3958</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3807</v>
+        <v>3959</v>
       </c>
       <c r="L565" t="s">
-        <v>3808</v>
+        <v>3960</v>
       </c>
       <c r="M565" t="s">
-        <v>3809</v>
+        <v>3961</v>
       </c>
       <c r="N565" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>2329</v>
+        <v>3155</v>
       </c>
       <c r="D566" t="s">
-        <v>3810</v>
+        <v>3962</v>
       </c>
       <c r="E566" t="s">
-        <v>2331</v>
+        <v>3157</v>
       </c>
       <c r="F566" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G566" t="s">
-        <v>2333</v>
+        <v>3159</v>
       </c>
       <c r="H566" t="s">
-        <v>3805</v>
+        <v>3963</v>
       </c>
       <c r="I566" t="s">
-        <v>3811</v>
+        <v>3964</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3812</v>
+        <v>3965</v>
       </c>
       <c r="L566" t="s">
-        <v>3813</v>
+        <v>3966</v>
       </c>
       <c r="M566" t="s">
-        <v>3814</v>
+        <v>3967</v>
       </c>
       <c r="N566" t="s">
-        <v>2338</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D567" t="s">
-        <v>3815</v>
+        <v>3951</v>
       </c>
       <c r="E567" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F567" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G567" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H567" t="s">
-        <v>3805</v>
+        <v>3968</v>
       </c>
       <c r="I567" t="s">
-        <v>3816</v>
+        <v>3969</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3817</v>
+        <v>3970</v>
       </c>
       <c r="L567" t="s">
-        <v>3818</v>
+        <v>3971</v>
       </c>
       <c r="M567" t="s">
-        <v>3819</v>
+        <v>3972</v>
       </c>
       <c r="N567" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>2329</v>
+        <v>3155</v>
       </c>
       <c r="D568" t="s">
-        <v>3820</v>
+        <v>3962</v>
       </c>
       <c r="E568" t="s">
-        <v>2331</v>
+        <v>3157</v>
       </c>
       <c r="F568" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G568" t="s">
-        <v>2333</v>
+        <v>3159</v>
       </c>
       <c r="H568" t="s">
-        <v>3805</v>
+        <v>3973</v>
       </c>
       <c r="I568" t="s">
-        <v>3821</v>
+        <v>3974</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3822</v>
+        <v>3975</v>
       </c>
       <c r="L568" t="s">
-        <v>3823</v>
+        <v>3976</v>
       </c>
       <c r="M568" t="s">
-        <v>3824</v>
+        <v>3977</v>
       </c>
       <c r="N568" t="s">
-        <v>2338</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D569" t="s">
-        <v>3825</v>
+        <v>3951</v>
       </c>
       <c r="E569" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F569" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G569" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H569" t="s">
-        <v>3805</v>
+        <v>3873</v>
       </c>
       <c r="I569" t="s">
-        <v>3826</v>
+        <v>3978</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3827</v>
+        <v>3979</v>
       </c>
       <c r="L569" t="s">
-        <v>3828</v>
+        <v>3980</v>
       </c>
       <c r="M569" t="s">
-        <v>3829</v>
+        <v>3981</v>
       </c>
       <c r="N569" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D570" t="s">
-        <v>3830</v>
+        <v>3951</v>
       </c>
       <c r="E570" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F570" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G570" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H570" t="s">
-        <v>3805</v>
+        <v>3982</v>
       </c>
       <c r="I570" t="s">
-        <v>3831</v>
+        <v>3983</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3832</v>
+        <v>3984</v>
       </c>
       <c r="L570" t="s">
-        <v>3833</v>
+        <v>3985</v>
       </c>
       <c r="M570" t="s">
-        <v>3834</v>
+        <v>3986</v>
       </c>
       <c r="N570" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D571" t="s">
-        <v>3835</v>
+        <v>3951</v>
       </c>
       <c r="E571" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F571" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G571" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H571" t="s">
-        <v>3805</v>
+        <v>3987</v>
       </c>
       <c r="I571" t="s">
-        <v>3836</v>
+        <v>3988</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3837</v>
+        <v>3989</v>
       </c>
       <c r="L571" t="s">
-        <v>3838</v>
+        <v>3990</v>
       </c>
       <c r="M571" t="s">
-        <v>3839</v>
+        <v>3991</v>
       </c>
       <c r="N571" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D572" t="s">
-        <v>3840</v>
+        <v>3951</v>
       </c>
       <c r="E572" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F572" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G572" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H572" t="s">
-        <v>3805</v>
+        <v>3992</v>
       </c>
       <c r="I572" t="s">
-        <v>3841</v>
+        <v>3993</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
-        <v>3842</v>
+        <v>3994</v>
       </c>
       <c r="L572" t="s">
-        <v>3843</v>
+        <v>3995</v>
       </c>
       <c r="M572" t="s">
-        <v>3844</v>
+        <v>3996</v>
       </c>
       <c r="N572" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>2329</v>
+        <v>3155</v>
       </c>
       <c r="D573" t="s">
-        <v>3845</v>
+        <v>3962</v>
       </c>
       <c r="E573" t="s">
-        <v>2331</v>
+        <v>3157</v>
       </c>
       <c r="F573" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G573" t="s">
-        <v>2333</v>
+        <v>3159</v>
       </c>
       <c r="H573" t="s">
-        <v>3805</v>
+        <v>3997</v>
       </c>
       <c r="I573" t="s">
-        <v>3846</v>
+        <v>3998</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
-        <v>3847</v>
+        <v>3999</v>
       </c>
       <c r="L573" t="s">
-        <v>3848</v>
+        <v>4000</v>
       </c>
       <c r="M573" t="s">
-        <v>3849</v>
+        <v>4001</v>
       </c>
       <c r="N573" t="s">
-        <v>2338</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D574" t="s">
-        <v>3850</v>
+        <v>3951</v>
       </c>
       <c r="E574" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F574" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G574" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H574" t="s">
-        <v>3805</v>
+        <v>4002</v>
       </c>
       <c r="I574" t="s">
-        <v>3851</v>
+        <v>4003</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3852</v>
+        <v>4004</v>
       </c>
       <c r="L574" t="s">
-        <v>3853</v>
+        <v>4005</v>
       </c>
       <c r="M574" t="s">
-        <v>3854</v>
+        <v>4006</v>
       </c>
       <c r="N574" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>2329</v>
+        <v>3155</v>
       </c>
       <c r="D575" t="s">
-        <v>3855</v>
+        <v>3962</v>
       </c>
       <c r="E575" t="s">
-        <v>2331</v>
+        <v>3157</v>
       </c>
       <c r="F575" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G575" t="s">
-        <v>2333</v>
+        <v>3159</v>
       </c>
       <c r="H575" t="s">
-        <v>3805</v>
+        <v>4007</v>
       </c>
       <c r="I575" t="s">
-        <v>3856</v>
+        <v>4008</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3857</v>
+        <v>4009</v>
       </c>
       <c r="L575" t="s">
-        <v>3858</v>
+        <v>4010</v>
       </c>
       <c r="M575" t="s">
-        <v>3859</v>
+        <v>4011</v>
       </c>
       <c r="N575" t="s">
-        <v>2338</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D576" t="s">
-        <v>3860</v>
+        <v>3951</v>
       </c>
       <c r="E576" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F576" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G576" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H576" t="s">
-        <v>3805</v>
+        <v>3888</v>
       </c>
       <c r="I576" t="s">
-        <v>3861</v>
+        <v>4012</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3862</v>
+        <v>4013</v>
       </c>
       <c r="L576" t="s">
-        <v>3863</v>
+        <v>4014</v>
       </c>
       <c r="M576" t="s">
-        <v>3864</v>
+        <v>4015</v>
       </c>
       <c r="N576" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3399</v>
+        <v>3862</v>
       </c>
       <c r="D577" t="s">
+        <v>3951</v>
+      </c>
+      <c r="E577" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F577" t="s">
         <v>3865</v>
       </c>
-      <c r="E577" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G577" t="s">
-        <v>3403</v>
+        <v>3866</v>
       </c>
       <c r="H577" t="s">
-        <v>3422</v>
+        <v>4016</v>
       </c>
       <c r="I577" t="s">
-        <v>3866</v>
+        <v>4017</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3867</v>
+        <v>4018</v>
       </c>
       <c r="L577" t="s">
-        <v>3868</v>
+        <v>4019</v>
       </c>
       <c r="M577" t="s">
-        <v>3869</v>
+        <v>4020</v>
       </c>
       <c r="N577" t="s">
-        <v>3409</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D578" t="s">
-        <v>3870</v>
+        <v>3962</v>
       </c>
       <c r="E578" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F578" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G578" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H578" t="s">
-        <v>3422</v>
+        <v>4021</v>
       </c>
       <c r="I578" t="s">
-        <v>3871</v>
+        <v>4022</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3872</v>
+        <v>4023</v>
       </c>
       <c r="L578" t="s">
-        <v>3873</v>
+        <v>4024</v>
       </c>
       <c r="M578" t="s">
-        <v>3874</v>
+        <v>4025</v>
       </c>
       <c r="N578" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3399</v>
+        <v>3862</v>
       </c>
       <c r="D579" t="s">
-        <v>3875</v>
+        <v>3951</v>
       </c>
       <c r="E579" t="s">
-        <v>3401</v>
+        <v>3864</v>
       </c>
       <c r="F579" t="s">
-        <v>3402</v>
+        <v>3865</v>
       </c>
       <c r="G579" t="s">
-        <v>3403</v>
+        <v>3866</v>
       </c>
       <c r="H579" t="s">
-        <v>3422</v>
+        <v>4026</v>
       </c>
       <c r="I579" t="s">
-        <v>3876</v>
+        <v>4027</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3877</v>
+        <v>4028</v>
       </c>
       <c r="L579" t="s">
-        <v>3878</v>
+        <v>4029</v>
       </c>
       <c r="M579" t="s">
-        <v>3879</v>
+        <v>4030</v>
       </c>
       <c r="N579" t="s">
-        <v>3409</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3399</v>
+        <v>3862</v>
       </c>
       <c r="D580" t="s">
-        <v>3880</v>
+        <v>3951</v>
       </c>
       <c r="E580" t="s">
-        <v>3401</v>
+        <v>3864</v>
       </c>
       <c r="F580" t="s">
-        <v>3402</v>
+        <v>3865</v>
       </c>
       <c r="G580" t="s">
-        <v>3403</v>
+        <v>3866</v>
       </c>
       <c r="H580" t="s">
-        <v>3422</v>
+        <v>4031</v>
       </c>
       <c r="I580" t="s">
-        <v>3881</v>
+        <v>4032</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3882</v>
+        <v>4033</v>
       </c>
       <c r="L580" t="s">
-        <v>3883</v>
+        <v>4034</v>
       </c>
       <c r="M580" t="s">
-        <v>3884</v>
+        <v>4035</v>
       </c>
       <c r="N580" t="s">
-        <v>3409</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3399</v>
+        <v>3940</v>
       </c>
       <c r="D581" t="s">
-        <v>3885</v>
+        <v>4036</v>
       </c>
       <c r="E581" t="s">
-        <v>3401</v>
+        <v>3942</v>
       </c>
       <c r="F581" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G581" t="s">
-        <v>3403</v>
+        <v>3944</v>
       </c>
       <c r="H581" t="s">
-        <v>3422</v>
+        <v>4037</v>
       </c>
       <c r="I581" t="s">
-        <v>3886</v>
+        <v>4038</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3887</v>
+        <v>4039</v>
       </c>
       <c r="L581" t="s">
-        <v>3888</v>
+        <v>4040</v>
       </c>
       <c r="M581" t="s">
-        <v>3889</v>
+        <v>4041</v>
       </c>
       <c r="N581" t="s">
-        <v>3409</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D582" t="s">
-        <v>3890</v>
+        <v>3962</v>
       </c>
       <c r="E582" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F582" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G582" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H582" t="s">
-        <v>3422</v>
+        <v>4042</v>
       </c>
       <c r="I582" t="s">
-        <v>3891</v>
+        <v>4043</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3892</v>
+        <v>4044</v>
       </c>
       <c r="L582" t="s">
-        <v>3893</v>
+        <v>4045</v>
       </c>
       <c r="M582" t="s">
-        <v>3894</v>
+        <v>4046</v>
       </c>
       <c r="N582" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3399</v>
+        <v>3940</v>
       </c>
       <c r="D583" t="s">
-        <v>3895</v>
+        <v>4036</v>
       </c>
       <c r="E583" t="s">
-        <v>3401</v>
+        <v>3942</v>
       </c>
       <c r="F583" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G583" t="s">
-        <v>3403</v>
+        <v>3944</v>
       </c>
       <c r="H583" t="s">
-        <v>3422</v>
+        <v>4047</v>
       </c>
       <c r="I583" t="s">
-        <v>3896</v>
+        <v>4048</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3897</v>
+        <v>4049</v>
       </c>
       <c r="L583" t="s">
-        <v>3898</v>
+        <v>4050</v>
       </c>
       <c r="M583" t="s">
-        <v>3899</v>
+        <v>4051</v>
       </c>
       <c r="N583" t="s">
-        <v>3409</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>3399</v>
+        <v>3940</v>
       </c>
       <c r="D584" t="s">
-        <v>3900</v>
+        <v>4036</v>
       </c>
       <c r="E584" t="s">
-        <v>3401</v>
+        <v>3942</v>
       </c>
       <c r="F584" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G584" t="s">
-        <v>3403</v>
+        <v>3944</v>
       </c>
       <c r="H584" t="s">
-        <v>3422</v>
+        <v>4052</v>
       </c>
       <c r="I584" t="s">
-        <v>3901</v>
+        <v>4053</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3902</v>
+        <v>4054</v>
       </c>
       <c r="L584" t="s">
-        <v>3903</v>
+        <v>4055</v>
       </c>
       <c r="M584" t="s">
-        <v>3904</v>
+        <v>4056</v>
       </c>
       <c r="N584" t="s">
-        <v>3409</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D585" t="s">
-        <v>3905</v>
+        <v>3962</v>
       </c>
       <c r="E585" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F585" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G585" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H585" t="s">
-        <v>3906</v>
+        <v>4057</v>
       </c>
       <c r="I585" t="s">
-        <v>3907</v>
+        <v>4058</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3908</v>
+        <v>4059</v>
       </c>
       <c r="L585" t="s">
-        <v>3909</v>
+        <v>4060</v>
       </c>
       <c r="M585" t="s">
-        <v>3910</v>
+        <v>4061</v>
       </c>
       <c r="N585" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>3399</v>
+        <v>3940</v>
       </c>
       <c r="D586" t="s">
-        <v>3911</v>
+        <v>4036</v>
       </c>
       <c r="E586" t="s">
-        <v>3401</v>
+        <v>3942</v>
       </c>
       <c r="F586" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G586" t="s">
-        <v>3403</v>
+        <v>3944</v>
       </c>
       <c r="H586" t="s">
-        <v>3422</v>
+        <v>4062</v>
       </c>
       <c r="I586" t="s">
-        <v>3912</v>
+        <v>4063</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3913</v>
+        <v>4064</v>
       </c>
       <c r="L586" t="s">
-        <v>3914</v>
+        <v>4065</v>
       </c>
       <c r="M586" t="s">
-        <v>3915</v>
+        <v>4066</v>
       </c>
       <c r="N586" t="s">
-        <v>3409</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>3399</v>
+        <v>3940</v>
       </c>
       <c r="D587" t="s">
-        <v>3916</v>
+        <v>4036</v>
       </c>
       <c r="E587" t="s">
-        <v>3401</v>
+        <v>3942</v>
       </c>
       <c r="F587" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G587" t="s">
-        <v>3403</v>
+        <v>3944</v>
       </c>
       <c r="H587" t="s">
-        <v>3422</v>
+        <v>4067</v>
       </c>
       <c r="I587" t="s">
-        <v>3917</v>
+        <v>4068</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3918</v>
+        <v>4069</v>
       </c>
       <c r="L587" t="s">
-        <v>3919</v>
+        <v>4070</v>
       </c>
       <c r="M587" t="s">
-        <v>3920</v>
+        <v>4071</v>
       </c>
       <c r="N587" t="s">
-        <v>3409</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D588" t="s">
-        <v>3921</v>
+        <v>3962</v>
       </c>
       <c r="E588" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F588" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G588" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H588" t="s">
-        <v>3176</v>
+        <v>4072</v>
       </c>
       <c r="I588" t="s">
-        <v>3922</v>
+        <v>4073</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3923</v>
+        <v>4074</v>
       </c>
       <c r="L588" t="s">
-        <v>3924</v>
+        <v>4075</v>
       </c>
       <c r="M588" t="s">
-        <v>3925</v>
+        <v>4076</v>
       </c>
       <c r="N588" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D589" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E589" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F589" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G589" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H589" t="s">
-        <v>3363</v>
+        <v>4077</v>
       </c>
       <c r="I589" t="s">
-        <v>3926</v>
+        <v>4078</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3927</v>
+        <v>4079</v>
       </c>
       <c r="L589" t="s">
-        <v>3928</v>
+        <v>4080</v>
       </c>
       <c r="M589" t="s">
-        <v>3929</v>
+        <v>4081</v>
       </c>
       <c r="N589" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>3410</v>
+        <v>3940</v>
       </c>
       <c r="D590" t="s">
-        <v>3930</v>
+        <v>4036</v>
       </c>
       <c r="E590" t="s">
-        <v>3412</v>
+        <v>3942</v>
       </c>
       <c r="F590" t="s">
-        <v>3413</v>
+        <v>3943</v>
       </c>
       <c r="G590" t="s">
-        <v>3414</v>
+        <v>3944</v>
       </c>
       <c r="H590" t="s">
-        <v>3484</v>
+        <v>4082</v>
       </c>
       <c r="I590" t="s">
-        <v>3931</v>
+        <v>4083</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3932</v>
+        <v>4084</v>
       </c>
       <c r="L590" t="s">
-        <v>3933</v>
+        <v>4085</v>
       </c>
       <c r="M590" t="s">
-        <v>3934</v>
+        <v>4086</v>
       </c>
       <c r="N590" t="s">
-        <v>3420</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D591" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E591" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F591" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G591" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H591" t="s">
-        <v>3057</v>
+        <v>3883</v>
       </c>
       <c r="I591" t="s">
-        <v>3935</v>
+        <v>4087</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3936</v>
+        <v>4088</v>
       </c>
       <c r="L591" t="s">
-        <v>3937</v>
+        <v>4089</v>
       </c>
       <c r="M591" t="s">
-        <v>3938</v>
+        <v>4090</v>
       </c>
       <c r="N591" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D592" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E592" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F592" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G592" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H592" t="s">
-        <v>3205</v>
+        <v>4091</v>
       </c>
       <c r="I592" t="s">
-        <v>3939</v>
+        <v>4092</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3940</v>
+        <v>4093</v>
       </c>
       <c r="L592" t="s">
-        <v>3941</v>
+        <v>4094</v>
       </c>
       <c r="M592" t="s">
-        <v>3942</v>
+        <v>4095</v>
       </c>
       <c r="N592" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>3036</v>
+        <v>3940</v>
       </c>
       <c r="D593" t="s">
+        <v>4036</v>
+      </c>
+      <c r="E593" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F593" t="s">
         <v>3943</v>
       </c>
-      <c r="E593" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G593" t="s">
-        <v>3040</v>
+        <v>3944</v>
       </c>
       <c r="H593" t="s">
-        <v>3348</v>
+        <v>4096</v>
       </c>
       <c r="I593" t="s">
-        <v>3944</v>
+        <v>4097</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3945</v>
+        <v>4098</v>
       </c>
       <c r="L593" t="s">
-        <v>3946</v>
+        <v>4099</v>
       </c>
       <c r="M593" t="s">
-        <v>3947</v>
+        <v>4100</v>
       </c>
       <c r="N593" t="s">
-        <v>3046</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>3410</v>
+        <v>3155</v>
       </c>
       <c r="D594" t="s">
-        <v>3930</v>
+        <v>3962</v>
       </c>
       <c r="E594" t="s">
-        <v>3412</v>
+        <v>3157</v>
       </c>
       <c r="F594" t="s">
-        <v>3413</v>
+        <v>3943</v>
       </c>
       <c r="G594" t="s">
-        <v>3414</v>
+        <v>3159</v>
       </c>
       <c r="H594" t="s">
-        <v>3468</v>
+        <v>4101</v>
       </c>
       <c r="I594" t="s">
-        <v>3948</v>
+        <v>4102</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3949</v>
+        <v>4103</v>
       </c>
       <c r="L594" t="s">
-        <v>3950</v>
+        <v>4104</v>
       </c>
       <c r="M594" t="s">
-        <v>3951</v>
+        <v>4105</v>
       </c>
       <c r="N594" t="s">
-        <v>3420</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D595" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E595" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F595" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G595" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H595" t="s">
-        <v>3156</v>
+        <v>4106</v>
       </c>
       <c r="I595" t="s">
-        <v>3952</v>
+        <v>4107</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3953</v>
+        <v>4108</v>
       </c>
       <c r="L595" t="s">
-        <v>3954</v>
+        <v>4109</v>
       </c>
       <c r="M595" t="s">
-        <v>3955</v>
+        <v>4110</v>
       </c>
       <c r="N595" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D596" t="s">
-        <v>3921</v>
+        <v>3962</v>
       </c>
       <c r="E596" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F596" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G596" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H596" t="s">
-        <v>3105</v>
+        <v>4111</v>
       </c>
       <c r="I596" t="s">
-        <v>3956</v>
+        <v>4112</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3957</v>
+        <v>4113</v>
       </c>
       <c r="L596" t="s">
-        <v>3958</v>
+        <v>4114</v>
       </c>
       <c r="M596" t="s">
-        <v>3959</v>
+        <v>4115</v>
       </c>
       <c r="N596" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D597" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="E597" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F597" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G597" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H597" t="s">
-        <v>3142</v>
+        <v>4116</v>
       </c>
       <c r="I597" t="s">
-        <v>3960</v>
+        <v>4117</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3961</v>
+        <v>4118</v>
       </c>
       <c r="L597" t="s">
-        <v>3962</v>
+        <v>4119</v>
       </c>
       <c r="M597" t="s">
-        <v>3963</v>
+        <v>4120</v>
       </c>
       <c r="N597" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D598" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E598" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F598" t="s">
         <v>3943</v>
       </c>
-      <c r="E598" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G598" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H598" t="s">
-        <v>3265</v>
+        <v>4121</v>
       </c>
       <c r="I598" t="s">
-        <v>3964</v>
+        <v>4122</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3965</v>
+        <v>4123</v>
       </c>
       <c r="L598" t="s">
-        <v>3966</v>
+        <v>4124</v>
       </c>
       <c r="M598" t="s">
-        <v>3967</v>
+        <v>4125</v>
       </c>
       <c r="N598" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>3410</v>
+        <v>3155</v>
       </c>
       <c r="D599" t="s">
-        <v>3968</v>
+        <v>3962</v>
       </c>
       <c r="E599" t="s">
-        <v>3412</v>
+        <v>3157</v>
       </c>
       <c r="F599" t="s">
-        <v>3413</v>
+        <v>3943</v>
       </c>
       <c r="G599" t="s">
-        <v>3414</v>
+        <v>3159</v>
       </c>
       <c r="H599" t="s">
-        <v>3479</v>
+        <v>4126</v>
       </c>
       <c r="I599" t="s">
-        <v>3969</v>
+        <v>4127</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3970</v>
+        <v>4128</v>
       </c>
       <c r="L599" t="s">
-        <v>3971</v>
+        <v>4129</v>
       </c>
       <c r="M599" t="s">
-        <v>3972</v>
+        <v>4130</v>
       </c>
       <c r="N599" t="s">
-        <v>3420</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D600" t="s">
-        <v>3921</v>
+        <v>3962</v>
       </c>
       <c r="E600" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F600" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G600" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H600" t="s">
-        <v>3166</v>
+        <v>4131</v>
       </c>
       <c r="I600" t="s">
-        <v>3973</v>
+        <v>4132</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3974</v>
+        <v>4133</v>
       </c>
       <c r="L600" t="s">
-        <v>3975</v>
+        <v>4134</v>
       </c>
       <c r="M600" t="s">
-        <v>3976</v>
+        <v>4135</v>
       </c>
       <c r="N600" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D601" t="s">
-        <v>3921</v>
+        <v>3962</v>
       </c>
       <c r="E601" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F601" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G601" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H601" t="s">
-        <v>3062</v>
+        <v>4136</v>
       </c>
       <c r="I601" t="s">
-        <v>3977</v>
+        <v>4137</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3978</v>
+        <v>4138</v>
       </c>
       <c r="L601" t="s">
-        <v>3979</v>
+        <v>4139</v>
       </c>
       <c r="M601" t="s">
-        <v>3980</v>
+        <v>4140</v>
       </c>
       <c r="N601" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D602" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E602" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F602" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G602" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H602" t="s">
-        <v>3131</v>
+        <v>4141</v>
       </c>
       <c r="I602" t="s">
-        <v>3981</v>
+        <v>4142</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3982</v>
+        <v>4143</v>
       </c>
       <c r="L602" t="s">
-        <v>3983</v>
+        <v>4144</v>
       </c>
       <c r="M602" t="s">
-        <v>3984</v>
+        <v>4145</v>
       </c>
       <c r="N602" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D603" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E603" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F603" t="s">
         <v>3943</v>
       </c>
-      <c r="E603" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G603" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H603" t="s">
-        <v>3176</v>
+        <v>4146</v>
       </c>
       <c r="I603" t="s">
-        <v>3985</v>
+        <v>4147</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3986</v>
+        <v>4148</v>
       </c>
       <c r="L603" t="s">
-        <v>3987</v>
+        <v>4149</v>
       </c>
       <c r="M603" t="s">
-        <v>3988</v>
+        <v>4150</v>
       </c>
       <c r="N603" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>3036</v>
+        <v>3940</v>
       </c>
       <c r="D604" t="s">
-        <v>3921</v>
+        <v>4036</v>
       </c>
       <c r="E604" t="s">
-        <v>3038</v>
+        <v>3942</v>
       </c>
       <c r="F604" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G604" t="s">
-        <v>3040</v>
+        <v>3944</v>
       </c>
       <c r="H604" t="s">
-        <v>3142</v>
+        <v>4151</v>
       </c>
       <c r="I604" t="s">
-        <v>3989</v>
+        <v>4152</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3990</v>
+        <v>4153</v>
       </c>
       <c r="L604" t="s">
-        <v>3991</v>
+        <v>4154</v>
       </c>
       <c r="M604" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="N604" t="s">
-        <v>3046</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D605" t="s">
-        <v>3921</v>
+        <v>3962</v>
       </c>
       <c r="E605" t="s">
-        <v>3038</v>
+        <v>3157</v>
       </c>
       <c r="F605" t="s">
-        <v>3039</v>
+        <v>3943</v>
       </c>
       <c r="G605" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H605" t="s">
-        <v>3200</v>
+        <v>4156</v>
       </c>
       <c r="I605" t="s">
-        <v>3993</v>
+        <v>4157</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3994</v>
+        <v>4158</v>
       </c>
       <c r="L605" t="s">
-        <v>3995</v>
+        <v>4159</v>
       </c>
       <c r="M605" t="s">
-        <v>3996</v>
+        <v>4160</v>
       </c>
       <c r="N605" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D606" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E606" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F606" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G606" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H606" t="s">
-        <v>3265</v>
+        <v>3904</v>
       </c>
       <c r="I606" t="s">
-        <v>3997</v>
+        <v>4161</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3998</v>
+        <v>4162</v>
       </c>
       <c r="L606" t="s">
-        <v>3999</v>
+        <v>4163</v>
       </c>
       <c r="M606" t="s">
-        <v>4000</v>
+        <v>4164</v>
       </c>
       <c r="N606" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D607" t="s">
-        <v>3921</v>
+        <v>3951</v>
       </c>
       <c r="E607" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F607" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G607" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H607" t="s">
-        <v>3290</v>
+        <v>3931</v>
       </c>
       <c r="I607" t="s">
-        <v>4001</v>
+        <v>4165</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>4002</v>
+        <v>4166</v>
       </c>
       <c r="L607" t="s">
-        <v>4003</v>
+        <v>4167</v>
       </c>
       <c r="M607" t="s">
-        <v>4004</v>
+        <v>4168</v>
       </c>
       <c r="N607" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>3410</v>
+        <v>3155</v>
       </c>
       <c r="D608" t="s">
-        <v>3968</v>
+        <v>3962</v>
       </c>
       <c r="E608" t="s">
-        <v>3412</v>
+        <v>3157</v>
       </c>
       <c r="F608" t="s">
-        <v>3413</v>
+        <v>3943</v>
       </c>
       <c r="G608" t="s">
-        <v>3414</v>
+        <v>3159</v>
       </c>
       <c r="H608" t="s">
-        <v>3484</v>
+        <v>4169</v>
       </c>
       <c r="I608" t="s">
-        <v>4005</v>
+        <v>4170</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>4006</v>
+        <v>4171</v>
       </c>
       <c r="L608" t="s">
-        <v>4007</v>
+        <v>4172</v>
       </c>
       <c r="M608" t="s">
-        <v>4008</v>
+        <v>4173</v>
       </c>
       <c r="N608" t="s">
-        <v>3420</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D609" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="E609" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F609" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G609" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H609" t="s">
-        <v>3190</v>
+        <v>4174</v>
       </c>
       <c r="I609" t="s">
-        <v>4009</v>
+        <v>4175</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>4010</v>
+        <v>4176</v>
       </c>
       <c r="L609" t="s">
-        <v>4011</v>
+        <v>4177</v>
       </c>
       <c r="M609" t="s">
-        <v>4012</v>
+        <v>4178</v>
       </c>
       <c r="N609" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D610" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="E610" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F610" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G610" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H610" t="s">
-        <v>3156</v>
+        <v>4179</v>
       </c>
       <c r="I610" t="s">
-        <v>4013</v>
+        <v>4180</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>4014</v>
+        <v>4181</v>
       </c>
       <c r="L610" t="s">
-        <v>4015</v>
+        <v>4182</v>
       </c>
       <c r="M610" t="s">
-        <v>4016</v>
+        <v>4183</v>
       </c>
       <c r="N610" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>3036</v>
+        <v>3155</v>
       </c>
       <c r="D611" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E611" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F611" t="s">
         <v>3943</v>
       </c>
-      <c r="E611" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G611" t="s">
-        <v>3040</v>
+        <v>3159</v>
       </c>
       <c r="H611" t="s">
-        <v>3353</v>
+        <v>4184</v>
       </c>
       <c r="I611" t="s">
-        <v>4017</v>
+        <v>4185</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>4018</v>
+        <v>4186</v>
       </c>
       <c r="L611" t="s">
-        <v>4019</v>
+        <v>4187</v>
       </c>
       <c r="M611" t="s">
-        <v>4020</v>
+        <v>4188</v>
       </c>
       <c r="N611" t="s">
-        <v>3046</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D612" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="E612" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F612" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G612" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H612" t="s">
-        <v>3078</v>
+        <v>4189</v>
       </c>
       <c r="I612" t="s">
-        <v>4021</v>
+        <v>4190</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>4022</v>
+        <v>4191</v>
       </c>
       <c r="L612" t="s">
-        <v>4023</v>
+        <v>4192</v>
       </c>
       <c r="M612" t="s">
-        <v>4024</v>
+        <v>4193</v>
       </c>
       <c r="N612" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>3036</v>
+        <v>3862</v>
       </c>
       <c r="D613" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="E613" t="s">
-        <v>3038</v>
+        <v>3864</v>
       </c>
       <c r="F613" t="s">
-        <v>3039</v>
+        <v>3865</v>
       </c>
       <c r="G613" t="s">
-        <v>3040</v>
+        <v>3866</v>
       </c>
       <c r="H613" t="s">
-        <v>3047</v>
+        <v>4194</v>
       </c>
       <c r="I613" t="s">
-        <v>4025</v>
+        <v>4195</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>4026</v>
+        <v>4196</v>
       </c>
       <c r="L613" t="s">
-        <v>4027</v>
+        <v>4197</v>
       </c>
       <c r="M613" t="s">
-        <v>4028</v>
+        <v>4198</v>
       </c>
       <c r="N613" t="s">
-        <v>3046</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>3036</v>
+        <v>4199</v>
       </c>
       <c r="D614" t="s">
-        <v>3943</v>
+        <v>4200</v>
       </c>
       <c r="E614" t="s">
-        <v>3038</v>
+        <v>4201</v>
       </c>
       <c r="F614" t="s">
-        <v>3039</v>
+        <v>4202</v>
       </c>
       <c r="G614" t="s">
-        <v>3040</v>
+        <v>4203</v>
       </c>
       <c r="H614" t="s">
-        <v>3363</v>
+        <v>4204</v>
       </c>
       <c r="I614" t="s">
-        <v>4029</v>
+        <v>4205</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>4030</v>
+        <v>4206</v>
       </c>
       <c r="L614" t="s">
-        <v>4031</v>
+        <v>4207</v>
       </c>
       <c r="M614" t="s">
-        <v>4032</v>
+        <v>4208</v>
       </c>
       <c r="N614" t="s">
-        <v>3046</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>3036</v>
+        <v>4199</v>
       </c>
       <c r="D615" t="s">
-        <v>3921</v>
+        <v>4200</v>
       </c>
       <c r="E615" t="s">
-        <v>3038</v>
+        <v>4201</v>
       </c>
       <c r="F615" t="s">
-        <v>3039</v>
+        <v>4202</v>
       </c>
       <c r="G615" t="s">
-        <v>3040</v>
+        <v>4203</v>
       </c>
       <c r="H615" t="s">
-        <v>3280</v>
+        <v>4210</v>
       </c>
       <c r="I615" t="s">
-        <v>4033</v>
+        <v>4211</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>4034</v>
+        <v>4212</v>
       </c>
       <c r="L615" t="s">
-        <v>4035</v>
+        <v>4213</v>
       </c>
       <c r="M615" t="s">
-        <v>4036</v>
+        <v>4214</v>
       </c>
       <c r="N615" t="s">
-        <v>3046</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>3036</v>
+        <v>4199</v>
       </c>
       <c r="D616" t="s">
-        <v>3921</v>
+        <v>4200</v>
       </c>
       <c r="E616" t="s">
-        <v>3038</v>
+        <v>4201</v>
       </c>
       <c r="F616" t="s">
-        <v>3039</v>
+        <v>4202</v>
       </c>
       <c r="G616" t="s">
-        <v>3040</v>
+        <v>4203</v>
       </c>
       <c r="H616" t="s">
-        <v>3368</v>
+        <v>4215</v>
       </c>
       <c r="I616" t="s">
-        <v>4037</v>
+        <v>4216</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>4038</v>
+        <v>4217</v>
       </c>
       <c r="L616" t="s">
-        <v>4039</v>
+        <v>4218</v>
       </c>
       <c r="M616" t="s">
-        <v>4040</v>
+        <v>4219</v>
       </c>
       <c r="N616" t="s">
-        <v>3046</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>3036</v>
+        <v>4199</v>
       </c>
       <c r="D617" t="s">
-        <v>3943</v>
+        <v>4200</v>
       </c>
       <c r="E617" t="s">
-        <v>3038</v>
+        <v>4201</v>
       </c>
       <c r="F617" t="s">
-        <v>3039</v>
+        <v>4202</v>
       </c>
       <c r="G617" t="s">
-        <v>3040</v>
+        <v>4203</v>
       </c>
       <c r="H617" t="s">
-        <v>3062</v>
+        <v>4220</v>
       </c>
       <c r="I617" t="s">
-        <v>4041</v>
+        <v>4221</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>4042</v>
+        <v>4222</v>
       </c>
       <c r="L617" t="s">
-        <v>4043</v>
+        <v>4223</v>
       </c>
       <c r="M617" t="s">
-        <v>4044</v>
+        <v>4224</v>
       </c>
       <c r="N617" t="s">
-        <v>3046</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D618" t="s">
-        <v>3943</v>
+        <v>4226</v>
       </c>
       <c r="E618" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F618" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G618" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H618" t="s">
-        <v>3280</v>
+        <v>4230</v>
       </c>
       <c r="I618" t="s">
-        <v>4045</v>
+        <v>4231</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>4046</v>
+        <v>4232</v>
       </c>
       <c r="L618" t="s">
-        <v>4047</v>
+        <v>4233</v>
       </c>
       <c r="M618" t="s">
-        <v>4048</v>
+        <v>4234</v>
       </c>
       <c r="N618" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D619" t="s">
-        <v>3943</v>
+        <v>4237</v>
       </c>
       <c r="E619" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F619" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G619" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H619" t="s">
-        <v>3368</v>
+        <v>4241</v>
       </c>
       <c r="I619" t="s">
-        <v>4049</v>
+        <v>4242</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>4050</v>
+        <v>4243</v>
       </c>
       <c r="L619" t="s">
-        <v>4051</v>
+        <v>4244</v>
       </c>
       <c r="M619" t="s">
-        <v>4052</v>
+        <v>4245</v>
       </c>
       <c r="N619" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D620" t="s">
-        <v>3943</v>
+        <v>4247</v>
       </c>
       <c r="E620" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F620" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G620" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H620" t="s">
-        <v>3057</v>
+        <v>4248</v>
       </c>
       <c r="I620" t="s">
-        <v>4053</v>
+        <v>4249</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>4054</v>
+        <v>4250</v>
       </c>
       <c r="L620" t="s">
-        <v>4055</v>
+        <v>4251</v>
       </c>
       <c r="M620" t="s">
-        <v>4056</v>
+        <v>4252</v>
       </c>
       <c r="N620" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D621" t="s">
-        <v>3921</v>
+        <v>4253</v>
       </c>
       <c r="E621" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F621" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G621" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H621" t="s">
-        <v>3047</v>
+        <v>4248</v>
       </c>
       <c r="I621" t="s">
-        <v>4057</v>
+        <v>4254</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>4058</v>
+        <v>4255</v>
       </c>
       <c r="L621" t="s">
-        <v>4059</v>
+        <v>4256</v>
       </c>
       <c r="M621" t="s">
-        <v>4060</v>
+        <v>4257</v>
       </c>
       <c r="N621" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D622" t="s">
-        <v>3943</v>
+        <v>4258</v>
       </c>
       <c r="E622" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F622" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G622" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H622" t="s">
-        <v>3131</v>
+        <v>4248</v>
       </c>
       <c r="I622" t="s">
-        <v>4061</v>
+        <v>4259</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>4062</v>
+        <v>4260</v>
       </c>
       <c r="L622" t="s">
-        <v>4063</v>
+        <v>4261</v>
       </c>
       <c r="M622" t="s">
-        <v>4064</v>
+        <v>4262</v>
       </c>
       <c r="N622" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D623" t="s">
-        <v>3943</v>
+        <v>4258</v>
       </c>
       <c r="E623" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F623" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G623" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H623" t="s">
-        <v>3126</v>
+        <v>4248</v>
       </c>
       <c r="I623" t="s">
-        <v>4065</v>
+        <v>4263</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>4066</v>
+        <v>4264</v>
       </c>
       <c r="L623" t="s">
-        <v>4067</v>
+        <v>4265</v>
       </c>
       <c r="M623" t="s">
-        <v>4068</v>
+        <v>4266</v>
       </c>
       <c r="N623" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D624" t="s">
-        <v>3943</v>
+        <v>4267</v>
       </c>
       <c r="E624" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F624" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G624" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H624" t="s">
-        <v>3290</v>
+        <v>4248</v>
       </c>
       <c r="I624" t="s">
-        <v>4069</v>
+        <v>4268</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>4070</v>
+        <v>4269</v>
       </c>
       <c r="L624" t="s">
-        <v>4071</v>
+        <v>4270</v>
       </c>
       <c r="M624" t="s">
-        <v>4072</v>
+        <v>4271</v>
       </c>
       <c r="N624" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D625" t="s">
-        <v>3921</v>
+        <v>4272</v>
       </c>
       <c r="E625" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F625" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G625" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H625" t="s">
-        <v>3190</v>
+        <v>4273</v>
       </c>
       <c r="I625" t="s">
-        <v>4073</v>
+        <v>4274</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>4074</v>
+        <v>4275</v>
       </c>
       <c r="L625" t="s">
-        <v>4075</v>
+        <v>4276</v>
       </c>
       <c r="M625" t="s">
-        <v>4076</v>
+        <v>4277</v>
       </c>
       <c r="N625" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D626" t="s">
-        <v>3943</v>
+        <v>4272</v>
       </c>
       <c r="E626" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F626" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G626" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H626" t="s">
-        <v>3251</v>
+        <v>4278</v>
       </c>
       <c r="I626" t="s">
-        <v>4077</v>
+        <v>4279</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>4078</v>
+        <v>4280</v>
       </c>
       <c r="L626" t="s">
-        <v>4079</v>
+        <v>4281</v>
       </c>
       <c r="M626" t="s">
-        <v>4080</v>
+        <v>4282</v>
       </c>
       <c r="N626" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>3410</v>
+        <v>4236</v>
       </c>
       <c r="D627" t="s">
-        <v>3968</v>
+        <v>4283</v>
       </c>
       <c r="E627" t="s">
-        <v>3412</v>
+        <v>4238</v>
       </c>
       <c r="F627" t="s">
-        <v>3413</v>
+        <v>4239</v>
       </c>
       <c r="G627" t="s">
-        <v>3414</v>
+        <v>4240</v>
       </c>
       <c r="H627" t="s">
-        <v>3468</v>
+        <v>4284</v>
       </c>
       <c r="I627" t="s">
-        <v>4081</v>
+        <v>4285</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>4082</v>
+        <v>4286</v>
       </c>
       <c r="L627" t="s">
-        <v>4083</v>
+        <v>4287</v>
       </c>
       <c r="M627" t="s">
-        <v>4084</v>
+        <v>4288</v>
       </c>
       <c r="N627" t="s">
-        <v>3420</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D628" t="s">
-        <v>3921</v>
+        <v>4283</v>
       </c>
       <c r="E628" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F628" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G628" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H628" t="s">
-        <v>3126</v>
+        <v>4289</v>
       </c>
       <c r="I628" t="s">
-        <v>4085</v>
+        <v>4290</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>4086</v>
+        <v>4291</v>
       </c>
       <c r="L628" t="s">
-        <v>4087</v>
+        <v>4292</v>
       </c>
       <c r="M628" t="s">
-        <v>4088</v>
+        <v>4293</v>
       </c>
       <c r="N628" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D629" t="s">
-        <v>3943</v>
+        <v>4283</v>
       </c>
       <c r="E629" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F629" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G629" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H629" t="s">
-        <v>3205</v>
+        <v>4294</v>
       </c>
       <c r="I629" t="s">
-        <v>4089</v>
+        <v>4295</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>4090</v>
+        <v>4296</v>
       </c>
       <c r="L629" t="s">
-        <v>4091</v>
+        <v>4297</v>
       </c>
       <c r="M629" t="s">
-        <v>4092</v>
+        <v>4298</v>
       </c>
       <c r="N629" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D630" t="s">
-        <v>3921</v>
+        <v>4283</v>
       </c>
       <c r="E630" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F630" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G630" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H630" t="s">
-        <v>3315</v>
+        <v>4299</v>
       </c>
       <c r="I630" t="s">
-        <v>4093</v>
+        <v>4300</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>4094</v>
+        <v>4301</v>
       </c>
       <c r="L630" t="s">
-        <v>4095</v>
+        <v>4302</v>
       </c>
       <c r="M630" t="s">
-        <v>4096</v>
+        <v>4303</v>
       </c>
       <c r="N630" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D631" t="s">
-        <v>3943</v>
+        <v>4304</v>
       </c>
       <c r="E631" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F631" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G631" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H631" t="s">
-        <v>3161</v>
+        <v>4305</v>
       </c>
       <c r="I631" t="s">
-        <v>4097</v>
+        <v>4306</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>4098</v>
+        <v>4307</v>
       </c>
       <c r="L631" t="s">
-        <v>4099</v>
+        <v>4308</v>
       </c>
       <c r="M631" t="s">
-        <v>4100</v>
+        <v>4309</v>
       </c>
       <c r="N631" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>3410</v>
+        <v>4236</v>
       </c>
       <c r="D632" t="s">
-        <v>3930</v>
+        <v>4283</v>
       </c>
       <c r="E632" t="s">
-        <v>3412</v>
+        <v>4238</v>
       </c>
       <c r="F632" t="s">
-        <v>3413</v>
+        <v>4239</v>
       </c>
       <c r="G632" t="s">
-        <v>3414</v>
+        <v>4240</v>
       </c>
       <c r="H632" t="s">
-        <v>3479</v>
+        <v>4310</v>
       </c>
       <c r="I632" t="s">
-        <v>4101</v>
+        <v>4311</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>4102</v>
+        <v>4312</v>
       </c>
       <c r="L632" t="s">
-        <v>4103</v>
+        <v>4313</v>
       </c>
       <c r="M632" t="s">
-        <v>4104</v>
+        <v>4314</v>
       </c>
       <c r="N632" t="s">
-        <v>3420</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D633" t="s">
-        <v>3921</v>
+        <v>4304</v>
       </c>
       <c r="E633" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F633" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G633" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H633" t="s">
-        <v>3353</v>
+        <v>4310</v>
       </c>
       <c r="I633" t="s">
-        <v>4105</v>
+        <v>4315</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>4106</v>
+        <v>4316</v>
       </c>
       <c r="L633" t="s">
-        <v>4107</v>
+        <v>4317</v>
       </c>
       <c r="M633" t="s">
-        <v>4108</v>
+        <v>4318</v>
       </c>
       <c r="N633" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D634" t="s">
-        <v>3943</v>
+        <v>4283</v>
       </c>
       <c r="E634" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F634" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G634" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H634" t="s">
-        <v>3166</v>
+        <v>4319</v>
       </c>
       <c r="I634" t="s">
-        <v>4109</v>
+        <v>4320</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>4110</v>
+        <v>4321</v>
       </c>
       <c r="L634" t="s">
-        <v>4111</v>
+        <v>4322</v>
       </c>
       <c r="M634" t="s">
-        <v>4112</v>
+        <v>4323</v>
       </c>
       <c r="N634" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>3036</v>
+        <v>4236</v>
       </c>
       <c r="D635" t="s">
-        <v>3921</v>
+        <v>4283</v>
       </c>
       <c r="E635" t="s">
-        <v>3038</v>
+        <v>4238</v>
       </c>
       <c r="F635" t="s">
-        <v>3039</v>
+        <v>4239</v>
       </c>
       <c r="G635" t="s">
-        <v>3040</v>
+        <v>4240</v>
       </c>
       <c r="H635" t="s">
-        <v>3161</v>
+        <v>4305</v>
       </c>
       <c r="I635" t="s">
-        <v>4113</v>
+        <v>4324</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>4114</v>
+        <v>4325</v>
       </c>
       <c r="L635" t="s">
-        <v>4115</v>
+        <v>4326</v>
       </c>
       <c r="M635" t="s">
-        <v>4116</v>
+        <v>4327</v>
       </c>
       <c r="N635" t="s">
-        <v>3046</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D636" t="s">
-        <v>3943</v>
+        <v>4328</v>
       </c>
       <c r="E636" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F636" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G636" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H636" t="s">
-        <v>3315</v>
+        <v>4329</v>
       </c>
       <c r="I636" t="s">
-        <v>4117</v>
+        <v>4330</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>4118</v>
+        <v>4331</v>
       </c>
       <c r="L636" t="s">
-        <v>4119</v>
+        <v>4332</v>
       </c>
       <c r="M636" t="s">
-        <v>4120</v>
+        <v>4333</v>
       </c>
       <c r="N636" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D637" t="s">
-        <v>3921</v>
+        <v>4328</v>
       </c>
       <c r="E637" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F637" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G637" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H637" t="s">
-        <v>3348</v>
+        <v>4334</v>
       </c>
       <c r="I637" t="s">
-        <v>4121</v>
+        <v>4335</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>4122</v>
+        <v>4336</v>
       </c>
       <c r="L637" t="s">
-        <v>4123</v>
+        <v>4337</v>
       </c>
       <c r="M637" t="s">
-        <v>4124</v>
+        <v>4338</v>
       </c>
       <c r="N637" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D638" t="s">
-        <v>3921</v>
+        <v>4328</v>
       </c>
       <c r="E638" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F638" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G638" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H638" t="s">
-        <v>3251</v>
+        <v>4339</v>
       </c>
       <c r="I638" t="s">
-        <v>4125</v>
+        <v>4340</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>4126</v>
+        <v>4341</v>
       </c>
       <c r="L638" t="s">
-        <v>4127</v>
+        <v>4342</v>
       </c>
       <c r="M638" t="s">
-        <v>4128</v>
+        <v>4343</v>
       </c>
       <c r="N638" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D639" t="s">
-        <v>3943</v>
+        <v>4328</v>
       </c>
       <c r="E639" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F639" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G639" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H639" t="s">
-        <v>3105</v>
+        <v>4273</v>
       </c>
       <c r="I639" t="s">
-        <v>4129</v>
+        <v>4344</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>4130</v>
+        <v>4345</v>
       </c>
       <c r="L639" t="s">
-        <v>4131</v>
+        <v>4346</v>
       </c>
       <c r="M639" t="s">
-        <v>4132</v>
+        <v>4347</v>
       </c>
       <c r="N639" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D640" t="s">
-        <v>3921</v>
+        <v>4348</v>
       </c>
       <c r="E640" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F640" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G640" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H640" t="s">
-        <v>3078</v>
+        <v>4334</v>
       </c>
       <c r="I640" t="s">
-        <v>4133</v>
+        <v>4349</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>4134</v>
+        <v>4350</v>
       </c>
       <c r="L640" t="s">
-        <v>4135</v>
+        <v>4351</v>
       </c>
       <c r="M640" t="s">
-        <v>4136</v>
+        <v>4352</v>
       </c>
       <c r="N640" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>3036</v>
+        <v>4225</v>
       </c>
       <c r="D641" t="s">
-        <v>3943</v>
+        <v>4348</v>
       </c>
       <c r="E641" t="s">
-        <v>3038</v>
+        <v>4227</v>
       </c>
       <c r="F641" t="s">
-        <v>3039</v>
+        <v>4228</v>
       </c>
       <c r="G641" t="s">
-        <v>3040</v>
+        <v>4229</v>
       </c>
       <c r="H641" t="s">
-        <v>3200</v>
+        <v>4353</v>
       </c>
       <c r="I641" t="s">
-        <v>4137</v>
+        <v>4354</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>4138</v>
+        <v>4355</v>
       </c>
       <c r="L641" t="s">
-        <v>4139</v>
+        <v>4356</v>
       </c>
       <c r="M641" t="s">
-        <v>4140</v>
+        <v>4357</v>
       </c>
       <c r="N641" t="s">
-        <v>3046</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>3373</v>
+        <v>4225</v>
       </c>
       <c r="D642" t="s">
-        <v>4141</v>
+        <v>4328</v>
       </c>
       <c r="E642" t="s">
-        <v>3375</v>
+        <v>4227</v>
       </c>
       <c r="F642" t="s">
-        <v>3376</v>
+        <v>4228</v>
       </c>
       <c r="G642" t="s">
-        <v>3377</v>
+        <v>4229</v>
       </c>
       <c r="H642" t="s">
-        <v>3384</v>
+        <v>4278</v>
       </c>
       <c r="I642" t="s">
-        <v>4142</v>
+        <v>4358</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>4143</v>
+        <v>4359</v>
       </c>
       <c r="L642" t="s">
-        <v>4144</v>
+        <v>4360</v>
       </c>
       <c r="M642" t="s">
-        <v>4145</v>
+        <v>4361</v>
       </c>
       <c r="N642" t="s">
-        <v>3383</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>3373</v>
+        <v>4225</v>
       </c>
       <c r="D643" t="s">
-        <v>4146</v>
+        <v>4348</v>
       </c>
       <c r="E643" t="s">
-        <v>3375</v>
+        <v>4227</v>
       </c>
       <c r="F643" t="s">
-        <v>3376</v>
+        <v>4228</v>
       </c>
       <c r="G643" t="s">
-        <v>3377</v>
+        <v>4229</v>
       </c>
       <c r="H643" t="s">
-        <v>3384</v>
+        <v>4362</v>
       </c>
       <c r="I643" t="s">
-        <v>4147</v>
+        <v>4363</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>4148</v>
+        <v>4364</v>
       </c>
       <c r="L643" t="s">
-        <v>4149</v>
+        <v>4365</v>
       </c>
       <c r="M643" t="s">
-        <v>4150</v>
+        <v>4366</v>
       </c>
       <c r="N643" t="s">
-        <v>3383</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>3373</v>
+        <v>4225</v>
       </c>
       <c r="D644" t="s">
-        <v>4141</v>
+        <v>4328</v>
       </c>
       <c r="E644" t="s">
-        <v>3375</v>
+        <v>4227</v>
       </c>
       <c r="F644" t="s">
-        <v>3376</v>
+        <v>4228</v>
       </c>
       <c r="G644" t="s">
-        <v>3377</v>
+        <v>4229</v>
       </c>
       <c r="H644" t="s">
-        <v>4151</v>
+        <v>4367</v>
       </c>
       <c r="I644" t="s">
-        <v>4152</v>
+        <v>4368</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>4153</v>
+        <v>4369</v>
       </c>
       <c r="L644" t="s">
-        <v>4154</v>
+        <v>4370</v>
       </c>
       <c r="M644" t="s">
-        <v>4155</v>
+        <v>4371</v>
       </c>
       <c r="N644" t="s">
-        <v>3383</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>3373</v>
+        <v>4225</v>
       </c>
       <c r="D645" t="s">
-        <v>4141</v>
+        <v>4328</v>
       </c>
       <c r="E645" t="s">
-        <v>3375</v>
+        <v>4227</v>
       </c>
       <c r="F645" t="s">
-        <v>3376</v>
+        <v>4228</v>
       </c>
       <c r="G645" t="s">
-        <v>3377</v>
+        <v>4229</v>
       </c>
       <c r="H645" t="s">
-        <v>3389</v>
+        <v>4353</v>
       </c>
       <c r="I645" t="s">
-        <v>4156</v>
+        <v>4372</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>4157</v>
+        <v>4373</v>
       </c>
       <c r="L645" t="s">
-        <v>4158</v>
+        <v>4374</v>
       </c>
       <c r="M645" t="s">
-        <v>4159</v>
+        <v>4375</v>
       </c>
       <c r="N645" t="s">
-        <v>3383</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>3373</v>
+        <v>4236</v>
       </c>
       <c r="D646" t="s">
-        <v>4146</v>
+        <v>4376</v>
       </c>
       <c r="E646" t="s">
-        <v>3375</v>
+        <v>4238</v>
       </c>
       <c r="F646" t="s">
-        <v>3376</v>
+        <v>4239</v>
       </c>
       <c r="G646" t="s">
-        <v>3377</v>
+        <v>4240</v>
       </c>
       <c r="H646" t="s">
-        <v>3389</v>
+        <v>4310</v>
       </c>
       <c r="I646" t="s">
-        <v>4160</v>
+        <v>4377</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>4161</v>
+        <v>4378</v>
       </c>
       <c r="L646" t="s">
-        <v>4162</v>
+        <v>4379</v>
       </c>
       <c r="M646" t="s">
-        <v>4163</v>
+        <v>4380</v>
       </c>
       <c r="N646" t="s">
-        <v>3383</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>3373</v>
+        <v>4225</v>
       </c>
       <c r="D647" t="s">
-        <v>4146</v>
+        <v>4381</v>
       </c>
       <c r="E647" t="s">
-        <v>3375</v>
+        <v>4227</v>
       </c>
       <c r="F647" t="s">
-        <v>3376</v>
+        <v>4228</v>
       </c>
       <c r="G647" t="s">
-        <v>3377</v>
+        <v>4229</v>
       </c>
       <c r="H647" t="s">
-        <v>4151</v>
+        <v>4353</v>
       </c>
       <c r="I647" t="s">
-        <v>4164</v>
+        <v>4382</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>4165</v>
+        <v>4383</v>
       </c>
       <c r="L647" t="s">
-        <v>4166</v>
+        <v>4384</v>
       </c>
       <c r="M647" t="s">
-        <v>4167</v>
+        <v>4385</v>
       </c>
       <c r="N647" t="s">
-        <v>3383</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>3373</v>
+        <v>4236</v>
       </c>
       <c r="D648" t="s">
-        <v>4146</v>
+        <v>4376</v>
       </c>
       <c r="E648" t="s">
-        <v>3375</v>
+        <v>4238</v>
       </c>
       <c r="F648" t="s">
-        <v>3376</v>
+        <v>4239</v>
       </c>
       <c r="G648" t="s">
-        <v>3377</v>
+        <v>4240</v>
       </c>
       <c r="H648" t="s">
-        <v>3378</v>
+        <v>4305</v>
       </c>
       <c r="I648" t="s">
-        <v>4168</v>
+        <v>4386</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>4169</v>
+        <v>4387</v>
       </c>
       <c r="L648" t="s">
-        <v>4170</v>
+        <v>4388</v>
       </c>
       <c r="M648" t="s">
-        <v>4171</v>
+        <v>4389</v>
       </c>
       <c r="N648" t="s">
-        <v>3383</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>3373</v>
+        <v>4236</v>
       </c>
       <c r="D649" t="s">
-        <v>4141</v>
+        <v>4376</v>
       </c>
       <c r="E649" t="s">
-        <v>3375</v>
+        <v>4238</v>
       </c>
       <c r="F649" t="s">
-        <v>3376</v>
+        <v>4239</v>
       </c>
       <c r="G649" t="s">
-        <v>3377</v>
+        <v>4240</v>
       </c>
       <c r="H649" t="s">
-        <v>3378</v>
+        <v>4294</v>
       </c>
       <c r="I649" t="s">
-        <v>4172</v>
+        <v>4390</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>4173</v>
+        <v>4391</v>
       </c>
       <c r="L649" t="s">
-        <v>4174</v>
+        <v>4392</v>
       </c>
       <c r="M649" t="s">
-        <v>4175</v>
+        <v>4393</v>
       </c>
       <c r="N649" t="s">
-        <v>3383</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>2329</v>
+        <v>4225</v>
       </c>
       <c r="D650" t="s">
-        <v>4176</v>
+        <v>4381</v>
       </c>
       <c r="E650" t="s">
-        <v>2331</v>
+        <v>4227</v>
       </c>
       <c r="F650" t="s">
-        <v>3117</v>
+        <v>4228</v>
       </c>
       <c r="G650" t="s">
-        <v>2333</v>
+        <v>4229</v>
       </c>
       <c r="H650" t="s">
-        <v>3147</v>
+        <v>4334</v>
       </c>
       <c r="I650" t="s">
-        <v>4177</v>
+        <v>4394</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>4178</v>
+        <v>4395</v>
       </c>
       <c r="L650" t="s">
-        <v>4179</v>
+        <v>4396</v>
       </c>
       <c r="M650" t="s">
-        <v>4180</v>
+        <v>4397</v>
       </c>
       <c r="N650" t="s">
-        <v>2338</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>2329</v>
+        <v>4225</v>
       </c>
       <c r="D651" t="s">
-        <v>4181</v>
+        <v>4381</v>
       </c>
       <c r="E651" t="s">
-        <v>2331</v>
+        <v>4227</v>
       </c>
       <c r="F651" t="s">
-        <v>3117</v>
+        <v>4228</v>
       </c>
       <c r="G651" t="s">
-        <v>2333</v>
+        <v>4229</v>
       </c>
       <c r="H651" t="s">
-        <v>3358</v>
+        <v>4278</v>
       </c>
       <c r="I651" t="s">
-        <v>4182</v>
+        <v>4398</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>4183</v>
+        <v>4399</v>
       </c>
       <c r="L651" t="s">
-        <v>4184</v>
+        <v>4400</v>
       </c>
       <c r="M651" t="s">
-        <v>4185</v>
+        <v>4401</v>
       </c>
       <c r="N651" t="s">
-        <v>2338</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D652" t="s">
-        <v>4176</v>
+        <v>4402</v>
       </c>
       <c r="E652" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F652" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G652" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H652" t="s">
-        <v>3343</v>
+        <v>4241</v>
       </c>
       <c r="I652" t="s">
-        <v>4186</v>
+        <v>4403</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>4187</v>
+        <v>4404</v>
       </c>
       <c r="L652" t="s">
-        <v>4188</v>
+        <v>4405</v>
       </c>
       <c r="M652" t="s">
-        <v>4189</v>
+        <v>4406</v>
       </c>
       <c r="N652" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D653" t="s">
-        <v>4176</v>
+        <v>4407</v>
       </c>
       <c r="E653" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F653" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G653" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H653" t="s">
-        <v>3330</v>
+        <v>4241</v>
       </c>
       <c r="I653" t="s">
-        <v>4190</v>
+        <v>4408</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>4191</v>
+        <v>4409</v>
       </c>
       <c r="L653" t="s">
-        <v>4192</v>
+        <v>4410</v>
       </c>
       <c r="M653" t="s">
-        <v>4193</v>
+        <v>4411</v>
       </c>
       <c r="N653" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D654" t="s">
-        <v>4181</v>
+        <v>4412</v>
       </c>
       <c r="E654" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F654" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G654" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H654" t="s">
-        <v>3295</v>
+        <v>4241</v>
       </c>
       <c r="I654" t="s">
-        <v>4194</v>
+        <v>4413</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>4195</v>
+        <v>4414</v>
       </c>
       <c r="L654" t="s">
-        <v>4196</v>
+        <v>4415</v>
       </c>
       <c r="M654" t="s">
-        <v>4197</v>
+        <v>4416</v>
       </c>
       <c r="N654" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D655" t="s">
-        <v>4181</v>
+        <v>4417</v>
       </c>
       <c r="E655" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F655" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G655" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H655" t="s">
-        <v>3137</v>
+        <v>4241</v>
       </c>
       <c r="I655" t="s">
-        <v>4198</v>
+        <v>4418</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>4199</v>
+        <v>4419</v>
       </c>
       <c r="L655" t="s">
-        <v>4200</v>
+        <v>4420</v>
       </c>
       <c r="M655" t="s">
-        <v>4201</v>
+        <v>4421</v>
       </c>
       <c r="N655" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D656" t="s">
-        <v>4176</v>
+        <v>4422</v>
       </c>
       <c r="E656" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F656" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G656" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H656" t="s">
-        <v>3231</v>
+        <v>4241</v>
       </c>
       <c r="I656" t="s">
-        <v>4202</v>
+        <v>4423</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>4203</v>
+        <v>4424</v>
       </c>
       <c r="L656" t="s">
-        <v>4204</v>
+        <v>4425</v>
       </c>
       <c r="M656" t="s">
-        <v>4205</v>
+        <v>4426</v>
       </c>
       <c r="N656" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D657" t="s">
-        <v>4181</v>
+        <v>4427</v>
       </c>
       <c r="E657" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F657" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G657" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H657" t="s">
-        <v>3147</v>
+        <v>4241</v>
       </c>
       <c r="I657" t="s">
-        <v>4206</v>
+        <v>4428</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4207</v>
+        <v>4429</v>
       </c>
       <c r="L657" t="s">
-        <v>4208</v>
+        <v>4430</v>
       </c>
       <c r="M657" t="s">
-        <v>4209</v>
+        <v>4431</v>
       </c>
       <c r="N657" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B658" t="s">
         <v>15</v>
       </c>
       <c r="C658" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D658" t="s">
-        <v>4181</v>
+        <v>4432</v>
       </c>
       <c r="E658" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F658" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G658" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H658" t="s">
-        <v>3300</v>
+        <v>4241</v>
       </c>
       <c r="I658" t="s">
-        <v>4210</v>
+        <v>4433</v>
       </c>
       <c r="J658"/>
       <c r="K658" t="s">
-        <v>4211</v>
+        <v>4434</v>
       </c>
       <c r="L658" t="s">
-        <v>4212</v>
+        <v>4435</v>
       </c>
       <c r="M658" t="s">
-        <v>4213</v>
+        <v>4436</v>
       </c>
       <c r="N658" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B659" t="s">
         <v>15</v>
       </c>
       <c r="C659" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D659" t="s">
-        <v>4181</v>
+        <v>4437</v>
       </c>
       <c r="E659" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F659" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G659" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H659" t="s">
-        <v>3285</v>
+        <v>4241</v>
       </c>
       <c r="I659" t="s">
-        <v>4214</v>
+        <v>4438</v>
       </c>
       <c r="J659"/>
       <c r="K659" t="s">
-        <v>4215</v>
+        <v>4439</v>
       </c>
       <c r="L659" t="s">
-        <v>4216</v>
+        <v>4440</v>
       </c>
       <c r="M659" t="s">
-        <v>4217</v>
+        <v>4441</v>
       </c>
       <c r="N659" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D660" t="s">
-        <v>4181</v>
+        <v>4442</v>
       </c>
       <c r="E660" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F660" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G660" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H660" t="s">
-        <v>3343</v>
+        <v>4241</v>
       </c>
       <c r="I660" t="s">
-        <v>4218</v>
+        <v>4443</v>
       </c>
       <c r="J660"/>
       <c r="K660" t="s">
-        <v>4219</v>
+        <v>4444</v>
       </c>
       <c r="L660" t="s">
-        <v>4220</v>
+        <v>4445</v>
       </c>
       <c r="M660" t="s">
-        <v>4221</v>
+        <v>4446</v>
       </c>
       <c r="N660" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B661" t="s">
         <v>15</v>
       </c>
       <c r="C661" t="s">
-        <v>2329</v>
+        <v>4236</v>
       </c>
       <c r="D661" t="s">
-        <v>4176</v>
+        <v>4447</v>
       </c>
       <c r="E661" t="s">
-        <v>2331</v>
+        <v>4238</v>
       </c>
       <c r="F661" t="s">
-        <v>3117</v>
+        <v>4239</v>
       </c>
       <c r="G661" t="s">
-        <v>2333</v>
+        <v>4240</v>
       </c>
       <c r="H661" t="s">
-        <v>3295</v>
+        <v>4241</v>
       </c>
       <c r="I661" t="s">
-        <v>4222</v>
+        <v>4448</v>
       </c>
       <c r="J661"/>
       <c r="K661" t="s">
-        <v>4223</v>
+        <v>4449</v>
       </c>
       <c r="L661" t="s">
-        <v>4224</v>
+        <v>4450</v>
       </c>
       <c r="M661" t="s">
-        <v>4225</v>
+        <v>4451</v>
       </c>
       <c r="N661" t="s">
-        <v>2338</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B662" t="s">
         <v>15</v>
       </c>
       <c r="C662" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D662" t="s">
-        <v>4176</v>
+        <v>4452</v>
       </c>
       <c r="E662" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F662" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G662" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H662" t="s">
-        <v>3137</v>
+        <v>4453</v>
       </c>
       <c r="I662" t="s">
-        <v>4226</v>
+        <v>4454</v>
       </c>
       <c r="J662"/>
       <c r="K662" t="s">
-        <v>4227</v>
+        <v>4455</v>
       </c>
       <c r="L662" t="s">
-        <v>4228</v>
+        <v>4456</v>
       </c>
       <c r="M662" t="s">
-        <v>4229</v>
+        <v>4457</v>
       </c>
       <c r="N662" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B663" t="s">
         <v>15</v>
       </c>
       <c r="C663" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D663" t="s">
-        <v>4176</v>
+        <v>4458</v>
       </c>
       <c r="E663" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F663" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G663" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H663" t="s">
-        <v>3300</v>
+        <v>4453</v>
       </c>
       <c r="I663" t="s">
-        <v>4230</v>
+        <v>4459</v>
       </c>
       <c r="J663"/>
       <c r="K663" t="s">
-        <v>4231</v>
+        <v>4460</v>
       </c>
       <c r="L663" t="s">
-        <v>4232</v>
+        <v>4461</v>
       </c>
       <c r="M663" t="s">
-        <v>4233</v>
+        <v>4462</v>
       </c>
       <c r="N663" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B664" t="s">
         <v>15</v>
       </c>
       <c r="C664" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D664" t="s">
-        <v>4176</v>
+        <v>4463</v>
       </c>
       <c r="E664" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F664" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G664" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H664" t="s">
-        <v>3285</v>
+        <v>4453</v>
       </c>
       <c r="I664" t="s">
-        <v>4234</v>
+        <v>4464</v>
       </c>
       <c r="J664"/>
       <c r="K664" t="s">
-        <v>4235</v>
+        <v>4465</v>
       </c>
       <c r="L664" t="s">
-        <v>4236</v>
+        <v>4466</v>
       </c>
       <c r="M664" t="s">
-        <v>4237</v>
+        <v>4467</v>
       </c>
       <c r="N664" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B665" t="s">
         <v>15</v>
       </c>
       <c r="C665" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D665" t="s">
-        <v>4181</v>
+        <v>4468</v>
       </c>
       <c r="E665" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F665" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G665" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H665" t="s">
-        <v>3171</v>
+        <v>4453</v>
       </c>
       <c r="I665" t="s">
-        <v>4238</v>
+        <v>4469</v>
       </c>
       <c r="J665"/>
       <c r="K665" t="s">
-        <v>4239</v>
+        <v>4470</v>
       </c>
       <c r="L665" t="s">
-        <v>4240</v>
+        <v>4471</v>
       </c>
       <c r="M665" t="s">
-        <v>4241</v>
+        <v>4472</v>
       </c>
       <c r="N665" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B666" t="s">
         <v>15</v>
       </c>
       <c r="C666" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D666" t="s">
-        <v>4176</v>
+        <v>4473</v>
       </c>
       <c r="E666" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F666" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G666" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H666" t="s">
-        <v>3275</v>
+        <v>4453</v>
       </c>
       <c r="I666" t="s">
-        <v>4242</v>
+        <v>4474</v>
       </c>
       <c r="J666"/>
       <c r="K666" t="s">
-        <v>4243</v>
+        <v>4475</v>
       </c>
       <c r="L666" t="s">
-        <v>4244</v>
+        <v>4476</v>
       </c>
       <c r="M666" t="s">
-        <v>4245</v>
+        <v>4477</v>
       </c>
       <c r="N666" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B667" t="s">
         <v>15</v>
       </c>
       <c r="C667" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D667" t="s">
-        <v>4176</v>
+        <v>4478</v>
       </c>
       <c r="E667" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F667" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G667" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H667" t="s">
-        <v>3320</v>
+        <v>4453</v>
       </c>
       <c r="I667" t="s">
-        <v>4246</v>
+        <v>4479</v>
       </c>
       <c r="J667"/>
       <c r="K667" t="s">
-        <v>4247</v>
+        <v>4480</v>
       </c>
       <c r="L667" t="s">
-        <v>4248</v>
+        <v>4481</v>
       </c>
       <c r="M667" t="s">
-        <v>4249</v>
+        <v>4482</v>
       </c>
       <c r="N667" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B668" t="s">
         <v>15</v>
       </c>
       <c r="C668" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D668" t="s">
-        <v>4176</v>
+        <v>4483</v>
       </c>
       <c r="E668" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F668" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G668" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H668" t="s">
-        <v>3246</v>
+        <v>4453</v>
       </c>
       <c r="I668" t="s">
-        <v>4250</v>
+        <v>4484</v>
       </c>
       <c r="J668"/>
       <c r="K668" t="s">
-        <v>4251</v>
+        <v>4485</v>
       </c>
       <c r="L668" t="s">
-        <v>4252</v>
+        <v>4486</v>
       </c>
       <c r="M668" t="s">
-        <v>4253</v>
+        <v>4487</v>
       </c>
       <c r="N668" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B669" t="s">
         <v>15</v>
       </c>
       <c r="C669" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D669" t="s">
-        <v>4176</v>
+        <v>4488</v>
       </c>
       <c r="E669" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F669" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G669" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H669" t="s">
-        <v>3358</v>
+        <v>4453</v>
       </c>
       <c r="I669" t="s">
-        <v>4254</v>
+        <v>4489</v>
       </c>
       <c r="J669"/>
       <c r="K669" t="s">
-        <v>4255</v>
+        <v>4490</v>
       </c>
       <c r="L669" t="s">
-        <v>4256</v>
+        <v>4491</v>
       </c>
       <c r="M669" t="s">
-        <v>4257</v>
+        <v>4492</v>
       </c>
       <c r="N669" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B670" t="s">
         <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D670" t="s">
-        <v>4181</v>
+        <v>4493</v>
       </c>
       <c r="E670" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F670" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G670" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H670" t="s">
-        <v>3310</v>
+        <v>4453</v>
       </c>
       <c r="I670" t="s">
-        <v>4258</v>
+        <v>4494</v>
       </c>
       <c r="J670"/>
       <c r="K670" t="s">
-        <v>4259</v>
+        <v>4495</v>
       </c>
       <c r="L670" t="s">
-        <v>4260</v>
+        <v>4496</v>
       </c>
       <c r="M670" t="s">
-        <v>4261</v>
+        <v>4497</v>
       </c>
       <c r="N670" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D671" t="s">
-        <v>4176</v>
+        <v>4498</v>
       </c>
       <c r="E671" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F671" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G671" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H671" t="s">
-        <v>3310</v>
+        <v>4453</v>
       </c>
       <c r="I671" t="s">
-        <v>4262</v>
+        <v>4499</v>
       </c>
       <c r="J671"/>
       <c r="K671" t="s">
-        <v>4263</v>
+        <v>4500</v>
       </c>
       <c r="L671" t="s">
-        <v>4264</v>
+        <v>4501</v>
       </c>
       <c r="M671" t="s">
-        <v>4265</v>
+        <v>4502</v>
       </c>
       <c r="N671" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B672" t="s">
         <v>15</v>
       </c>
       <c r="C672" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D672" t="s">
-        <v>4176</v>
+        <v>4503</v>
       </c>
       <c r="E672" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F672" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G672" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H672" t="s">
-        <v>3171</v>
+        <v>4453</v>
       </c>
       <c r="I672" t="s">
-        <v>4266</v>
+        <v>4504</v>
       </c>
       <c r="J672"/>
       <c r="K672" t="s">
-        <v>4267</v>
+        <v>4505</v>
       </c>
       <c r="L672" t="s">
-        <v>4268</v>
+        <v>4506</v>
       </c>
       <c r="M672" t="s">
-        <v>4269</v>
+        <v>4507</v>
       </c>
       <c r="N672" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B673" t="s">
         <v>15</v>
       </c>
       <c r="C673" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D673" t="s">
-        <v>4176</v>
+        <v>4508</v>
       </c>
       <c r="E673" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F673" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G673" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H673" t="s">
-        <v>3216</v>
+        <v>4453</v>
       </c>
       <c r="I673" t="s">
-        <v>4270</v>
+        <v>4509</v>
       </c>
       <c r="J673"/>
       <c r="K673" t="s">
-        <v>4271</v>
+        <v>4510</v>
       </c>
       <c r="L673" t="s">
-        <v>4272</v>
+        <v>4511</v>
       </c>
       <c r="M673" t="s">
-        <v>4273</v>
+        <v>4512</v>
       </c>
       <c r="N673" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D674" t="s">
-        <v>4181</v>
+        <v>4513</v>
       </c>
       <c r="E674" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F674" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G674" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H674" t="s">
-        <v>3216</v>
+        <v>4453</v>
       </c>
       <c r="I674" t="s">
-        <v>4274</v>
+        <v>4514</v>
       </c>
       <c r="J674"/>
       <c r="K674" t="s">
-        <v>4275</v>
+        <v>4515</v>
       </c>
       <c r="L674" t="s">
-        <v>4276</v>
+        <v>4516</v>
       </c>
       <c r="M674" t="s">
-        <v>4277</v>
+        <v>4517</v>
       </c>
       <c r="N674" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B675" t="s">
         <v>15</v>
       </c>
       <c r="C675" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D675" t="s">
-        <v>4176</v>
+        <v>4518</v>
       </c>
       <c r="E675" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F675" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G675" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H675" t="s">
-        <v>3181</v>
+        <v>4453</v>
       </c>
       <c r="I675" t="s">
-        <v>4278</v>
+        <v>4519</v>
       </c>
       <c r="J675"/>
       <c r="K675" t="s">
-        <v>4279</v>
+        <v>4520</v>
       </c>
       <c r="L675" t="s">
-        <v>4280</v>
+        <v>4521</v>
       </c>
       <c r="M675" t="s">
-        <v>4281</v>
+        <v>4522</v>
       </c>
       <c r="N675" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B676" t="s">
         <v>15</v>
       </c>
       <c r="C676" t="s">
-        <v>2329</v>
+        <v>3862</v>
       </c>
       <c r="D676" t="s">
-        <v>4181</v>
+        <v>4523</v>
       </c>
       <c r="E676" t="s">
-        <v>2331</v>
+        <v>3864</v>
       </c>
       <c r="F676" t="s">
-        <v>3117</v>
+        <v>3865</v>
       </c>
       <c r="G676" t="s">
-        <v>2333</v>
+        <v>3866</v>
       </c>
       <c r="H676" t="s">
-        <v>3195</v>
+        <v>4453</v>
       </c>
       <c r="I676" t="s">
-        <v>4282</v>
+        <v>4524</v>
       </c>
       <c r="J676"/>
       <c r="K676" t="s">
-        <v>4283</v>
+        <v>4525</v>
       </c>
       <c r="L676" t="s">
-        <v>4284</v>
+        <v>4526</v>
       </c>
       <c r="M676" t="s">
-        <v>4285</v>
+        <v>4527</v>
       </c>
       <c r="N676" t="s">
-        <v>2338</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B677" t="s">
         <v>15</v>
       </c>
       <c r="C677" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D677" t="s">
-        <v>4181</v>
+        <v>4528</v>
       </c>
       <c r="E677" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F677" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G677" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H677" t="s">
-        <v>3275</v>
+        <v>4529</v>
       </c>
       <c r="I677" t="s">
-        <v>4286</v>
+        <v>4530</v>
       </c>
       <c r="J677"/>
       <c r="K677" t="s">
-        <v>4287</v>
+        <v>4531</v>
       </c>
       <c r="L677" t="s">
-        <v>4288</v>
+        <v>4532</v>
       </c>
       <c r="M677" t="s">
-        <v>4289</v>
+        <v>4533</v>
       </c>
       <c r="N677" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B678" t="s">
         <v>15</v>
       </c>
       <c r="C678" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D678" t="s">
-        <v>4181</v>
+        <v>4534</v>
       </c>
       <c r="E678" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F678" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G678" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H678" t="s">
-        <v>3305</v>
+        <v>4529</v>
       </c>
       <c r="I678" t="s">
-        <v>4290</v>
+        <v>4535</v>
       </c>
       <c r="J678"/>
       <c r="K678" t="s">
-        <v>4291</v>
+        <v>4536</v>
       </c>
       <c r="L678" t="s">
-        <v>4292</v>
+        <v>4537</v>
       </c>
       <c r="M678" t="s">
-        <v>4293</v>
+        <v>4538</v>
       </c>
       <c r="N678" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B679" t="s">
         <v>15</v>
       </c>
       <c r="C679" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D679" t="s">
-        <v>4176</v>
+        <v>4539</v>
       </c>
       <c r="E679" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F679" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G679" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H679" t="s">
-        <v>3305</v>
+        <v>4529</v>
       </c>
       <c r="I679" t="s">
-        <v>4294</v>
+        <v>4540</v>
       </c>
       <c r="J679"/>
       <c r="K679" t="s">
-        <v>4295</v>
+        <v>4541</v>
       </c>
       <c r="L679" t="s">
-        <v>4296</v>
+        <v>4542</v>
       </c>
       <c r="M679" t="s">
-        <v>4297</v>
+        <v>4543</v>
       </c>
       <c r="N679" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D680" t="s">
-        <v>4181</v>
+        <v>4544</v>
       </c>
       <c r="E680" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F680" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G680" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H680" t="s">
-        <v>3320</v>
+        <v>4529</v>
       </c>
       <c r="I680" t="s">
-        <v>4298</v>
+        <v>4545</v>
       </c>
       <c r="J680"/>
       <c r="K680" t="s">
-        <v>4299</v>
+        <v>4546</v>
       </c>
       <c r="L680" t="s">
-        <v>4300</v>
+        <v>4547</v>
       </c>
       <c r="M680" t="s">
-        <v>4301</v>
+        <v>4548</v>
       </c>
       <c r="N680" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B681" t="s">
         <v>15</v>
       </c>
       <c r="C681" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D681" t="s">
-        <v>4181</v>
+        <v>4549</v>
       </c>
       <c r="E681" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F681" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G681" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H681" t="s">
-        <v>3330</v>
+        <v>4529</v>
       </c>
       <c r="I681" t="s">
-        <v>4302</v>
+        <v>4550</v>
       </c>
       <c r="J681"/>
       <c r="K681" t="s">
-        <v>4303</v>
+        <v>4551</v>
       </c>
       <c r="L681" t="s">
-        <v>4304</v>
+        <v>4552</v>
       </c>
       <c r="M681" t="s">
-        <v>4305</v>
+        <v>4553</v>
       </c>
       <c r="N681" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B682" t="s">
         <v>15</v>
       </c>
       <c r="C682" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D682" t="s">
-        <v>4176</v>
+        <v>4554</v>
       </c>
       <c r="E682" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F682" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G682" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H682" t="s">
-        <v>3195</v>
+        <v>4529</v>
       </c>
       <c r="I682" t="s">
-        <v>4306</v>
+        <v>4555</v>
       </c>
       <c r="J682"/>
       <c r="K682" t="s">
-        <v>4307</v>
+        <v>4556</v>
       </c>
       <c r="L682" t="s">
-        <v>4308</v>
+        <v>4557</v>
       </c>
       <c r="M682" t="s">
-        <v>4309</v>
+        <v>4558</v>
       </c>
       <c r="N682" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B683" t="s">
         <v>15</v>
       </c>
       <c r="C683" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D683" t="s">
-        <v>4181</v>
+        <v>4559</v>
       </c>
       <c r="E683" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F683" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G683" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H683" t="s">
-        <v>3231</v>
+        <v>4529</v>
       </c>
       <c r="I683" t="s">
-        <v>4310</v>
+        <v>4560</v>
       </c>
       <c r="J683"/>
       <c r="K683" t="s">
-        <v>4311</v>
+        <v>4561</v>
       </c>
       <c r="L683" t="s">
-        <v>4312</v>
+        <v>4562</v>
       </c>
       <c r="M683" t="s">
-        <v>4313</v>
+        <v>4563</v>
       </c>
       <c r="N683" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B684" t="s">
         <v>15</v>
       </c>
       <c r="C684" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D684" t="s">
-        <v>4181</v>
+        <v>4564</v>
       </c>
       <c r="E684" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F684" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G684" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H684" t="s">
-        <v>3246</v>
+        <v>4529</v>
       </c>
       <c r="I684" t="s">
-        <v>4314</v>
+        <v>4565</v>
       </c>
       <c r="J684"/>
       <c r="K684" t="s">
-        <v>4315</v>
+        <v>4566</v>
       </c>
       <c r="L684" t="s">
-        <v>4316</v>
+        <v>4567</v>
       </c>
       <c r="M684" t="s">
-        <v>4317</v>
+        <v>4568</v>
       </c>
       <c r="N684" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B685" t="s">
         <v>15</v>
       </c>
       <c r="C685" t="s">
-        <v>2329</v>
+        <v>4199</v>
       </c>
       <c r="D685" t="s">
-        <v>4181</v>
+        <v>4569</v>
       </c>
       <c r="E685" t="s">
-        <v>2331</v>
+        <v>4201</v>
       </c>
       <c r="F685" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G685" t="s">
-        <v>2333</v>
+        <v>4203</v>
       </c>
       <c r="H685" t="s">
-        <v>3181</v>
+        <v>4529</v>
       </c>
       <c r="I685" t="s">
-        <v>4318</v>
+        <v>4570</v>
       </c>
       <c r="J685"/>
       <c r="K685" t="s">
-        <v>4319</v>
+        <v>4571</v>
       </c>
       <c r="L685" t="s">
-        <v>4320</v>
+        <v>4572</v>
       </c>
       <c r="M685" t="s">
-        <v>4321</v>
+        <v>4573</v>
       </c>
       <c r="N685" t="s">
-        <v>2338</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B686" t="s">
         <v>15</v>
       </c>
       <c r="C686" t="s">
-        <v>3114</v>
+        <v>4199</v>
       </c>
       <c r="D686" t="s">
-        <v>4322</v>
+        <v>4574</v>
       </c>
       <c r="E686" t="s">
-        <v>3116</v>
+        <v>4201</v>
       </c>
       <c r="F686" t="s">
-        <v>3117</v>
+        <v>4202</v>
       </c>
       <c r="G686" t="s">
-        <v>3118</v>
+        <v>4203</v>
       </c>
       <c r="H686" t="s">
-        <v>4323</v>
+        <v>4529</v>
       </c>
       <c r="I686" t="s">
-        <v>4324</v>
+        <v>4575</v>
       </c>
       <c r="J686"/>
       <c r="K686" t="s">
-        <v>4325</v>
+        <v>4576</v>
       </c>
       <c r="L686" t="s">
-        <v>4326</v>
+        <v>4577</v>
       </c>
       <c r="M686" t="s">
-        <v>4327</v>
+        <v>4578</v>
       </c>
       <c r="N686" t="s">
-        <v>3124</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D687" t="s">
-        <v>4322</v>
+        <v>4579</v>
       </c>
       <c r="E687" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F687" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G687" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H687" t="s">
-        <v>3226</v>
+        <v>4580</v>
       </c>
       <c r="I687" t="s">
-        <v>4328</v>
+        <v>4581</v>
       </c>
       <c r="J687"/>
       <c r="K687" t="s">
-        <v>4329</v>
+        <v>4582</v>
       </c>
       <c r="L687" t="s">
-        <v>4330</v>
+        <v>4583</v>
       </c>
       <c r="M687" t="s">
-        <v>4331</v>
+        <v>4584</v>
       </c>
       <c r="N687" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B688" t="s">
         <v>15</v>
       </c>
       <c r="C688" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D688" t="s">
-        <v>4332</v>
+        <v>4585</v>
       </c>
       <c r="E688" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F688" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G688" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H688" t="s">
-        <v>3256</v>
+        <v>4580</v>
       </c>
       <c r="I688" t="s">
-        <v>4333</v>
+        <v>4586</v>
       </c>
       <c r="J688"/>
       <c r="K688" t="s">
-        <v>4334</v>
+        <v>4587</v>
       </c>
       <c r="L688" t="s">
-        <v>4335</v>
+        <v>4588</v>
       </c>
       <c r="M688" t="s">
-        <v>4336</v>
+        <v>4589</v>
       </c>
       <c r="N688" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B689" t="s">
         <v>15</v>
       </c>
       <c r="C689" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D689" t="s">
-        <v>4332</v>
+        <v>4590</v>
       </c>
       <c r="E689" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F689" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G689" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H689" t="s">
-        <v>3211</v>
+        <v>4580</v>
       </c>
       <c r="I689" t="s">
-        <v>4337</v>
+        <v>4591</v>
       </c>
       <c r="J689"/>
       <c r="K689" t="s">
-        <v>4338</v>
+        <v>4592</v>
       </c>
       <c r="L689" t="s">
-        <v>4339</v>
+        <v>4593</v>
       </c>
       <c r="M689" t="s">
-        <v>4340</v>
+        <v>4594</v>
       </c>
       <c r="N689" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B690" t="s">
         <v>15</v>
       </c>
       <c r="C690" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D690" t="s">
-        <v>4322</v>
+        <v>4595</v>
       </c>
       <c r="E690" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F690" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G690" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H690" t="s">
-        <v>3221</v>
+        <v>4580</v>
       </c>
       <c r="I690" t="s">
-        <v>4341</v>
+        <v>4596</v>
       </c>
       <c r="J690"/>
       <c r="K690" t="s">
-        <v>4342</v>
+        <v>4597</v>
       </c>
       <c r="L690" t="s">
-        <v>4343</v>
+        <v>4598</v>
       </c>
       <c r="M690" t="s">
-        <v>4344</v>
+        <v>4599</v>
       </c>
       <c r="N690" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B691" t="s">
         <v>15</v>
       </c>
       <c r="C691" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D691" t="s">
-        <v>4332</v>
+        <v>4600</v>
       </c>
       <c r="E691" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F691" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G691" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H691" t="s">
-        <v>3236</v>
+        <v>4580</v>
       </c>
       <c r="I691" t="s">
-        <v>4345</v>
+        <v>4601</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
-        <v>4346</v>
+        <v>4602</v>
       </c>
       <c r="L691" t="s">
-        <v>4347</v>
+        <v>4603</v>
       </c>
       <c r="M691" t="s">
-        <v>4348</v>
+        <v>4604</v>
       </c>
       <c r="N691" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B692" t="s">
         <v>15</v>
       </c>
       <c r="C692" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D692" t="s">
-        <v>4332</v>
+        <v>4605</v>
       </c>
       <c r="E692" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F692" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G692" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H692" t="s">
-        <v>3226</v>
+        <v>4580</v>
       </c>
       <c r="I692" t="s">
-        <v>4349</v>
+        <v>4606</v>
       </c>
       <c r="J692"/>
       <c r="K692" t="s">
-        <v>4350</v>
+        <v>4607</v>
       </c>
       <c r="L692" t="s">
-        <v>4351</v>
+        <v>4608</v>
       </c>
       <c r="M692" t="s">
-        <v>4352</v>
+        <v>4609</v>
       </c>
       <c r="N692" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B693" t="s">
         <v>15</v>
       </c>
       <c r="C693" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D693" t="s">
-        <v>4322</v>
+        <v>4610</v>
       </c>
       <c r="E693" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F693" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G693" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H693" t="s">
-        <v>3325</v>
+        <v>4580</v>
       </c>
       <c r="I693" t="s">
-        <v>4353</v>
+        <v>4611</v>
       </c>
       <c r="J693"/>
       <c r="K693" t="s">
-        <v>4354</v>
+        <v>4612</v>
       </c>
       <c r="L693" t="s">
-        <v>4355</v>
+        <v>4613</v>
       </c>
       <c r="M693" t="s">
-        <v>4356</v>
+        <v>4614</v>
       </c>
       <c r="N693" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B694" t="s">
         <v>15</v>
       </c>
       <c r="C694" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D694" t="s">
-        <v>4322</v>
+        <v>4615</v>
       </c>
       <c r="E694" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F694" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G694" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H694" t="s">
-        <v>3256</v>
+        <v>4580</v>
       </c>
       <c r="I694" t="s">
-        <v>4357</v>
+        <v>4616</v>
       </c>
       <c r="J694"/>
       <c r="K694" t="s">
-        <v>4358</v>
+        <v>4617</v>
       </c>
       <c r="L694" t="s">
-        <v>4359</v>
+        <v>4618</v>
       </c>
       <c r="M694" t="s">
-        <v>4360</v>
+        <v>4619</v>
       </c>
       <c r="N694" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B695" t="s">
         <v>15</v>
       </c>
       <c r="C695" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D695" t="s">
-        <v>4332</v>
+        <v>4620</v>
       </c>
       <c r="E695" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F695" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G695" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H695" t="s">
-        <v>3241</v>
+        <v>4580</v>
       </c>
       <c r="I695" t="s">
-        <v>4361</v>
+        <v>4621</v>
       </c>
       <c r="J695"/>
       <c r="K695" t="s">
-        <v>4362</v>
+        <v>4622</v>
       </c>
       <c r="L695" t="s">
-        <v>4363</v>
+        <v>4623</v>
       </c>
       <c r="M695" t="s">
-        <v>4364</v>
+        <v>4624</v>
       </c>
       <c r="N695" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B696" t="s">
         <v>15</v>
       </c>
       <c r="C696" t="s">
-        <v>3114</v>
+        <v>3940</v>
       </c>
       <c r="D696" t="s">
-        <v>4322</v>
+        <v>4625</v>
       </c>
       <c r="E696" t="s">
-        <v>3116</v>
+        <v>3942</v>
       </c>
       <c r="F696" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G696" t="s">
-        <v>3118</v>
+        <v>3944</v>
       </c>
       <c r="H696" t="s">
-        <v>3236</v>
+        <v>4580</v>
       </c>
       <c r="I696" t="s">
-        <v>4365</v>
+        <v>4626</v>
       </c>
       <c r="J696"/>
       <c r="K696" t="s">
-        <v>4366</v>
+        <v>4627</v>
       </c>
       <c r="L696" t="s">
-        <v>4367</v>
+        <v>4628</v>
       </c>
       <c r="M696" t="s">
-        <v>4368</v>
+        <v>4629</v>
       </c>
       <c r="N696" t="s">
-        <v>3124</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B697" t="s">
         <v>15</v>
       </c>
       <c r="C697" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D697" t="s">
-        <v>4322</v>
+        <v>4630</v>
       </c>
       <c r="E697" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F697" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G697" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H697" t="s">
-        <v>3270</v>
+        <v>4631</v>
       </c>
       <c r="I697" t="s">
-        <v>4369</v>
+        <v>4632</v>
       </c>
       <c r="J697"/>
       <c r="K697" t="s">
-        <v>4370</v>
+        <v>4633</v>
       </c>
       <c r="L697" t="s">
-        <v>4371</v>
+        <v>4634</v>
       </c>
       <c r="M697" t="s">
-        <v>4372</v>
+        <v>4635</v>
       </c>
       <c r="N697" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B698" t="s">
         <v>15</v>
       </c>
       <c r="C698" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D698" t="s">
-        <v>4332</v>
+        <v>4636</v>
       </c>
       <c r="E698" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F698" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G698" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H698" t="s">
-        <v>3221</v>
+        <v>4631</v>
       </c>
       <c r="I698" t="s">
-        <v>4373</v>
+        <v>4637</v>
       </c>
       <c r="J698"/>
       <c r="K698" t="s">
-        <v>4374</v>
+        <v>4638</v>
       </c>
       <c r="L698" t="s">
-        <v>4375</v>
+        <v>4639</v>
       </c>
       <c r="M698" t="s">
-        <v>4376</v>
+        <v>4640</v>
       </c>
       <c r="N698" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B699" t="s">
         <v>15</v>
       </c>
       <c r="C699" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D699" t="s">
-        <v>4322</v>
+        <v>4641</v>
       </c>
       <c r="E699" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F699" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G699" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H699" t="s">
-        <v>3211</v>
+        <v>4631</v>
       </c>
       <c r="I699" t="s">
-        <v>4377</v>
+        <v>4642</v>
       </c>
       <c r="J699"/>
       <c r="K699" t="s">
-        <v>4378</v>
+        <v>4643</v>
       </c>
       <c r="L699" t="s">
-        <v>4379</v>
+        <v>4644</v>
       </c>
       <c r="M699" t="s">
-        <v>4380</v>
+        <v>4645</v>
       </c>
       <c r="N699" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B700" t="s">
         <v>15</v>
       </c>
       <c r="C700" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D700" t="s">
-        <v>4332</v>
+        <v>4646</v>
       </c>
       <c r="E700" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F700" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G700" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H700" t="s">
-        <v>3270</v>
+        <v>4631</v>
       </c>
       <c r="I700" t="s">
-        <v>4381</v>
+        <v>4647</v>
       </c>
       <c r="J700"/>
       <c r="K700" t="s">
-        <v>4382</v>
+        <v>4648</v>
       </c>
       <c r="L700" t="s">
-        <v>4383</v>
+        <v>4649</v>
       </c>
       <c r="M700" t="s">
-        <v>4384</v>
+        <v>4650</v>
       </c>
       <c r="N700" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B701" t="s">
         <v>15</v>
       </c>
       <c r="C701" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D701" t="s">
-        <v>4332</v>
+        <v>4651</v>
       </c>
       <c r="E701" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F701" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G701" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H701" t="s">
-        <v>4323</v>
+        <v>4631</v>
       </c>
       <c r="I701" t="s">
-        <v>4385</v>
+        <v>4652</v>
       </c>
       <c r="J701"/>
       <c r="K701" t="s">
-        <v>4386</v>
+        <v>4653</v>
       </c>
       <c r="L701" t="s">
-        <v>4387</v>
+        <v>4654</v>
       </c>
       <c r="M701" t="s">
-        <v>4388</v>
+        <v>4655</v>
       </c>
       <c r="N701" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B702" t="s">
         <v>15</v>
       </c>
       <c r="C702" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D702" t="s">
-        <v>4322</v>
+        <v>4656</v>
       </c>
       <c r="E702" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F702" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G702" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H702" t="s">
-        <v>3241</v>
+        <v>4631</v>
       </c>
       <c r="I702" t="s">
-        <v>4389</v>
+        <v>4657</v>
       </c>
       <c r="J702"/>
       <c r="K702" t="s">
-        <v>4390</v>
+        <v>4658</v>
       </c>
       <c r="L702" t="s">
-        <v>4391</v>
+        <v>4659</v>
       </c>
       <c r="M702" t="s">
-        <v>4392</v>
+        <v>4660</v>
       </c>
       <c r="N702" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B703" t="s">
         <v>15</v>
       </c>
       <c r="C703" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="D703" t="s">
-        <v>4332</v>
+        <v>4661</v>
       </c>
       <c r="E703" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="F703" t="s">
-        <v>3117</v>
+        <v>3943</v>
       </c>
       <c r="G703" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="H703" t="s">
-        <v>3325</v>
+        <v>4631</v>
       </c>
       <c r="I703" t="s">
-        <v>4393</v>
+        <v>4662</v>
       </c>
       <c r="J703"/>
       <c r="K703" t="s">
-        <v>4394</v>
+        <v>4663</v>
       </c>
       <c r="L703" t="s">
-        <v>4395</v>
+        <v>4664</v>
       </c>
       <c r="M703" t="s">
-        <v>4396</v>
+        <v>4665</v>
       </c>
       <c r="N703" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B704" t="s">
         <v>15</v>
       </c>
       <c r="C704" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D704" t="s">
-        <v>4397</v>
+        <v>4666</v>
       </c>
       <c r="E704" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F704" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G704" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H704" t="s">
-        <v>4398</v>
+        <v>4631</v>
       </c>
       <c r="I704" t="s">
-        <v>4399</v>
+        <v>4667</v>
       </c>
       <c r="J704"/>
       <c r="K704" t="s">
-        <v>4400</v>
+        <v>4668</v>
       </c>
       <c r="L704" t="s">
-        <v>4401</v>
+        <v>4669</v>
       </c>
       <c r="M704" t="s">
-        <v>4402</v>
+        <v>4670</v>
       </c>
       <c r="N704" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B705" t="s">
         <v>15</v>
       </c>
       <c r="C705" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D705" t="s">
-        <v>4403</v>
+        <v>4671</v>
       </c>
       <c r="E705" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F705" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G705" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H705" t="s">
-        <v>3508</v>
+        <v>4631</v>
       </c>
       <c r="I705" t="s">
-        <v>4404</v>
+        <v>4672</v>
       </c>
       <c r="J705"/>
       <c r="K705" t="s">
-        <v>4405</v>
+        <v>4673</v>
       </c>
       <c r="L705" t="s">
-        <v>4406</v>
+        <v>4674</v>
       </c>
       <c r="M705" t="s">
-        <v>4407</v>
+        <v>4675</v>
       </c>
       <c r="N705" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B706" t="s">
         <v>15</v>
       </c>
       <c r="C706" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D706" t="s">
-        <v>4408</v>
+        <v>4676</v>
       </c>
       <c r="E706" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F706" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G706" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H706" t="s">
-        <v>3508</v>
+        <v>4631</v>
       </c>
       <c r="I706" t="s">
-        <v>4409</v>
+        <v>4677</v>
       </c>
       <c r="J706"/>
       <c r="K706" t="s">
-        <v>4410</v>
+        <v>4678</v>
       </c>
       <c r="L706" t="s">
-        <v>4411</v>
+        <v>4679</v>
       </c>
       <c r="M706" t="s">
-        <v>4412</v>
+        <v>4680</v>
       </c>
       <c r="N706" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B707" t="s">
         <v>15</v>
       </c>
       <c r="C707" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D707" t="s">
-        <v>4403</v>
+        <v>4681</v>
       </c>
       <c r="E707" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F707" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G707" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H707" t="s">
-        <v>3527</v>
+        <v>4631</v>
       </c>
       <c r="I707" t="s">
-        <v>4413</v>
+        <v>4682</v>
       </c>
       <c r="J707"/>
       <c r="K707" t="s">
-        <v>4414</v>
+        <v>4683</v>
       </c>
       <c r="L707" t="s">
-        <v>4415</v>
+        <v>4684</v>
       </c>
       <c r="M707" t="s">
-        <v>4416</v>
+        <v>4685</v>
       </c>
       <c r="N707" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B708" t="s">
         <v>15</v>
       </c>
       <c r="C708" t="s">
-        <v>3399</v>
+        <v>3155</v>
       </c>
       <c r="D708" t="s">
-        <v>4408</v>
+        <v>4686</v>
       </c>
       <c r="E708" t="s">
-        <v>3401</v>
+        <v>3157</v>
       </c>
       <c r="F708" t="s">
-        <v>3402</v>
+        <v>3943</v>
       </c>
       <c r="G708" t="s">
-        <v>3403</v>
+        <v>3159</v>
       </c>
       <c r="H708" t="s">
-        <v>3527</v>
+        <v>4631</v>
       </c>
       <c r="I708" t="s">
-        <v>4417</v>
+        <v>4687</v>
       </c>
       <c r="J708"/>
       <c r="K708" t="s">
-        <v>4418</v>
+        <v>4688</v>
       </c>
       <c r="L708" t="s">
-        <v>4419</v>
+        <v>4689</v>
       </c>
       <c r="M708" t="s">
-        <v>4420</v>
+        <v>4690</v>
       </c>
       <c r="N708" t="s">
-        <v>3409</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="B709" t="s">
         <v>15</v>
       </c>
       <c r="C709" t="s">
-        <v>3399</v>
+        <v>4225</v>
       </c>
       <c r="D709" t="s">
-        <v>4403</v>
+        <v>4691</v>
       </c>
       <c r="E709" t="s">
-        <v>3401</v>
+        <v>4227</v>
       </c>
       <c r="F709" t="s">
-        <v>3402</v>
+        <v>4228</v>
       </c>
       <c r="G709" t="s">
-        <v>3403</v>
+        <v>4229</v>
       </c>
       <c r="H709" t="s">
-        <v>3452</v>
+        <v>4248</v>
       </c>
       <c r="I709" t="s">
-        <v>4421</v>
+        <v>4692</v>
       </c>
       <c r="J709"/>
       <c r="K709" t="s">
-        <v>4422</v>
+        <v>4693</v>
       </c>
       <c r="L709" t="s">
-        <v>4423</v>
+        <v>4694</v>
       </c>
       <c r="M709" t="s">
-        <v>4424</v>
+        <v>4695</v>
       </c>
       <c r="N709" t="s">
-        <v>3409</v>
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="s">
+        <v>653</v>
+      </c>
+      <c r="B710" t="s">
+        <v>15</v>
+      </c>
+      <c r="C710" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D710" t="s">
+        <v>4696</v>
+      </c>
+      <c r="E710" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F710" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G710" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H710" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I710" t="s">
+        <v>4697</v>
+      </c>
+      <c r="J710"/>
+      <c r="K710" t="s">
+        <v>4698</v>
+      </c>
+      <c r="L710" t="s">
+        <v>4699</v>
+      </c>
+      <c r="M710" t="s">
+        <v>4700</v>
+      </c>
+      <c r="N710" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="s">
+        <v>653</v>
+      </c>
+      <c r="B711" t="s">
+        <v>15</v>
+      </c>
+      <c r="C711" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D711" t="s">
+        <v>4701</v>
+      </c>
+      <c r="E711" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F711" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G711" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H711" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I711" t="s">
+        <v>4702</v>
+      </c>
+      <c r="J711"/>
+      <c r="K711" t="s">
+        <v>4703</v>
+      </c>
+      <c r="L711" t="s">
+        <v>4704</v>
+      </c>
+      <c r="M711" t="s">
+        <v>4705</v>
+      </c>
+      <c r="N711" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="s">
+        <v>653</v>
+      </c>
+      <c r="B712" t="s">
+        <v>15</v>
+      </c>
+      <c r="C712" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D712" t="s">
+        <v>4706</v>
+      </c>
+      <c r="E712" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F712" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G712" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H712" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I712" t="s">
+        <v>4707</v>
+      </c>
+      <c r="J712"/>
+      <c r="K712" t="s">
+        <v>4708</v>
+      </c>
+      <c r="L712" t="s">
+        <v>4709</v>
+      </c>
+      <c r="M712" t="s">
+        <v>4710</v>
+      </c>
+      <c r="N712" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="s">
+        <v>653</v>
+      </c>
+      <c r="B713" t="s">
+        <v>15</v>
+      </c>
+      <c r="C713" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D713" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E713" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F713" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G713" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H713" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I713" t="s">
+        <v>4712</v>
+      </c>
+      <c r="J713"/>
+      <c r="K713" t="s">
+        <v>4713</v>
+      </c>
+      <c r="L713" t="s">
+        <v>4714</v>
+      </c>
+      <c r="M713" t="s">
+        <v>4715</v>
+      </c>
+      <c r="N713" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="s">
+        <v>653</v>
+      </c>
+      <c r="B714" t="s">
+        <v>15</v>
+      </c>
+      <c r="C714" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D714" t="s">
+        <v>4716</v>
+      </c>
+      <c r="E714" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F714" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G714" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H714" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I714" t="s">
+        <v>4717</v>
+      </c>
+      <c r="J714"/>
+      <c r="K714" t="s">
+        <v>4718</v>
+      </c>
+      <c r="L714" t="s">
+        <v>4719</v>
+      </c>
+      <c r="M714" t="s">
+        <v>4720</v>
+      </c>
+      <c r="N714" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="s">
+        <v>653</v>
+      </c>
+      <c r="B715" t="s">
+        <v>15</v>
+      </c>
+      <c r="C715" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D715" t="s">
+        <v>4721</v>
+      </c>
+      <c r="E715" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F715" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G715" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H715" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I715" t="s">
+        <v>4722</v>
+      </c>
+      <c r="J715"/>
+      <c r="K715" t="s">
+        <v>4723</v>
+      </c>
+      <c r="L715" t="s">
+        <v>4724</v>
+      </c>
+      <c r="M715" t="s">
+        <v>4725</v>
+      </c>
+      <c r="N715" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="s">
+        <v>653</v>
+      </c>
+      <c r="B716" t="s">
+        <v>15</v>
+      </c>
+      <c r="C716" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D716" t="s">
+        <v>4726</v>
+      </c>
+      <c r="E716" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F716" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G716" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H716" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I716" t="s">
+        <v>4727</v>
+      </c>
+      <c r="J716"/>
+      <c r="K716" t="s">
+        <v>4728</v>
+      </c>
+      <c r="L716" t="s">
+        <v>4729</v>
+      </c>
+      <c r="M716" t="s">
+        <v>4730</v>
+      </c>
+      <c r="N716" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="s">
+        <v>653</v>
+      </c>
+      <c r="B717" t="s">
+        <v>15</v>
+      </c>
+      <c r="C717" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D717" t="s">
+        <v>4731</v>
+      </c>
+      <c r="E717" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F717" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G717" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H717" t="s">
+        <v>4732</v>
+      </c>
+      <c r="I717" t="s">
+        <v>4733</v>
+      </c>
+      <c r="J717"/>
+      <c r="K717" t="s">
+        <v>4734</v>
+      </c>
+      <c r="L717" t="s">
+        <v>4735</v>
+      </c>
+      <c r="M717" t="s">
+        <v>4736</v>
+      </c>
+      <c r="N717" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="s">
+        <v>653</v>
+      </c>
+      <c r="B718" t="s">
+        <v>15</v>
+      </c>
+      <c r="C718" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D718" t="s">
+        <v>4737</v>
+      </c>
+      <c r="E718" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F718" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G718" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H718" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I718" t="s">
+        <v>4738</v>
+      </c>
+      <c r="J718"/>
+      <c r="K718" t="s">
+        <v>4739</v>
+      </c>
+      <c r="L718" t="s">
+        <v>4740</v>
+      </c>
+      <c r="M718" t="s">
+        <v>4741</v>
+      </c>
+      <c r="N718" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="s">
+        <v>653</v>
+      </c>
+      <c r="B719" t="s">
+        <v>15</v>
+      </c>
+      <c r="C719" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D719" t="s">
+        <v>4742</v>
+      </c>
+      <c r="E719" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F719" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G719" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H719" t="s">
+        <v>4248</v>
+      </c>
+      <c r="I719" t="s">
+        <v>4743</v>
+      </c>
+      <c r="J719"/>
+      <c r="K719" t="s">
+        <v>4744</v>
+      </c>
+      <c r="L719" t="s">
+        <v>4745</v>
+      </c>
+      <c r="M719" t="s">
+        <v>4746</v>
+      </c>
+      <c r="N719" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="s">
+        <v>653</v>
+      </c>
+      <c r="B720" t="s">
+        <v>15</v>
+      </c>
+      <c r="C720" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D720" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E720" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F720" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G720" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H720" t="s">
+        <v>4002</v>
+      </c>
+      <c r="I720" t="s">
+        <v>4748</v>
+      </c>
+      <c r="J720"/>
+      <c r="K720" t="s">
+        <v>4749</v>
+      </c>
+      <c r="L720" t="s">
+        <v>4750</v>
+      </c>
+      <c r="M720" t="s">
+        <v>4751</v>
+      </c>
+      <c r="N720" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="s">
+        <v>653</v>
+      </c>
+      <c r="B721" t="s">
+        <v>15</v>
+      </c>
+      <c r="C721" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D721" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E721" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F721" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G721" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H721" t="s">
+        <v>4189</v>
+      </c>
+      <c r="I721" t="s">
+        <v>4752</v>
+      </c>
+      <c r="J721"/>
+      <c r="K721" t="s">
+        <v>4753</v>
+      </c>
+      <c r="L721" t="s">
+        <v>4754</v>
+      </c>
+      <c r="M721" t="s">
+        <v>4755</v>
+      </c>
+      <c r="N721" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="s">
+        <v>653</v>
+      </c>
+      <c r="B722" t="s">
+        <v>15</v>
+      </c>
+      <c r="C722" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D722" t="s">
+        <v>4756</v>
+      </c>
+      <c r="E722" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F722" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G722" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H722" t="s">
+        <v>4310</v>
+      </c>
+      <c r="I722" t="s">
+        <v>4757</v>
+      </c>
+      <c r="J722"/>
+      <c r="K722" t="s">
+        <v>4758</v>
+      </c>
+      <c r="L722" t="s">
+        <v>4759</v>
+      </c>
+      <c r="M722" t="s">
+        <v>4760</v>
+      </c>
+      <c r="N722" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="s">
+        <v>653</v>
+      </c>
+      <c r="B723" t="s">
+        <v>15</v>
+      </c>
+      <c r="C723" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D723" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E723" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F723" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G723" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H723" t="s">
+        <v>3883</v>
+      </c>
+      <c r="I723" t="s">
+        <v>4761</v>
+      </c>
+      <c r="J723"/>
+      <c r="K723" t="s">
+        <v>4762</v>
+      </c>
+      <c r="L723" t="s">
+        <v>4763</v>
+      </c>
+      <c r="M723" t="s">
+        <v>4764</v>
+      </c>
+      <c r="N723" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="s">
+        <v>653</v>
+      </c>
+      <c r="B724" t="s">
+        <v>15</v>
+      </c>
+      <c r="C724" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D724" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E724" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F724" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G724" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H724" t="s">
+        <v>4031</v>
+      </c>
+      <c r="I724" t="s">
+        <v>4765</v>
+      </c>
+      <c r="J724"/>
+      <c r="K724" t="s">
+        <v>4766</v>
+      </c>
+      <c r="L724" t="s">
+        <v>4767</v>
+      </c>
+      <c r="M724" t="s">
+        <v>4768</v>
+      </c>
+      <c r="N724" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="s">
+        <v>653</v>
+      </c>
+      <c r="B725" t="s">
+        <v>15</v>
+      </c>
+      <c r="C725" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D725" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E725" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F725" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G725" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H725" t="s">
+        <v>4174</v>
+      </c>
+      <c r="I725" t="s">
+        <v>4770</v>
+      </c>
+      <c r="J725"/>
+      <c r="K725" t="s">
+        <v>4771</v>
+      </c>
+      <c r="L725" t="s">
+        <v>4772</v>
+      </c>
+      <c r="M725" t="s">
+        <v>4773</v>
+      </c>
+      <c r="N725" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="s">
+        <v>653</v>
+      </c>
+      <c r="B726" t="s">
+        <v>15</v>
+      </c>
+      <c r="C726" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D726" t="s">
+        <v>4756</v>
+      </c>
+      <c r="E726" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F726" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G726" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H726" t="s">
+        <v>4294</v>
+      </c>
+      <c r="I726" t="s">
+        <v>4774</v>
+      </c>
+      <c r="J726"/>
+      <c r="K726" t="s">
+        <v>4775</v>
+      </c>
+      <c r="L726" t="s">
+        <v>4776</v>
+      </c>
+      <c r="M726" t="s">
+        <v>4777</v>
+      </c>
+      <c r="N726" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="s">
+        <v>653</v>
+      </c>
+      <c r="B727" t="s">
+        <v>15</v>
+      </c>
+      <c r="C727" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D727" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E727" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F727" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G727" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H727" t="s">
+        <v>3982</v>
+      </c>
+      <c r="I727" t="s">
+        <v>4778</v>
+      </c>
+      <c r="J727"/>
+      <c r="K727" t="s">
+        <v>4779</v>
+      </c>
+      <c r="L727" t="s">
+        <v>4780</v>
+      </c>
+      <c r="M727" t="s">
+        <v>4781</v>
+      </c>
+      <c r="N727" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="s">
+        <v>653</v>
+      </c>
+      <c r="B728" t="s">
+        <v>15</v>
+      </c>
+      <c r="C728" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D728" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E728" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F728" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G728" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H728" t="s">
+        <v>3931</v>
+      </c>
+      <c r="I728" t="s">
+        <v>4782</v>
+      </c>
+      <c r="J728"/>
+      <c r="K728" t="s">
+        <v>4783</v>
+      </c>
+      <c r="L728" t="s">
+        <v>4784</v>
+      </c>
+      <c r="M728" t="s">
+        <v>4785</v>
+      </c>
+      <c r="N728" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="s">
+        <v>653</v>
+      </c>
+      <c r="B729" t="s">
+        <v>15</v>
+      </c>
+      <c r="C729" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D729" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E729" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F729" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G729" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H729" t="s">
+        <v>3968</v>
+      </c>
+      <c r="I729" t="s">
+        <v>4786</v>
+      </c>
+      <c r="J729"/>
+      <c r="K729" t="s">
+        <v>4787</v>
+      </c>
+      <c r="L729" t="s">
+        <v>4788</v>
+      </c>
+      <c r="M729" t="s">
+        <v>4789</v>
+      </c>
+      <c r="N729" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="s">
+        <v>653</v>
+      </c>
+      <c r="B730" t="s">
+        <v>15</v>
+      </c>
+      <c r="C730" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D730" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E730" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F730" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G730" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H730" t="s">
+        <v>4091</v>
+      </c>
+      <c r="I730" t="s">
+        <v>4790</v>
+      </c>
+      <c r="J730"/>
+      <c r="K730" t="s">
+        <v>4791</v>
+      </c>
+      <c r="L730" t="s">
+        <v>4792</v>
+      </c>
+      <c r="M730" t="s">
+        <v>4793</v>
+      </c>
+      <c r="N730" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="s">
+        <v>653</v>
+      </c>
+      <c r="B731" t="s">
+        <v>15</v>
+      </c>
+      <c r="C731" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D731" t="s">
+        <v>4794</v>
+      </c>
+      <c r="E731" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F731" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G731" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H731" t="s">
+        <v>4305</v>
+      </c>
+      <c r="I731" t="s">
+        <v>4795</v>
+      </c>
+      <c r="J731"/>
+      <c r="K731" t="s">
+        <v>4796</v>
+      </c>
+      <c r="L731" t="s">
+        <v>4797</v>
+      </c>
+      <c r="M731" t="s">
+        <v>4798</v>
+      </c>
+      <c r="N731" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="s">
+        <v>653</v>
+      </c>
+      <c r="B732" t="s">
+        <v>15</v>
+      </c>
+      <c r="C732" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D732" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E732" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F732" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G732" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H732" t="s">
+        <v>3992</v>
+      </c>
+      <c r="I732" t="s">
+        <v>4799</v>
+      </c>
+      <c r="J732"/>
+      <c r="K732" t="s">
+        <v>4800</v>
+      </c>
+      <c r="L732" t="s">
+        <v>4801</v>
+      </c>
+      <c r="M732" t="s">
+        <v>4802</v>
+      </c>
+      <c r="N732" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="s">
+        <v>653</v>
+      </c>
+      <c r="B733" t="s">
+        <v>15</v>
+      </c>
+      <c r="C733" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D733" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E733" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F733" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G733" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H733" t="s">
+        <v>3888</v>
+      </c>
+      <c r="I733" t="s">
+        <v>4803</v>
+      </c>
+      <c r="J733"/>
+      <c r="K733" t="s">
+        <v>4804</v>
+      </c>
+      <c r="L733" t="s">
+        <v>4805</v>
+      </c>
+      <c r="M733" t="s">
+        <v>4806</v>
+      </c>
+      <c r="N733" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="s">
+        <v>653</v>
+      </c>
+      <c r="B734" t="s">
+        <v>15</v>
+      </c>
+      <c r="C734" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D734" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E734" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F734" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G734" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H734" t="s">
+        <v>3957</v>
+      </c>
+      <c r="I734" t="s">
+        <v>4807</v>
+      </c>
+      <c r="J734"/>
+      <c r="K734" t="s">
+        <v>4808</v>
+      </c>
+      <c r="L734" t="s">
+        <v>4809</v>
+      </c>
+      <c r="M734" t="s">
+        <v>4810</v>
+      </c>
+      <c r="N734" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="s">
+        <v>653</v>
+      </c>
+      <c r="B735" t="s">
+        <v>15</v>
+      </c>
+      <c r="C735" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D735" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E735" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F735" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G735" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H735" t="s">
+        <v>4002</v>
+      </c>
+      <c r="I735" t="s">
+        <v>4811</v>
+      </c>
+      <c r="J735"/>
+      <c r="K735" t="s">
+        <v>4812</v>
+      </c>
+      <c r="L735" t="s">
+        <v>4813</v>
+      </c>
+      <c r="M735" t="s">
+        <v>4814</v>
+      </c>
+      <c r="N735" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="s">
+        <v>653</v>
+      </c>
+      <c r="B736" t="s">
+        <v>15</v>
+      </c>
+      <c r="C736" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D736" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E736" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F736" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G736" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H736" t="s">
+        <v>3968</v>
+      </c>
+      <c r="I736" t="s">
+        <v>4815</v>
+      </c>
+      <c r="J736"/>
+      <c r="K736" t="s">
+        <v>4816</v>
+      </c>
+      <c r="L736" t="s">
+        <v>4817</v>
+      </c>
+      <c r="M736" t="s">
+        <v>4818</v>
+      </c>
+      <c r="N736" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="s">
+        <v>653</v>
+      </c>
+      <c r="B737" t="s">
+        <v>15</v>
+      </c>
+      <c r="C737" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D737" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E737" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F737" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G737" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H737" t="s">
+        <v>4026</v>
+      </c>
+      <c r="I737" t="s">
+        <v>4819</v>
+      </c>
+      <c r="J737"/>
+      <c r="K737" t="s">
+        <v>4820</v>
+      </c>
+      <c r="L737" t="s">
+        <v>4821</v>
+      </c>
+      <c r="M737" t="s">
+        <v>4822</v>
+      </c>
+      <c r="N737" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="s">
+        <v>653</v>
+      </c>
+      <c r="B738" t="s">
+        <v>15</v>
+      </c>
+      <c r="C738" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D738" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E738" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F738" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G738" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H738" t="s">
+        <v>4091</v>
+      </c>
+      <c r="I738" t="s">
+        <v>4823</v>
+      </c>
+      <c r="J738"/>
+      <c r="K738" t="s">
+        <v>4824</v>
+      </c>
+      <c r="L738" t="s">
+        <v>4825</v>
+      </c>
+      <c r="M738" t="s">
+        <v>4826</v>
+      </c>
+      <c r="N738" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="s">
+        <v>653</v>
+      </c>
+      <c r="B739" t="s">
+        <v>15</v>
+      </c>
+      <c r="C739" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D739" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E739" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F739" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G739" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H739" t="s">
+        <v>4116</v>
+      </c>
+      <c r="I739" t="s">
+        <v>4827</v>
+      </c>
+      <c r="J739"/>
+      <c r="K739" t="s">
+        <v>4828</v>
+      </c>
+      <c r="L739" t="s">
+        <v>4829</v>
+      </c>
+      <c r="M739" t="s">
+        <v>4830</v>
+      </c>
+      <c r="N739" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="s">
+        <v>653</v>
+      </c>
+      <c r="B740" t="s">
+        <v>15</v>
+      </c>
+      <c r="C740" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D740" t="s">
+        <v>4794</v>
+      </c>
+      <c r="E740" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F740" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G740" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H740" t="s">
+        <v>4310</v>
+      </c>
+      <c r="I740" t="s">
+        <v>4831</v>
+      </c>
+      <c r="J740"/>
+      <c r="K740" t="s">
+        <v>4832</v>
+      </c>
+      <c r="L740" t="s">
+        <v>4833</v>
+      </c>
+      <c r="M740" t="s">
+        <v>4834</v>
+      </c>
+      <c r="N740" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="s">
+        <v>653</v>
+      </c>
+      <c r="B741" t="s">
+        <v>15</v>
+      </c>
+      <c r="C741" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D741" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E741" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F741" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G741" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H741" t="s">
+        <v>4016</v>
+      </c>
+      <c r="I741" t="s">
+        <v>4835</v>
+      </c>
+      <c r="J741"/>
+      <c r="K741" t="s">
+        <v>4836</v>
+      </c>
+      <c r="L741" t="s">
+        <v>4837</v>
+      </c>
+      <c r="M741" t="s">
+        <v>4838</v>
+      </c>
+      <c r="N741" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="s">
+        <v>653</v>
+      </c>
+      <c r="B742" t="s">
+        <v>15</v>
+      </c>
+      <c r="C742" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D742" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E742" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F742" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G742" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H742" t="s">
+        <v>3982</v>
+      </c>
+      <c r="I742" t="s">
+        <v>4839</v>
+      </c>
+      <c r="J742"/>
+      <c r="K742" t="s">
+        <v>4840</v>
+      </c>
+      <c r="L742" t="s">
+        <v>4841</v>
+      </c>
+      <c r="M742" t="s">
+        <v>4842</v>
+      </c>
+      <c r="N742" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="s">
+        <v>653</v>
+      </c>
+      <c r="B743" t="s">
+        <v>15</v>
+      </c>
+      <c r="C743" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D743" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E743" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F743" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G743" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H743" t="s">
+        <v>4179</v>
+      </c>
+      <c r="I743" t="s">
+        <v>4843</v>
+      </c>
+      <c r="J743"/>
+      <c r="K743" t="s">
+        <v>4844</v>
+      </c>
+      <c r="L743" t="s">
+        <v>4845</v>
+      </c>
+      <c r="M743" t="s">
+        <v>4846</v>
+      </c>
+      <c r="N743" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="s">
+        <v>653</v>
+      </c>
+      <c r="B744" t="s">
+        <v>15</v>
+      </c>
+      <c r="C744" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D744" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E744" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F744" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G744" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H744" t="s">
+        <v>3904</v>
+      </c>
+      <c r="I744" t="s">
+        <v>4847</v>
+      </c>
+      <c r="J744"/>
+      <c r="K744" t="s">
+        <v>4848</v>
+      </c>
+      <c r="L744" t="s">
+        <v>4849</v>
+      </c>
+      <c r="M744" t="s">
+        <v>4850</v>
+      </c>
+      <c r="N744" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="s">
+        <v>653</v>
+      </c>
+      <c r="B745" t="s">
+        <v>15</v>
+      </c>
+      <c r="C745" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D745" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E745" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F745" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G745" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H745" t="s">
+        <v>3873</v>
+      </c>
+      <c r="I745" t="s">
+        <v>4851</v>
+      </c>
+      <c r="J745"/>
+      <c r="K745" t="s">
+        <v>4852</v>
+      </c>
+      <c r="L745" t="s">
+        <v>4853</v>
+      </c>
+      <c r="M745" t="s">
+        <v>4854</v>
+      </c>
+      <c r="N745" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="s">
+        <v>653</v>
+      </c>
+      <c r="B746" t="s">
+        <v>15</v>
+      </c>
+      <c r="C746" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D746" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E746" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F746" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G746" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H746" t="s">
+        <v>4189</v>
+      </c>
+      <c r="I746" t="s">
+        <v>4855</v>
+      </c>
+      <c r="J746"/>
+      <c r="K746" t="s">
+        <v>4856</v>
+      </c>
+      <c r="L746" t="s">
+        <v>4857</v>
+      </c>
+      <c r="M746" t="s">
+        <v>4858</v>
+      </c>
+      <c r="N746" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="s">
+        <v>653</v>
+      </c>
+      <c r="B747" t="s">
+        <v>15</v>
+      </c>
+      <c r="C747" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D747" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E747" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F747" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G747" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H747" t="s">
+        <v>4106</v>
+      </c>
+      <c r="I747" t="s">
+        <v>4859</v>
+      </c>
+      <c r="J747"/>
+      <c r="K747" t="s">
+        <v>4860</v>
+      </c>
+      <c r="L747" t="s">
+        <v>4861</v>
+      </c>
+      <c r="M747" t="s">
+        <v>4862</v>
+      </c>
+      <c r="N747" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="s">
+        <v>653</v>
+      </c>
+      <c r="B748" t="s">
+        <v>15</v>
+      </c>
+      <c r="C748" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D748" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E748" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F748" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G748" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H748" t="s">
+        <v>4194</v>
+      </c>
+      <c r="I748" t="s">
+        <v>4863</v>
+      </c>
+      <c r="J748"/>
+      <c r="K748" t="s">
+        <v>4864</v>
+      </c>
+      <c r="L748" t="s">
+        <v>4865</v>
+      </c>
+      <c r="M748" t="s">
+        <v>4866</v>
+      </c>
+      <c r="N748" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="s">
+        <v>653</v>
+      </c>
+      <c r="B749" t="s">
+        <v>15</v>
+      </c>
+      <c r="C749" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D749" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E749" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F749" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G749" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H749" t="s">
+        <v>3888</v>
+      </c>
+      <c r="I749" t="s">
+        <v>4867</v>
+      </c>
+      <c r="J749"/>
+      <c r="K749" t="s">
+        <v>4868</v>
+      </c>
+      <c r="L749" t="s">
+        <v>4869</v>
+      </c>
+      <c r="M749" t="s">
+        <v>4870</v>
+      </c>
+      <c r="N749" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="s">
+        <v>653</v>
+      </c>
+      <c r="B750" t="s">
+        <v>15</v>
+      </c>
+      <c r="C750" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D750" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E750" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F750" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G750" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H750" t="s">
+        <v>4106</v>
+      </c>
+      <c r="I750" t="s">
+        <v>4871</v>
+      </c>
+      <c r="J750"/>
+      <c r="K750" t="s">
+        <v>4872</v>
+      </c>
+      <c r="L750" t="s">
+        <v>4873</v>
+      </c>
+      <c r="M750" t="s">
+        <v>4874</v>
+      </c>
+      <c r="N750" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="s">
+        <v>653</v>
+      </c>
+      <c r="B751" t="s">
+        <v>15</v>
+      </c>
+      <c r="C751" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D751" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E751" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F751" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G751" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H751" t="s">
+        <v>4194</v>
+      </c>
+      <c r="I751" t="s">
+        <v>4875</v>
+      </c>
+      <c r="J751"/>
+      <c r="K751" t="s">
+        <v>4876</v>
+      </c>
+      <c r="L751" t="s">
+        <v>4877</v>
+      </c>
+      <c r="M751" t="s">
+        <v>4878</v>
+      </c>
+      <c r="N751" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="s">
+        <v>653</v>
+      </c>
+      <c r="B752" t="s">
+        <v>15</v>
+      </c>
+      <c r="C752" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D752" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E752" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F752" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G752" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H752" t="s">
+        <v>3883</v>
+      </c>
+      <c r="I752" t="s">
+        <v>4879</v>
+      </c>
+      <c r="J752"/>
+      <c r="K752" t="s">
+        <v>4880</v>
+      </c>
+      <c r="L752" t="s">
+        <v>4881</v>
+      </c>
+      <c r="M752" t="s">
+        <v>4882</v>
+      </c>
+      <c r="N752" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="s">
+        <v>653</v>
+      </c>
+      <c r="B753" t="s">
+        <v>15</v>
+      </c>
+      <c r="C753" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D753" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E753" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F753" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G753" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H753" t="s">
+        <v>3873</v>
+      </c>
+      <c r="I753" t="s">
+        <v>4883</v>
+      </c>
+      <c r="J753"/>
+      <c r="K753" t="s">
+        <v>4884</v>
+      </c>
+      <c r="L753" t="s">
+        <v>4885</v>
+      </c>
+      <c r="M753" t="s">
+        <v>4886</v>
+      </c>
+      <c r="N753" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="s">
+        <v>653</v>
+      </c>
+      <c r="B754" t="s">
+        <v>15</v>
+      </c>
+      <c r="C754" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D754" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E754" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F754" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G754" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H754" t="s">
+        <v>3957</v>
+      </c>
+      <c r="I754" t="s">
+        <v>4887</v>
+      </c>
+      <c r="J754"/>
+      <c r="K754" t="s">
+        <v>4888</v>
+      </c>
+      <c r="L754" t="s">
+        <v>4889</v>
+      </c>
+      <c r="M754" t="s">
+        <v>4890</v>
+      </c>
+      <c r="N754" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="s">
+        <v>653</v>
+      </c>
+      <c r="B755" t="s">
+        <v>15</v>
+      </c>
+      <c r="C755" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D755" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E755" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F755" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G755" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H755" t="s">
+        <v>3952</v>
+      </c>
+      <c r="I755" t="s">
+        <v>4891</v>
+      </c>
+      <c r="J755"/>
+      <c r="K755" t="s">
+        <v>4892</v>
+      </c>
+      <c r="L755" t="s">
+        <v>4893</v>
+      </c>
+      <c r="M755" t="s">
+        <v>4894</v>
+      </c>
+      <c r="N755" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="s">
+        <v>653</v>
+      </c>
+      <c r="B756" t="s">
+        <v>15</v>
+      </c>
+      <c r="C756" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D756" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E756" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F756" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G756" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H756" t="s">
+        <v>4116</v>
+      </c>
+      <c r="I756" t="s">
+        <v>4895</v>
+      </c>
+      <c r="J756"/>
+      <c r="K756" t="s">
+        <v>4896</v>
+      </c>
+      <c r="L756" t="s">
+        <v>4897</v>
+      </c>
+      <c r="M756" t="s">
+        <v>4898</v>
+      </c>
+      <c r="N756" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="s">
+        <v>653</v>
+      </c>
+      <c r="B757" t="s">
+        <v>15</v>
+      </c>
+      <c r="C757" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D757" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E757" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F757" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G757" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H757" t="s">
+        <v>4016</v>
+      </c>
+      <c r="I757" t="s">
+        <v>4899</v>
+      </c>
+      <c r="J757"/>
+      <c r="K757" t="s">
+        <v>4900</v>
+      </c>
+      <c r="L757" t="s">
+        <v>4901</v>
+      </c>
+      <c r="M757" t="s">
+        <v>4902</v>
+      </c>
+      <c r="N757" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="s">
+        <v>653</v>
+      </c>
+      <c r="B758" t="s">
+        <v>15</v>
+      </c>
+      <c r="C758" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D758" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E758" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F758" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G758" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H758" t="s">
+        <v>4077</v>
+      </c>
+      <c r="I758" t="s">
+        <v>4903</v>
+      </c>
+      <c r="J758"/>
+      <c r="K758" t="s">
+        <v>4904</v>
+      </c>
+      <c r="L758" t="s">
+        <v>4905</v>
+      </c>
+      <c r="M758" t="s">
+        <v>4906</v>
+      </c>
+      <c r="N758" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="s">
+        <v>653</v>
+      </c>
+      <c r="B759" t="s">
+        <v>15</v>
+      </c>
+      <c r="C759" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D759" t="s">
+        <v>4794</v>
+      </c>
+      <c r="E759" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F759" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G759" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H759" t="s">
+        <v>4294</v>
+      </c>
+      <c r="I759" t="s">
+        <v>4907</v>
+      </c>
+      <c r="J759"/>
+      <c r="K759" t="s">
+        <v>4908</v>
+      </c>
+      <c r="L759" t="s">
+        <v>4909</v>
+      </c>
+      <c r="M759" t="s">
+        <v>4910</v>
+      </c>
+      <c r="N759" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="s">
+        <v>653</v>
+      </c>
+      <c r="B760" t="s">
+        <v>15</v>
+      </c>
+      <c r="C760" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D760" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E760" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F760" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G760" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H760" t="s">
+        <v>3952</v>
+      </c>
+      <c r="I760" t="s">
+        <v>4911</v>
+      </c>
+      <c r="J760"/>
+      <c r="K760" t="s">
+        <v>4912</v>
+      </c>
+      <c r="L760" t="s">
+        <v>4913</v>
+      </c>
+      <c r="M760" t="s">
+        <v>4914</v>
+      </c>
+      <c r="N760" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="s">
+        <v>653</v>
+      </c>
+      <c r="B761" t="s">
+        <v>15</v>
+      </c>
+      <c r="C761" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D761" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E761" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F761" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G761" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H761" t="s">
+        <v>4031</v>
+      </c>
+      <c r="I761" t="s">
+        <v>4915</v>
+      </c>
+      <c r="J761"/>
+      <c r="K761" t="s">
+        <v>4916</v>
+      </c>
+      <c r="L761" t="s">
+        <v>4917</v>
+      </c>
+      <c r="M761" t="s">
+        <v>4918</v>
+      </c>
+      <c r="N761" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="s">
+        <v>653</v>
+      </c>
+      <c r="B762" t="s">
+        <v>15</v>
+      </c>
+      <c r="C762" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D762" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E762" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F762" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G762" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H762" t="s">
+        <v>4141</v>
+      </c>
+      <c r="I762" t="s">
+        <v>4919</v>
+      </c>
+      <c r="J762"/>
+      <c r="K762" t="s">
+        <v>4920</v>
+      </c>
+      <c r="L762" t="s">
+        <v>4921</v>
+      </c>
+      <c r="M762" t="s">
+        <v>4922</v>
+      </c>
+      <c r="N762" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="s">
+        <v>653</v>
+      </c>
+      <c r="B763" t="s">
+        <v>15</v>
+      </c>
+      <c r="C763" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D763" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E763" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F763" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G763" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H763" t="s">
+        <v>3987</v>
+      </c>
+      <c r="I763" t="s">
+        <v>4923</v>
+      </c>
+      <c r="J763"/>
+      <c r="K763" t="s">
+        <v>4924</v>
+      </c>
+      <c r="L763" t="s">
+        <v>4925</v>
+      </c>
+      <c r="M763" t="s">
+        <v>4926</v>
+      </c>
+      <c r="N763" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="s">
+        <v>653</v>
+      </c>
+      <c r="B764" t="s">
+        <v>15</v>
+      </c>
+      <c r="C764" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D764" t="s">
+        <v>4756</v>
+      </c>
+      <c r="E764" t="s">
+        <v>4238</v>
+      </c>
+      <c r="F764" t="s">
+        <v>4239</v>
+      </c>
+      <c r="G764" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H764" t="s">
+        <v>4305</v>
+      </c>
+      <c r="I764" t="s">
+        <v>4927</v>
+      </c>
+      <c r="J764"/>
+      <c r="K764" t="s">
+        <v>4928</v>
+      </c>
+      <c r="L764" t="s">
+        <v>4929</v>
+      </c>
+      <c r="M764" t="s">
+        <v>4930</v>
+      </c>
+      <c r="N764" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="s">
+        <v>653</v>
+      </c>
+      <c r="B765" t="s">
+        <v>15</v>
+      </c>
+      <c r="C765" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D765" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E765" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F765" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G765" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H765" t="s">
+        <v>4179</v>
+      </c>
+      <c r="I765" t="s">
+        <v>4931</v>
+      </c>
+      <c r="J765"/>
+      <c r="K765" t="s">
+        <v>4932</v>
+      </c>
+      <c r="L765" t="s">
+        <v>4933</v>
+      </c>
+      <c r="M765" t="s">
+        <v>4934</v>
+      </c>
+      <c r="N765" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="s">
+        <v>653</v>
+      </c>
+      <c r="B766" t="s">
+        <v>15</v>
+      </c>
+      <c r="C766" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D766" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E766" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F766" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G766" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H766" t="s">
+        <v>3992</v>
+      </c>
+      <c r="I766" t="s">
+        <v>4935</v>
+      </c>
+      <c r="J766"/>
+      <c r="K766" t="s">
+        <v>4936</v>
+      </c>
+      <c r="L766" t="s">
+        <v>4937</v>
+      </c>
+      <c r="M766" t="s">
+        <v>4938</v>
+      </c>
+      <c r="N766" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="s">
+        <v>653</v>
+      </c>
+      <c r="B767" t="s">
+        <v>15</v>
+      </c>
+      <c r="C767" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D767" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E767" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F767" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G767" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3987</v>
+      </c>
+      <c r="I767" t="s">
+        <v>4939</v>
+      </c>
+      <c r="J767"/>
+      <c r="K767" t="s">
+        <v>4940</v>
+      </c>
+      <c r="L767" t="s">
+        <v>4941</v>
+      </c>
+      <c r="M767" t="s">
+        <v>4942</v>
+      </c>
+      <c r="N767" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="s">
+        <v>653</v>
+      </c>
+      <c r="B768" t="s">
+        <v>15</v>
+      </c>
+      <c r="C768" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D768" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E768" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F768" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G768" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H768" t="s">
+        <v>4141</v>
+      </c>
+      <c r="I768" t="s">
+        <v>4943</v>
+      </c>
+      <c r="J768"/>
+      <c r="K768" t="s">
+        <v>4944</v>
+      </c>
+      <c r="L768" t="s">
+        <v>4945</v>
+      </c>
+      <c r="M768" t="s">
+        <v>4946</v>
+      </c>
+      <c r="N768" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="s">
+        <v>653</v>
+      </c>
+      <c r="B769" t="s">
+        <v>15</v>
+      </c>
+      <c r="C769" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D769" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E769" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F769" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G769" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H769" t="s">
+        <v>4174</v>
+      </c>
+      <c r="I769" t="s">
+        <v>4947</v>
+      </c>
+      <c r="J769"/>
+      <c r="K769" t="s">
+        <v>4948</v>
+      </c>
+      <c r="L769" t="s">
+        <v>4949</v>
+      </c>
+      <c r="M769" t="s">
+        <v>4950</v>
+      </c>
+      <c r="N769" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="s">
+        <v>653</v>
+      </c>
+      <c r="B770" t="s">
+        <v>15</v>
+      </c>
+      <c r="C770" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D770" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E770" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F770" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G770" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H770" t="s">
+        <v>4077</v>
+      </c>
+      <c r="I770" t="s">
+        <v>4951</v>
+      </c>
+      <c r="J770"/>
+      <c r="K770" t="s">
+        <v>4952</v>
+      </c>
+      <c r="L770" t="s">
+        <v>4953</v>
+      </c>
+      <c r="M770" t="s">
+        <v>4954</v>
+      </c>
+      <c r="N770" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="s">
+        <v>653</v>
+      </c>
+      <c r="B771" t="s">
+        <v>15</v>
+      </c>
+      <c r="C771" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D771" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E771" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F771" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G771" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3931</v>
+      </c>
+      <c r="I771" t="s">
+        <v>4955</v>
+      </c>
+      <c r="J771"/>
+      <c r="K771" t="s">
+        <v>4956</v>
+      </c>
+      <c r="L771" t="s">
+        <v>4957</v>
+      </c>
+      <c r="M771" t="s">
+        <v>4958</v>
+      </c>
+      <c r="N771" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="s">
+        <v>653</v>
+      </c>
+      <c r="B772" t="s">
+        <v>15</v>
+      </c>
+      <c r="C772" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D772" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E772" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F772" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G772" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3904</v>
+      </c>
+      <c r="I772" t="s">
+        <v>4959</v>
+      </c>
+      <c r="J772"/>
+      <c r="K772" t="s">
+        <v>4960</v>
+      </c>
+      <c r="L772" t="s">
+        <v>4961</v>
+      </c>
+      <c r="M772" t="s">
+        <v>4962</v>
+      </c>
+      <c r="N772" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="s">
+        <v>653</v>
+      </c>
+      <c r="B773" t="s">
+        <v>15</v>
+      </c>
+      <c r="C773" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D773" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E773" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F773" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G773" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H773" t="s">
+        <v>4026</v>
+      </c>
+      <c r="I773" t="s">
+        <v>4963</v>
+      </c>
+      <c r="J773"/>
+      <c r="K773" t="s">
+        <v>4964</v>
+      </c>
+      <c r="L773" t="s">
+        <v>4965</v>
+      </c>
+      <c r="M773" t="s">
+        <v>4966</v>
+      </c>
+      <c r="N773" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="s">
+        <v>653</v>
+      </c>
+      <c r="B774" t="s">
+        <v>15</v>
+      </c>
+      <c r="C774" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D774" t="s">
+        <v>4967</v>
+      </c>
+      <c r="E774" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F774" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G774" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H774" t="s">
+        <v>4210</v>
+      </c>
+      <c r="I774" t="s">
+        <v>4968</v>
+      </c>
+      <c r="J774"/>
+      <c r="K774" t="s">
+        <v>4969</v>
+      </c>
+      <c r="L774" t="s">
+        <v>4970</v>
+      </c>
+      <c r="M774" t="s">
+        <v>4971</v>
+      </c>
+      <c r="N774" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="s">
+        <v>653</v>
+      </c>
+      <c r="B775" t="s">
+        <v>15</v>
+      </c>
+      <c r="C775" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D775" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E775" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F775" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G775" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H775" t="s">
+        <v>4210</v>
+      </c>
+      <c r="I775" t="s">
+        <v>4973</v>
+      </c>
+      <c r="J775"/>
+      <c r="K775" t="s">
+        <v>4974</v>
+      </c>
+      <c r="L775" t="s">
+        <v>4975</v>
+      </c>
+      <c r="M775" t="s">
+        <v>4976</v>
+      </c>
+      <c r="N775" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="s">
+        <v>653</v>
+      </c>
+      <c r="B776" t="s">
+        <v>15</v>
+      </c>
+      <c r="C776" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D776" t="s">
+        <v>4967</v>
+      </c>
+      <c r="E776" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F776" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G776" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H776" t="s">
+        <v>4977</v>
+      </c>
+      <c r="I776" t="s">
+        <v>4978</v>
+      </c>
+      <c r="J776"/>
+      <c r="K776" t="s">
+        <v>4979</v>
+      </c>
+      <c r="L776" t="s">
+        <v>4980</v>
+      </c>
+      <c r="M776" t="s">
+        <v>4981</v>
+      </c>
+      <c r="N776" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="s">
+        <v>653</v>
+      </c>
+      <c r="B777" t="s">
+        <v>15</v>
+      </c>
+      <c r="C777" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D777" t="s">
+        <v>4967</v>
+      </c>
+      <c r="E777" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F777" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G777" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H777" t="s">
+        <v>4215</v>
+      </c>
+      <c r="I777" t="s">
+        <v>4982</v>
+      </c>
+      <c r="J777"/>
+      <c r="K777" t="s">
+        <v>4983</v>
+      </c>
+      <c r="L777" t="s">
+        <v>4984</v>
+      </c>
+      <c r="M777" t="s">
+        <v>4985</v>
+      </c>
+      <c r="N777" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="s">
+        <v>653</v>
+      </c>
+      <c r="B778" t="s">
+        <v>15</v>
+      </c>
+      <c r="C778" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D778" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E778" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F778" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G778" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H778" t="s">
+        <v>4215</v>
+      </c>
+      <c r="I778" t="s">
+        <v>4986</v>
+      </c>
+      <c r="J778"/>
+      <c r="K778" t="s">
+        <v>4987</v>
+      </c>
+      <c r="L778" t="s">
+        <v>4988</v>
+      </c>
+      <c r="M778" t="s">
+        <v>4989</v>
+      </c>
+      <c r="N778" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="s">
+        <v>653</v>
+      </c>
+      <c r="B779" t="s">
+        <v>15</v>
+      </c>
+      <c r="C779" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D779" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E779" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F779" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G779" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H779" t="s">
+        <v>4977</v>
+      </c>
+      <c r="I779" t="s">
+        <v>4990</v>
+      </c>
+      <c r="J779"/>
+      <c r="K779" t="s">
+        <v>4991</v>
+      </c>
+      <c r="L779" t="s">
+        <v>4992</v>
+      </c>
+      <c r="M779" t="s">
+        <v>4993</v>
+      </c>
+      <c r="N779" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="s">
+        <v>653</v>
+      </c>
+      <c r="B780" t="s">
+        <v>15</v>
+      </c>
+      <c r="C780" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D780" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E780" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F780" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G780" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H780" t="s">
+        <v>4204</v>
+      </c>
+      <c r="I780" t="s">
+        <v>4994</v>
+      </c>
+      <c r="J780"/>
+      <c r="K780" t="s">
+        <v>4995</v>
+      </c>
+      <c r="L780" t="s">
+        <v>4996</v>
+      </c>
+      <c r="M780" t="s">
+        <v>4997</v>
+      </c>
+      <c r="N780" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="s">
+        <v>653</v>
+      </c>
+      <c r="B781" t="s">
+        <v>15</v>
+      </c>
+      <c r="C781" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D781" t="s">
+        <v>4967</v>
+      </c>
+      <c r="E781" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F781" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G781" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H781" t="s">
+        <v>4204</v>
+      </c>
+      <c r="I781" t="s">
+        <v>4998</v>
+      </c>
+      <c r="J781"/>
+      <c r="K781" t="s">
+        <v>4999</v>
+      </c>
+      <c r="L781" t="s">
+        <v>5000</v>
+      </c>
+      <c r="M781" t="s">
+        <v>5001</v>
+      </c>
+      <c r="N781" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="s">
+        <v>653</v>
+      </c>
+      <c r="B782" t="s">
+        <v>15</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D782" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E782" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F782" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G782" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3973</v>
+      </c>
+      <c r="I782" t="s">
+        <v>5003</v>
+      </c>
+      <c r="J782"/>
+      <c r="K782" t="s">
+        <v>5004</v>
+      </c>
+      <c r="L782" t="s">
+        <v>5005</v>
+      </c>
+      <c r="M782" t="s">
+        <v>5006</v>
+      </c>
+      <c r="N782" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="s">
+        <v>653</v>
+      </c>
+      <c r="B783" t="s">
+        <v>15</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D783" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E783" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F783" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G783" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H783" t="s">
+        <v>4184</v>
+      </c>
+      <c r="I783" t="s">
+        <v>5008</v>
+      </c>
+      <c r="J783"/>
+      <c r="K783" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L783" t="s">
+        <v>5010</v>
+      </c>
+      <c r="M783" t="s">
+        <v>5011</v>
+      </c>
+      <c r="N783" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="s">
+        <v>653</v>
+      </c>
+      <c r="B784" t="s">
+        <v>15</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D784" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E784" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F784" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G784" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H784" t="s">
+        <v>4169</v>
+      </c>
+      <c r="I784" t="s">
+        <v>5012</v>
+      </c>
+      <c r="J784"/>
+      <c r="K784" t="s">
+        <v>5013</v>
+      </c>
+      <c r="L784" t="s">
+        <v>5014</v>
+      </c>
+      <c r="M784" t="s">
+        <v>5015</v>
+      </c>
+      <c r="N784" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="s">
+        <v>653</v>
+      </c>
+      <c r="B785" t="s">
+        <v>15</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D785" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E785" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F785" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G785" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H785" t="s">
+        <v>4156</v>
+      </c>
+      <c r="I785" t="s">
+        <v>5016</v>
+      </c>
+      <c r="J785"/>
+      <c r="K785" t="s">
+        <v>5017</v>
+      </c>
+      <c r="L785" t="s">
+        <v>5018</v>
+      </c>
+      <c r="M785" t="s">
+        <v>5019</v>
+      </c>
+      <c r="N785" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="s">
+        <v>653</v>
+      </c>
+      <c r="B786" t="s">
+        <v>15</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D786" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E786" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F786" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G786" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H786" t="s">
+        <v>4121</v>
+      </c>
+      <c r="I786" t="s">
+        <v>5020</v>
+      </c>
+      <c r="J786"/>
+      <c r="K786" t="s">
+        <v>5021</v>
+      </c>
+      <c r="L786" t="s">
+        <v>5022</v>
+      </c>
+      <c r="M786" t="s">
+        <v>5023</v>
+      </c>
+      <c r="N786" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="s">
+        <v>653</v>
+      </c>
+      <c r="B787" t="s">
+        <v>15</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D787" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E787" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F787" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G787" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3963</v>
+      </c>
+      <c r="I787" t="s">
+        <v>5024</v>
+      </c>
+      <c r="J787"/>
+      <c r="K787" t="s">
+        <v>5025</v>
+      </c>
+      <c r="L787" t="s">
+        <v>5026</v>
+      </c>
+      <c r="M787" t="s">
+        <v>5027</v>
+      </c>
+      <c r="N787" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="s">
+        <v>653</v>
+      </c>
+      <c r="B788" t="s">
+        <v>15</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D788" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E788" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F788" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G788" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H788" t="s">
+        <v>4057</v>
+      </c>
+      <c r="I788" t="s">
+        <v>5028</v>
+      </c>
+      <c r="J788"/>
+      <c r="K788" t="s">
+        <v>5029</v>
+      </c>
+      <c r="L788" t="s">
+        <v>5030</v>
+      </c>
+      <c r="M788" t="s">
+        <v>5031</v>
+      </c>
+      <c r="N788" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="s">
+        <v>653</v>
+      </c>
+      <c r="B789" t="s">
+        <v>15</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D789" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E789" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F789" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G789" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3973</v>
+      </c>
+      <c r="I789" t="s">
+        <v>5032</v>
+      </c>
+      <c r="J789"/>
+      <c r="K789" t="s">
+        <v>5033</v>
+      </c>
+      <c r="L789" t="s">
+        <v>5034</v>
+      </c>
+      <c r="M789" t="s">
+        <v>5035</v>
+      </c>
+      <c r="N789" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="s">
+        <v>653</v>
+      </c>
+      <c r="B790" t="s">
+        <v>15</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D790" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E790" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F790" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G790" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H790" t="s">
+        <v>4126</v>
+      </c>
+      <c r="I790" t="s">
+        <v>5036</v>
+      </c>
+      <c r="J790"/>
+      <c r="K790" t="s">
+        <v>5037</v>
+      </c>
+      <c r="L790" t="s">
+        <v>5038</v>
+      </c>
+      <c r="M790" t="s">
+        <v>5039</v>
+      </c>
+      <c r="N790" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="s">
+        <v>653</v>
+      </c>
+      <c r="B791" t="s">
+        <v>15</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D791" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E791" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F791" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G791" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H791" t="s">
+        <v>4111</v>
+      </c>
+      <c r="I791" t="s">
+        <v>5040</v>
+      </c>
+      <c r="J791"/>
+      <c r="K791" t="s">
+        <v>5041</v>
+      </c>
+      <c r="L791" t="s">
+        <v>5042</v>
+      </c>
+      <c r="M791" t="s">
+        <v>5043</v>
+      </c>
+      <c r="N791" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="s">
+        <v>653</v>
+      </c>
+      <c r="B792" t="s">
+        <v>15</v>
+      </c>
+      <c r="C792" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D792" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F792" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G792" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H792" t="s">
+        <v>4169</v>
+      </c>
+      <c r="I792" t="s">
+        <v>5044</v>
+      </c>
+      <c r="J792"/>
+      <c r="K792" t="s">
+        <v>5045</v>
+      </c>
+      <c r="L792" t="s">
+        <v>5046</v>
+      </c>
+      <c r="M792" t="s">
+        <v>5047</v>
+      </c>
+      <c r="N792" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="s">
+        <v>653</v>
+      </c>
+      <c r="B793" t="s">
+        <v>15</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D793" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F793" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G793" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H793" t="s">
+        <v>4121</v>
+      </c>
+      <c r="I793" t="s">
+        <v>5048</v>
+      </c>
+      <c r="J793"/>
+      <c r="K793" t="s">
+        <v>5049</v>
+      </c>
+      <c r="L793" t="s">
+        <v>5050</v>
+      </c>
+      <c r="M793" t="s">
+        <v>5051</v>
+      </c>
+      <c r="N793" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="s">
+        <v>653</v>
+      </c>
+      <c r="B794" t="s">
+        <v>15</v>
+      </c>
+      <c r="C794" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D794" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E794" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F794" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G794" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3963</v>
+      </c>
+      <c r="I794" t="s">
+        <v>5052</v>
+      </c>
+      <c r="J794"/>
+      <c r="K794" t="s">
+        <v>5053</v>
+      </c>
+      <c r="L794" t="s">
+        <v>5054</v>
+      </c>
+      <c r="M794" t="s">
+        <v>5055</v>
+      </c>
+      <c r="N794" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="s">
+        <v>653</v>
+      </c>
+      <c r="B795" t="s">
+        <v>15</v>
+      </c>
+      <c r="C795" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D795" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E795" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F795" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G795" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H795" t="s">
+        <v>4126</v>
+      </c>
+      <c r="I795" t="s">
+        <v>5056</v>
+      </c>
+      <c r="J795"/>
+      <c r="K795" t="s">
+        <v>5057</v>
+      </c>
+      <c r="L795" t="s">
+        <v>5058</v>
+      </c>
+      <c r="M795" t="s">
+        <v>5059</v>
+      </c>
+      <c r="N795" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="s">
+        <v>653</v>
+      </c>
+      <c r="B796" t="s">
+        <v>15</v>
+      </c>
+      <c r="C796" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D796" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E796" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F796" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G796" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H796" t="s">
+        <v>4111</v>
+      </c>
+      <c r="I796" t="s">
+        <v>5060</v>
+      </c>
+      <c r="J796"/>
+      <c r="K796" t="s">
+        <v>5061</v>
+      </c>
+      <c r="L796" t="s">
+        <v>5062</v>
+      </c>
+      <c r="M796" t="s">
+        <v>5063</v>
+      </c>
+      <c r="N796" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="s">
+        <v>653</v>
+      </c>
+      <c r="B797" t="s">
+        <v>15</v>
+      </c>
+      <c r="C797" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D797" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E797" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F797" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G797" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3997</v>
+      </c>
+      <c r="I797" t="s">
+        <v>5064</v>
+      </c>
+      <c r="J797"/>
+      <c r="K797" t="s">
+        <v>5065</v>
+      </c>
+      <c r="L797" t="s">
+        <v>5066</v>
+      </c>
+      <c r="M797" t="s">
+        <v>5067</v>
+      </c>
+      <c r="N797" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="s">
+        <v>653</v>
+      </c>
+      <c r="B798" t="s">
+        <v>15</v>
+      </c>
+      <c r="C798" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D798" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E798" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F798" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G798" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H798" t="s">
+        <v>4101</v>
+      </c>
+      <c r="I798" t="s">
+        <v>5068</v>
+      </c>
+      <c r="J798"/>
+      <c r="K798" t="s">
+        <v>5069</v>
+      </c>
+      <c r="L798" t="s">
+        <v>5070</v>
+      </c>
+      <c r="M798" t="s">
+        <v>5071</v>
+      </c>
+      <c r="N798" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="s">
+        <v>653</v>
+      </c>
+      <c r="B799" t="s">
+        <v>15</v>
+      </c>
+      <c r="C799" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D799" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E799" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F799" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G799" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H799" t="s">
+        <v>4146</v>
+      </c>
+      <c r="I799" t="s">
+        <v>5072</v>
+      </c>
+      <c r="J799"/>
+      <c r="K799" t="s">
+        <v>5073</v>
+      </c>
+      <c r="L799" t="s">
+        <v>5074</v>
+      </c>
+      <c r="M799" t="s">
+        <v>5075</v>
+      </c>
+      <c r="N799" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="s">
+        <v>653</v>
+      </c>
+      <c r="B800" t="s">
+        <v>15</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D800" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E800" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F800" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G800" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H800" t="s">
+        <v>4072</v>
+      </c>
+      <c r="I800" t="s">
+        <v>5076</v>
+      </c>
+      <c r="J800"/>
+      <c r="K800" t="s">
+        <v>5077</v>
+      </c>
+      <c r="L800" t="s">
+        <v>5078</v>
+      </c>
+      <c r="M800" t="s">
+        <v>5079</v>
+      </c>
+      <c r="N800" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="s">
+        <v>653</v>
+      </c>
+      <c r="B801" t="s">
+        <v>15</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D801" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E801" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F801" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G801" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H801" t="s">
+        <v>4184</v>
+      </c>
+      <c r="I801" t="s">
+        <v>5080</v>
+      </c>
+      <c r="J801"/>
+      <c r="K801" t="s">
+        <v>5081</v>
+      </c>
+      <c r="L801" t="s">
+        <v>5082</v>
+      </c>
+      <c r="M801" t="s">
+        <v>5083</v>
+      </c>
+      <c r="N801" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="s">
+        <v>653</v>
+      </c>
+      <c r="B802" t="s">
+        <v>15</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D802" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E802" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F802" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G802" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H802" t="s">
+        <v>4136</v>
+      </c>
+      <c r="I802" t="s">
+        <v>5084</v>
+      </c>
+      <c r="J802"/>
+      <c r="K802" t="s">
+        <v>5085</v>
+      </c>
+      <c r="L802" t="s">
+        <v>5086</v>
+      </c>
+      <c r="M802" t="s">
+        <v>5087</v>
+      </c>
+      <c r="N802" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="s">
+        <v>653</v>
+      </c>
+      <c r="B803" t="s">
+        <v>15</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D803" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E803" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F803" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G803" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H803" t="s">
+        <v>4136</v>
+      </c>
+      <c r="I803" t="s">
+        <v>5088</v>
+      </c>
+      <c r="J803"/>
+      <c r="K803" t="s">
+        <v>5089</v>
+      </c>
+      <c r="L803" t="s">
+        <v>5090</v>
+      </c>
+      <c r="M803" t="s">
+        <v>5091</v>
+      </c>
+      <c r="N803" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="s">
+        <v>653</v>
+      </c>
+      <c r="B804" t="s">
+        <v>15</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D804" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E804" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F804" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G804" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3997</v>
+      </c>
+      <c r="I804" t="s">
+        <v>5092</v>
+      </c>
+      <c r="J804"/>
+      <c r="K804" t="s">
+        <v>5093</v>
+      </c>
+      <c r="L804" t="s">
+        <v>5094</v>
+      </c>
+      <c r="M804" t="s">
+        <v>5095</v>
+      </c>
+      <c r="N804" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="s">
+        <v>653</v>
+      </c>
+      <c r="B805" t="s">
+        <v>15</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D805" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E805" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F805" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G805" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H805" t="s">
+        <v>4042</v>
+      </c>
+      <c r="I805" t="s">
+        <v>5096</v>
+      </c>
+      <c r="J805"/>
+      <c r="K805" t="s">
+        <v>5097</v>
+      </c>
+      <c r="L805" t="s">
+        <v>5098</v>
+      </c>
+      <c r="M805" t="s">
+        <v>5099</v>
+      </c>
+      <c r="N805" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="s">
+        <v>653</v>
+      </c>
+      <c r="B806" t="s">
+        <v>15</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D806" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E806" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F806" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G806" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H806" t="s">
+        <v>4042</v>
+      </c>
+      <c r="I806" t="s">
+        <v>5100</v>
+      </c>
+      <c r="J806"/>
+      <c r="K806" t="s">
+        <v>5101</v>
+      </c>
+      <c r="L806" t="s">
+        <v>5102</v>
+      </c>
+      <c r="M806" t="s">
+        <v>5103</v>
+      </c>
+      <c r="N806" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="s">
+        <v>653</v>
+      </c>
+      <c r="B807" t="s">
+        <v>15</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D807" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E807" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F807" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G807" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H807" t="s">
+        <v>4007</v>
+      </c>
+      <c r="I807" t="s">
+        <v>5104</v>
+      </c>
+      <c r="J807"/>
+      <c r="K807" t="s">
+        <v>5105</v>
+      </c>
+      <c r="L807" t="s">
+        <v>5106</v>
+      </c>
+      <c r="M807" t="s">
+        <v>5107</v>
+      </c>
+      <c r="N807" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="s">
+        <v>653</v>
+      </c>
+      <c r="B808" t="s">
+        <v>15</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D808" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E808" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F808" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G808" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H808" t="s">
+        <v>4021</v>
+      </c>
+      <c r="I808" t="s">
+        <v>5108</v>
+      </c>
+      <c r="J808"/>
+      <c r="K808" t="s">
+        <v>5109</v>
+      </c>
+      <c r="L808" t="s">
+        <v>5110</v>
+      </c>
+      <c r="M808" t="s">
+        <v>5111</v>
+      </c>
+      <c r="N808" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="s">
+        <v>653</v>
+      </c>
+      <c r="B809" t="s">
+        <v>15</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D809" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E809" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F809" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G809" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H809" t="s">
+        <v>4101</v>
+      </c>
+      <c r="I809" t="s">
+        <v>5112</v>
+      </c>
+      <c r="J809"/>
+      <c r="K809" t="s">
+        <v>5113</v>
+      </c>
+      <c r="L809" t="s">
+        <v>5114</v>
+      </c>
+      <c r="M809" t="s">
+        <v>5115</v>
+      </c>
+      <c r="N809" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="s">
+        <v>653</v>
+      </c>
+      <c r="B810" t="s">
+        <v>15</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D810" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E810" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F810" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G810" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H810" t="s">
+        <v>4131</v>
+      </c>
+      <c r="I810" t="s">
+        <v>5116</v>
+      </c>
+      <c r="J810"/>
+      <c r="K810" t="s">
+        <v>5117</v>
+      </c>
+      <c r="L810" t="s">
+        <v>5118</v>
+      </c>
+      <c r="M810" t="s">
+        <v>5119</v>
+      </c>
+      <c r="N810" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="s">
+        <v>653</v>
+      </c>
+      <c r="B811" t="s">
+        <v>15</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D811" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E811" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F811" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G811" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H811" t="s">
+        <v>4131</v>
+      </c>
+      <c r="I811" t="s">
+        <v>5120</v>
+      </c>
+      <c r="J811"/>
+      <c r="K811" t="s">
+        <v>5121</v>
+      </c>
+      <c r="L811" t="s">
+        <v>5122</v>
+      </c>
+      <c r="M811" t="s">
+        <v>5123</v>
+      </c>
+      <c r="N811" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="s">
+        <v>653</v>
+      </c>
+      <c r="B812" t="s">
+        <v>15</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D812" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E812" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F812" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G812" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H812" t="s">
+        <v>4146</v>
+      </c>
+      <c r="I812" t="s">
+        <v>5124</v>
+      </c>
+      <c r="J812"/>
+      <c r="K812" t="s">
+        <v>5125</v>
+      </c>
+      <c r="L812" t="s">
+        <v>5126</v>
+      </c>
+      <c r="M812" t="s">
+        <v>5127</v>
+      </c>
+      <c r="N812" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="s">
+        <v>653</v>
+      </c>
+      <c r="B813" t="s">
+        <v>15</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D813" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E813" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F813" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G813" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H813" t="s">
+        <v>4156</v>
+      </c>
+      <c r="I813" t="s">
+        <v>5128</v>
+      </c>
+      <c r="J813"/>
+      <c r="K813" t="s">
+        <v>5129</v>
+      </c>
+      <c r="L813" t="s">
+        <v>5130</v>
+      </c>
+      <c r="M813" t="s">
+        <v>5131</v>
+      </c>
+      <c r="N813" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="s">
+        <v>653</v>
+      </c>
+      <c r="B814" t="s">
+        <v>15</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D814" t="s">
+        <v>5002</v>
+      </c>
+      <c r="E814" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F814" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G814" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H814" t="s">
+        <v>4021</v>
+      </c>
+      <c r="I814" t="s">
+        <v>5132</v>
+      </c>
+      <c r="J814"/>
+      <c r="K814" t="s">
+        <v>5133</v>
+      </c>
+      <c r="L814" t="s">
+        <v>5134</v>
+      </c>
+      <c r="M814" t="s">
+        <v>5135</v>
+      </c>
+      <c r="N814" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="s">
+        <v>653</v>
+      </c>
+      <c r="B815" t="s">
+        <v>15</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D815" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E815" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F815" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G815" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H815" t="s">
+        <v>4057</v>
+      </c>
+      <c r="I815" t="s">
+        <v>5136</v>
+      </c>
+      <c r="J815"/>
+      <c r="K815" t="s">
+        <v>5137</v>
+      </c>
+      <c r="L815" t="s">
+        <v>5138</v>
+      </c>
+      <c r="M815" t="s">
+        <v>5139</v>
+      </c>
+      <c r="N815" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="s">
+        <v>653</v>
+      </c>
+      <c r="B816" t="s">
+        <v>15</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D816" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E816" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F816" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G816" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H816" t="s">
+        <v>4072</v>
+      </c>
+      <c r="I816" t="s">
+        <v>5140</v>
+      </c>
+      <c r="J816"/>
+      <c r="K816" t="s">
+        <v>5141</v>
+      </c>
+      <c r="L816" t="s">
+        <v>5142</v>
+      </c>
+      <c r="M816" t="s">
+        <v>5143</v>
+      </c>
+      <c r="N816" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="s">
+        <v>653</v>
+      </c>
+      <c r="B817" t="s">
+        <v>15</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D817" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E817" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F817" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G817" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H817" t="s">
+        <v>4007</v>
+      </c>
+      <c r="I817" t="s">
+        <v>5144</v>
+      </c>
+      <c r="J817"/>
+      <c r="K817" t="s">
+        <v>5145</v>
+      </c>
+      <c r="L817" t="s">
+        <v>5146</v>
+      </c>
+      <c r="M817" t="s">
+        <v>5147</v>
+      </c>
+      <c r="N817" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="s">
+        <v>653</v>
+      </c>
+      <c r="B818" t="s">
+        <v>15</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D818" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F818" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G818" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H818" t="s">
+        <v>5149</v>
+      </c>
+      <c r="I818" t="s">
+        <v>5150</v>
+      </c>
+      <c r="J818"/>
+      <c r="K818" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L818" t="s">
+        <v>5152</v>
+      </c>
+      <c r="M818" t="s">
+        <v>5153</v>
+      </c>
+      <c r="N818" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="s">
+        <v>653</v>
+      </c>
+      <c r="B819" t="s">
+        <v>15</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D819" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E819" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F819" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G819" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H819" t="s">
+        <v>4052</v>
+      </c>
+      <c r="I819" t="s">
+        <v>5154</v>
+      </c>
+      <c r="J819"/>
+      <c r="K819" t="s">
+        <v>5155</v>
+      </c>
+      <c r="L819" t="s">
+        <v>5156</v>
+      </c>
+      <c r="M819" t="s">
+        <v>5157</v>
+      </c>
+      <c r="N819" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="s">
+        <v>653</v>
+      </c>
+      <c r="B820" t="s">
+        <v>15</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D820" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F820" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G820" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H820" t="s">
+        <v>4082</v>
+      </c>
+      <c r="I820" t="s">
+        <v>5159</v>
+      </c>
+      <c r="J820"/>
+      <c r="K820" t="s">
+        <v>5160</v>
+      </c>
+      <c r="L820" t="s">
+        <v>5161</v>
+      </c>
+      <c r="M820" t="s">
+        <v>5162</v>
+      </c>
+      <c r="N820" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="s">
+        <v>653</v>
+      </c>
+      <c r="B821" t="s">
+        <v>15</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D821" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E821" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F821" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G821" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H821" t="s">
+        <v>4037</v>
+      </c>
+      <c r="I821" t="s">
+        <v>5163</v>
+      </c>
+      <c r="J821"/>
+      <c r="K821" t="s">
+        <v>5164</v>
+      </c>
+      <c r="L821" t="s">
+        <v>5165</v>
+      </c>
+      <c r="M821" t="s">
+        <v>5166</v>
+      </c>
+      <c r="N821" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="s">
+        <v>653</v>
+      </c>
+      <c r="B822" t="s">
+        <v>15</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D822" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E822" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F822" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G822" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H822" t="s">
+        <v>4047</v>
+      </c>
+      <c r="I822" t="s">
+        <v>5167</v>
+      </c>
+      <c r="J822"/>
+      <c r="K822" t="s">
+        <v>5168</v>
+      </c>
+      <c r="L822" t="s">
+        <v>5169</v>
+      </c>
+      <c r="M822" t="s">
+        <v>5170</v>
+      </c>
+      <c r="N822" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="s">
+        <v>653</v>
+      </c>
+      <c r="B823" t="s">
+        <v>15</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D823" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F823" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G823" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H823" t="s">
+        <v>4062</v>
+      </c>
+      <c r="I823" t="s">
+        <v>5171</v>
+      </c>
+      <c r="J823"/>
+      <c r="K823" t="s">
+        <v>5172</v>
+      </c>
+      <c r="L823" t="s">
+        <v>5173</v>
+      </c>
+      <c r="M823" t="s">
+        <v>5174</v>
+      </c>
+      <c r="N823" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="s">
+        <v>653</v>
+      </c>
+      <c r="B824" t="s">
+        <v>15</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D824" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E824" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F824" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G824" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H824" t="s">
+        <v>4052</v>
+      </c>
+      <c r="I824" t="s">
+        <v>5175</v>
+      </c>
+      <c r="J824"/>
+      <c r="K824" t="s">
+        <v>5176</v>
+      </c>
+      <c r="L824" t="s">
+        <v>5177</v>
+      </c>
+      <c r="M824" t="s">
+        <v>5178</v>
+      </c>
+      <c r="N824" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="s">
+        <v>653</v>
+      </c>
+      <c r="B825" t="s">
+        <v>15</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D825" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E825" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F825" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G825" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H825" t="s">
+        <v>4151</v>
+      </c>
+      <c r="I825" t="s">
+        <v>5179</v>
+      </c>
+      <c r="J825"/>
+      <c r="K825" t="s">
+        <v>5180</v>
+      </c>
+      <c r="L825" t="s">
+        <v>5181</v>
+      </c>
+      <c r="M825" t="s">
+        <v>5182</v>
+      </c>
+      <c r="N825" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="s">
+        <v>653</v>
+      </c>
+      <c r="B826" t="s">
+        <v>15</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D826" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F826" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G826" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H826" t="s">
+        <v>4082</v>
+      </c>
+      <c r="I826" t="s">
+        <v>5183</v>
+      </c>
+      <c r="J826"/>
+      <c r="K826" t="s">
+        <v>5184</v>
+      </c>
+      <c r="L826" t="s">
+        <v>5185</v>
+      </c>
+      <c r="M826" t="s">
+        <v>5186</v>
+      </c>
+      <c r="N826" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="s">
+        <v>653</v>
+      </c>
+      <c r="B827" t="s">
+        <v>15</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D827" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E827" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F827" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G827" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H827" t="s">
+        <v>4067</v>
+      </c>
+      <c r="I827" t="s">
+        <v>5187</v>
+      </c>
+      <c r="J827"/>
+      <c r="K827" t="s">
+        <v>5188</v>
+      </c>
+      <c r="L827" t="s">
+        <v>5189</v>
+      </c>
+      <c r="M827" t="s">
+        <v>5190</v>
+      </c>
+      <c r="N827" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="s">
+        <v>653</v>
+      </c>
+      <c r="B828" t="s">
+        <v>15</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D828" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F828" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G828" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H828" t="s">
+        <v>4062</v>
+      </c>
+      <c r="I828" t="s">
+        <v>5191</v>
+      </c>
+      <c r="J828"/>
+      <c r="K828" t="s">
+        <v>5192</v>
+      </c>
+      <c r="L828" t="s">
+        <v>5193</v>
+      </c>
+      <c r="M828" t="s">
+        <v>5194</v>
+      </c>
+      <c r="N828" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="s">
+        <v>653</v>
+      </c>
+      <c r="B829" t="s">
+        <v>15</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D829" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E829" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F829" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G829" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H829" t="s">
+        <v>4096</v>
+      </c>
+      <c r="I829" t="s">
+        <v>5195</v>
+      </c>
+      <c r="J829"/>
+      <c r="K829" t="s">
+        <v>5196</v>
+      </c>
+      <c r="L829" t="s">
+        <v>5197</v>
+      </c>
+      <c r="M829" t="s">
+        <v>5198</v>
+      </c>
+      <c r="N829" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="s">
+        <v>653</v>
+      </c>
+      <c r="B830" t="s">
+        <v>15</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D830" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F830" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G830" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H830" t="s">
+        <v>4047</v>
+      </c>
+      <c r="I830" t="s">
+        <v>5199</v>
+      </c>
+      <c r="J830"/>
+      <c r="K830" t="s">
+        <v>5200</v>
+      </c>
+      <c r="L830" t="s">
+        <v>5201</v>
+      </c>
+      <c r="M830" t="s">
+        <v>5202</v>
+      </c>
+      <c r="N830" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="s">
+        <v>653</v>
+      </c>
+      <c r="B831" t="s">
+        <v>15</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D831" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F831" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G831" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H831" t="s">
+        <v>4037</v>
+      </c>
+      <c r="I831" t="s">
+        <v>5203</v>
+      </c>
+      <c r="J831"/>
+      <c r="K831" t="s">
+        <v>5204</v>
+      </c>
+      <c r="L831" t="s">
+        <v>5205</v>
+      </c>
+      <c r="M831" t="s">
+        <v>5206</v>
+      </c>
+      <c r="N831" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="s">
+        <v>653</v>
+      </c>
+      <c r="B832" t="s">
+        <v>15</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D832" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E832" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F832" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G832" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H832" t="s">
+        <v>4096</v>
+      </c>
+      <c r="I832" t="s">
+        <v>5207</v>
+      </c>
+      <c r="J832"/>
+      <c r="K832" t="s">
+        <v>5208</v>
+      </c>
+      <c r="L832" t="s">
+        <v>5209</v>
+      </c>
+      <c r="M832" t="s">
+        <v>5210</v>
+      </c>
+      <c r="N832" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="s">
+        <v>653</v>
+      </c>
+      <c r="B833" t="s">
+        <v>15</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D833" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E833" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F833" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G833" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H833" t="s">
+        <v>5149</v>
+      </c>
+      <c r="I833" t="s">
+        <v>5211</v>
+      </c>
+      <c r="J833"/>
+      <c r="K833" t="s">
+        <v>5212</v>
+      </c>
+      <c r="L833" t="s">
+        <v>5213</v>
+      </c>
+      <c r="M833" t="s">
+        <v>5214</v>
+      </c>
+      <c r="N833" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="s">
+        <v>653</v>
+      </c>
+      <c r="B834" t="s">
+        <v>15</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D834" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E834" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F834" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G834" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H834" t="s">
+        <v>4067</v>
+      </c>
+      <c r="I834" t="s">
+        <v>5215</v>
+      </c>
+      <c r="J834"/>
+      <c r="K834" t="s">
+        <v>5216</v>
+      </c>
+      <c r="L834" t="s">
+        <v>5217</v>
+      </c>
+      <c r="M834" t="s">
+        <v>5218</v>
+      </c>
+      <c r="N834" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="s">
+        <v>653</v>
+      </c>
+      <c r="B835" t="s">
+        <v>15</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D835" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E835" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F835" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G835" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H835" t="s">
+        <v>4151</v>
+      </c>
+      <c r="I835" t="s">
+        <v>5219</v>
+      </c>
+      <c r="J835"/>
+      <c r="K835" t="s">
+        <v>5220</v>
+      </c>
+      <c r="L835" t="s">
+        <v>5221</v>
+      </c>
+      <c r="M835" t="s">
+        <v>5222</v>
+      </c>
+      <c r="N835" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="s">
+        <v>653</v>
+      </c>
+      <c r="B836" t="s">
+        <v>15</v>
+      </c>
+      <c r="C836" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D836" t="s">
+        <v>5223</v>
+      </c>
+      <c r="E836" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F836" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G836" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H836" t="s">
+        <v>5224</v>
+      </c>
+      <c r="I836" t="s">
+        <v>5225</v>
+      </c>
+      <c r="J836"/>
+      <c r="K836" t="s">
+        <v>5226</v>
+      </c>
+      <c r="L836" t="s">
+        <v>5227</v>
+      </c>
+      <c r="M836" t="s">
+        <v>5228</v>
+      </c>
+      <c r="N836" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="s">
+        <v>653</v>
+      </c>
+      <c r="B837" t="s">
+        <v>15</v>
+      </c>
+      <c r="C837" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D837" t="s">
+        <v>5229</v>
+      </c>
+      <c r="E837" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F837" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G837" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H837" t="s">
+        <v>4334</v>
+      </c>
+      <c r="I837" t="s">
+        <v>5230</v>
+      </c>
+      <c r="J837"/>
+      <c r="K837" t="s">
+        <v>5231</v>
+      </c>
+      <c r="L837" t="s">
+        <v>5232</v>
+      </c>
+      <c r="M837" t="s">
+        <v>5233</v>
+      </c>
+      <c r="N837" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="s">
+        <v>653</v>
+      </c>
+      <c r="B838" t="s">
+        <v>15</v>
+      </c>
+      <c r="C838" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D838" t="s">
+        <v>5234</v>
+      </c>
+      <c r="E838" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F838" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G838" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H838" t="s">
+        <v>4334</v>
+      </c>
+      <c r="I838" t="s">
+        <v>5235</v>
+      </c>
+      <c r="J838"/>
+      <c r="K838" t="s">
+        <v>5236</v>
+      </c>
+      <c r="L838" t="s">
+        <v>5237</v>
+      </c>
+      <c r="M838" t="s">
+        <v>5238</v>
+      </c>
+      <c r="N838" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="s">
+        <v>653</v>
+      </c>
+      <c r="B839" t="s">
+        <v>15</v>
+      </c>
+      <c r="C839" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D839" t="s">
+        <v>5229</v>
+      </c>
+      <c r="E839" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F839" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G839" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H839" t="s">
+        <v>4353</v>
+      </c>
+      <c r="I839" t="s">
+        <v>5239</v>
+      </c>
+      <c r="J839"/>
+      <c r="K839" t="s">
+        <v>5240</v>
+      </c>
+      <c r="L839" t="s">
+        <v>5241</v>
+      </c>
+      <c r="M839" t="s">
+        <v>5242</v>
+      </c>
+      <c r="N839" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="s">
+        <v>653</v>
+      </c>
+      <c r="B840" t="s">
+        <v>15</v>
+      </c>
+      <c r="C840" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D840" t="s">
+        <v>5234</v>
+      </c>
+      <c r="E840" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F840" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G840" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H840" t="s">
+        <v>4353</v>
+      </c>
+      <c r="I840" t="s">
+        <v>5243</v>
+      </c>
+      <c r="J840"/>
+      <c r="K840" t="s">
+        <v>5244</v>
+      </c>
+      <c r="L840" t="s">
+        <v>5245</v>
+      </c>
+      <c r="M840" t="s">
+        <v>5246</v>
+      </c>
+      <c r="N840" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="s">
+        <v>653</v>
+      </c>
+      <c r="B841" t="s">
+        <v>15</v>
+      </c>
+      <c r="C841" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D841" t="s">
+        <v>5229</v>
+      </c>
+      <c r="E841" t="s">
+        <v>4227</v>
+      </c>
+      <c r="F841" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G841" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H841" t="s">
+        <v>4278</v>
+      </c>
+      <c r="I841" t="s">
+        <v>5247</v>
+      </c>
+      <c r="J841"/>
+      <c r="K841" t="s">
+        <v>5248</v>
+      </c>
+      <c r="L841" t="s">
+        <v>5249</v>
+      </c>
+      <c r="M841" t="s">
+        <v>5250</v>
+      </c>
+      <c r="N841" t="s">
+        <v>4235</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>