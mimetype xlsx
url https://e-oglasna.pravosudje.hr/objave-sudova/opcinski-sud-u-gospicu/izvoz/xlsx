--- v0 (2026-05-11)
+++ v1 (2026-06-04)
@@ -6,1147 +6,4076 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8617" uniqueCount="4210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8761" uniqueCount="4241">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
+    <t>Ovrv-855/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>MIODRAG KARANIKIĆ 97744654774</t>
+  </si>
+  <si>
+    <t>03.06.2026. 16:21:13</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ac97d8-226e-46f1-8d19-d64503e6184c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-855_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ac97d8-226e-46f1-8d19-d64503e6184c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=855&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-715/2026</t>
+  </si>
+  <si>
+    <t>Marko Draženović 43390651220</t>
+  </si>
+  <si>
+    <t>03.06.2026. 16:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e28333-9ee7-41d5-9a27-ee1de719b0b7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-715_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e28333-9ee7-41d5-9a27-ee1de719b0b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-840/2026</t>
+  </si>
+  <si>
+    <t>MARIJA ĐEKIĆ 57948505755</t>
+  </si>
+  <si>
+    <t>03.06.2026. 16:17:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/404e5d45-7151-42dd-901d-a51db53f60d9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-840_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/404e5d45-7151-42dd-901d-a51db53f60d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=840&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-722/2026</t>
+  </si>
+  <si>
+    <t>03.06.2026. 16:13:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97df0518-d655-42ed-8fc6-cfb3e4352a68</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-722_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97df0518-d655-42ed-8fc6-cfb3e4352a68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=722&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-789/2026</t>
+  </si>
+  <si>
+    <t>03.06.2026. 16:09:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6842f63-29fd-41cc-ba4c-681f49bc8321</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-789_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6842f63-29fd-41cc-ba4c-681f49bc8321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3594/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3594/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.06.2026. 13:18:09</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e467eec-263d-47f0-baf8-11fc901114f3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e467eec-263d-47f0-baf8-11fc901114f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-130/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Mate Peterlić 23261608070</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:59:16</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/150dbdea-8ac0-4b11-8d23-13f9ec9cf629</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/150dbdea-8ac0-4b11-8d23-13f9ec9cf629/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=130&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-49/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Toni Vukičević 46600244878</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e5d9b8c-b3d2-4d78-abc1-a8a570764a87</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e5d9b8c-b3d2-4d78-abc1-a8a570764a87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sonja Vizjak 92350026856</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e744dca9-6438-4a14-9e9b-6206750d13db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e744dca9-6438-4a14-9e9b-6206750d13db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-25/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2025.; Rješenje od 12.02.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Aleksić 23802550757</t>
+  </si>
+  <si>
+    <t>03.06.2026. 07:56:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001c86df-dac6-42c9-93c7-574ecb42701f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001c86df-dac6-42c9-93c7-574ecb42701f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=25&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1483/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1483/2026</t>
+  </si>
+  <si>
+    <t>MARUNIĆ MILAN; STRANJINA MILAN</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:47:21</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554d6afa-cb23-4b94-8e56-fb9b81784bbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554d6afa-cb23-4b94-8e56-fb9b81784bbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-320/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Čorak 27281417545</t>
+  </si>
+  <si>
+    <t>02.06.2026. 08:50:12</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8794f2ee-2c97-4ec6-8b5e-78be4f2aba53</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje vještačenja.pdf O241O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8794f2ee-2c97-4ec6-8b5e-78be4f2aba53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=320&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-128/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Klea Butković 91040850217</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:26:38</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045fe842-9c27-4546-9b11-807589e27760</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045fe842-9c27-4546-9b11-807589e27760/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4035/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
+    <t>01.06.2026. 12:13:29</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1df81-2494-4b71-913b-ee728175ffbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1df81-2494-4b71-913b-ee728175ffbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3975/2026</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c215172b-ae79-4a27-8f22-5549d5b5ce6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c215172b-ae79-4a27-8f22-5549d5b5ce6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-173/2019</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Davor Marković 67148561601</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:36:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf0c1e5-116f-4307-9816-22300e81e6b0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf0c1e5-116f-4307-9816-22300e81e6b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=173&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Kata Panić 53721089504</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79840c65-0540-475a-bfbf-fc14f3fd4052</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79840c65-0540-475a-bfbf-fc14f3fd4052/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2861/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2861/2026</t>
+  </si>
+  <si>
+    <t>CRNOBRNJA DUŠAN; DEJANOVIĆ BOŽICA DJ. PAVLICA 79834643279; DEJANOVIĆ STANIŠA; JANKOVIĆ MILICA; KALINIĆ ILIJA; LEVNAIĆ GNJATIJA; MAODUŠ SOKA; MILOSAVLJEVIĆ DESANKA R. PEJNOVIĆ; MIRČETIĆ MARIJA; POKRAJAC SOKA; POTKONJAK DUŠAN; POTKONJAK JANKO; POTKONJAK MILAN; Pejnović Stojan; ŽEGARAC DANE; ŽEGARAC MARIJA; ŽEGARAC MARTA; ŽEGARAC MILORAD; ŽEGARAC MIRA; ŽEGARAC SAVA; ŽEGARAC ŽELJKO</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:58:44</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454af5fc-242b-4d0e-a0e9-efc371ffb643</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454af5fc-242b-4d0e-a0e9-efc371ffb643/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2861&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4335/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4335/2026</t>
+  </si>
+  <si>
+    <t>Nenad Bobić; Slavica Škopelja 76984197260; Sniezana Cox</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:02:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fa03cf2-e43c-43d2-a8c1-8e3f3f3ef847</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fa03cf2-e43c-43d2-a8c1-8e3f3f3ef847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4335&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3203/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3203/2026</t>
+  </si>
+  <si>
+    <t>Ratko Tišma 08333445061</t>
+  </si>
+  <si>
+    <t>01.06.2026. 07:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe9b53d-cbd5-4fed-b0f2-afda8510e151</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe9b53d-cbd5-4fed-b0f2-afda8510e151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEMIR DUBRAVČIĆ</t>
+  </si>
+  <si>
+    <t>DEMIR DUBRAVČIĆ 16091477578</t>
+  </si>
+  <si>
+    <t>01.06.2026. 03:31:01</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55cdb317-8b25-42da-88da-ed169c116d11</t>
+  </si>
+  <si>
+    <t>16.378350.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55cdb317-8b25-42da-88da-ed169c116d11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3269/2025</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>KRISTIJAN TONKOVIĆ 11779419769</t>
+  </si>
+  <si>
+    <t>29.05.2026. 18:14:28</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22ee381-31cc-4c2a-8733-58beb8f964a7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3269_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22ee381-31cc-4c2a-8733-58beb8f964a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3269&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-451/2026</t>
+  </si>
+  <si>
+    <t>BORO BAN 57072415928</t>
+  </si>
+  <si>
+    <t>29.05.2026. 18:13:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dfedc6-b876-4d68-a456-a2ff31956d0e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-451_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-451_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dfedc6-b876-4d68-a456-a2ff31956d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=451&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:48:10</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c</t>
+  </si>
+  <si>
+    <t>Oglas Naranča Ružić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-122/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:19:36</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36c6ea5-0606-428a-b046-bf6e1061f14b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36c6ea5-0606-428a-b046-bf6e1061f14b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1247/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1247/2</t>
+  </si>
+  <si>
+    <t>KURTEŠ MILAN</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:20:21</t>
+  </si>
+  <si>
+    <t>28.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0302002-28b3-4e7b-a11d-14a192d0f8df</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_306861.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0302002-28b3-4e7b-a11d-14a192d0f8df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-131/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Miodrag Draženović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 118, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>52703075982</t>
+  </si>
+  <si>
+    <t>Miodrag Draženović 52703075982; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:10:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc47dac-0145-427f-ab04-172abd8f2696</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc47dac-0145-427f-ab04-172abd8f2696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Miodrag Draženović 52703075982</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:10:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66039a5-2f51-456b-a7bc-7b83b2868caf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66039a5-2f51-456b-a7bc-7b83b2868caf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-133/2025</t>
+  </si>
+  <si>
+    <t>Marina Bošković</t>
+  </si>
+  <si>
+    <t>Trg Hrvatskih Žrtava Široke Kule 3, 53201 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>51811434343</t>
+  </si>
+  <si>
+    <t>Marina Bošković 51811434343; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0e9369-35bc-42e5-b1a1-0a78edd3230c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0e9369-35bc-42e5-b1a1-0a78edd3230c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marina Bošković 51811434343</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:08:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e167ed01-d640-4c9d-816a-c56f7a82b310</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e167ed01-d640-4c9d-816a-c56f7a82b310/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-138/2025</t>
+  </si>
+  <si>
+    <t>Dražen Šobat</t>
+  </si>
+  <si>
+    <t>Raduč 62 A, 53244 Raduč, Hrvatska</t>
+  </si>
+  <si>
+    <t>64214544919</t>
+  </si>
+  <si>
+    <t>Dražen Šobat 64214544919</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e880e90-27f3-429b-aa2c-70181ddfd40f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e880e90-27f3-429b-aa2c-70181ddfd40f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=138&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Dražen Šobat 64214544919; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c939ffac-7c5f-4c32-b155-f4bf20a66bb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c939ffac-7c5f-4c32-b155-f4bf20a66bb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-16/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN VUKANČIĆ</t>
+  </si>
+  <si>
+    <t>GOSPIĆKA 19, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>62852435181</t>
+  </si>
+  <si>
+    <t>STJEPAN VUKANČIĆ 62852435181</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:01:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/215e8408-eb69-47d6-80f8-9e1762e29141</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/215e8408-eb69-47d6-80f8-9e1762e29141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=16&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-18/2025</t>
+  </si>
+  <si>
+    <t>KATICA KLOBUČAR</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 10, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>92742765577</t>
+  </si>
+  <si>
+    <t>KATICA KLOBUČAR 92742765577</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:01:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1567cf-b4eb-4ea4-95d9-656d0d697020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1567cf-b4eb-4ea4-95d9-656d0d697020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-111/2025</t>
+  </si>
+  <si>
+    <t>Dragana Jurković</t>
+  </si>
+  <si>
+    <t>Brloška Dubrava 74 A, 53226 Brloška Dubrava, Hrvatska</t>
+  </si>
+  <si>
+    <t>23361607047</t>
+  </si>
+  <si>
+    <t>Dragana Jurković 23361607047</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf50975b-3cc6-4625-bf42-65cc17801028</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf50975b-3cc6-4625-bf42-65cc17801028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=111&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-31/2025</t>
+  </si>
+  <si>
+    <t>IVANA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 30, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>92062601233</t>
+  </si>
+  <si>
+    <t>IVANA UDOROVIĆ 92062601233</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:48:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96484e4d-dead-448e-8cd6-2a2fb0e765f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96484e4d-dead-448e-8cd6-2a2fb0e765f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=31&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-151/2025</t>
+  </si>
+  <si>
+    <t>Božica Ivanišević</t>
+  </si>
+  <si>
+    <t>Ulica Studenačka 3, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73260172717</t>
+  </si>
+  <si>
+    <t>Božica Ivanišević 73260172717</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:44:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01bdf8af-e37b-4364-a651-3abf22605fba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01bdf8af-e37b-4364-a651-3abf22605fba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=151&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Božica Ivanišević 73260172717; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902df6f4-be4f-42a0-8507-bbb0824511cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902df6f4-be4f-42a0-8507-bbb0824511cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-143/2025</t>
+  </si>
+  <si>
+    <t>Milan Bobinac</t>
+  </si>
+  <si>
+    <t>Sinac 84, 53224 Sinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>68018220721</t>
+  </si>
+  <si>
+    <t>Milan Bobinac 68018220721; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64230f42-71ae-47f2-8d27-78d69d8db045</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64230f42-71ae-47f2-8d27-78d69d8db045/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Milan Bobinac 68018220721</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:36:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b59a48-8946-4a44-803a-70df2bded91d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b59a48-8946-4a44-803a-70df2bded91d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1247/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Romano Perić 03685683926</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9932157-1f75-4252-9ff6-01f4a2161fde</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9932157-1f75-4252-9ff6-01f4a2161fde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1247&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1558/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.06.2026.; Podnesak od 03.11.2022.</t>
+  </si>
+  <si>
+    <t>Darijo Ivanišević 09509180245</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:08:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42b451fe-f97d-46dd-b6bf-c9e5d81ff041</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 16.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42b451fe-f97d-46dd-b6bf-c9e5d81ff041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1558&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-879/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Šare 08901199536</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f817d7-1ed6-46d8-a09c-bbd26d716f63</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f817d7-1ed6-46d8-a09c-bbd26d716f63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=879&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-382/2026</t>
+  </si>
+  <si>
+    <t>KATICA FURLAN 96817893014</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:46:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf7a146e-acb8-4da1-b6a8-da69f93dc4fe</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-382_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf7a146e-acb8-4da1-b6a8-da69f93dc4fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4685/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4685/2026</t>
+  </si>
+  <si>
+    <t>Jovanka Karna; Nikola Radinović</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:10:06</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/467e090a-6fee-4454-ba2a-751c026141b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/467e090a-6fee-4454-ba2a-751c026141b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4685&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-103/2025</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d033d759-a72e-4b8f-ad07-6f6fa75b0f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d033d759-a72e-4b8f-ad07-6f6fa75b0f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4513/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4513/2026</t>
+  </si>
+  <si>
+    <t>ANKA ILIĆ</t>
+  </si>
+  <si>
+    <t>29.05.2026. 06:58:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba98091-8ed2-4ba1-9260-705f392404f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba98091-8ed2-4ba1-9260-705f392404f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3737/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3737/2026</t>
+  </si>
+  <si>
+    <t>Robert Đukić 46970099164</t>
+  </si>
+  <si>
+    <t>29.05.2026. 06:39:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc452de2-9314-41ef-a6fd-42aabb8e0f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc452de2-9314-41ef-a6fd-42aabb8e0f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3717/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3717/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:41:27</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e4acf6-e9ac-41b8-a740-9c3a17bf0d55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e4acf6-e9ac-41b8-a740-9c3a17bf0d55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3717&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1158/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026.; Podnesak od 31.08.2022.</t>
+  </si>
+  <si>
+    <t>Roland Mlađen 80466882474</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:38:47</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1347ec-d14a-4d37-899a-ac5f94882789</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 17.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1347ec-d14a-4d37-899a-ac5f94882789/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1158&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-3285/2025</t>
+  </si>
+  <si>
+    <t>ANITA LADIŠIĆ 40139692902</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/016478b3-8201-4dc8-9e53-a94affd29599</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3285_2025-6-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/016478b3-8201-4dc8-9e53-a94affd29599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3285&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-277/2026</t>
+  </si>
+  <si>
+    <t>DRAGAN RUKAVINA 95149959656</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8d5548-b89c-435b-bd8a-7a080a05ca45</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-277_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-277_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8d5548-b89c-435b-bd8a-7a080a05ca45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-175/2026</t>
+  </si>
+  <si>
+    <t>VESNA GRGIĆ 82666310184</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:20:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aba61e0d-82a9-4776-8df9-dda383951a60</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-175_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-175_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aba61e0d-82a9-4776-8df9-dda383951a60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-127/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:02:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e185006-4aa5-4875-b9c1-e7a30ba54785</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e185006-4aa5-4875-b9c1-e7a30ba54785/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-6/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 18.03.2026., pouka o pravima 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Brozović 04646400127</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aced8cf-1ada-41d2-a190-70f4c72aa574</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aced8cf-1ada-41d2-a190-70f4c72aa574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Krešimir Geljić 30316171090</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:53:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ff21e0-de8a-47cf-b2e9-05fb20d0047e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ff21e0-de8a-47cf-b2e9-05fb20d0047e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Krešimir Hudorović 04464429506</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:52:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba30bbe5-58b7-4f2f-95cf-68bc40d32dcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba30bbe5-58b7-4f2f-95cf-68bc40d32dcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-72/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 10.04.2026.
+Pouka o pravima 17.4.2026.</t>
+  </si>
+  <si>
+    <t>Goran Katavić 93257679160</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa3db82-dd02-4563-940a-62e8c4fd8cee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa3db82-dd02-4563-940a-62e8c4fd8cee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3369/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3369/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:10:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d762711-8fea-442d-9b33-4d6d88b9b64f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d762711-8fea-442d-9b33-4d6d88b9b64f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-220/2021</t>
+  </si>
+  <si>
+    <t>MILAN KOLAKOVIĆ 26513499755</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/686b8aed-bdf0-4aec-b96d-3269beb1f58c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/686b8aed-bdf0-4aec-b96d-3269beb1f58c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=220&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-1453/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.06.2026.; Podnesak od 25.10.2022.</t>
+  </si>
+  <si>
+    <t>Adrian Pavičić 83139553854</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454c73fa-52cc-4a98-b400-7ba553b33844</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 18.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454c73fa-52cc-4a98-b400-7ba553b33844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1453&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-40/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:44:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/419667bb-1108-459c-8a79-6b0f41ccdd77</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/419667bb-1108-459c-8a79-6b0f41ccdd77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4621/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4621/2026</t>
+  </si>
+  <si>
+    <t>Marko Basta</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:09:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f116122e-40f5-4a01-95b2-79802025e8ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f116122e-40f5-4a01-95b2-79802025e8ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4621&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
   </si>
   <si>
-    <t>Hrvatska radiotelevizija 68419124305; Josip Hodak 95650747313</t>
-[...17 lines deleted...]
-    <t>Ovrv-201/2026</t>
+    <t>ALI DIZDAREVIĆ 00209016373; CROATIA osiguranje d.d. 26187994862</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:26:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a311-d2df-42e7-9459-b1d1ff4939a0</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-309-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a311-d2df-42e7-9459-b1d1ff4939a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-938/2026</t>
   </si>
   <si>
     <t>Rješenje o ovrsi</t>
   </si>
   <si>
-    <t>JOSIP HODAK 95650747313</t>
-[...497 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=585&amp;godina=2026</t>
+    <t>ALI DIZDAREVIĆ 00209016373</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b122f157-220f-484e-aa21-6387c8a8e8a3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-938_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-938_2026-5-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b122f157-220f-484e-aa21-6387c8a8e8a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=938&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3909/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:18:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6906caad-d4ff-4e40-98c2-3430f53d36a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6906caad-d4ff-4e40-98c2-3430f53d36a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3692/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3692/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:03:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54781296-830b-4a8f-8e95-acf0063d3a05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54781296-830b-4a8f-8e95-acf0063d3a05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3692&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4611/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4611/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:49:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be8a904-b39d-426e-9777-06a2938ae2af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be8a904-b39d-426e-9777-06a2938ae2af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4611&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3742/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3742/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ff893a6-5fd0-4ec7-9897-dc6d129f5fbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ff893a6-5fd0-4ec7-9897-dc6d129f5fbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3742&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3536/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3536/2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:03:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1816a25-dd45-4132-b62a-5c9d5db76f87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1816a25-dd45-4132-b62a-5c9d5db76f87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.07.2026.; Opt.prijedlog od: 09.01.2023.</t>
+  </si>
+  <si>
+    <t>ITALIKACINK cinkarna za toplo pocinčavanje, društvo s ograničenom odgovornošću 01189657070</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:35:53</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1dad88b-fdd4-40f7-8546-5f8cdd7f2015</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.07.2026.pdf; Prilog Pp-17_2023-1-1 - optužni prijeldog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1dad88b-fdd4-40f7-8546-5f8cdd7f2015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=17&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.07.2026.; Opt.prijeldog od: 09.01.2023.</t>
+  </si>
+  <si>
+    <t>Oscar Foda 17302686366</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:35:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc560f-0fea-48ec-b863-e6cfb5eb1ffe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc560f-0fea-48ec-b863-e6cfb5eb1ffe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-108/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>IVICA KRAPIĆ</t>
+  </si>
+  <si>
+    <t>VRTLARSKA ULICA 38, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54487051537</t>
+  </si>
+  <si>
+    <t>IVICA KRAPIĆ 54487051537; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb812f8-071b-4052-bebb-805395246346</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb812f8-071b-4052-bebb-805395246346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3789/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3789/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:06:48</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec7b18c-11db-4702-b591-5334a0beb1dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec7b18c-11db-4702-b591-5334a0beb1dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:50:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72136ef2-cefe-4f92-87d8-1397164b0995</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72136ef2-cefe-4f92-87d8-1397164b0995/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-247/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Žgela 44507618848</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fd16961-4198-42e3-86ce-61b30943fe62</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fd16961-4198-42e3-86ce-61b30943fe62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-194/2026</t>
+  </si>
+  <si>
+    <t>Ivana Delalić 92630717111</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:48:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ea852f-7bb3-4658-9578-bfe52444a639</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ea852f-7bb3-4658-9578-bfe52444a639/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3545/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3545/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:22:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622327f-98b2-4980-b1af-882620203472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622327f-98b2-4980-b1af-882620203472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf8ed89-4686-4236-8b3a-68ee9ff48cca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf8ed89-4686-4236-8b3a-68ee9ff48cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>IVANA UDOROVIĆ 92062601233; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:05:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d9eeb31-1126-406e-be29-a80956a1eeb6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d9eeb31-1126-406e-be29-a80956a1eeb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>STJEPAN VUKANČIĆ 62852435181; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2652bc5a-8382-4628-8ce6-2cb2e4076b97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2652bc5a-8382-4628-8ce6-2cb2e4076b97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3908/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dba788-8a8d-4eec-a386-4bb7a1c4cdee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dba788-8a8d-4eec-a386-4bb7a1c4cdee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KATICA KLOBUČAR 92742765577; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:00:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ab1943-7c4e-4766-8d72-1f93bdb19885</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ab1943-7c4e-4766-8d72-1f93bdb19885/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3426/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3426/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:59:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a8d0ca-880d-4477-8682-ac39e66d9ef6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a8d0ca-880d-4477-8682-ac39e66d9ef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3426&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dragana Jurković 23361607047; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:57:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2835befa-6da6-4eb5-a566-0b7481a9358c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2835befa-6da6-4eb5-a566-0b7481a9358c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3633/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3633/2026</t>
+  </si>
+  <si>
+    <t>Ilija Dragičević; Jovanka Sedlan; Smiljana Dragičević; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:46:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec1fb458-3bf0-4177-a667-66228b5b100f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec1fb458-3bf0-4177-a667-66228b5b100f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c655036-cdef-40a0-b336-e19cd87af4e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c655036-cdef-40a0-b336-e19cd87af4e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ccd777-d209-4ad4-befd-abc7df6bc226</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ccd777-d209-4ad4-befd-abc7df6bc226/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1232/2022</t>
+  </si>
+  <si>
+    <t>Podnesak -uplatnica od 27.05.2026.; Presuda od 10.05.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Đurec 51802255587</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:07:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e75e7275-d173-4fda-98e3-707591096f2c</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e75e7275-d173-4fda-98e3-707591096f2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1232&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88829804-013b-4ad9-9059-08f86c3612aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88829804-013b-4ad9-9059-08f86c3612aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3715/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:50:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936e02e1-fc96-4c74-8e1c-008cee78101e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936e02e1-fc96-4c74-8e1c-008cee78101e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff289ff5-4698-4d9f-9f00-360073edf66f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff289ff5-4698-4d9f-9f00-360073edf66f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc79dfc0-cf5d-4f63-a1a7-e7f6218cd070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc79dfc0-cf5d-4f63-a1a7-e7f6218cd070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4566/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4566/2026</t>
+  </si>
+  <si>
+    <t>MANE PRAŽIĆ</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:57:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b470b3-37bf-4604-8fb0-33eb52b80620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b470b3-37bf-4604-8fb0-33eb52b80620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4566&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:30:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d147ef-a0f6-42af-9c7f-966f84a922d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d147ef-a0f6-42af-9c7f-966f84a922d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3024/2025</t>
+  </si>
+  <si>
+    <t>Mateja Jurković 72064047892</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/395028c2-8d2a-408b-9715-0cafec488146</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3024_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/395028c2-8d2a-408b-9715-0cafec488146/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3024&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3231/2025</t>
+  </si>
+  <si>
+    <t>Dražen Atalić 19452521595</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8379b99-19dd-4fb8-a9ed-85eff0e4e010</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3231_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8379b99-19dd-4fb8-a9ed-85eff0e4e010/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=3231&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3239/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3239/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:56:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ec50-5c8e-4c66-9003-f8d60ddd7020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ec50-5c8e-4c66-9003-f8d60ddd7020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3550/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3550/2026</t>
+  </si>
+  <si>
+    <t>Milka Šuput 83846719464</t>
+  </si>
+  <si>
+    <t>27.05.2026. 06:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128c8ff7-b163-493c-8664-d4006d8cb005</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128c8ff7-b163-493c-8664-d4006d8cb005/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3550&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-879/2026</t>
+  </si>
+  <si>
+    <t>Marin Dronjić 46363546532</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:34:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c9be95-9766-405e-93e5-e17605d477d1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-879_2026-1-3 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c9be95-9766-405e-93e5-e17605d477d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-536/2026</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:32:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d818453f-155d-45c2-990d-0697124ba029</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-536_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-536_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d818453f-155d-45c2-990d-0697124ba029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-654/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN HODAK 36482840177</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:28:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767f421-b0ed-4ec2-8875-7c945a1f1ca5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-654_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767f421-b0ed-4ec2-8875-7c945a1f1ca5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=654&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-649/2026</t>
+  </si>
+  <si>
+    <t>Marijana Čakarić 01379596188</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a297de-f5d4-4b35-b723-74be72d4f710</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-649_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a297de-f5d4-4b35-b723-74be72d4f710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-657/2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2af0a86-c1f0-4480-ae2a-38d6c03005d3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-657_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2af0a86-c1f0-4480-ae2a-38d6c03005d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-783/2026</t>
+  </si>
+  <si>
+    <t>NADA ROGIĆ 88943098575</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae88728-f0c0-4336-8b49-bcf30f9fb131</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-783_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae88728-f0c0-4336-8b49-bcf30f9fb131/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=783&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-876/2026</t>
+  </si>
+  <si>
+    <t>Katarina Šuput 99204407305</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:19:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaaa3cf5-6b52-4672-af07-9020313cc146</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-876_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaaa3cf5-6b52-4672-af07-9020313cc146/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=876&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33a77b6a-2b3b-48a2-ad07-dc5c7520f908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33a77b6a-2b3b-48a2-ad07-dc5c7520f908/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:35:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13791450-e456-4681-8449-774c0b84b478</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13791450-e456-4681-8449-774c0b84b478/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355f538d-800c-48a3-92af-750a46d8ac58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355f538d-800c-48a3-92af-750a46d8ac58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:03:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5f75d3-d618-4db7-b35c-453562c67835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5f75d3-d618-4db7-b35c-453562c67835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4481/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4481/2026</t>
+  </si>
+  <si>
+    <t>Rade Terzić; Đorđe Terzić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:45:08</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e2673bd-6a8c-40e4-96a0-41a5f4a326eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e2673bd-6a8c-40e4-96a0-41a5f4a326eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4481&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/459/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/459/9</t>
+  </si>
+  <si>
+    <t>JURKOVIĆ BLAŽ</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:01:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75bcda42-ddb9-46a2-934b-e6e44ee2fba0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_300208.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75bcda42-ddb9-46a2-934b-e6e44ee2fba0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/459/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/459/5</t>
+  </si>
+  <si>
+    <t>BABIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:01:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47da67aa-5023-4504-ad3c-2137fe19f587</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_300203.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47da67aa-5023-4504-ad3c-2137fe19f587/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/520/12</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/520/12</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5baaad4-5cce-4dd3-861f-9be7a6de5066</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_300188.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5baaad4-5cce-4dd3-861f-9be7a6de5066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4308/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4308/2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e3249a-cf94-438d-b2db-83df17fc9111</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e3249a-cf94-438d-b2db-83df17fc9111/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4308&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2557/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2557/2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:22:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0606a20-45db-4b67-9808-5c4ce1773d40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0606a20-45db-4b67-9808-5c4ce1773d40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2557&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3103/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3103/2026</t>
+  </si>
+  <si>
+    <t>Nedeljka Puškarić 68664413078</t>
+  </si>
+  <si>
+    <t>25.05.2026. 07:33:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0911bb38-6356-46e5-98fe-2a1a2f4e60fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0911bb38-6356-46e5-98fe-2a1a2f4e60fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3547/2026</t>
+  </si>
+  <si>
+    <t>Dora Ibiam 08774451858</t>
+  </si>
+  <si>
+    <t>25.05.2026. 06:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb26ea3a-01e6-4b03-b40d-9c8d87f99b72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb26ea3a-01e6-4b03-b40d-9c8d87f99b72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3535/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3535/2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 06:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ff8f2e-ea4a-4832-b871-240b4e6f4540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ff8f2e-ea4a-4832-b871-240b4e6f4540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3535&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dfd1b10-0b29-436b-b8e7-e8ccd15112fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dfd1b10-0b29-436b-b8e7-e8ccd15112fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4413/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4413/2026</t>
+  </si>
+  <si>
+    <t>Milekić zadruga; Sava Popović</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:24:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b19fe3a-8651-4424-b3fb-6a2e43708e1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b19fe3a-8651-4424-b3fb-6a2e43708e1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:13:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/280d288b-6aca-411d-8178-aed8e915c3a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/280d288b-6aca-411d-8178-aed8e915c3a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1547/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1547/3</t>
+  </si>
+  <si>
+    <t>DASOVIĆ MARTA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:45:58</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc53f72f-d7f2-405e-82a5-3b44a508355b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297121.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc53f72f-d7f2-405e-82a5-3b44a508355b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/140/6</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/140/6</t>
+  </si>
+  <si>
+    <t>RUKAVINA NIKOLA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:45:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f922fb93-d01c-4b87-ba1c-9933ec4ce6b2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297091.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f922fb93-d01c-4b87-ba1c-9933ec4ce6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/140/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/140/5</t>
+  </si>
+  <si>
+    <t>RUKAVINA JOSO</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7d06a22-f606-41b6-b5fa-ce0171b0f981</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297090.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7d06a22-f606-41b6-b5fa-ce0171b0f981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1546/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1546/3</t>
+  </si>
+  <si>
+    <t>DASOVIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c9f3438-1d6c-4160-92e6-373a0eaff7e8</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297135.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c9f3438-1d6c-4160-92e6-373a0eaff7e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/140/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/140/3</t>
+  </si>
+  <si>
+    <t>MATIĆ VLADO</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb73e13-6631-4e70-84c0-acf41770487a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297071.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb73e13-6631-4e70-84c0-acf41770487a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/140/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/140/2</t>
+  </si>
+  <si>
+    <t>KASUMOVIĆ PERE</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9467368c-6747-4c3f-a15b-3a1db5e22187</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_297089.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9467368c-6747-4c3f-a15b-3a1db5e22187/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-155/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:46:38</t>
+  </si>
+  <si>
+    <t>19.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99a2abcd-7315-4104-ade7-3d7a942bdc9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99a2abcd-7315-4104-ade7-3d7a942bdc9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=155&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1561/1357/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1357/5</t>
+  </si>
+  <si>
+    <t>UREMOVIĆ KATA KĆI NIKOLE</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/779c71f2-21f7-478d-bbd9-c67ff93de670</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_295191.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/779c71f2-21f7-478d-bbd9-c67ff93de670/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1357/14</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1357/14</t>
+  </si>
+  <si>
+    <t>TOMAŠEVIĆ LUKA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:40:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b8a1283-5766-44c1-a1cb-35139b29a171</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_295200.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b8a1283-5766-44c1-a1cb-35139b29a171/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1357/13</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1357/13</t>
+  </si>
+  <si>
+    <t>TOMAŠEVIĆ JOSO</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:40:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b51fc28-e917-4f8f-8c4a-e6c3f3f22113</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_295199.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b51fc28-e917-4f8f-8c4a-e6c3f3f22113/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-383/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:22:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb8cf9df-fdd0-4e6a-bdbd-824888a408f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb8cf9df-fdd0-4e6a-bdbd-824888a408f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=383&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3410/2026</t>
+  </si>
+  <si>
+    <t>SONJA LALIĆ 55696647536</t>
+  </si>
+  <si>
+    <t>19.05.2026. 06:38:42</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f18321-8ef3-448c-bca0-648a1bace2ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f18321-8ef3-448c-bca0-648a1bace2ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3286/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3286/2026</t>
+  </si>
+  <si>
+    <t>MIRJANA SCHÜLER 07924603917</t>
+  </si>
+  <si>
+    <t>19.05.2026. 06:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca1f248-4304-4e1d-a49d-c0b77f576a01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca1f248-4304-4e1d-a49d-c0b77f576a01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3701/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3701/2026</t>
+  </si>
+  <si>
+    <t>ILIJA OGRIZOVIĆ; MILOŠ OGRIZOVIĆ</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:02:44</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de4da50-834c-4706-8446-f2a24ac13d37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de4da50-834c-4706-8446-f2a24ac13d37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3701&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-23/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.05.2026.; Odluka od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:42:05</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c538b4-7d04-492b-a24d-6beb362cfc1b</t>
+  </si>
+  <si>
+    <t>Odluka.pdf O14O; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c538b4-7d04-492b-a24d-6beb362cfc1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-84/2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26b75843-b338-41b6-809a-82bdd3e04428</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26b75843-b338-41b6-809a-82bdd3e04428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3292/2026</t>
+  </si>
+  <si>
+    <t>Ilija Leka 00381908052; Jovo Džodan</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/156de6fe-687c-4cbc-b07a-72b5139e48aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/156de6fe-687c-4cbc-b07a-72b5139e48aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-230/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>MILKA KLOBUČAR</t>
+  </si>
+  <si>
+    <t>DONJI KOSINJ 317, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>81015858200</t>
+  </si>
+  <si>
+    <t>MILKA KLOBUČAR 81015858200; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:24:46</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac75211a-56d6-4302-ae20-25b37fd24db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac75211a-56d6-4302-ae20-25b37fd24db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=230&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-231/2024</t>
+  </si>
+  <si>
+    <t>IVICA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>28442268288</t>
+  </si>
+  <si>
+    <t>IVICA UDOROVIĆ 28442268288; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d91a1c-90e3-4f66-b563-564ff129b414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d91a1c-90e3-4f66-b563-564ff129b414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=231&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-251/2024</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>73629126216</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:22:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4416c-0769-4760-a48c-14e6f0102b6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4416c-0769-4760-a48c-14e6f0102b6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=251&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-149/2024</t>
+  </si>
+  <si>
+    <t>MUHAMED VELAGIĆ</t>
+  </si>
+  <si>
+    <t>BUNIĆ 125, 53230 Bunić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16815965025</t>
+  </si>
+  <si>
+    <t>MUHAMED VELAGIĆ 16815965025; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:21:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37cc9b26-9e22-4cc9-b973-57e444def4df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37cc9b26-9e22-4cc9-b973-57e444def4df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=149&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-162/2024</t>
+  </si>
+  <si>
+    <t>PREDRAG DUPOR</t>
+  </si>
+  <si>
+    <t>CENTAR 66, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>48957987995</t>
+  </si>
+  <si>
+    <t>PREDRAG DUPOR 48957987995; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:21:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943b7a3a-0023-40c7-a5c8-286d4e49498f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943b7a3a-0023-40c7-a5c8-286d4e49498f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=162&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-166/2024</t>
+  </si>
+  <si>
+    <t>MARGARETA MATEŠIĆ</t>
+  </si>
+  <si>
+    <t>UL.118.BRIGADE HRVAT.VOJSKE 3 A, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>55996204076</t>
+  </si>
+  <si>
+    <t>MARGARETA MATEŠIĆ 55996204076; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:19:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fbf8f8-1ae9-435d-8d0e-499c17d8e776</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fbf8f8-1ae9-435d-8d0e-499c17d8e776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=166&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-177/2024</t>
+  </si>
+  <si>
+    <t>PERICA KULAŠ</t>
+  </si>
+  <si>
+    <t>MEZINOVAC 31, 53202 Mezinovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30437034321</t>
+  </si>
+  <si>
+    <t>PERICA KULAŠ 30437034321; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d5148-c76c-457f-9304-29a19c280b58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d5148-c76c-457f-9304-29a19c280b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=177&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-185/2024</t>
+  </si>
+  <si>
+    <t>IVONA BAŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 11, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>79186624286</t>
+  </si>
+  <si>
+    <t>IVONA BAŠIĆ 79186624286; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07019d0-4c07-46b7-90c1-791bc268c463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07019d0-4c07-46b7-90c1-791bc268c463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=185&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-189/2024</t>
+  </si>
+  <si>
+    <t>IVAN JURČIĆ</t>
+  </si>
+  <si>
+    <t>BRLOG 237, 53220 Brlog, Hrvatska</t>
+  </si>
+  <si>
+    <t>75907600260</t>
+  </si>
+  <si>
+    <t>IVAN JURČIĆ 75907600260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4a8419-70b0-4e53-b812-44ef110aef2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4a8419-70b0-4e53-b812-44ef110aef2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=189&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-203/2024</t>
+  </si>
+  <si>
+    <t>DARIJA LJUBIČIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 52, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>74143271719</t>
+  </si>
+  <si>
+    <t>DARIJA LJUBIČIĆ 74143271719; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c51d725-0f8f-48b6-860b-0e4d1dd8a712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c51d725-0f8f-48b6-860b-0e4d1dd8a712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=203&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-205/2024</t>
+  </si>
+  <si>
+    <t>DRAGAN DREZGIĆ</t>
+  </si>
+  <si>
+    <t>GUDURA 12 A, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>30038131780</t>
+  </si>
+  <si>
+    <t>DRAGAN DREZGIĆ 30038131780; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b245b7a5-2e1a-4a60-b6f6-ac9b788a57bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b245b7a5-2e1a-4a60-b6f6-ac9b788a57bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=205&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-208/2024</t>
+  </si>
+  <si>
+    <t>JOSIPA IVANIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>OSTRVICA 7, 53000 Ostrvica, Hrvatska</t>
+  </si>
+  <si>
+    <t>34264921712</t>
+  </si>
+  <si>
+    <t>JOSIPA IVANIŠEVIĆ 34264921712; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a0502-1fe1-4799-b216-60e57073fb78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a0502-1fe1-4799-b216-60e57073fb78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=208&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-211/2024</t>
+  </si>
+  <si>
+    <t>IVICA RUPČIĆ</t>
+  </si>
+  <si>
+    <t>BLAŽANI 1, 53260 Brinje, Hrvatska</t>
+  </si>
+  <si>
+    <t>09598299325</t>
+  </si>
+  <si>
+    <t>IVICA RUPČIĆ 09598299325; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcef8667-79c7-4207-8a93-84969163a0f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcef8667-79c7-4207-8a93-84969163a0f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=211&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-227/2024</t>
+  </si>
+  <si>
+    <t>ELIZABETA BUDAK</t>
+  </si>
+  <si>
+    <t>LUKOVO ŠUGARJE 126, 53288 Lukovo Šugarje, Hrvatska</t>
+  </si>
+  <si>
+    <t>18799706727</t>
+  </si>
+  <si>
+    <t>ELIZABETA BUDAK 18799706727; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ea094-f669-4af7-a7ac-a55868906f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ea094-f669-4af7-a7ac-a55868906f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=227&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4070/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4070/2026</t>
+  </si>
+  <si>
+    <t>Mate Orešković; Milka Orešković Udana Stilinović; Milka Stilinović; Orešković zadruga; Orešković zadruga</t>
+  </si>
+  <si>
+    <t>14.05.2026. 12:16:56</t>
+  </si>
+  <si>
+    <t>13.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7055dab-5509-4ce9-88d7-f4f2ceab5dd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7055dab-5509-4ce9-88d7-f4f2ceab5dd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4070&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1473/15</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1473/15</t>
+  </si>
+  <si>
+    <t>MANDA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>14.05.2026. 09:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bd1944-ec74-4588-acd5-bda11146b64e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_288203.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bd1944-ec74-4588-acd5-bda11146b64e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1472/15</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1472/15</t>
+  </si>
+  <si>
+    <t>14.05.2026. 08:59:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751711d4-144e-4f07-b306-5613107a5cd3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_288170.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751711d4-144e-4f07-b306-5613107a5cd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1469/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1469/16</t>
+  </si>
+  <si>
+    <t>14.05.2026. 08:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb90ebe7-59a0-49b7-9dee-0a91b3f33ce0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_288129.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb90ebe7-59a0-49b7-9dee-0a91b3f33ce0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4060/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4060/2026</t>
+  </si>
+  <si>
+    <t>14.05.2026. 07:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d180be69-0703-4f9c-929c-26a9018c8c90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d180be69-0703-4f9c-929c-26a9018c8c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4060&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2252/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2252/2026</t>
+  </si>
+  <si>
+    <t>Smiljana Lemić 39574842357</t>
+  </si>
+  <si>
+    <t>14.05.2026. 06:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24733ba6-8ab1-48d3-8159-d804402d911e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24733ba6-8ab1-48d3-8159-d804402d911e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3223/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3223/2026</t>
+  </si>
+  <si>
+    <t>Ivica Jurić 85150562918</t>
+  </si>
+  <si>
+    <t>14.05.2026. 06:43:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/422815e6-162b-493a-bd6f-5df0d29a75fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/422815e6-162b-493a-bd6f-5df0d29a75fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3181/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3181/2026</t>
+  </si>
+  <si>
+    <t>14.05.2026. 06:42:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13de1ec1-f080-478b-99aa-e0e2cb437fd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13de1ec1-f080-478b-99aa-e0e2cb437fd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-666/2026</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:51:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f68c76a-cb51-4565-98db-85ec2fe098a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f68c76a-cb51-4565-98db-85ec2fe098a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/5</t>
+  </si>
+  <si>
+    <t>PAVELIĆ MANDA KĆI NIKOLE</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:57:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee12e156-bbc3-4d4c-aa78-0fa3f27fb596</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287257.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee12e156-bbc3-4d4c-aa78-0fa3f27fb596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/7</t>
+  </si>
+  <si>
+    <t>TOMAŠEVIĆ IVAN SIN NIKOLE</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:57:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4f1502-f80c-4381-8b94-006259e29c0c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287259.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4f1502-f80c-4381-8b94-006259e29c0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/10</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:56:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2a1524-443a-46a4-a532-5e6d531b200a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287262.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2a1524-443a-46a4-a532-5e6d531b200a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/21</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e6fbd1-3319-4d38-9e69-4a0be4b29f9f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287273.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e6fbd1-3319-4d38-9e69-4a0be4b29f9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/4</t>
+  </si>
+  <si>
+    <t>MARKULIN MANDA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16eda90d-1510-47de-82df-c08ab8161333</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287256.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16eda90d-1510-47de-82df-c08ab8161333/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1463/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1463/9</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4c20ba-bf36-4443-9624-800ab0ebb84e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287261.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4c20ba-bf36-4443-9624-800ab0ebb84e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3483/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3483/2026</t>
+  </si>
+  <si>
+    <t>13.05.2026. 11:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf991408-19c3-4843-9a6b-0754ee6f6017</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf991408-19c3-4843-9a6b-0754ee6f6017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-165/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>13.05.2026. 10:18:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e95c94-2315-440e-9c9a-17340643a821</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e95c94-2315-440e-9c9a-17340643a821/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=165&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-1561/638/7</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/638/7</t>
+  </si>
+  <si>
+    <t>Juras Mirjana</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32d3ac0-3cc4-47cd-aa7d-3ecebe045baa</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_286748.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32d3ac0-3cc4-47cd-aa7d-3ecebe045baa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3168/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3168/2026</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:48:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6d81904-4aec-4dc8-9896-2033777efbe3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6d81904-4aec-4dc8-9896-2033777efbe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2312/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2312/2026</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:36:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b13287fb-a423-4b32-9bd1-3ded5f1775d3</t>
+  </si>
+  <si>
+    <t>DOPUNSKO_RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b13287fb-a423-4b32-9bd1-3ded5f1775d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-94/2026</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:08:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b23eeb-d9e7-42b9-bbdb-93a44cd393aa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_DOPUNI_ZEMLJISNE_KNJIGE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b23eeb-d9e7-42b9-bbdb-93a44cd393aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2969/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2969/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; RADIĆ MANDA ROĐ. VRANIĆ</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:47:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c05885d-68ed-4522-9a91-9c16ac523452</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c05885d-68ed-4522-9a91-9c16ac523452/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2969&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2853/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2853/2026</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:30:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4352fb6-727e-4f97-8c04-3076e8e2b357</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4352fb6-727e-4f97-8c04-3076e8e2b357/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2853&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POZ-68/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-68/1561</t>
+  </si>
+  <si>
+    <t>OJUROVIĆ JOSO</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf4b494-f239-45f8-b39d-17030e71f0d8</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_22133.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf4b494-f239-45f8-b39d-17030e71f0d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=68&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-65/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-65/1561</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0f4c2-e3ae-4d5f-8a68-637c55cc516c</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_22131.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0f4c2-e3ae-4d5f-8a68-637c55cc516c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=65&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-64/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-64/1561</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:22:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4205f922-b66e-4700-a372-094857843eae</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_22130.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4205f922-b66e-4700-a372-094857843eae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=64&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-63/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-63/1561</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:21:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f2b145d-d67e-4ae1-99bb-170516af5bf4</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_22129.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f2b145d-d67e-4ae1-99bb-170516af5bf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=63&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-62/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-62/1561</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:21:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3662f58e-e7e9-41b6-bfd5-a4a05004e286</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_22148.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3662f58e-e7e9-41b6-bfd5-a4a05004e286/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=62&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>12.05.2026. 10:48:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a0e2d11-0c80-4ae1-b618-797a4e7e49dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a0e2d11-0c80-4ae1-b618-797a4e7e49dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/1396/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1396/3</t>
+  </si>
+  <si>
+    <t>TOMAŠEVIĆ DRAGICA</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:53:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68490e3d-1d5d-4c83-ac48-1b456605d109</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_285317.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68490e3d-1d5d-4c83-ac48-1b456605d109/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2873/2026</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:49:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8148c21-6efa-4c5c-b00f-2ca80eb8dcee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8148c21-6efa-4c5c-b00f-2ca80eb8dcee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2873&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3415/2026</t>
   </si>
   <si>
-    <t>RJEŠENJE I OGLAS PIP</t>
+    <t>Rješenje i oglas Z-3415/2026</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:19:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6417a3f2-f9a3-47de-b654-0f68e5914b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6417a3f2-f9a3-47de-b654-0f68e5914b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3100/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3100/2026</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 08:35:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae3d624-63ba-4173-9a0b-4c6f6ea7a138</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae3d624-63ba-4173-9a0b-4c6f6ea7a138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/1122/19</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/1122/19</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆ BLAŽ, JOSO</t>
+  </si>
+  <si>
+    <t>12.05.2026. 08:02:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78136ccf-de3d-4803-b064-285f3bc3defe</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_284864.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78136ccf-de3d-4803-b064-285f3bc3defe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3290/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3290/2026</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c75fc22-6978-4238-be8e-7883a45a787a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c75fc22-6978-4238-be8e-7883a45a787a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3137/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3137/2026</t>
+  </si>
+  <si>
+    <t>Sonja Mitevska Nichevska 90015636322</t>
+  </si>
+  <si>
+    <t>12.05.2026. 06:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d91f2f-a193-4890-ac09-139bbd87689f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d91f2f-a193-4890-ac09-139bbd87689f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3137&amp;godina=2026</t>
   </si>
   <si>
     <t>11.05.2026. 14:04:11</t>
   </si>
   <si>
-    <t>12.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8c90515-a332-4d65-9e82-d4d2d47a5f16</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8c90515-a332-4d65-9e82-d4d2d47a5f16/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3415&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OB-1561/1393/6</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1393/6</t>
   </si>
   <si>
     <t>KATA UREMOVIĆ</t>
   </si>
   <si>
     <t>11.05.2026. 14:00:41</t>
   </si>
   <si>
-    <t>10.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55d5a621-0b60-42e4-bcb2-8cb0101dded0</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_284365.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55d5a621-0b60-42e4-bcb2-8cb0101dded0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/1393/4</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1393/4</t>
   </si>
   <si>
     <t>IVAN TOMAŠEVIĆ</t>
   </si>
   <si>
     <t>11.05.2026. 14:00:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cd60d2b-0085-40e1-961a-b58a20f2d758</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_284387.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cd60d2b-0085-40e1-961a-b58a20f2d758/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-3483/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11.05.2026. 13:41:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20e8bbba-5222-447f-8dcf-370f6bc4783a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20e8bbba-5222-447f-8dcf-370f6bc4783a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3483&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>11.05.2026. 13:29:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eecc3fbb-1d19-4a56-9109-38b640fc4ca9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eecc3fbb-1d19-4a56-9109-38b640fc4ca9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3290&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>DOPUNSKO RJEŠENJE PIP</t>
   </si>
   <si>
     <t>11.05.2026. 12:59:25</t>
   </si>
   <si>
-    <t>11.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7674cd9b-cb27-4765-9544-2bebd06e81cf</t>
   </si>
   <si>
     <t>DOPIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7674cd9b-cb27-4765-9544-2bebd06e81cf/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2312&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-3377/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3377/2026</t>
   </si>
   <si>
     <t>E- oglasna ploča</t>
   </si>
   <si>
     <t>11.05.2026. 12:39:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/141bf4c3-705f-446f-81c1-60bb9259b7a0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/141bf4c3-705f-446f-81c1-60bb9259b7a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3377&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1831/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>OB-1561/847/3</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/847/3</t>
   </si>
   <si>
     <t>DASOVIĆ ZADRUGA KAJE</t>
   </si>
   <si>
     <t>11.05.2026. 11:55:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b3fe9810-8965-49ad-a97f-f0dcbf740781</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283990.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b3fe9810-8965-49ad-a97f-f0dcbf740781/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Hrvatska radiotelevizija 68419124305; KATA KNEŽEVIĆ 17341146081</t>
-[...70 lines deleted...]
-  <si>
     <t>Z-3364/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3364/2026</t>
   </si>
   <si>
-    <t>E-oglasna ploča</t>
-[...1 lines deleted...]
-  <si>
     <t>11.05.2026. 11:46:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6e92bc5-4715-4eb4-aa8a-9a73e0c44d7c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6e92bc5-4715-4eb4-aa8a-9a73e0c44d7c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3364&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3362/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3362/2026</t>
   </si>
   <si>
     <t>11.05.2026. 11:32:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aca5b11-25a5-4cc5-872e-68588340c9c8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aca5b11-25a5-4cc5-872e-68588340c9c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3362&amp;godina=2026</t>
   </si>
   <si>
-    <t>Hrvatska radiotelevizija 68419124305; MARICA JELINIĆ 50291620386</t>
-[...214 lines deleted...]
-  <si>
     <t>OB-1561/1368/8</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1368/8</t>
   </si>
   <si>
     <t>KARIĆ JOSIP</t>
   </si>
   <si>
     <t>11.05.2026. 09:57:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5276a584-dce8-4014-bb79-aca949ec4909</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283672.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5276a584-dce8-4014-bb79-aca949ec4909/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/1368/7</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1368/7</t>
@@ -1166,65 +4095,59 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd1c456b-6f3f-4a27-aa8d-79396ba35afc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/1368/6</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1368/6</t>
   </si>
   <si>
     <t>KARIĆ MARY</t>
   </si>
   <si>
     <t>11.05.2026. 09:57:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f4904cd-9269-4fc2-9d6a-2217fe338709</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283670.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f4904cd-9269-4fc2-9d6a-2217fe338709/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-3168/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11.05.2026. 09:46:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55d3765-eaab-453a-b693-5b1ccd98fe0c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55d3765-eaab-453a-b693-5b1ccd98fe0c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3168&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-2946/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2946/2026</t>
   </si>
   <si>
     <t>11.05.2026. 09:34:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97aca7c9-5c22-4680-a829-da896cdfd613</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97aca7c9-5c22-4680-a829-da896cdfd613/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2946&amp;godina=2026</t>
   </si>
   <si>
     <t>OB-1561/848/2</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/848/2</t>
   </si>
   <si>
     <t>11.05.2026. 09:20:36</t>
@@ -1253,113 +4176,68 @@
   <si>
     <t>Rješenje i oglas Z-2620/2026</t>
   </si>
   <si>
     <t>11.05.2026. 08:42:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6eda32f-479a-4fa2-918e-3fcab9c4739a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6eda32f-479a-4fa2-918e-3fcab9c4739a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2620&amp;godina=2026</t>
   </si>
   <si>
     <t>11.05.2026. 08:32:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22aed59d-97be-4591-ad29-e8a2e1cff80a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22aed59d-97be-4591-ad29-e8a2e1cff80a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pp-1475/2022</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-2727/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2727/2026</t>
   </si>
   <si>
     <t>11.05.2026. 08:31:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee03e55d-1ac2-48c8-bb81-2870356a3f6f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee03e55d-1ac2-48c8-bb81-2870356a3f6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2727&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1484/2022</t>
-[...19 lines deleted...]
-  <si>
     <t>OB-1561/656/4</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/656/4</t>
   </si>
   <si>
     <t>RUKAVINA MILE</t>
   </si>
   <si>
     <t>11.05.2026. 08:25:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4aad6d1-dd04-469b-b2e0-4dd5fbd5d367</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283333.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4aad6d1-dd04-469b-b2e0-4dd5fbd5d367/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>11.05.2026. 08:23:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe6a15fe-5647-4d8e-b672-7817d267baa8</t>
@@ -1388,53 +4266,50 @@
   <si>
     <t>Z-3666/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3666/2026</t>
   </si>
   <si>
     <t>11.05.2026. 08:17:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8856010a-93e6-4402-b59a-4706c692b8ae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8856010a-93e6-4402-b59a-4706c692b8ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3666&amp;godina=2026</t>
   </si>
   <si>
     <t>OB-1561/656/8</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/656/8</t>
   </si>
   <si>
-    <t>RUKAVINA NIKOLA</t>
-[...1 lines deleted...]
-  <si>
     <t>11.05.2026. 08:14:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbf85aae-a4ff-4dc5-9dd3-ca7fff8b022a</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283337.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbf85aae-a4ff-4dc5-9dd3-ca7fff8b022a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1561/656/9</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/656/9</t>
   </si>
   <si>
     <t>RUKAVINA VICA</t>
   </si>
   <si>
     <t>11.05.2026. 08:14:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8452214d-7941-4641-98e2-80ae31f6f803</t>
@@ -1457,176 +4332,116 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3556e264-15ec-427d-a7c2-1d25328074f5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3556e264-15ec-427d-a7c2-1d25328074f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3206&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2724/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2724/2026</t>
   </si>
   <si>
     <t>Boris Fakleš 49110423994; Hrvoje Fakleš 80823858233</t>
   </si>
   <si>
     <t>11.05.2026. 07:55:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12866f05-c104-4c40-a66e-44d37f524200</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12866f05-c104-4c40-a66e-44d37f524200/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2724&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-31/2025</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-3169/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3169/2026</t>
   </si>
   <si>
     <t>08.05.2026. 14:40:43</t>
   </si>
   <si>
-    <t>09.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5130b7c7-e8bd-4225-9a52-53904f158633</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5130b7c7-e8bd-4225-9a52-53904f158633/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3169&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2982/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2982/2026</t>
   </si>
   <si>
     <t>08.05.2026. 14:35:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/814f3dca-b22e-44d4-8306-c7488f05537f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/814f3dca-b22e-44d4-8306-c7488f05537f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2982&amp;godina=2026</t>
   </si>
   <si>
     <t>08.05.2026. 14:03:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54110936-c318-4f0e-89f2-a0749c6dbebe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54110936-c318-4f0e-89f2-a0749c6dbebe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>P-132/2026</t>
   </si>
   <si>
     <t>Oglas od 08.05.2026.</t>
   </si>
   <si>
-    <t>e-oglasna ploča</t>
-[...1 lines deleted...]
-  <si>
     <t>08.05.2026. 13:54:10</t>
   </si>
   <si>
     <t>07.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ceed1941-af87-4e9d-9dd1-f5d591e6c638</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ceed1941-af87-4e9d-9dd1-f5d591e6c638/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=132&amp;godina=2026</t>
   </si>
   <si>
     <t>08.05.2026. 13:27:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15289309-e36b-4af7-ad38-45939125ff02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15289309-e36b-4af7-ad38-45939125ff02/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>08.05.2026. 12:53:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e4f72c3-8463-455c-918b-63c63abdd0e5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e4f72c3-8463-455c-918b-63c63abdd0e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2774/2026</t>
@@ -1646,3154 +4461,479 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2774&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3781/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3781/2026</t>
   </si>
   <si>
     <t>BARIČEVIĆ ZADRUGA (MARTINOVA); BARIČEVIĆ ZADRUGA (STJEPANOVA); FURLAN ZADRUGA; GOLIĆ ZADRUGA; GOLIĆ ZADRUGA; POPOVIĆ ZADRUGA</t>
   </si>
   <si>
     <t>08.05.2026. 12:11:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8963a0c8-47cf-4f7f-aa33-41f45607b8dd</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8963a0c8-47cf-4f7f-aa33-41f45607b8dd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3781&amp;godina=2026</t>
   </si>
   <si>
-    <t>OGLAS</t>
-[...1 lines deleted...]
-  <si>
     <t>08.05.2026. 11:26:42</t>
   </si>
   <si>
     <t>10.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c</t>
   </si>
   <si>
     <t>Oglas Nećak Roža.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pp-1477/2022</t>
-[...55 lines deleted...]
-  <si>
     <t>08.05.2026. 09:52:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdec488c-1a0b-4697-be40-cb06b118e898</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdec488c-1a0b-4697-be40-cb06b118e898/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3100&amp;godina=2026</t>
-[...64 lines deleted...]
-  <si>
     <t>08.05.2026. 09:24:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13e4e74-f9d5-45d6-b6a6-7f1239edc43e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13e4e74-f9d5-45d6-b6a6-7f1239edc43e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-2969/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>08.05.2026. 09:11:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab2c85b9-4ea1-4ab2-bc07-2d00ef104a3e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab2c85b9-4ea1-4ab2-bc07-2d00ef104a3e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2969&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>08.05.2026. 08:56:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90b4146a-71c0-4232-ab5d-8ab51d6c03eb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90b4146a-71c0-4232-ab5d-8ab51d6c03eb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...271 lines deleted...]
-  <si>
     <t>07.05.2026. 13:57:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919c3b2-9ca8-4f5d-9f97-3c3eae3b962b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919c3b2-9ca8-4f5d-9f97-3c3eae3b962b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2853&amp;godina=2026</t>
-[...37 lines deleted...]
-  <si>
     <t>07.05.2026. 13:07:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36cb834f-5e23-494f-8fe1-8b4d1f6283ae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36cb834f-5e23-494f-8fe1-8b4d1f6283ae/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Hrvatska radiotelevizija 68419124305; MIRA PEZELJ 59663395526</t>
-[...34 lines deleted...]
-  <si>
     <t>07.05.2026. 12:46:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e50faffe-42ed-45bf-8004-b0506a4b1d40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e50faffe-42ed-45bf-8004-b0506a4b1d40/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>07.05.2026. 12:32:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e51f05d3-78c6-425f-b5de-8eb63d7251f9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e51f05d3-78c6-425f-b5de-8eb63d7251f9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>O-472/2007</t>
-[...22 lines deleted...]
-  <si>
     <t>07.05.2026. 10:22:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b544ce9f-d2cd-4fe4-a8a0-e45e441134c9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b544ce9f-d2cd-4fe4-a8a0-e45e441134c9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P-237/2024</t>
-[...28 lines deleted...]
-  <si>
     <t>Z-2768/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2768/2026</t>
   </si>
   <si>
     <t>Dragan Uzelac 65542600632; Marijana Uzelac 57141976743</t>
   </si>
   <si>
     <t>07.05.2026. 06:42:01</t>
   </si>
   <si>
-    <t>06.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6016abe6-ef21-460b-8aa9-5e7ca2e30ed4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6016abe6-ef21-460b-8aa9-5e7ca2e30ed4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2768&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-596/2026</t>
-[...130 lines deleted...]
-  <si>
     <t>Z-2757/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2757/2026</t>
   </si>
   <si>
     <t>BILJAN MARIJA</t>
   </si>
   <si>
     <t>06.05.2026. 13:02:35</t>
   </si>
   <si>
-    <t>05.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95e93a19-2c3e-4ac4-890e-2a7e429ca178</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95e93a19-2c3e-4ac4-890e-2a7e429ca178/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2757&amp;godina=2026</t>
   </si>
   <si>
     <t>P-98/2026</t>
   </si>
   <si>
     <t>Oglas od 06.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 10:23:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbed5df5-66b4-47ba-a57c-b6ead0d6bc6f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbed5df5-66b4-47ba-a57c-b6ead0d6bc6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2699/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2699/2026</t>
   </si>
   <si>
     <t>06.05.2026. 08:23:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3fc5b3f-371d-4c15-9fcf-7f58565ccb94</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3fc5b3f-371d-4c15-9fcf-7f58565ccb94/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2699&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2733/2025</t>
-[...125 lines deleted...]
-    <t>Ovrv-161/2026</t>
+    <t>Z-2407/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2407/2026</t>
+  </si>
+  <si>
+    <t>05.05.2026. 09:23:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1d5d0ad-4cd6-400e-a21d-bcaef925916e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1d5d0ad-4cd6-400e-a21d-bcaef925916e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MARUNIĆ MILKA</t>
+  </si>
+  <si>
+    <t>05.05.2026. 09:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e6ff50-d3ba-405d-b949-3388601518cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e6ff50-d3ba-405d-b949-3388601518cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2319/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2319/2026</t>
+  </si>
+  <si>
+    <t>05.05.2026. 08:59:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d76c1f-db7c-4a4d-b2ca-fbcdfe6d82c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d76c1f-db7c-4a4d-b2ca-fbcdfe6d82c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:11:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879ed878-4688-4844-adeb-16da8c38cac9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879ed878-4688-4844-adeb-16da8c38cac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>04.05.2026. 13:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b69203-63f3-4d73-8330-7b5e8b2da49e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b69203-63f3-4d73-8330-7b5e8b2da49e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:28:26</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2</t>
+  </si>
+  <si>
+    <t>Oglas Maratović Mihovil.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.04.2026. 15:06:46</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b64ac5-09d7-4ecb-bbde-05fca4f78215</t>
+  </si>
+  <si>
+    <t>Oglas Borković Dragana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b64ac5-09d7-4ecb-bbde-05fca4f78215/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f</t>
+  </si>
+  <si>
+    <t>Oglas Mutapčija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1711/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.; Podnesak od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1711&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1712/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1712&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Su-118/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 05.02.2026.</t>
+  </si>
+  <si>
+    <t>06.02.2026. 07:15:44</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f</t>
+  </si>
+  <si>
+    <t>Prilog Su-118_2026-1-1 - Obavijest za k.o. Čovići.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
   </si>
   <si>
     <t>ERVIN BAUER 30114796927</t>
   </si>
   <si>
-    <t>05.05.2026. 16:15:33</t>
-[...2124 lines deleted...]
-  <si>
     <t>23.12.2025. 12:59:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-28/2025</t>
   </si>
   <si>
     <t>MILAN KOLIĆ</t>
   </si>
   <si>
     <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
   </si>
   <si>
     <t>77562151224</t>
   </si>
   <si>
     <t>MILAN KOLIĆ 77562151224</t>
   </si>
   <si>
     <t>23.12.2025. 12:57:59</t>
@@ -4855,86 +4995,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o neprovođenju ostavinskog postupka</t>
   </si>
   <si>
     <t>NIKOLA BULJ</t>
   </si>
   <si>
     <t>15.12.2025. 14:51:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
   </si>
   <si>
     <t>20251215143321939.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>O-240/2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Sp-206/2024</t>
   </si>
   <si>
     <t>Rješenje od 28.11.2025.</t>
   </si>
   <si>
     <t>JURE MARINIĆ</t>
   </si>
   <si>
     <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
   </si>
   <si>
     <t>16041568501</t>
   </si>
   <si>
     <t>JURE MARINIĆ 16041568501</t>
   </si>
   <si>
     <t>01.12.2025. 12:00:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
@@ -5185,59 +5289,50 @@
   <si>
     <t>28164020055</t>
   </si>
   <si>
     <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
   </si>
   <si>
     <t>07.10.2021. 12:21:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
   </si>
   <si>
     <t>Sp-700/2019</t>
   </si>
   <si>
     <t>Rješenje od 24.07.2020.</t>
   </si>
   <si>
-    <t>RUŽA BRAJKOVIĆ</t>
-[...7 lines deleted...]
-  <si>
     <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
   </si>
   <si>
     <t>07.10.2021. 09:14:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
   </si>
   <si>
     <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
   </si>
   <si>
     <t>07.10.2021. 09:14:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
@@ -5297,53 +5392,50 @@
     <t>01.10.2021. 07:58:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-143/2020</t>
   </si>
   <si>
     <t>Rješenje od 26.05.2021.</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ</t>
   </si>
   <si>
     <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
   </si>
   <si>
     <t>16622647535</t>
-  </si>
-[...1 lines deleted...]
-    <t>BRANKA PRPIĆ 16622647535</t>
   </si>
   <si>
     <t>19.08.2021. 07:59:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2020</t>
   </si>
   <si>
     <t>Rješenje Gž-1803/2021-2</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča suda</t>
   </si>
   <si>
     <t>19.08.2021. 07:55:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be</t>
   </si>
@@ -12685,51 +12777,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N706"/>
+  <dimension ref="A1:N710"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12769,28494 +12861,28846 @@
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="N2"/>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="K8" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M8" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="K9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="K10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>80</v>
+      </c>
+      <c r="N10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="I11" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="K11" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M11" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="N11" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="K12" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="L12" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="M12" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>95</v>
+      </c>
+      <c r="N12" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K13" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="L13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="N13" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="I14" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="M14" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>112</v>
+      </c>
+      <c r="N14" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="D15" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="I15" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="K15" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="L15" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="M15" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="I16" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="K16" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="L16" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="M16" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>125</v>
+      </c>
+      <c r="N16" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="I17" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="K17" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="L17" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="M17" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="N17" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="I18" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="K18" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="L18" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>138</v>
+      </c>
+      <c r="N18" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="I19" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="K19" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="L19" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="M19" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="N19" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="D20" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="I20" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="K20" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="L20" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="I21" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="K21" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="L21" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="M21" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>160</v>
+      </c>
+      <c r="N21" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="I22" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="K22" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="L22" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="M22" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="I23" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="K23" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="L23" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="M23" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>177</v>
+      </c>
+      <c r="N23" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="I24" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="K24" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="L24" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="M24" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="N24" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="I25" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="K25" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="L25" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="M25" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="I26" t="s">
-        <v>169</v>
+        <v>194</v>
       </c>
       <c r="J26" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K26" t="s">
-        <v>170</v>
+        <v>196</v>
       </c>
       <c r="L26" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="M26" t="s">
-        <v>172</v>
+        <v>197</v>
       </c>
       <c r="N26" t="s">
-        <v>173</v>
+        <v>198</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>199</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="I27" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="K27" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="L27" t="s">
-        <v>177</v>
+        <v>205</v>
       </c>
       <c r="M27" t="s">
-        <v>178</v>
+        <v>206</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>179</v>
+        <v>207</v>
       </c>
       <c r="D28" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>208</v>
+      </c>
+      <c r="E28" t="s">
+        <v>209</v>
+      </c>
+      <c r="F28" t="s">
+        <v>210</v>
+      </c>
+      <c r="G28" t="s">
+        <v>211</v>
+      </c>
       <c r="H28" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="I28" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K28" t="s">
-        <v>182</v>
+        <v>214</v>
       </c>
       <c r="L28" t="s">
-        <v>183</v>
+        <v>215</v>
       </c>
       <c r="M28" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="N28" t="s">
-        <v>185</v>
+        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="D29" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>208</v>
+      </c>
+      <c r="E29" t="s">
+        <v>209</v>
+      </c>
+      <c r="F29" t="s">
+        <v>210</v>
+      </c>
+      <c r="G29" t="s">
+        <v>211</v>
+      </c>
       <c r="H29" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="I29" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="J29" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K29" t="s">
-        <v>189</v>
+        <v>220</v>
       </c>
       <c r="L29" t="s">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="M29" t="s">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="N29" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="D30" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>208</v>
+      </c>
+      <c r="E30" t="s">
+        <v>223</v>
+      </c>
+      <c r="F30" t="s">
+        <v>224</v>
+      </c>
+      <c r="G30" t="s">
+        <v>225</v>
+      </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="I30" t="s">
+        <v>227</v>
+      </c>
+      <c r="J30" t="s">
         <v>195</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>197</v>
+        <v>228</v>
       </c>
       <c r="L30" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M30" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="N30" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="D31" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>208</v>
+      </c>
+      <c r="E31" t="s">
+        <v>223</v>
+      </c>
+      <c r="F31" t="s">
+        <v>224</v>
+      </c>
+      <c r="G31" t="s">
+        <v>225</v>
+      </c>
       <c r="H31" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
       <c r="I31" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="J31" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K31" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="L31" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="M31" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>234</v>
+      </c>
+      <c r="N31" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="D32" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>208</v>
+      </c>
+      <c r="E32" t="s">
+        <v>236</v>
+      </c>
+      <c r="F32" t="s">
+        <v>237</v>
+      </c>
+      <c r="G32" t="s">
+        <v>238</v>
+      </c>
       <c r="H32" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="I32" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="J32" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K32" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="L32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M32" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="N32"/>
+        <v>242</v>
+      </c>
+      <c r="N32" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="D33" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>208</v>
+      </c>
+      <c r="E33" t="s">
+        <v>236</v>
+      </c>
+      <c r="F33" t="s">
+        <v>237</v>
+      </c>
+      <c r="G33" t="s">
+        <v>238</v>
+      </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>244</v>
       </c>
       <c r="I33" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="J33" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K33" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="L33" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M33" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="N33" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>221</v>
+        <v>248</v>
       </c>
       <c r="D34" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>249</v>
+      </c>
+      <c r="E34" t="s">
+        <v>250</v>
+      </c>
+      <c r="F34" t="s">
+        <v>251</v>
+      </c>
+      <c r="G34" t="s">
+        <v>252</v>
+      </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>253</v>
       </c>
       <c r="I34" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="J34" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K34" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="L34" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M34" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="N34" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="D35" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>249</v>
+      </c>
+      <c r="E35" t="s">
+        <v>259</v>
+      </c>
+      <c r="F35" t="s">
+        <v>260</v>
+      </c>
+      <c r="G35" t="s">
+        <v>261</v>
+      </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>262</v>
       </c>
       <c r="I35" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="J35" t="s">
-        <v>229</v>
+        <v>195</v>
       </c>
       <c r="K35" t="s">
-        <v>230</v>
+        <v>264</v>
       </c>
       <c r="L35" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="M35" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="N35" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="D36" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>249</v>
+      </c>
+      <c r="E36" t="s">
+        <v>268</v>
+      </c>
+      <c r="F36" t="s">
+        <v>269</v>
+      </c>
+      <c r="G36" t="s">
+        <v>270</v>
+      </c>
       <c r="H36" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
       <c r="I36" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="J36" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K36" t="s">
-        <v>238</v>
+        <v>273</v>
       </c>
       <c r="L36" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M36" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="N36" t="s">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="D37" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>249</v>
+      </c>
+      <c r="E37" t="s">
+        <v>277</v>
+      </c>
+      <c r="F37" t="s">
+        <v>278</v>
+      </c>
+      <c r="G37" t="s">
+        <v>279</v>
+      </c>
       <c r="H37" t="s">
-        <v>243</v>
+        <v>280</v>
       </c>
       <c r="I37" t="s">
-        <v>244</v>
+        <v>281</v>
       </c>
       <c r="J37" t="s">
-        <v>133</v>
+        <v>195</v>
       </c>
       <c r="K37" t="s">
-        <v>245</v>
+        <v>282</v>
       </c>
       <c r="L37" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="M37" t="s">
-        <v>247</v>
+        <v>283</v>
       </c>
       <c r="N37" t="s">
-        <v>248</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>249</v>
+        <v>285</v>
       </c>
       <c r="D38" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>208</v>
+      </c>
+      <c r="E38" t="s">
+        <v>286</v>
+      </c>
+      <c r="F38" t="s">
+        <v>287</v>
+      </c>
+      <c r="G38" t="s">
+        <v>288</v>
+      </c>
       <c r="H38" t="s">
-        <v>251</v>
+        <v>289</v>
       </c>
       <c r="I38" t="s">
-        <v>252</v>
+        <v>290</v>
       </c>
       <c r="J38" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K38" t="s">
-        <v>253</v>
+        <v>291</v>
       </c>
       <c r="L38" t="s">
-        <v>254</v>
+        <v>215</v>
       </c>
       <c r="M38" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="N38"/>
+        <v>292</v>
+      </c>
+      <c r="N38" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="D39" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>208</v>
+      </c>
+      <c r="E39" t="s">
+        <v>286</v>
+      </c>
+      <c r="F39" t="s">
+        <v>287</v>
+      </c>
+      <c r="G39" t="s">
+        <v>288</v>
+      </c>
       <c r="H39" t="s">
-        <v>256</v>
+        <v>294</v>
       </c>
       <c r="I39" t="s">
-        <v>257</v>
+        <v>295</v>
       </c>
       <c r="J39" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K39" t="s">
-        <v>258</v>
+        <v>296</v>
       </c>
       <c r="L39" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="M39" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>297</v>
+      </c>
+      <c r="N39" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="D40" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>208</v>
+      </c>
+      <c r="E40" t="s">
+        <v>299</v>
+      </c>
+      <c r="F40" t="s">
+        <v>300</v>
+      </c>
+      <c r="G40" t="s">
+        <v>301</v>
+      </c>
       <c r="H40" t="s">
-        <v>262</v>
+        <v>302</v>
       </c>
       <c r="I40" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="J40" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K40" t="s">
-        <v>264</v>
+        <v>304</v>
       </c>
       <c r="L40" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="M40" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="N40" t="s">
-        <v>267</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G41"/>
+        <v>208</v>
+      </c>
+      <c r="E41" t="s">
+        <v>299</v>
+      </c>
+      <c r="F41" t="s">
+        <v>300</v>
+      </c>
+      <c r="G41" t="s">
+        <v>301</v>
+      </c>
       <c r="H41" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="I41" t="s">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="J41" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K41" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="L41" t="s">
-        <v>271</v>
+        <v>215</v>
       </c>
       <c r="M41" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="N41"/>
+        <v>310</v>
+      </c>
+      <c r="N41" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>273</v>
+        <v>311</v>
       </c>
       <c r="D42" t="s">
-        <v>25</v>
+        <v>312</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>274</v>
+        <v>313</v>
       </c>
       <c r="I42" t="s">
-        <v>275</v>
+        <v>314</v>
       </c>
       <c r="J42" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K42" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="L42" t="s">
-        <v>277</v>
+        <v>316</v>
       </c>
       <c r="M42" t="s">
-        <v>278</v>
+        <v>317</v>
       </c>
       <c r="N42" t="s">
-        <v>279</v>
+        <v>318</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>280</v>
+        <v>319</v>
       </c>
       <c r="D43" t="s">
-        <v>281</v>
+        <v>320</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>282</v>
+        <v>321</v>
       </c>
       <c r="I43" t="s">
-        <v>283</v>
+        <v>322</v>
       </c>
       <c r="J43" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K43" t="s">
-        <v>284</v>
+        <v>323</v>
       </c>
       <c r="L43" t="s">
-        <v>198</v>
+        <v>324</v>
       </c>
       <c r="M43" t="s">
-        <v>285</v>
+        <v>325</v>
       </c>
       <c r="N43" t="s">
-        <v>286</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>287</v>
+        <v>327</v>
       </c>
       <c r="D44" t="s">
-        <v>288</v>
+        <v>328</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>282</v>
+        <v>329</v>
       </c>
       <c r="I44" t="s">
-        <v>289</v>
+        <v>330</v>
       </c>
       <c r="J44" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="K44" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="L44" t="s">
-        <v>198</v>
+        <v>332</v>
       </c>
       <c r="M44" t="s">
-        <v>291</v>
+        <v>333</v>
       </c>
       <c r="N44" t="s">
-        <v>292</v>
+        <v>334</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>335</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>293</v>
+        <v>336</v>
       </c>
       <c r="I45" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="K45" t="s">
-        <v>295</v>
+        <v>338</v>
       </c>
       <c r="L45" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="M45" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="N45"/>
+        <v>340</v>
+      </c>
+      <c r="N45" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>298</v>
+        <v>342</v>
       </c>
       <c r="D46" t="s">
-        <v>25</v>
+        <v>343</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>299</v>
+        <v>344</v>
       </c>
       <c r="I46" t="s">
-        <v>300</v>
+        <v>345</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="K46" t="s">
-        <v>301</v>
+        <v>347</v>
       </c>
       <c r="L46" t="s">
-        <v>302</v>
+        <v>152</v>
       </c>
       <c r="M46" t="s">
-        <v>303</v>
+        <v>348</v>
       </c>
       <c r="N46" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>350</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>193</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>305</v>
+        <v>351</v>
       </c>
       <c r="I47" t="s">
-        <v>306</v>
+        <v>352</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="K47" t="s">
-        <v>307</v>
+        <v>353</v>
       </c>
       <c r="L47" t="s">
-        <v>308</v>
+        <v>74</v>
       </c>
       <c r="M47" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="N47"/>
+        <v>354</v>
+      </c>
+      <c r="N47" t="s">
+        <v>355</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>310</v>
+        <v>356</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>357</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>311</v>
+        <v>358</v>
       </c>
       <c r="I48" t="s">
-        <v>312</v>
+        <v>359</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="K48" t="s">
-        <v>313</v>
+        <v>360</v>
       </c>
       <c r="L48" t="s">
-        <v>314</v>
+        <v>152</v>
       </c>
       <c r="M48" t="s">
-        <v>315</v>
+        <v>361</v>
       </c>
       <c r="N48" t="s">
-        <v>316</v>
+        <v>362</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>363</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>364</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="I49" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="J49" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="K49" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="L49" t="s">
-        <v>320</v>
+        <v>152</v>
       </c>
       <c r="M49" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="N49"/>
+        <v>368</v>
+      </c>
+      <c r="N49" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="D50" t="s">
-        <v>25</v>
+        <v>371</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>323</v>
+        <v>53</v>
       </c>
       <c r="I50" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="J50" t="s">
-        <v>20</v>
+        <v>373</v>
       </c>
       <c r="K50" t="s">
-        <v>325</v>
+        <v>374</v>
       </c>
       <c r="L50" t="s">
-        <v>326</v>
+        <v>57</v>
       </c>
       <c r="M50" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="N50" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>377</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>329</v>
+        <v>379</v>
       </c>
       <c r="I51" t="s">
-        <v>330</v>
+        <v>380</v>
       </c>
       <c r="J51" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K51" t="s">
-        <v>331</v>
+        <v>382</v>
       </c>
       <c r="L51" t="s">
-        <v>332</v>
+        <v>383</v>
       </c>
       <c r="M51" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="N51"/>
+        <v>384</v>
+      </c>
+      <c r="N51" t="s">
+        <v>385</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>334</v>
+        <v>386</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>335</v>
+        <v>387</v>
       </c>
       <c r="I52" t="s">
-        <v>336</v>
+        <v>388</v>
       </c>
       <c r="J52" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K52" t="s">
-        <v>337</v>
+        <v>389</v>
       </c>
       <c r="L52" t="s">
-        <v>338</v>
+        <v>390</v>
       </c>
       <c r="M52" t="s">
-        <v>339</v>
+        <v>391</v>
       </c>
       <c r="N52" t="s">
-        <v>340</v>
+        <v>392</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>393</v>
       </c>
       <c r="D53" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>341</v>
+        <v>394</v>
       </c>
       <c r="I53" t="s">
-        <v>342</v>
+        <v>395</v>
       </c>
       <c r="J53" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K53" t="s">
-        <v>343</v>
+        <v>396</v>
       </c>
       <c r="L53" t="s">
-        <v>344</v>
+        <v>397</v>
       </c>
       <c r="M53" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="N53"/>
+        <v>398</v>
+      </c>
+      <c r="N53" t="s">
+        <v>399</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>346</v>
+        <v>400</v>
       </c>
       <c r="D54" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="I54" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="J54" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K54" t="s">
-        <v>349</v>
+        <v>403</v>
       </c>
       <c r="L54" t="s">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="M54" t="s">
-        <v>351</v>
+        <v>405</v>
       </c>
       <c r="N54" t="s">
-        <v>352</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>407</v>
       </c>
       <c r="D55" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>353</v>
+        <v>108</v>
       </c>
       <c r="I55" t="s">
-        <v>354</v>
+        <v>409</v>
       </c>
       <c r="J55" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K55" t="s">
-        <v>355</v>
+        <v>410</v>
       </c>
       <c r="L55" t="s">
-        <v>356</v>
+        <v>74</v>
       </c>
       <c r="M55" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="N55"/>
+        <v>411</v>
+      </c>
+      <c r="N55" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>358</v>
+        <v>413</v>
       </c>
       <c r="D56" t="s">
-        <v>25</v>
+        <v>414</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="I56" t="s">
-        <v>360</v>
+        <v>416</v>
       </c>
       <c r="J56" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="K56" t="s">
-        <v>361</v>
+        <v>417</v>
       </c>
       <c r="L56" t="s">
-        <v>362</v>
+        <v>418</v>
       </c>
       <c r="M56" t="s">
-        <v>363</v>
+        <v>419</v>
       </c>
       <c r="N56" t="s">
-        <v>364</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="D57" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>367</v>
+        <v>421</v>
       </c>
       <c r="I57" t="s">
-        <v>368</v>
+        <v>422</v>
       </c>
       <c r="J57" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="K57" t="s">
-        <v>369</v>
+        <v>423</v>
       </c>
       <c r="L57" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
       <c r="M57" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="N57"/>
+        <v>424</v>
+      </c>
+      <c r="N57" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>372</v>
+        <v>413</v>
       </c>
       <c r="D58" t="s">
-        <v>373</v>
+        <v>414</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>374</v>
+        <v>425</v>
       </c>
       <c r="I58" t="s">
-        <v>375</v>
+        <v>426</v>
       </c>
       <c r="J58" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="K58" t="s">
-        <v>376</v>
+        <v>427</v>
       </c>
       <c r="L58" t="s">
-        <v>377</v>
+        <v>418</v>
       </c>
       <c r="M58" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="N58"/>
+        <v>428</v>
+      </c>
+      <c r="N58" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>379</v>
+        <v>429</v>
       </c>
       <c r="D59" t="s">
-        <v>380</v>
+        <v>430</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
+        <v>431</v>
+      </c>
+      <c r="I59" t="s">
+        <v>432</v>
+      </c>
+      <c r="J59" t="s">
         <v>381</v>
       </c>
-      <c r="I59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K59" t="s">
-        <v>383</v>
+        <v>433</v>
       </c>
       <c r="L59" t="s">
-        <v>384</v>
+        <v>418</v>
       </c>
       <c r="M59" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="N59"/>
+        <v>434</v>
+      </c>
+      <c r="N59" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>386</v>
+        <v>436</v>
       </c>
       <c r="D60" t="s">
-        <v>194</v>
+        <v>437</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I60" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="J60" t="s">
-        <v>196</v>
+        <v>373</v>
       </c>
       <c r="K60" t="s">
-        <v>388</v>
+        <v>439</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M60" t="s">
-        <v>389</v>
+        <v>440</v>
       </c>
       <c r="N60" t="s">
-        <v>390</v>
+        <v>441</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>391</v>
+        <v>442</v>
       </c>
       <c r="D61" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>282</v>
+        <v>443</v>
       </c>
       <c r="I61" t="s">
-        <v>393</v>
+        <v>444</v>
       </c>
       <c r="J61" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="K61" t="s">
-        <v>394</v>
+        <v>445</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>74</v>
       </c>
       <c r="M61" t="s">
-        <v>395</v>
+        <v>446</v>
       </c>
       <c r="N61" t="s">
-        <v>396</v>
+        <v>447</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>397</v>
+        <v>448</v>
       </c>
       <c r="D62" t="s">
-        <v>398</v>
+        <v>449</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>251</v>
+        <v>450</v>
       </c>
       <c r="I62" t="s">
-        <v>399</v>
+        <v>451</v>
       </c>
       <c r="J62" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="K62" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="L62" t="s">
-        <v>401</v>
+        <v>453</v>
       </c>
       <c r="M62" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="N62"/>
+        <v>454</v>
+      </c>
+      <c r="N62" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>234</v>
+        <v>456</v>
       </c>
       <c r="D63" t="s">
-        <v>194</v>
+        <v>457</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>351</v>
       </c>
       <c r="I63" t="s">
-        <v>403</v>
+        <v>458</v>
       </c>
       <c r="J63" t="s">
-        <v>196</v>
+        <v>373</v>
       </c>
       <c r="K63" t="s">
-        <v>404</v>
+        <v>459</v>
       </c>
       <c r="L63" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M63" t="s">
-        <v>405</v>
+        <v>461</v>
       </c>
       <c r="N63" t="s">
-        <v>240</v>
+        <v>462</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>406</v>
+        <v>463</v>
       </c>
       <c r="D64" t="s">
-        <v>407</v>
+        <v>464</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>282</v>
+        <v>465</v>
       </c>
       <c r="I64" t="s">
-        <v>408</v>
+        <v>466</v>
       </c>
       <c r="J64" t="s">
-        <v>205</v>
+        <v>373</v>
       </c>
       <c r="K64" t="s">
-        <v>409</v>
+        <v>467</v>
       </c>
       <c r="L64" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="M64" t="s">
-        <v>410</v>
+        <v>468</v>
       </c>
       <c r="N64" t="s">
-        <v>411</v>
+        <v>469</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>280</v>
+        <v>116</v>
       </c>
       <c r="D65" t="s">
-        <v>194</v>
+        <v>470</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>471</v>
       </c>
       <c r="I65" t="s">
-        <v>412</v>
+        <v>472</v>
       </c>
       <c r="J65" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K65" t="s">
-        <v>413</v>
+        <v>473</v>
       </c>
       <c r="L65" t="s">
-        <v>198</v>
+        <v>474</v>
       </c>
       <c r="M65" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>415</v>
+        <v>476</v>
       </c>
       <c r="D66" t="s">
-        <v>416</v>
+        <v>477</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>417</v>
+        <v>478</v>
       </c>
       <c r="I66" t="s">
-        <v>418</v>
+        <v>479</v>
       </c>
       <c r="J66" t="s">
-        <v>133</v>
+        <v>195</v>
       </c>
       <c r="K66" t="s">
-        <v>419</v>
+        <v>480</v>
       </c>
       <c r="L66" t="s">
-        <v>420</v>
+        <v>481</v>
       </c>
       <c r="M66" t="s">
-        <v>421</v>
+        <v>482</v>
       </c>
       <c r="N66" t="s">
-        <v>422</v>
+        <v>483</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>423</v>
+        <v>484</v>
       </c>
       <c r="D67" t="s">
-        <v>424</v>
+        <v>485</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I67" t="s">
-        <v>425</v>
+        <v>486</v>
       </c>
       <c r="J67" t="s">
-        <v>205</v>
+        <v>373</v>
       </c>
       <c r="K67" t="s">
-        <v>426</v>
+        <v>487</v>
       </c>
       <c r="L67" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M67" t="s">
-        <v>427</v>
+        <v>488</v>
       </c>
       <c r="N67" t="s">
-        <v>428</v>
+        <v>489</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>429</v>
+        <v>490</v>
       </c>
       <c r="D68" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>431</v>
+        <v>53</v>
       </c>
       <c r="I68" t="s">
-        <v>432</v>
+        <v>492</v>
       </c>
       <c r="J68" t="s">
-        <v>133</v>
+        <v>373</v>
       </c>
       <c r="K68" t="s">
-        <v>433</v>
+        <v>493</v>
       </c>
       <c r="L68" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="M68" t="s">
-        <v>434</v>
+        <v>494</v>
       </c>
       <c r="N68" t="s">
-        <v>435</v>
+        <v>495</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>436</v>
+        <v>496</v>
       </c>
       <c r="D69" t="s">
-        <v>437</v>
+        <v>497</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="I69" t="s">
-        <v>439</v>
+        <v>498</v>
       </c>
       <c r="J69" t="s">
-        <v>205</v>
+        <v>373</v>
       </c>
       <c r="K69" t="s">
-        <v>440</v>
+        <v>499</v>
       </c>
       <c r="L69" t="s">
-        <v>441</v>
+        <v>152</v>
       </c>
       <c r="M69" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>500</v>
+      </c>
+      <c r="N69" t="s">
+        <v>501</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>287</v>
+        <v>502</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>503</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I70" t="s">
-        <v>443</v>
+        <v>504</v>
       </c>
       <c r="J70" t="s">
-        <v>196</v>
+        <v>373</v>
       </c>
       <c r="K70" t="s">
-        <v>444</v>
+        <v>505</v>
       </c>
       <c r="L70" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M70" t="s">
-        <v>445</v>
+        <v>506</v>
       </c>
       <c r="N70" t="s">
-        <v>292</v>
+        <v>507</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>446</v>
+        <v>508</v>
       </c>
       <c r="D71" t="s">
-        <v>447</v>
+        <v>509</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I71" t="s">
-        <v>448</v>
+        <v>510</v>
       </c>
       <c r="J71" t="s">
-        <v>205</v>
+        <v>373</v>
       </c>
       <c r="K71" t="s">
-        <v>449</v>
+        <v>511</v>
       </c>
       <c r="L71" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M71" t="s">
-        <v>450</v>
+        <v>512</v>
       </c>
       <c r="N71" t="s">
-        <v>451</v>
+        <v>513</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>452</v>
+        <v>514</v>
       </c>
       <c r="D72" t="s">
-        <v>453</v>
+        <v>515</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>282</v>
+        <v>516</v>
       </c>
       <c r="I72" t="s">
-        <v>454</v>
+        <v>517</v>
       </c>
       <c r="J72" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K72" t="s">
-        <v>455</v>
+        <v>519</v>
       </c>
       <c r="L72" t="s">
-        <v>198</v>
+        <v>520</v>
       </c>
       <c r="M72" t="s">
-        <v>456</v>
+        <v>521</v>
       </c>
       <c r="N72" t="s">
-        <v>457</v>
+        <v>522</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="D73" t="s">
-        <v>459</v>
+        <v>523</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>460</v>
+        <v>524</v>
       </c>
       <c r="I73" t="s">
-        <v>461</v>
+        <v>525</v>
       </c>
       <c r="J73" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K73" t="s">
-        <v>462</v>
+        <v>526</v>
       </c>
       <c r="L73" t="s">
-        <v>463</v>
+        <v>520</v>
       </c>
       <c r="M73" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="N73"/>
+        <v>527</v>
+      </c>
+      <c r="N73" t="s">
+        <v>522</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>465</v>
+        <v>528</v>
       </c>
       <c r="D74" t="s">
-        <v>466</v>
-[...3 lines deleted...]
-      <c r="G74"/>
+        <v>529</v>
+      </c>
+      <c r="E74" t="s">
+        <v>530</v>
+      </c>
+      <c r="F74" t="s">
+        <v>531</v>
+      </c>
+      <c r="G74" t="s">
+        <v>532</v>
+      </c>
       <c r="H74" t="s">
-        <v>467</v>
+        <v>533</v>
       </c>
       <c r="I74" t="s">
-        <v>468</v>
+        <v>534</v>
       </c>
       <c r="J74" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K74" t="s">
-        <v>469</v>
+        <v>535</v>
       </c>
       <c r="L74" t="s">
-        <v>470</v>
+        <v>536</v>
       </c>
       <c r="M74" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="N74"/>
+        <v>537</v>
+      </c>
+      <c r="N74" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>472</v>
+        <v>539</v>
       </c>
       <c r="D75" t="s">
-        <v>473</v>
+        <v>540</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I75" t="s">
-        <v>474</v>
+        <v>541</v>
       </c>
       <c r="J75" t="s">
-        <v>205</v>
+        <v>542</v>
       </c>
       <c r="K75" t="s">
-        <v>475</v>
+        <v>543</v>
       </c>
       <c r="L75" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M75" t="s">
-        <v>476</v>
+        <v>544</v>
       </c>
       <c r="N75" t="s">
-        <v>477</v>
+        <v>545</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>478</v>
+        <v>539</v>
       </c>
       <c r="D76" t="s">
-        <v>479</v>
+        <v>115</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>480</v>
+        <v>116</v>
       </c>
       <c r="I76" t="s">
-        <v>481</v>
+        <v>546</v>
       </c>
       <c r="J76" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K76" t="s">
-        <v>482</v>
+        <v>547</v>
       </c>
       <c r="L76" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M76" t="s">
-        <v>484</v>
+        <v>548</v>
       </c>
       <c r="N76" t="s">
-        <v>485</v>
+        <v>545</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>486</v>
+        <v>549</v>
       </c>
       <c r="D77" t="s">
-        <v>487</v>
+        <v>550</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>488</v>
+        <v>551</v>
       </c>
       <c r="I77" t="s">
-        <v>489</v>
+        <v>552</v>
       </c>
       <c r="J77" t="s">
-        <v>133</v>
+        <v>518</v>
       </c>
       <c r="K77" t="s">
-        <v>490</v>
+        <v>553</v>
       </c>
       <c r="L77" t="s">
-        <v>491</v>
+        <v>554</v>
       </c>
       <c r="M77" t="s">
-        <v>492</v>
+        <v>555</v>
       </c>
       <c r="N77" t="s">
-        <v>493</v>
+        <v>556</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>494</v>
+        <v>557</v>
       </c>
       <c r="D78" t="s">
-        <v>495</v>
+        <v>550</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>496</v>
+        <v>558</v>
       </c>
       <c r="I78" t="s">
-        <v>497</v>
+        <v>559</v>
       </c>
       <c r="J78" t="s">
-        <v>133</v>
+        <v>518</v>
       </c>
       <c r="K78" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="L78" t="s">
-        <v>499</v>
+        <v>554</v>
       </c>
       <c r="M78" t="s">
-        <v>500</v>
+        <v>561</v>
       </c>
       <c r="N78" t="s">
-        <v>501</v>
+        <v>562</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>502</v>
+        <v>563</v>
       </c>
       <c r="D79" t="s">
-        <v>503</v>
+        <v>564</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I79" t="s">
-        <v>504</v>
+        <v>565</v>
       </c>
       <c r="J79" t="s">
-        <v>505</v>
+        <v>542</v>
       </c>
       <c r="K79" t="s">
-        <v>506</v>
+        <v>566</v>
       </c>
       <c r="L79" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M79" t="s">
-        <v>507</v>
+        <v>567</v>
       </c>
       <c r="N79" t="s">
-        <v>508</v>
+        <v>568</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="D80" t="s">
-        <v>510</v>
+        <v>115</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="I80" t="s">
-        <v>511</v>
+        <v>569</v>
       </c>
       <c r="J80" t="s">
-        <v>505</v>
+        <v>203</v>
       </c>
       <c r="K80" t="s">
-        <v>512</v>
+        <v>570</v>
       </c>
       <c r="L80" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M80" t="s">
-        <v>513</v>
+        <v>571</v>
       </c>
       <c r="N80" t="s">
-        <v>514</v>
+        <v>489</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>452</v>
+        <v>276</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>249</v>
+      </c>
+      <c r="E81" t="s">
+        <v>277</v>
+      </c>
+      <c r="F81" t="s">
+        <v>278</v>
+      </c>
+      <c r="G81" t="s">
+        <v>279</v>
+      </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>572</v>
       </c>
       <c r="I81" t="s">
-        <v>515</v>
+        <v>573</v>
       </c>
       <c r="J81" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K81" t="s">
-        <v>516</v>
+        <v>574</v>
       </c>
       <c r="L81" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M81" t="s">
-        <v>517</v>
+        <v>575</v>
       </c>
       <c r="N81" t="s">
-        <v>457</v>
+        <v>284</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
+        <v>248</v>
+      </c>
+      <c r="D82" t="s">
+        <v>249</v>
+      </c>
+      <c r="E82" t="s">
+        <v>250</v>
+      </c>
+      <c r="F82" t="s">
+        <v>251</v>
+      </c>
+      <c r="G82" t="s">
+        <v>252</v>
+      </c>
+      <c r="H82" t="s">
+        <v>576</v>
+      </c>
+      <c r="I82" t="s">
+        <v>577</v>
+      </c>
+      <c r="J82" t="s">
         <v>518</v>
       </c>
-      <c r="D82" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K82" t="s">
-        <v>523</v>
+        <v>578</v>
       </c>
       <c r="L82" t="s">
-        <v>524</v>
+        <v>215</v>
       </c>
       <c r="M82" t="s">
-        <v>525</v>
+        <v>579</v>
       </c>
       <c r="N82" t="s">
-        <v>526</v>
+        <v>257</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>472</v>
+        <v>580</v>
       </c>
       <c r="D83" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I83" t="s">
-        <v>527</v>
+        <v>581</v>
       </c>
       <c r="J83" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K83" t="s">
-        <v>528</v>
+        <v>582</v>
       </c>
       <c r="L83" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M83" t="s">
-        <v>529</v>
+        <v>583</v>
       </c>
       <c r="N83" t="s">
-        <v>477</v>
+        <v>584</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>502</v>
+        <v>258</v>
       </c>
       <c r="D84" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>249</v>
+      </c>
+      <c r="E84" t="s">
+        <v>259</v>
+      </c>
+      <c r="F84" t="s">
+        <v>260</v>
+      </c>
+      <c r="G84" t="s">
+        <v>261</v>
+      </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>585</v>
       </c>
       <c r="I84" t="s">
-        <v>530</v>
+        <v>586</v>
       </c>
       <c r="J84" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K84" t="s">
-        <v>531</v>
+        <v>587</v>
       </c>
       <c r="L84" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="M84" t="s">
-        <v>532</v>
+        <v>588</v>
       </c>
       <c r="N84" t="s">
-        <v>508</v>
+        <v>266</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>533</v>
+        <v>589</v>
       </c>
       <c r="D85" t="s">
-        <v>534</v>
+        <v>590</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I85" t="s">
-        <v>535</v>
+        <v>591</v>
       </c>
       <c r="J85" t="s">
-        <v>505</v>
+        <v>542</v>
       </c>
       <c r="K85" t="s">
-        <v>536</v>
+        <v>592</v>
       </c>
       <c r="L85" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M85" t="s">
-        <v>537</v>
+        <v>593</v>
       </c>
       <c r="N85" t="s">
-        <v>538</v>
+        <v>594</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>539</v>
+        <v>267</v>
       </c>
       <c r="D86" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      <c r="G86"/>
+        <v>249</v>
+      </c>
+      <c r="E86" t="s">
+        <v>268</v>
+      </c>
+      <c r="F86" t="s">
+        <v>269</v>
+      </c>
+      <c r="G86" t="s">
+        <v>270</v>
+      </c>
       <c r="H86" t="s">
-        <v>541</v>
+        <v>595</v>
       </c>
       <c r="I86" t="s">
-        <v>542</v>
+        <v>596</v>
       </c>
       <c r="J86" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="K86" t="s">
-        <v>543</v>
+        <v>597</v>
       </c>
       <c r="L86" t="s">
-        <v>483</v>
+        <v>215</v>
       </c>
       <c r="M86" t="s">
-        <v>544</v>
+        <v>598</v>
       </c>
       <c r="N86" t="s">
-        <v>545</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>599</v>
       </c>
       <c r="D87" t="s">
-        <v>546</v>
+        <v>600</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>601</v>
       </c>
       <c r="I87" t="s">
-        <v>547</v>
+        <v>602</v>
       </c>
       <c r="J87" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="K87" t="s">
-        <v>549</v>
+        <v>603</v>
       </c>
       <c r="L87" t="s">
-        <v>550</v>
+        <v>57</v>
       </c>
       <c r="M87" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="N87"/>
+        <v>604</v>
+      </c>
+      <c r="N87" t="s">
+        <v>605</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>552</v>
+        <v>370</v>
       </c>
       <c r="D88" t="s">
-        <v>553</v>
+        <v>115</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>554</v>
+        <v>116</v>
       </c>
       <c r="I88" t="s">
-        <v>555</v>
+        <v>606</v>
       </c>
       <c r="J88" t="s">
-        <v>556</v>
+        <v>203</v>
       </c>
       <c r="K88" t="s">
-        <v>557</v>
+        <v>607</v>
       </c>
       <c r="L88" t="s">
-        <v>558</v>
+        <v>57</v>
       </c>
       <c r="M88" t="s">
-        <v>559</v>
+        <v>608</v>
       </c>
       <c r="N88" t="s">
-        <v>560</v>
+        <v>376</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>561</v>
+        <v>490</v>
       </c>
       <c r="D89" t="s">
-        <v>562</v>
+        <v>115</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>563</v>
+        <v>116</v>
       </c>
       <c r="I89" t="s">
-        <v>564</v>
+        <v>609</v>
       </c>
       <c r="J89" t="s">
-        <v>565</v>
+        <v>203</v>
       </c>
       <c r="K89" t="s">
-        <v>566</v>
+        <v>610</v>
       </c>
       <c r="L89" t="s">
-        <v>567</v>
+        <v>57</v>
       </c>
       <c r="M89" t="s">
-        <v>568</v>
+        <v>611</v>
       </c>
       <c r="N89" t="s">
-        <v>569</v>
+        <v>495</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>570</v>
+        <v>612</v>
       </c>
       <c r="D90" t="s">
-        <v>194</v>
+        <v>613</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>614</v>
       </c>
       <c r="I90" t="s">
-        <v>571</v>
+        <v>615</v>
       </c>
       <c r="J90" t="s">
-        <v>205</v>
+        <v>518</v>
       </c>
       <c r="K90" t="s">
-        <v>572</v>
+        <v>616</v>
       </c>
       <c r="L90" t="s">
-        <v>198</v>
+        <v>617</v>
       </c>
       <c r="M90" t="s">
-        <v>573</v>
+        <v>618</v>
       </c>
       <c r="N90" t="s">
-        <v>574</v>
+        <v>619</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>575</v>
+        <v>502</v>
       </c>
       <c r="D91" t="s">
-        <v>576</v>
+        <v>115</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>577</v>
+        <v>116</v>
       </c>
       <c r="I91" t="s">
-        <v>578</v>
+        <v>620</v>
       </c>
       <c r="J91" t="s">
-        <v>556</v>
+        <v>203</v>
       </c>
       <c r="K91" t="s">
-        <v>579</v>
+        <v>621</v>
       </c>
       <c r="L91" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="M91" t="s">
-        <v>580</v>
+        <v>622</v>
       </c>
       <c r="N91" t="s">
-        <v>581</v>
+        <v>507</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>575</v>
+        <v>623</v>
       </c>
       <c r="D92" t="s">
-        <v>576</v>
+        <v>624</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>582</v>
+        <v>53</v>
       </c>
       <c r="I92" t="s">
-        <v>583</v>
+        <v>625</v>
       </c>
       <c r="J92" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="K92" t="s">
-        <v>584</v>
+        <v>626</v>
       </c>
       <c r="L92" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="M92" t="s">
-        <v>585</v>
+        <v>627</v>
       </c>
       <c r="N92" t="s">
-        <v>581</v>
+        <v>628</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>586</v>
+        <v>51</v>
       </c>
       <c r="D93" t="s">
-        <v>576</v>
+        <v>115</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>587</v>
+        <v>116</v>
       </c>
       <c r="I93" t="s">
-        <v>588</v>
+        <v>629</v>
       </c>
       <c r="J93" t="s">
-        <v>556</v>
+        <v>203</v>
       </c>
       <c r="K93" t="s">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="L93" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="M93" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
       <c r="N93" t="s">
-        <v>591</v>
+        <v>59</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="D94" t="s">
-        <v>576</v>
+        <v>115</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>592</v>
+        <v>116</v>
       </c>
       <c r="I94" t="s">
-        <v>593</v>
+        <v>632</v>
       </c>
       <c r="J94" t="s">
-        <v>556</v>
+        <v>203</v>
       </c>
       <c r="K94" t="s">
-        <v>594</v>
+        <v>633</v>
       </c>
       <c r="L94" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="M94" t="s">
-        <v>595</v>
+        <v>634</v>
       </c>
       <c r="N94" t="s">
-        <v>591</v>
+        <v>605</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>509</v>
+        <v>635</v>
       </c>
       <c r="D95" t="s">
-        <v>194</v>
+        <v>636</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>637</v>
       </c>
       <c r="I95" t="s">
-        <v>596</v>
+        <v>638</v>
       </c>
       <c r="J95" t="s">
-        <v>205</v>
+        <v>542</v>
       </c>
       <c r="K95" t="s">
-        <v>597</v>
+        <v>639</v>
       </c>
       <c r="L95" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="M95" t="s">
-        <v>598</v>
+        <v>640</v>
       </c>
       <c r="N95" t="s">
-        <v>514</v>
+        <v>641</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="D96" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I96" t="s">
-        <v>600</v>
+        <v>642</v>
       </c>
       <c r="J96" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K96" t="s">
-        <v>601</v>
+        <v>643</v>
       </c>
       <c r="L96" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M96" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="N96" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>391</v>
+        <v>645</v>
       </c>
       <c r="D97" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>646</v>
       </c>
       <c r="I97" t="s">
-        <v>604</v>
+        <v>647</v>
       </c>
       <c r="J97" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="K97" t="s">
-        <v>605</v>
+        <v>648</v>
       </c>
       <c r="L97" t="s">
-        <v>198</v>
+        <v>649</v>
       </c>
       <c r="M97" t="s">
-        <v>606</v>
+        <v>650</v>
       </c>
       <c r="N97" t="s">
-        <v>396</v>
+        <v>651</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
-      <c r="C98"/>
+      <c r="C98" t="s">
+        <v>652</v>
+      </c>
       <c r="D98" t="s">
-        <v>608</v>
+        <v>171</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>609</v>
+        <v>653</v>
       </c>
       <c r="I98" t="s">
-        <v>610</v>
+        <v>654</v>
       </c>
       <c r="J98" t="s">
-        <v>611</v>
+        <v>381</v>
       </c>
       <c r="K98" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="L98" t="s">
-        <v>613</v>
+        <v>656</v>
       </c>
       <c r="M98" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="N98"/>
+        <v>657</v>
+      </c>
+      <c r="N98" t="s">
+        <v>658</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>615</v>
+        <v>659</v>
       </c>
       <c r="D99" t="s">
-        <v>25</v>
+        <v>660</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>616</v>
+        <v>53</v>
       </c>
       <c r="I99" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="J99" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="K99" t="s">
-        <v>618</v>
+        <v>662</v>
       </c>
       <c r="L99" t="s">
-        <v>619</v>
+        <v>57</v>
       </c>
       <c r="M99" t="s">
-        <v>620</v>
+        <v>663</v>
       </c>
       <c r="N99" t="s">
-        <v>621</v>
+        <v>664</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>622</v>
+        <v>665</v>
       </c>
       <c r="D100" t="s">
-        <v>25</v>
+        <v>666</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="I100" t="s">
-        <v>624</v>
+        <v>668</v>
       </c>
       <c r="J100" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="K100" t="s">
-        <v>625</v>
+        <v>669</v>
       </c>
       <c r="L100" t="s">
-        <v>626</v>
+        <v>152</v>
       </c>
       <c r="M100" t="s">
-        <v>627</v>
+        <v>670</v>
       </c>
       <c r="N100" t="s">
-        <v>628</v>
+        <v>671</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="D101" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>630</v>
+        <v>673</v>
       </c>
       <c r="I101" t="s">
-        <v>631</v>
+        <v>674</v>
       </c>
       <c r="J101" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="K101" t="s">
-        <v>632</v>
+        <v>675</v>
       </c>
       <c r="L101" t="s">
-        <v>633</v>
+        <v>676</v>
       </c>
       <c r="M101" t="s">
-        <v>634</v>
+        <v>677</v>
       </c>
       <c r="N101" t="s">
-        <v>635</v>
+        <v>678</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="D102" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>637</v>
+        <v>680</v>
       </c>
       <c r="I102" t="s">
-        <v>638</v>
+        <v>681</v>
       </c>
       <c r="J102" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="K102" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="L102" t="s">
-        <v>640</v>
+        <v>683</v>
       </c>
       <c r="M102" t="s">
-        <v>641</v>
+        <v>684</v>
       </c>
       <c r="N102" t="s">
-        <v>642</v>
+        <v>685</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>643</v>
+        <v>686</v>
       </c>
       <c r="D103" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>644</v>
+        <v>687</v>
       </c>
       <c r="I103" t="s">
-        <v>645</v>
+        <v>688</v>
       </c>
       <c r="J103" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="K103" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="L103" t="s">
-        <v>647</v>
+        <v>690</v>
       </c>
       <c r="M103" t="s">
-        <v>648</v>
+        <v>691</v>
       </c>
       <c r="N103" t="s">
-        <v>649</v>
+        <v>692</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="D104" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>651</v>
+        <v>694</v>
       </c>
       <c r="I104" t="s">
-        <v>652</v>
+        <v>695</v>
       </c>
       <c r="J104" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="K104" t="s">
-        <v>653</v>
+        <v>696</v>
       </c>
       <c r="L104" t="s">
-        <v>654</v>
+        <v>697</v>
       </c>
       <c r="M104" t="s">
-        <v>655</v>
+        <v>698</v>
       </c>
       <c r="N104" t="s">
-        <v>656</v>
+        <v>699</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>657</v>
+        <v>700</v>
       </c>
       <c r="D105" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="I105" t="s">
-        <v>659</v>
+        <v>701</v>
       </c>
       <c r="J105" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="K105" t="s">
-        <v>660</v>
+        <v>702</v>
       </c>
       <c r="L105" t="s">
-        <v>661</v>
+        <v>703</v>
       </c>
       <c r="M105" t="s">
-        <v>662</v>
+        <v>704</v>
       </c>
       <c r="N105" t="s">
-        <v>663</v>
+        <v>705</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>664</v>
+        <v>706</v>
       </c>
       <c r="D106" t="s">
-        <v>665</v>
+        <v>17</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>666</v>
+        <v>707</v>
       </c>
       <c r="I106" t="s">
-        <v>667</v>
+        <v>708</v>
       </c>
       <c r="J106" t="s">
-        <v>668</v>
+        <v>518</v>
       </c>
       <c r="K106" t="s">
-        <v>669</v>
+        <v>709</v>
       </c>
       <c r="L106" t="s">
-        <v>135</v>
+        <v>710</v>
       </c>
       <c r="M106" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="N106" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>672</v>
+        <v>713</v>
       </c>
       <c r="D107" t="s">
-        <v>673</v>
+        <v>17</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>674</v>
+        <v>714</v>
       </c>
       <c r="I107" t="s">
-        <v>675</v>
+        <v>715</v>
       </c>
       <c r="J107" t="s">
-        <v>676</v>
+        <v>518</v>
       </c>
       <c r="K107" t="s">
-        <v>677</v>
+        <v>716</v>
       </c>
       <c r="L107" t="s">
-        <v>678</v>
+        <v>717</v>
       </c>
       <c r="M107" t="s">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="N107" t="s">
-        <v>680</v>
+        <v>719</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>681</v>
+        <v>508</v>
       </c>
       <c r="D108" t="s">
-        <v>682</v>
+        <v>115</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>683</v>
+        <v>116</v>
       </c>
       <c r="I108" t="s">
-        <v>684</v>
+        <v>720</v>
       </c>
       <c r="J108" t="s">
-        <v>676</v>
+        <v>542</v>
       </c>
       <c r="K108" t="s">
-        <v>685</v>
+        <v>721</v>
       </c>
       <c r="L108" t="s">
-        <v>686</v>
+        <v>57</v>
       </c>
       <c r="M108" t="s">
-        <v>687</v>
+        <v>722</v>
       </c>
       <c r="N108" t="s">
-        <v>688</v>
+        <v>513</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>681</v>
+        <v>563</v>
       </c>
       <c r="D109" t="s">
-        <v>682</v>
+        <v>115</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>689</v>
+        <v>116</v>
       </c>
       <c r="I109" t="s">
-        <v>690</v>
+        <v>723</v>
       </c>
       <c r="J109" t="s">
-        <v>676</v>
+        <v>203</v>
       </c>
       <c r="K109" t="s">
-        <v>691</v>
+        <v>724</v>
       </c>
       <c r="L109" t="s">
-        <v>686</v>
+        <v>57</v>
       </c>
       <c r="M109" t="s">
-        <v>692</v>
+        <v>725</v>
       </c>
       <c r="N109" t="s">
-        <v>688</v>
+        <v>568</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>681</v>
+        <v>436</v>
       </c>
       <c r="D110" t="s">
-        <v>682</v>
+        <v>115</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>693</v>
+        <v>116</v>
       </c>
       <c r="I110" t="s">
-        <v>694</v>
+        <v>726</v>
       </c>
       <c r="J110" t="s">
-        <v>676</v>
+        <v>203</v>
       </c>
       <c r="K110" t="s">
-        <v>695</v>
+        <v>727</v>
       </c>
       <c r="L110" t="s">
-        <v>686</v>
+        <v>57</v>
       </c>
       <c r="M110" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="N110" t="s">
-        <v>688</v>
+        <v>441</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>697</v>
+        <v>623</v>
       </c>
       <c r="D111" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I111" t="s">
-        <v>698</v>
+        <v>729</v>
       </c>
       <c r="J111" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K111" t="s">
-        <v>699</v>
+        <v>730</v>
       </c>
       <c r="L111" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M111" t="s">
-        <v>700</v>
+        <v>731</v>
       </c>
       <c r="N111" t="s">
-        <v>701</v>
+        <v>628</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>16</v>
+        <v>732</v>
       </c>
       <c r="D112" t="s">
-        <v>17</v>
+        <v>733</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>702</v>
+        <v>734</v>
       </c>
       <c r="I112" t="s">
-        <v>703</v>
+        <v>735</v>
       </c>
       <c r="J112" t="s">
-        <v>565</v>
+        <v>736</v>
       </c>
       <c r="K112" t="s">
-        <v>704</v>
+        <v>737</v>
       </c>
       <c r="L112" t="s">
-        <v>705</v>
+        <v>152</v>
       </c>
       <c r="M112" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>738</v>
+      </c>
+      <c r="N112" t="s">
+        <v>739</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>707</v>
+        <v>740</v>
       </c>
       <c r="D113" t="s">
-        <v>25</v>
+        <v>741</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>708</v>
+        <v>742</v>
       </c>
       <c r="I113" t="s">
-        <v>709</v>
+        <v>743</v>
       </c>
       <c r="J113" t="s">
-        <v>565</v>
+        <v>166</v>
       </c>
       <c r="K113" t="s">
-        <v>710</v>
+        <v>744</v>
       </c>
       <c r="L113" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="M113" t="s">
-        <v>712</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>533</v>
+        <v>747</v>
       </c>
       <c r="D114" t="s">
-        <v>194</v>
+        <v>748</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="I114" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="J114" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="K114" t="s">
-        <v>715</v>
+        <v>751</v>
       </c>
       <c r="L114" t="s">
-        <v>198</v>
+        <v>752</v>
       </c>
       <c r="M114" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>754</v>
       </c>
       <c r="D115" t="s">
-        <v>17</v>
+        <v>755</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="I115" t="s">
-        <v>718</v>
+        <v>756</v>
       </c>
       <c r="J115" t="s">
-        <v>565</v>
+        <v>166</v>
       </c>
       <c r="K115" t="s">
-        <v>719</v>
+        <v>757</v>
       </c>
       <c r="L115" t="s">
-        <v>720</v>
+        <v>758</v>
       </c>
       <c r="M115" t="s">
-        <v>721</v>
+        <v>759</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>722</v>
+        <v>760</v>
       </c>
       <c r="D116" t="s">
-        <v>25</v>
+        <v>761</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>723</v>
+        <v>734</v>
       </c>
       <c r="I116" t="s">
-        <v>724</v>
+        <v>762</v>
       </c>
       <c r="J116" t="s">
-        <v>565</v>
+        <v>166</v>
       </c>
       <c r="K116" t="s">
-        <v>725</v>
+        <v>763</v>
       </c>
       <c r="L116" t="s">
-        <v>726</v>
+        <v>152</v>
       </c>
       <c r="M116" t="s">
-        <v>727</v>
+        <v>764</v>
       </c>
       <c r="N116" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>446</v>
+        <v>766</v>
       </c>
       <c r="D117" t="s">
-        <v>194</v>
+        <v>767</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I117" t="s">
-        <v>729</v>
+        <v>768</v>
       </c>
       <c r="J117" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="K117" t="s">
-        <v>730</v>
+        <v>769</v>
       </c>
       <c r="L117" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M117" t="s">
-        <v>731</v>
+        <v>770</v>
       </c>
       <c r="N117" t="s">
-        <v>451</v>
+        <v>771</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>423</v>
+        <v>772</v>
       </c>
       <c r="D118" t="s">
-        <v>194</v>
+        <v>773</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I118" t="s">
-        <v>732</v>
+        <v>775</v>
       </c>
       <c r="J118" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="K118" t="s">
-        <v>733</v>
+        <v>776</v>
       </c>
       <c r="L118" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="M118" t="s">
-        <v>734</v>
+        <v>777</v>
       </c>
       <c r="N118" t="s">
-        <v>428</v>
+        <v>778</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>735</v>
+        <v>779</v>
       </c>
       <c r="D119" t="s">
-        <v>736</v>
+        <v>780</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>737</v>
+        <v>781</v>
       </c>
       <c r="I119" t="s">
-        <v>738</v>
+        <v>782</v>
       </c>
       <c r="J119" t="s">
-        <v>668</v>
+        <v>166</v>
       </c>
       <c r="K119" t="s">
-        <v>739</v>
+        <v>783</v>
       </c>
       <c r="L119" t="s">
-        <v>740</v>
+        <v>152</v>
       </c>
       <c r="M119" t="s">
-        <v>741</v>
+        <v>784</v>
       </c>
       <c r="N119" t="s">
-        <v>742</v>
+        <v>785</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>406</v>
+        <v>786</v>
       </c>
       <c r="D120" t="s">
-        <v>194</v>
+        <v>787</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>16</v>
+        <v>781</v>
       </c>
       <c r="I120" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="J120" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="K120" t="s">
-        <v>744</v>
+        <v>789</v>
       </c>
       <c r="L120" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="M120" t="s">
-        <v>745</v>
+        <v>790</v>
       </c>
       <c r="N120" t="s">
-        <v>411</v>
+        <v>791</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>746</v>
+        <v>766</v>
       </c>
       <c r="D121" t="s">
-        <v>665</v>
+        <v>115</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>747</v>
+        <v>116</v>
       </c>
       <c r="I121" t="s">
-        <v>748</v>
+        <v>792</v>
       </c>
       <c r="J121" t="s">
-        <v>668</v>
+        <v>736</v>
       </c>
       <c r="K121" t="s">
-        <v>749</v>
+        <v>793</v>
       </c>
       <c r="L121" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="M121" t="s">
-        <v>750</v>
+        <v>794</v>
       </c>
       <c r="N121" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>746</v>
+        <v>795</v>
       </c>
       <c r="D122" t="s">
-        <v>665</v>
+        <v>796</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>752</v>
+        <v>797</v>
       </c>
       <c r="I122" t="s">
-        <v>753</v>
+        <v>798</v>
       </c>
       <c r="J122" t="s">
-        <v>668</v>
+        <v>166</v>
       </c>
       <c r="K122" t="s">
-        <v>754</v>
+        <v>799</v>
       </c>
       <c r="L122" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="M122" t="s">
-        <v>755</v>
+        <v>800</v>
       </c>
       <c r="N122" t="s">
-        <v>751</v>
+        <v>801</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>756</v>
+        <v>659</v>
       </c>
       <c r="D123" t="s">
-        <v>757</v>
+        <v>115</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>758</v>
+        <v>116</v>
       </c>
       <c r="I123" t="s">
-        <v>759</v>
+        <v>802</v>
       </c>
       <c r="J123" t="s">
-        <v>760</v>
+        <v>736</v>
       </c>
       <c r="K123" t="s">
-        <v>761</v>
+        <v>803</v>
       </c>
       <c r="L123" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M123" t="s">
-        <v>762</v>
+        <v>804</v>
       </c>
       <c r="N123" t="s">
-        <v>763</v>
+        <v>664</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>764</v>
+        <v>805</v>
       </c>
       <c r="D124" t="s">
-        <v>765</v>
+        <v>806</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>766</v>
+        <v>807</v>
       </c>
       <c r="I124" t="s">
-        <v>767</v>
+        <v>808</v>
       </c>
       <c r="J124" t="s">
-        <v>676</v>
+        <v>809</v>
       </c>
       <c r="K124" t="s">
-        <v>768</v>
+        <v>810</v>
       </c>
       <c r="L124" t="s">
-        <v>769</v>
+        <v>811</v>
       </c>
       <c r="M124" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>772</v>
+        <v>813</v>
       </c>
       <c r="D125" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="I125" t="s">
-        <v>774</v>
+        <v>816</v>
       </c>
       <c r="J125" t="s">
-        <v>676</v>
+        <v>809</v>
       </c>
       <c r="K125" t="s">
-        <v>775</v>
+        <v>817</v>
       </c>
       <c r="L125" t="s">
-        <v>776</v>
+        <v>818</v>
       </c>
       <c r="M125" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>779</v>
+        <v>820</v>
       </c>
       <c r="D126" t="s">
-        <v>780</v>
+        <v>821</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>781</v>
+        <v>822</v>
       </c>
       <c r="I126" t="s">
-        <v>782</v>
+        <v>823</v>
       </c>
       <c r="J126" t="s">
-        <v>676</v>
+        <v>809</v>
       </c>
       <c r="K126" t="s">
-        <v>783</v>
+        <v>824</v>
       </c>
       <c r="L126" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
       <c r="M126" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>826</v>
+      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>787</v>
+        <v>827</v>
       </c>
       <c r="D127" t="s">
-        <v>25</v>
+        <v>828</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="I127" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="J127" t="s">
-        <v>676</v>
+        <v>809</v>
       </c>
       <c r="K127" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="L127" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
       <c r="M127" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>794</v>
+        <v>834</v>
       </c>
       <c r="D128" t="s">
-        <v>795</v>
+        <v>835</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>520</v>
+        <v>836</v>
       </c>
       <c r="I128" t="s">
-        <v>796</v>
+        <v>837</v>
       </c>
       <c r="J128" t="s">
-        <v>668</v>
+        <v>809</v>
       </c>
       <c r="K128" t="s">
-        <v>797</v>
+        <v>838</v>
       </c>
       <c r="L128" t="s">
-        <v>135</v>
+        <v>839</v>
       </c>
       <c r="M128" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>840</v>
+      </c>
+      <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>800</v>
+        <v>841</v>
       </c>
       <c r="D129" t="s">
-        <v>801</v>
+        <v>842</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="I129" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="J129" t="s">
-        <v>668</v>
+        <v>809</v>
       </c>
       <c r="K129" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
       <c r="L129" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
       <c r="M129" t="s">
-        <v>806</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>808</v>
+        <v>848</v>
       </c>
       <c r="D130" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>810</v>
+        <v>351</v>
       </c>
       <c r="I130" t="s">
-        <v>811</v>
+        <v>850</v>
       </c>
       <c r="J130" t="s">
-        <v>812</v>
+        <v>851</v>
       </c>
       <c r="K130" t="s">
-        <v>813</v>
+        <v>852</v>
       </c>
       <c r="L130" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="M130" t="s">
-        <v>814</v>
+        <v>853</v>
       </c>
       <c r="N130" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>816</v>
+        <v>855</v>
       </c>
       <c r="D131" t="s">
-        <v>817</v>
+        <v>856</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>520</v>
+        <v>857</v>
       </c>
       <c r="I131" t="s">
-        <v>818</v>
+        <v>858</v>
       </c>
       <c r="J131" t="s">
-        <v>812</v>
+        <v>851</v>
       </c>
       <c r="K131" t="s">
-        <v>819</v>
+        <v>859</v>
       </c>
       <c r="L131" t="s">
-        <v>524</v>
+        <v>860</v>
       </c>
       <c r="M131" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>822</v>
+        <v>862</v>
       </c>
       <c r="D132" t="s">
-        <v>823</v>
+        <v>863</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>282</v>
+        <v>864</v>
       </c>
       <c r="I132" t="s">
-        <v>824</v>
+        <v>865</v>
       </c>
       <c r="J132" t="s">
-        <v>812</v>
+        <v>851</v>
       </c>
       <c r="K132" t="s">
-        <v>825</v>
+        <v>866</v>
       </c>
       <c r="L132" t="s">
-        <v>198</v>
+        <v>867</v>
       </c>
       <c r="M132" t="s">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>868</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
       <c r="D133" t="s">
-        <v>25</v>
+        <v>870</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>829</v>
+        <v>871</v>
       </c>
       <c r="I133" t="s">
-        <v>830</v>
+        <v>872</v>
       </c>
       <c r="J133" t="s">
-        <v>668</v>
+        <v>851</v>
       </c>
       <c r="K133" t="s">
-        <v>831</v>
+        <v>873</v>
       </c>
       <c r="L133" t="s">
-        <v>832</v>
+        <v>874</v>
       </c>
       <c r="M133" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>835</v>
+        <v>876</v>
       </c>
       <c r="D134" t="s">
-        <v>25</v>
+        <v>877</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>836</v>
+        <v>351</v>
       </c>
       <c r="I134" t="s">
-        <v>837</v>
+        <v>878</v>
       </c>
       <c r="J134" t="s">
-        <v>668</v>
+        <v>851</v>
       </c>
       <c r="K134" t="s">
-        <v>838</v>
+        <v>879</v>
       </c>
       <c r="L134" t="s">
-        <v>839</v>
+        <v>460</v>
       </c>
       <c r="M134" t="s">
-        <v>840</v>
+        <v>880</v>
       </c>
       <c r="N134" t="s">
-        <v>841</v>
+        <v>881</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>842</v>
+        <v>882</v>
       </c>
       <c r="D135" t="s">
-        <v>25</v>
+        <v>883</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>843</v>
+        <v>884</v>
       </c>
       <c r="I135" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
       <c r="J135" t="s">
-        <v>668</v>
+        <v>886</v>
       </c>
       <c r="K135" t="s">
-        <v>845</v>
+        <v>887</v>
       </c>
       <c r="L135" t="s">
-        <v>846</v>
+        <v>152</v>
       </c>
       <c r="M135" t="s">
-        <v>847</v>
+        <v>888</v>
       </c>
       <c r="N135" t="s">
-        <v>848</v>
+        <v>889</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>849</v>
+        <v>890</v>
       </c>
       <c r="D136" t="s">
-        <v>765</v>
+        <v>891</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>850</v>
+        <v>892</v>
       </c>
       <c r="I136" t="s">
-        <v>851</v>
+        <v>893</v>
       </c>
       <c r="J136" t="s">
-        <v>668</v>
+        <v>886</v>
       </c>
       <c r="K136" t="s">
-        <v>852</v>
+        <v>894</v>
       </c>
       <c r="L136" t="s">
-        <v>853</v>
+        <v>152</v>
       </c>
       <c r="M136" t="s">
-        <v>854</v>
+        <v>895</v>
       </c>
       <c r="N136" t="s">
-        <v>855</v>
+        <v>896</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
       <c r="D137" t="s">
-        <v>25</v>
+        <v>898</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>857</v>
+        <v>899</v>
       </c>
       <c r="I137" t="s">
-        <v>858</v>
+        <v>900</v>
       </c>
       <c r="J137" t="s">
-        <v>668</v>
+        <v>901</v>
       </c>
       <c r="K137" t="s">
-        <v>859</v>
+        <v>902</v>
       </c>
       <c r="L137" t="s">
-        <v>860</v>
+        <v>152</v>
       </c>
       <c r="M137" t="s">
-        <v>861</v>
+        <v>903</v>
       </c>
       <c r="N137" t="s">
-        <v>862</v>
+        <v>904</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>863</v>
+        <v>905</v>
       </c>
       <c r="D138" t="s">
-        <v>765</v>
+        <v>906</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>864</v>
+        <v>907</v>
       </c>
       <c r="I138" t="s">
-        <v>865</v>
+        <v>908</v>
       </c>
       <c r="J138" t="s">
-        <v>668</v>
+        <v>909</v>
       </c>
       <c r="K138" t="s">
-        <v>866</v>
+        <v>910</v>
       </c>
       <c r="L138" t="s">
-        <v>867</v>
+        <v>911</v>
       </c>
       <c r="M138" t="s">
-        <v>868</v>
+        <v>912</v>
       </c>
       <c r="N138" t="s">
-        <v>869</v>
+        <v>913</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>870</v>
+        <v>914</v>
       </c>
       <c r="D139" t="s">
-        <v>25</v>
+        <v>877</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>871</v>
+        <v>351</v>
       </c>
       <c r="I139" t="s">
-        <v>872</v>
+        <v>915</v>
       </c>
       <c r="J139" t="s">
-        <v>668</v>
+        <v>901</v>
       </c>
       <c r="K139" t="s">
-        <v>873</v>
+        <v>916</v>
       </c>
       <c r="L139" t="s">
-        <v>874</v>
+        <v>460</v>
       </c>
       <c r="M139" t="s">
-        <v>875</v>
+        <v>917</v>
       </c>
       <c r="N139" t="s">
-        <v>876</v>
+        <v>918</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>877</v>
+        <v>919</v>
       </c>
       <c r="D140" t="s">
-        <v>25</v>
+        <v>920</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>878</v>
+        <v>921</v>
       </c>
       <c r="I140" t="s">
-        <v>879</v>
+        <v>922</v>
       </c>
       <c r="J140" t="s">
-        <v>668</v>
+        <v>901</v>
       </c>
       <c r="K140" t="s">
-        <v>880</v>
+        <v>923</v>
       </c>
       <c r="L140" t="s">
-        <v>881</v>
+        <v>152</v>
       </c>
       <c r="M140" t="s">
-        <v>882</v>
+        <v>924</v>
       </c>
       <c r="N140" t="s">
-        <v>883</v>
+        <v>925</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>884</v>
+        <v>926</v>
       </c>
       <c r="D141" t="s">
-        <v>885</v>
-[...3 lines deleted...]
-      <c r="G141"/>
+        <v>927</v>
+      </c>
+      <c r="E141" t="s">
+        <v>928</v>
+      </c>
+      <c r="F141" t="s">
+        <v>929</v>
+      </c>
+      <c r="G141" t="s">
+        <v>930</v>
+      </c>
       <c r="H141" t="s">
-        <v>886</v>
+        <v>931</v>
       </c>
       <c r="I141" t="s">
-        <v>887</v>
+        <v>932</v>
       </c>
       <c r="J141" t="s">
-        <v>888</v>
+        <v>933</v>
       </c>
       <c r="K141" t="s">
-        <v>889</v>
+        <v>934</v>
       </c>
       <c r="L141" t="s">
-        <v>890</v>
+        <v>460</v>
       </c>
       <c r="M141" t="s">
-        <v>891</v>
+        <v>935</v>
       </c>
       <c r="N141" t="s">
-        <v>892</v>
+        <v>936</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>893</v>
+        <v>937</v>
       </c>
       <c r="D142" t="s">
-        <v>894</v>
-[...3 lines deleted...]
-      <c r="G142"/>
+        <v>927</v>
+      </c>
+      <c r="E142" t="s">
+        <v>938</v>
+      </c>
+      <c r="F142" t="s">
+        <v>939</v>
+      </c>
+      <c r="G142" t="s">
+        <v>940</v>
+      </c>
       <c r="H142" t="s">
-        <v>895</v>
+        <v>941</v>
       </c>
       <c r="I142" t="s">
-        <v>896</v>
+        <v>942</v>
       </c>
       <c r="J142" t="s">
-        <v>888</v>
+        <v>933</v>
       </c>
       <c r="K142" t="s">
-        <v>897</v>
+        <v>943</v>
       </c>
       <c r="L142" t="s">
-        <v>898</v>
+        <v>460</v>
       </c>
       <c r="M142" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="N142" t="s">
-        <v>900</v>
+        <v>945</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>901</v>
+        <v>946</v>
       </c>
       <c r="D143" t="s">
-        <v>902</v>
-[...3 lines deleted...]
-      <c r="G143"/>
+        <v>927</v>
+      </c>
+      <c r="E143" t="s">
+        <v>947</v>
+      </c>
+      <c r="F143" t="s">
+        <v>939</v>
+      </c>
+      <c r="G143" t="s">
+        <v>948</v>
+      </c>
       <c r="H143" t="s">
-        <v>903</v>
+        <v>949</v>
       </c>
       <c r="I143" t="s">
-        <v>904</v>
+        <v>950</v>
       </c>
       <c r="J143" t="s">
-        <v>888</v>
+        <v>933</v>
       </c>
       <c r="K143" t="s">
-        <v>905</v>
+        <v>951</v>
       </c>
       <c r="L143" t="s">
-        <v>906</v>
+        <v>460</v>
       </c>
       <c r="M143" t="s">
-        <v>907</v>
+        <v>952</v>
       </c>
       <c r="N143" t="s">
-        <v>908</v>
+        <v>953</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>909</v>
+        <v>954</v>
       </c>
       <c r="D144" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      <c r="G144"/>
+        <v>927</v>
+      </c>
+      <c r="E144" t="s">
+        <v>955</v>
+      </c>
+      <c r="F144" t="s">
+        <v>956</v>
+      </c>
+      <c r="G144" t="s">
+        <v>957</v>
+      </c>
       <c r="H144" t="s">
-        <v>911</v>
+        <v>958</v>
       </c>
       <c r="I144" t="s">
-        <v>912</v>
+        <v>959</v>
       </c>
       <c r="J144" t="s">
-        <v>888</v>
+        <v>933</v>
       </c>
       <c r="K144" t="s">
-        <v>913</v>
+        <v>960</v>
       </c>
       <c r="L144" t="s">
-        <v>906</v>
+        <v>460</v>
       </c>
       <c r="M144" t="s">
-        <v>914</v>
+        <v>961</v>
       </c>
       <c r="N144" t="s">
-        <v>915</v>
+        <v>962</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>963</v>
       </c>
       <c r="D145" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>927</v>
+      </c>
+      <c r="E145" t="s">
+        <v>964</v>
+      </c>
+      <c r="F145" t="s">
+        <v>965</v>
+      </c>
+      <c r="G145" t="s">
+        <v>966</v>
+      </c>
       <c r="H145" t="s">
-        <v>916</v>
+        <v>967</v>
       </c>
       <c r="I145" t="s">
-        <v>917</v>
+        <v>968</v>
       </c>
       <c r="J145" t="s">
-        <v>668</v>
+        <v>933</v>
       </c>
       <c r="K145" t="s">
-        <v>918</v>
+        <v>969</v>
       </c>
       <c r="L145" t="s">
-        <v>919</v>
+        <v>460</v>
       </c>
       <c r="M145" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="N145"/>
+        <v>970</v>
+      </c>
+      <c r="N145" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>921</v>
+        <v>972</v>
       </c>
       <c r="D146" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="G146"/>
+        <v>927</v>
+      </c>
+      <c r="E146" t="s">
+        <v>973</v>
+      </c>
+      <c r="F146" t="s">
+        <v>974</v>
+      </c>
+      <c r="G146" t="s">
+        <v>975</v>
+      </c>
       <c r="H146" t="s">
-        <v>922</v>
+        <v>976</v>
       </c>
       <c r="I146" t="s">
-        <v>923</v>
+        <v>977</v>
       </c>
       <c r="J146" t="s">
-        <v>668</v>
+        <v>933</v>
       </c>
       <c r="K146" t="s">
-        <v>924</v>
+        <v>978</v>
       </c>
       <c r="L146" t="s">
-        <v>925</v>
+        <v>460</v>
       </c>
       <c r="M146" t="s">
-        <v>926</v>
+        <v>979</v>
       </c>
       <c r="N146" t="s">
-        <v>927</v>
+        <v>980</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>928</v>
+        <v>981</v>
       </c>
       <c r="D147" t="s">
-        <v>929</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>927</v>
+      </c>
+      <c r="E147" t="s">
+        <v>982</v>
+      </c>
+      <c r="F147" t="s">
+        <v>983</v>
+      </c>
+      <c r="G147" t="s">
+        <v>984</v>
+      </c>
       <c r="H147" t="s">
-        <v>282</v>
+        <v>985</v>
       </c>
       <c r="I147" t="s">
-        <v>930</v>
+        <v>986</v>
       </c>
       <c r="J147" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="K147" t="s">
-        <v>932</v>
+        <v>987</v>
       </c>
       <c r="L147" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M147" t="s">
-        <v>933</v>
+        <v>988</v>
       </c>
       <c r="N147" t="s">
-        <v>934</v>
+        <v>989</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>935</v>
+        <v>990</v>
       </c>
       <c r="D148" t="s">
-        <v>936</v>
-[...3 lines deleted...]
-      <c r="G148"/>
+        <v>927</v>
+      </c>
+      <c r="E148" t="s">
+        <v>991</v>
+      </c>
+      <c r="F148" t="s">
+        <v>992</v>
+      </c>
+      <c r="G148" t="s">
+        <v>993</v>
+      </c>
       <c r="H148" t="s">
-        <v>937</v>
+        <v>994</v>
       </c>
       <c r="I148" t="s">
-        <v>938</v>
+        <v>995</v>
       </c>
       <c r="J148" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="K148" t="s">
-        <v>939</v>
+        <v>996</v>
       </c>
       <c r="L148" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M148" t="s">
-        <v>940</v>
+        <v>997</v>
       </c>
       <c r="N148" t="s">
-        <v>941</v>
+        <v>998</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>942</v>
+        <v>999</v>
       </c>
       <c r="D149" t="s">
-        <v>943</v>
-[...3 lines deleted...]
-      <c r="G149"/>
+        <v>927</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1002</v>
+      </c>
       <c r="H149" t="s">
-        <v>282</v>
+        <v>1003</v>
       </c>
       <c r="I149" t="s">
-        <v>944</v>
+        <v>1004</v>
       </c>
       <c r="J149" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="K149" t="s">
-        <v>945</v>
+        <v>1005</v>
       </c>
       <c r="L149" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M149" t="s">
-        <v>946</v>
+        <v>1006</v>
       </c>
       <c r="N149" t="s">
-        <v>947</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>948</v>
+        <v>1008</v>
       </c>
       <c r="D150" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      <c r="G150"/>
+        <v>927</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1011</v>
+      </c>
       <c r="H150" t="s">
-        <v>950</v>
+        <v>1012</v>
       </c>
       <c r="I150" t="s">
-        <v>951</v>
+        <v>1013</v>
       </c>
       <c r="J150" t="s">
-        <v>668</v>
+        <v>933</v>
       </c>
       <c r="K150" t="s">
-        <v>952</v>
+        <v>1014</v>
       </c>
       <c r="L150" t="s">
-        <v>953</v>
+        <v>460</v>
       </c>
       <c r="M150" t="s">
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="N150" t="s">
-        <v>955</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>956</v>
+        <v>1017</v>
       </c>
       <c r="D151" t="s">
-        <v>957</v>
-[...3 lines deleted...]
-      <c r="G151"/>
+        <v>927</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1020</v>
+      </c>
       <c r="H151" t="s">
-        <v>958</v>
+        <v>1021</v>
       </c>
       <c r="I151" t="s">
-        <v>959</v>
+        <v>1022</v>
       </c>
       <c r="J151" t="s">
-        <v>960</v>
+        <v>933</v>
       </c>
       <c r="K151" t="s">
-        <v>961</v>
+        <v>1023</v>
       </c>
       <c r="L151" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="M151" t="s">
-        <v>962</v>
+        <v>1024</v>
       </c>
       <c r="N151" t="s">
-        <v>963</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>964</v>
+        <v>1026</v>
       </c>
       <c r="D152" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G152"/>
+        <v>927</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1029</v>
+      </c>
       <c r="H152" t="s">
-        <v>16</v>
+        <v>1030</v>
       </c>
       <c r="I152" t="s">
-        <v>965</v>
+        <v>1031</v>
       </c>
       <c r="J152" t="s">
-        <v>760</v>
+        <v>933</v>
       </c>
       <c r="K152" t="s">
-        <v>966</v>
+        <v>1032</v>
       </c>
       <c r="L152" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M152" t="s">
-        <v>967</v>
+        <v>1033</v>
       </c>
       <c r="N152" t="s">
-        <v>968</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>822</v>
+        <v>1035</v>
       </c>
       <c r="D153" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G153"/>
+        <v>927</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1038</v>
+      </c>
       <c r="H153" t="s">
-        <v>16</v>
+        <v>1039</v>
       </c>
       <c r="I153" t="s">
-        <v>969</v>
+        <v>1040</v>
       </c>
       <c r="J153" t="s">
-        <v>760</v>
+        <v>933</v>
       </c>
       <c r="K153" t="s">
-        <v>970</v>
+        <v>1041</v>
       </c>
       <c r="L153" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M153" t="s">
-        <v>971</v>
+        <v>1042</v>
       </c>
       <c r="N153" t="s">
-        <v>827</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>972</v>
+        <v>1044</v>
       </c>
       <c r="D154" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      <c r="G154"/>
+        <v>927</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1047</v>
+      </c>
       <c r="H154" t="s">
-        <v>974</v>
+        <v>1048</v>
       </c>
       <c r="I154" t="s">
-        <v>975</v>
+        <v>1049</v>
       </c>
       <c r="J154" t="s">
-        <v>960</v>
+        <v>933</v>
       </c>
       <c r="K154" t="s">
-        <v>976</v>
+        <v>1050</v>
       </c>
       <c r="L154" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="M154" t="s">
-        <v>977</v>
+        <v>1051</v>
       </c>
       <c r="N154" t="s">
-        <v>978</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>979</v>
+        <v>1053</v>
       </c>
       <c r="D155" t="s">
-        <v>980</v>
+        <v>1054</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>981</v>
+        <v>1055</v>
       </c>
       <c r="I155" t="s">
-        <v>982</v>
+        <v>1056</v>
       </c>
       <c r="J155" t="s">
-        <v>960</v>
+        <v>1057</v>
       </c>
       <c r="K155" t="s">
-        <v>983</v>
+        <v>1058</v>
       </c>
       <c r="L155" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="M155" t="s">
-        <v>984</v>
+        <v>1059</v>
       </c>
       <c r="N155" t="s">
-        <v>985</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>986</v>
+        <v>1061</v>
       </c>
       <c r="D156" t="s">
-        <v>987</v>
+        <v>1062</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>988</v>
+        <v>1063</v>
       </c>
       <c r="I156" t="s">
-        <v>989</v>
+        <v>1064</v>
       </c>
       <c r="J156" t="s">
-        <v>960</v>
+        <v>1057</v>
       </c>
       <c r="K156" t="s">
-        <v>990</v>
+        <v>1065</v>
       </c>
       <c r="L156" t="s">
-        <v>483</v>
+        <v>1066</v>
       </c>
       <c r="M156" t="s">
-        <v>991</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>993</v>
+        <v>1068</v>
       </c>
       <c r="D157" t="s">
-        <v>994</v>
+        <v>1069</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>995</v>
+        <v>1063</v>
       </c>
       <c r="I157" t="s">
-        <v>996</v>
+        <v>1070</v>
       </c>
       <c r="J157" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K157" t="s">
-        <v>998</v>
+        <v>1071</v>
       </c>
       <c r="L157" t="s">
-        <v>999</v>
+        <v>1072</v>
       </c>
       <c r="M157" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1002</v>
+        <v>1074</v>
       </c>
       <c r="D158" t="s">
-        <v>994</v>
+        <v>1075</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1003</v>
+        <v>1063</v>
       </c>
       <c r="I158" t="s">
-        <v>1004</v>
+        <v>1076</v>
       </c>
       <c r="J158" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K158" t="s">
-        <v>1005</v>
+        <v>1077</v>
       </c>
       <c r="L158" t="s">
-        <v>1006</v>
+        <v>1078</v>
       </c>
       <c r="M158" t="s">
-        <v>1007</v>
-[...3 lines deleted...]
-      </c>
+        <v>1079</v>
+      </c>
+      <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1009</v>
+        <v>1080</v>
       </c>
       <c r="D159" t="s">
-        <v>994</v>
+        <v>1081</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1010</v>
+        <v>53</v>
       </c>
       <c r="I159" t="s">
-        <v>1011</v>
+        <v>1082</v>
       </c>
       <c r="J159" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K159" t="s">
-        <v>1012</v>
+        <v>1083</v>
       </c>
       <c r="L159" t="s">
-        <v>1013</v>
+        <v>152</v>
       </c>
       <c r="M159" t="s">
-        <v>1014</v>
+        <v>1084</v>
       </c>
       <c r="N159" t="s">
-        <v>1015</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1016</v>
+        <v>1086</v>
       </c>
       <c r="D160" t="s">
-        <v>994</v>
+        <v>1087</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1017</v>
+        <v>1088</v>
       </c>
       <c r="I160" t="s">
-        <v>1018</v>
+        <v>1089</v>
       </c>
       <c r="J160" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K160" t="s">
-        <v>1019</v>
+        <v>1090</v>
       </c>
       <c r="L160" t="s">
-        <v>1020</v>
+        <v>152</v>
       </c>
       <c r="M160" t="s">
-        <v>1021</v>
+        <v>1091</v>
       </c>
       <c r="N160" t="s">
-        <v>1022</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1023</v>
+        <v>1093</v>
       </c>
       <c r="D161" t="s">
-        <v>994</v>
+        <v>1094</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1024</v>
+        <v>1095</v>
       </c>
       <c r="I161" t="s">
-        <v>1025</v>
+        <v>1096</v>
       </c>
       <c r="J161" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K161" t="s">
-        <v>1026</v>
+        <v>1097</v>
       </c>
       <c r="L161" t="s">
-        <v>1027</v>
+        <v>152</v>
       </c>
       <c r="M161" t="s">
-        <v>1028</v>
+        <v>1098</v>
       </c>
       <c r="N161" t="s">
-        <v>1029</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1030</v>
+        <v>1100</v>
       </c>
       <c r="D162" t="s">
-        <v>994</v>
+        <v>1101</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1031</v>
+        <v>921</v>
       </c>
       <c r="I162" t="s">
-        <v>1032</v>
+        <v>1102</v>
       </c>
       <c r="J162" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="K162" t="s">
-        <v>1033</v>
+        <v>1103</v>
       </c>
       <c r="L162" t="s">
-        <v>1034</v>
+        <v>152</v>
       </c>
       <c r="M162" t="s">
-        <v>1035</v>
+        <v>1104</v>
       </c>
       <c r="N162" t="s">
-        <v>1036</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1037</v>
+        <v>1106</v>
       </c>
       <c r="D163" t="s">
-        <v>994</v>
+        <v>1107</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1038</v>
+        <v>53</v>
       </c>
       <c r="I163" t="s">
-        <v>1039</v>
+        <v>1108</v>
       </c>
       <c r="J163" t="s">
-        <v>997</v>
+        <v>20</v>
       </c>
       <c r="K163" t="s">
-        <v>1040</v>
+        <v>1109</v>
       </c>
       <c r="L163" t="s">
-        <v>1041</v>
+        <v>57</v>
       </c>
       <c r="M163" t="s">
-        <v>1042</v>
+        <v>1110</v>
       </c>
       <c r="N163" t="s">
-        <v>1043</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1044</v>
+        <v>1112</v>
       </c>
       <c r="D164" t="s">
-        <v>1045</v>
+        <v>1113</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1046</v>
+        <v>1114</v>
       </c>
       <c r="I164" t="s">
-        <v>1047</v>
+        <v>1115</v>
       </c>
       <c r="J164" t="s">
-        <v>997</v>
+        <v>20</v>
       </c>
       <c r="K164" t="s">
-        <v>1048</v>
+        <v>1116</v>
       </c>
       <c r="L164" t="s">
-        <v>1049</v>
+        <v>1117</v>
       </c>
       <c r="M164" t="s">
-        <v>1050</v>
-[...3 lines deleted...]
-      </c>
+        <v>1118</v>
+      </c>
+      <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1052</v>
+        <v>1119</v>
       </c>
       <c r="D165" t="s">
-        <v>994</v>
+        <v>1120</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1053</v>
+        <v>1121</v>
       </c>
       <c r="I165" t="s">
-        <v>1054</v>
+        <v>1122</v>
       </c>
       <c r="J165" t="s">
-        <v>997</v>
+        <v>20</v>
       </c>
       <c r="K165" t="s">
-        <v>1055</v>
+        <v>1123</v>
       </c>
       <c r="L165" t="s">
-        <v>1056</v>
+        <v>1124</v>
       </c>
       <c r="M165" t="s">
-        <v>1057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1125</v>
+      </c>
+      <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1044</v>
+        <v>1126</v>
       </c>
       <c r="D166" t="s">
-        <v>1045</v>
+        <v>1127</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1059</v>
+        <v>864</v>
       </c>
       <c r="I166" t="s">
-        <v>1060</v>
+        <v>1128</v>
       </c>
       <c r="J166" t="s">
-        <v>997</v>
+        <v>20</v>
       </c>
       <c r="K166" t="s">
-        <v>1061</v>
+        <v>1129</v>
       </c>
       <c r="L166" t="s">
-        <v>1049</v>
+        <v>1130</v>
       </c>
       <c r="M166" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      </c>
+        <v>1131</v>
+      </c>
+      <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1063</v>
+        <v>1132</v>
       </c>
       <c r="D167" t="s">
-        <v>1064</v>
+        <v>1133</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>282</v>
+        <v>857</v>
       </c>
       <c r="I167" t="s">
-        <v>1065</v>
+        <v>1128</v>
       </c>
       <c r="J167" t="s">
-        <v>960</v>
+        <v>20</v>
       </c>
       <c r="K167" t="s">
-        <v>1066</v>
+        <v>1134</v>
       </c>
       <c r="L167" t="s">
-        <v>198</v>
+        <v>1135</v>
       </c>
       <c r="M167" t="s">
-        <v>1067</v>
-[...3 lines deleted...]
-      </c>
+        <v>1136</v>
+      </c>
+      <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1069</v>
+        <v>1137</v>
       </c>
       <c r="D168" t="s">
-        <v>1070</v>
+        <v>1138</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1071</v>
+        <v>1139</v>
       </c>
       <c r="I168" t="s">
-        <v>1072</v>
+        <v>1140</v>
       </c>
       <c r="J168" t="s">
-        <v>960</v>
+        <v>20</v>
       </c>
       <c r="K168" t="s">
-        <v>1073</v>
+        <v>1141</v>
       </c>
       <c r="L168" t="s">
-        <v>483</v>
+        <v>1142</v>
       </c>
       <c r="M168" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1076</v>
+        <v>1144</v>
       </c>
       <c r="D169" t="s">
-        <v>1077</v>
+        <v>1145</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1078</v>
+        <v>871</v>
       </c>
       <c r="I169" t="s">
-        <v>1079</v>
+        <v>1146</v>
       </c>
       <c r="J169" t="s">
-        <v>960</v>
+        <v>20</v>
       </c>
       <c r="K169" t="s">
-        <v>1080</v>
+        <v>1147</v>
       </c>
       <c r="L169" t="s">
-        <v>1081</v>
+        <v>1148</v>
       </c>
       <c r="M169" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      </c>
+        <v>1149</v>
+      </c>
+      <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>942</v>
+        <v>1150</v>
       </c>
       <c r="D170" t="s">
-        <v>194</v>
+        <v>1151</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I170" t="s">
-        <v>1084</v>
+        <v>1152</v>
       </c>
       <c r="J170" t="s">
-        <v>1085</v>
+        <v>20</v>
       </c>
       <c r="K170" t="s">
-        <v>1086</v>
+        <v>1153</v>
       </c>
       <c r="L170" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M170" t="s">
-        <v>1087</v>
+        <v>1154</v>
       </c>
       <c r="N170" t="s">
-        <v>947</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1063</v>
+        <v>1156</v>
       </c>
       <c r="D171" t="s">
-        <v>194</v>
+        <v>1157</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>16</v>
+        <v>351</v>
       </c>
       <c r="I171" t="s">
-        <v>1088</v>
+        <v>1158</v>
       </c>
       <c r="J171" t="s">
-        <v>960</v>
+        <v>20</v>
       </c>
       <c r="K171" t="s">
-        <v>1089</v>
+        <v>1159</v>
       </c>
       <c r="L171" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M171" t="s">
-        <v>1090</v>
+        <v>1160</v>
       </c>
       <c r="N171" t="s">
-        <v>1068</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1091</v>
+        <v>1162</v>
       </c>
       <c r="D172" t="s">
-        <v>1092</v>
+        <v>1163</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1093</v>
+        <v>1164</v>
       </c>
       <c r="I172" t="s">
-        <v>1094</v>
+        <v>1165</v>
       </c>
       <c r="J172" t="s">
-        <v>1095</v>
+        <v>20</v>
       </c>
       <c r="K172" t="s">
-        <v>1096</v>
+        <v>1166</v>
       </c>
       <c r="L172" t="s">
-        <v>1097</v>
+        <v>1167</v>
       </c>
       <c r="M172" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1100</v>
+        <v>1169</v>
       </c>
       <c r="D173" t="s">
-        <v>1101</v>
+        <v>1170</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>520</v>
+        <v>53</v>
       </c>
       <c r="I173" t="s">
-        <v>1102</v>
+        <v>1171</v>
       </c>
       <c r="J173" t="s">
-        <v>1103</v>
+        <v>20</v>
       </c>
       <c r="K173" t="s">
-        <v>1104</v>
+        <v>1172</v>
       </c>
       <c r="L173" t="s">
-        <v>524</v>
+        <v>57</v>
       </c>
       <c r="M173" t="s">
-        <v>1105</v>
+        <v>1173</v>
       </c>
       <c r="N173" t="s">
-        <v>1106</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1107</v>
+        <v>1175</v>
       </c>
       <c r="D174" t="s">
-        <v>1108</v>
+        <v>1176</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1109</v>
+        <v>53</v>
       </c>
       <c r="I174" t="s">
-        <v>1110</v>
+        <v>1177</v>
       </c>
       <c r="J174" t="s">
-        <v>1103</v>
+        <v>20</v>
       </c>
       <c r="K174" t="s">
-        <v>1111</v>
+        <v>1178</v>
       </c>
       <c r="L174" t="s">
-        <v>483</v>
+        <v>1179</v>
       </c>
       <c r="M174" t="s">
-        <v>1112</v>
+        <v>1180</v>
       </c>
       <c r="N174" t="s">
-        <v>1113</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1114</v>
+        <v>1182</v>
       </c>
       <c r="D175" t="s">
-        <v>1115</v>
+        <v>1183</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1116</v>
+        <v>53</v>
       </c>
       <c r="I175" t="s">
-        <v>1117</v>
+        <v>1184</v>
       </c>
       <c r="J175" t="s">
-        <v>1103</v>
+        <v>20</v>
       </c>
       <c r="K175" t="s">
-        <v>1118</v>
+        <v>1185</v>
       </c>
       <c r="L175" t="s">
-        <v>483</v>
+        <v>1186</v>
       </c>
       <c r="M175" t="s">
-        <v>1119</v>
+        <v>1187</v>
       </c>
       <c r="N175" t="s">
-        <v>1120</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1121</v>
+        <v>1189</v>
       </c>
       <c r="D176" t="s">
-        <v>1122</v>
+        <v>1190</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>282</v>
+        <v>1191</v>
       </c>
       <c r="I176" t="s">
-        <v>1123</v>
+        <v>1192</v>
       </c>
       <c r="J176" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K176" t="s">
-        <v>1125</v>
+        <v>1193</v>
       </c>
       <c r="L176" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M176" t="s">
-        <v>1126</v>
+        <v>1194</v>
       </c>
       <c r="N176" t="s">
-        <v>1127</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1128</v>
+        <v>1196</v>
       </c>
       <c r="D177" t="s">
-        <v>1129</v>
+        <v>1197</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1130</v>
+        <v>53</v>
       </c>
       <c r="I177" t="s">
-        <v>1131</v>
+        <v>1198</v>
       </c>
       <c r="J177" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K177" t="s">
-        <v>1132</v>
+        <v>1199</v>
       </c>
       <c r="L177" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M177" t="s">
-        <v>1133</v>
+        <v>1200</v>
       </c>
       <c r="N177" t="s">
-        <v>1134</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1135</v>
+        <v>1202</v>
       </c>
       <c r="D178" t="s">
-        <v>1136</v>
+        <v>1203</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1137</v>
+        <v>1204</v>
       </c>
       <c r="I178" t="s">
-        <v>1138</v>
+        <v>1205</v>
       </c>
       <c r="J178" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K178" t="s">
-        <v>1139</v>
+        <v>1206</v>
       </c>
       <c r="L178" t="s">
-        <v>1140</v>
+        <v>1207</v>
       </c>
       <c r="M178" t="s">
-        <v>1141</v>
+        <v>1208</v>
       </c>
       <c r="N178" t="s">
-        <v>1142</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1143</v>
+        <v>1210</v>
       </c>
       <c r="D179" t="s">
-        <v>1144</v>
+        <v>1211</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1145</v>
+        <v>1204</v>
       </c>
       <c r="I179" t="s">
-        <v>1146</v>
+        <v>1212</v>
       </c>
       <c r="J179" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K179" t="s">
-        <v>1147</v>
+        <v>1213</v>
       </c>
       <c r="L179" t="s">
-        <v>483</v>
+        <v>1214</v>
       </c>
       <c r="M179" t="s">
-        <v>1148</v>
+        <v>1215</v>
       </c>
       <c r="N179" t="s">
-        <v>1149</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1150</v>
+        <v>1217</v>
       </c>
       <c r="D180" t="s">
-        <v>1151</v>
+        <v>1218</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1152</v>
+        <v>1204</v>
       </c>
       <c r="I180" t="s">
-        <v>1153</v>
+        <v>1219</v>
       </c>
       <c r="J180" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K180" t="s">
-        <v>1154</v>
+        <v>1220</v>
       </c>
       <c r="L180" t="s">
-        <v>483</v>
+        <v>1221</v>
       </c>
       <c r="M180" t="s">
-        <v>1155</v>
+        <v>1222</v>
       </c>
       <c r="N180" t="s">
-        <v>1156</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1157</v>
+        <v>1224</v>
       </c>
       <c r="D181" t="s">
-        <v>1158</v>
+        <v>1225</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1159</v>
+        <v>1204</v>
       </c>
       <c r="I181" t="s">
-        <v>1160</v>
+        <v>1226</v>
       </c>
       <c r="J181" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K181" t="s">
-        <v>1161</v>
+        <v>1227</v>
       </c>
       <c r="L181" t="s">
-        <v>483</v>
+        <v>1228</v>
       </c>
       <c r="M181" t="s">
-        <v>1162</v>
+        <v>1229</v>
       </c>
       <c r="N181" t="s">
-        <v>1163</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1164</v>
+        <v>1231</v>
       </c>
       <c r="D182" t="s">
-        <v>1165</v>
+        <v>1232</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1166</v>
+        <v>1204</v>
       </c>
       <c r="I182" t="s">
-        <v>1167</v>
+        <v>1233</v>
       </c>
       <c r="J182" t="s">
-        <v>1124</v>
+        <v>64</v>
       </c>
       <c r="K182" t="s">
-        <v>1168</v>
+        <v>1234</v>
       </c>
       <c r="L182" t="s">
-        <v>483</v>
+        <v>1235</v>
       </c>
       <c r="M182" t="s">
-        <v>1169</v>
+        <v>1236</v>
       </c>
       <c r="N182" t="s">
-        <v>1170</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1171</v>
+        <v>1080</v>
       </c>
       <c r="D183" t="s">
-        <v>1172</v>
+        <v>115</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="I183" t="s">
-        <v>1173</v>
+        <v>1238</v>
       </c>
       <c r="J183" t="s">
-        <v>1174</v>
+        <v>20</v>
       </c>
       <c r="K183" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="L183" t="s">
-        <v>1176</v>
+        <v>152</v>
       </c>
       <c r="M183" t="s">
-        <v>1177</v>
+        <v>1240</v>
       </c>
       <c r="N183" t="s">
-        <v>1178</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1179</v>
+        <v>1241</v>
       </c>
       <c r="D184" t="s">
-        <v>1180</v>
+        <v>1242</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>282</v>
+        <v>1243</v>
       </c>
       <c r="I184" t="s">
-        <v>1181</v>
+        <v>1244</v>
       </c>
       <c r="J184" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K184" t="s">
-        <v>1182</v>
+        <v>1245</v>
       </c>
       <c r="L184" t="s">
-        <v>1176</v>
+        <v>1246</v>
       </c>
       <c r="M184" t="s">
-        <v>1183</v>
-[...3 lines deleted...]
-      </c>
+        <v>1247</v>
+      </c>
+      <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1185</v>
+        <v>1248</v>
       </c>
       <c r="D185" t="s">
-        <v>1186</v>
+        <v>1249</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I185" t="s">
-        <v>1187</v>
+        <v>1250</v>
       </c>
       <c r="J185" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K185" t="s">
-        <v>1188</v>
+        <v>1251</v>
       </c>
       <c r="L185" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M185" t="s">
-        <v>1189</v>
+        <v>1252</v>
       </c>
       <c r="N185" t="s">
-        <v>1190</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1191</v>
+        <v>1254</v>
       </c>
       <c r="D186" t="s">
-        <v>1192</v>
+        <v>1255</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1193</v>
+        <v>53</v>
       </c>
       <c r="I186" t="s">
-        <v>1194</v>
+        <v>1256</v>
       </c>
       <c r="J186" t="s">
-        <v>1103</v>
+        <v>64</v>
       </c>
       <c r="K186" t="s">
-        <v>1195</v>
+        <v>1257</v>
       </c>
       <c r="L186" t="s">
-        <v>1196</v>
+        <v>57</v>
       </c>
       <c r="M186" t="s">
-        <v>1197</v>
+        <v>1258</v>
       </c>
       <c r="N186" t="s">
-        <v>1198</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1199</v>
+        <v>1260</v>
       </c>
       <c r="D187" t="s">
-        <v>1200</v>
+        <v>1261</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1201</v>
+        <v>1262</v>
       </c>
       <c r="I187" t="s">
-        <v>1202</v>
+        <v>1263</v>
       </c>
       <c r="J187" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K187" t="s">
-        <v>1203</v>
+        <v>1264</v>
       </c>
       <c r="L187" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M187" t="s">
-        <v>1204</v>
+        <v>1265</v>
       </c>
       <c r="N187" t="s">
-        <v>1205</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1206</v>
+        <v>1267</v>
       </c>
       <c r="D188" t="s">
-        <v>1207</v>
+        <v>1268</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1208</v>
+        <v>1269</v>
       </c>
       <c r="I188" t="s">
-        <v>1209</v>
+        <v>1270</v>
       </c>
       <c r="J188" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K188" t="s">
-        <v>1210</v>
+        <v>1271</v>
       </c>
       <c r="L188" t="s">
-        <v>483</v>
+        <v>1272</v>
       </c>
       <c r="M188" t="s">
-        <v>1211</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1213</v>
+        <v>1274</v>
       </c>
       <c r="D189" t="s">
-        <v>1214</v>
+        <v>1275</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1215</v>
+        <v>53</v>
       </c>
       <c r="I189" t="s">
-        <v>1216</v>
+        <v>1276</v>
       </c>
       <c r="J189" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K189" t="s">
-        <v>1217</v>
+        <v>1277</v>
       </c>
       <c r="L189" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M189" t="s">
-        <v>1218</v>
+        <v>1278</v>
       </c>
       <c r="N189" t="s">
-        <v>1219</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1220</v>
+        <v>1280</v>
       </c>
       <c r="D190" t="s">
-        <v>1221</v>
+        <v>1281</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1222</v>
+        <v>1282</v>
       </c>
       <c r="I190" t="s">
-        <v>1223</v>
+        <v>1283</v>
       </c>
       <c r="J190" t="s">
-        <v>1174</v>
+        <v>64</v>
       </c>
       <c r="K190" t="s">
-        <v>1224</v>
+        <v>1284</v>
       </c>
       <c r="L190" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="M190" t="s">
-        <v>1225</v>
+        <v>1285</v>
       </c>
       <c r="N190" t="s">
-        <v>1226</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1227</v>
+        <v>1254</v>
       </c>
       <c r="D191" t="s">
-        <v>1228</v>
+        <v>115</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1229</v>
+        <v>116</v>
       </c>
       <c r="I191" t="s">
-        <v>1230</v>
+        <v>1287</v>
       </c>
       <c r="J191" t="s">
-        <v>1174</v>
+        <v>20</v>
       </c>
       <c r="K191" t="s">
-        <v>1231</v>
+        <v>1288</v>
       </c>
       <c r="L191" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M191" t="s">
-        <v>1232</v>
+        <v>1289</v>
       </c>
       <c r="N191" t="s">
-        <v>1233</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1234</v>
+        <v>1290</v>
       </c>
       <c r="D192" t="s">
-        <v>1235</v>
+        <v>1291</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1236</v>
+        <v>1292</v>
       </c>
       <c r="I192" t="s">
-        <v>1237</v>
+        <v>1293</v>
       </c>
       <c r="J192" t="s">
-        <v>1174</v>
+        <v>101</v>
       </c>
       <c r="K192" t="s">
-        <v>1238</v>
+        <v>1294</v>
       </c>
       <c r="L192" t="s">
-        <v>483</v>
+        <v>1295</v>
       </c>
       <c r="M192" t="s">
-        <v>1239</v>
-[...3 lines deleted...]
-      </c>
+        <v>1296</v>
+      </c>
+      <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1241</v>
+        <v>1297</v>
       </c>
       <c r="D193" t="s">
-        <v>1242</v>
+        <v>1298</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1243</v>
+        <v>1299</v>
       </c>
       <c r="I193" t="s">
-        <v>1244</v>
+        <v>1300</v>
       </c>
       <c r="J193" t="s">
-        <v>1174</v>
+        <v>101</v>
       </c>
       <c r="K193" t="s">
-        <v>1245</v>
+        <v>1301</v>
       </c>
       <c r="L193" t="s">
-        <v>483</v>
+        <v>1302</v>
       </c>
       <c r="M193" t="s">
-        <v>1246</v>
-[...3 lines deleted...]
-      </c>
+        <v>1303</v>
+      </c>
+      <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1248</v>
+        <v>1150</v>
       </c>
       <c r="D194" t="s">
-        <v>1249</v>
+        <v>115</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="I194" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="J194" t="s">
-        <v>1174</v>
+        <v>20</v>
       </c>
       <c r="K194" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="L194" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M194" t="s">
-        <v>1252</v>
+        <v>1306</v>
       </c>
       <c r="N194" t="s">
-        <v>1253</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1254</v>
+        <v>1274</v>
       </c>
       <c r="D195" t="s">
-        <v>1255</v>
+        <v>115</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1256</v>
+        <v>116</v>
       </c>
       <c r="I195" t="s">
-        <v>1257</v>
+        <v>1307</v>
       </c>
       <c r="J195" t="s">
-        <v>1174</v>
+        <v>20</v>
       </c>
       <c r="K195" t="s">
-        <v>1258</v>
+        <v>1308</v>
       </c>
       <c r="L195" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M195" t="s">
-        <v>1259</v>
+        <v>1309</v>
       </c>
       <c r="N195" t="s">
-        <v>1260</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1261</v>
+        <v>1175</v>
       </c>
       <c r="D196" t="s">
-        <v>1262</v>
+        <v>1310</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="I196" t="s">
-        <v>1263</v>
+        <v>1311</v>
       </c>
       <c r="J196" t="s">
-        <v>1264</v>
+        <v>64</v>
       </c>
       <c r="K196" t="s">
-        <v>1265</v>
+        <v>1312</v>
       </c>
       <c r="L196" t="s">
-        <v>198</v>
+        <v>1313</v>
       </c>
       <c r="M196" t="s">
-        <v>1266</v>
+        <v>1314</v>
       </c>
       <c r="N196" t="s">
-        <v>1267</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1179</v>
+        <v>1315</v>
       </c>
       <c r="D197" t="s">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>16</v>
+        <v>1317</v>
       </c>
       <c r="I197" t="s">
-        <v>1269</v>
+        <v>1318</v>
       </c>
       <c r="J197" t="s">
-        <v>1124</v>
+        <v>101</v>
       </c>
       <c r="K197" t="s">
-        <v>1270</v>
+        <v>1319</v>
       </c>
       <c r="L197" t="s">
-        <v>1176</v>
+        <v>57</v>
       </c>
       <c r="M197" t="s">
-        <v>1271</v>
+        <v>1320</v>
       </c>
       <c r="N197" t="s">
-        <v>1184</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1171</v>
+        <v>1322</v>
       </c>
       <c r="D198" t="s">
-        <v>1268</v>
+        <v>1323</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>16</v>
+        <v>1324</v>
       </c>
       <c r="I198" t="s">
-        <v>1272</v>
+        <v>1325</v>
       </c>
       <c r="J198" t="s">
-        <v>1124</v>
+        <v>101</v>
       </c>
       <c r="K198" t="s">
-        <v>1273</v>
+        <v>1326</v>
       </c>
       <c r="L198" t="s">
-        <v>1176</v>
+        <v>1327</v>
       </c>
       <c r="M198" t="s">
-        <v>1274</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1275</v>
+        <v>1329</v>
       </c>
       <c r="D199" t="s">
-        <v>1276</v>
+        <v>1330</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>520</v>
+        <v>53</v>
       </c>
       <c r="I199" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="J199" t="s">
-        <v>1278</v>
+        <v>101</v>
       </c>
       <c r="K199" t="s">
-        <v>1279</v>
+        <v>1332</v>
       </c>
       <c r="L199" t="s">
-        <v>524</v>
+        <v>57</v>
       </c>
       <c r="M199" t="s">
-        <v>1280</v>
+        <v>1333</v>
       </c>
       <c r="N199" t="s">
-        <v>1281</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1282</v>
+        <v>1335</v>
       </c>
       <c r="D200" t="s">
-        <v>1283</v>
+        <v>1336</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>282</v>
+        <v>53</v>
       </c>
       <c r="I200" t="s">
-        <v>1284</v>
+        <v>1337</v>
       </c>
       <c r="J200" t="s">
-        <v>1285</v>
+        <v>101</v>
       </c>
       <c r="K200" t="s">
-        <v>1286</v>
+        <v>1338</v>
       </c>
       <c r="L200" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M200" t="s">
-        <v>1287</v>
+        <v>1339</v>
       </c>
       <c r="N200" t="s">
-        <v>1288</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>226</v>
+        <v>1341</v>
       </c>
       <c r="D201" t="s">
-        <v>1289</v>
+        <v>1342</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>520</v>
+        <v>1343</v>
       </c>
       <c r="I201" t="s">
-        <v>1290</v>
+        <v>1344</v>
       </c>
       <c r="J201" t="s">
-        <v>1285</v>
+        <v>101</v>
       </c>
       <c r="K201" t="s">
-        <v>1291</v>
+        <v>1345</v>
       </c>
       <c r="L201" t="s">
-        <v>198</v>
+        <v>1346</v>
       </c>
       <c r="M201" t="s">
-        <v>1292</v>
-[...3 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1293</v>
+        <v>1348</v>
       </c>
       <c r="D202" t="s">
-        <v>1294</v>
+        <v>1349</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1295</v>
+        <v>1350</v>
       </c>
       <c r="I202" t="s">
-        <v>1296</v>
+        <v>1351</v>
       </c>
       <c r="J202" t="s">
-        <v>1285</v>
+        <v>101</v>
       </c>
       <c r="K202" t="s">
-        <v>1297</v>
+        <v>1352</v>
       </c>
       <c r="L202" t="s">
-        <v>483</v>
+        <v>1353</v>
       </c>
       <c r="M202" t="s">
-        <v>1298</v>
-[...3 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>226</v>
+        <v>1355</v>
       </c>
       <c r="D203" t="s">
-        <v>194</v>
+        <v>1356</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>16</v>
+        <v>1357</v>
       </c>
       <c r="I203" t="s">
-        <v>1300</v>
+        <v>1358</v>
       </c>
       <c r="J203" t="s">
-        <v>1264</v>
+        <v>101</v>
       </c>
       <c r="K203" t="s">
-        <v>1301</v>
+        <v>1359</v>
       </c>
       <c r="L203" t="s">
-        <v>198</v>
+        <v>1360</v>
       </c>
       <c r="M203" t="s">
-        <v>1302</v>
-[...3 lines deleted...]
-      </c>
+        <v>1361</v>
+      </c>
+      <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1282</v>
+        <v>1169</v>
       </c>
       <c r="D204" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I204" t="s">
-        <v>1303</v>
+        <v>1362</v>
       </c>
       <c r="J204" t="s">
-        <v>1264</v>
+        <v>20</v>
       </c>
       <c r="K204" t="s">
-        <v>1304</v>
+        <v>1363</v>
       </c>
       <c r="L204" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M204" t="s">
-        <v>1305</v>
+        <v>1364</v>
       </c>
       <c r="N204" t="s">
-        <v>1288</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1121</v>
+        <v>1365</v>
       </c>
       <c r="D205" t="s">
-        <v>194</v>
+        <v>1366</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I205" t="s">
-        <v>1306</v>
+        <v>1367</v>
       </c>
       <c r="J205" t="s">
-        <v>1278</v>
+        <v>101</v>
       </c>
       <c r="K205" t="s">
-        <v>1307</v>
+        <v>1368</v>
       </c>
       <c r="L205" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M205" t="s">
-        <v>1308</v>
+        <v>1369</v>
       </c>
       <c r="N205" t="s">
-        <v>1127</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1261</v>
+        <v>1371</v>
       </c>
       <c r="D206" t="s">
-        <v>194</v>
+        <v>1372</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>16</v>
+        <v>1324</v>
       </c>
       <c r="I206" t="s">
-        <v>1309</v>
+        <v>1373</v>
       </c>
       <c r="J206" t="s">
-        <v>1278</v>
+        <v>101</v>
       </c>
       <c r="K206" t="s">
-        <v>1310</v>
+        <v>1374</v>
       </c>
       <c r="L206" t="s">
-        <v>198</v>
+        <v>1375</v>
       </c>
       <c r="M206" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>1376</v>
+      </c>
+      <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1185</v>
+        <v>1315</v>
       </c>
       <c r="D207" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I207" t="s">
-        <v>1312</v>
+        <v>1377</v>
       </c>
       <c r="J207" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="K207" t="s">
-        <v>1313</v>
+        <v>1378</v>
       </c>
       <c r="L207" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M207" t="s">
-        <v>1314</v>
+        <v>1379</v>
       </c>
       <c r="N207" t="s">
-        <v>1190</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1248</v>
+        <v>1380</v>
       </c>
       <c r="D208" t="s">
-        <v>194</v>
+        <v>1381</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I208" t="s">
-        <v>1315</v>
+        <v>1382</v>
       </c>
       <c r="J208" t="s">
-        <v>1278</v>
+        <v>101</v>
       </c>
       <c r="K208" t="s">
-        <v>1316</v>
+        <v>1383</v>
       </c>
       <c r="L208" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M208" t="s">
-        <v>1317</v>
+        <v>1384</v>
       </c>
       <c r="N208" t="s">
-        <v>1253</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
       <c r="D209" t="s">
-        <v>1319</v>
+        <v>115</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1320</v>
+        <v>116</v>
       </c>
       <c r="I209" t="s">
-        <v>1321</v>
+        <v>1386</v>
       </c>
       <c r="J209" t="s">
-        <v>1322</v>
+        <v>20</v>
       </c>
       <c r="K209" t="s">
-        <v>1323</v>
+        <v>1387</v>
       </c>
       <c r="L209" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M209" t="s">
-        <v>1324</v>
+        <v>1388</v>
       </c>
       <c r="N209" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>928</v>
+        <v>1389</v>
       </c>
       <c r="D210" t="s">
-        <v>194</v>
+        <v>1390</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I210" t="s">
-        <v>1326</v>
+        <v>1391</v>
       </c>
       <c r="J210" t="s">
-        <v>1327</v>
+        <v>101</v>
       </c>
       <c r="K210" t="s">
-        <v>1328</v>
+        <v>1392</v>
       </c>
       <c r="L210" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M210" t="s">
-        <v>1329</v>
+        <v>1393</v>
       </c>
       <c r="N210" t="s">
-        <v>934</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1330</v>
+        <v>1395</v>
       </c>
       <c r="D211" t="s">
-        <v>1331</v>
+        <v>1396</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1332</v>
+        <v>1397</v>
       </c>
       <c r="I211" t="s">
-        <v>1333</v>
+        <v>1398</v>
       </c>
       <c r="J211" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="K211" t="s">
-        <v>1335</v>
+        <v>1399</v>
       </c>
       <c r="L211" t="s">
-        <v>483</v>
+        <v>1400</v>
       </c>
       <c r="M211" t="s">
-        <v>1336</v>
-[...3 lines deleted...]
-      </c>
+        <v>1401</v>
+      </c>
+      <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="D212" t="s">
-        <v>1339</v>
+        <v>115</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1215</v>
+        <v>116</v>
       </c>
       <c r="I212" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J212" t="s">
+        <v>20</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1403</v>
+      </c>
+      <c r="L212" t="s">
+        <v>57</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1404</v>
+      </c>
+      <c r="N212" t="s">
         <v>1340</v>
-      </c>
-[...13 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1344</v>
+        <v>1405</v>
       </c>
       <c r="D213" t="s">
-        <v>1345</v>
+        <v>1406</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1346</v>
+        <v>53</v>
       </c>
       <c r="I213" t="s">
-        <v>1347</v>
+        <v>1407</v>
       </c>
       <c r="J213" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="K213" t="s">
-        <v>1348</v>
+        <v>1408</v>
       </c>
       <c r="L213" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M213" t="s">
-        <v>1349</v>
+        <v>1409</v>
       </c>
       <c r="N213" t="s">
-        <v>1350</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1351</v>
+        <v>1411</v>
       </c>
       <c r="D214" t="s">
-        <v>1352</v>
+        <v>1412</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1353</v>
+        <v>53</v>
       </c>
       <c r="I214" t="s">
-        <v>1354</v>
+        <v>1413</v>
       </c>
       <c r="J214" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="K214" t="s">
-        <v>1355</v>
+        <v>1414</v>
       </c>
       <c r="L214" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M214" t="s">
-        <v>1356</v>
+        <v>1415</v>
       </c>
       <c r="N214" t="s">
-        <v>1357</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1358</v>
+        <v>1417</v>
       </c>
       <c r="D215" t="s">
-        <v>1359</v>
+        <v>1418</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>282</v>
+        <v>815</v>
       </c>
       <c r="I215" t="s">
-        <v>1360</v>
+        <v>1419</v>
       </c>
       <c r="J215" t="s">
-        <v>1361</v>
+        <v>101</v>
       </c>
       <c r="K215" t="s">
-        <v>1362</v>
+        <v>1420</v>
       </c>
       <c r="L215" t="s">
-        <v>483</v>
+        <v>1421</v>
       </c>
       <c r="M215" t="s">
-        <v>1363</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216"/>
+      <c r="C216" t="s">
+        <v>1423</v>
+      </c>
       <c r="D216" t="s">
-        <v>1365</v>
+        <v>1424</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1366</v>
+        <v>1425</v>
       </c>
       <c r="I216" t="s">
-        <v>1367</v>
+        <v>1426</v>
       </c>
       <c r="J216" t="s">
-        <v>668</v>
+        <v>101</v>
       </c>
       <c r="K216" t="s">
-        <v>1368</v>
+        <v>1427</v>
       </c>
       <c r="L216" t="s">
-        <v>1369</v>
+        <v>1428</v>
       </c>
       <c r="M216" t="s">
-        <v>1370</v>
+        <v>1429</v>
       </c>
       <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1358</v>
+        <v>1430</v>
       </c>
       <c r="D217" t="s">
-        <v>194</v>
+        <v>1431</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I217" t="s">
-        <v>1371</v>
+        <v>1432</v>
       </c>
       <c r="J217" t="s">
-        <v>1361</v>
+        <v>101</v>
       </c>
       <c r="K217" t="s">
-        <v>1372</v>
+        <v>1433</v>
       </c>
       <c r="L217" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M217" t="s">
-        <v>1373</v>
+        <v>1434</v>
       </c>
       <c r="N217" t="s">
-        <v>1364</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1344</v>
+        <v>1436</v>
       </c>
       <c r="D218" t="s">
-        <v>1345</v>
+        <v>1437</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1374</v>
+        <v>1438</v>
       </c>
       <c r="I218" t="s">
-        <v>1375</v>
+        <v>1439</v>
       </c>
       <c r="J218" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K218" t="s">
-        <v>1376</v>
+        <v>1440</v>
       </c>
       <c r="L218" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="M218" t="s">
-        <v>1377</v>
+        <v>1441</v>
       </c>
       <c r="N218" t="s">
-        <v>1350</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1378</v>
+        <v>1443</v>
       </c>
       <c r="D219" t="s">
-        <v>1379</v>
+        <v>1444</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1380</v>
+        <v>53</v>
       </c>
       <c r="I219" t="s">
-        <v>1381</v>
+        <v>1445</v>
       </c>
       <c r="J219" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="K219" t="s">
-        <v>1382</v>
+        <v>1446</v>
       </c>
       <c r="L219" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M219" t="s">
-        <v>1383</v>
+        <v>1447</v>
       </c>
       <c r="N219" t="s">
-        <v>1384</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1385</v>
+        <v>1449</v>
       </c>
       <c r="D220" t="s">
-        <v>1386</v>
+        <v>1450</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1387</v>
+        <v>53</v>
       </c>
       <c r="I220" t="s">
-        <v>1388</v>
+        <v>1451</v>
       </c>
       <c r="J220" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="K220" t="s">
-        <v>1389</v>
+        <v>1452</v>
       </c>
       <c r="L220" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M220" t="s">
-        <v>1390</v>
+        <v>1453</v>
       </c>
       <c r="N220" t="s">
-        <v>1391</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="D221" t="s">
-        <v>1393</v>
+        <v>115</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1394</v>
+        <v>116</v>
       </c>
       <c r="I221" t="s">
-        <v>1395</v>
+        <v>1455</v>
       </c>
       <c r="J221" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K221" t="s">
-        <v>1396</v>
+        <v>1456</v>
       </c>
       <c r="L221" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M221" t="s">
-        <v>1397</v>
+        <v>1457</v>
       </c>
       <c r="N221" t="s">
-        <v>1398</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
-      <c r="C222"/>
+      <c r="C222" t="s">
+        <v>1458</v>
+      </c>
       <c r="D222" t="s">
-        <v>1399</v>
+        <v>1459</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1400</v>
+        <v>351</v>
       </c>
       <c r="I222" t="s">
-        <v>1401</v>
+        <v>1460</v>
       </c>
       <c r="J222" t="s">
-        <v>888</v>
+        <v>1461</v>
       </c>
       <c r="K222" t="s">
-        <v>1402</v>
+        <v>1462</v>
       </c>
       <c r="L222" t="s">
-        <v>1403</v>
+        <v>460</v>
       </c>
       <c r="M222" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="N222"/>
+        <v>1463</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1464</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1405</v>
+        <v>1430</v>
       </c>
       <c r="D223" t="s">
-        <v>1406</v>
+        <v>115</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1407</v>
+        <v>116</v>
       </c>
       <c r="I223" t="s">
-        <v>1408</v>
+        <v>1465</v>
       </c>
       <c r="J223" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="K223" t="s">
-        <v>1409</v>
+        <v>1466</v>
       </c>
       <c r="L223" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M223" t="s">
-        <v>1410</v>
+        <v>1467</v>
       </c>
       <c r="N223" t="s">
-        <v>1411</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>16</v>
+        <v>1443</v>
       </c>
       <c r="D224" t="s">
-        <v>546</v>
+        <v>115</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="I224" t="s">
-        <v>1412</v>
+        <v>1468</v>
       </c>
       <c r="J224" t="s">
-        <v>1413</v>
+        <v>101</v>
       </c>
       <c r="K224" t="s">
-        <v>1414</v>
+        <v>1469</v>
       </c>
       <c r="L224" t="s">
-        <v>1415</v>
+        <v>57</v>
       </c>
       <c r="M224" t="s">
-        <v>1416</v>
-[...1 lines deleted...]
-      <c r="N224"/>
+        <v>1470</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1448</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1417</v>
+        <v>1471</v>
       </c>
       <c r="D225" t="s">
-        <v>1418</v>
+        <v>1472</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1419</v>
+        <v>53</v>
       </c>
       <c r="I225" t="s">
-        <v>1420</v>
+        <v>1473</v>
       </c>
       <c r="J225" t="s">
-        <v>565</v>
+        <v>110</v>
       </c>
       <c r="K225" t="s">
-        <v>1421</v>
+        <v>1474</v>
       </c>
       <c r="L225" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M225" t="s">
-        <v>1422</v>
+        <v>1475</v>
       </c>
       <c r="N225" t="s">
-        <v>1423</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1424</v>
+        <v>1477</v>
       </c>
       <c r="D226" t="s">
-        <v>1425</v>
+        <v>1478</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1426</v>
+        <v>1479</v>
       </c>
       <c r="I226" t="s">
-        <v>1427</v>
+        <v>1480</v>
       </c>
       <c r="J226" t="s">
-        <v>668</v>
+        <v>110</v>
       </c>
       <c r="K226" t="s">
-        <v>1428</v>
+        <v>1481</v>
       </c>
       <c r="L226" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="M226" t="s">
-        <v>1429</v>
+        <v>1482</v>
       </c>
       <c r="N226" t="s">
-        <v>1430</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1431</v>
+        <v>116</v>
       </c>
       <c r="D227" t="s">
-        <v>1432</v>
+        <v>186</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1433</v>
+        <v>116</v>
       </c>
       <c r="I227" t="s">
-        <v>1434</v>
+        <v>1484</v>
       </c>
       <c r="J227" t="s">
-        <v>888</v>
+        <v>1485</v>
       </c>
       <c r="K227" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="L227" t="s">
-        <v>483</v>
+        <v>1487</v>
       </c>
       <c r="M227" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1488</v>
+      </c>
+      <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1438</v>
+        <v>1260</v>
       </c>
       <c r="D228" t="s">
-        <v>1439</v>
+        <v>115</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1440</v>
+        <v>116</v>
       </c>
       <c r="I228" t="s">
-        <v>1441</v>
+        <v>1489</v>
       </c>
       <c r="J228" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K228" t="s">
-        <v>1442</v>
+        <v>1490</v>
       </c>
       <c r="L228" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M228" t="s">
-        <v>1443</v>
+        <v>1491</v>
       </c>
       <c r="N228" t="s">
-        <v>1444</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D229" t="s">
-        <v>1446</v>
+        <v>115</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1447</v>
+        <v>116</v>
       </c>
       <c r="I229" t="s">
-        <v>1448</v>
+        <v>1492</v>
       </c>
       <c r="J229" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K229" t="s">
-        <v>1449</v>
+        <v>1493</v>
       </c>
       <c r="L229" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M229" t="s">
-        <v>1450</v>
+        <v>1494</v>
       </c>
       <c r="N229" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1452</v>
+        <v>1189</v>
       </c>
       <c r="D230" t="s">
-        <v>1453</v>
+        <v>115</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1454</v>
+        <v>116</v>
       </c>
       <c r="I230" t="s">
-        <v>1455</v>
+        <v>1495</v>
       </c>
       <c r="J230" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K230" t="s">
-        <v>1456</v>
+        <v>1496</v>
       </c>
       <c r="L230" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M230" t="s">
-        <v>1457</v>
+        <v>1497</v>
       </c>
       <c r="N230" t="s">
-        <v>1458</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1459</v>
+        <v>1365</v>
       </c>
       <c r="D231" t="s">
-        <v>1460</v>
+        <v>115</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1461</v>
+        <v>116</v>
       </c>
       <c r="I231" t="s">
-        <v>1462</v>
+        <v>1498</v>
       </c>
       <c r="J231" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K231" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="L231" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M231" t="s">
-        <v>1464</v>
+        <v>1500</v>
       </c>
       <c r="N231" t="s">
-        <v>1465</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1466</v>
+        <v>1196</v>
       </c>
       <c r="D232" t="s">
-        <v>1467</v>
+        <v>115</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1468</v>
+        <v>116</v>
       </c>
       <c r="I232" t="s">
-        <v>1469</v>
+        <v>1501</v>
       </c>
       <c r="J232" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K232" t="s">
-        <v>1470</v>
+        <v>1502</v>
       </c>
       <c r="L232" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M232" t="s">
-        <v>1471</v>
+        <v>1503</v>
       </c>
       <c r="N232" t="s">
-        <v>1472</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1473</v>
+        <v>1471</v>
       </c>
       <c r="D233" t="s">
-        <v>1474</v>
+        <v>115</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1475</v>
+        <v>116</v>
       </c>
       <c r="I233" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J233" t="s">
+        <v>101</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L233" t="s">
+        <v>57</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N233" t="s">
         <v>1476</v>
-      </c>
-[...13 lines deleted...]
-        <v>1479</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1480</v>
+        <v>1405</v>
       </c>
       <c r="D234" t="s">
-        <v>1481</v>
+        <v>115</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1482</v>
+        <v>116</v>
       </c>
       <c r="I234" t="s">
-        <v>1483</v>
+        <v>1507</v>
       </c>
       <c r="J234" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K234" t="s">
-        <v>1484</v>
+        <v>1508</v>
       </c>
       <c r="L234" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M234" t="s">
-        <v>1485</v>
+        <v>1509</v>
       </c>
       <c r="N234" t="s">
-        <v>1486</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1487</v>
+        <v>1389</v>
       </c>
       <c r="D235" t="s">
-        <v>1488</v>
+        <v>115</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1489</v>
+        <v>116</v>
       </c>
       <c r="I235" t="s">
-        <v>1490</v>
+        <v>1510</v>
       </c>
       <c r="J235" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K235" t="s">
-        <v>1491</v>
+        <v>1511</v>
       </c>
       <c r="L235" t="s">
-        <v>483</v>
+        <v>57</v>
       </c>
       <c r="M235" t="s">
-        <v>1492</v>
+        <v>1512</v>
       </c>
       <c r="N235" t="s">
-        <v>1493</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1494</v>
+        <v>1380</v>
       </c>
       <c r="D236" t="s">
-        <v>1495</v>
+        <v>115</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1496</v>
+        <v>116</v>
       </c>
       <c r="I236" t="s">
-        <v>1497</v>
+        <v>1513</v>
       </c>
       <c r="J236" t="s">
-        <v>888</v>
+        <v>101</v>
       </c>
       <c r="K236" t="s">
-        <v>1498</v>
+        <v>1514</v>
       </c>
       <c r="L236" t="s">
-        <v>1499</v>
+        <v>57</v>
       </c>
       <c r="M236" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="N236" t="s">
-        <v>1501</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>16</v>
+        <v>1516</v>
       </c>
       <c r="D237" t="s">
-        <v>546</v>
+        <v>1517</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>16</v>
+        <v>1518</v>
       </c>
       <c r="I237" t="s">
-        <v>1502</v>
+        <v>1519</v>
       </c>
       <c r="J237" t="s">
-        <v>1503</v>
+        <v>195</v>
       </c>
       <c r="K237" t="s">
-        <v>1504</v>
+        <v>1520</v>
       </c>
       <c r="L237" t="s">
-        <v>1505</v>
+        <v>152</v>
       </c>
       <c r="M237" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="N237"/>
+        <v>1521</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1522</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1507</v>
+        <v>1523</v>
       </c>
       <c r="D238" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>282</v>
+        <v>1525</v>
       </c>
       <c r="I238" t="s">
-        <v>1509</v>
+        <v>1526</v>
       </c>
       <c r="J238" t="s">
-        <v>997</v>
+        <v>381</v>
       </c>
       <c r="K238" t="s">
-        <v>1510</v>
+        <v>1527</v>
       </c>
       <c r="L238" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="M238" t="s">
-        <v>1511</v>
+        <v>1528</v>
       </c>
       <c r="N238" t="s">
-        <v>1512</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
       <c r="D239" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1515</v>
+        <v>351</v>
       </c>
       <c r="I239" t="s">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="J239" t="s">
-        <v>997</v>
+        <v>381</v>
       </c>
       <c r="K239" t="s">
-        <v>1517</v>
+        <v>1533</v>
       </c>
       <c r="L239" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="M239" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="N239" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1513</v>
+        <v>1536</v>
       </c>
       <c r="D240" t="s">
-        <v>194</v>
+        <v>1537</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I240" t="s">
-        <v>1520</v>
+        <v>1538</v>
       </c>
       <c r="J240" t="s">
-        <v>888</v>
+        <v>381</v>
       </c>
       <c r="K240" t="s">
-        <v>1521</v>
+        <v>1539</v>
       </c>
       <c r="L240" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M240" t="s">
-        <v>1522</v>
+        <v>1540</v>
       </c>
       <c r="N240" t="s">
-        <v>1519</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="D241" t="s">
-        <v>194</v>
+        <v>1543</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="I241" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="J241" t="s">
-        <v>888</v>
+        <v>518</v>
       </c>
       <c r="K241" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="L241" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="M241" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="N241" t="s">
-        <v>1512</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D242" t="s">
-        <v>1526</v>
+        <v>90</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>16</v>
+        <v>1548</v>
       </c>
       <c r="I242" t="s">
-        <v>1527</v>
+        <v>1549</v>
       </c>
       <c r="J242" t="s">
-        <v>1528</v>
+        <v>518</v>
       </c>
       <c r="K242" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
       <c r="L242" t="s">
-        <v>1530</v>
+        <v>57</v>
       </c>
       <c r="M242" t="s">
-        <v>1531</v>
-[...1 lines deleted...]
-      <c r="N242"/>
+        <v>1551</v>
+      </c>
+      <c r="N242" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1532</v>
+        <v>1552</v>
       </c>
       <c r="D243" t="s">
-        <v>1533</v>
+        <v>1553</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1534</v>
+        <v>53</v>
       </c>
       <c r="I243" t="s">
-        <v>1535</v>
+        <v>1554</v>
       </c>
       <c r="J243" t="s">
-        <v>1528</v>
+        <v>518</v>
       </c>
       <c r="K243" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="L243" t="s">
-        <v>1537</v>
+        <v>57</v>
       </c>
       <c r="M243" t="s">
-        <v>1538</v>
+        <v>1556</v>
       </c>
       <c r="N243" t="s">
-        <v>1539</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1540</v>
+        <v>1248</v>
       </c>
       <c r="D244" t="s">
-        <v>1541</v>
+        <v>115</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>520</v>
+        <v>116</v>
       </c>
       <c r="I244" t="s">
-        <v>1542</v>
+        <v>1558</v>
       </c>
       <c r="J244" t="s">
-        <v>1528</v>
+        <v>195</v>
       </c>
       <c r="K244" t="s">
-        <v>1543</v>
+        <v>1559</v>
       </c>
       <c r="L244" t="s">
-        <v>1544</v>
+        <v>57</v>
       </c>
       <c r="M244" t="s">
-        <v>1545</v>
+        <v>1560</v>
       </c>
       <c r="N244" t="s">
-        <v>1546</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1547</v>
+        <v>1536</v>
       </c>
       <c r="D245" t="s">
-        <v>1548</v>
+        <v>115</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1193</v>
+        <v>116</v>
       </c>
       <c r="I245" t="s">
-        <v>1549</v>
+        <v>1561</v>
       </c>
       <c r="J245" t="s">
-        <v>1550</v>
+        <v>195</v>
       </c>
       <c r="K245" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
       <c r="L245" t="s">
-        <v>1552</v>
+        <v>57</v>
       </c>
       <c r="M245" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="N245" t="s">
-        <v>1554</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1555</v>
+        <v>116</v>
       </c>
       <c r="D246" t="s">
-        <v>1556</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
       <c r="H246" t="s">
-        <v>1560</v>
+        <v>116</v>
       </c>
       <c r="I246" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="J246" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="K246" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="L246" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="M246" t="s">
-        <v>1565</v>
-[...3 lines deleted...]
-      </c>
+        <v>1568</v>
+      </c>
+      <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1555</v>
+        <v>116</v>
       </c>
       <c r="D247" t="s">
-        <v>1556</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>1567</v>
+        <v>116</v>
       </c>
       <c r="I247" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="J247" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
       <c r="K247" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="L247" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="M247" t="s">
-        <v>1570</v>
-[...3 lines deleted...]
-      </c>
+        <v>1573</v>
+      </c>
+      <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1571</v>
+        <v>116</v>
       </c>
       <c r="D248" t="s">
-        <v>1556</v>
-[...7 lines deleted...]
-      <c r="G248" t="s">
         <v>1574</v>
       </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
       <c r="H248" t="s">
+        <v>116</v>
+      </c>
+      <c r="I248" t="s">
         <v>1575</v>
       </c>
-      <c r="I248" t="s">
+      <c r="J248" t="s">
         <v>1576</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
       <c r="K248" t="s">
         <v>1577</v>
       </c>
       <c r="L248" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="M248" t="s">
-        <v>1578</v>
-[...1 lines deleted...]
-      <c r="N248" t="s">
         <v>1579</v>
       </c>
+      <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="D249" t="s">
-        <v>1556</v>
-[...9 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
       <c r="H249" t="s">
-        <v>871</v>
+        <v>1262</v>
       </c>
       <c r="I249" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="J249" t="s">
-        <v>1562</v>
+        <v>1576</v>
       </c>
       <c r="K249" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="L249" t="s">
-        <v>1564</v>
+        <v>1584</v>
       </c>
       <c r="M249" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="N249" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="D250" t="s">
-        <v>1556</v>
-[...9 lines deleted...]
-      </c>
+        <v>1588</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
       <c r="H250" t="s">
-        <v>1587</v>
+        <v>351</v>
       </c>
       <c r="I250" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="J250" t="s">
-        <v>1562</v>
+        <v>1576</v>
       </c>
       <c r="K250" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="L250" t="s">
-        <v>1564</v>
+        <v>1591</v>
       </c>
       <c r="M250" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="N250" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="D251" t="s">
-        <v>1556</v>
-[...9 lines deleted...]
-      </c>
+        <v>1595</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
       <c r="H251" t="s">
-        <v>1592</v>
+        <v>907</v>
       </c>
       <c r="I251" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="J251" t="s">
-        <v>1562</v>
+        <v>1597</v>
       </c>
       <c r="K251" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="L251" t="s">
-        <v>1564</v>
+        <v>1599</v>
       </c>
       <c r="M251" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="N251" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="D252" t="s">
-        <v>1556</v>
+        <v>1603</v>
       </c>
       <c r="E252" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="F252" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="G252" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="H252" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="I252" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="J252" t="s">
-        <v>1562</v>
+        <v>1609</v>
       </c>
       <c r="K252" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="L252" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M252" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="N252" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="D253" t="s">
-        <v>1556</v>
+        <v>1603</v>
       </c>
       <c r="E253" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="F253" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="G253" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="H253" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="I253" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="J253" t="s">
-        <v>1562</v>
+        <v>1609</v>
       </c>
       <c r="K253" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="L253" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M253" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="N253" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>16</v>
+        <v>1617</v>
       </c>
       <c r="D254" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J254" t="s">
         <v>1609</v>
       </c>
-      <c r="E254"/>
-[...8 lines deleted...]
-      <c r="J254"/>
       <c r="K254" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="L254" t="s">
-        <v>1613</v>
+        <v>215</v>
       </c>
       <c r="M254" t="s">
-        <v>1614</v>
-[...1 lines deleted...]
-      <c r="N254"/>
+        <v>1624</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1625</v>
+      </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D255" t="s">
-        <v>1616</v>
-[...3 lines deleted...]
-      <c r="G255"/>
+        <v>1603</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1620</v>
+      </c>
       <c r="H255" t="s">
-        <v>520</v>
+        <v>1626</v>
       </c>
       <c r="I255" t="s">
-        <v>1617</v>
+        <v>1627</v>
       </c>
       <c r="J255" t="s">
-        <v>960</v>
+        <v>1609</v>
       </c>
       <c r="K255" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="L255" t="s">
-        <v>1544</v>
+        <v>215</v>
       </c>
       <c r="M255" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="N255" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1621</v>
+        <v>1630</v>
       </c>
       <c r="D256" t="s">
-        <v>1622</v>
-[...3 lines deleted...]
-      <c r="G256"/>
+        <v>1603</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1633</v>
+      </c>
       <c r="H256" t="s">
-        <v>520</v>
+        <v>1634</v>
       </c>
       <c r="I256" t="s">
-        <v>1623</v>
+        <v>1635</v>
       </c>
       <c r="J256" t="s">
-        <v>960</v>
+        <v>1609</v>
       </c>
       <c r="K256" t="s">
-        <v>1624</v>
+        <v>1636</v>
       </c>
       <c r="L256" t="s">
-        <v>1544</v>
+        <v>215</v>
       </c>
       <c r="M256" t="s">
-        <v>1625</v>
+        <v>1637</v>
       </c>
       <c r="N256" t="s">
-        <v>1626</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="D257" t="s">
-        <v>1628</v>
+        <v>1603</v>
       </c>
       <c r="E257" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="F257" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="G257" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="H257" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="I257" t="s">
-        <v>1633</v>
-[...1 lines deleted...]
-      <c r="J257"/>
+        <v>1640</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1609</v>
+      </c>
       <c r="K257" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="L257" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M257" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="N257" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>16</v>
+        <v>1643</v>
       </c>
       <c r="D258" t="s">
-        <v>1637</v>
-[...3 lines deleted...]
-      <c r="G258"/>
+        <v>1603</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1646</v>
+      </c>
       <c r="H258" t="s">
-        <v>16</v>
+        <v>1647</v>
       </c>
       <c r="I258" t="s">
-        <v>1638</v>
-[...1 lines deleted...]
-      <c r="J258"/>
+        <v>1648</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1609</v>
+      </c>
       <c r="K258" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="L258" t="s">
-        <v>1640</v>
+        <v>215</v>
       </c>
       <c r="M258" t="s">
-        <v>1641</v>
-[...1 lines deleted...]
-      <c r="N258"/>
+        <v>1650</v>
+      </c>
+      <c r="N258" t="s">
+        <v>1651</v>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>16</v>
+        <v>1643</v>
       </c>
       <c r="D259" t="s">
-        <v>1642</v>
-[...3 lines deleted...]
-      <c r="G259"/>
+        <v>1603</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1646</v>
+      </c>
       <c r="H259" t="s">
-        <v>16</v>
+        <v>1652</v>
       </c>
       <c r="I259" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="J259"/>
+        <v>1653</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1609</v>
+      </c>
       <c r="K259" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
       <c r="L259" t="s">
-        <v>1645</v>
+        <v>215</v>
       </c>
       <c r="M259" t="s">
-        <v>1646</v>
-[...1 lines deleted...]
-      <c r="N259"/>
+        <v>1655</v>
+      </c>
+      <c r="N259" t="s">
+        <v>1651</v>
+      </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1647</v>
+        <v>116</v>
       </c>
       <c r="D260" t="s">
-        <v>994</v>
+        <v>1656</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1648</v>
+        <v>1657</v>
       </c>
       <c r="I260" t="s">
-        <v>1649</v>
-[...3 lines deleted...]
-      </c>
+        <v>1658</v>
+      </c>
+      <c r="J260"/>
       <c r="K260" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="L260" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
       <c r="M260" t="s">
-        <v>1653</v>
-[...3 lines deleted...]
-      </c>
+        <v>1661</v>
+      </c>
+      <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="D261" t="s">
-        <v>1656</v>
-[...3 lines deleted...]
-      <c r="G261"/>
+        <v>1663</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1666</v>
+      </c>
       <c r="H261" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
       <c r="I261" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>1659</v>
+        <v>1669</v>
       </c>
       <c r="L261" t="s">
-        <v>1660</v>
+        <v>215</v>
       </c>
       <c r="M261" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="N261" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1663</v>
+        <v>116</v>
       </c>
       <c r="D262" t="s">
-        <v>1664</v>
+        <v>1672</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1665</v>
+        <v>116</v>
       </c>
       <c r="I262" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="L262" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="M262" t="s">
-        <v>1669</v>
-[...3 lines deleted...]
-      </c>
+        <v>1676</v>
+      </c>
+      <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1671</v>
+        <v>116</v>
       </c>
       <c r="D263" t="s">
-        <v>1664</v>
+        <v>1677</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1672</v>
+        <v>116</v>
       </c>
       <c r="I263" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="L263" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="M263" t="s">
-        <v>1676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="D264" t="s">
-        <v>1664</v>
+        <v>171</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>16</v>
+        <v>1683</v>
       </c>
       <c r="I264" t="s">
-        <v>1679</v>
-[...1 lines deleted...]
-      <c r="J264"/>
+        <v>1684</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1685</v>
+      </c>
       <c r="K264" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="L264" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="M264" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="N264" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>16</v>
+        <v>1690</v>
       </c>
       <c r="D265" t="s">
-        <v>1642</v>
+        <v>1691</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1684</v>
+        <v>1692</v>
       </c>
       <c r="I265" t="s">
-        <v>1685</v>
+        <v>1693</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>1686</v>
+        <v>1694</v>
       </c>
       <c r="L265" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="M265" t="s">
-        <v>1688</v>
-[...1 lines deleted...]
-      <c r="N265"/>
+        <v>1696</v>
+      </c>
+      <c r="N265" t="s">
+        <v>1697</v>
+      </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="D266" t="s">
-        <v>1690</v>
-[...9 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
       <c r="H266" t="s">
-        <v>1694</v>
+        <v>1700</v>
       </c>
       <c r="I266" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="L266" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="M266" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="N266" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1689</v>
+        <v>1706</v>
       </c>
       <c r="D267" t="s">
-        <v>1690</v>
-[...9 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
       <c r="H267" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="I267" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="L267" t="s">
-        <v>1697</v>
+        <v>1710</v>
       </c>
       <c r="M267" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="N267" t="s">
-        <v>1699</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1704</v>
+        <v>1713</v>
       </c>
       <c r="D268" t="s">
-        <v>1705</v>
-[...9 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
       <c r="H268" t="s">
-        <v>1709</v>
+        <v>116</v>
       </c>
       <c r="I268" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="L268" t="s">
-        <v>1564</v>
+        <v>1716</v>
       </c>
       <c r="M268" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="N268" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1714</v>
+        <v>116</v>
       </c>
       <c r="D269" t="s">
-        <v>1705</v>
-[...9 lines deleted...]
-      </c>
+        <v>1677</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
       <c r="H269" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="I269" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="L269" t="s">
-        <v>1564</v>
+        <v>1722</v>
       </c>
       <c r="M269" t="s">
-        <v>1721</v>
-[...3 lines deleted...]
-      </c>
+        <v>1723</v>
+      </c>
+      <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D270" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="E270" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="F270" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="G270" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H270" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="I270" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="L270" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M270" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="N270" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D271" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="E271" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="F271" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="G271" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H271" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="I271" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="L271" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M271" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="N271" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="D272" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="E272" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="F272" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="G272" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="H272" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="I272" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="L272" t="s">
-        <v>1745</v>
+        <v>215</v>
       </c>
       <c r="M272" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="N272" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D273" t="s">
-        <v>1749</v>
+        <v>1740</v>
       </c>
       <c r="E273" t="s">
         <v>1750</v>
       </c>
       <c r="F273" t="s">
         <v>1751</v>
       </c>
       <c r="G273" t="s">
         <v>1752</v>
       </c>
       <c r="H273" t="s">
         <v>1753</v>
       </c>
       <c r="I273" t="s">
         <v>1754</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
         <v>1755</v>
       </c>
       <c r="L273" t="s">
-        <v>491</v>
+        <v>215</v>
       </c>
       <c r="M273" t="s">
         <v>1756</v>
       </c>
       <c r="N273" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
         <v>1758</v>
       </c>
       <c r="D274" t="s">
         <v>1759</v>
       </c>
       <c r="E274" t="s">
+        <v>947</v>
+      </c>
+      <c r="F274" t="s">
+        <v>939</v>
+      </c>
+      <c r="G274" t="s">
+        <v>948</v>
+      </c>
+      <c r="H274" t="s">
         <v>1760</v>
       </c>
-      <c r="F274" t="s">
+      <c r="I274" t="s">
         <v>1761</v>
-      </c>
-[...7 lines deleted...]
-        <v>1764</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="L274" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M274" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
       <c r="N274" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
         <v>1758</v>
       </c>
       <c r="D275" t="s">
-        <v>1768</v>
+        <v>1759</v>
       </c>
       <c r="E275" t="s">
-        <v>1760</v>
+        <v>947</v>
       </c>
       <c r="F275" t="s">
-        <v>1761</v>
+        <v>939</v>
       </c>
       <c r="G275" t="s">
-        <v>1762</v>
+        <v>948</v>
       </c>
       <c r="H275" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="I275" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1771</v>
+        <v>1767</v>
       </c>
       <c r="L275" t="s">
-        <v>1745</v>
+        <v>1732</v>
       </c>
       <c r="M275" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="N275" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G276" t="s">
         <v>1773</v>
       </c>
-      <c r="D276" t="s">
+      <c r="H276" t="s">
         <v>1774</v>
       </c>
-      <c r="E276" t="s">
+      <c r="I276" t="s">
         <v>1775</v>
-      </c>
-[...10 lines deleted...]
-        <v>1779</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="L276" t="s">
-        <v>1564</v>
+        <v>1777</v>
       </c>
       <c r="M276" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
       <c r="N276" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F277" t="s">
         <v>1783</v>
       </c>
-      <c r="D277" t="s">
-[...2 lines deleted...]
-      <c r="E277" t="s">
+      <c r="G277" t="s">
         <v>1784</v>
       </c>
-      <c r="F277" t="s">
+      <c r="H277" t="s">
         <v>1785</v>
       </c>
-      <c r="G277" t="s">
+      <c r="I277" t="s">
         <v>1786</v>
-      </c>
-[...4 lines deleted...]
-        <v>1788</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L277" t="s">
+        <v>536</v>
+      </c>
+      <c r="M277" t="s">
+        <v>1788</v>
+      </c>
+      <c r="N277" t="s">
         <v>1789</v>
-      </c>
-[...7 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E278" t="s">
         <v>1792</v>
       </c>
-      <c r="D278" t="s">
+      <c r="F278" t="s">
         <v>1793</v>
       </c>
-      <c r="E278" t="s">
+      <c r="G278" t="s">
         <v>1794</v>
       </c>
-      <c r="F278" t="s">
+      <c r="H278" t="s">
+        <v>680</v>
+      </c>
+      <c r="I278" t="s">
         <v>1795</v>
-      </c>
-[...7 lines deleted...]
-        <v>1798</v>
       </c>
       <c r="J278"/>
       <c r="K278" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
       <c r="L278" t="s">
-        <v>524</v>
+        <v>1732</v>
       </c>
       <c r="M278" t="s">
-        <v>1800</v>
+        <v>1797</v>
       </c>
       <c r="N278" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="D279" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F279" t="s">
         <v>1793</v>
       </c>
-      <c r="E279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G279" t="s">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="H279" t="s">
-        <v>1802</v>
+        <v>1800</v>
       </c>
       <c r="I279" t="s">
-        <v>1803</v>
+        <v>1801</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
       <c r="L279" t="s">
-        <v>524</v>
+        <v>1777</v>
       </c>
       <c r="M279" t="s">
-        <v>1805</v>
+        <v>1803</v>
       </c>
       <c r="N279" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E280" t="s">
         <v>1806</v>
       </c>
-      <c r="D280" t="s">
+      <c r="F280" t="s">
         <v>1807</v>
       </c>
-      <c r="E280" t="s">
+      <c r="G280" t="s">
         <v>1808</v>
       </c>
-      <c r="F280" t="s">
+      <c r="H280" t="s">
         <v>1809</v>
       </c>
-      <c r="G280" t="s">
+      <c r="I280" t="s">
         <v>1810</v>
-      </c>
-[...4 lines deleted...]
-        <v>1812</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
+        <v>1811</v>
+      </c>
+      <c r="L280" t="s">
+        <v>215</v>
+      </c>
+      <c r="M280" t="s">
+        <v>1812</v>
+      </c>
+      <c r="N280" t="s">
         <v>1813</v>
-      </c>
-[...7 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="D281" t="s">
-        <v>1807</v>
+        <v>1805</v>
       </c>
       <c r="E281" t="s">
-        <v>1808</v>
+        <v>1815</v>
       </c>
       <c r="F281" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="G281" t="s">
-        <v>1810</v>
+        <v>1817</v>
       </c>
       <c r="H281" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="I281" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="L281" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M281" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="N281" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="D282" t="s">
-        <v>1807</v>
+        <v>1824</v>
       </c>
       <c r="E282" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="F282" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="G282" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="H282" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="I282" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="L282" t="s">
-        <v>1697</v>
+        <v>460</v>
       </c>
       <c r="M282" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="N282" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1820</v>
+        <v>1814</v>
       </c>
       <c r="D283" t="s">
-        <v>1807</v>
+        <v>1824</v>
       </c>
       <c r="E283" t="s">
-        <v>1821</v>
+        <v>1815</v>
       </c>
       <c r="F283" t="s">
-        <v>1822</v>
+        <v>1816</v>
       </c>
       <c r="G283" t="s">
-        <v>1823</v>
+        <v>1817</v>
       </c>
       <c r="H283" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="I283" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="L283" t="s">
-        <v>1697</v>
+        <v>460</v>
       </c>
       <c r="M283" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="N283" t="s">
-        <v>1828</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="D284" t="s">
-        <v>1807</v>
+        <v>1838</v>
       </c>
       <c r="E284" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="F284" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="G284" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="H284" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="I284" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="L284" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M284" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="N284" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="D285" t="s">
-        <v>1807</v>
+        <v>1838</v>
       </c>
       <c r="E285" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="F285" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="G285" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="H285" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="I285" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="L285" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M285" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="N285" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="D286" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="E286" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="F286" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="G286" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="H286" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="I286" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="L286" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M286" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="N286" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1856</v>
+        <v>1851</v>
       </c>
       <c r="D287" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="E287" t="s">
-        <v>1857</v>
+        <v>1852</v>
       </c>
       <c r="F287" t="s">
-        <v>1858</v>
+        <v>1853</v>
       </c>
       <c r="G287" t="s">
-        <v>1859</v>
+        <v>1854</v>
       </c>
       <c r="H287" t="s">
         <v>1860</v>
       </c>
       <c r="I287" t="s">
         <v>1861</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
         <v>1862</v>
       </c>
       <c r="L287" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M287" t="s">
         <v>1863</v>
       </c>
       <c r="N287" t="s">
-        <v>1864</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1833</v>
+        <v>1864</v>
       </c>
       <c r="D288" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="E288" t="s">
-        <v>1834</v>
+        <v>1865</v>
       </c>
       <c r="F288" t="s">
-        <v>1835</v>
+        <v>1866</v>
       </c>
       <c r="G288" t="s">
-        <v>1836</v>
+        <v>1867</v>
       </c>
       <c r="H288" t="s">
-        <v>1842</v>
+        <v>1868</v>
       </c>
       <c r="I288" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="L288" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M288" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="N288" t="s">
-        <v>1841</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="D289" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="E289" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="F289" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="G289" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="H289" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="I289" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="L289" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M289" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="N289" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
       <c r="D290" t="s">
-        <v>1847</v>
+        <v>1878</v>
       </c>
       <c r="E290" t="s">
-        <v>1869</v>
+        <v>1879</v>
       </c>
       <c r="F290" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="G290" t="s">
-        <v>1871</v>
+        <v>1881</v>
       </c>
       <c r="H290" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="I290" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="L290" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M290" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="N290" t="s">
-        <v>1876</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1833</v>
+        <v>1887</v>
       </c>
       <c r="D291" t="s">
-        <v>1847</v>
+        <v>1878</v>
       </c>
       <c r="E291" t="s">
-        <v>1834</v>
+        <v>1888</v>
       </c>
       <c r="F291" t="s">
-        <v>1835</v>
+        <v>1889</v>
       </c>
       <c r="G291" t="s">
-        <v>1836</v>
+        <v>1890</v>
       </c>
       <c r="H291" t="s">
-        <v>1881</v>
+        <v>1891</v>
       </c>
       <c r="I291" t="s">
-        <v>1882</v>
+        <v>1892</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>1883</v>
+        <v>1893</v>
       </c>
       <c r="L291" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M291" t="s">
-        <v>1884</v>
+        <v>1894</v>
       </c>
       <c r="N291" t="s">
-        <v>1841</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
       <c r="D292" t="s">
-        <v>1847</v>
+        <v>1878</v>
       </c>
       <c r="E292" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="F292" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="G292" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="H292" t="s">
-        <v>1885</v>
+        <v>1873</v>
       </c>
       <c r="I292" t="s">
-        <v>1886</v>
+        <v>1896</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>1887</v>
+        <v>1897</v>
       </c>
       <c r="L292" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M292" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="N292" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1889</v>
+        <v>1899</v>
       </c>
       <c r="D293" t="s">
-        <v>1890</v>
+        <v>1878</v>
       </c>
       <c r="E293" t="s">
-        <v>1891</v>
+        <v>1900</v>
       </c>
       <c r="F293" t="s">
-        <v>1892</v>
+        <v>1901</v>
       </c>
       <c r="G293" t="s">
-        <v>1893</v>
+        <v>1902</v>
       </c>
       <c r="H293" t="s">
-        <v>1894</v>
+        <v>1903</v>
       </c>
       <c r="I293" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="L293" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M293" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="N293" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
         <v>1899</v>
       </c>
       <c r="D294" t="s">
-        <v>1890</v>
+        <v>1878</v>
       </c>
       <c r="E294" t="s">
         <v>1900</v>
       </c>
       <c r="F294" t="s">
         <v>1901</v>
       </c>
       <c r="G294" t="s">
         <v>1902</v>
       </c>
       <c r="H294" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="I294" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="L294" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M294" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="N294" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1908</v>
+        <v>1864</v>
       </c>
       <c r="D295" t="s">
-        <v>1909</v>
+        <v>1878</v>
       </c>
       <c r="E295" t="s">
-        <v>1910</v>
+        <v>1865</v>
       </c>
       <c r="F295" t="s">
-        <v>1911</v>
+        <v>1866</v>
       </c>
       <c r="G295" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H295" t="s">
         <v>1912</v>
       </c>
-      <c r="H295" t="s">
+      <c r="I295" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M295" t="s">
         <v>1915</v>
       </c>
-      <c r="L295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N295" t="s">
-        <v>1917</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>16</v>
+        <v>1887</v>
       </c>
       <c r="D296" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G296"/>
+        <v>1878</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1890</v>
+      </c>
       <c r="H296" t="s">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="I296" t="s">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="L296" t="s">
-        <v>1921</v>
+        <v>1732</v>
       </c>
       <c r="M296" t="s">
-        <v>1922</v>
-[...1 lines deleted...]
-      <c r="N296"/>
+        <v>1919</v>
+      </c>
+      <c r="N296" t="s">
+        <v>1895</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F297" t="s">
         <v>1923</v>
       </c>
-      <c r="D297" t="s">
+      <c r="G297" t="s">
         <v>1924</v>
       </c>
-      <c r="E297" t="s">
+      <c r="H297" t="s">
         <v>1925</v>
       </c>
-      <c r="F297" t="s">
+      <c r="I297" t="s">
         <v>1926</v>
-      </c>
-[...7 lines deleted...]
-        <v>1929</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="L297" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M297" t="s">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="N297" t="s">
-        <v>1932</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1932</v>
+      </c>
+      <c r="G298" t="s">
         <v>1933</v>
       </c>
-      <c r="D298" t="s">
+      <c r="H298" t="s">
         <v>1934</v>
       </c>
-      <c r="E298" t="s">
+      <c r="I298" t="s">
         <v>1935</v>
-      </c>
-[...10 lines deleted...]
-        <v>1939</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="L298" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M298" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="N298" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G299" t="s">
         <v>1943</v>
       </c>
-      <c r="D299" t="s">
-[...2 lines deleted...]
-      <c r="E299" t="s">
+      <c r="H299" t="s">
         <v>1944</v>
       </c>
-      <c r="F299" t="s">
+      <c r="I299" t="s">
         <v>1945</v>
-      </c>
-[...7 lines deleted...]
-        <v>1948</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="L299" t="s">
-        <v>1564</v>
+        <v>1777</v>
       </c>
       <c r="M299" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="N299" t="s">
-        <v>1951</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>1933</v>
+        <v>116</v>
       </c>
       <c r="D300" t="s">
-        <v>1952</v>
-[...9 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
       <c r="H300" t="s">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="I300" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="L300" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="M300" t="s">
-        <v>1956</v>
-[...3 lines deleted...]
-      </c>
+        <v>1953</v>
+      </c>
+      <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>1737</v>
+        <v>1954</v>
       </c>
       <c r="D301" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F301" t="s">
         <v>1957</v>
       </c>
-      <c r="E301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G301" t="s">
-        <v>1741</v>
+        <v>1958</v>
       </c>
       <c r="H301" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="I301" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="L301" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M301" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="N301" t="s">
-        <v>1747</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>1737</v>
+        <v>1964</v>
       </c>
       <c r="D302" t="s">
-        <v>1957</v>
+        <v>1965</v>
       </c>
       <c r="E302" t="s">
-        <v>1739</v>
+        <v>1966</v>
       </c>
       <c r="F302" t="s">
-        <v>1740</v>
+        <v>1967</v>
       </c>
       <c r="G302" t="s">
-        <v>1741</v>
+        <v>1968</v>
       </c>
       <c r="H302" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="I302" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="L302" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M302" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="N302" t="s">
-        <v>1747</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="D303" t="s">
-        <v>1759</v>
+        <v>1965</v>
       </c>
       <c r="E303" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="F303" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="G303" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="H303" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="I303" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="L303" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M303" t="s">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="N303" t="s">
-        <v>1974</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E304" t="s">
         <v>1966</v>
       </c>
-      <c r="D304" t="s">
-[...2 lines deleted...]
-      <c r="E304" t="s">
+      <c r="F304" t="s">
         <v>1967</v>
       </c>
-      <c r="F304" t="s">
+      <c r="G304" t="s">
         <v>1968</v>
       </c>
-      <c r="G304" t="s">
+      <c r="H304" t="s">
         <v>1969</v>
       </c>
-      <c r="H304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I304" t="s">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="L304" t="s">
-        <v>1697</v>
+        <v>1986</v>
       </c>
       <c r="M304" t="s">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="N304" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>1908</v>
+        <v>1769</v>
       </c>
       <c r="D305" t="s">
-        <v>1759</v>
+        <v>1988</v>
       </c>
       <c r="E305" t="s">
-        <v>1910</v>
+        <v>1771</v>
       </c>
       <c r="F305" t="s">
-        <v>1979</v>
+        <v>1772</v>
       </c>
       <c r="G305" t="s">
-        <v>1912</v>
+        <v>1773</v>
       </c>
       <c r="H305" t="s">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="I305" t="s">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>1982</v>
+        <v>1991</v>
       </c>
       <c r="L305" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M305" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="N305" t="s">
-        <v>1917</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>1908</v>
+        <v>1769</v>
       </c>
       <c r="D306" t="s">
-        <v>1759</v>
+        <v>1988</v>
       </c>
       <c r="E306" t="s">
-        <v>1910</v>
+        <v>1771</v>
       </c>
       <c r="F306" t="s">
-        <v>1979</v>
+        <v>1772</v>
       </c>
       <c r="G306" t="s">
-        <v>1912</v>
+        <v>1773</v>
       </c>
       <c r="H306" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="I306" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="L306" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M306" t="s">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="N306" t="s">
-        <v>1917</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>1758</v>
+        <v>1997</v>
       </c>
       <c r="D307" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="E307" t="s">
-        <v>1760</v>
+        <v>1998</v>
       </c>
       <c r="F307" t="s">
-        <v>1761</v>
+        <v>1999</v>
       </c>
       <c r="G307" t="s">
-        <v>1762</v>
+        <v>2000</v>
       </c>
       <c r="H307" t="s">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="I307" t="s">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="L307" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M307" t="s">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="N307" t="s">
-        <v>1767</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>1758</v>
+        <v>1997</v>
       </c>
       <c r="D308" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="E308" t="s">
-        <v>1760</v>
+        <v>1998</v>
       </c>
       <c r="F308" t="s">
-        <v>1761</v>
+        <v>1999</v>
       </c>
       <c r="G308" t="s">
-        <v>1762</v>
+        <v>2000</v>
       </c>
       <c r="H308" t="s">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="I308" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="L308" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M308" t="s">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="N308" t="s">
-        <v>1767</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>1996</v>
+        <v>1939</v>
       </c>
       <c r="D309" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="E309" t="s">
-        <v>1997</v>
+        <v>1941</v>
       </c>
       <c r="F309" t="s">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="G309" t="s">
-        <v>1999</v>
+        <v>1943</v>
       </c>
       <c r="H309" t="s">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="I309" t="s">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="L309" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M309" t="s">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="N309" t="s">
-        <v>2004</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>1996</v>
+        <v>1939</v>
       </c>
       <c r="D310" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="E310" t="s">
-        <v>1997</v>
+        <v>1941</v>
       </c>
       <c r="F310" t="s">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="G310" t="s">
-        <v>1999</v>
+        <v>1943</v>
       </c>
       <c r="H310" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="I310" t="s">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="L310" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M310" t="s">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="N310" t="s">
-        <v>2004</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2009</v>
+        <v>1790</v>
       </c>
       <c r="D311" t="s">
-        <v>2010</v>
+        <v>1791</v>
       </c>
       <c r="E311" t="s">
-        <v>2011</v>
+        <v>1792</v>
       </c>
       <c r="F311" t="s">
-        <v>2012</v>
+        <v>1793</v>
       </c>
       <c r="G311" t="s">
-        <v>2013</v>
+        <v>1794</v>
       </c>
       <c r="H311" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I311" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="L311" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M311" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="N311" t="s">
-        <v>2018</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2009</v>
+        <v>1790</v>
       </c>
       <c r="D312" t="s">
-        <v>2010</v>
+        <v>1791</v>
       </c>
       <c r="E312" t="s">
-        <v>2011</v>
+        <v>1792</v>
       </c>
       <c r="F312" t="s">
-        <v>2012</v>
+        <v>1793</v>
       </c>
       <c r="G312" t="s">
-        <v>2013</v>
+        <v>1794</v>
       </c>
       <c r="H312" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="I312" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="L312" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M312" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="N312" t="s">
-        <v>2018</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2009</v>
+        <v>2027</v>
       </c>
       <c r="D313" t="s">
-        <v>2010</v>
+        <v>1791</v>
       </c>
       <c r="E313" t="s">
-        <v>2011</v>
+        <v>2028</v>
       </c>
       <c r="F313" t="s">
-        <v>2012</v>
+        <v>2029</v>
       </c>
       <c r="G313" t="s">
-        <v>2013</v>
+        <v>2030</v>
       </c>
       <c r="H313" t="s">
-        <v>2023</v>
+        <v>2031</v>
       </c>
       <c r="I313" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
       <c r="L313" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M313" t="s">
-        <v>2026</v>
+        <v>2034</v>
       </c>
       <c r="N313" t="s">
-        <v>2018</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2009</v>
+        <v>2027</v>
       </c>
       <c r="D314" t="s">
-        <v>2010</v>
+        <v>1791</v>
       </c>
       <c r="E314" t="s">
-        <v>2011</v>
+        <v>2028</v>
       </c>
       <c r="F314" t="s">
-        <v>2012</v>
+        <v>2029</v>
       </c>
       <c r="G314" t="s">
-        <v>2013</v>
+        <v>2030</v>
       </c>
       <c r="H314" t="s">
-        <v>2027</v>
+        <v>2036</v>
       </c>
       <c r="I314" t="s">
-        <v>2028</v>
+        <v>2037</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2029</v>
+        <v>2038</v>
       </c>
       <c r="L314" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M314" t="s">
-        <v>2030</v>
+        <v>2039</v>
       </c>
       <c r="N314" t="s">
-        <v>2018</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2009</v>
+        <v>2040</v>
       </c>
       <c r="D315" t="s">
-        <v>2010</v>
+        <v>2041</v>
       </c>
       <c r="E315" t="s">
-        <v>2011</v>
+        <v>2042</v>
       </c>
       <c r="F315" t="s">
-        <v>2012</v>
+        <v>2043</v>
       </c>
       <c r="G315" t="s">
-        <v>2013</v>
+        <v>2044</v>
       </c>
       <c r="H315" t="s">
-        <v>2031</v>
+        <v>2045</v>
       </c>
       <c r="I315" t="s">
-        <v>2032</v>
+        <v>2046</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
       <c r="L315" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M315" t="s">
-        <v>2034</v>
+        <v>2048</v>
       </c>
       <c r="N315" t="s">
-        <v>2018</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="D316" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="E316" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="F316" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="G316" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="H316" t="s">
-        <v>2040</v>
+        <v>2050</v>
       </c>
       <c r="I316" t="s">
-        <v>2041</v>
+        <v>2051</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2042</v>
+        <v>2052</v>
       </c>
       <c r="L316" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M316" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="N316" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="D317" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="E317" t="s">
-        <v>2046</v>
+        <v>2042</v>
       </c>
       <c r="F317" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="G317" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="H317" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="I317" t="s">
-        <v>2050</v>
+        <v>2055</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2051</v>
+        <v>2056</v>
       </c>
       <c r="L317" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M317" t="s">
-        <v>2052</v>
+        <v>2057</v>
       </c>
       <c r="N317" t="s">
-        <v>2053</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2054</v>
+        <v>2040</v>
       </c>
       <c r="D318" t="s">
-        <v>2055</v>
+        <v>2041</v>
       </c>
       <c r="E318" t="s">
-        <v>2056</v>
+        <v>2042</v>
       </c>
       <c r="F318" t="s">
-        <v>2057</v>
+        <v>2043</v>
       </c>
       <c r="G318" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H318" t="s">
         <v>2058</v>
       </c>
-      <c r="H318" t="s">
+      <c r="I318" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
+        <v>2060</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M318" t="s">
         <v>2061</v>
       </c>
-      <c r="L318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N318" t="s">
-        <v>2063</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2064</v>
+        <v>2040</v>
       </c>
       <c r="D319" t="s">
-        <v>2065</v>
+        <v>2041</v>
       </c>
       <c r="E319" t="s">
-        <v>2066</v>
+        <v>2042</v>
       </c>
       <c r="F319" t="s">
-        <v>2067</v>
+        <v>2043</v>
       </c>
       <c r="G319" t="s">
-        <v>2068</v>
+        <v>2044</v>
       </c>
       <c r="H319" t="s">
-        <v>2069</v>
+        <v>2062</v>
       </c>
       <c r="I319" t="s">
-        <v>2070</v>
+        <v>2063</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2071</v>
+        <v>2064</v>
       </c>
       <c r="L319" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M319" t="s">
-        <v>2072</v>
+        <v>2065</v>
       </c>
       <c r="N319" t="s">
-        <v>2073</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2074</v>
+        <v>2066</v>
       </c>
       <c r="D320" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="E320" t="s">
-        <v>2075</v>
+        <v>2068</v>
       </c>
       <c r="F320" t="s">
-        <v>2076</v>
+        <v>2069</v>
       </c>
       <c r="G320" t="s">
-        <v>2077</v>
+        <v>2070</v>
       </c>
       <c r="H320" t="s">
-        <v>2078</v>
+        <v>2071</v>
       </c>
       <c r="I320" t="s">
-        <v>2079</v>
+        <v>2072</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2080</v>
+        <v>2073</v>
       </c>
       <c r="L320" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M320" t="s">
-        <v>2081</v>
+        <v>2074</v>
       </c>
       <c r="N320" t="s">
-        <v>2082</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2083</v>
+        <v>2076</v>
       </c>
       <c r="D321" t="s">
-        <v>2084</v>
+        <v>2067</v>
       </c>
       <c r="E321" t="s">
-        <v>2085</v>
+        <v>2077</v>
       </c>
       <c r="F321" t="s">
-        <v>2086</v>
+        <v>2078</v>
       </c>
       <c r="G321" t="s">
-        <v>2087</v>
+        <v>2079</v>
       </c>
       <c r="H321" t="s">
-        <v>2088</v>
+        <v>2080</v>
       </c>
       <c r="I321" t="s">
-        <v>2089</v>
+        <v>2081</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2090</v>
+        <v>2082</v>
       </c>
       <c r="L321" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M321" t="s">
-        <v>2091</v>
+        <v>2083</v>
       </c>
       <c r="N321" t="s">
-        <v>2092</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2093</v>
+        <v>2085</v>
       </c>
       <c r="D322" t="s">
-        <v>2094</v>
+        <v>2086</v>
       </c>
       <c r="E322" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
       <c r="F322" t="s">
-        <v>2096</v>
+        <v>2088</v>
       </c>
       <c r="G322" t="s">
-        <v>2097</v>
+        <v>2089</v>
       </c>
       <c r="H322" t="s">
-        <v>2098</v>
+        <v>2090</v>
       </c>
       <c r="I322" t="s">
-        <v>2099</v>
+        <v>2091</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2100</v>
+        <v>2092</v>
       </c>
       <c r="L322" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M322" t="s">
-        <v>2101</v>
+        <v>2093</v>
       </c>
       <c r="N322" t="s">
-        <v>2102</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2103</v>
+        <v>2095</v>
       </c>
       <c r="D323" t="s">
-        <v>2104</v>
+        <v>2096</v>
       </c>
       <c r="E323" t="s">
-        <v>2105</v>
+        <v>2097</v>
       </c>
       <c r="F323" t="s">
-        <v>2106</v>
+        <v>2098</v>
       </c>
       <c r="G323" t="s">
-        <v>2107</v>
+        <v>2099</v>
       </c>
       <c r="H323" t="s">
-        <v>2108</v>
+        <v>2100</v>
       </c>
       <c r="I323" t="s">
-        <v>2109</v>
+        <v>2101</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2110</v>
+        <v>2102</v>
       </c>
       <c r="L323" t="s">
-        <v>1745</v>
+        <v>215</v>
       </c>
       <c r="M323" t="s">
-        <v>2111</v>
+        <v>2103</v>
       </c>
       <c r="N323" t="s">
-        <v>2112</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2113</v>
+        <v>2105</v>
       </c>
       <c r="D324" t="s">
-        <v>2114</v>
+        <v>2096</v>
       </c>
       <c r="E324" t="s">
-        <v>2115</v>
+        <v>2106</v>
       </c>
       <c r="F324" t="s">
-        <v>2116</v>
+        <v>2107</v>
       </c>
       <c r="G324" t="s">
-        <v>2117</v>
+        <v>2108</v>
       </c>
       <c r="H324" t="s">
-        <v>2118</v>
+        <v>2109</v>
       </c>
       <c r="I324" t="s">
-        <v>2119</v>
+        <v>2110</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2120</v>
+        <v>2111</v>
       </c>
       <c r="L324" t="s">
-        <v>1745</v>
+        <v>215</v>
       </c>
       <c r="M324" t="s">
-        <v>2121</v>
+        <v>2112</v>
       </c>
       <c r="N324" t="s">
-        <v>2122</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>1714</v>
+        <v>2114</v>
       </c>
       <c r="D325" t="s">
-        <v>2123</v>
+        <v>2115</v>
       </c>
       <c r="E325" t="s">
-        <v>1715</v>
+        <v>2116</v>
       </c>
       <c r="F325" t="s">
-        <v>1716</v>
+        <v>2117</v>
       </c>
       <c r="G325" t="s">
-        <v>1717</v>
+        <v>2118</v>
       </c>
       <c r="H325" t="s">
-        <v>2124</v>
+        <v>2119</v>
       </c>
       <c r="I325" t="s">
-        <v>2125</v>
+        <v>2120</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2126</v>
+        <v>2121</v>
       </c>
       <c r="L325" t="s">
-        <v>2127</v>
+        <v>215</v>
       </c>
       <c r="M325" t="s">
-        <v>2128</v>
+        <v>2122</v>
       </c>
       <c r="N325" t="s">
-        <v>1722</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E326" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F326" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H326" t="s">
         <v>2129</v>
       </c>
-      <c r="D326" t="s">
+      <c r="I326" t="s">
         <v>2130</v>
-      </c>
-[...13 lines deleted...]
-        <v>2135</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2136</v>
+        <v>2131</v>
       </c>
       <c r="L326" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M326" t="s">
-        <v>2137</v>
+        <v>2132</v>
       </c>
       <c r="N326" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2009</v>
+        <v>2134</v>
       </c>
       <c r="D327" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H327" t="s">
         <v>2139</v>
       </c>
-      <c r="E327" t="s">
-[...8 lines deleted...]
-      <c r="H327" t="s">
+      <c r="I327" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
+        <v>2141</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1777</v>
+      </c>
+      <c r="M327" t="s">
         <v>2142</v>
       </c>
-      <c r="L327" t="s">
-[...2 lines deleted...]
-      <c r="M327" t="s">
+      <c r="N327" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
         <v>2144</v>
       </c>
       <c r="D328" t="s">
         <v>2145</v>
       </c>
       <c r="E328" t="s">
         <v>2146</v>
       </c>
       <c r="F328" t="s">
         <v>2147</v>
       </c>
       <c r="G328" t="s">
         <v>2148</v>
       </c>
       <c r="H328" t="s">
         <v>2149</v>
       </c>
       <c r="I328" t="s">
         <v>2150</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
         <v>2151</v>
       </c>
       <c r="L328" t="s">
-        <v>1564</v>
+        <v>1777</v>
       </c>
       <c r="M328" t="s">
         <v>2152</v>
       </c>
       <c r="N328" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D329" t="s">
         <v>2154</v>
       </c>
-      <c r="D329" t="s">
+      <c r="E329" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H329" t="s">
         <v>2155</v>
       </c>
-      <c r="E329" t="s">
+      <c r="I329" t="s">
         <v>2156</v>
-      </c>
-[...10 lines deleted...]
-        <v>2160</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="L329" t="s">
-        <v>1697</v>
+        <v>2158</v>
       </c>
       <c r="M329" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="N329" t="s">
-        <v>2163</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G330" t="s">
         <v>2164</v>
       </c>
-      <c r="D330" t="s">
+      <c r="H330" t="s">
         <v>2165</v>
       </c>
-      <c r="E330" t="s">
+      <c r="I330" t="s">
         <v>2166</v>
-      </c>
-[...10 lines deleted...]
-        <v>2170</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
       <c r="L330" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M330" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
       <c r="N330" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2174</v>
+        <v>2040</v>
       </c>
       <c r="D331" t="s">
-        <v>2165</v>
+        <v>2170</v>
       </c>
       <c r="E331" t="s">
-        <v>2175</v>
+        <v>2042</v>
       </c>
       <c r="F331" t="s">
-        <v>2176</v>
+        <v>2043</v>
       </c>
       <c r="G331" t="s">
-        <v>2177</v>
+        <v>2044</v>
       </c>
       <c r="H331" t="s">
-        <v>2178</v>
+        <v>2171</v>
       </c>
       <c r="I331" t="s">
-        <v>2179</v>
+        <v>2172</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2180</v>
+        <v>2173</v>
       </c>
       <c r="L331" t="s">
-        <v>1697</v>
+        <v>2158</v>
       </c>
       <c r="M331" t="s">
-        <v>2181</v>
+        <v>2174</v>
       </c>
       <c r="N331" t="s">
-        <v>2182</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D332" t="s">
-        <v>2165</v>
+        <v>2176</v>
       </c>
       <c r="E332" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="F332" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="G332" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="H332" t="s">
-        <v>2183</v>
+        <v>2180</v>
       </c>
       <c r="I332" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2185</v>
+        <v>2182</v>
       </c>
       <c r="L332" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M332" t="s">
-        <v>2186</v>
+        <v>2183</v>
       </c>
       <c r="N332" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E333" t="s">
         <v>2187</v>
       </c>
-      <c r="D333" t="s">
-[...2 lines deleted...]
-      <c r="E333" t="s">
+      <c r="F333" t="s">
         <v>2188</v>
       </c>
-      <c r="F333" t="s">
+      <c r="G333" t="s">
         <v>2189</v>
       </c>
-      <c r="G333" t="s">
+      <c r="H333" t="s">
         <v>2190</v>
       </c>
-      <c r="H333" t="s">
+      <c r="I333" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M333" t="s">
         <v>2193</v>
       </c>
-      <c r="L333" t="s">
-[...2 lines deleted...]
-      <c r="M333" t="s">
+      <c r="N333" t="s">
         <v>2194</v>
-      </c>
-[...1 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2187</v>
+        <v>2195</v>
       </c>
       <c r="D334" t="s">
-        <v>2165</v>
+        <v>2196</v>
       </c>
       <c r="E334" t="s">
-        <v>2188</v>
+        <v>2197</v>
       </c>
       <c r="F334" t="s">
-        <v>2189</v>
+        <v>2198</v>
       </c>
       <c r="G334" t="s">
-        <v>2190</v>
+        <v>2199</v>
       </c>
       <c r="H334" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="I334" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="L334" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="M334" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="N334" t="s">
-        <v>2195</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="D335" t="s">
-        <v>2201</v>
+        <v>2196</v>
       </c>
       <c r="E335" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="F335" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="G335" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="H335" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="I335" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="L335" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M335" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="N335" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2210</v>
+        <v>2205</v>
       </c>
       <c r="D336" t="s">
-        <v>2201</v>
+        <v>2196</v>
       </c>
       <c r="E336" t="s">
-        <v>2211</v>
+        <v>2206</v>
       </c>
       <c r="F336" t="s">
-        <v>2212</v>
+        <v>2207</v>
       </c>
       <c r="G336" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="H336" t="s">
         <v>2214</v>
       </c>
       <c r="I336" t="s">
         <v>2215</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
         <v>2216</v>
       </c>
       <c r="L336" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M336" t="s">
         <v>2217</v>
       </c>
       <c r="N336" t="s">
-        <v>2218</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E337" t="s">
         <v>2219</v>
       </c>
-      <c r="D337" t="s">
-[...2 lines deleted...]
-      <c r="E337" t="s">
+      <c r="F337" t="s">
         <v>2220</v>
       </c>
-      <c r="F337" t="s">
+      <c r="G337" t="s">
         <v>2221</v>
       </c>
-      <c r="G337" t="s">
+      <c r="H337" t="s">
         <v>2222</v>
       </c>
-      <c r="H337" t="s">
+      <c r="I337" t="s">
         <v>2223</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
+        <v>2224</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M337" t="s">
         <v>2225</v>
       </c>
-      <c r="L337" t="s">
-[...2 lines deleted...]
-      <c r="M337" t="s">
+      <c r="N337" t="s">
         <v>2226</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E338" t="s">
+        <v>2219</v>
+      </c>
+      <c r="F338" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G338" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H338" t="s">
+        <v>2227</v>
+      </c>
+      <c r="I338" t="s">
         <v>2228</v>
-      </c>
-[...16 lines deleted...]
-        <v>2233</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2234</v>
+        <v>2229</v>
       </c>
       <c r="L338" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M338" t="s">
-        <v>2235</v>
+        <v>2230</v>
       </c>
       <c r="N338" t="s">
-        <v>2236</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="D339" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E339" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F339" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G339" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H339" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I339" t="s">
         <v>2237</v>
-      </c>
-[...13 lines deleted...]
-        <v>2238</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
+        <v>2238</v>
+      </c>
+      <c r="L339" t="s">
+        <v>215</v>
+      </c>
+      <c r="M339" t="s">
         <v>2239</v>
       </c>
-      <c r="L339" t="s">
-[...2 lines deleted...]
-      <c r="M339" t="s">
+      <c r="N339" t="s">
         <v>2240</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
         <v>2241</v>
       </c>
       <c r="D340" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
       <c r="E340" t="s">
         <v>2242</v>
       </c>
       <c r="F340" t="s">
         <v>2243</v>
       </c>
       <c r="G340" t="s">
         <v>2244</v>
       </c>
       <c r="H340" t="s">
         <v>2245</v>
       </c>
       <c r="I340" t="s">
         <v>2246</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
         <v>2247</v>
       </c>
       <c r="L340" t="s">
-        <v>524</v>
+        <v>215</v>
       </c>
       <c r="M340" t="s">
         <v>2248</v>
       </c>
       <c r="N340" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>1996</v>
+        <v>2250</v>
       </c>
       <c r="D341" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
       <c r="E341" t="s">
-        <v>1997</v>
+        <v>2251</v>
       </c>
       <c r="F341" t="s">
-        <v>1998</v>
+        <v>2252</v>
       </c>
       <c r="G341" t="s">
-        <v>1999</v>
+        <v>2253</v>
       </c>
       <c r="H341" t="s">
-        <v>2000</v>
+        <v>2254</v>
       </c>
       <c r="I341" t="s">
-        <v>2250</v>
+        <v>2255</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2251</v>
+        <v>2256</v>
       </c>
       <c r="L341" t="s">
-        <v>524</v>
+        <v>215</v>
       </c>
       <c r="M341" t="s">
-        <v>2252</v>
+        <v>2257</v>
       </c>
       <c r="N341" t="s">
-        <v>2004</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>1689</v>
+        <v>2259</v>
       </c>
       <c r="D342" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
       <c r="E342" t="s">
-        <v>1691</v>
+        <v>2260</v>
       </c>
       <c r="F342" t="s">
-        <v>1692</v>
+        <v>2261</v>
       </c>
       <c r="G342" t="s">
-        <v>1693</v>
+        <v>2262</v>
       </c>
       <c r="H342" t="s">
-        <v>2253</v>
+        <v>2263</v>
       </c>
       <c r="I342" t="s">
-        <v>2254</v>
+        <v>2264</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2255</v>
+        <v>2265</v>
       </c>
       <c r="L342" t="s">
-        <v>524</v>
+        <v>215</v>
       </c>
       <c r="M342" t="s">
-        <v>2256</v>
+        <v>2266</v>
       </c>
       <c r="N342" t="s">
-        <v>1699</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>1966</v>
+        <v>2241</v>
       </c>
       <c r="D343" t="s">
-        <v>2237</v>
+        <v>2268</v>
       </c>
       <c r="E343" t="s">
-        <v>1967</v>
+        <v>2242</v>
       </c>
       <c r="F343" t="s">
-        <v>1968</v>
+        <v>2243</v>
       </c>
       <c r="G343" t="s">
-        <v>1969</v>
+        <v>2244</v>
       </c>
       <c r="H343" t="s">
-        <v>2257</v>
+        <v>2245</v>
       </c>
       <c r="I343" t="s">
-        <v>2258</v>
+        <v>2269</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2259</v>
+        <v>2270</v>
       </c>
       <c r="L343" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="M343" t="s">
-        <v>2260</v>
+        <v>2271</v>
       </c>
       <c r="N343" t="s">
-        <v>1974</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2261</v>
+        <v>2272</v>
       </c>
       <c r="D344" t="s">
-        <v>2237</v>
+        <v>2268</v>
       </c>
       <c r="E344" t="s">
-        <v>2262</v>
+        <v>2273</v>
       </c>
       <c r="F344" t="s">
-        <v>2263</v>
+        <v>2274</v>
       </c>
       <c r="G344" t="s">
-        <v>2264</v>
+        <v>2275</v>
       </c>
       <c r="H344" t="s">
-        <v>2265</v>
+        <v>2276</v>
       </c>
       <c r="I344" t="s">
-        <v>2266</v>
+        <v>2277</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="L344" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="M344" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="N344" t="s">
-        <v>2269</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2154</v>
+        <v>2027</v>
       </c>
       <c r="D345" t="s">
-        <v>2237</v>
+        <v>2268</v>
       </c>
       <c r="E345" t="s">
-        <v>2156</v>
+        <v>2028</v>
       </c>
       <c r="F345" t="s">
-        <v>2157</v>
+        <v>2029</v>
       </c>
       <c r="G345" t="s">
-        <v>2158</v>
+        <v>2030</v>
       </c>
       <c r="H345" t="s">
-        <v>2159</v>
+        <v>2031</v>
       </c>
       <c r="I345" t="s">
-        <v>2270</v>
+        <v>2281</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2271</v>
+        <v>2282</v>
       </c>
       <c r="L345" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="M345" t="s">
-        <v>2272</v>
+        <v>2283</v>
       </c>
       <c r="N345" t="s">
-        <v>2163</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2273</v>
+        <v>1724</v>
       </c>
       <c r="D346" t="s">
-        <v>2274</v>
+        <v>2268</v>
       </c>
       <c r="E346" t="s">
-        <v>2275</v>
+        <v>1726</v>
       </c>
       <c r="F346" t="s">
-        <v>2276</v>
+        <v>1727</v>
       </c>
       <c r="G346" t="s">
-        <v>2277</v>
+        <v>1728</v>
       </c>
       <c r="H346" t="s">
-        <v>2278</v>
+        <v>2284</v>
       </c>
       <c r="I346" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2280</v>
+        <v>2286</v>
       </c>
       <c r="L346" t="s">
-        <v>491</v>
+        <v>460</v>
       </c>
       <c r="M346" t="s">
-        <v>2281</v>
+        <v>2287</v>
       </c>
       <c r="N346" t="s">
-        <v>2282</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2283</v>
+        <v>1997</v>
       </c>
       <c r="D347" t="s">
-        <v>2284</v>
+        <v>2268</v>
       </c>
       <c r="E347" t="s">
-        <v>2285</v>
+        <v>1998</v>
       </c>
       <c r="F347" t="s">
-        <v>2286</v>
+        <v>1999</v>
       </c>
       <c r="G347" t="s">
-        <v>2287</v>
+        <v>2000</v>
       </c>
       <c r="H347" t="s">
         <v>2288</v>
       </c>
       <c r="I347" t="s">
         <v>2289</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
         <v>2290</v>
       </c>
       <c r="L347" t="s">
-        <v>1745</v>
+        <v>460</v>
       </c>
       <c r="M347" t="s">
         <v>2291</v>
       </c>
       <c r="N347" t="s">
-        <v>2292</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E348" t="s">
         <v>2293</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" t="s">
         <v>2294</v>
       </c>
-      <c r="E348" t="s">
+      <c r="G348" t="s">
         <v>2295</v>
       </c>
-      <c r="F348" t="s">
+      <c r="H348" t="s">
         <v>2296</v>
       </c>
-      <c r="G348" t="s">
+      <c r="I348" t="s">
         <v>2297</v>
-      </c>
-[...4 lines deleted...]
-        <v>2299</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
+        <v>2298</v>
+      </c>
+      <c r="L348" t="s">
+        <v>460</v>
+      </c>
+      <c r="M348" t="s">
+        <v>2299</v>
+      </c>
+      <c r="N348" t="s">
         <v>2300</v>
-      </c>
-[...7 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2303</v>
+        <v>2185</v>
       </c>
       <c r="D349" t="s">
-        <v>2304</v>
+        <v>2268</v>
       </c>
       <c r="E349" t="s">
-        <v>2305</v>
+        <v>2187</v>
       </c>
       <c r="F349" t="s">
-        <v>2306</v>
+        <v>2188</v>
       </c>
       <c r="G349" t="s">
-        <v>2307</v>
+        <v>2189</v>
       </c>
       <c r="H349" t="s">
-        <v>2308</v>
+        <v>2190</v>
       </c>
       <c r="I349" t="s">
-        <v>2309</v>
+        <v>2301</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2310</v>
+        <v>2302</v>
       </c>
       <c r="L349" t="s">
-        <v>1745</v>
+        <v>460</v>
       </c>
       <c r="M349" t="s">
-        <v>2311</v>
+        <v>2303</v>
       </c>
       <c r="N349" t="s">
-        <v>2312</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2313</v>
+        <v>2304</v>
       </c>
       <c r="D350" t="s">
-        <v>2314</v>
+        <v>2305</v>
       </c>
       <c r="E350" t="s">
-        <v>2315</v>
+        <v>2306</v>
       </c>
       <c r="F350" t="s">
-        <v>2316</v>
+        <v>2307</v>
       </c>
       <c r="G350" t="s">
-        <v>2317</v>
+        <v>2308</v>
       </c>
       <c r="H350" t="s">
-        <v>2318</v>
+        <v>2309</v>
       </c>
       <c r="I350" t="s">
-        <v>2319</v>
+        <v>2310</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2320</v>
+        <v>2311</v>
       </c>
       <c r="L350" t="s">
-        <v>1564</v>
+        <v>536</v>
       </c>
       <c r="M350" t="s">
-        <v>2321</v>
+        <v>2312</v>
       </c>
       <c r="N350" t="s">
-        <v>2322</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2323</v>
+        <v>2314</v>
       </c>
       <c r="D351" t="s">
-        <v>2324</v>
+        <v>2315</v>
       </c>
       <c r="E351" t="s">
-        <v>2325</v>
+        <v>2316</v>
       </c>
       <c r="F351" t="s">
-        <v>2326</v>
+        <v>2317</v>
       </c>
       <c r="G351" t="s">
-        <v>2327</v>
+        <v>2318</v>
       </c>
       <c r="H351" t="s">
-        <v>2328</v>
+        <v>2319</v>
       </c>
       <c r="I351" t="s">
-        <v>2329</v>
+        <v>2320</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2330</v>
+        <v>2321</v>
       </c>
       <c r="L351" t="s">
-        <v>1745</v>
+        <v>1777</v>
       </c>
       <c r="M351" t="s">
-        <v>2331</v>
+        <v>2322</v>
       </c>
       <c r="N351" t="s">
-        <v>2332</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2333</v>
+        <v>2324</v>
       </c>
       <c r="D352" t="s">
-        <v>2334</v>
+        <v>2325</v>
       </c>
       <c r="E352" t="s">
-        <v>2335</v>
+        <v>2326</v>
       </c>
       <c r="F352" t="s">
-        <v>2336</v>
+        <v>2327</v>
       </c>
       <c r="G352" t="s">
-        <v>2337</v>
+        <v>2328</v>
       </c>
       <c r="H352" t="s">
-        <v>2338</v>
+        <v>2329</v>
       </c>
       <c r="I352" t="s">
-        <v>2339</v>
+        <v>2330</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2340</v>
+        <v>2331</v>
       </c>
       <c r="L352" t="s">
-        <v>1564</v>
+        <v>2158</v>
       </c>
       <c r="M352" t="s">
-        <v>2341</v>
+        <v>2332</v>
       </c>
       <c r="N352" t="s">
-        <v>2342</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2343</v>
+        <v>2334</v>
       </c>
       <c r="D353" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="E353" t="s">
-        <v>2344</v>
+        <v>2336</v>
       </c>
       <c r="F353" t="s">
-        <v>2345</v>
+        <v>2337</v>
       </c>
       <c r="G353" t="s">
-        <v>2346</v>
+        <v>2338</v>
       </c>
       <c r="H353" t="s">
-        <v>2347</v>
+        <v>2339</v>
       </c>
       <c r="I353" t="s">
-        <v>2348</v>
+        <v>2340</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2349</v>
+        <v>2341</v>
       </c>
       <c r="L353" t="s">
-        <v>1564</v>
+        <v>1777</v>
       </c>
       <c r="M353" t="s">
-        <v>2350</v>
+        <v>2342</v>
       </c>
       <c r="N353" t="s">
-        <v>2351</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2352</v>
+        <v>2344</v>
       </c>
       <c r="D354" t="s">
-        <v>2353</v>
+        <v>2345</v>
       </c>
       <c r="E354" t="s">
-        <v>2354</v>
+        <v>2346</v>
       </c>
       <c r="F354" t="s">
-        <v>2355</v>
+        <v>2347</v>
       </c>
       <c r="G354" t="s">
-        <v>2356</v>
+        <v>2348</v>
       </c>
       <c r="H354" t="s">
-        <v>2357</v>
+        <v>2349</v>
       </c>
       <c r="I354" t="s">
-        <v>2358</v>
+        <v>2350</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2359</v>
+        <v>2351</v>
       </c>
       <c r="L354" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M354" t="s">
-        <v>2360</v>
+        <v>2352</v>
       </c>
       <c r="N354" t="s">
-        <v>2361</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2362</v>
+        <v>2354</v>
       </c>
       <c r="D355" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="E355" t="s">
-        <v>2363</v>
+        <v>2356</v>
       </c>
       <c r="F355" t="s">
-        <v>2364</v>
+        <v>2357</v>
       </c>
       <c r="G355" t="s">
-        <v>2365</v>
+        <v>2358</v>
       </c>
       <c r="H355" t="s">
-        <v>2366</v>
+        <v>2359</v>
       </c>
       <c r="I355" t="s">
-        <v>2367</v>
+        <v>2360</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2368</v>
+        <v>2361</v>
       </c>
       <c r="L355" t="s">
-        <v>1564</v>
+        <v>1777</v>
       </c>
       <c r="M355" t="s">
-        <v>2369</v>
+        <v>2362</v>
       </c>
       <c r="N355" t="s">
-        <v>2370</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2371</v>
+        <v>2364</v>
       </c>
       <c r="D356" t="s">
-        <v>2334</v>
+        <v>2365</v>
       </c>
       <c r="E356" t="s">
-        <v>1715</v>
+        <v>2366</v>
       </c>
       <c r="F356" t="s">
-        <v>1716</v>
+        <v>2367</v>
       </c>
       <c r="G356" t="s">
-        <v>1717</v>
+        <v>2368</v>
       </c>
       <c r="H356" t="s">
-        <v>1718</v>
+        <v>2369</v>
       </c>
       <c r="I356" t="s">
-        <v>2372</v>
+        <v>2370</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
+        <v>2371</v>
+      </c>
+      <c r="L356" t="s">
+        <v>215</v>
+      </c>
+      <c r="M356" t="s">
+        <v>2372</v>
+      </c>
+      <c r="N356" t="s">
         <v>2373</v>
-      </c>
-[...7 lines deleted...]
-        <v>2375</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F357" t="s">
         <v>2376</v>
       </c>
-      <c r="D357" t="s">
-[...2 lines deleted...]
-      <c r="E357" t="s">
+      <c r="G357" t="s">
         <v>2377</v>
       </c>
-      <c r="F357" t="s">
+      <c r="H357" t="s">
         <v>2378</v>
       </c>
-      <c r="G357" t="s">
+      <c r="I357" t="s">
         <v>2379</v>
-      </c>
-[...4 lines deleted...]
-        <v>2381</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
+        <v>2380</v>
+      </c>
+      <c r="L357" t="s">
+        <v>215</v>
+      </c>
+      <c r="M357" t="s">
+        <v>2381</v>
+      </c>
+      <c r="N357" t="s">
         <v>2382</v>
-      </c>
-[...7 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E358" t="s">
         <v>2385</v>
       </c>
-      <c r="D358" t="s">
+      <c r="F358" t="s">
         <v>2386</v>
       </c>
-      <c r="E358" t="s">
+      <c r="G358" t="s">
         <v>2387</v>
       </c>
-      <c r="F358" t="s">
+      <c r="H358" t="s">
         <v>2388</v>
       </c>
-      <c r="G358" t="s">
+      <c r="I358" t="s">
         <v>2389</v>
-      </c>
-[...4 lines deleted...]
-        <v>2391</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
+        <v>2390</v>
+      </c>
+      <c r="L358" t="s">
+        <v>215</v>
+      </c>
+      <c r="M358" t="s">
+        <v>2391</v>
+      </c>
+      <c r="N358" t="s">
         <v>2392</v>
-      </c>
-[...7 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F359" t="s">
         <v>2395</v>
       </c>
-      <c r="D359" t="s">
+      <c r="G359" t="s">
         <v>2396</v>
       </c>
-      <c r="E359" t="s">
+      <c r="H359" t="s">
         <v>2397</v>
       </c>
-      <c r="F359" t="s">
+      <c r="I359" t="s">
         <v>2398</v>
-      </c>
-[...7 lines deleted...]
-        <v>2401</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2402</v>
+        <v>2399</v>
       </c>
       <c r="L359" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M359" t="s">
-        <v>2403</v>
+        <v>2400</v>
       </c>
       <c r="N359" t="s">
-        <v>2404</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2405</v>
+        <v>2402</v>
       </c>
       <c r="D360" t="s">
-        <v>2406</v>
+        <v>2365</v>
       </c>
       <c r="E360" t="s">
-        <v>2407</v>
+        <v>1750</v>
       </c>
       <c r="F360" t="s">
-        <v>2408</v>
+        <v>1751</v>
       </c>
       <c r="G360" t="s">
-        <v>2409</v>
+        <v>1752</v>
       </c>
       <c r="H360" t="s">
-        <v>2410</v>
+        <v>1753</v>
       </c>
       <c r="I360" t="s">
-        <v>2411</v>
+        <v>2403</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2412</v>
+        <v>2404</v>
       </c>
       <c r="L360" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M360" t="s">
-        <v>2413</v>
+        <v>2405</v>
       </c>
       <c r="N360" t="s">
-        <v>2414</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2415</v>
+        <v>2407</v>
       </c>
       <c r="D361" t="s">
-        <v>2396</v>
+        <v>2365</v>
       </c>
       <c r="E361" t="s">
-        <v>2416</v>
+        <v>2408</v>
       </c>
       <c r="F361" t="s">
-        <v>2417</v>
+        <v>2409</v>
       </c>
       <c r="G361" t="s">
-        <v>2418</v>
+        <v>2410</v>
       </c>
       <c r="H361" t="s">
-        <v>2419</v>
+        <v>2411</v>
       </c>
       <c r="I361" t="s">
-        <v>2420</v>
+        <v>2412</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2421</v>
+        <v>2413</v>
       </c>
       <c r="L361" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M361" t="s">
-        <v>2422</v>
+        <v>2414</v>
       </c>
       <c r="N361" t="s">
-        <v>2423</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2424</v>
+        <v>2416</v>
       </c>
       <c r="D362" t="s">
-        <v>2425</v>
+        <v>2417</v>
       </c>
       <c r="E362" t="s">
-        <v>2426</v>
+        <v>2418</v>
       </c>
       <c r="F362" t="s">
-        <v>2427</v>
+        <v>2419</v>
       </c>
       <c r="G362" t="s">
-        <v>2428</v>
+        <v>2420</v>
       </c>
       <c r="H362" t="s">
-        <v>2429</v>
+        <v>2421</v>
       </c>
       <c r="I362" t="s">
-        <v>2430</v>
+        <v>2422</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2431</v>
+        <v>2423</v>
       </c>
       <c r="L362" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M362" t="s">
-        <v>2432</v>
+        <v>2424</v>
       </c>
       <c r="N362" t="s">
-        <v>2433</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2434</v>
+        <v>2426</v>
       </c>
       <c r="D363" t="s">
-        <v>2396</v>
+        <v>2427</v>
       </c>
       <c r="E363" t="s">
-        <v>2435</v>
+        <v>2428</v>
       </c>
       <c r="F363" t="s">
-        <v>2436</v>
+        <v>2429</v>
       </c>
       <c r="G363" t="s">
-        <v>2437</v>
+        <v>2430</v>
       </c>
       <c r="H363" t="s">
-        <v>2438</v>
+        <v>2431</v>
       </c>
       <c r="I363" t="s">
-        <v>2439</v>
+        <v>2432</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2440</v>
+        <v>2433</v>
       </c>
       <c r="L363" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M363" t="s">
-        <v>2441</v>
+        <v>2434</v>
       </c>
       <c r="N363" t="s">
-        <v>2442</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2283</v>
+        <v>2436</v>
       </c>
       <c r="D364" t="s">
-        <v>2443</v>
+        <v>2437</v>
       </c>
       <c r="E364" t="s">
-        <v>2285</v>
+        <v>2438</v>
       </c>
       <c r="F364" t="s">
-        <v>2286</v>
+        <v>2439</v>
       </c>
       <c r="G364" t="s">
-        <v>2287</v>
+        <v>2440</v>
       </c>
       <c r="H364" t="s">
-        <v>2444</v>
+        <v>2441</v>
       </c>
       <c r="I364" t="s">
-        <v>2445</v>
+        <v>2442</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2446</v>
+        <v>2443</v>
       </c>
       <c r="L364" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M364" t="s">
-        <v>2447</v>
+        <v>2444</v>
       </c>
       <c r="N364" t="s">
-        <v>2292</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2283</v>
+        <v>2446</v>
       </c>
       <c r="D365" t="s">
-        <v>2443</v>
+        <v>2427</v>
       </c>
       <c r="E365" t="s">
-        <v>2285</v>
+        <v>2447</v>
       </c>
       <c r="F365" t="s">
-        <v>2286</v>
+        <v>2448</v>
       </c>
       <c r="G365" t="s">
-        <v>2287</v>
+        <v>2449</v>
       </c>
       <c r="H365" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="I365" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="L365" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M365" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="N365" t="s">
-        <v>2292</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2283</v>
+        <v>2455</v>
       </c>
       <c r="D366" t="s">
-        <v>2443</v>
+        <v>2456</v>
       </c>
       <c r="E366" t="s">
-        <v>2285</v>
+        <v>2457</v>
       </c>
       <c r="F366" t="s">
-        <v>2286</v>
+        <v>2458</v>
       </c>
       <c r="G366" t="s">
-        <v>2287</v>
+        <v>2459</v>
       </c>
       <c r="H366" t="s">
-        <v>2452</v>
+        <v>2460</v>
       </c>
       <c r="I366" t="s">
-        <v>2453</v>
+        <v>2461</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2454</v>
+        <v>2462</v>
       </c>
       <c r="L366" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M366" t="s">
-        <v>2455</v>
+        <v>2463</v>
       </c>
       <c r="N366" t="s">
-        <v>2292</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2283</v>
+        <v>2465</v>
       </c>
       <c r="D367" t="s">
-        <v>2443</v>
+        <v>2427</v>
       </c>
       <c r="E367" t="s">
-        <v>2285</v>
+        <v>2466</v>
       </c>
       <c r="F367" t="s">
-        <v>2286</v>
+        <v>2467</v>
       </c>
       <c r="G367" t="s">
-        <v>2287</v>
+        <v>2468</v>
       </c>
       <c r="H367" t="s">
-        <v>2456</v>
+        <v>2469</v>
       </c>
       <c r="I367" t="s">
-        <v>2457</v>
+        <v>2470</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2458</v>
+        <v>2471</v>
       </c>
       <c r="L367" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M367" t="s">
-        <v>2459</v>
+        <v>2472</v>
       </c>
       <c r="N367" t="s">
-        <v>2292</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2460</v>
+        <v>2314</v>
       </c>
       <c r="D368" t="s">
-        <v>2461</v>
+        <v>2474</v>
       </c>
       <c r="E368" t="s">
-        <v>2462</v>
+        <v>2316</v>
       </c>
       <c r="F368" t="s">
-        <v>2463</v>
+        <v>2317</v>
       </c>
       <c r="G368" t="s">
-        <v>2464</v>
+        <v>2318</v>
       </c>
       <c r="H368" t="s">
-        <v>2465</v>
+        <v>2475</v>
       </c>
       <c r="I368" t="s">
-        <v>2466</v>
+        <v>2476</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="L368" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M368" t="s">
-        <v>2468</v>
+        <v>2478</v>
       </c>
       <c r="N368" t="s">
-        <v>2469</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2470</v>
+        <v>2314</v>
       </c>
       <c r="D369" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="E369" t="s">
-        <v>2472</v>
+        <v>2316</v>
       </c>
       <c r="F369" t="s">
-        <v>2473</v>
+        <v>2317</v>
       </c>
       <c r="G369" t="s">
-        <v>2474</v>
+        <v>2318</v>
       </c>
       <c r="H369" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="I369" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="L369" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M369" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="N369" t="s">
-        <v>2479</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2480</v>
+        <v>2314</v>
       </c>
       <c r="D370" t="s">
-        <v>2334</v>
+        <v>2474</v>
       </c>
       <c r="E370" t="s">
-        <v>2481</v>
+        <v>2316</v>
       </c>
       <c r="F370" t="s">
-        <v>2482</v>
+        <v>2317</v>
       </c>
       <c r="G370" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H370" t="s">
         <v>2483</v>
       </c>
-      <c r="H370" t="s">
+      <c r="I370" t="s">
         <v>2484</v>
-      </c>
-[...1 lines deleted...]
-        <v>2485</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
+        <v>2485</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M370" t="s">
         <v>2486</v>
       </c>
-      <c r="L370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N370" t="s">
-        <v>2488</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2489</v>
+        <v>2314</v>
       </c>
       <c r="D371" t="s">
-        <v>2334</v>
+        <v>2474</v>
       </c>
       <c r="E371" t="s">
-        <v>2490</v>
+        <v>2316</v>
       </c>
       <c r="F371" t="s">
-        <v>2491</v>
+        <v>2317</v>
       </c>
       <c r="G371" t="s">
-        <v>2492</v>
+        <v>2318</v>
       </c>
       <c r="H371" t="s">
-        <v>2493</v>
+        <v>2487</v>
       </c>
       <c r="I371" t="s">
-        <v>2494</v>
+        <v>2488</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2495</v>
+        <v>2489</v>
       </c>
       <c r="L371" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M371" t="s">
-        <v>2496</v>
+        <v>2490</v>
       </c>
       <c r="N371" t="s">
-        <v>2497</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2498</v>
+        <v>2491</v>
       </c>
       <c r="D372" t="s">
-        <v>2386</v>
+        <v>2492</v>
       </c>
       <c r="E372" t="s">
-        <v>2499</v>
+        <v>2493</v>
       </c>
       <c r="F372" t="s">
-        <v>2230</v>
+        <v>2494</v>
       </c>
       <c r="G372" t="s">
-        <v>2500</v>
+        <v>2495</v>
       </c>
       <c r="H372" t="s">
-        <v>2501</v>
+        <v>2496</v>
       </c>
       <c r="I372" t="s">
-        <v>2502</v>
+        <v>2497</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2503</v>
+        <v>2498</v>
       </c>
       <c r="L372" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M372" t="s">
-        <v>2504</v>
+        <v>2499</v>
       </c>
       <c r="N372" t="s">
-        <v>2505</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H373" t="s">
         <v>2506</v>
       </c>
-      <c r="D373" t="s">
-[...2 lines deleted...]
-      <c r="E373" t="s">
+      <c r="I373" t="s">
         <v>2507</v>
-      </c>
-[...10 lines deleted...]
-        <v>2511</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2512</v>
+        <v>2508</v>
       </c>
       <c r="L373" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M373" t="s">
-        <v>2513</v>
+        <v>2509</v>
       </c>
       <c r="N373" t="s">
-        <v>2514</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H374" t="s">
         <v>2515</v>
       </c>
-      <c r="D374" t="s">
+      <c r="I374" t="s">
         <v>2516</v>
-      </c>
-[...13 lines deleted...]
-        <v>2521</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2522</v>
+        <v>2517</v>
       </c>
       <c r="L374" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M374" t="s">
-        <v>2523</v>
+        <v>2518</v>
       </c>
       <c r="N374" t="s">
-        <v>2524</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2515</v>
+        <v>2520</v>
       </c>
       <c r="D375" t="s">
-        <v>2516</v>
+        <v>2365</v>
       </c>
       <c r="E375" t="s">
-        <v>2517</v>
+        <v>2521</v>
       </c>
       <c r="F375" t="s">
-        <v>2518</v>
+        <v>2522</v>
       </c>
       <c r="G375" t="s">
-        <v>2519</v>
+        <v>2523</v>
       </c>
       <c r="H375" t="s">
+        <v>2524</v>
+      </c>
+      <c r="I375" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
+        <v>2526</v>
+      </c>
+      <c r="L375" t="s">
+        <v>215</v>
+      </c>
+      <c r="M375" t="s">
         <v>2527</v>
       </c>
-      <c r="L375" t="s">
-[...2 lines deleted...]
-      <c r="M375" t="s">
+      <c r="N375" t="s">
         <v>2528</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
         <v>2529</v>
       </c>
       <c r="D376" t="s">
-        <v>2386</v>
+        <v>2417</v>
       </c>
       <c r="E376" t="s">
         <v>2530</v>
       </c>
       <c r="F376" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G376" t="s">
         <v>2531</v>
       </c>
-      <c r="G376" t="s">
+      <c r="H376" t="s">
         <v>2532</v>
       </c>
-      <c r="H376" t="s">
+      <c r="I376" t="s">
         <v>2533</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
+        <v>2534</v>
+      </c>
+      <c r="L376" t="s">
+        <v>215</v>
+      </c>
+      <c r="M376" t="s">
         <v>2535</v>
       </c>
-      <c r="L376" t="s">
-[...2 lines deleted...]
-      <c r="M376" t="s">
+      <c r="N376" t="s">
         <v>2536</v>
-      </c>
-[...1 lines deleted...]
-        <v>2537</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E377" t="s">
         <v>2538</v>
       </c>
-      <c r="D377" t="s">
-[...2 lines deleted...]
-      <c r="E377" t="s">
+      <c r="F377" t="s">
         <v>2539</v>
       </c>
-      <c r="F377" t="s">
+      <c r="G377" t="s">
         <v>2540</v>
       </c>
-      <c r="G377" t="s">
+      <c r="H377" t="s">
         <v>2541</v>
       </c>
-      <c r="H377" t="s">
+      <c r="I377" t="s">
         <v>2542</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
+        <v>2543</v>
+      </c>
+      <c r="L377" t="s">
+        <v>215</v>
+      </c>
+      <c r="M377" t="s">
         <v>2544</v>
       </c>
-      <c r="L377" t="s">
-[...2 lines deleted...]
-      <c r="M377" t="s">
+      <c r="N377" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D378" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
       <c r="E378" t="s">
         <v>2548</v>
       </c>
       <c r="F378" t="s">
         <v>2549</v>
       </c>
       <c r="G378" t="s">
         <v>2550</v>
       </c>
       <c r="H378" t="s">
         <v>2551</v>
       </c>
       <c r="I378" t="s">
         <v>2552</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
         <v>2553</v>
       </c>
       <c r="L378" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M378" t="s">
         <v>2554</v>
       </c>
       <c r="N378" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2548</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H379" t="s">
         <v>2556</v>
       </c>
-      <c r="D379" t="s">
+      <c r="I379" t="s">
         <v>2557</v>
-      </c>
-[...13 lines deleted...]
-        <v>2562</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2563</v>
+        <v>2558</v>
       </c>
       <c r="L379" t="s">
-        <v>1745</v>
+        <v>1732</v>
       </c>
       <c r="M379" t="s">
-        <v>2564</v>
+        <v>2559</v>
       </c>
       <c r="N379" t="s">
-        <v>2565</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="D380" t="s">
-        <v>2334</v>
+        <v>2417</v>
       </c>
       <c r="E380" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="F380" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="G380" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="H380" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="I380" t="s">
-        <v>2571</v>
+        <v>2565</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2572</v>
+        <v>2566</v>
       </c>
       <c r="L380" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M380" t="s">
-        <v>2573</v>
+        <v>2567</v>
       </c>
       <c r="N380" t="s">
-        <v>2574</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="D381" t="s">
-        <v>2334</v>
+        <v>2417</v>
       </c>
       <c r="E381" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="F381" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="G381" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="H381" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
       <c r="I381" t="s">
-        <v>2575</v>
+        <v>2574</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
+        <v>2575</v>
+      </c>
+      <c r="L381" t="s">
+        <v>215</v>
+      </c>
+      <c r="M381" t="s">
         <v>2576</v>
       </c>
-      <c r="L381" t="s">
-[...2 lines deleted...]
-      <c r="M381" t="s">
+      <c r="N381" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2574</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
         <v>2578</v>
       </c>
       <c r="D382" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E382" t="s">
         <v>2579</v>
       </c>
-      <c r="E382" t="s">
+      <c r="F382" t="s">
         <v>2580</v>
       </c>
-      <c r="F382" t="s">
+      <c r="G382" t="s">
         <v>2581</v>
       </c>
-      <c r="G382" t="s">
+      <c r="H382" t="s">
         <v>2582</v>
       </c>
-      <c r="H382" t="s">
+      <c r="I382" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
+        <v>2584</v>
+      </c>
+      <c r="L382" t="s">
+        <v>215</v>
+      </c>
+      <c r="M382" t="s">
         <v>2585</v>
       </c>
-      <c r="L382" t="s">
-[...2 lines deleted...]
-      <c r="M382" t="s">
+      <c r="N382" t="s">
         <v>2586</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D383" t="s">
         <v>2588</v>
       </c>
-      <c r="D383" t="s">
+      <c r="E383" t="s">
         <v>2589</v>
       </c>
-      <c r="E383" t="s">
+      <c r="F383" t="s">
         <v>2590</v>
       </c>
-      <c r="F383" t="s">
+      <c r="G383" t="s">
         <v>2591</v>
       </c>
-      <c r="G383" t="s">
+      <c r="H383" t="s">
         <v>2592</v>
       </c>
-      <c r="H383" t="s">
+      <c r="I383" t="s">
         <v>2593</v>
-      </c>
-[...1 lines deleted...]
-        <v>2594</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
+        <v>2594</v>
+      </c>
+      <c r="L383" t="s">
+        <v>1777</v>
+      </c>
+      <c r="M383" t="s">
         <v>2595</v>
       </c>
-      <c r="L383" t="s">
-[...2 lines deleted...]
-      <c r="M383" t="s">
+      <c r="N383" t="s">
         <v>2596</v>
-      </c>
-[...1 lines deleted...]
-        <v>2597</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E384" t="s">
         <v>2598</v>
       </c>
-      <c r="D384" t="s">
+      <c r="F384" t="s">
         <v>2599</v>
       </c>
-      <c r="E384" t="s">
+      <c r="G384" t="s">
         <v>2600</v>
       </c>
-      <c r="F384" t="s">
-[...2 lines deleted...]
-      <c r="G384" t="s">
+      <c r="H384" t="s">
         <v>2601</v>
       </c>
-      <c r="H384" t="s">
+      <c r="I384" t="s">
         <v>2602</v>
-      </c>
-[...1 lines deleted...]
-        <v>2603</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
+        <v>2603</v>
+      </c>
+      <c r="L384" t="s">
+        <v>215</v>
+      </c>
+      <c r="M384" t="s">
         <v>2604</v>
       </c>
-      <c r="L384" t="s">
-[...2 lines deleted...]
-      <c r="M384" t="s">
+      <c r="N384" t="s">
         <v>2605</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E385" t="s">
         <v>2598</v>
       </c>
-      <c r="D385" t="s">
+      <c r="F385" t="s">
         <v>2599</v>
       </c>
-      <c r="E385" t="s">
+      <c r="G385" t="s">
         <v>2600</v>
       </c>
-      <c r="F385" t="s">
-[...2 lines deleted...]
-      <c r="G385" t="s">
+      <c r="H385" t="s">
         <v>2601</v>
       </c>
-      <c r="H385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I385" t="s">
-        <v>2608</v>
+        <v>2606</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2609</v>
+        <v>2607</v>
       </c>
       <c r="L385" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M385" t="s">
-        <v>2610</v>
+        <v>2608</v>
       </c>
       <c r="N385" t="s">
-        <v>2606</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E386" t="s">
         <v>2611</v>
       </c>
-      <c r="D386" t="s">
-[...2 lines deleted...]
-      <c r="E386" t="s">
+      <c r="F386" t="s">
         <v>2612</v>
       </c>
-      <c r="F386" t="s">
+      <c r="G386" t="s">
         <v>2613</v>
       </c>
-      <c r="G386" t="s">
+      <c r="H386" t="s">
         <v>2614</v>
       </c>
-      <c r="H386" t="s">
+      <c r="I386" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
+        <v>2616</v>
+      </c>
+      <c r="L386" t="s">
+        <v>215</v>
+      </c>
+      <c r="M386" t="s">
         <v>2617</v>
       </c>
-      <c r="L386" t="s">
-[...2 lines deleted...]
-      <c r="M386" t="s">
+      <c r="N386" t="s">
         <v>2618</v>
-      </c>
-[...1 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2424</v>
+        <v>2619</v>
       </c>
       <c r="D387" t="s">
-        <v>2425</v>
+        <v>2620</v>
       </c>
       <c r="E387" t="s">
-        <v>2426</v>
+        <v>2621</v>
       </c>
       <c r="F387" t="s">
-        <v>2427</v>
+        <v>2622</v>
       </c>
       <c r="G387" t="s">
-        <v>2428</v>
+        <v>2623</v>
       </c>
       <c r="H387" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
       <c r="I387" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="L387" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M387" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="N387" t="s">
-        <v>2433</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="D388" t="s">
-        <v>2396</v>
+        <v>2630</v>
       </c>
       <c r="E388" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
       <c r="F388" t="s">
-        <v>2626</v>
+        <v>1632</v>
       </c>
       <c r="G388" t="s">
-        <v>2627</v>
+        <v>2632</v>
       </c>
       <c r="H388" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="I388" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="L388" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M388" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="N388" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2633</v>
+        <v>2629</v>
       </c>
       <c r="D389" t="s">
-        <v>2386</v>
+        <v>2630</v>
       </c>
       <c r="E389" t="s">
-        <v>2634</v>
+        <v>2631</v>
       </c>
       <c r="F389" t="s">
-        <v>2635</v>
+        <v>1632</v>
       </c>
       <c r="G389" t="s">
-        <v>2636</v>
+        <v>2632</v>
       </c>
       <c r="H389" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="I389" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="L389" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M389" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="N389" t="s">
-        <v>2641</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2434</v>
+        <v>2642</v>
       </c>
       <c r="D390" t="s">
-        <v>2396</v>
+        <v>2417</v>
       </c>
       <c r="E390" t="s">
-        <v>2435</v>
+        <v>2643</v>
       </c>
       <c r="F390" t="s">
-        <v>2436</v>
+        <v>2644</v>
       </c>
       <c r="G390" t="s">
-        <v>2437</v>
+        <v>2645</v>
       </c>
       <c r="H390" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="I390" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="L390" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M390" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="N390" t="s">
-        <v>2442</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2646</v>
+        <v>2455</v>
       </c>
       <c r="D391" t="s">
-        <v>2647</v>
+        <v>2456</v>
       </c>
       <c r="E391" t="s">
-        <v>2648</v>
+        <v>2457</v>
       </c>
       <c r="F391" t="s">
-        <v>2649</v>
+        <v>2458</v>
       </c>
       <c r="G391" t="s">
-        <v>2650</v>
+        <v>2459</v>
       </c>
       <c r="H391" t="s">
         <v>2651</v>
       </c>
       <c r="I391" t="s">
         <v>2652</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
         <v>2653</v>
       </c>
       <c r="L391" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M391" t="s">
         <v>2654</v>
       </c>
       <c r="N391" t="s">
-        <v>2655</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E392" t="s">
         <v>2656</v>
       </c>
-      <c r="D392" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F392" t="s">
-        <v>2012</v>
+        <v>2657</v>
       </c>
       <c r="G392" t="s">
-        <v>2013</v>
+        <v>2658</v>
       </c>
       <c r="H392" t="s">
-        <v>2140</v>
+        <v>2659</v>
       </c>
       <c r="I392" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="L392" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M392" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="N392" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2343</v>
+        <v>2664</v>
       </c>
       <c r="D393" t="s">
-        <v>2334</v>
+        <v>2417</v>
       </c>
       <c r="E393" t="s">
-        <v>2344</v>
+        <v>2665</v>
       </c>
       <c r="F393" t="s">
-        <v>2345</v>
+        <v>2666</v>
       </c>
       <c r="G393" t="s">
-        <v>2346</v>
+        <v>2667</v>
       </c>
       <c r="H393" t="s">
-        <v>2661</v>
+        <v>2668</v>
       </c>
       <c r="I393" t="s">
-        <v>2662</v>
+        <v>2669</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2663</v>
+        <v>2670</v>
       </c>
       <c r="L393" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M393" t="s">
-        <v>2664</v>
+        <v>2671</v>
       </c>
       <c r="N393" t="s">
-        <v>2351</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2665</v>
+        <v>2465</v>
       </c>
       <c r="D394" t="s">
-        <v>2334</v>
+        <v>2427</v>
       </c>
       <c r="E394" t="s">
-        <v>2666</v>
+        <v>2466</v>
       </c>
       <c r="F394" t="s">
-        <v>2667</v>
+        <v>2467</v>
       </c>
       <c r="G394" t="s">
-        <v>2668</v>
+        <v>2468</v>
       </c>
       <c r="H394" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="I394" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="L394" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M394" t="s">
-        <v>2672</v>
+        <v>2676</v>
       </c>
       <c r="N394" t="s">
-        <v>2673</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="D395" t="s">
-        <v>2334</v>
+        <v>2678</v>
       </c>
       <c r="E395" t="s">
-        <v>2675</v>
+        <v>2679</v>
       </c>
       <c r="F395" t="s">
-        <v>2676</v>
+        <v>2680</v>
       </c>
       <c r="G395" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
       <c r="H395" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
       <c r="I395" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="L395" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M395" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
       <c r="N395" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2683</v>
+        <v>2687</v>
       </c>
       <c r="D396" t="s">
-        <v>2334</v>
+        <v>2365</v>
       </c>
       <c r="E396" t="s">
-        <v>2684</v>
+        <v>2042</v>
       </c>
       <c r="F396" t="s">
-        <v>2685</v>
+        <v>2043</v>
       </c>
       <c r="G396" t="s">
-        <v>2686</v>
+        <v>2044</v>
       </c>
       <c r="H396" t="s">
-        <v>2687</v>
+        <v>2171</v>
       </c>
       <c r="I396" t="s">
         <v>2688</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
         <v>2689</v>
       </c>
       <c r="L396" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M396" t="s">
         <v>2690</v>
       </c>
       <c r="N396" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E397" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F397" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H397" t="s">
         <v>2692</v>
       </c>
-      <c r="D397" t="s">
-[...2 lines deleted...]
-      <c r="E397" t="s">
+      <c r="I397" t="s">
         <v>2693</v>
-      </c>
-[...10 lines deleted...]
-        <v>2697</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2698</v>
+        <v>2694</v>
       </c>
       <c r="L397" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M397" t="s">
-        <v>2699</v>
+        <v>2695</v>
       </c>
       <c r="N397" t="s">
-        <v>2700</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D398" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E398" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F398" t="s">
+        <v>2698</v>
+      </c>
+      <c r="G398" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H398" t="s">
+        <v>2700</v>
+      </c>
+      <c r="I398" t="s">
         <v>2701</v>
-      </c>
-[...16 lines deleted...]
-        <v>2706</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2707</v>
+        <v>2702</v>
       </c>
       <c r="L398" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M398" t="s">
-        <v>2708</v>
+        <v>2703</v>
       </c>
       <c r="N398" t="s">
-        <v>2709</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D399" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E399" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F399" t="s">
+        <v>2707</v>
+      </c>
+      <c r="G399" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H399" t="s">
+        <v>2709</v>
+      </c>
+      <c r="I399" t="s">
         <v>2710</v>
-      </c>
-[...16 lines deleted...]
-        <v>2715</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2716</v>
+        <v>2711</v>
       </c>
       <c r="L399" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M399" t="s">
-        <v>2717</v>
+        <v>2712</v>
       </c>
       <c r="N399" t="s">
-        <v>2718</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2303</v>
+        <v>2714</v>
       </c>
       <c r="D400" t="s">
-        <v>2599</v>
+        <v>2365</v>
       </c>
       <c r="E400" t="s">
-        <v>2305</v>
+        <v>2715</v>
       </c>
       <c r="F400" t="s">
-        <v>2306</v>
+        <v>2716</v>
       </c>
       <c r="G400" t="s">
-        <v>2307</v>
+        <v>2717</v>
       </c>
       <c r="H400" t="s">
+        <v>2718</v>
+      </c>
+      <c r="I400" t="s">
         <v>2719</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
+        <v>2720</v>
+      </c>
+      <c r="L400" t="s">
+        <v>215</v>
+      </c>
+      <c r="M400" t="s">
         <v>2721</v>
       </c>
-      <c r="L400" t="s">
-[...2 lines deleted...]
-      <c r="M400" t="s">
+      <c r="N400" t="s">
         <v>2722</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2303</v>
+        <v>2723</v>
       </c>
       <c r="D401" t="s">
-        <v>2599</v>
+        <v>2365</v>
       </c>
       <c r="E401" t="s">
-        <v>2305</v>
+        <v>2724</v>
       </c>
       <c r="F401" t="s">
-        <v>2306</v>
+        <v>2725</v>
       </c>
       <c r="G401" t="s">
-        <v>2307</v>
+        <v>2726</v>
       </c>
       <c r="H401" t="s">
-        <v>2723</v>
+        <v>2727</v>
       </c>
       <c r="I401" t="s">
-        <v>2724</v>
+        <v>2728</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2725</v>
+        <v>2729</v>
       </c>
       <c r="L401" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M401" t="s">
-        <v>2726</v>
+        <v>2730</v>
       </c>
       <c r="N401" t="s">
-        <v>2312</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2303</v>
+        <v>2732</v>
       </c>
       <c r="D402" t="s">
-        <v>2599</v>
+        <v>2610</v>
       </c>
       <c r="E402" t="s">
-        <v>2305</v>
+        <v>2733</v>
       </c>
       <c r="F402" t="s">
-        <v>2306</v>
+        <v>2734</v>
       </c>
       <c r="G402" t="s">
-        <v>2307</v>
+        <v>2735</v>
       </c>
       <c r="H402" t="s">
-        <v>2727</v>
+        <v>2736</v>
       </c>
       <c r="I402" t="s">
-        <v>2728</v>
+        <v>2737</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2729</v>
+        <v>2738</v>
       </c>
       <c r="L402" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M402" t="s">
-        <v>2730</v>
+        <v>2739</v>
       </c>
       <c r="N402" t="s">
-        <v>2312</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2303</v>
+        <v>2741</v>
       </c>
       <c r="D403" t="s">
-        <v>2599</v>
+        <v>2417</v>
       </c>
       <c r="E403" t="s">
-        <v>2305</v>
+        <v>2742</v>
       </c>
       <c r="F403" t="s">
-        <v>2306</v>
+        <v>2743</v>
       </c>
       <c r="G403" t="s">
-        <v>2307</v>
+        <v>2744</v>
       </c>
       <c r="H403" t="s">
-        <v>2308</v>
+        <v>2745</v>
       </c>
       <c r="I403" t="s">
-        <v>2731</v>
+        <v>2746</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2732</v>
+        <v>2747</v>
       </c>
       <c r="L403" t="s">
-        <v>1697</v>
+        <v>215</v>
       </c>
       <c r="M403" t="s">
-        <v>2733</v>
+        <v>2748</v>
       </c>
       <c r="N403" t="s">
-        <v>2312</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2734</v>
+        <v>2334</v>
       </c>
       <c r="D404" t="s">
-        <v>2334</v>
+        <v>2630</v>
       </c>
       <c r="E404" t="s">
-        <v>2735</v>
+        <v>2336</v>
       </c>
       <c r="F404" t="s">
-        <v>2736</v>
+        <v>2337</v>
       </c>
       <c r="G404" t="s">
-        <v>2737</v>
+        <v>2338</v>
       </c>
       <c r="H404" t="s">
-        <v>2738</v>
+        <v>2750</v>
       </c>
       <c r="I404" t="s">
-        <v>2739</v>
+        <v>2751</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2740</v>
+        <v>2752</v>
       </c>
       <c r="L404" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M404" t="s">
-        <v>2741</v>
+        <v>2753</v>
       </c>
       <c r="N404" t="s">
-        <v>2742</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2743</v>
+        <v>2334</v>
       </c>
       <c r="D405" t="s">
-        <v>2744</v>
+        <v>2630</v>
       </c>
       <c r="E405" t="s">
-        <v>2745</v>
+        <v>2336</v>
       </c>
       <c r="F405" t="s">
-        <v>1751</v>
+        <v>2337</v>
       </c>
       <c r="G405" t="s">
-        <v>2746</v>
+        <v>2338</v>
       </c>
       <c r="H405" t="s">
-        <v>2747</v>
+        <v>2754</v>
       </c>
       <c r="I405" t="s">
-        <v>2748</v>
+        <v>2755</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2749</v>
+        <v>2756</v>
       </c>
       <c r="L405" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M405" t="s">
-        <v>2750</v>
+        <v>2757</v>
       </c>
       <c r="N405" t="s">
-        <v>2751</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2752</v>
+        <v>2334</v>
       </c>
       <c r="D406" t="s">
-        <v>2753</v>
+        <v>2630</v>
       </c>
       <c r="E406" t="s">
-        <v>2754</v>
+        <v>2336</v>
       </c>
       <c r="F406" t="s">
-        <v>2755</v>
+        <v>2337</v>
       </c>
       <c r="G406" t="s">
-        <v>2756</v>
+        <v>2338</v>
       </c>
       <c r="H406" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="I406" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="L406" t="s">
-        <v>2760</v>
+        <v>1732</v>
       </c>
       <c r="M406" t="s">
         <v>2761</v>
       </c>
       <c r="N406" t="s">
-        <v>2762</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2763</v>
+        <v>2334</v>
       </c>
       <c r="D407" t="s">
-        <v>2764</v>
+        <v>2630</v>
       </c>
       <c r="E407" t="s">
-        <v>2765</v>
+        <v>2336</v>
       </c>
       <c r="F407" t="s">
-        <v>2766</v>
+        <v>2337</v>
       </c>
       <c r="G407" t="s">
-        <v>2767</v>
+        <v>2338</v>
       </c>
       <c r="H407" t="s">
-        <v>2768</v>
+        <v>2339</v>
       </c>
       <c r="I407" t="s">
-        <v>2769</v>
+        <v>2762</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2770</v>
+        <v>2763</v>
       </c>
       <c r="L407" t="s">
-        <v>1564</v>
+        <v>1732</v>
       </c>
       <c r="M407" t="s">
-        <v>2771</v>
+        <v>2764</v>
       </c>
       <c r="N407" t="s">
-        <v>2772</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2773</v>
+        <v>2765</v>
       </c>
       <c r="D408" t="s">
-        <v>2774</v>
+        <v>2365</v>
       </c>
       <c r="E408" t="s">
-        <v>2775</v>
+        <v>2766</v>
       </c>
       <c r="F408" t="s">
-        <v>2776</v>
+        <v>2767</v>
       </c>
       <c r="G408" t="s">
-        <v>2777</v>
+        <v>2768</v>
       </c>
       <c r="H408" t="s">
-        <v>2778</v>
+        <v>2769</v>
       </c>
       <c r="I408" t="s">
-        <v>2779</v>
+        <v>2770</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2780</v>
+        <v>2771</v>
       </c>
       <c r="L408" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M408" t="s">
-        <v>2781</v>
+        <v>2772</v>
       </c>
       <c r="N408" t="s">
-        <v>2782</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2783</v>
+        <v>2774</v>
       </c>
       <c r="D409" t="s">
-        <v>2784</v>
+        <v>2775</v>
       </c>
       <c r="E409" t="s">
-        <v>2785</v>
+        <v>2776</v>
       </c>
       <c r="F409" t="s">
-        <v>2786</v>
+        <v>1783</v>
       </c>
       <c r="G409" t="s">
-        <v>2787</v>
+        <v>2777</v>
       </c>
       <c r="H409" t="s">
-        <v>2788</v>
+        <v>2778</v>
       </c>
       <c r="I409" t="s">
-        <v>2789</v>
+        <v>2779</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2790</v>
+        <v>2780</v>
       </c>
       <c r="L409" t="s">
-        <v>2791</v>
+        <v>215</v>
       </c>
       <c r="M409" t="s">
-        <v>2792</v>
+        <v>2781</v>
       </c>
       <c r="N409" t="s">
-        <v>2793</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2794</v>
+        <v>2783</v>
       </c>
       <c r="D410" t="s">
         <v>2784</v>
       </c>
       <c r="E410" t="s">
-        <v>2795</v>
+        <v>2785</v>
       </c>
       <c r="F410" t="s">
-        <v>2796</v>
+        <v>2786</v>
       </c>
       <c r="G410" t="s">
-        <v>2797</v>
+        <v>2787</v>
       </c>
       <c r="H410" t="s">
-        <v>2798</v>
+        <v>2788</v>
       </c>
       <c r="I410" t="s">
-        <v>2799</v>
+        <v>2789</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2800</v>
+        <v>2790</v>
       </c>
       <c r="L410" t="s">
-        <v>1564</v>
+        <v>2791</v>
       </c>
       <c r="M410" t="s">
-        <v>2801</v>
+        <v>2792</v>
       </c>
       <c r="N410" t="s">
-        <v>2802</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2803</v>
+        <v>2794</v>
       </c>
       <c r="D411" t="s">
-        <v>2804</v>
+        <v>2795</v>
       </c>
       <c r="E411" t="s">
-        <v>2805</v>
+        <v>2796</v>
       </c>
       <c r="F411" t="s">
-        <v>1751</v>
+        <v>2797</v>
       </c>
       <c r="G411" t="s">
-        <v>2806</v>
+        <v>2798</v>
       </c>
       <c r="H411" t="s">
-        <v>2807</v>
+        <v>2799</v>
       </c>
       <c r="I411" t="s">
-        <v>2808</v>
+        <v>2800</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2809</v>
+        <v>2801</v>
       </c>
       <c r="L411" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M411" t="s">
-        <v>2810</v>
+        <v>2802</v>
       </c>
       <c r="N411" t="s">
-        <v>2811</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2812</v>
+        <v>2804</v>
       </c>
       <c r="D412" t="s">
-        <v>2813</v>
+        <v>2805</v>
       </c>
       <c r="E412" t="s">
-        <v>2814</v>
+        <v>2806</v>
       </c>
       <c r="F412" t="s">
-        <v>2613</v>
+        <v>2807</v>
       </c>
       <c r="G412" t="s">
-        <v>2815</v>
+        <v>2808</v>
       </c>
       <c r="H412" t="s">
-        <v>2816</v>
+        <v>2809</v>
       </c>
       <c r="I412" t="s">
-        <v>2817</v>
+        <v>2810</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2818</v>
+        <v>2811</v>
       </c>
       <c r="L412" t="s">
-        <v>1564</v>
+        <v>215</v>
       </c>
       <c r="M412" t="s">
-        <v>2819</v>
+        <v>2812</v>
       </c>
       <c r="N412" t="s">
-        <v>2820</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2821</v>
+        <v>2814</v>
       </c>
       <c r="D413" t="s">
-        <v>2822</v>
+        <v>2815</v>
       </c>
       <c r="E413" t="s">
-        <v>2823</v>
+        <v>2816</v>
       </c>
       <c r="F413" t="s">
-        <v>2824</v>
+        <v>2817</v>
       </c>
       <c r="G413" t="s">
-        <v>2825</v>
+        <v>2818</v>
       </c>
       <c r="H413" t="s">
-        <v>2826</v>
+        <v>2819</v>
       </c>
       <c r="I413" t="s">
-        <v>2827</v>
+        <v>2820</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2828</v>
+        <v>2821</v>
       </c>
       <c r="L413" t="s">
-        <v>2829</v>
+        <v>2822</v>
       </c>
       <c r="M413" t="s">
-        <v>2830</v>
+        <v>2823</v>
       </c>
       <c r="N413" t="s">
-        <v>2831</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2821</v>
+        <v>2825</v>
       </c>
       <c r="D414" t="s">
-        <v>2822</v>
+        <v>2815</v>
       </c>
       <c r="E414" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="F414" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="G414" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
       <c r="H414" t="s">
-        <v>2832</v>
+        <v>2829</v>
       </c>
       <c r="I414" t="s">
-        <v>2833</v>
+        <v>2830</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2834</v>
+        <v>2831</v>
       </c>
       <c r="L414" t="s">
-        <v>2835</v>
+        <v>215</v>
       </c>
       <c r="M414" t="s">
-        <v>2836</v>
+        <v>2832</v>
       </c>
       <c r="N414" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2821</v>
+        <v>2834</v>
       </c>
       <c r="D415" t="s">
-        <v>2822</v>
+        <v>2835</v>
       </c>
       <c r="E415" t="s">
-        <v>2823</v>
+        <v>2836</v>
       </c>
       <c r="F415" t="s">
-        <v>2824</v>
+        <v>1783</v>
       </c>
       <c r="G415" t="s">
-        <v>2825</v>
+        <v>2837</v>
       </c>
       <c r="H415" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="I415" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="L415" t="s">
-        <v>2840</v>
+        <v>215</v>
       </c>
       <c r="M415" t="s">
         <v>2841</v>
       </c>
       <c r="N415" t="s">
-        <v>2831</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2821</v>
+        <v>2843</v>
       </c>
       <c r="D416" t="s">
-        <v>2822</v>
+        <v>2844</v>
       </c>
       <c r="E416" t="s">
-        <v>2823</v>
+        <v>2845</v>
       </c>
       <c r="F416" t="s">
-        <v>2824</v>
+        <v>2644</v>
       </c>
       <c r="G416" t="s">
-        <v>2825</v>
+        <v>2846</v>
       </c>
       <c r="H416" t="s">
-        <v>2842</v>
+        <v>2847</v>
       </c>
       <c r="I416" t="s">
-        <v>2843</v>
+        <v>2848</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2844</v>
+        <v>2849</v>
       </c>
       <c r="L416" t="s">
-        <v>2845</v>
+        <v>215</v>
       </c>
       <c r="M416" t="s">
-        <v>2846</v>
+        <v>2850</v>
       </c>
       <c r="N416" t="s">
-        <v>2831</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D417" t="s">
-        <v>2822</v>
+        <v>2853</v>
       </c>
       <c r="E417" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F417" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G417" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H417" t="s">
-        <v>2847</v>
+        <v>2857</v>
       </c>
       <c r="I417" t="s">
-        <v>2848</v>
+        <v>2858</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2849</v>
+        <v>2859</v>
       </c>
       <c r="L417" t="s">
-        <v>2850</v>
+        <v>2860</v>
       </c>
       <c r="M417" t="s">
-        <v>2851</v>
+        <v>2861</v>
       </c>
       <c r="N417" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D418" t="s">
-        <v>2822</v>
+        <v>2853</v>
       </c>
       <c r="E418" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F418" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G418" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H418" t="s">
-        <v>2852</v>
+        <v>2863</v>
       </c>
       <c r="I418" t="s">
-        <v>2853</v>
+        <v>2864</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2854</v>
+        <v>2865</v>
       </c>
       <c r="L418" t="s">
-        <v>2855</v>
+        <v>2866</v>
       </c>
       <c r="M418" t="s">
-        <v>2856</v>
+        <v>2867</v>
       </c>
       <c r="N418" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D419" t="s">
-        <v>2822</v>
+        <v>2853</v>
       </c>
       <c r="E419" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F419" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G419" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H419" t="s">
-        <v>2857</v>
+        <v>2868</v>
       </c>
       <c r="I419" t="s">
-        <v>2858</v>
+        <v>2869</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2859</v>
+        <v>2870</v>
       </c>
       <c r="L419" t="s">
-        <v>2860</v>
+        <v>2871</v>
       </c>
       <c r="M419" t="s">
-        <v>2861</v>
+        <v>2872</v>
       </c>
       <c r="N419" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D420" t="s">
-        <v>2862</v>
+        <v>2853</v>
       </c>
       <c r="E420" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F420" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G420" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H420" t="s">
-        <v>2863</v>
+        <v>2873</v>
       </c>
       <c r="I420" t="s">
-        <v>2864</v>
+        <v>2874</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2865</v>
+        <v>2875</v>
       </c>
       <c r="L420" t="s">
-        <v>2866</v>
+        <v>2876</v>
       </c>
       <c r="M420" t="s">
-        <v>2867</v>
+        <v>2877</v>
       </c>
       <c r="N420" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D421" t="s">
-        <v>2862</v>
+        <v>2853</v>
       </c>
       <c r="E421" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F421" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G421" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H421" t="s">
-        <v>2868</v>
+        <v>2878</v>
       </c>
       <c r="I421" t="s">
-        <v>2869</v>
+        <v>2879</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2870</v>
+        <v>2880</v>
       </c>
       <c r="L421" t="s">
-        <v>2871</v>
+        <v>2881</v>
       </c>
       <c r="M421" t="s">
-        <v>2872</v>
+        <v>2882</v>
       </c>
       <c r="N421" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D422" t="s">
-        <v>2862</v>
+        <v>2853</v>
       </c>
       <c r="E422" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F422" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G422" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H422" t="s">
-        <v>2826</v>
+        <v>2883</v>
       </c>
       <c r="I422" t="s">
-        <v>2873</v>
+        <v>2884</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2874</v>
+        <v>2885</v>
       </c>
       <c r="L422" t="s">
-        <v>2875</v>
+        <v>2886</v>
       </c>
       <c r="M422" t="s">
-        <v>2876</v>
+        <v>2887</v>
       </c>
       <c r="N422" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D423" t="s">
-        <v>2862</v>
+        <v>2853</v>
       </c>
       <c r="E423" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F423" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G423" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H423" t="s">
-        <v>2842</v>
+        <v>2888</v>
       </c>
       <c r="I423" t="s">
-        <v>2877</v>
+        <v>2889</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2878</v>
+        <v>2890</v>
       </c>
       <c r="L423" t="s">
-        <v>2879</v>
+        <v>2891</v>
       </c>
       <c r="M423" t="s">
-        <v>2880</v>
+        <v>2892</v>
       </c>
       <c r="N423" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D424" t="s">
-        <v>2862</v>
+        <v>2893</v>
       </c>
       <c r="E424" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F424" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G424" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H424" t="s">
-        <v>2832</v>
+        <v>2894</v>
       </c>
       <c r="I424" t="s">
-        <v>2881</v>
+        <v>2895</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2882</v>
+        <v>2896</v>
       </c>
       <c r="L424" t="s">
-        <v>2883</v>
+        <v>2897</v>
       </c>
       <c r="M424" t="s">
-        <v>2884</v>
+        <v>2898</v>
       </c>
       <c r="N424" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D425" t="s">
-        <v>2862</v>
+        <v>2893</v>
       </c>
       <c r="E425" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F425" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G425" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H425" t="s">
-        <v>2885</v>
+        <v>2899</v>
       </c>
       <c r="I425" t="s">
-        <v>2886</v>
+        <v>2900</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2887</v>
+        <v>2901</v>
       </c>
       <c r="L425" t="s">
-        <v>2888</v>
+        <v>2902</v>
       </c>
       <c r="M425" t="s">
-        <v>2889</v>
+        <v>2903</v>
       </c>
       <c r="N425" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D426" t="s">
-        <v>2862</v>
+        <v>2893</v>
       </c>
       <c r="E426" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F426" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G426" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H426" t="s">
-        <v>2890</v>
+        <v>2857</v>
       </c>
       <c r="I426" t="s">
-        <v>2891</v>
+        <v>2904</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2892</v>
+        <v>2905</v>
       </c>
       <c r="L426" t="s">
-        <v>2893</v>
+        <v>2906</v>
       </c>
       <c r="M426" t="s">
-        <v>2894</v>
+        <v>2907</v>
       </c>
       <c r="N426" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D427" t="s">
-        <v>2862</v>
+        <v>2893</v>
       </c>
       <c r="E427" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F427" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G427" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H427" t="s">
-        <v>2852</v>
+        <v>2873</v>
       </c>
       <c r="I427" t="s">
-        <v>2895</v>
+        <v>2908</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2896</v>
+        <v>2909</v>
       </c>
       <c r="L427" t="s">
-        <v>2897</v>
+        <v>2910</v>
       </c>
       <c r="M427" t="s">
-        <v>2898</v>
+        <v>2911</v>
       </c>
       <c r="N427" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2899</v>
+        <v>2852</v>
       </c>
       <c r="D428" t="s">
-        <v>2900</v>
+        <v>2893</v>
       </c>
       <c r="E428" t="s">
-        <v>2901</v>
+        <v>2854</v>
       </c>
       <c r="F428" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G428" t="s">
-        <v>2903</v>
+        <v>2856</v>
       </c>
       <c r="H428" t="s">
-        <v>2904</v>
+        <v>2863</v>
       </c>
       <c r="I428" t="s">
-        <v>2905</v>
+        <v>2912</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2906</v>
+        <v>2913</v>
       </c>
       <c r="L428" t="s">
-        <v>2907</v>
+        <v>2914</v>
       </c>
       <c r="M428" t="s">
-        <v>2908</v>
+        <v>2915</v>
       </c>
       <c r="N428" t="s">
-        <v>2909</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D429" t="s">
-        <v>2910</v>
+        <v>2893</v>
       </c>
       <c r="E429" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F429" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G429" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H429" t="s">
-        <v>2911</v>
+        <v>2916</v>
       </c>
       <c r="I429" t="s">
-        <v>2912</v>
+        <v>2917</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>2913</v>
+        <v>2918</v>
       </c>
       <c r="L429" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
       <c r="M429" t="s">
-        <v>2915</v>
+        <v>2920</v>
       </c>
       <c r="N429" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D430" t="s">
-        <v>2910</v>
+        <v>2893</v>
       </c>
       <c r="E430" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F430" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G430" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H430" t="s">
-        <v>2916</v>
+        <v>2921</v>
       </c>
       <c r="I430" t="s">
-        <v>2917</v>
+        <v>2922</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>2918</v>
+        <v>2923</v>
       </c>
       <c r="L430" t="s">
-        <v>2919</v>
+        <v>2924</v>
       </c>
       <c r="M430" t="s">
-        <v>2920</v>
+        <v>2925</v>
       </c>
       <c r="N430" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D431" t="s">
-        <v>2921</v>
+        <v>2893</v>
       </c>
       <c r="E431" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F431" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G431" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H431" t="s">
-        <v>2922</v>
+        <v>2883</v>
       </c>
       <c r="I431" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="L431" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="M431" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="N431" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2821</v>
+        <v>2930</v>
       </c>
       <c r="D432" t="s">
-        <v>2910</v>
+        <v>2931</v>
       </c>
       <c r="E432" t="s">
-        <v>2823</v>
+        <v>2932</v>
       </c>
       <c r="F432" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G432" t="s">
-        <v>2825</v>
+        <v>2934</v>
       </c>
       <c r="H432" t="s">
-        <v>2927</v>
+        <v>2935</v>
       </c>
       <c r="I432" t="s">
-        <v>2928</v>
+        <v>2936</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>2929</v>
+        <v>2937</v>
       </c>
       <c r="L432" t="s">
-        <v>2930</v>
+        <v>2938</v>
       </c>
       <c r="M432" t="s">
-        <v>2931</v>
+        <v>2939</v>
       </c>
       <c r="N432" t="s">
-        <v>2831</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D433" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E433" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F433" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G433" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H433" t="s">
-        <v>2932</v>
+        <v>2942</v>
       </c>
       <c r="I433" t="s">
-        <v>2933</v>
+        <v>2943</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>2934</v>
+        <v>2944</v>
       </c>
       <c r="L433" t="s">
-        <v>2935</v>
+        <v>2945</v>
       </c>
       <c r="M433" t="s">
-        <v>2936</v>
+        <v>2946</v>
       </c>
       <c r="N433" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D434" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E434" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F434" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G434" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H434" t="s">
-        <v>2832</v>
+        <v>2947</v>
       </c>
       <c r="I434" t="s">
-        <v>2937</v>
+        <v>2948</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>2938</v>
+        <v>2949</v>
       </c>
       <c r="L434" t="s">
-        <v>2939</v>
+        <v>2950</v>
       </c>
       <c r="M434" t="s">
-        <v>2940</v>
+        <v>2951</v>
       </c>
       <c r="N434" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D435" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E435" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F435" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G435" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H435" t="s">
-        <v>2941</v>
+        <v>2953</v>
       </c>
       <c r="I435" t="s">
-        <v>2942</v>
+        <v>2954</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>2943</v>
+        <v>2955</v>
       </c>
       <c r="L435" t="s">
-        <v>2944</v>
+        <v>2956</v>
       </c>
       <c r="M435" t="s">
-        <v>2945</v>
+        <v>2957</v>
       </c>
       <c r="N435" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D436" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E436" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F436" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G436" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H436" t="s">
-        <v>2946</v>
+        <v>2958</v>
       </c>
       <c r="I436" t="s">
-        <v>2947</v>
+        <v>2959</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>2948</v>
+        <v>2960</v>
       </c>
       <c r="L436" t="s">
-        <v>2949</v>
+        <v>2961</v>
       </c>
       <c r="M436" t="s">
-        <v>2950</v>
+        <v>2962</v>
       </c>
       <c r="N436" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D437" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E437" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F437" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G437" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H437" t="s">
-        <v>2951</v>
+        <v>2963</v>
       </c>
       <c r="I437" t="s">
-        <v>2952</v>
+        <v>2964</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>2953</v>
+        <v>2965</v>
       </c>
       <c r="L437" t="s">
-        <v>2954</v>
+        <v>2966</v>
       </c>
       <c r="M437" t="s">
-        <v>2955</v>
+        <v>2967</v>
       </c>
       <c r="N437" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D438" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E438" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F438" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G438" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H438" t="s">
-        <v>2956</v>
+        <v>2863</v>
       </c>
       <c r="I438" t="s">
-        <v>2957</v>
+        <v>2968</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>2958</v>
+        <v>2969</v>
       </c>
       <c r="L438" t="s">
-        <v>2959</v>
+        <v>2970</v>
       </c>
       <c r="M438" t="s">
-        <v>2960</v>
+        <v>2971</v>
       </c>
       <c r="N438" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D439" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E439" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F439" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G439" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H439" t="s">
-        <v>2961</v>
+        <v>2972</v>
       </c>
       <c r="I439" t="s">
-        <v>2962</v>
+        <v>2973</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>2963</v>
+        <v>2974</v>
       </c>
       <c r="L439" t="s">
-        <v>2964</v>
+        <v>2975</v>
       </c>
       <c r="M439" t="s">
-        <v>2965</v>
+        <v>2976</v>
       </c>
       <c r="N439" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D440" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E440" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F440" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G440" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H440" t="s">
-        <v>2966</v>
+        <v>2977</v>
       </c>
       <c r="I440" t="s">
-        <v>2967</v>
+        <v>2978</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>2968</v>
+        <v>2979</v>
       </c>
       <c r="L440" t="s">
-        <v>2969</v>
+        <v>2980</v>
       </c>
       <c r="M440" t="s">
-        <v>2970</v>
+        <v>2981</v>
       </c>
       <c r="N440" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D441" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E441" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F441" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G441" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H441" t="s">
-        <v>2847</v>
+        <v>2982</v>
       </c>
       <c r="I441" t="s">
-        <v>2971</v>
+        <v>2983</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>2972</v>
+        <v>2984</v>
       </c>
       <c r="L441" t="s">
-        <v>2973</v>
+        <v>2985</v>
       </c>
       <c r="M441" t="s">
-        <v>2974</v>
+        <v>2986</v>
       </c>
       <c r="N441" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D442" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E442" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F442" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G442" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H442" t="s">
-        <v>2975</v>
+        <v>2987</v>
       </c>
       <c r="I442" t="s">
-        <v>2976</v>
+        <v>2988</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>2977</v>
+        <v>2989</v>
       </c>
       <c r="L442" t="s">
-        <v>2978</v>
+        <v>2990</v>
       </c>
       <c r="M442" t="s">
-        <v>2979</v>
+        <v>2991</v>
       </c>
       <c r="N442" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D443" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E443" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F443" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G443" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H443" t="s">
-        <v>2980</v>
+        <v>2992</v>
       </c>
       <c r="I443" t="s">
-        <v>2981</v>
+        <v>2993</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>2982</v>
+        <v>2994</v>
       </c>
       <c r="L443" t="s">
-        <v>2983</v>
+        <v>2995</v>
       </c>
       <c r="M443" t="s">
-        <v>2984</v>
+        <v>2996</v>
       </c>
       <c r="N443" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D444" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E444" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F444" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G444" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H444" t="s">
-        <v>2985</v>
+        <v>2997</v>
       </c>
       <c r="I444" t="s">
-        <v>2986</v>
+        <v>2998</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>2987</v>
+        <v>2999</v>
       </c>
       <c r="L444" t="s">
-        <v>2988</v>
+        <v>3000</v>
       </c>
       <c r="M444" t="s">
-        <v>2989</v>
+        <v>3001</v>
       </c>
       <c r="N444" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D445" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E445" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F445" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G445" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H445" t="s">
-        <v>2990</v>
+        <v>2878</v>
       </c>
       <c r="I445" t="s">
-        <v>2991</v>
+        <v>3002</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>2992</v>
+        <v>3003</v>
       </c>
       <c r="L445" t="s">
-        <v>2993</v>
+        <v>3004</v>
       </c>
       <c r="M445" t="s">
-        <v>2994</v>
+        <v>3005</v>
       </c>
       <c r="N445" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2899</v>
+        <v>2852</v>
       </c>
       <c r="D446" t="s">
-        <v>2995</v>
+        <v>2941</v>
       </c>
       <c r="E446" t="s">
-        <v>2901</v>
+        <v>2854</v>
       </c>
       <c r="F446" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G446" t="s">
-        <v>2903</v>
+        <v>2856</v>
       </c>
       <c r="H446" t="s">
-        <v>2996</v>
+        <v>3006</v>
       </c>
       <c r="I446" t="s">
-        <v>2997</v>
+        <v>3007</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>2998</v>
+        <v>3008</v>
       </c>
       <c r="L446" t="s">
-        <v>2999</v>
+        <v>3009</v>
       </c>
       <c r="M446" t="s">
-        <v>3000</v>
+        <v>3010</v>
       </c>
       <c r="N446" t="s">
-        <v>2909</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D447" t="s">
-        <v>2921</v>
+        <v>2952</v>
       </c>
       <c r="E447" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F447" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G447" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H447" t="s">
-        <v>3001</v>
+        <v>3011</v>
       </c>
       <c r="I447" t="s">
-        <v>3002</v>
+        <v>3012</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3003</v>
+        <v>3013</v>
       </c>
       <c r="L447" t="s">
-        <v>3004</v>
+        <v>3014</v>
       </c>
       <c r="M447" t="s">
-        <v>3005</v>
+        <v>3015</v>
       </c>
       <c r="N447" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2899</v>
+        <v>2852</v>
       </c>
       <c r="D448" t="s">
-        <v>2995</v>
+        <v>2941</v>
       </c>
       <c r="E448" t="s">
-        <v>2901</v>
+        <v>2854</v>
       </c>
       <c r="F448" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G448" t="s">
-        <v>2903</v>
+        <v>2856</v>
       </c>
       <c r="H448" t="s">
-        <v>3006</v>
+        <v>3016</v>
       </c>
       <c r="I448" t="s">
-        <v>3007</v>
+        <v>3017</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3008</v>
+        <v>3018</v>
       </c>
       <c r="L448" t="s">
-        <v>3009</v>
+        <v>3019</v>
       </c>
       <c r="M448" t="s">
-        <v>3010</v>
+        <v>3020</v>
       </c>
       <c r="N448" t="s">
-        <v>2909</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2899</v>
+        <v>2852</v>
       </c>
       <c r="D449" t="s">
-        <v>2995</v>
+        <v>2941</v>
       </c>
       <c r="E449" t="s">
-        <v>2901</v>
+        <v>2854</v>
       </c>
       <c r="F449" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G449" t="s">
-        <v>2903</v>
+        <v>2856</v>
       </c>
       <c r="H449" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="I449" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3013</v>
+        <v>3023</v>
       </c>
       <c r="L449" t="s">
-        <v>3014</v>
+        <v>3024</v>
       </c>
       <c r="M449" t="s">
-        <v>3015</v>
+        <v>3025</v>
       </c>
       <c r="N449" t="s">
-        <v>2909</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D450" t="s">
-        <v>2921</v>
+        <v>3026</v>
       </c>
       <c r="E450" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F450" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G450" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H450" t="s">
-        <v>3016</v>
+        <v>3027</v>
       </c>
       <c r="I450" t="s">
-        <v>3017</v>
+        <v>3028</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3018</v>
+        <v>3029</v>
       </c>
       <c r="L450" t="s">
-        <v>3019</v>
+        <v>3030</v>
       </c>
       <c r="M450" t="s">
-        <v>3020</v>
+        <v>3031</v>
       </c>
       <c r="N450" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D451" t="s">
-        <v>2995</v>
+        <v>2952</v>
       </c>
       <c r="E451" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F451" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G451" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H451" t="s">
-        <v>3021</v>
+        <v>3032</v>
       </c>
       <c r="I451" t="s">
-        <v>3022</v>
+        <v>3033</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3023</v>
+        <v>3034</v>
       </c>
       <c r="L451" t="s">
-        <v>3024</v>
+        <v>3035</v>
       </c>
       <c r="M451" t="s">
-        <v>3025</v>
+        <v>3036</v>
       </c>
       <c r="N451" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D452" t="s">
-        <v>2995</v>
+        <v>3026</v>
       </c>
       <c r="E452" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F452" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G452" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H452" t="s">
-        <v>3026</v>
+        <v>3037</v>
       </c>
       <c r="I452" t="s">
-        <v>3027</v>
+        <v>3038</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3028</v>
+        <v>3039</v>
       </c>
       <c r="L452" t="s">
-        <v>3029</v>
+        <v>3040</v>
       </c>
       <c r="M452" t="s">
-        <v>3030</v>
+        <v>3041</v>
       </c>
       <c r="N452" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D453" t="s">
-        <v>2921</v>
+        <v>3026</v>
       </c>
       <c r="E453" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F453" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G453" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H453" t="s">
-        <v>3031</v>
+        <v>3042</v>
       </c>
       <c r="I453" t="s">
-        <v>3032</v>
+        <v>3043</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3033</v>
+        <v>3044</v>
       </c>
       <c r="L453" t="s">
-        <v>3034</v>
+        <v>3045</v>
       </c>
       <c r="M453" t="s">
-        <v>3035</v>
+        <v>3046</v>
       </c>
       <c r="N453" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D454" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E454" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F454" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G454" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H454" t="s">
-        <v>3036</v>
+        <v>3047</v>
       </c>
       <c r="I454" t="s">
-        <v>3037</v>
+        <v>3048</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3038</v>
+        <v>3049</v>
       </c>
       <c r="L454" t="s">
-        <v>3039</v>
+        <v>3050</v>
       </c>
       <c r="M454" t="s">
-        <v>3040</v>
+        <v>3051</v>
       </c>
       <c r="N454" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D455" t="s">
-        <v>2995</v>
+        <v>3026</v>
       </c>
       <c r="E455" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F455" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G455" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H455" t="s">
-        <v>3041</v>
+        <v>3052</v>
       </c>
       <c r="I455" t="s">
-        <v>3042</v>
+        <v>3053</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3043</v>
+        <v>3054</v>
       </c>
       <c r="L455" t="s">
-        <v>3044</v>
+        <v>3055</v>
       </c>
       <c r="M455" t="s">
-        <v>3045</v>
+        <v>3056</v>
       </c>
       <c r="N455" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2821</v>
+        <v>2930</v>
       </c>
       <c r="D456" t="s">
-        <v>2910</v>
+        <v>3026</v>
       </c>
       <c r="E456" t="s">
-        <v>2823</v>
+        <v>2932</v>
       </c>
       <c r="F456" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G456" t="s">
-        <v>2825</v>
+        <v>2934</v>
       </c>
       <c r="H456" t="s">
-        <v>2842</v>
+        <v>3057</v>
       </c>
       <c r="I456" t="s">
-        <v>3046</v>
+        <v>3058</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3047</v>
+        <v>3059</v>
       </c>
       <c r="L456" t="s">
-        <v>3048</v>
+        <v>3060</v>
       </c>
       <c r="M456" t="s">
-        <v>3049</v>
+        <v>3061</v>
       </c>
       <c r="N456" t="s">
-        <v>2831</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D457" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E457" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F457" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G457" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H457" t="s">
-        <v>3050</v>
+        <v>3062</v>
       </c>
       <c r="I457" t="s">
-        <v>3051</v>
+        <v>3063</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3052</v>
+        <v>3064</v>
       </c>
       <c r="L457" t="s">
-        <v>3053</v>
+        <v>3065</v>
       </c>
       <c r="M457" t="s">
-        <v>3054</v>
+        <v>3066</v>
       </c>
       <c r="N457" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>2899</v>
+        <v>2852</v>
       </c>
       <c r="D458" t="s">
-        <v>2995</v>
+        <v>2941</v>
       </c>
       <c r="E458" t="s">
-        <v>2901</v>
+        <v>2854</v>
       </c>
       <c r="F458" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G458" t="s">
-        <v>2903</v>
+        <v>2856</v>
       </c>
       <c r="H458" t="s">
-        <v>3055</v>
+        <v>3067</v>
       </c>
       <c r="I458" t="s">
-        <v>3056</v>
+        <v>3068</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3057</v>
+        <v>3069</v>
       </c>
       <c r="L458" t="s">
-        <v>3058</v>
+        <v>3070</v>
       </c>
       <c r="M458" t="s">
-        <v>3059</v>
+        <v>3071</v>
       </c>
       <c r="N458" t="s">
-        <v>2909</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D459" t="s">
-        <v>2921</v>
+        <v>3026</v>
       </c>
       <c r="E459" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F459" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G459" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H459" t="s">
-        <v>3060</v>
+        <v>3072</v>
       </c>
       <c r="I459" t="s">
-        <v>3061</v>
+        <v>3073</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3062</v>
+        <v>3074</v>
       </c>
       <c r="L459" t="s">
-        <v>3063</v>
+        <v>3075</v>
       </c>
       <c r="M459" t="s">
-        <v>3064</v>
+        <v>3076</v>
       </c>
       <c r="N459" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D460" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E460" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F460" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G460" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H460" t="s">
-        <v>3065</v>
+        <v>2873</v>
       </c>
       <c r="I460" t="s">
-        <v>3066</v>
+        <v>3077</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3067</v>
+        <v>3078</v>
       </c>
       <c r="L460" t="s">
-        <v>3068</v>
+        <v>3079</v>
       </c>
       <c r="M460" t="s">
-        <v>3069</v>
+        <v>3080</v>
       </c>
       <c r="N460" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D461" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E461" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F461" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G461" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H461" t="s">
-        <v>3070</v>
+        <v>3081</v>
       </c>
       <c r="I461" t="s">
-        <v>3071</v>
+        <v>3082</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3072</v>
+        <v>3083</v>
       </c>
       <c r="L461" t="s">
-        <v>3073</v>
+        <v>3084</v>
       </c>
       <c r="M461" t="s">
-        <v>3074</v>
+        <v>3085</v>
       </c>
       <c r="N461" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>2821</v>
+        <v>2930</v>
       </c>
       <c r="D462" t="s">
-        <v>2910</v>
+        <v>3026</v>
       </c>
       <c r="E462" t="s">
-        <v>2823</v>
+        <v>2932</v>
       </c>
       <c r="F462" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G462" t="s">
-        <v>2825</v>
+        <v>2934</v>
       </c>
       <c r="H462" t="s">
-        <v>3075</v>
+        <v>3086</v>
       </c>
       <c r="I462" t="s">
-        <v>3076</v>
+        <v>3087</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3077</v>
+        <v>3088</v>
       </c>
       <c r="L462" t="s">
-        <v>3078</v>
+        <v>3089</v>
       </c>
       <c r="M462" t="s">
-        <v>3079</v>
+        <v>3090</v>
       </c>
       <c r="N462" t="s">
-        <v>2831</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D463" t="s">
-        <v>2921</v>
+        <v>2952</v>
       </c>
       <c r="E463" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F463" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G463" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H463" t="s">
-        <v>3080</v>
+        <v>3091</v>
       </c>
       <c r="I463" t="s">
-        <v>3081</v>
+        <v>3092</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3082</v>
+        <v>3093</v>
       </c>
       <c r="L463" t="s">
-        <v>3083</v>
+        <v>3094</v>
       </c>
       <c r="M463" t="s">
-        <v>3084</v>
+        <v>3095</v>
       </c>
       <c r="N463" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D464" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E464" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F464" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G464" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H464" t="s">
-        <v>3085</v>
+        <v>3096</v>
       </c>
       <c r="I464" t="s">
-        <v>3086</v>
+        <v>3097</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3087</v>
+        <v>3098</v>
       </c>
       <c r="L464" t="s">
-        <v>3088</v>
+        <v>3099</v>
       </c>
       <c r="M464" t="s">
-        <v>3089</v>
+        <v>3100</v>
       </c>
       <c r="N464" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D465" t="s">
-        <v>2921</v>
+        <v>2952</v>
       </c>
       <c r="E465" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F465" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G465" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H465" t="s">
-        <v>3090</v>
+        <v>3101</v>
       </c>
       <c r="I465" t="s">
-        <v>3091</v>
+        <v>3102</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3092</v>
+        <v>3103</v>
       </c>
       <c r="L465" t="s">
-        <v>3093</v>
+        <v>3104</v>
       </c>
       <c r="M465" t="s">
-        <v>3094</v>
+        <v>3105</v>
       </c>
       <c r="N465" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D466" t="s">
-        <v>2921</v>
+        <v>2941</v>
       </c>
       <c r="E466" t="s">
-        <v>2115</v>
+        <v>2854</v>
       </c>
       <c r="F466" t="s">
-        <v>2902</v>
+        <v>2855</v>
       </c>
       <c r="G466" t="s">
-        <v>2117</v>
+        <v>2856</v>
       </c>
       <c r="H466" t="s">
-        <v>3095</v>
+        <v>3106</v>
       </c>
       <c r="I466" t="s">
-        <v>3096</v>
+        <v>3107</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3097</v>
+        <v>3108</v>
       </c>
       <c r="L466" t="s">
-        <v>3098</v>
+        <v>3109</v>
       </c>
       <c r="M466" t="s">
-        <v>3099</v>
+        <v>3110</v>
       </c>
       <c r="N466" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D467" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E467" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F467" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G467" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H467" t="s">
-        <v>3100</v>
+        <v>3111</v>
       </c>
       <c r="I467" t="s">
-        <v>3101</v>
+        <v>3112</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3102</v>
+        <v>3113</v>
       </c>
       <c r="L467" t="s">
-        <v>3103</v>
+        <v>3114</v>
       </c>
       <c r="M467" t="s">
-        <v>3104</v>
+        <v>3115</v>
       </c>
       <c r="N467" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D468" t="s">
-        <v>2921</v>
+        <v>2952</v>
       </c>
       <c r="E468" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F468" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G468" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H468" t="s">
-        <v>3105</v>
+        <v>3116</v>
       </c>
       <c r="I468" t="s">
-        <v>3106</v>
+        <v>3117</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3107</v>
+        <v>3118</v>
       </c>
       <c r="L468" t="s">
-        <v>3108</v>
+        <v>3119</v>
       </c>
       <c r="M468" t="s">
-        <v>3109</v>
+        <v>3120</v>
       </c>
       <c r="N468" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D469" t="s">
-        <v>2995</v>
+        <v>2952</v>
       </c>
       <c r="E469" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F469" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G469" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H469" t="s">
-        <v>3110</v>
+        <v>3121</v>
       </c>
       <c r="I469" t="s">
-        <v>3111</v>
+        <v>3122</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3112</v>
+        <v>3123</v>
       </c>
       <c r="L469" t="s">
-        <v>3113</v>
+        <v>3124</v>
       </c>
       <c r="M469" t="s">
-        <v>3114</v>
+        <v>3125</v>
       </c>
       <c r="N469" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D470" t="s">
-        <v>2921</v>
+        <v>2952</v>
       </c>
       <c r="E470" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F470" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G470" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H470" t="s">
-        <v>3115</v>
+        <v>3126</v>
       </c>
       <c r="I470" t="s">
-        <v>3116</v>
+        <v>3127</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3117</v>
+        <v>3128</v>
       </c>
       <c r="L470" t="s">
-        <v>3118</v>
+        <v>3129</v>
       </c>
       <c r="M470" t="s">
-        <v>3119</v>
+        <v>3130</v>
       </c>
       <c r="N470" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D471" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E471" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F471" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G471" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H471" t="s">
-        <v>2863</v>
+        <v>3131</v>
       </c>
       <c r="I471" t="s">
-        <v>3120</v>
+        <v>3132</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3121</v>
+        <v>3133</v>
       </c>
       <c r="L471" t="s">
-        <v>3122</v>
+        <v>3134</v>
       </c>
       <c r="M471" t="s">
-        <v>3123</v>
+        <v>3135</v>
       </c>
       <c r="N471" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D472" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E472" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F472" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G472" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H472" t="s">
-        <v>2890</v>
+        <v>3136</v>
       </c>
       <c r="I472" t="s">
-        <v>3124</v>
+        <v>3137</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3125</v>
+        <v>3138</v>
       </c>
       <c r="L472" t="s">
-        <v>3126</v>
+        <v>3139</v>
       </c>
       <c r="M472" t="s">
-        <v>3127</v>
+        <v>3140</v>
       </c>
       <c r="N472" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D473" t="s">
-        <v>2921</v>
+        <v>3026</v>
       </c>
       <c r="E473" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F473" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G473" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H473" t="s">
-        <v>3128</v>
+        <v>3141</v>
       </c>
       <c r="I473" t="s">
-        <v>3129</v>
+        <v>3142</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3130</v>
+        <v>3143</v>
       </c>
       <c r="L473" t="s">
-        <v>3131</v>
+        <v>3144</v>
       </c>
       <c r="M473" t="s">
-        <v>3132</v>
+        <v>3145</v>
       </c>
       <c r="N473" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D474" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E474" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F474" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G474" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H474" t="s">
-        <v>3133</v>
+        <v>3146</v>
       </c>
       <c r="I474" t="s">
-        <v>3134</v>
+        <v>3147</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3135</v>
+        <v>3148</v>
       </c>
       <c r="L474" t="s">
-        <v>3136</v>
+        <v>3149</v>
       </c>
       <c r="M474" t="s">
-        <v>3137</v>
+        <v>3150</v>
       </c>
       <c r="N474" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D475" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E475" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F475" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G475" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H475" t="s">
-        <v>3138</v>
+        <v>2894</v>
       </c>
       <c r="I475" t="s">
-        <v>3139</v>
+        <v>3151</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3140</v>
+        <v>3152</v>
       </c>
       <c r="L475" t="s">
-        <v>3141</v>
+        <v>3153</v>
       </c>
       <c r="M475" t="s">
-        <v>3142</v>
+        <v>3154</v>
       </c>
       <c r="N475" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>2113</v>
+        <v>2852</v>
       </c>
       <c r="D476" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E476" t="s">
+        <v>2854</v>
+      </c>
+      <c r="F476" t="s">
+        <v>2855</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2856</v>
+      </c>
+      <c r="H476" t="s">
         <v>2921</v>
       </c>
-      <c r="E476" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I476" t="s">
-        <v>3144</v>
+        <v>3155</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3145</v>
+        <v>3156</v>
       </c>
       <c r="L476" t="s">
-        <v>3146</v>
+        <v>3157</v>
       </c>
       <c r="M476" t="s">
-        <v>3147</v>
+        <v>3158</v>
       </c>
       <c r="N476" t="s">
-        <v>2122</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>2821</v>
+        <v>2144</v>
       </c>
       <c r="D477" t="s">
-        <v>2910</v>
+        <v>2952</v>
       </c>
       <c r="E477" t="s">
-        <v>2823</v>
+        <v>2146</v>
       </c>
       <c r="F477" t="s">
-        <v>2824</v>
+        <v>2933</v>
       </c>
       <c r="G477" t="s">
-        <v>2825</v>
+        <v>2148</v>
       </c>
       <c r="H477" t="s">
-        <v>3148</v>
+        <v>3159</v>
       </c>
       <c r="I477" t="s">
-        <v>3149</v>
+        <v>3160</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="L477" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
       <c r="M477" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
       <c r="N477" t="s">
-        <v>2831</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D478" t="s">
-        <v>2910</v>
+        <v>2941</v>
       </c>
       <c r="E478" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F478" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G478" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H478" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
       <c r="I478" t="s">
-        <v>3154</v>
+        <v>3165</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3155</v>
+        <v>3166</v>
       </c>
       <c r="L478" t="s">
-        <v>3156</v>
+        <v>3167</v>
       </c>
       <c r="M478" t="s">
-        <v>3157</v>
+        <v>3168</v>
       </c>
       <c r="N478" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D479" t="s">
-        <v>3159</v>
+        <v>2941</v>
       </c>
       <c r="E479" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F479" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G479" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H479" t="s">
-        <v>3163</v>
+        <v>3169</v>
       </c>
       <c r="I479" t="s">
-        <v>3164</v>
+        <v>3170</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3165</v>
+        <v>3171</v>
       </c>
       <c r="L479" t="s">
-        <v>3166</v>
+        <v>3172</v>
       </c>
       <c r="M479" t="s">
-        <v>3167</v>
+        <v>3173</v>
       </c>
       <c r="N479" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3158</v>
+        <v>2144</v>
       </c>
       <c r="D480" t="s">
-        <v>3159</v>
+        <v>2952</v>
       </c>
       <c r="E480" t="s">
-        <v>3160</v>
+        <v>2146</v>
       </c>
       <c r="F480" t="s">
-        <v>3161</v>
+        <v>2933</v>
       </c>
       <c r="G480" t="s">
-        <v>3162</v>
+        <v>2148</v>
       </c>
       <c r="H480" t="s">
-        <v>3169</v>
+        <v>3174</v>
       </c>
       <c r="I480" t="s">
-        <v>3170</v>
+        <v>3175</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3171</v>
+        <v>3176</v>
       </c>
       <c r="L480" t="s">
-        <v>3172</v>
+        <v>3177</v>
       </c>
       <c r="M480" t="s">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="N480" t="s">
-        <v>3168</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D481" t="s">
-        <v>3159</v>
+        <v>2941</v>
       </c>
       <c r="E481" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F481" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G481" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H481" t="s">
-        <v>3174</v>
+        <v>3179</v>
       </c>
       <c r="I481" t="s">
-        <v>3175</v>
+        <v>3180</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3176</v>
+        <v>3181</v>
       </c>
       <c r="L481" t="s">
-        <v>3177</v>
+        <v>3182</v>
       </c>
       <c r="M481" t="s">
-        <v>3178</v>
+        <v>3183</v>
       </c>
       <c r="N481" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D482" t="s">
-        <v>3159</v>
+        <v>2941</v>
       </c>
       <c r="E482" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F482" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G482" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H482" t="s">
-        <v>3179</v>
+        <v>3184</v>
       </c>
       <c r="I482" t="s">
-        <v>3180</v>
+        <v>3185</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3181</v>
+        <v>3186</v>
       </c>
       <c r="L482" t="s">
-        <v>3182</v>
+        <v>3187</v>
       </c>
       <c r="M482" t="s">
-        <v>3183</v>
+        <v>3188</v>
       </c>
       <c r="N482" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3184</v>
+        <v>3189</v>
       </c>
       <c r="D483" t="s">
-        <v>3185</v>
+        <v>3190</v>
       </c>
       <c r="E483" t="s">
-        <v>3186</v>
+        <v>3191</v>
       </c>
       <c r="F483" t="s">
-        <v>3187</v>
+        <v>3192</v>
       </c>
       <c r="G483" t="s">
-        <v>3188</v>
+        <v>3193</v>
       </c>
       <c r="H483" t="s">
-        <v>3189</v>
+        <v>3194</v>
       </c>
       <c r="I483" t="s">
-        <v>3190</v>
+        <v>3195</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3191</v>
+        <v>3196</v>
       </c>
       <c r="L483" t="s">
-        <v>3192</v>
+        <v>3197</v>
       </c>
       <c r="M483" t="s">
-        <v>3193</v>
+        <v>3198</v>
       </c>
       <c r="N483" t="s">
-        <v>3194</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3195</v>
+        <v>3189</v>
       </c>
       <c r="D484" t="s">
-        <v>3196</v>
+        <v>3190</v>
       </c>
       <c r="E484" t="s">
-        <v>3197</v>
+        <v>3191</v>
       </c>
       <c r="F484" t="s">
-        <v>3198</v>
+        <v>3192</v>
       </c>
       <c r="G484" t="s">
-        <v>3199</v>
+        <v>3193</v>
       </c>
       <c r="H484" t="s">
         <v>3200</v>
       </c>
       <c r="I484" t="s">
         <v>3201</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
         <v>3202</v>
       </c>
       <c r="L484" t="s">
         <v>3203</v>
       </c>
       <c r="M484" t="s">
         <v>3204</v>
       </c>
       <c r="N484" t="s">
-        <v>3205</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3184</v>
+        <v>3189</v>
       </c>
       <c r="D485" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3191</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3192</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H485" t="s">
+        <v>3205</v>
+      </c>
+      <c r="I485" t="s">
         <v>3206</v>
-      </c>
-[...13 lines deleted...]
-        <v>3208</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
+        <v>3207</v>
+      </c>
+      <c r="L485" t="s">
+        <v>3208</v>
+      </c>
+      <c r="M485" t="s">
         <v>3209</v>
       </c>
-      <c r="L485" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N485" t="s">
-        <v>3194</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3184</v>
+        <v>3189</v>
       </c>
       <c r="D486" t="s">
-        <v>3212</v>
+        <v>3190</v>
       </c>
       <c r="E486" t="s">
-        <v>3186</v>
+        <v>3191</v>
       </c>
       <c r="F486" t="s">
-        <v>3187</v>
+        <v>3192</v>
       </c>
       <c r="G486" t="s">
-        <v>3188</v>
+        <v>3193</v>
       </c>
       <c r="H486" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="I486" t="s">
-        <v>3213</v>
+        <v>3211</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
+        <v>3212</v>
+      </c>
+      <c r="L486" t="s">
+        <v>3213</v>
+      </c>
+      <c r="M486" t="s">
         <v>3214</v>
       </c>
-      <c r="L486" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N486" t="s">
-        <v>3194</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D487" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E487" t="s">
         <v>3217</v>
       </c>
-      <c r="E487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F487" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G487" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H487" t="s">
-        <v>3207</v>
+        <v>3220</v>
       </c>
       <c r="I487" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3219</v>
+        <v>3222</v>
       </c>
       <c r="L487" t="s">
-        <v>3220</v>
+        <v>3223</v>
       </c>
       <c r="M487" t="s">
-        <v>3221</v>
+        <v>3224</v>
       </c>
       <c r="N487" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D488" t="s">
-        <v>3217</v>
+        <v>3227</v>
       </c>
       <c r="E488" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F488" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G488" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H488" t="s">
-        <v>3207</v>
+        <v>3231</v>
       </c>
       <c r="I488" t="s">
-        <v>3222</v>
+        <v>3232</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3223</v>
+        <v>3233</v>
       </c>
       <c r="L488" t="s">
-        <v>3224</v>
+        <v>3234</v>
       </c>
       <c r="M488" t="s">
-        <v>3225</v>
+        <v>3235</v>
       </c>
       <c r="N488" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D489" t="s">
-        <v>3226</v>
+        <v>3237</v>
       </c>
       <c r="E489" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F489" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G489" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H489" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I489" t="s">
-        <v>3227</v>
+        <v>3239</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3228</v>
+        <v>3240</v>
       </c>
       <c r="L489" t="s">
-        <v>3229</v>
+        <v>3241</v>
       </c>
       <c r="M489" t="s">
-        <v>3230</v>
+        <v>3242</v>
       </c>
       <c r="N489" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D490" t="s">
-        <v>3231</v>
+        <v>3243</v>
       </c>
       <c r="E490" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F490" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G490" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H490" t="s">
-        <v>3232</v>
+        <v>3238</v>
       </c>
       <c r="I490" t="s">
-        <v>3233</v>
+        <v>3244</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3234</v>
+        <v>3245</v>
       </c>
       <c r="L490" t="s">
-        <v>3235</v>
+        <v>3246</v>
       </c>
       <c r="M490" t="s">
-        <v>3236</v>
+        <v>3247</v>
       </c>
       <c r="N490" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D491" t="s">
-        <v>3231</v>
+        <v>3248</v>
       </c>
       <c r="E491" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F491" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G491" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H491" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="I491" t="s">
-        <v>3238</v>
+        <v>3249</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3239</v>
+        <v>3250</v>
       </c>
       <c r="L491" t="s">
-        <v>3240</v>
+        <v>3251</v>
       </c>
       <c r="M491" t="s">
-        <v>3241</v>
+        <v>3252</v>
       </c>
       <c r="N491" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D492" t="s">
-        <v>3242</v>
+        <v>3248</v>
       </c>
       <c r="E492" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F492" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G492" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H492" t="s">
-        <v>3243</v>
+        <v>3238</v>
       </c>
       <c r="I492" t="s">
-        <v>3244</v>
+        <v>3253</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3245</v>
+        <v>3254</v>
       </c>
       <c r="L492" t="s">
-        <v>3246</v>
+        <v>3255</v>
       </c>
       <c r="M492" t="s">
-        <v>3247</v>
+        <v>3256</v>
       </c>
       <c r="N492" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D493" t="s">
-        <v>3242</v>
+        <v>3257</v>
       </c>
       <c r="E493" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F493" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G493" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H493" t="s">
-        <v>3248</v>
+        <v>3238</v>
       </c>
       <c r="I493" t="s">
-        <v>3249</v>
+        <v>3258</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3250</v>
+        <v>3259</v>
       </c>
       <c r="L493" t="s">
-        <v>3251</v>
+        <v>3260</v>
       </c>
       <c r="M493" t="s">
-        <v>3252</v>
+        <v>3261</v>
       </c>
       <c r="N493" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D494" t="s">
-        <v>3242</v>
+        <v>3262</v>
       </c>
       <c r="E494" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F494" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G494" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H494" t="s">
-        <v>3253</v>
+        <v>3263</v>
       </c>
       <c r="I494" t="s">
-        <v>3254</v>
+        <v>3264</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3255</v>
+        <v>3265</v>
       </c>
       <c r="L494" t="s">
-        <v>3256</v>
+        <v>3266</v>
       </c>
       <c r="M494" t="s">
-        <v>3257</v>
+        <v>3267</v>
       </c>
       <c r="N494" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D495" t="s">
-        <v>3242</v>
+        <v>3262</v>
       </c>
       <c r="E495" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F495" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G495" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H495" t="s">
-        <v>3258</v>
+        <v>3268</v>
       </c>
       <c r="I495" t="s">
-        <v>3259</v>
+        <v>3269</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3260</v>
+        <v>3270</v>
       </c>
       <c r="L495" t="s">
-        <v>3261</v>
+        <v>3271</v>
       </c>
       <c r="M495" t="s">
-        <v>3262</v>
+        <v>3272</v>
       </c>
       <c r="N495" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D496" t="s">
-        <v>3263</v>
+        <v>3273</v>
       </c>
       <c r="E496" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F496" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G496" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H496" t="s">
-        <v>3264</v>
+        <v>3274</v>
       </c>
       <c r="I496" t="s">
-        <v>3265</v>
+        <v>3275</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>3266</v>
+        <v>3276</v>
       </c>
       <c r="L496" t="s">
-        <v>3267</v>
+        <v>3277</v>
       </c>
       <c r="M496" t="s">
-        <v>3268</v>
+        <v>3278</v>
       </c>
       <c r="N496" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D497" t="s">
-        <v>3242</v>
+        <v>3273</v>
       </c>
       <c r="E497" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F497" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G497" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H497" t="s">
-        <v>3269</v>
+        <v>3279</v>
       </c>
       <c r="I497" t="s">
-        <v>3270</v>
+        <v>3280</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3271</v>
+        <v>3281</v>
       </c>
       <c r="L497" t="s">
-        <v>3272</v>
+        <v>3282</v>
       </c>
       <c r="M497" t="s">
-        <v>3273</v>
+        <v>3283</v>
       </c>
       <c r="N497" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D498" t="s">
-        <v>3263</v>
+        <v>3273</v>
       </c>
       <c r="E498" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F498" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G498" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H498" t="s">
-        <v>3269</v>
+        <v>3284</v>
       </c>
       <c r="I498" t="s">
-        <v>3274</v>
+        <v>3285</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3275</v>
+        <v>3286</v>
       </c>
       <c r="L498" t="s">
-        <v>3276</v>
+        <v>3287</v>
       </c>
       <c r="M498" t="s">
-        <v>3277</v>
+        <v>3288</v>
       </c>
       <c r="N498" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D499" t="s">
-        <v>3242</v>
+        <v>3273</v>
       </c>
       <c r="E499" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F499" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G499" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H499" t="s">
-        <v>3278</v>
+        <v>3289</v>
       </c>
       <c r="I499" t="s">
-        <v>3279</v>
+        <v>3290</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3280</v>
+        <v>3291</v>
       </c>
       <c r="L499" t="s">
-        <v>3281</v>
+        <v>3292</v>
       </c>
       <c r="M499" t="s">
-        <v>3282</v>
+        <v>3293</v>
       </c>
       <c r="N499" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D500" t="s">
-        <v>3242</v>
+        <v>3294</v>
       </c>
       <c r="E500" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F500" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G500" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H500" t="s">
-        <v>3264</v>
+        <v>3295</v>
       </c>
       <c r="I500" t="s">
-        <v>3283</v>
+        <v>3296</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3284</v>
+        <v>3297</v>
       </c>
       <c r="L500" t="s">
-        <v>3285</v>
+        <v>3298</v>
       </c>
       <c r="M500" t="s">
-        <v>3286</v>
+        <v>3299</v>
       </c>
       <c r="N500" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D501" t="s">
-        <v>3287</v>
+        <v>3273</v>
       </c>
       <c r="E501" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F501" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G501" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H501" t="s">
-        <v>3288</v>
+        <v>3300</v>
       </c>
       <c r="I501" t="s">
-        <v>3289</v>
+        <v>3301</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3290</v>
+        <v>3302</v>
       </c>
       <c r="L501" t="s">
-        <v>3291</v>
+        <v>3303</v>
       </c>
       <c r="M501" t="s">
-        <v>3292</v>
+        <v>3304</v>
       </c>
       <c r="N501" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D502" t="s">
-        <v>3287</v>
+        <v>3294</v>
       </c>
       <c r="E502" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F502" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G502" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H502" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="I502" t="s">
-        <v>3294</v>
+        <v>3305</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3295</v>
+        <v>3306</v>
       </c>
       <c r="L502" t="s">
-        <v>3296</v>
+        <v>3307</v>
       </c>
       <c r="M502" t="s">
-        <v>3297</v>
+        <v>3308</v>
       </c>
       <c r="N502" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D503" t="s">
-        <v>3287</v>
+        <v>3273</v>
       </c>
       <c r="E503" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F503" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G503" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H503" t="s">
-        <v>3298</v>
+        <v>3309</v>
       </c>
       <c r="I503" t="s">
-        <v>3299</v>
+        <v>3310</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3300</v>
+        <v>3311</v>
       </c>
       <c r="L503" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="M503" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="N503" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D504" t="s">
-        <v>3287</v>
+        <v>3273</v>
       </c>
       <c r="E504" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F504" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G504" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H504" t="s">
-        <v>3232</v>
+        <v>3295</v>
       </c>
       <c r="I504" t="s">
-        <v>3303</v>
+        <v>3314</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3304</v>
+        <v>3315</v>
       </c>
       <c r="L504" t="s">
-        <v>3305</v>
+        <v>3316</v>
       </c>
       <c r="M504" t="s">
-        <v>3306</v>
+        <v>3317</v>
       </c>
       <c r="N504" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D505" t="s">
-        <v>3307</v>
+        <v>3318</v>
       </c>
       <c r="E505" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F505" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G505" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H505" t="s">
-        <v>3293</v>
+        <v>3319</v>
       </c>
       <c r="I505" t="s">
-        <v>3308</v>
+        <v>3320</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3309</v>
+        <v>3321</v>
       </c>
       <c r="L505" t="s">
-        <v>3310</v>
+        <v>3322</v>
       </c>
       <c r="M505" t="s">
-        <v>3311</v>
+        <v>3323</v>
       </c>
       <c r="N505" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D506" t="s">
-        <v>3307</v>
+        <v>3318</v>
       </c>
       <c r="E506" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F506" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G506" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H506" t="s">
-        <v>3312</v>
+        <v>3324</v>
       </c>
       <c r="I506" t="s">
-        <v>3313</v>
+        <v>3325</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3314</v>
+        <v>3326</v>
       </c>
       <c r="L506" t="s">
-        <v>3315</v>
+        <v>3327</v>
       </c>
       <c r="M506" t="s">
-        <v>3316</v>
+        <v>3328</v>
       </c>
       <c r="N506" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D507" t="s">
-        <v>3287</v>
+        <v>3318</v>
       </c>
       <c r="E507" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F507" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G507" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H507" t="s">
-        <v>3237</v>
+        <v>3329</v>
       </c>
       <c r="I507" t="s">
-        <v>3317</v>
+        <v>3330</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3318</v>
+        <v>3331</v>
       </c>
       <c r="L507" t="s">
-        <v>3319</v>
+        <v>3332</v>
       </c>
       <c r="M507" t="s">
-        <v>3320</v>
+        <v>3333</v>
       </c>
       <c r="N507" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D508" t="s">
-        <v>3307</v>
+        <v>3318</v>
       </c>
       <c r="E508" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F508" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G508" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H508" t="s">
-        <v>3321</v>
+        <v>3263</v>
       </c>
       <c r="I508" t="s">
-        <v>3322</v>
+        <v>3334</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3323</v>
+        <v>3335</v>
       </c>
       <c r="L508" t="s">
-        <v>3324</v>
+        <v>3336</v>
       </c>
       <c r="M508" t="s">
-        <v>3325</v>
+        <v>3337</v>
       </c>
       <c r="N508" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D509" t="s">
-        <v>3287</v>
+        <v>3338</v>
       </c>
       <c r="E509" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F509" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G509" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H509" t="s">
-        <v>3326</v>
+        <v>3324</v>
       </c>
       <c r="I509" t="s">
-        <v>3327</v>
+        <v>3339</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3328</v>
+        <v>3340</v>
       </c>
       <c r="L509" t="s">
-        <v>3329</v>
+        <v>3341</v>
       </c>
       <c r="M509" t="s">
-        <v>3330</v>
+        <v>3342</v>
       </c>
       <c r="N509" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D510" t="s">
-        <v>3287</v>
+        <v>3338</v>
       </c>
       <c r="E510" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F510" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G510" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H510" t="s">
-        <v>3312</v>
+        <v>3343</v>
       </c>
       <c r="I510" t="s">
-        <v>3331</v>
+        <v>3344</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3332</v>
+        <v>3345</v>
       </c>
       <c r="L510" t="s">
-        <v>3333</v>
+        <v>3346</v>
       </c>
       <c r="M510" t="s">
-        <v>3334</v>
+        <v>3347</v>
       </c>
       <c r="N510" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D511" t="s">
-        <v>3335</v>
+        <v>3318</v>
       </c>
       <c r="E511" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F511" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G511" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H511" t="s">
-        <v>3269</v>
+        <v>3268</v>
       </c>
       <c r="I511" t="s">
-        <v>3336</v>
+        <v>3348</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3337</v>
+        <v>3349</v>
       </c>
       <c r="L511" t="s">
-        <v>3338</v>
+        <v>3350</v>
       </c>
       <c r="M511" t="s">
-        <v>3339</v>
+        <v>3351</v>
       </c>
       <c r="N511" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D512" t="s">
-        <v>3340</v>
+        <v>3338</v>
       </c>
       <c r="E512" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F512" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G512" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H512" t="s">
-        <v>3312</v>
+        <v>3352</v>
       </c>
       <c r="I512" t="s">
-        <v>3341</v>
+        <v>3353</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3342</v>
+        <v>3354</v>
       </c>
       <c r="L512" t="s">
-        <v>3343</v>
+        <v>3355</v>
       </c>
       <c r="M512" t="s">
-        <v>3344</v>
+        <v>3356</v>
       </c>
       <c r="N512" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D513" t="s">
-        <v>3335</v>
+        <v>3318</v>
       </c>
       <c r="E513" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F513" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G513" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H513" t="s">
-        <v>3264</v>
+        <v>3357</v>
       </c>
       <c r="I513" t="s">
-        <v>3345</v>
+        <v>3358</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3346</v>
+        <v>3359</v>
       </c>
       <c r="L513" t="s">
-        <v>3347</v>
+        <v>3360</v>
       </c>
       <c r="M513" t="s">
-        <v>3348</v>
+        <v>3361</v>
       </c>
       <c r="N513" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D514" t="s">
-        <v>3335</v>
+        <v>3318</v>
       </c>
       <c r="E514" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F514" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G514" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H514" t="s">
-        <v>3253</v>
+        <v>3343</v>
       </c>
       <c r="I514" t="s">
-        <v>3349</v>
+        <v>3362</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3350</v>
+        <v>3363</v>
       </c>
       <c r="L514" t="s">
-        <v>3351</v>
+        <v>3364</v>
       </c>
       <c r="M514" t="s">
-        <v>3352</v>
+        <v>3365</v>
       </c>
       <c r="N514" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3184</v>
+        <v>3226</v>
       </c>
       <c r="D515" t="s">
-        <v>3340</v>
+        <v>3366</v>
       </c>
       <c r="E515" t="s">
-        <v>3186</v>
+        <v>3228</v>
       </c>
       <c r="F515" t="s">
-        <v>3187</v>
+        <v>3229</v>
       </c>
       <c r="G515" t="s">
-        <v>3188</v>
+        <v>3230</v>
       </c>
       <c r="H515" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="I515" t="s">
-        <v>3353</v>
+        <v>3367</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3354</v>
+        <v>3368</v>
       </c>
       <c r="L515" t="s">
-        <v>3355</v>
+        <v>3369</v>
       </c>
       <c r="M515" t="s">
-        <v>3356</v>
+        <v>3370</v>
       </c>
       <c r="N515" t="s">
-        <v>3194</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D516" t="s">
-        <v>3340</v>
+        <v>3371</v>
       </c>
       <c r="E516" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F516" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G516" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H516" t="s">
-        <v>3237</v>
+        <v>3343</v>
       </c>
       <c r="I516" t="s">
-        <v>3357</v>
+        <v>3372</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3358</v>
+        <v>3373</v>
       </c>
       <c r="L516" t="s">
-        <v>3359</v>
+        <v>3374</v>
       </c>
       <c r="M516" t="s">
-        <v>3360</v>
+        <v>3375</v>
       </c>
       <c r="N516" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D517" t="s">
-        <v>3361</v>
+        <v>3366</v>
       </c>
       <c r="E517" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F517" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G517" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H517" t="s">
-        <v>3200</v>
+        <v>3295</v>
       </c>
       <c r="I517" t="s">
-        <v>3362</v>
+        <v>3376</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3363</v>
+        <v>3377</v>
       </c>
       <c r="L517" t="s">
-        <v>3364</v>
+        <v>3378</v>
       </c>
       <c r="M517" t="s">
-        <v>3365</v>
+        <v>3379</v>
       </c>
       <c r="N517" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D518" t="s">
         <v>3366</v>
       </c>
       <c r="E518" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F518" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G518" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H518" t="s">
-        <v>3200</v>
+        <v>3284</v>
       </c>
       <c r="I518" t="s">
-        <v>3367</v>
+        <v>3380</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3368</v>
+        <v>3381</v>
       </c>
       <c r="L518" t="s">
-        <v>3369</v>
+        <v>3382</v>
       </c>
       <c r="M518" t="s">
-        <v>3370</v>
+        <v>3383</v>
       </c>
       <c r="N518" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D519" t="s">
         <v>3371</v>
       </c>
       <c r="E519" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F519" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G519" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H519" t="s">
-        <v>3200</v>
+        <v>3324</v>
       </c>
       <c r="I519" t="s">
-        <v>3372</v>
+        <v>3384</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3373</v>
+        <v>3385</v>
       </c>
       <c r="L519" t="s">
-        <v>3374</v>
+        <v>3386</v>
       </c>
       <c r="M519" t="s">
-        <v>3375</v>
+        <v>3387</v>
       </c>
       <c r="N519" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D520" t="s">
-        <v>3376</v>
+        <v>3371</v>
       </c>
       <c r="E520" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F520" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G520" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H520" t="s">
-        <v>3200</v>
+        <v>3268</v>
       </c>
       <c r="I520" t="s">
-        <v>3377</v>
+        <v>3388</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3378</v>
+        <v>3389</v>
       </c>
       <c r="L520" t="s">
-        <v>3379</v>
+        <v>3390</v>
       </c>
       <c r="M520" t="s">
-        <v>3380</v>
+        <v>3391</v>
       </c>
       <c r="N520" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D521" t="s">
-        <v>3381</v>
+        <v>3392</v>
       </c>
       <c r="E521" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F521" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G521" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H521" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I521" t="s">
-        <v>3382</v>
+        <v>3393</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3383</v>
+        <v>3394</v>
       </c>
       <c r="L521" t="s">
-        <v>3384</v>
+        <v>3395</v>
       </c>
       <c r="M521" t="s">
-        <v>3385</v>
+        <v>3396</v>
       </c>
       <c r="N521" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D522" t="s">
-        <v>3386</v>
+        <v>3397</v>
       </c>
       <c r="E522" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F522" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G522" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H522" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I522" t="s">
-        <v>3387</v>
+        <v>3398</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3388</v>
+        <v>3399</v>
       </c>
       <c r="L522" t="s">
-        <v>3389</v>
+        <v>3400</v>
       </c>
       <c r="M522" t="s">
-        <v>3390</v>
+        <v>3401</v>
       </c>
       <c r="N522" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D523" t="s">
-        <v>3391</v>
+        <v>3402</v>
       </c>
       <c r="E523" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F523" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G523" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H523" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I523" t="s">
-        <v>3392</v>
+        <v>3403</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3393</v>
+        <v>3404</v>
       </c>
       <c r="L523" t="s">
-        <v>3394</v>
+        <v>3405</v>
       </c>
       <c r="M523" t="s">
-        <v>3395</v>
+        <v>3406</v>
       </c>
       <c r="N523" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D524" t="s">
-        <v>3396</v>
+        <v>3407</v>
       </c>
       <c r="E524" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F524" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G524" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H524" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I524" t="s">
-        <v>3397</v>
+        <v>3408</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3398</v>
+        <v>3409</v>
       </c>
       <c r="L524" t="s">
-        <v>3399</v>
+        <v>3410</v>
       </c>
       <c r="M524" t="s">
-        <v>3400</v>
+        <v>3411</v>
       </c>
       <c r="N524" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D525" t="s">
-        <v>3401</v>
+        <v>3412</v>
       </c>
       <c r="E525" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F525" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G525" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H525" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I525" t="s">
-        <v>3402</v>
+        <v>3413</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3403</v>
+        <v>3414</v>
       </c>
       <c r="L525" t="s">
-        <v>3404</v>
+        <v>3415</v>
       </c>
       <c r="M525" t="s">
-        <v>3405</v>
+        <v>3416</v>
       </c>
       <c r="N525" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D526" t="s">
-        <v>3406</v>
+        <v>3417</v>
       </c>
       <c r="E526" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F526" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G526" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H526" t="s">
-        <v>3200</v>
+        <v>3231</v>
       </c>
       <c r="I526" t="s">
-        <v>3407</v>
+        <v>3418</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3408</v>
+        <v>3419</v>
       </c>
       <c r="L526" t="s">
-        <v>3409</v>
+        <v>3420</v>
       </c>
       <c r="M526" t="s">
-        <v>3410</v>
+        <v>3421</v>
       </c>
       <c r="N526" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D527" t="s">
-        <v>3411</v>
+        <v>3422</v>
       </c>
       <c r="E527" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F527" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G527" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H527" t="s">
-        <v>3412</v>
+        <v>3231</v>
       </c>
       <c r="I527" t="s">
-        <v>3413</v>
+        <v>3423</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3414</v>
+        <v>3424</v>
       </c>
       <c r="L527" t="s">
-        <v>3415</v>
+        <v>3425</v>
       </c>
       <c r="M527" t="s">
-        <v>3416</v>
+        <v>3426</v>
       </c>
       <c r="N527" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D528" t="s">
-        <v>3417</v>
+        <v>3427</v>
       </c>
       <c r="E528" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F528" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G528" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H528" t="s">
-        <v>3412</v>
+        <v>3231</v>
       </c>
       <c r="I528" t="s">
-        <v>3418</v>
+        <v>3428</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3419</v>
+        <v>3429</v>
       </c>
       <c r="L528" t="s">
-        <v>3420</v>
+        <v>3430</v>
       </c>
       <c r="M528" t="s">
-        <v>3421</v>
+        <v>3431</v>
       </c>
       <c r="N528" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D529" t="s">
-        <v>3422</v>
+        <v>3432</v>
       </c>
       <c r="E529" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F529" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G529" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H529" t="s">
-        <v>3412</v>
+        <v>3231</v>
       </c>
       <c r="I529" t="s">
-        <v>3423</v>
+        <v>3433</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3424</v>
+        <v>3434</v>
       </c>
       <c r="L529" t="s">
-        <v>3425</v>
+        <v>3435</v>
       </c>
       <c r="M529" t="s">
-        <v>3426</v>
+        <v>3436</v>
       </c>
       <c r="N529" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D530" t="s">
-        <v>3427</v>
+        <v>3437</v>
       </c>
       <c r="E530" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F530" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G530" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H530" t="s">
-        <v>3412</v>
+        <v>3231</v>
       </c>
       <c r="I530" t="s">
-        <v>3428</v>
+        <v>3438</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3429</v>
+        <v>3439</v>
       </c>
       <c r="L530" t="s">
-        <v>3430</v>
+        <v>3440</v>
       </c>
       <c r="M530" t="s">
-        <v>3431</v>
+        <v>3441</v>
       </c>
       <c r="N530" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D531" t="s">
-        <v>3432</v>
+        <v>3442</v>
       </c>
       <c r="E531" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F531" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G531" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H531" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I531" t="s">
-        <v>3433</v>
+        <v>3444</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3434</v>
+        <v>3445</v>
       </c>
       <c r="L531" t="s">
-        <v>3435</v>
+        <v>3446</v>
       </c>
       <c r="M531" t="s">
-        <v>3436</v>
+        <v>3447</v>
       </c>
       <c r="N531" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D532" t="s">
-        <v>3437</v>
+        <v>3448</v>
       </c>
       <c r="E532" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F532" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G532" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H532" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I532" t="s">
-        <v>3438</v>
+        <v>3449</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3439</v>
+        <v>3450</v>
       </c>
       <c r="L532" t="s">
-        <v>3440</v>
+        <v>3451</v>
       </c>
       <c r="M532" t="s">
-        <v>3441</v>
+        <v>3452</v>
       </c>
       <c r="N532" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D533" t="s">
-        <v>3442</v>
+        <v>3453</v>
       </c>
       <c r="E533" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F533" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G533" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H533" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I533" t="s">
-        <v>3443</v>
+        <v>3454</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3444</v>
+        <v>3455</v>
       </c>
       <c r="L533" t="s">
-        <v>3445</v>
+        <v>3456</v>
       </c>
       <c r="M533" t="s">
-        <v>3446</v>
+        <v>3457</v>
       </c>
       <c r="N533" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D534" t="s">
-        <v>3447</v>
+        <v>3458</v>
       </c>
       <c r="E534" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F534" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G534" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H534" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I534" t="s">
-        <v>3448</v>
+        <v>3459</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3449</v>
+        <v>3460</v>
       </c>
       <c r="L534" t="s">
-        <v>3450</v>
+        <v>3461</v>
       </c>
       <c r="M534" t="s">
-        <v>3451</v>
+        <v>3462</v>
       </c>
       <c r="N534" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D535" t="s">
-        <v>3452</v>
+        <v>3463</v>
       </c>
       <c r="E535" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F535" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G535" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H535" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I535" t="s">
-        <v>3453</v>
+        <v>3464</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3454</v>
+        <v>3465</v>
       </c>
       <c r="L535" t="s">
-        <v>3455</v>
+        <v>3466</v>
       </c>
       <c r="M535" t="s">
-        <v>3456</v>
+        <v>3467</v>
       </c>
       <c r="N535" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D536" t="s">
-        <v>3457</v>
+        <v>3468</v>
       </c>
       <c r="E536" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F536" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G536" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H536" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I536" t="s">
-        <v>3458</v>
+        <v>3469</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3459</v>
+        <v>3470</v>
       </c>
       <c r="L536" t="s">
-        <v>3460</v>
+        <v>3471</v>
       </c>
       <c r="M536" t="s">
-        <v>3461</v>
+        <v>3472</v>
       </c>
       <c r="N536" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D537" t="s">
-        <v>3462</v>
+        <v>3473</v>
       </c>
       <c r="E537" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F537" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G537" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H537" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I537" t="s">
-        <v>3463</v>
+        <v>3474</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3464</v>
+        <v>3475</v>
       </c>
       <c r="L537" t="s">
-        <v>3465</v>
+        <v>3476</v>
       </c>
       <c r="M537" t="s">
-        <v>3466</v>
+        <v>3477</v>
       </c>
       <c r="N537" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D538" t="s">
-        <v>3467</v>
+        <v>3478</v>
       </c>
       <c r="E538" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F538" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G538" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H538" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I538" t="s">
-        <v>3468</v>
+        <v>3479</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3469</v>
+        <v>3480</v>
       </c>
       <c r="L538" t="s">
-        <v>3470</v>
+        <v>3481</v>
       </c>
       <c r="M538" t="s">
-        <v>3471</v>
+        <v>3482</v>
       </c>
       <c r="N538" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D539" t="s">
-        <v>3472</v>
+        <v>3483</v>
       </c>
       <c r="E539" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F539" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G539" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H539" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I539" t="s">
-        <v>3473</v>
+        <v>3484</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3474</v>
+        <v>3485</v>
       </c>
       <c r="L539" t="s">
-        <v>3475</v>
+        <v>3486</v>
       </c>
       <c r="M539" t="s">
-        <v>3476</v>
+        <v>3487</v>
       </c>
       <c r="N539" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D540" t="s">
-        <v>3477</v>
+        <v>3488</v>
       </c>
       <c r="E540" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F540" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G540" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H540" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I540" t="s">
-        <v>3478</v>
+        <v>3489</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3479</v>
+        <v>3490</v>
       </c>
       <c r="L540" t="s">
-        <v>3480</v>
+        <v>3491</v>
       </c>
       <c r="M540" t="s">
-        <v>3481</v>
+        <v>3492</v>
       </c>
       <c r="N540" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D541" t="s">
-        <v>3482</v>
+        <v>3493</v>
       </c>
       <c r="E541" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F541" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G541" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H541" t="s">
-        <v>3412</v>
+        <v>3443</v>
       </c>
       <c r="I541" t="s">
-        <v>3483</v>
+        <v>3494</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3484</v>
+        <v>3495</v>
       </c>
       <c r="L541" t="s">
-        <v>3485</v>
+        <v>3496</v>
       </c>
       <c r="M541" t="s">
-        <v>3486</v>
+        <v>3497</v>
       </c>
       <c r="N541" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D542" t="s">
-        <v>3487</v>
+        <v>3498</v>
       </c>
       <c r="E542" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F542" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G542" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H542" t="s">
-        <v>3488</v>
+        <v>3443</v>
       </c>
       <c r="I542" t="s">
-        <v>3489</v>
+        <v>3499</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3490</v>
+        <v>3500</v>
       </c>
       <c r="L542" t="s">
-        <v>3491</v>
+        <v>3501</v>
       </c>
       <c r="M542" t="s">
-        <v>3492</v>
+        <v>3502</v>
       </c>
       <c r="N542" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D543" t="s">
-        <v>3493</v>
+        <v>3503</v>
       </c>
       <c r="E543" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F543" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G543" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H543" t="s">
-        <v>3488</v>
+        <v>3443</v>
       </c>
       <c r="I543" t="s">
-        <v>3494</v>
+        <v>3504</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3495</v>
+        <v>3505</v>
       </c>
       <c r="L543" t="s">
-        <v>3496</v>
+        <v>3506</v>
       </c>
       <c r="M543" t="s">
-        <v>3497</v>
+        <v>3507</v>
       </c>
       <c r="N543" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D544" t="s">
-        <v>3498</v>
+        <v>3508</v>
       </c>
       <c r="E544" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F544" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G544" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H544" t="s">
-        <v>3488</v>
+        <v>3443</v>
       </c>
       <c r="I544" t="s">
-        <v>3499</v>
+        <v>3509</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3500</v>
+        <v>3510</v>
       </c>
       <c r="L544" t="s">
-        <v>3501</v>
+        <v>3511</v>
       </c>
       <c r="M544" t="s">
-        <v>3502</v>
+        <v>3512</v>
       </c>
       <c r="N544" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D545" t="s">
-        <v>3503</v>
+        <v>3513</v>
       </c>
       <c r="E545" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F545" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G545" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H545" t="s">
-        <v>3488</v>
+        <v>3443</v>
       </c>
       <c r="I545" t="s">
-        <v>3504</v>
+        <v>3514</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3505</v>
+        <v>3515</v>
       </c>
       <c r="L545" t="s">
-        <v>3506</v>
+        <v>3516</v>
       </c>
       <c r="M545" t="s">
-        <v>3507</v>
+        <v>3517</v>
       </c>
       <c r="N545" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D546" t="s">
-        <v>3508</v>
+        <v>3518</v>
       </c>
       <c r="E546" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F546" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G546" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H546" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I546" t="s">
-        <v>3509</v>
+        <v>3520</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3510</v>
+        <v>3521</v>
       </c>
       <c r="L546" t="s">
-        <v>3511</v>
+        <v>3522</v>
       </c>
       <c r="M546" t="s">
-        <v>3512</v>
+        <v>3523</v>
       </c>
       <c r="N546" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D547" t="s">
-        <v>3513</v>
+        <v>3524</v>
       </c>
       <c r="E547" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F547" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G547" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H547" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I547" t="s">
-        <v>3514</v>
+        <v>3525</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3515</v>
+        <v>3526</v>
       </c>
       <c r="L547" t="s">
-        <v>3516</v>
+        <v>3527</v>
       </c>
       <c r="M547" t="s">
-        <v>3517</v>
+        <v>3528</v>
       </c>
       <c r="N547" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D548" t="s">
-        <v>3518</v>
+        <v>3529</v>
       </c>
       <c r="E548" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F548" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G548" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H548" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I548" t="s">
-        <v>3519</v>
+        <v>3530</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3520</v>
+        <v>3531</v>
       </c>
       <c r="L548" t="s">
-        <v>3521</v>
+        <v>3532</v>
       </c>
       <c r="M548" t="s">
-        <v>3522</v>
+        <v>3533</v>
       </c>
       <c r="N548" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D549" t="s">
-        <v>3523</v>
+        <v>3534</v>
       </c>
       <c r="E549" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F549" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G549" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H549" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I549" t="s">
-        <v>3524</v>
+        <v>3535</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3525</v>
+        <v>3536</v>
       </c>
       <c r="L549" t="s">
-        <v>3526</v>
+        <v>3537</v>
       </c>
       <c r="M549" t="s">
-        <v>3527</v>
+        <v>3538</v>
       </c>
       <c r="N549" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D550" t="s">
-        <v>3528</v>
+        <v>3539</v>
       </c>
       <c r="E550" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F550" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G550" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H550" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I550" t="s">
-        <v>3529</v>
+        <v>3540</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3530</v>
+        <v>3541</v>
       </c>
       <c r="L550" t="s">
-        <v>3531</v>
+        <v>3542</v>
       </c>
       <c r="M550" t="s">
-        <v>3532</v>
+        <v>3543</v>
       </c>
       <c r="N550" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D551" t="s">
-        <v>3533</v>
+        <v>3544</v>
       </c>
       <c r="E551" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F551" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G551" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H551" t="s">
-        <v>3488</v>
+        <v>3519</v>
       </c>
       <c r="I551" t="s">
-        <v>3534</v>
+        <v>3545</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3535</v>
+        <v>3546</v>
       </c>
       <c r="L551" t="s">
-        <v>3536</v>
+        <v>3547</v>
       </c>
       <c r="M551" t="s">
-        <v>3537</v>
+        <v>3548</v>
       </c>
       <c r="N551" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>2899</v>
+        <v>3189</v>
       </c>
       <c r="D552" t="s">
-        <v>3538</v>
+        <v>3549</v>
       </c>
       <c r="E552" t="s">
-        <v>2901</v>
+        <v>3191</v>
       </c>
       <c r="F552" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G552" t="s">
-        <v>2903</v>
+        <v>3193</v>
       </c>
       <c r="H552" t="s">
-        <v>3539</v>
+        <v>3519</v>
       </c>
       <c r="I552" t="s">
-        <v>3540</v>
+        <v>3550</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3541</v>
+        <v>3551</v>
       </c>
       <c r="L552" t="s">
-        <v>3542</v>
+        <v>3552</v>
       </c>
       <c r="M552" t="s">
-        <v>3543</v>
+        <v>3553</v>
       </c>
       <c r="N552" t="s">
-        <v>2909</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>2899</v>
+        <v>3189</v>
       </c>
       <c r="D553" t="s">
-        <v>3544</v>
+        <v>3554</v>
       </c>
       <c r="E553" t="s">
-        <v>2901</v>
+        <v>3191</v>
       </c>
       <c r="F553" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G553" t="s">
-        <v>2903</v>
+        <v>3193</v>
       </c>
       <c r="H553" t="s">
-        <v>3539</v>
+        <v>3519</v>
       </c>
       <c r="I553" t="s">
-        <v>3545</v>
+        <v>3555</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3546</v>
+        <v>3556</v>
       </c>
       <c r="L553" t="s">
-        <v>3547</v>
+        <v>3557</v>
       </c>
       <c r="M553" t="s">
-        <v>3548</v>
+        <v>3558</v>
       </c>
       <c r="N553" t="s">
-        <v>2909</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>2899</v>
+        <v>3189</v>
       </c>
       <c r="D554" t="s">
-        <v>3549</v>
+        <v>3559</v>
       </c>
       <c r="E554" t="s">
-        <v>2901</v>
+        <v>3191</v>
       </c>
       <c r="F554" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G554" t="s">
-        <v>2903</v>
+        <v>3193</v>
       </c>
       <c r="H554" t="s">
-        <v>3539</v>
+        <v>3519</v>
       </c>
       <c r="I554" t="s">
-        <v>3550</v>
+        <v>3560</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3551</v>
+        <v>3561</v>
       </c>
       <c r="L554" t="s">
-        <v>3552</v>
+        <v>3562</v>
       </c>
       <c r="M554" t="s">
-        <v>3553</v>
+        <v>3563</v>
       </c>
       <c r="N554" t="s">
-        <v>2909</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>2899</v>
+        <v>3189</v>
       </c>
       <c r="D555" t="s">
-        <v>3554</v>
+        <v>3564</v>
       </c>
       <c r="E555" t="s">
-        <v>2901</v>
+        <v>3191</v>
       </c>
       <c r="F555" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G555" t="s">
-        <v>2903</v>
+        <v>3193</v>
       </c>
       <c r="H555" t="s">
-        <v>3539</v>
+        <v>3519</v>
       </c>
       <c r="I555" t="s">
-        <v>3555</v>
+        <v>3565</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3556</v>
+        <v>3566</v>
       </c>
       <c r="L555" t="s">
-        <v>3557</v>
+        <v>3567</v>
       </c>
       <c r="M555" t="s">
-        <v>3558</v>
+        <v>3568</v>
       </c>
       <c r="N555" t="s">
-        <v>2909</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D556" t="s">
-        <v>3559</v>
+        <v>3569</v>
       </c>
       <c r="E556" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F556" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G556" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H556" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I556" t="s">
-        <v>3560</v>
+        <v>3571</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3561</v>
+        <v>3572</v>
       </c>
       <c r="L556" t="s">
-        <v>3562</v>
+        <v>3573</v>
       </c>
       <c r="M556" t="s">
-        <v>3563</v>
+        <v>3574</v>
       </c>
       <c r="N556" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D557" t="s">
-        <v>3564</v>
+        <v>3575</v>
       </c>
       <c r="E557" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F557" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G557" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H557" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I557" t="s">
-        <v>3565</v>
+        <v>3576</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3566</v>
+        <v>3577</v>
       </c>
       <c r="L557" t="s">
-        <v>3567</v>
+        <v>3578</v>
       </c>
       <c r="M557" t="s">
-        <v>3568</v>
+        <v>3579</v>
       </c>
       <c r="N557" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D558" t="s">
-        <v>3569</v>
+        <v>3580</v>
       </c>
       <c r="E558" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F558" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G558" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H558" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I558" t="s">
-        <v>3570</v>
+        <v>3581</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3571</v>
+        <v>3582</v>
       </c>
       <c r="L558" t="s">
-        <v>3572</v>
+        <v>3583</v>
       </c>
       <c r="M558" t="s">
-        <v>3573</v>
+        <v>3584</v>
       </c>
       <c r="N558" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D559" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E559" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F559" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G559" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H559" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I559" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3576</v>
+        <v>3587</v>
       </c>
       <c r="L559" t="s">
-        <v>3577</v>
+        <v>3588</v>
       </c>
       <c r="M559" t="s">
-        <v>3578</v>
+        <v>3589</v>
       </c>
       <c r="N559" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D560" t="s">
-        <v>3579</v>
+        <v>3590</v>
       </c>
       <c r="E560" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F560" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G560" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H560" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I560" t="s">
-        <v>3580</v>
+        <v>3591</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3581</v>
+        <v>3592</v>
       </c>
       <c r="L560" t="s">
-        <v>3582</v>
+        <v>3593</v>
       </c>
       <c r="M560" t="s">
-        <v>3583</v>
+        <v>3594</v>
       </c>
       <c r="N560" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D561" t="s">
-        <v>3584</v>
+        <v>3595</v>
       </c>
       <c r="E561" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F561" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G561" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H561" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
       <c r="I561" t="s">
-        <v>3585</v>
+        <v>3596</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3586</v>
+        <v>3597</v>
       </c>
       <c r="L561" t="s">
-        <v>3587</v>
+        <v>3598</v>
       </c>
       <c r="M561" t="s">
-        <v>3588</v>
+        <v>3599</v>
       </c>
       <c r="N561" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D562" t="s">
-        <v>3589</v>
+        <v>3600</v>
       </c>
       <c r="E562" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F562" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G562" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H562" t="s">
-        <v>3590</v>
+        <v>3570</v>
       </c>
       <c r="I562" t="s">
-        <v>3591</v>
+        <v>3601</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3592</v>
+        <v>3602</v>
       </c>
       <c r="L562" t="s">
-        <v>3593</v>
+        <v>3603</v>
       </c>
       <c r="M562" t="s">
-        <v>3594</v>
+        <v>3604</v>
       </c>
       <c r="N562" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D563" t="s">
-        <v>3595</v>
+        <v>3605</v>
       </c>
       <c r="E563" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F563" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G563" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H563" t="s">
-        <v>3590</v>
+        <v>3570</v>
       </c>
       <c r="I563" t="s">
-        <v>3596</v>
+        <v>3606</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3597</v>
+        <v>3607</v>
       </c>
       <c r="L563" t="s">
-        <v>3598</v>
+        <v>3608</v>
       </c>
       <c r="M563" t="s">
-        <v>3599</v>
+        <v>3609</v>
       </c>
       <c r="N563" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D564" t="s">
-        <v>3600</v>
+        <v>3610</v>
       </c>
       <c r="E564" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F564" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G564" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H564" t="s">
-        <v>3590</v>
+        <v>3570</v>
       </c>
       <c r="I564" t="s">
-        <v>3601</v>
+        <v>3611</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3602</v>
+        <v>3612</v>
       </c>
       <c r="L564" t="s">
-        <v>3603</v>
+        <v>3613</v>
       </c>
       <c r="M564" t="s">
-        <v>3604</v>
+        <v>3614</v>
       </c>
       <c r="N564" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>2113</v>
+        <v>2930</v>
       </c>
       <c r="D565" t="s">
-        <v>3605</v>
+        <v>3615</v>
       </c>
       <c r="E565" t="s">
-        <v>2115</v>
+        <v>2932</v>
       </c>
       <c r="F565" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G565" t="s">
-        <v>2117</v>
+        <v>2934</v>
       </c>
       <c r="H565" t="s">
-        <v>3590</v>
+        <v>3570</v>
       </c>
       <c r="I565" t="s">
-        <v>3606</v>
+        <v>3616</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3607</v>
+        <v>3617</v>
       </c>
       <c r="L565" t="s">
-        <v>3608</v>
+        <v>3618</v>
       </c>
       <c r="M565" t="s">
-        <v>3609</v>
+        <v>3619</v>
       </c>
       <c r="N565" t="s">
-        <v>2122</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D566" t="s">
-        <v>3610</v>
+        <v>3620</v>
       </c>
       <c r="E566" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F566" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G566" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H566" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I566" t="s">
-        <v>3611</v>
+        <v>3622</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3612</v>
+        <v>3623</v>
       </c>
       <c r="L566" t="s">
-        <v>3613</v>
+        <v>3624</v>
       </c>
       <c r="M566" t="s">
-        <v>3614</v>
+        <v>3625</v>
       </c>
       <c r="N566" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D567" t="s">
-        <v>3615</v>
+        <v>3626</v>
       </c>
       <c r="E567" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F567" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G567" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H567" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I567" t="s">
-        <v>3616</v>
+        <v>3627</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3617</v>
+        <v>3628</v>
       </c>
       <c r="L567" t="s">
-        <v>3618</v>
+        <v>3629</v>
       </c>
       <c r="M567" t="s">
-        <v>3619</v>
+        <v>3630</v>
       </c>
       <c r="N567" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D568" t="s">
-        <v>3620</v>
+        <v>3631</v>
       </c>
       <c r="E568" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F568" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G568" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H568" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I568" t="s">
-        <v>3621</v>
+        <v>3632</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3622</v>
+        <v>3633</v>
       </c>
       <c r="L568" t="s">
-        <v>3623</v>
+        <v>3634</v>
       </c>
       <c r="M568" t="s">
-        <v>3624</v>
+        <v>3635</v>
       </c>
       <c r="N568" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D569" t="s">
-        <v>3625</v>
+        <v>3636</v>
       </c>
       <c r="E569" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F569" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G569" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H569" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I569" t="s">
-        <v>3626</v>
+        <v>3637</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3627</v>
+        <v>3638</v>
       </c>
       <c r="L569" t="s">
-        <v>3628</v>
+        <v>3639</v>
       </c>
       <c r="M569" t="s">
-        <v>3629</v>
+        <v>3640</v>
       </c>
       <c r="N569" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D570" t="s">
-        <v>3630</v>
+        <v>3641</v>
       </c>
       <c r="E570" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F570" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G570" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H570" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I570" t="s">
-        <v>3631</v>
+        <v>3642</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3632</v>
+        <v>3643</v>
       </c>
       <c r="L570" t="s">
-        <v>3633</v>
+        <v>3644</v>
       </c>
       <c r="M570" t="s">
-        <v>3634</v>
+        <v>3645</v>
       </c>
       <c r="N570" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D571" t="s">
-        <v>3635</v>
+        <v>3646</v>
       </c>
       <c r="E571" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F571" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G571" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H571" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I571" t="s">
-        <v>3636</v>
+        <v>3647</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3637</v>
+        <v>3648</v>
       </c>
       <c r="L571" t="s">
-        <v>3638</v>
+        <v>3649</v>
       </c>
       <c r="M571" t="s">
-        <v>3639</v>
+        <v>3650</v>
       </c>
       <c r="N571" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D572" t="s">
-        <v>3640</v>
+        <v>3651</v>
       </c>
       <c r="E572" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F572" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G572" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H572" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I572" t="s">
-        <v>3641</v>
+        <v>3652</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
-        <v>3642</v>
+        <v>3653</v>
       </c>
       <c r="L572" t="s">
-        <v>3643</v>
+        <v>3654</v>
       </c>
       <c r="M572" t="s">
-        <v>3644</v>
+        <v>3655</v>
       </c>
       <c r="N572" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D573" t="s">
-        <v>3645</v>
+        <v>3656</v>
       </c>
       <c r="E573" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F573" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G573" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H573" t="s">
-        <v>3590</v>
+        <v>3621</v>
       </c>
       <c r="I573" t="s">
-        <v>3646</v>
+        <v>3657</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
-        <v>3647</v>
+        <v>3658</v>
       </c>
       <c r="L573" t="s">
-        <v>3648</v>
+        <v>3659</v>
       </c>
       <c r="M573" t="s">
-        <v>3649</v>
+        <v>3660</v>
       </c>
       <c r="N573" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>3184</v>
+        <v>2144</v>
       </c>
       <c r="D574" t="s">
-        <v>3650</v>
+        <v>3661</v>
       </c>
       <c r="E574" t="s">
-        <v>3186</v>
+        <v>2146</v>
       </c>
       <c r="F574" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G574" t="s">
-        <v>3188</v>
+        <v>2148</v>
       </c>
       <c r="H574" t="s">
-        <v>3207</v>
+        <v>3621</v>
       </c>
       <c r="I574" t="s">
-        <v>3651</v>
+        <v>3662</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3652</v>
+        <v>3663</v>
       </c>
       <c r="L574" t="s">
-        <v>3653</v>
+        <v>3664</v>
       </c>
       <c r="M574" t="s">
-        <v>3654</v>
+        <v>3665</v>
       </c>
       <c r="N574" t="s">
-        <v>3194</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>3184</v>
+        <v>2144</v>
       </c>
       <c r="D575" t="s">
-        <v>3655</v>
+        <v>3666</v>
       </c>
       <c r="E575" t="s">
-        <v>3186</v>
+        <v>2146</v>
       </c>
       <c r="F575" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G575" t="s">
-        <v>3188</v>
+        <v>2148</v>
       </c>
       <c r="H575" t="s">
-        <v>3207</v>
+        <v>3621</v>
       </c>
       <c r="I575" t="s">
-        <v>3656</v>
+        <v>3667</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3657</v>
+        <v>3668</v>
       </c>
       <c r="L575" t="s">
-        <v>3658</v>
+        <v>3669</v>
       </c>
       <c r="M575" t="s">
-        <v>3659</v>
+        <v>3670</v>
       </c>
       <c r="N575" t="s">
-        <v>3194</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>3184</v>
+        <v>2144</v>
       </c>
       <c r="D576" t="s">
-        <v>3660</v>
+        <v>3671</v>
       </c>
       <c r="E576" t="s">
-        <v>3186</v>
+        <v>2146</v>
       </c>
       <c r="F576" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G576" t="s">
-        <v>3188</v>
+        <v>2148</v>
       </c>
       <c r="H576" t="s">
-        <v>3207</v>
+        <v>3621</v>
       </c>
       <c r="I576" t="s">
-        <v>3661</v>
+        <v>3672</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3662</v>
+        <v>3673</v>
       </c>
       <c r="L576" t="s">
-        <v>3663</v>
+        <v>3674</v>
       </c>
       <c r="M576" t="s">
-        <v>3664</v>
+        <v>3675</v>
       </c>
       <c r="N576" t="s">
-        <v>3194</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3184</v>
+        <v>2144</v>
       </c>
       <c r="D577" t="s">
-        <v>3665</v>
+        <v>3676</v>
       </c>
       <c r="E577" t="s">
-        <v>3186</v>
+        <v>2146</v>
       </c>
       <c r="F577" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G577" t="s">
-        <v>3188</v>
+        <v>2148</v>
       </c>
       <c r="H577" t="s">
-        <v>3207</v>
+        <v>3621</v>
       </c>
       <c r="I577" t="s">
-        <v>3666</v>
+        <v>3677</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3667</v>
+        <v>3678</v>
       </c>
       <c r="L577" t="s">
-        <v>3668</v>
+        <v>3679</v>
       </c>
       <c r="M577" t="s">
-        <v>3669</v>
+        <v>3680</v>
       </c>
       <c r="N577" t="s">
-        <v>3194</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D578" t="s">
-        <v>3670</v>
+        <v>3681</v>
       </c>
       <c r="E578" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F578" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G578" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H578" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I578" t="s">
-        <v>3671</v>
+        <v>3682</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3672</v>
+        <v>3683</v>
       </c>
       <c r="L578" t="s">
-        <v>3673</v>
+        <v>3684</v>
       </c>
       <c r="M578" t="s">
-        <v>3674</v>
+        <v>3685</v>
       </c>
       <c r="N578" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D579" t="s">
-        <v>3675</v>
+        <v>3686</v>
       </c>
       <c r="E579" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F579" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G579" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H579" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I579" t="s">
-        <v>3676</v>
+        <v>3687</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3677</v>
+        <v>3688</v>
       </c>
       <c r="L579" t="s">
-        <v>3678</v>
+        <v>3689</v>
       </c>
       <c r="M579" t="s">
-        <v>3679</v>
+        <v>3690</v>
       </c>
       <c r="N579" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D580" t="s">
-        <v>3680</v>
+        <v>3691</v>
       </c>
       <c r="E580" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F580" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G580" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H580" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I580" t="s">
-        <v>3681</v>
+        <v>3692</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3682</v>
+        <v>3693</v>
       </c>
       <c r="L580" t="s">
-        <v>3683</v>
+        <v>3694</v>
       </c>
       <c r="M580" t="s">
-        <v>3684</v>
+        <v>3695</v>
       </c>
       <c r="N580" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D581" t="s">
-        <v>3685</v>
+        <v>3696</v>
       </c>
       <c r="E581" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F581" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G581" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H581" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I581" t="s">
-        <v>3686</v>
+        <v>3697</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3687</v>
+        <v>3698</v>
       </c>
       <c r="L581" t="s">
-        <v>3688</v>
+        <v>3699</v>
       </c>
       <c r="M581" t="s">
-        <v>3689</v>
+        <v>3700</v>
       </c>
       <c r="N581" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D582" t="s">
-        <v>3690</v>
+        <v>3701</v>
       </c>
       <c r="E582" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F582" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G582" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H582" t="s">
-        <v>3691</v>
+        <v>3238</v>
       </c>
       <c r="I582" t="s">
-        <v>3692</v>
+        <v>3702</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3693</v>
+        <v>3703</v>
       </c>
       <c r="L582" t="s">
-        <v>3694</v>
+        <v>3704</v>
       </c>
       <c r="M582" t="s">
-        <v>3695</v>
+        <v>3705</v>
       </c>
       <c r="N582" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D583" t="s">
-        <v>3696</v>
+        <v>3706</v>
       </c>
       <c r="E583" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F583" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G583" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H583" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I583" t="s">
-        <v>3697</v>
+        <v>3707</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3698</v>
+        <v>3708</v>
       </c>
       <c r="L583" t="s">
-        <v>3699</v>
+        <v>3709</v>
       </c>
       <c r="M583" t="s">
-        <v>3700</v>
+        <v>3710</v>
       </c>
       <c r="N583" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D584" t="s">
-        <v>3701</v>
+        <v>3711</v>
       </c>
       <c r="E584" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F584" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G584" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H584" t="s">
-        <v>3207</v>
+        <v>3238</v>
       </c>
       <c r="I584" t="s">
-        <v>3702</v>
+        <v>3712</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3703</v>
+        <v>3713</v>
       </c>
       <c r="L584" t="s">
-        <v>3704</v>
+        <v>3714</v>
       </c>
       <c r="M584" t="s">
-        <v>3705</v>
+        <v>3715</v>
       </c>
       <c r="N584" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>2821</v>
+        <v>3215</v>
       </c>
       <c r="D585" t="s">
-        <v>3706</v>
+        <v>3716</v>
       </c>
       <c r="E585" t="s">
-        <v>2823</v>
+        <v>3217</v>
       </c>
       <c r="F585" t="s">
-        <v>2824</v>
+        <v>3218</v>
       </c>
       <c r="G585" t="s">
-        <v>2825</v>
+        <v>3219</v>
       </c>
       <c r="H585" t="s">
-        <v>2961</v>
+        <v>3238</v>
       </c>
       <c r="I585" t="s">
-        <v>3707</v>
+        <v>3717</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3708</v>
+        <v>3718</v>
       </c>
       <c r="L585" t="s">
-        <v>3709</v>
+        <v>3719</v>
       </c>
       <c r="M585" t="s">
-        <v>3710</v>
+        <v>3720</v>
       </c>
       <c r="N585" t="s">
-        <v>2831</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>2821</v>
+        <v>3215</v>
       </c>
       <c r="D586" t="s">
-        <v>3706</v>
+        <v>3721</v>
       </c>
       <c r="E586" t="s">
-        <v>2823</v>
+        <v>3217</v>
       </c>
       <c r="F586" t="s">
-        <v>2824</v>
+        <v>3218</v>
       </c>
       <c r="G586" t="s">
-        <v>2825</v>
+        <v>3219</v>
       </c>
       <c r="H586" t="s">
-        <v>3148</v>
+        <v>3722</v>
       </c>
       <c r="I586" t="s">
-        <v>3711</v>
+        <v>3723</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3712</v>
+        <v>3724</v>
       </c>
       <c r="L586" t="s">
-        <v>3713</v>
+        <v>3725</v>
       </c>
       <c r="M586" t="s">
-        <v>3714</v>
+        <v>3726</v>
       </c>
       <c r="N586" t="s">
-        <v>2831</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>3195</v>
+        <v>3215</v>
       </c>
       <c r="D587" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="E587" t="s">
-        <v>3197</v>
+        <v>3217</v>
       </c>
       <c r="F587" t="s">
-        <v>3198</v>
+        <v>3218</v>
       </c>
       <c r="G587" t="s">
-        <v>3199</v>
+        <v>3219</v>
       </c>
       <c r="H587" t="s">
-        <v>3269</v>
+        <v>3238</v>
       </c>
       <c r="I587" t="s">
-        <v>3716</v>
+        <v>3728</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3717</v>
+        <v>3729</v>
       </c>
       <c r="L587" t="s">
-        <v>3718</v>
+        <v>3730</v>
       </c>
       <c r="M587" t="s">
-        <v>3719</v>
+        <v>3731</v>
       </c>
       <c r="N587" t="s">
-        <v>3205</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>2821</v>
+        <v>3215</v>
       </c>
       <c r="D588" t="s">
-        <v>3706</v>
+        <v>3732</v>
       </c>
       <c r="E588" t="s">
-        <v>2823</v>
+        <v>3217</v>
       </c>
       <c r="F588" t="s">
-        <v>2824</v>
+        <v>3218</v>
       </c>
       <c r="G588" t="s">
-        <v>2825</v>
+        <v>3219</v>
       </c>
       <c r="H588" t="s">
-        <v>2842</v>
+        <v>3238</v>
       </c>
       <c r="I588" t="s">
-        <v>3720</v>
+        <v>3733</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3721</v>
+        <v>3734</v>
       </c>
       <c r="L588" t="s">
-        <v>3722</v>
+        <v>3735</v>
       </c>
       <c r="M588" t="s">
-        <v>3723</v>
+        <v>3736</v>
       </c>
       <c r="N588" t="s">
-        <v>2831</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D589" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E589" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F589" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G589" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H589" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="I589" t="s">
-        <v>3724</v>
+        <v>3738</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3725</v>
+        <v>3739</v>
       </c>
       <c r="L589" t="s">
-        <v>3726</v>
+        <v>3740</v>
       </c>
       <c r="M589" t="s">
-        <v>3727</v>
+        <v>3741</v>
       </c>
       <c r="N589" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D590" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E590" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F590" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G590" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H590" t="s">
-        <v>3133</v>
+        <v>3179</v>
       </c>
       <c r="I590" t="s">
-        <v>3729</v>
+        <v>3742</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3730</v>
+        <v>3743</v>
       </c>
       <c r="L590" t="s">
-        <v>3731</v>
+        <v>3744</v>
       </c>
       <c r="M590" t="s">
-        <v>3732</v>
+        <v>3745</v>
       </c>
       <c r="N590" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>3195</v>
+        <v>3226</v>
       </c>
       <c r="D591" t="s">
-        <v>3715</v>
+        <v>3746</v>
       </c>
       <c r="E591" t="s">
-        <v>3197</v>
+        <v>3228</v>
       </c>
       <c r="F591" t="s">
-        <v>3198</v>
+        <v>3229</v>
       </c>
       <c r="G591" t="s">
-        <v>3199</v>
+        <v>3230</v>
       </c>
       <c r="H591" t="s">
-        <v>3253</v>
+        <v>3300</v>
       </c>
       <c r="I591" t="s">
-        <v>3733</v>
+        <v>3747</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3734</v>
+        <v>3748</v>
       </c>
       <c r="L591" t="s">
-        <v>3735</v>
+        <v>3749</v>
       </c>
       <c r="M591" t="s">
-        <v>3736</v>
+        <v>3750</v>
       </c>
       <c r="N591" t="s">
-        <v>3205</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D592" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E592" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F592" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G592" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H592" t="s">
-        <v>2941</v>
+        <v>2873</v>
       </c>
       <c r="I592" t="s">
-        <v>3737</v>
+        <v>3751</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3738</v>
+        <v>3752</v>
       </c>
       <c r="L592" t="s">
-        <v>3739</v>
+        <v>3753</v>
       </c>
       <c r="M592" t="s">
-        <v>3740</v>
+        <v>3754</v>
       </c>
       <c r="N592" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D593" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E593" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F593" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G593" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H593" t="s">
-        <v>2890</v>
+        <v>3021</v>
       </c>
       <c r="I593" t="s">
-        <v>3741</v>
+        <v>3755</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3742</v>
+        <v>3756</v>
       </c>
       <c r="L593" t="s">
-        <v>3743</v>
+        <v>3757</v>
       </c>
       <c r="M593" t="s">
-        <v>3744</v>
+        <v>3758</v>
       </c>
       <c r="N593" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D594" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E594" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F594" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G594" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H594" t="s">
-        <v>2927</v>
+        <v>3164</v>
       </c>
       <c r="I594" t="s">
-        <v>3745</v>
+        <v>3760</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3746</v>
+        <v>3761</v>
       </c>
       <c r="L594" t="s">
-        <v>3747</v>
+        <v>3762</v>
       </c>
       <c r="M594" t="s">
-        <v>3748</v>
+        <v>3763</v>
       </c>
       <c r="N594" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D595" t="s">
-        <v>3728</v>
+        <v>3746</v>
       </c>
       <c r="E595" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F595" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G595" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H595" t="s">
-        <v>3050</v>
+        <v>3284</v>
       </c>
       <c r="I595" t="s">
-        <v>3749</v>
+        <v>3764</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3750</v>
+        <v>3765</v>
       </c>
       <c r="L595" t="s">
-        <v>3751</v>
+        <v>3766</v>
       </c>
       <c r="M595" t="s">
-        <v>3752</v>
+        <v>3767</v>
       </c>
       <c r="N595" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>3195</v>
+        <v>2852</v>
       </c>
       <c r="D596" t="s">
-        <v>3753</v>
+        <v>3737</v>
       </c>
       <c r="E596" t="s">
-        <v>3197</v>
+        <v>2854</v>
       </c>
       <c r="F596" t="s">
-        <v>3198</v>
+        <v>2855</v>
       </c>
       <c r="G596" t="s">
-        <v>3199</v>
+        <v>2856</v>
       </c>
       <c r="H596" t="s">
-        <v>3264</v>
+        <v>2972</v>
       </c>
       <c r="I596" t="s">
-        <v>3754</v>
+        <v>3768</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3755</v>
+        <v>3769</v>
       </c>
       <c r="L596" t="s">
-        <v>3756</v>
+        <v>3770</v>
       </c>
       <c r="M596" t="s">
-        <v>3757</v>
+        <v>3771</v>
       </c>
       <c r="N596" t="s">
-        <v>3205</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D597" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E597" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F597" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G597" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H597" t="s">
-        <v>2951</v>
+        <v>2921</v>
       </c>
       <c r="I597" t="s">
-        <v>3758</v>
+        <v>3772</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3759</v>
+        <v>3773</v>
       </c>
       <c r="L597" t="s">
-        <v>3760</v>
+        <v>3774</v>
       </c>
       <c r="M597" t="s">
-        <v>3761</v>
+        <v>3775</v>
       </c>
       <c r="N597" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D598" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E598" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F598" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G598" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H598" t="s">
-        <v>2847</v>
+        <v>2958</v>
       </c>
       <c r="I598" t="s">
-        <v>3762</v>
+        <v>3776</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3763</v>
+        <v>3777</v>
       </c>
       <c r="L598" t="s">
-        <v>3764</v>
+        <v>3778</v>
       </c>
       <c r="M598" t="s">
-        <v>3765</v>
+        <v>3779</v>
       </c>
       <c r="N598" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D599" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E599" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F599" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G599" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H599" t="s">
-        <v>2916</v>
+        <v>3081</v>
       </c>
       <c r="I599" t="s">
-        <v>3766</v>
+        <v>3780</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3767</v>
+        <v>3781</v>
       </c>
       <c r="L599" t="s">
-        <v>3768</v>
+        <v>3782</v>
       </c>
       <c r="M599" t="s">
-        <v>3769</v>
+        <v>3783</v>
       </c>
       <c r="N599" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D600" t="s">
-        <v>3728</v>
+        <v>3784</v>
       </c>
       <c r="E600" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F600" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G600" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H600" t="s">
-        <v>2961</v>
+        <v>3295</v>
       </c>
       <c r="I600" t="s">
-        <v>3770</v>
+        <v>3785</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3771</v>
+        <v>3786</v>
       </c>
       <c r="L600" t="s">
-        <v>3772</v>
+        <v>3787</v>
       </c>
       <c r="M600" t="s">
-        <v>3773</v>
+        <v>3788</v>
       </c>
       <c r="N600" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D601" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E601" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F601" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G601" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H601" t="s">
-        <v>2927</v>
+        <v>2982</v>
       </c>
       <c r="I601" t="s">
-        <v>3774</v>
+        <v>3789</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3775</v>
+        <v>3790</v>
       </c>
       <c r="L601" t="s">
-        <v>3776</v>
+        <v>3791</v>
       </c>
       <c r="M601" t="s">
-        <v>3777</v>
+        <v>3792</v>
       </c>
       <c r="N601" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D602" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E602" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F602" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G602" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H602" t="s">
-        <v>2985</v>
+        <v>2878</v>
       </c>
       <c r="I602" t="s">
-        <v>3778</v>
+        <v>3793</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3779</v>
+        <v>3794</v>
       </c>
       <c r="L602" t="s">
-        <v>3780</v>
+        <v>3795</v>
       </c>
       <c r="M602" t="s">
-        <v>3781</v>
+        <v>3796</v>
       </c>
       <c r="N602" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D603" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E603" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F603" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G603" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H603" t="s">
-        <v>3050</v>
+        <v>2947</v>
       </c>
       <c r="I603" t="s">
-        <v>3782</v>
+        <v>3797</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3783</v>
+        <v>3798</v>
       </c>
       <c r="L603" t="s">
-        <v>3784</v>
+        <v>3799</v>
       </c>
       <c r="M603" t="s">
-        <v>3785</v>
+        <v>3800</v>
       </c>
       <c r="N603" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D604" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E604" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F604" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G604" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H604" t="s">
-        <v>3075</v>
+        <v>2992</v>
       </c>
       <c r="I604" t="s">
-        <v>3786</v>
+        <v>3801</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3787</v>
+        <v>3802</v>
       </c>
       <c r="L604" t="s">
-        <v>3788</v>
+        <v>3803</v>
       </c>
       <c r="M604" t="s">
-        <v>3789</v>
+        <v>3804</v>
       </c>
       <c r="N604" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>3195</v>
+        <v>2852</v>
       </c>
       <c r="D605" t="s">
-        <v>3753</v>
+        <v>3737</v>
       </c>
       <c r="E605" t="s">
-        <v>3197</v>
+        <v>2854</v>
       </c>
       <c r="F605" t="s">
-        <v>3198</v>
+        <v>2855</v>
       </c>
       <c r="G605" t="s">
-        <v>3199</v>
+        <v>2856</v>
       </c>
       <c r="H605" t="s">
-        <v>3269</v>
+        <v>2958</v>
       </c>
       <c r="I605" t="s">
-        <v>3790</v>
+        <v>3805</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3791</v>
+        <v>3806</v>
       </c>
       <c r="L605" t="s">
-        <v>3792</v>
+        <v>3807</v>
       </c>
       <c r="M605" t="s">
-        <v>3793</v>
+        <v>3808</v>
       </c>
       <c r="N605" t="s">
-        <v>3205</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D606" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E606" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F606" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G606" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H606" t="s">
-        <v>2975</v>
+        <v>3016</v>
       </c>
       <c r="I606" t="s">
-        <v>3794</v>
+        <v>3809</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3795</v>
+        <v>3810</v>
       </c>
       <c r="L606" t="s">
-        <v>3796</v>
+        <v>3811</v>
       </c>
       <c r="M606" t="s">
-        <v>3797</v>
+        <v>3812</v>
       </c>
       <c r="N606" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D607" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E607" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F607" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G607" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H607" t="s">
-        <v>2941</v>
+        <v>3081</v>
       </c>
       <c r="I607" t="s">
-        <v>3798</v>
+        <v>3813</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>3799</v>
+        <v>3814</v>
       </c>
       <c r="L607" t="s">
-        <v>3800</v>
+        <v>3815</v>
       </c>
       <c r="M607" t="s">
-        <v>3801</v>
+        <v>3816</v>
       </c>
       <c r="N607" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D608" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E608" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F608" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G608" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H608" t="s">
-        <v>3138</v>
+        <v>3106</v>
       </c>
       <c r="I608" t="s">
-        <v>3802</v>
+        <v>3817</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>3803</v>
+        <v>3818</v>
       </c>
       <c r="L608" t="s">
-        <v>3804</v>
+        <v>3819</v>
       </c>
       <c r="M608" t="s">
-        <v>3805</v>
+        <v>3820</v>
       </c>
       <c r="N608" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D609" t="s">
-        <v>3728</v>
+        <v>3784</v>
       </c>
       <c r="E609" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F609" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G609" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H609" t="s">
-        <v>2863</v>
+        <v>3300</v>
       </c>
       <c r="I609" t="s">
-        <v>3806</v>
+        <v>3821</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>3807</v>
+        <v>3822</v>
       </c>
       <c r="L609" t="s">
-        <v>3808</v>
+        <v>3823</v>
       </c>
       <c r="M609" t="s">
-        <v>3809</v>
+        <v>3824</v>
       </c>
       <c r="N609" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D610" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E610" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F610" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G610" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H610" t="s">
-        <v>2832</v>
+        <v>3006</v>
       </c>
       <c r="I610" t="s">
-        <v>3810</v>
+        <v>3825</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>3811</v>
+        <v>3826</v>
       </c>
       <c r="L610" t="s">
-        <v>3812</v>
+        <v>3827</v>
       </c>
       <c r="M610" t="s">
-        <v>3813</v>
+        <v>3828</v>
       </c>
       <c r="N610" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D611" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E611" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F611" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G611" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H611" t="s">
-        <v>3148</v>
+        <v>2972</v>
       </c>
       <c r="I611" t="s">
-        <v>3814</v>
+        <v>3829</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>3815</v>
+        <v>3830</v>
       </c>
       <c r="L611" t="s">
-        <v>3816</v>
+        <v>3831</v>
       </c>
       <c r="M611" t="s">
-        <v>3817</v>
+        <v>3832</v>
       </c>
       <c r="N611" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D612" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E612" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F612" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G612" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H612" t="s">
-        <v>3065</v>
+        <v>3169</v>
       </c>
       <c r="I612" t="s">
-        <v>3818</v>
+        <v>3833</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>3819</v>
+        <v>3834</v>
       </c>
       <c r="L612" t="s">
-        <v>3820</v>
+        <v>3835</v>
       </c>
       <c r="M612" t="s">
-        <v>3821</v>
+        <v>3836</v>
       </c>
       <c r="N612" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D613" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E613" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F613" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G613" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H613" t="s">
-        <v>3153</v>
+        <v>2894</v>
       </c>
       <c r="I613" t="s">
-        <v>3822</v>
+        <v>3837</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>3823</v>
+        <v>3838</v>
       </c>
       <c r="L613" t="s">
-        <v>3824</v>
+        <v>3839</v>
       </c>
       <c r="M613" t="s">
-        <v>3825</v>
+        <v>3840</v>
       </c>
       <c r="N613" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D614" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E614" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F614" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G614" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H614" t="s">
-        <v>2847</v>
+        <v>2863</v>
       </c>
       <c r="I614" t="s">
-        <v>3826</v>
+        <v>3841</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>3827</v>
+        <v>3842</v>
       </c>
       <c r="L614" t="s">
-        <v>3828</v>
+        <v>3843</v>
       </c>
       <c r="M614" t="s">
-        <v>3829</v>
+        <v>3844</v>
       </c>
       <c r="N614" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D615" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E615" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F615" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G615" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H615" t="s">
-        <v>3065</v>
+        <v>3179</v>
       </c>
       <c r="I615" t="s">
-        <v>3830</v>
+        <v>3845</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>3831</v>
+        <v>3846</v>
       </c>
       <c r="L615" t="s">
-        <v>3832</v>
+        <v>3847</v>
       </c>
       <c r="M615" t="s">
-        <v>3833</v>
+        <v>3848</v>
       </c>
       <c r="N615" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D616" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E616" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F616" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G616" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H616" t="s">
-        <v>3153</v>
+        <v>3096</v>
       </c>
       <c r="I616" t="s">
-        <v>3834</v>
+        <v>3849</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>3835</v>
+        <v>3850</v>
       </c>
       <c r="L616" t="s">
-        <v>3836</v>
+        <v>3851</v>
       </c>
       <c r="M616" t="s">
-        <v>3837</v>
+        <v>3852</v>
       </c>
       <c r="N616" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D617" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E617" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F617" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G617" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H617" t="s">
-        <v>2842</v>
+        <v>3184</v>
       </c>
       <c r="I617" t="s">
-        <v>3838</v>
+        <v>3853</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>3839</v>
+        <v>3854</v>
       </c>
       <c r="L617" t="s">
-        <v>3840</v>
+        <v>3855</v>
       </c>
       <c r="M617" t="s">
-        <v>3841</v>
+        <v>3856</v>
       </c>
       <c r="N617" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D618" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E618" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F618" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G618" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H618" t="s">
-        <v>2832</v>
+        <v>2878</v>
       </c>
       <c r="I618" t="s">
-        <v>3842</v>
+        <v>3857</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>3843</v>
+        <v>3858</v>
       </c>
       <c r="L618" t="s">
-        <v>3844</v>
+        <v>3859</v>
       </c>
       <c r="M618" t="s">
-        <v>3845</v>
+        <v>3860</v>
       </c>
       <c r="N618" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D619" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E619" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F619" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G619" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H619" t="s">
-        <v>2916</v>
+        <v>3096</v>
       </c>
       <c r="I619" t="s">
-        <v>3846</v>
+        <v>3861</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>3847</v>
+        <v>3862</v>
       </c>
       <c r="L619" t="s">
-        <v>3848</v>
+        <v>3863</v>
       </c>
       <c r="M619" t="s">
-        <v>3849</v>
+        <v>3864</v>
       </c>
       <c r="N619" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D620" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E620" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F620" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G620" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H620" t="s">
-        <v>2911</v>
+        <v>3184</v>
       </c>
       <c r="I620" t="s">
-        <v>3850</v>
+        <v>3865</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>3851</v>
+        <v>3866</v>
       </c>
       <c r="L620" t="s">
-        <v>3852</v>
+        <v>3867</v>
       </c>
       <c r="M620" t="s">
-        <v>3853</v>
+        <v>3868</v>
       </c>
       <c r="N620" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D621" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E621" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F621" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G621" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H621" t="s">
-        <v>3075</v>
+        <v>2873</v>
       </c>
       <c r="I621" t="s">
-        <v>3854</v>
+        <v>3869</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>3855</v>
+        <v>3870</v>
       </c>
       <c r="L621" t="s">
-        <v>3856</v>
+        <v>3871</v>
       </c>
       <c r="M621" t="s">
-        <v>3857</v>
+        <v>3872</v>
       </c>
       <c r="N621" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D622" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E622" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F622" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G622" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H622" t="s">
-        <v>2975</v>
+        <v>2863</v>
       </c>
       <c r="I622" t="s">
-        <v>3858</v>
+        <v>3873</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>3859</v>
+        <v>3874</v>
       </c>
       <c r="L622" t="s">
-        <v>3860</v>
+        <v>3875</v>
       </c>
       <c r="M622" t="s">
-        <v>3861</v>
+        <v>3876</v>
       </c>
       <c r="N622" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D623" t="s">
-        <v>3728</v>
+        <v>3759</v>
       </c>
       <c r="E623" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F623" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G623" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H623" t="s">
-        <v>3036</v>
+        <v>2947</v>
       </c>
       <c r="I623" t="s">
-        <v>3862</v>
+        <v>3877</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>3863</v>
+        <v>3878</v>
       </c>
       <c r="L623" t="s">
-        <v>3864</v>
+        <v>3879</v>
       </c>
       <c r="M623" t="s">
-        <v>3865</v>
+        <v>3880</v>
       </c>
       <c r="N623" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>3195</v>
+        <v>2852</v>
       </c>
       <c r="D624" t="s">
-        <v>3753</v>
+        <v>3759</v>
       </c>
       <c r="E624" t="s">
-        <v>3197</v>
+        <v>2854</v>
       </c>
       <c r="F624" t="s">
-        <v>3198</v>
+        <v>2855</v>
       </c>
       <c r="G624" t="s">
-        <v>3199</v>
+        <v>2856</v>
       </c>
       <c r="H624" t="s">
-        <v>3253</v>
+        <v>2942</v>
       </c>
       <c r="I624" t="s">
-        <v>3866</v>
+        <v>3881</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>3867</v>
+        <v>3882</v>
       </c>
       <c r="L624" t="s">
-        <v>3868</v>
+        <v>3883</v>
       </c>
       <c r="M624" t="s">
-        <v>3869</v>
+        <v>3884</v>
       </c>
       <c r="N624" t="s">
-        <v>3205</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D625" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E625" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F625" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G625" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H625" t="s">
-        <v>2911</v>
+        <v>3106</v>
       </c>
       <c r="I625" t="s">
-        <v>3870</v>
+        <v>3885</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>3871</v>
+        <v>3886</v>
       </c>
       <c r="L625" t="s">
-        <v>3872</v>
+        <v>3887</v>
       </c>
       <c r="M625" t="s">
-        <v>3873</v>
+        <v>3888</v>
       </c>
       <c r="N625" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D626" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E626" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F626" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G626" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H626" t="s">
-        <v>2990</v>
+        <v>3006</v>
       </c>
       <c r="I626" t="s">
-        <v>3874</v>
+        <v>3889</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>3875</v>
+        <v>3890</v>
       </c>
       <c r="L626" t="s">
-        <v>3876</v>
+        <v>3891</v>
       </c>
       <c r="M626" t="s">
-        <v>3877</v>
+        <v>3892</v>
       </c>
       <c r="N626" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D627" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E627" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F627" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G627" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H627" t="s">
-        <v>3100</v>
+        <v>3067</v>
       </c>
       <c r="I627" t="s">
-        <v>3878</v>
+        <v>3893</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>3879</v>
+        <v>3894</v>
       </c>
       <c r="L627" t="s">
-        <v>3880</v>
+        <v>3895</v>
       </c>
       <c r="M627" t="s">
-        <v>3881</v>
+        <v>3896</v>
       </c>
       <c r="N627" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D628" t="s">
-        <v>3728</v>
+        <v>3784</v>
       </c>
       <c r="E628" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F628" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G628" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H628" t="s">
-        <v>2946</v>
+        <v>3284</v>
       </c>
       <c r="I628" t="s">
-        <v>3882</v>
+        <v>3897</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>3883</v>
+        <v>3898</v>
       </c>
       <c r="L628" t="s">
-        <v>3884</v>
+        <v>3899</v>
       </c>
       <c r="M628" t="s">
-        <v>3885</v>
+        <v>3900</v>
       </c>
       <c r="N628" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>3195</v>
+        <v>2852</v>
       </c>
       <c r="D629" t="s">
-        <v>3715</v>
+        <v>3737</v>
       </c>
       <c r="E629" t="s">
-        <v>3197</v>
+        <v>2854</v>
       </c>
       <c r="F629" t="s">
-        <v>3198</v>
+        <v>2855</v>
       </c>
       <c r="G629" t="s">
-        <v>3199</v>
+        <v>2856</v>
       </c>
       <c r="H629" t="s">
-        <v>3264</v>
+        <v>2942</v>
       </c>
       <c r="I629" t="s">
-        <v>3886</v>
+        <v>3901</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>3887</v>
+        <v>3902</v>
       </c>
       <c r="L629" t="s">
-        <v>3888</v>
+        <v>3903</v>
       </c>
       <c r="M629" t="s">
-        <v>3889</v>
+        <v>3904</v>
       </c>
       <c r="N629" t="s">
-        <v>3205</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D630" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E630" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F630" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G630" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H630" t="s">
-        <v>3138</v>
+        <v>3021</v>
       </c>
       <c r="I630" t="s">
-        <v>3890</v>
+        <v>3905</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>3891</v>
+        <v>3906</v>
       </c>
       <c r="L630" t="s">
-        <v>3892</v>
+        <v>3907</v>
       </c>
       <c r="M630" t="s">
-        <v>3893</v>
+        <v>3908</v>
       </c>
       <c r="N630" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D631" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E631" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F631" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G631" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H631" t="s">
-        <v>2951</v>
+        <v>3131</v>
       </c>
       <c r="I631" t="s">
-        <v>3894</v>
+        <v>3909</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>3895</v>
+        <v>3910</v>
       </c>
       <c r="L631" t="s">
-        <v>3896</v>
+        <v>3911</v>
       </c>
       <c r="M631" t="s">
-        <v>3897</v>
+        <v>3912</v>
       </c>
       <c r="N631" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D632" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E632" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F632" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G632" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H632" t="s">
-        <v>2946</v>
+        <v>2977</v>
       </c>
       <c r="I632" t="s">
-        <v>3898</v>
+        <v>3913</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>3899</v>
+        <v>3914</v>
       </c>
       <c r="L632" t="s">
-        <v>3900</v>
+        <v>3915</v>
       </c>
       <c r="M632" t="s">
-        <v>3901</v>
+        <v>3916</v>
       </c>
       <c r="N632" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>2821</v>
+        <v>3226</v>
       </c>
       <c r="D633" t="s">
-        <v>3728</v>
+        <v>3746</v>
       </c>
       <c r="E633" t="s">
-        <v>2823</v>
+        <v>3228</v>
       </c>
       <c r="F633" t="s">
-        <v>2824</v>
+        <v>3229</v>
       </c>
       <c r="G633" t="s">
-        <v>2825</v>
+        <v>3230</v>
       </c>
       <c r="H633" t="s">
-        <v>3100</v>
+        <v>3295</v>
       </c>
       <c r="I633" t="s">
-        <v>3902</v>
+        <v>3917</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>3903</v>
+        <v>3918</v>
       </c>
       <c r="L633" t="s">
-        <v>3904</v>
+        <v>3919</v>
       </c>
       <c r="M633" t="s">
-        <v>3905</v>
+        <v>3920</v>
       </c>
       <c r="N633" t="s">
-        <v>2831</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D634" t="s">
-        <v>3706</v>
+        <v>3737</v>
       </c>
       <c r="E634" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F634" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G634" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H634" t="s">
-        <v>3133</v>
+        <v>3169</v>
       </c>
       <c r="I634" t="s">
-        <v>3906</v>
+        <v>3921</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>3907</v>
+        <v>3922</v>
       </c>
       <c r="L634" t="s">
-        <v>3908</v>
+        <v>3923</v>
       </c>
       <c r="M634" t="s">
-        <v>3909</v>
+        <v>3924</v>
       </c>
       <c r="N634" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D635" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E635" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F635" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G635" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H635" t="s">
-        <v>3036</v>
+        <v>2982</v>
       </c>
       <c r="I635" t="s">
-        <v>3910</v>
+        <v>3925</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>3911</v>
+        <v>3926</v>
       </c>
       <c r="L635" t="s">
-        <v>3912</v>
+        <v>3927</v>
       </c>
       <c r="M635" t="s">
-        <v>3913</v>
+        <v>3928</v>
       </c>
       <c r="N635" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D636" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E636" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F636" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G636" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H636" t="s">
-        <v>2890</v>
+        <v>2977</v>
       </c>
       <c r="I636" t="s">
-        <v>3914</v>
+        <v>3929</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>3915</v>
+        <v>3930</v>
       </c>
       <c r="L636" t="s">
-        <v>3916</v>
+        <v>3931</v>
       </c>
       <c r="M636" t="s">
-        <v>3917</v>
+        <v>3932</v>
       </c>
       <c r="N636" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D637" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
       <c r="E637" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F637" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G637" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H637" t="s">
-        <v>2863</v>
+        <v>3131</v>
       </c>
       <c r="I637" t="s">
-        <v>3918</v>
+        <v>3933</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>3919</v>
+        <v>3934</v>
       </c>
       <c r="L637" t="s">
-        <v>3920</v>
+        <v>3935</v>
       </c>
       <c r="M637" t="s">
-        <v>3921</v>
+        <v>3936</v>
       </c>
       <c r="N637" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>2821</v>
+        <v>2852</v>
       </c>
       <c r="D638" t="s">
-        <v>3728</v>
+        <v>3737</v>
       </c>
       <c r="E638" t="s">
-        <v>2823</v>
+        <v>2854</v>
       </c>
       <c r="F638" t="s">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="G638" t="s">
-        <v>2825</v>
+        <v>2856</v>
       </c>
       <c r="H638" t="s">
-        <v>2985</v>
+        <v>3164</v>
       </c>
       <c r="I638" t="s">
-        <v>3922</v>
+        <v>3937</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>3923</v>
+        <v>3938</v>
       </c>
       <c r="L638" t="s">
-        <v>3924</v>
+        <v>3939</v>
       </c>
       <c r="M638" t="s">
-        <v>3925</v>
+        <v>3940</v>
       </c>
       <c r="N638" t="s">
-        <v>2831</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D639" t="s">
-        <v>3926</v>
+        <v>3737</v>
       </c>
       <c r="E639" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F639" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G639" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H639" t="s">
-        <v>3169</v>
+        <v>3067</v>
       </c>
       <c r="I639" t="s">
-        <v>3927</v>
+        <v>3941</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>3928</v>
+        <v>3942</v>
       </c>
       <c r="L639" t="s">
-        <v>3929</v>
+        <v>3943</v>
       </c>
       <c r="M639" t="s">
-        <v>3930</v>
+        <v>3944</v>
       </c>
       <c r="N639" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D640" t="s">
-        <v>3931</v>
+        <v>3759</v>
       </c>
       <c r="E640" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F640" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G640" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H640" t="s">
-        <v>3169</v>
+        <v>2921</v>
       </c>
       <c r="I640" t="s">
-        <v>3932</v>
+        <v>3945</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>3933</v>
+        <v>3946</v>
       </c>
       <c r="L640" t="s">
-        <v>3934</v>
+        <v>3947</v>
       </c>
       <c r="M640" t="s">
-        <v>3935</v>
+        <v>3948</v>
       </c>
       <c r="N640" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D641" t="s">
-        <v>3926</v>
+        <v>3737</v>
       </c>
       <c r="E641" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F641" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G641" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H641" t="s">
-        <v>3936</v>
+        <v>2894</v>
       </c>
       <c r="I641" t="s">
-        <v>3937</v>
+        <v>3949</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>3938</v>
+        <v>3950</v>
       </c>
       <c r="L641" t="s">
-        <v>3939</v>
+        <v>3951</v>
       </c>
       <c r="M641" t="s">
-        <v>3940</v>
+        <v>3952</v>
       </c>
       <c r="N641" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>3158</v>
+        <v>2852</v>
       </c>
       <c r="D642" t="s">
-        <v>3926</v>
+        <v>3759</v>
       </c>
       <c r="E642" t="s">
-        <v>3160</v>
+        <v>2854</v>
       </c>
       <c r="F642" t="s">
-        <v>3161</v>
+        <v>2855</v>
       </c>
       <c r="G642" t="s">
-        <v>3162</v>
+        <v>2856</v>
       </c>
       <c r="H642" t="s">
-        <v>3174</v>
+        <v>3016</v>
       </c>
       <c r="I642" t="s">
-        <v>3941</v>
+        <v>3953</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>3942</v>
+        <v>3954</v>
       </c>
       <c r="L642" t="s">
-        <v>3943</v>
+        <v>3955</v>
       </c>
       <c r="M642" t="s">
-        <v>3944</v>
+        <v>3956</v>
       </c>
       <c r="N642" t="s">
-        <v>3168</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D643" t="s">
-        <v>3931</v>
+        <v>3957</v>
       </c>
       <c r="E643" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F643" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G643" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H643" t="s">
-        <v>3174</v>
+        <v>3200</v>
       </c>
       <c r="I643" t="s">
-        <v>3945</v>
+        <v>3958</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>3946</v>
+        <v>3959</v>
       </c>
       <c r="L643" t="s">
-        <v>3947</v>
+        <v>3960</v>
       </c>
       <c r="M643" t="s">
-        <v>3948</v>
+        <v>3961</v>
       </c>
       <c r="N643" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D644" t="s">
-        <v>3931</v>
+        <v>3962</v>
       </c>
       <c r="E644" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F644" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G644" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H644" t="s">
-        <v>3936</v>
+        <v>3200</v>
       </c>
       <c r="I644" t="s">
-        <v>3949</v>
+        <v>3963</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>3950</v>
+        <v>3964</v>
       </c>
       <c r="L644" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="M644" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="N644" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D645" t="s">
-        <v>3931</v>
+        <v>3957</v>
       </c>
       <c r="E645" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F645" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G645" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H645" t="s">
-        <v>3163</v>
+        <v>3967</v>
       </c>
       <c r="I645" t="s">
-        <v>3953</v>
+        <v>3968</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>3954</v>
+        <v>3969</v>
       </c>
       <c r="L645" t="s">
-        <v>3955</v>
+        <v>3970</v>
       </c>
       <c r="M645" t="s">
-        <v>3956</v>
+        <v>3971</v>
       </c>
       <c r="N645" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="D646" t="s">
-        <v>3926</v>
+        <v>3957</v>
       </c>
       <c r="E646" t="s">
-        <v>3160</v>
+        <v>3191</v>
       </c>
       <c r="F646" t="s">
-        <v>3161</v>
+        <v>3192</v>
       </c>
       <c r="G646" t="s">
-        <v>3162</v>
+        <v>3193</v>
       </c>
       <c r="H646" t="s">
-        <v>3163</v>
+        <v>3205</v>
       </c>
       <c r="I646" t="s">
-        <v>3957</v>
+        <v>3972</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>3958</v>
+        <v>3973</v>
       </c>
       <c r="L646" t="s">
-        <v>3959</v>
+        <v>3974</v>
       </c>
       <c r="M646" t="s">
-        <v>3960</v>
+        <v>3975</v>
       </c>
       <c r="N646" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>2113</v>
+        <v>3189</v>
       </c>
       <c r="D647" t="s">
-        <v>3961</v>
+        <v>3962</v>
       </c>
       <c r="E647" t="s">
-        <v>2115</v>
+        <v>3191</v>
       </c>
       <c r="F647" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G647" t="s">
-        <v>2117</v>
+        <v>3193</v>
       </c>
       <c r="H647" t="s">
-        <v>2932</v>
+        <v>3205</v>
       </c>
       <c r="I647" t="s">
-        <v>3962</v>
+        <v>3976</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>3963</v>
+        <v>3977</v>
       </c>
       <c r="L647" t="s">
-        <v>3964</v>
+        <v>3978</v>
       </c>
       <c r="M647" t="s">
-        <v>3965</v>
+        <v>3979</v>
       </c>
       <c r="N647" t="s">
-        <v>2122</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>2113</v>
+        <v>3189</v>
       </c>
       <c r="D648" t="s">
-        <v>3966</v>
+        <v>3962</v>
       </c>
       <c r="E648" t="s">
-        <v>2115</v>
+        <v>3191</v>
       </c>
       <c r="F648" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G648" t="s">
-        <v>2117</v>
+        <v>3193</v>
       </c>
       <c r="H648" t="s">
-        <v>3143</v>
+        <v>3967</v>
       </c>
       <c r="I648" t="s">
-        <v>3967</v>
+        <v>3980</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>3968</v>
+        <v>3981</v>
       </c>
       <c r="L648" t="s">
-        <v>3969</v>
+        <v>3982</v>
       </c>
       <c r="M648" t="s">
-        <v>3970</v>
+        <v>3983</v>
       </c>
       <c r="N648" t="s">
-        <v>2122</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>2113</v>
+        <v>3189</v>
       </c>
       <c r="D649" t="s">
-        <v>3961</v>
+        <v>3962</v>
       </c>
       <c r="E649" t="s">
-        <v>2115</v>
+        <v>3191</v>
       </c>
       <c r="F649" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G649" t="s">
-        <v>2117</v>
+        <v>3193</v>
       </c>
       <c r="H649" t="s">
-        <v>3128</v>
+        <v>3194</v>
       </c>
       <c r="I649" t="s">
-        <v>3971</v>
+        <v>3984</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>3972</v>
+        <v>3985</v>
       </c>
       <c r="L649" t="s">
-        <v>3973</v>
+        <v>3986</v>
       </c>
       <c r="M649" t="s">
-        <v>3974</v>
+        <v>3987</v>
       </c>
       <c r="N649" t="s">
-        <v>2122</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>2113</v>
+        <v>3189</v>
       </c>
       <c r="D650" t="s">
-        <v>3961</v>
+        <v>3957</v>
       </c>
       <c r="E650" t="s">
-        <v>2115</v>
+        <v>3191</v>
       </c>
       <c r="F650" t="s">
-        <v>2902</v>
+        <v>3192</v>
       </c>
       <c r="G650" t="s">
-        <v>2117</v>
+        <v>3193</v>
       </c>
       <c r="H650" t="s">
-        <v>3115</v>
+        <v>3194</v>
       </c>
       <c r="I650" t="s">
-        <v>3975</v>
+        <v>3988</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>3976</v>
+        <v>3989</v>
       </c>
       <c r="L650" t="s">
-        <v>3977</v>
+        <v>3990</v>
       </c>
       <c r="M650" t="s">
-        <v>3978</v>
+        <v>3991</v>
       </c>
       <c r="N650" t="s">
-        <v>2122</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D651" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E651" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F651" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G651" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H651" t="s">
-        <v>3080</v>
+        <v>2963</v>
       </c>
       <c r="I651" t="s">
-        <v>3979</v>
+        <v>3993</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>3980</v>
+        <v>3994</v>
       </c>
       <c r="L651" t="s">
-        <v>3981</v>
+        <v>3995</v>
       </c>
       <c r="M651" t="s">
-        <v>3982</v>
+        <v>3996</v>
       </c>
       <c r="N651" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D652" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E652" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F652" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G652" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H652" t="s">
-        <v>2922</v>
+        <v>3174</v>
       </c>
       <c r="I652" t="s">
-        <v>3983</v>
+        <v>3998</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>3984</v>
+        <v>3999</v>
       </c>
       <c r="L652" t="s">
-        <v>3985</v>
+        <v>4000</v>
       </c>
       <c r="M652" t="s">
-        <v>3986</v>
+        <v>4001</v>
       </c>
       <c r="N652" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D653" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E653" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F653" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G653" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H653" t="s">
-        <v>3016</v>
+        <v>3159</v>
       </c>
       <c r="I653" t="s">
-        <v>3987</v>
+        <v>4002</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>3988</v>
+        <v>4003</v>
       </c>
       <c r="L653" t="s">
-        <v>3989</v>
+        <v>4004</v>
       </c>
       <c r="M653" t="s">
-        <v>3990</v>
+        <v>4005</v>
       </c>
       <c r="N653" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D654" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E654" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F654" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G654" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H654" t="s">
-        <v>2932</v>
+        <v>3146</v>
       </c>
       <c r="I654" t="s">
-        <v>3991</v>
+        <v>4006</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>3992</v>
+        <v>4007</v>
       </c>
       <c r="L654" t="s">
-        <v>3993</v>
+        <v>4008</v>
       </c>
       <c r="M654" t="s">
-        <v>3994</v>
+        <v>4009</v>
       </c>
       <c r="N654" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D655" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E655" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F655" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G655" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H655" t="s">
-        <v>3085</v>
+        <v>3111</v>
       </c>
       <c r="I655" t="s">
-        <v>3995</v>
+        <v>4010</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>3996</v>
+        <v>4011</v>
       </c>
       <c r="L655" t="s">
-        <v>3997</v>
+        <v>4012</v>
       </c>
       <c r="M655" t="s">
-        <v>3998</v>
+        <v>4013</v>
       </c>
       <c r="N655" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D656" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E656" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F656" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G656" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H656" t="s">
-        <v>3070</v>
+        <v>2953</v>
       </c>
       <c r="I656" t="s">
-        <v>3999</v>
+        <v>4014</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>4000</v>
+        <v>4015</v>
       </c>
       <c r="L656" t="s">
-        <v>4001</v>
+        <v>4016</v>
       </c>
       <c r="M656" t="s">
-        <v>4002</v>
+        <v>4017</v>
       </c>
       <c r="N656" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D657" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E657" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F657" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G657" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H657" t="s">
-        <v>3128</v>
+        <v>3047</v>
       </c>
       <c r="I657" t="s">
-        <v>4003</v>
+        <v>4018</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4004</v>
+        <v>4019</v>
       </c>
       <c r="L657" t="s">
-        <v>4005</v>
+        <v>4020</v>
       </c>
       <c r="M657" t="s">
-        <v>4006</v>
+        <v>4021</v>
       </c>
       <c r="N657" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B658" t="s">
         <v>15</v>
       </c>
       <c r="C658" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D658" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E658" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F658" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G658" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H658" t="s">
-        <v>3080</v>
+        <v>2963</v>
       </c>
       <c r="I658" t="s">
-        <v>4007</v>
+        <v>4022</v>
       </c>
       <c r="J658"/>
       <c r="K658" t="s">
-        <v>4008</v>
+        <v>4023</v>
       </c>
       <c r="L658" t="s">
-        <v>4009</v>
+        <v>4024</v>
       </c>
       <c r="M658" t="s">
-        <v>4010</v>
+        <v>4025</v>
       </c>
       <c r="N658" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B659" t="s">
         <v>15</v>
       </c>
       <c r="C659" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D659" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E659" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F659" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G659" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H659" t="s">
-        <v>2922</v>
+        <v>3116</v>
       </c>
       <c r="I659" t="s">
-        <v>4011</v>
+        <v>4026</v>
       </c>
       <c r="J659"/>
       <c r="K659" t="s">
-        <v>4012</v>
+        <v>4027</v>
       </c>
       <c r="L659" t="s">
-        <v>4013</v>
+        <v>4028</v>
       </c>
       <c r="M659" t="s">
-        <v>4014</v>
+        <v>4029</v>
       </c>
       <c r="N659" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D660" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E660" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F660" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G660" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H660" t="s">
-        <v>3085</v>
+        <v>3101</v>
       </c>
       <c r="I660" t="s">
-        <v>4015</v>
+        <v>4030</v>
       </c>
       <c r="J660"/>
       <c r="K660" t="s">
-        <v>4016</v>
+        <v>4031</v>
       </c>
       <c r="L660" t="s">
-        <v>4017</v>
+        <v>4032</v>
       </c>
       <c r="M660" t="s">
-        <v>4018</v>
+        <v>4033</v>
       </c>
       <c r="N660" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B661" t="s">
         <v>15</v>
       </c>
       <c r="C661" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D661" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E661" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F661" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G661" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H661" t="s">
-        <v>3070</v>
+        <v>3159</v>
       </c>
       <c r="I661" t="s">
-        <v>4019</v>
+        <v>4034</v>
       </c>
       <c r="J661"/>
       <c r="K661" t="s">
-        <v>4020</v>
+        <v>4035</v>
       </c>
       <c r="L661" t="s">
-        <v>4021</v>
+        <v>4036</v>
       </c>
       <c r="M661" t="s">
-        <v>4022</v>
+        <v>4037</v>
       </c>
       <c r="N661" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B662" t="s">
         <v>15</v>
       </c>
       <c r="C662" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D662" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E662" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F662" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G662" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H662" t="s">
-        <v>2956</v>
+        <v>3111</v>
       </c>
       <c r="I662" t="s">
-        <v>4023</v>
+        <v>4038</v>
       </c>
       <c r="J662"/>
       <c r="K662" t="s">
-        <v>4024</v>
+        <v>4039</v>
       </c>
       <c r="L662" t="s">
-        <v>4025</v>
+        <v>4040</v>
       </c>
       <c r="M662" t="s">
-        <v>4026</v>
+        <v>4041</v>
       </c>
       <c r="N662" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B663" t="s">
         <v>15</v>
       </c>
       <c r="C663" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D663" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E663" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F663" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G663" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H663" t="s">
-        <v>3060</v>
+        <v>2953</v>
       </c>
       <c r="I663" t="s">
-        <v>4027</v>
+        <v>4042</v>
       </c>
       <c r="J663"/>
       <c r="K663" t="s">
-        <v>4028</v>
+        <v>4043</v>
       </c>
       <c r="L663" t="s">
-        <v>4029</v>
+        <v>4044</v>
       </c>
       <c r="M663" t="s">
-        <v>4030</v>
+        <v>4045</v>
       </c>
       <c r="N663" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B664" t="s">
         <v>15</v>
       </c>
       <c r="C664" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D664" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E664" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F664" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G664" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H664" t="s">
-        <v>3105</v>
+        <v>3116</v>
       </c>
       <c r="I664" t="s">
-        <v>4031</v>
+        <v>4046</v>
       </c>
       <c r="J664"/>
       <c r="K664" t="s">
-        <v>4032</v>
+        <v>4047</v>
       </c>
       <c r="L664" t="s">
-        <v>4033</v>
+        <v>4048</v>
       </c>
       <c r="M664" t="s">
-        <v>4034</v>
+        <v>4049</v>
       </c>
       <c r="N664" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B665" t="s">
         <v>15</v>
       </c>
       <c r="C665" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D665" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E665" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F665" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G665" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H665" t="s">
-        <v>3031</v>
+        <v>3101</v>
       </c>
       <c r="I665" t="s">
-        <v>4035</v>
+        <v>4050</v>
       </c>
       <c r="J665"/>
       <c r="K665" t="s">
-        <v>4036</v>
+        <v>4051</v>
       </c>
       <c r="L665" t="s">
-        <v>4037</v>
+        <v>4052</v>
       </c>
       <c r="M665" t="s">
-        <v>4038</v>
+        <v>4053</v>
       </c>
       <c r="N665" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B666" t="s">
         <v>15</v>
       </c>
       <c r="C666" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D666" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E666" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F666" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G666" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H666" t="s">
-        <v>3143</v>
+        <v>2987</v>
       </c>
       <c r="I666" t="s">
-        <v>4039</v>
+        <v>4054</v>
       </c>
       <c r="J666"/>
       <c r="K666" t="s">
-        <v>4040</v>
+        <v>4055</v>
       </c>
       <c r="L666" t="s">
-        <v>4041</v>
+        <v>4056</v>
       </c>
       <c r="M666" t="s">
-        <v>4042</v>
+        <v>4057</v>
       </c>
       <c r="N666" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B667" t="s">
         <v>15</v>
       </c>
       <c r="C667" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D667" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E667" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F667" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G667" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H667" t="s">
-        <v>3095</v>
+        <v>3091</v>
       </c>
       <c r="I667" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="J667"/>
       <c r="K667" t="s">
-        <v>4044</v>
+        <v>4059</v>
       </c>
       <c r="L667" t="s">
-        <v>4045</v>
+        <v>4060</v>
       </c>
       <c r="M667" t="s">
-        <v>4046</v>
+        <v>4061</v>
       </c>
       <c r="N667" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B668" t="s">
         <v>15</v>
       </c>
       <c r="C668" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D668" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E668" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F668" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G668" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H668" t="s">
-        <v>3095</v>
+        <v>3136</v>
       </c>
       <c r="I668" t="s">
-        <v>4047</v>
+        <v>4062</v>
       </c>
       <c r="J668"/>
       <c r="K668" t="s">
-        <v>4048</v>
+        <v>4063</v>
       </c>
       <c r="L668" t="s">
-        <v>4049</v>
+        <v>4064</v>
       </c>
       <c r="M668" t="s">
-        <v>4050</v>
+        <v>4065</v>
       </c>
       <c r="N668" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B669" t="s">
         <v>15</v>
       </c>
       <c r="C669" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D669" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E669" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F669" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G669" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H669" t="s">
-        <v>2956</v>
+        <v>3062</v>
       </c>
       <c r="I669" t="s">
-        <v>4051</v>
+        <v>4066</v>
       </c>
       <c r="J669"/>
       <c r="K669" t="s">
-        <v>4052</v>
+        <v>4067</v>
       </c>
       <c r="L669" t="s">
-        <v>4053</v>
+        <v>4068</v>
       </c>
       <c r="M669" t="s">
-        <v>4054</v>
+        <v>4069</v>
       </c>
       <c r="N669" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B670" t="s">
         <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D670" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E670" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F670" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G670" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H670" t="s">
-        <v>3001</v>
+        <v>3174</v>
       </c>
       <c r="I670" t="s">
-        <v>4055</v>
+        <v>4070</v>
       </c>
       <c r="J670"/>
       <c r="K670" t="s">
-        <v>4056</v>
+        <v>4071</v>
       </c>
       <c r="L670" t="s">
-        <v>4057</v>
+        <v>4072</v>
       </c>
       <c r="M670" t="s">
-        <v>4058</v>
+        <v>4073</v>
       </c>
       <c r="N670" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D671" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E671" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F671" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G671" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H671" t="s">
-        <v>3001</v>
+        <v>3126</v>
       </c>
       <c r="I671" t="s">
-        <v>4059</v>
+        <v>4074</v>
       </c>
       <c r="J671"/>
       <c r="K671" t="s">
-        <v>4060</v>
+        <v>4075</v>
       </c>
       <c r="L671" t="s">
-        <v>4061</v>
+        <v>4076</v>
       </c>
       <c r="M671" t="s">
-        <v>4062</v>
+        <v>4077</v>
       </c>
       <c r="N671" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B672" t="s">
         <v>15</v>
       </c>
       <c r="C672" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D672" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E672" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F672" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G672" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H672" t="s">
-        <v>2966</v>
+        <v>3126</v>
       </c>
       <c r="I672" t="s">
-        <v>4063</v>
+        <v>4078</v>
       </c>
       <c r="J672"/>
       <c r="K672" t="s">
-        <v>4064</v>
+        <v>4079</v>
       </c>
       <c r="L672" t="s">
-        <v>4065</v>
+        <v>4080</v>
       </c>
       <c r="M672" t="s">
-        <v>4066</v>
+        <v>4081</v>
       </c>
       <c r="N672" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B673" t="s">
         <v>15</v>
       </c>
       <c r="C673" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D673" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E673" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F673" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G673" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H673" t="s">
-        <v>2980</v>
+        <v>2987</v>
       </c>
       <c r="I673" t="s">
-        <v>4067</v>
+        <v>4082</v>
       </c>
       <c r="J673"/>
       <c r="K673" t="s">
-        <v>4068</v>
+        <v>4083</v>
       </c>
       <c r="L673" t="s">
-        <v>4069</v>
+        <v>4084</v>
       </c>
       <c r="M673" t="s">
-        <v>4070</v>
+        <v>4085</v>
       </c>
       <c r="N673" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D674" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E674" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F674" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G674" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H674" t="s">
-        <v>3060</v>
+        <v>3032</v>
       </c>
       <c r="I674" t="s">
-        <v>4071</v>
+        <v>4086</v>
       </c>
       <c r="J674"/>
       <c r="K674" t="s">
-        <v>4072</v>
+        <v>4087</v>
       </c>
       <c r="L674" t="s">
-        <v>4073</v>
+        <v>4088</v>
       </c>
       <c r="M674" t="s">
-        <v>4074</v>
+        <v>4089</v>
       </c>
       <c r="N674" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B675" t="s">
         <v>15</v>
       </c>
       <c r="C675" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D675" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E675" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F675" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G675" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H675" t="s">
-        <v>3090</v>
+        <v>3032</v>
       </c>
       <c r="I675" t="s">
-        <v>4075</v>
+        <v>4090</v>
       </c>
       <c r="J675"/>
       <c r="K675" t="s">
-        <v>4076</v>
+        <v>4091</v>
       </c>
       <c r="L675" t="s">
-        <v>4077</v>
+        <v>4092</v>
       </c>
       <c r="M675" t="s">
-        <v>4078</v>
+        <v>4093</v>
       </c>
       <c r="N675" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B676" t="s">
         <v>15</v>
       </c>
       <c r="C676" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D676" t="s">
-        <v>3961</v>
+        <v>3992</v>
       </c>
       <c r="E676" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F676" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G676" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H676" t="s">
-        <v>3090</v>
+        <v>2997</v>
       </c>
       <c r="I676" t="s">
-        <v>4079</v>
+        <v>4094</v>
       </c>
       <c r="J676"/>
       <c r="K676" t="s">
-        <v>4080</v>
+        <v>4095</v>
       </c>
       <c r="L676" t="s">
-        <v>4081</v>
+        <v>4096</v>
       </c>
       <c r="M676" t="s">
-        <v>4082</v>
+        <v>4097</v>
       </c>
       <c r="N676" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B677" t="s">
         <v>15</v>
       </c>
       <c r="C677" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D677" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E677" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F677" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G677" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H677" t="s">
-        <v>3105</v>
+        <v>3011</v>
       </c>
       <c r="I677" t="s">
-        <v>4083</v>
+        <v>4098</v>
       </c>
       <c r="J677"/>
       <c r="K677" t="s">
-        <v>4084</v>
+        <v>4099</v>
       </c>
       <c r="L677" t="s">
-        <v>4085</v>
+        <v>4100</v>
       </c>
       <c r="M677" t="s">
-        <v>4086</v>
+        <v>4101</v>
       </c>
       <c r="N677" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B678" t="s">
         <v>15</v>
       </c>
       <c r="C678" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D678" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E678" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F678" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G678" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H678" t="s">
-        <v>3115</v>
+        <v>3091</v>
       </c>
       <c r="I678" t="s">
-        <v>4087</v>
+        <v>4102</v>
       </c>
       <c r="J678"/>
       <c r="K678" t="s">
-        <v>4088</v>
+        <v>4103</v>
       </c>
       <c r="L678" t="s">
-        <v>4089</v>
+        <v>4104</v>
       </c>
       <c r="M678" t="s">
-        <v>4090</v>
+        <v>4105</v>
       </c>
       <c r="N678" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B679" t="s">
         <v>15</v>
       </c>
       <c r="C679" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D679" t="s">
-        <v>3961</v>
+        <v>3997</v>
       </c>
       <c r="E679" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F679" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G679" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H679" t="s">
-        <v>2980</v>
+        <v>3121</v>
       </c>
       <c r="I679" t="s">
-        <v>4091</v>
+        <v>4106</v>
       </c>
       <c r="J679"/>
       <c r="K679" t="s">
-        <v>4092</v>
+        <v>4107</v>
       </c>
       <c r="L679" t="s">
-        <v>4093</v>
+        <v>4108</v>
       </c>
       <c r="M679" t="s">
-        <v>4094</v>
+        <v>4109</v>
       </c>
       <c r="N679" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D680" t="s">
-        <v>3966</v>
+        <v>3992</v>
       </c>
       <c r="E680" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F680" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G680" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H680" t="s">
-        <v>3016</v>
+        <v>3121</v>
       </c>
       <c r="I680" t="s">
-        <v>4095</v>
+        <v>4110</v>
       </c>
       <c r="J680"/>
       <c r="K680" t="s">
-        <v>4096</v>
+        <v>4111</v>
       </c>
       <c r="L680" t="s">
-        <v>4097</v>
+        <v>4112</v>
       </c>
       <c r="M680" t="s">
-        <v>4098</v>
+        <v>4113</v>
       </c>
       <c r="N680" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B681" t="s">
         <v>15</v>
       </c>
       <c r="C681" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D681" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E681" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F681" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G681" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H681" t="s">
-        <v>3031</v>
+        <v>3136</v>
       </c>
       <c r="I681" t="s">
-        <v>4099</v>
+        <v>4114</v>
       </c>
       <c r="J681"/>
       <c r="K681" t="s">
-        <v>4100</v>
+        <v>4115</v>
       </c>
       <c r="L681" t="s">
-        <v>4101</v>
+        <v>4116</v>
       </c>
       <c r="M681" t="s">
-        <v>4102</v>
+        <v>4117</v>
       </c>
       <c r="N681" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B682" t="s">
         <v>15</v>
       </c>
       <c r="C682" t="s">
-        <v>2113</v>
+        <v>2144</v>
       </c>
       <c r="D682" t="s">
-        <v>3966</v>
+        <v>3997</v>
       </c>
       <c r="E682" t="s">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="F682" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G682" t="s">
-        <v>2117</v>
+        <v>2148</v>
       </c>
       <c r="H682" t="s">
-        <v>2966</v>
+        <v>3146</v>
       </c>
       <c r="I682" t="s">
-        <v>4103</v>
+        <v>4118</v>
       </c>
       <c r="J682"/>
       <c r="K682" t="s">
-        <v>4104</v>
+        <v>4119</v>
       </c>
       <c r="L682" t="s">
-        <v>4105</v>
+        <v>4120</v>
       </c>
       <c r="M682" t="s">
-        <v>4106</v>
+        <v>4121</v>
       </c>
       <c r="N682" t="s">
-        <v>2122</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B683" t="s">
         <v>15</v>
       </c>
       <c r="C683" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D683" t="s">
-        <v>4107</v>
+        <v>3992</v>
       </c>
       <c r="E683" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F683" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G683" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H683" t="s">
-        <v>4108</v>
+        <v>3011</v>
       </c>
       <c r="I683" t="s">
-        <v>4109</v>
+        <v>4122</v>
       </c>
       <c r="J683"/>
       <c r="K683" t="s">
-        <v>4110</v>
+        <v>4123</v>
       </c>
       <c r="L683" t="s">
-        <v>4111</v>
+        <v>4124</v>
       </c>
       <c r="M683" t="s">
-        <v>4112</v>
+        <v>4125</v>
       </c>
       <c r="N683" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B684" t="s">
         <v>15</v>
       </c>
       <c r="C684" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D684" t="s">
-        <v>4107</v>
+        <v>3997</v>
       </c>
       <c r="E684" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F684" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G684" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H684" t="s">
-        <v>3011</v>
+        <v>3047</v>
       </c>
       <c r="I684" t="s">
-        <v>4113</v>
+        <v>4126</v>
       </c>
       <c r="J684"/>
       <c r="K684" t="s">
-        <v>4114</v>
+        <v>4127</v>
       </c>
       <c r="L684" t="s">
-        <v>4115</v>
+        <v>4128</v>
       </c>
       <c r="M684" t="s">
-        <v>4116</v>
+        <v>4129</v>
       </c>
       <c r="N684" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B685" t="s">
         <v>15</v>
       </c>
       <c r="C685" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D685" t="s">
-        <v>4117</v>
+        <v>3997</v>
       </c>
       <c r="E685" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F685" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G685" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H685" t="s">
-        <v>3041</v>
+        <v>3062</v>
       </c>
       <c r="I685" t="s">
-        <v>4118</v>
+        <v>4130</v>
       </c>
       <c r="J685"/>
       <c r="K685" t="s">
-        <v>4119</v>
+        <v>4131</v>
       </c>
       <c r="L685" t="s">
-        <v>4120</v>
+        <v>4132</v>
       </c>
       <c r="M685" t="s">
-        <v>4121</v>
+        <v>4133</v>
       </c>
       <c r="N685" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B686" t="s">
         <v>15</v>
       </c>
       <c r="C686" t="s">
-        <v>2899</v>
+        <v>2144</v>
       </c>
       <c r="D686" t="s">
-        <v>4117</v>
+        <v>3997</v>
       </c>
       <c r="E686" t="s">
-        <v>2901</v>
+        <v>2146</v>
       </c>
       <c r="F686" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G686" t="s">
-        <v>2903</v>
+        <v>2148</v>
       </c>
       <c r="H686" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="I686" t="s">
-        <v>4122</v>
+        <v>4134</v>
       </c>
       <c r="J686"/>
       <c r="K686" t="s">
-        <v>4123</v>
+        <v>4135</v>
       </c>
       <c r="L686" t="s">
-        <v>4124</v>
+        <v>4136</v>
       </c>
       <c r="M686" t="s">
-        <v>4125</v>
+        <v>4137</v>
       </c>
       <c r="N686" t="s">
-        <v>2909</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D687" t="s">
-        <v>4107</v>
+        <v>4138</v>
       </c>
       <c r="E687" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F687" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G687" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H687" t="s">
-        <v>3006</v>
+        <v>4139</v>
       </c>
       <c r="I687" t="s">
-        <v>4126</v>
+        <v>4140</v>
       </c>
       <c r="J687"/>
       <c r="K687" t="s">
-        <v>4127</v>
+        <v>4141</v>
       </c>
       <c r="L687" t="s">
-        <v>4128</v>
+        <v>4142</v>
       </c>
       <c r="M687" t="s">
-        <v>4129</v>
+        <v>4143</v>
       </c>
       <c r="N687" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B688" t="s">
         <v>15</v>
       </c>
       <c r="C688" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D688" t="s">
-        <v>4117</v>
+        <v>4138</v>
       </c>
       <c r="E688" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F688" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G688" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H688" t="s">
-        <v>3021</v>
+        <v>3042</v>
       </c>
       <c r="I688" t="s">
-        <v>4130</v>
+        <v>4144</v>
       </c>
       <c r="J688"/>
       <c r="K688" t="s">
-        <v>4131</v>
+        <v>4145</v>
       </c>
       <c r="L688" t="s">
-        <v>4132</v>
+        <v>4146</v>
       </c>
       <c r="M688" t="s">
-        <v>4133</v>
+        <v>4147</v>
       </c>
       <c r="N688" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B689" t="s">
         <v>15</v>
       </c>
       <c r="C689" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D689" t="s">
-        <v>4117</v>
+        <v>4148</v>
       </c>
       <c r="E689" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F689" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G689" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H689" t="s">
-        <v>3011</v>
+        <v>3072</v>
       </c>
       <c r="I689" t="s">
-        <v>4134</v>
+        <v>4149</v>
       </c>
       <c r="J689"/>
       <c r="K689" t="s">
-        <v>4135</v>
+        <v>4150</v>
       </c>
       <c r="L689" t="s">
-        <v>4136</v>
+        <v>4151</v>
       </c>
       <c r="M689" t="s">
-        <v>4137</v>
+        <v>4152</v>
       </c>
       <c r="N689" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B690" t="s">
         <v>15</v>
       </c>
       <c r="C690" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D690" t="s">
-        <v>4107</v>
+        <v>4148</v>
       </c>
       <c r="E690" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F690" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G690" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H690" t="s">
-        <v>3110</v>
+        <v>3027</v>
       </c>
       <c r="I690" t="s">
-        <v>4138</v>
+        <v>4153</v>
       </c>
       <c r="J690"/>
       <c r="K690" t="s">
-        <v>4139</v>
+        <v>4154</v>
       </c>
       <c r="L690" t="s">
-        <v>4140</v>
+        <v>4155</v>
       </c>
       <c r="M690" t="s">
-        <v>4141</v>
+        <v>4156</v>
       </c>
       <c r="N690" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B691" t="s">
         <v>15</v>
       </c>
       <c r="C691" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D691" t="s">
-        <v>4107</v>
+        <v>4138</v>
       </c>
       <c r="E691" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F691" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G691" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H691" t="s">
-        <v>3041</v>
+        <v>3037</v>
       </c>
       <c r="I691" t="s">
-        <v>4142</v>
+        <v>4157</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
-        <v>4143</v>
+        <v>4158</v>
       </c>
       <c r="L691" t="s">
-        <v>4144</v>
+        <v>4159</v>
       </c>
       <c r="M691" t="s">
-        <v>4145</v>
+        <v>4160</v>
       </c>
       <c r="N691" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B692" t="s">
         <v>15</v>
       </c>
       <c r="C692" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D692" t="s">
-        <v>4117</v>
+        <v>4148</v>
       </c>
       <c r="E692" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F692" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G692" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H692" t="s">
-        <v>3026</v>
+        <v>3052</v>
       </c>
       <c r="I692" t="s">
-        <v>4146</v>
+        <v>4161</v>
       </c>
       <c r="J692"/>
       <c r="K692" t="s">
-        <v>4147</v>
+        <v>4162</v>
       </c>
       <c r="L692" t="s">
-        <v>4148</v>
+        <v>4163</v>
       </c>
       <c r="M692" t="s">
-        <v>4149</v>
+        <v>4164</v>
       </c>
       <c r="N692" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B693" t="s">
         <v>15</v>
       </c>
       <c r="C693" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D693" t="s">
-        <v>4107</v>
+        <v>4148</v>
       </c>
       <c r="E693" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F693" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G693" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H693" t="s">
-        <v>3021</v>
+        <v>3042</v>
       </c>
       <c r="I693" t="s">
-        <v>4150</v>
+        <v>4165</v>
       </c>
       <c r="J693"/>
       <c r="K693" t="s">
-        <v>4151</v>
+        <v>4166</v>
       </c>
       <c r="L693" t="s">
-        <v>4152</v>
+        <v>4167</v>
       </c>
       <c r="M693" t="s">
-        <v>4153</v>
+        <v>4168</v>
       </c>
       <c r="N693" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B694" t="s">
         <v>15</v>
       </c>
       <c r="C694" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D694" t="s">
-        <v>4107</v>
+        <v>4138</v>
       </c>
       <c r="E694" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F694" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G694" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H694" t="s">
-        <v>3055</v>
+        <v>3141</v>
       </c>
       <c r="I694" t="s">
-        <v>4154</v>
+        <v>4169</v>
       </c>
       <c r="J694"/>
       <c r="K694" t="s">
-        <v>4155</v>
+        <v>4170</v>
       </c>
       <c r="L694" t="s">
-        <v>4156</v>
+        <v>4171</v>
       </c>
       <c r="M694" t="s">
-        <v>4157</v>
+        <v>4172</v>
       </c>
       <c r="N694" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B695" t="s">
         <v>15</v>
       </c>
       <c r="C695" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D695" t="s">
-        <v>4117</v>
+        <v>4138</v>
       </c>
       <c r="E695" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F695" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G695" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H695" t="s">
-        <v>3006</v>
+        <v>3072</v>
       </c>
       <c r="I695" t="s">
-        <v>4158</v>
+        <v>4173</v>
       </c>
       <c r="J695"/>
       <c r="K695" t="s">
-        <v>4159</v>
+        <v>4174</v>
       </c>
       <c r="L695" t="s">
-        <v>4160</v>
+        <v>4175</v>
       </c>
       <c r="M695" t="s">
-        <v>4161</v>
+        <v>4176</v>
       </c>
       <c r="N695" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B696" t="s">
         <v>15</v>
       </c>
       <c r="C696" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D696" t="s">
-        <v>4107</v>
+        <v>4148</v>
       </c>
       <c r="E696" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F696" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G696" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H696" t="s">
-        <v>2996</v>
+        <v>3057</v>
       </c>
       <c r="I696" t="s">
-        <v>4162</v>
+        <v>4177</v>
       </c>
       <c r="J696"/>
       <c r="K696" t="s">
-        <v>4163</v>
+        <v>4178</v>
       </c>
       <c r="L696" t="s">
-        <v>4164</v>
+        <v>4179</v>
       </c>
       <c r="M696" t="s">
-        <v>4165</v>
+        <v>4180</v>
       </c>
       <c r="N696" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B697" t="s">
         <v>15</v>
       </c>
       <c r="C697" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D697" t="s">
-        <v>4117</v>
+        <v>4138</v>
       </c>
       <c r="E697" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F697" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G697" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H697" t="s">
-        <v>3055</v>
+        <v>3052</v>
       </c>
       <c r="I697" t="s">
-        <v>4166</v>
+        <v>4181</v>
       </c>
       <c r="J697"/>
       <c r="K697" t="s">
-        <v>4167</v>
+        <v>4182</v>
       </c>
       <c r="L697" t="s">
-        <v>4168</v>
+        <v>4183</v>
       </c>
       <c r="M697" t="s">
-        <v>4169</v>
+        <v>4184</v>
       </c>
       <c r="N697" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B698" t="s">
         <v>15</v>
       </c>
       <c r="C698" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D698" t="s">
-        <v>4117</v>
+        <v>4138</v>
       </c>
       <c r="E698" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F698" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G698" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H698" t="s">
-        <v>4108</v>
+        <v>3086</v>
       </c>
       <c r="I698" t="s">
-        <v>4170</v>
+        <v>4185</v>
       </c>
       <c r="J698"/>
       <c r="K698" t="s">
-        <v>4171</v>
+        <v>4186</v>
       </c>
       <c r="L698" t="s">
-        <v>4172</v>
+        <v>4187</v>
       </c>
       <c r="M698" t="s">
-        <v>4173</v>
+        <v>4188</v>
       </c>
       <c r="N698" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B699" t="s">
         <v>15</v>
       </c>
       <c r="C699" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D699" t="s">
-        <v>4107</v>
+        <v>4148</v>
       </c>
       <c r="E699" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F699" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G699" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H699" t="s">
-        <v>3026</v>
+        <v>3037</v>
       </c>
       <c r="I699" t="s">
-        <v>4174</v>
+        <v>4189</v>
       </c>
       <c r="J699"/>
       <c r="K699" t="s">
-        <v>4175</v>
+        <v>4190</v>
       </c>
       <c r="L699" t="s">
-        <v>4176</v>
+        <v>4191</v>
       </c>
       <c r="M699" t="s">
-        <v>4177</v>
+        <v>4192</v>
       </c>
       <c r="N699" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B700" t="s">
         <v>15</v>
       </c>
       <c r="C700" t="s">
-        <v>2899</v>
+        <v>2930</v>
       </c>
       <c r="D700" t="s">
-        <v>4117</v>
+        <v>4138</v>
       </c>
       <c r="E700" t="s">
-        <v>2901</v>
+        <v>2932</v>
       </c>
       <c r="F700" t="s">
-        <v>2902</v>
+        <v>2933</v>
       </c>
       <c r="G700" t="s">
-        <v>2903</v>
+        <v>2934</v>
       </c>
       <c r="H700" t="s">
-        <v>3110</v>
+        <v>3027</v>
       </c>
       <c r="I700" t="s">
-        <v>4178</v>
+        <v>4193</v>
       </c>
       <c r="J700"/>
       <c r="K700" t="s">
-        <v>4179</v>
+        <v>4194</v>
       </c>
       <c r="L700" t="s">
-        <v>4180</v>
+        <v>4195</v>
       </c>
       <c r="M700" t="s">
-        <v>4181</v>
+        <v>4196</v>
       </c>
       <c r="N700" t="s">
-        <v>2909</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B701" t="s">
         <v>15</v>
       </c>
       <c r="C701" t="s">
-        <v>3184</v>
+        <v>2930</v>
       </c>
       <c r="D701" t="s">
-        <v>4182</v>
+        <v>4148</v>
       </c>
       <c r="E701" t="s">
-        <v>3186</v>
+        <v>2932</v>
       </c>
       <c r="F701" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G701" t="s">
-        <v>3188</v>
+        <v>2934</v>
       </c>
       <c r="H701" t="s">
-        <v>4183</v>
+        <v>3086</v>
       </c>
       <c r="I701" t="s">
-        <v>4184</v>
+        <v>4197</v>
       </c>
       <c r="J701"/>
       <c r="K701" t="s">
-        <v>4185</v>
+        <v>4198</v>
       </c>
       <c r="L701" t="s">
-        <v>4186</v>
+        <v>4199</v>
       </c>
       <c r="M701" t="s">
-        <v>4187</v>
+        <v>4200</v>
       </c>
       <c r="N701" t="s">
-        <v>3194</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B702" t="s">
         <v>15</v>
       </c>
       <c r="C702" t="s">
-        <v>3184</v>
+        <v>2930</v>
       </c>
       <c r="D702" t="s">
-        <v>4188</v>
+        <v>4148</v>
       </c>
       <c r="E702" t="s">
-        <v>3186</v>
+        <v>2932</v>
       </c>
       <c r="F702" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G702" t="s">
-        <v>3188</v>
+        <v>2934</v>
       </c>
       <c r="H702" t="s">
-        <v>3293</v>
+        <v>4139</v>
       </c>
       <c r="I702" t="s">
-        <v>4189</v>
+        <v>4201</v>
       </c>
       <c r="J702"/>
       <c r="K702" t="s">
-        <v>4190</v>
+        <v>4202</v>
       </c>
       <c r="L702" t="s">
-        <v>4191</v>
+        <v>4203</v>
       </c>
       <c r="M702" t="s">
-        <v>4192</v>
+        <v>4204</v>
       </c>
       <c r="N702" t="s">
-        <v>3194</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B703" t="s">
         <v>15</v>
       </c>
       <c r="C703" t="s">
-        <v>3184</v>
+        <v>2930</v>
       </c>
       <c r="D703" t="s">
-        <v>4193</v>
+        <v>4138</v>
       </c>
       <c r="E703" t="s">
-        <v>3186</v>
+        <v>2932</v>
       </c>
       <c r="F703" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G703" t="s">
-        <v>3188</v>
+        <v>2934</v>
       </c>
       <c r="H703" t="s">
-        <v>3293</v>
+        <v>3057</v>
       </c>
       <c r="I703" t="s">
-        <v>4194</v>
+        <v>4205</v>
       </c>
       <c r="J703"/>
       <c r="K703" t="s">
-        <v>4195</v>
+        <v>4206</v>
       </c>
       <c r="L703" t="s">
-        <v>4196</v>
+        <v>4207</v>
       </c>
       <c r="M703" t="s">
-        <v>4197</v>
+        <v>4208</v>
       </c>
       <c r="N703" t="s">
-        <v>3194</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B704" t="s">
         <v>15</v>
       </c>
       <c r="C704" t="s">
-        <v>3184</v>
+        <v>2930</v>
       </c>
       <c r="D704" t="s">
-        <v>4188</v>
+        <v>4148</v>
       </c>
       <c r="E704" t="s">
-        <v>3186</v>
+        <v>2932</v>
       </c>
       <c r="F704" t="s">
-        <v>3187</v>
+        <v>2933</v>
       </c>
       <c r="G704" t="s">
-        <v>3188</v>
+        <v>2934</v>
       </c>
       <c r="H704" t="s">
-        <v>3312</v>
+        <v>3141</v>
       </c>
       <c r="I704" t="s">
-        <v>4198</v>
+        <v>4209</v>
       </c>
       <c r="J704"/>
       <c r="K704" t="s">
-        <v>4199</v>
+        <v>4210</v>
       </c>
       <c r="L704" t="s">
-        <v>4200</v>
+        <v>4211</v>
       </c>
       <c r="M704" t="s">
-        <v>4201</v>
+        <v>4212</v>
       </c>
       <c r="N704" t="s">
-        <v>3194</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B705" t="s">
         <v>15</v>
       </c>
       <c r="C705" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D705" t="s">
-        <v>4193</v>
+        <v>4213</v>
       </c>
       <c r="E705" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F705" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G705" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H705" t="s">
-        <v>3312</v>
+        <v>4214</v>
       </c>
       <c r="I705" t="s">
-        <v>4202</v>
+        <v>4215</v>
       </c>
       <c r="J705"/>
       <c r="K705" t="s">
-        <v>4203</v>
+        <v>4216</v>
       </c>
       <c r="L705" t="s">
-        <v>4204</v>
+        <v>4217</v>
       </c>
       <c r="M705" t="s">
-        <v>4205</v>
+        <v>4218</v>
       </c>
       <c r="N705" t="s">
-        <v>3194</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>607</v>
+        <v>162</v>
       </c>
       <c r="B706" t="s">
         <v>15</v>
       </c>
       <c r="C706" t="s">
-        <v>3184</v>
+        <v>3215</v>
       </c>
       <c r="D706" t="s">
-        <v>4188</v>
+        <v>4219</v>
       </c>
       <c r="E706" t="s">
-        <v>3186</v>
+        <v>3217</v>
       </c>
       <c r="F706" t="s">
-        <v>3187</v>
+        <v>3218</v>
       </c>
       <c r="G706" t="s">
-        <v>3188</v>
+        <v>3219</v>
       </c>
       <c r="H706" t="s">
-        <v>3237</v>
+        <v>3324</v>
       </c>
       <c r="I706" t="s">
-        <v>4206</v>
+        <v>4220</v>
       </c>
       <c r="J706"/>
       <c r="K706" t="s">
-        <v>4207</v>
+        <v>4221</v>
       </c>
       <c r="L706" t="s">
-        <v>4208</v>
+        <v>4222</v>
       </c>
       <c r="M706" t="s">
-        <v>4209</v>
+        <v>4223</v>
       </c>
       <c r="N706" t="s">
-        <v>3194</v>
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="s">
+        <v>162</v>
+      </c>
+      <c r="B707" t="s">
+        <v>15</v>
+      </c>
+      <c r="C707" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D707" t="s">
+        <v>4224</v>
+      </c>
+      <c r="E707" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F707" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G707" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H707" t="s">
+        <v>3324</v>
+      </c>
+      <c r="I707" t="s">
+        <v>4225</v>
+      </c>
+      <c r="J707"/>
+      <c r="K707" t="s">
+        <v>4226</v>
+      </c>
+      <c r="L707" t="s">
+        <v>4227</v>
+      </c>
+      <c r="M707" t="s">
+        <v>4228</v>
+      </c>
+      <c r="N707" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="s">
+        <v>162</v>
+      </c>
+      <c r="B708" t="s">
+        <v>15</v>
+      </c>
+      <c r="C708" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D708" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E708" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F708" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G708" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H708" t="s">
+        <v>3343</v>
+      </c>
+      <c r="I708" t="s">
+        <v>4229</v>
+      </c>
+      <c r="J708"/>
+      <c r="K708" t="s">
+        <v>4230</v>
+      </c>
+      <c r="L708" t="s">
+        <v>4231</v>
+      </c>
+      <c r="M708" t="s">
+        <v>4232</v>
+      </c>
+      <c r="N708" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="s">
+        <v>162</v>
+      </c>
+      <c r="B709" t="s">
+        <v>15</v>
+      </c>
+      <c r="C709" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D709" t="s">
+        <v>4224</v>
+      </c>
+      <c r="E709" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F709" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G709" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H709" t="s">
+        <v>3343</v>
+      </c>
+      <c r="I709" t="s">
+        <v>4233</v>
+      </c>
+      <c r="J709"/>
+      <c r="K709" t="s">
+        <v>4234</v>
+      </c>
+      <c r="L709" t="s">
+        <v>4235</v>
+      </c>
+      <c r="M709" t="s">
+        <v>4236</v>
+      </c>
+      <c r="N709" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="s">
+        <v>162</v>
+      </c>
+      <c r="B710" t="s">
+        <v>15</v>
+      </c>
+      <c r="C710" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D710" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E710" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F710" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G710" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H710" t="s">
+        <v>3268</v>
+      </c>
+      <c r="I710" t="s">
+        <v>4237</v>
+      </c>
+      <c r="J710"/>
+      <c r="K710" t="s">
+        <v>4238</v>
+      </c>
+      <c r="L710" t="s">
+        <v>4239</v>
+      </c>
+      <c r="M710" t="s">
+        <v>4240</v>
+      </c>
+      <c r="N710" t="s">
+        <v>3225</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>