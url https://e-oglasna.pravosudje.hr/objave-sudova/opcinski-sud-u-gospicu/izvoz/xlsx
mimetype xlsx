--- v1 (2026-06-04)
+++ v2 (2026-06-26)
@@ -6,1120 +6,4363 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8761" uniqueCount="4241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8969" uniqueCount="4404">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Gospiću</t>
+  </si>
+  <si>
+    <t>Sp-155/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Joso Marić</t>
+  </si>
+  <si>
+    <t>Ulica Trpimira Bakarića 7, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>95198685209</t>
+  </si>
+  <si>
+    <t>Joso Marić 95198685209; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>26.06.2026. 14:37:50</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38c5c18-cc60-4bfc-b34b-e8c1d1e7d891</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38c5c18-cc60-4bfc-b34b-e8c1d1e7d891/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=155&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-150/2025</t>
+  </si>
+  <si>
+    <t>Denis Kužilek</t>
+  </si>
+  <si>
+    <t>Frankopanska Ulica 6, 53288 Karlobag, Hrvatska</t>
+  </si>
+  <si>
+    <t>79843110382</t>
+  </si>
+  <si>
+    <t>Denis Kužilek 79843110382; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>26.06.2026. 14:35:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d800b8-2fd3-4ef7-9b5b-803cd09631e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d800b8-2fd3-4ef7-9b5b-803cd09631e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=150&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Gospiću</t>
-[...2 lines deleted...]
-    <t>Ovrv-855/2026</t>
+    <t>P-145/2020</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>DRAGANA HINIĆ</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:20:02</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51970869-aad4-46b9-b26f-72e6e52b55d8</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje.pdf O610O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51970869-aad4-46b9-b26f-72e6e52b55d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=145&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>P-67/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Bojana Colarić Crneković 86703063002</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d4927c5-9b10-4271-a84b-ed17a998e228</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d4927c5-9b10-4271-a84b-ed17a998e228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=67&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Tihomir Vojvodić 06234250459</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:03:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af59b7a0-7284-4530-80d8-8faa60104262</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af59b7a0-7284-4530-80d8-8faa60104262/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-99/2025</t>
+  </si>
+  <si>
+    <t>Irena Lerner 36278137344</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e12fb0-6936-4c66-b65e-86594179aa4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e12fb0-6936-4c66-b65e-86594179aa4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-94/2025</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:38:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26508f5-b41f-4661-b91d-c17d73119839</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26508f5-b41f-4661-b91d-c17d73119839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=94&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1561/627/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/627/2</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA (MIŠE)</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:00:25</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c399ac73-c332-4351-b090-a0dcfcc66e49</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_328100.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c399ac73-c332-4351-b090-a0dcfcc66e49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/627/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/627/1</t>
+  </si>
+  <si>
+    <t>KURTEŠ ZADRUGA (MATE)</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a1754c1-0937-4ee8-806f-ff39380a3c69</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_328084.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a1754c1-0937-4ee8-806f-ff39380a3c69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1884/2022</t>
+  </si>
+  <si>
+    <t>Uplatnica i Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Dimec 30270664263</t>
+  </si>
+  <si>
+    <t>25.06.2026. 12:57:10</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcef436-9a2b-4e06-a6e1-a5cfdf5d999c</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcef436-9a2b-4e06-a6e1-a5cfdf5d999c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1884&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1258/2022</t>
+  </si>
+  <si>
+    <t>Emil Baltić 69296764742</t>
+  </si>
+  <si>
+    <t>25.06.2026. 12:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc65c78-96c6-4ccd-84f9-23f021ec3bf1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc65c78-96c6-4ccd-84f9-23f021ec3bf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1258&amp;godina=2022</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>GACKA d.o.o. 32380214737; ROGIĆ-OTOČAC j. d. o. o. 87870427901</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:25:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e756873a-2aa0-4c66-b4ba-28e034824783</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-394-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e756873a-2aa0-4c66-b4ba-28e034824783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1196/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>ROGIĆ-OTOČAC j. d. o. o. 87870427901</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:20:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b44c7d-9d6c-4be7-abd8-a36e8ea047f2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1196_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b44c7d-9d6c-4be7-abd8-a36e8ea047f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KATARINA ŠIKIĆ 50952430674; Zgrada Kućina 6, RIJEKA 49485069871</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:08:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f6f8d85-9e4d-4787-8e73-1d5936320656</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-397-2026-POTPISANO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f6f8d85-9e4d-4787-8e73-1d5936320656/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1205/2026</t>
+  </si>
+  <si>
+    <t>KATARINA ŠIKIĆ 50952430674</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:06:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc64552e-3313-4450-be98-d2fb07834668</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1205_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc64552e-3313-4450-be98-d2fb07834668/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5405/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5405/2026</t>
+  </si>
+  <si>
+    <t>ZORA PLEŠA</t>
+  </si>
+  <si>
+    <t>25.06.2026. 09:12:59</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbf3f98-a39b-4f5d-a068-68a9890e4fab</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbf3f98-a39b-4f5d-a068-68a9890e4fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5405&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Anka Glumac; MILICA BRUIĆ</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:09:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d64ec-626f-4376-b0a9-6f8e2289463d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d64ec-626f-4376-b0a9-6f8e2289463d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-249/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2026.; Rješenje od 18.10.2024.; Rješenje od 25.01.2024.</t>
+  </si>
+  <si>
+    <t>Katarina Vukosavić</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:07:59</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e267acb-b9d0-43a8-b85a-612858749017</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O; Rješenje - prekid postupka.pdf O271O; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e267acb-b9d0-43a8-b85a-612858749017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=249&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-115/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Mato Šoljić</t>
+  </si>
+  <si>
+    <t>Željeznička 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>79003688712</t>
+  </si>
+  <si>
+    <t>Mato Šoljić 79003688712; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:57</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e142952e-a9cd-49c7-a2bc-09b565e7a276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-117/2025</t>
+  </si>
+  <si>
+    <t>Leo Für</t>
+  </si>
+  <si>
+    <t>Splitska 9, 23445 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>51884681450</t>
+  </si>
+  <si>
+    <t>Leo Für 51884681450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbb22aa-90b0-4408-811c-5946374afbb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-118/2025</t>
+  </si>
+  <si>
+    <t>Mate Fajdić</t>
+  </si>
+  <si>
+    <t>Budak 115, 53201 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093892682</t>
+  </si>
+  <si>
+    <t>Mate Fajdić 45093892682; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755375d-4aaa-45e0-9336-9212adfd2559/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-119/2025</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović</t>
+  </si>
+  <si>
+    <t>Doljani 35, 53252 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>60543433273</t>
+  </si>
+  <si>
+    <t>Dalibor Udorović 60543433273; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d29af-0a97-4da2-8203-9d2cb4d02ce2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=119&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-121/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar</t>
+  </si>
+  <si>
+    <t>Ulica Brinjska 4, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>08359556477</t>
+  </si>
+  <si>
+    <t>Zlatko Pernar 08359556477; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.06.2026. 07:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045a45f2-fab8-4bcb-9115-6a34f674eaa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN OPAČAK</t>
+  </si>
+  <si>
+    <t>IVAN OPAČAK 67030730965</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:08</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9859fb-1b5d-4223-8f04-109e6ff26386</t>
+  </si>
+  <si>
+    <t>16.380756.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9859fb-1b5d-4223-8f04-109e6ff26386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>KREŠIMIR KARLIĆ 31944666008</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:40:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c6e4d6-f8c9-4ece-9c48-24b4edebde5b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-508_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-508_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c6e4d6-f8c9-4ece-9c48-24b4edebde5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-409/2026</t>
+  </si>
+  <si>
+    <t>NEVEN ŠAKIĆ 71972476476</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:39:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed42731-5693-40d4-b815-9a33599b7e9b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-409_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-409_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed42731-5693-40d4-b815-9a33599b7e9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=409&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2/2026</t>
+  </si>
+  <si>
+    <t>MELITA JURKOVIĆ 85228233090</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:38:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab63a627-8e10-4e34-832c-8738b6881af4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab63a627-8e10-4e34-832c-8738b6881af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-866/2026</t>
+  </si>
+  <si>
+    <t>Robert Nikšić 18862678315</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:37:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2aefd67-6ded-4680-8c5a-d7dddeef718c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-866_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2aefd67-6ded-4680-8c5a-d7dddeef718c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=866&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-541/2026</t>
+  </si>
+  <si>
+    <t>ANA OŠAP 91008897595</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:25:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/566a9096-4817-4c54-a09c-9b598f76530b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-541_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-541_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/566a9096-4817-4c54-a09c-9b598f76530b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-160/2026</t>
+  </si>
+  <si>
+    <t>ADELA KUPREŠANIN 48929281926</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:24:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4523219-07bb-4305-ac23-c8307e3c3733</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-160_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-160_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4523219-07bb-4305-ac23-c8307e3c3733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-26/2026</t>
+  </si>
+  <si>
+    <t>MILAN FRKOVIĆ 72033207701</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:22:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416c2ce7-07d1-4708-ba37-ae609d4f85ae</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-26_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416c2ce7-07d1-4708-ba37-ae609d4f85ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-487/2026</t>
+  </si>
+  <si>
+    <t>MILE BRAJKOVIĆ 37213001982</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18157593-d9f7-4da5-aa7f-e76d524958c5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-487_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-487_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18157593-d9f7-4da5-aa7f-e76d524958c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-526/2026</t>
+  </si>
+  <si>
+    <t>IVANA OREŠKOVIĆ 73911712857</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9389e89b-7a59-440e-99da-df22d41db6a8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-526_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-526_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9389e89b-7a59-440e-99da-df22d41db6a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=526&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-343/2026</t>
+  </si>
+  <si>
+    <t>SLAVKO RADOČAJ 26428642874</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:18:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1db1c45c-7afb-45a3-8f09-67aa117ca14e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-343_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-343_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1db1c45c-7afb-45a3-8f09-67aa117ca14e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=343&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-151/2026</t>
+  </si>
+  <si>
+    <t>IVONA BAŠIĆ 79186624286</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9256023-5bf3-40b4-a3f8-fd87fb59f237</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-151_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9256023-5bf3-40b4-a3f8-fd87fb59f237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-196/2026</t>
+  </si>
+  <si>
+    <t>MILE JURČIĆ 72413027567</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:15:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbe0aef-df2c-4d97-bf57-54a11040780e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-196_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-196_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbe0aef-df2c-4d97-bf57-54a11040780e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-737/2026</t>
+  </si>
+  <si>
+    <t>Amiti Ćenan 78031746614</t>
+  </si>
+  <si>
+    <t>24.06.2026. 18:09:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cedd8c5b-dce1-4b59-b815-6057b5388c9d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-737_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cedd8c5b-dce1-4b59-b815-6057b5388c9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:54:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43342adb-9b8c-4407-88cf-3a8b96920dc9</t>
+  </si>
+  <si>
+    <t>Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43342adb-9b8c-4407-88cf-3a8b96920dc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-90/2024</t>
+  </si>
+  <si>
+    <t>Nalog za plaćanje od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Marko Holjević 05177043562</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe17d0ca-37e3-4e46-83bc-45840076a003</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe17d0ca-37e3-4e46-83bc-45840076a003/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=90&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Antonela Kuprešak 41021406490; Photobip d.o.o. 05342485906</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:46:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd8f9e7-9e3c-4c62-a9cb-da0ddb22502b</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-389-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd8f9e7-9e3c-4c62-a9cb-da0ddb22502b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1181/2026</t>
+  </si>
+  <si>
+    <t>Antonela Kuprešak 41021406490</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:43:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8d3b5a3-b922-4a74-9d9c-ba9c4704acaf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1181_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8d3b5a3-b922-4a74-9d9c-ba9c4704acaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Franjo Mandić 82529741637; LIČKE VODE d.o.o. 90077579259</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80826b18-5a8a-4128-8853-56de1760e517</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-380-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80826b18-5a8a-4128-8853-56de1760e517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1154/2026</t>
+  </si>
+  <si>
+    <t>Franjo Mandić 82529741637</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78912cc8-a4de-4edc-8d8e-6f1779e04266</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1154_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78912cc8-a4de-4edc-8d8e-6f1779e04266/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-184/2022</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:11:29</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b98ebf4-3273-457d-acc8-299939fdad1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b98ebf4-3273-457d-acc8-299939fdad1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=184&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-113/2025</t>
+  </si>
+  <si>
+    <t>Saša Hršak</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 81, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93387564757</t>
+  </si>
+  <si>
+    <t>Saša Hršak 93387564757; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:57</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f70e80a-5dfa-4a29-b76a-e733bda1f7f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-112/2025</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić</t>
+  </si>
+  <si>
+    <t>Ulica Mrsinjska 2, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>25904361667</t>
+  </si>
+  <si>
+    <t>Radmila Dorontić 25904361667; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:42:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0a572-01b2-4c49-90b5-d8c31ae45dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=112&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-104/2025</t>
+  </si>
+  <si>
+    <t>Dane Brajković</t>
+  </si>
+  <si>
+    <t>Bilaj 26, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>58680948561</t>
+  </si>
+  <si>
+    <t>Dane Brajković 58680948561; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e015b0b8-d4aa-46f2-ac58-c5a031a7f667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-107/2025</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac</t>
+  </si>
+  <si>
+    <t>Ulica Zadarska 5, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>72276712723</t>
+  </si>
+  <si>
+    <t>Borislav Štrbac 72276712723; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431753b8-c94b-4066-abb3-9503f7d09ccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-105/2025</t>
+  </si>
+  <si>
+    <t>Mato Vukadin</t>
+  </si>
+  <si>
+    <t>Katedralska Ulica 1/4, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>62031376882</t>
+  </si>
+  <si>
+    <t>Mato Vukadin 62031376882; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb33fd4-5884-47b9-9d36-cddeadc0eb61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=105&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-110/2025</t>
+  </si>
+  <si>
+    <t>Željka Milinković</t>
+  </si>
+  <si>
+    <t>Oteš 5, 53212 Oteš, Hrvatska</t>
+  </si>
+  <si>
+    <t>70526617833</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željka Milinković 70526617833</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/954e6149-f5c1-44ed-8550-256df18507aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=110&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-102/2025</t>
+  </si>
+  <si>
+    <t>Ivan Kreković</t>
+  </si>
+  <si>
+    <t>Karaula 22, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>25444145226</t>
+  </si>
+  <si>
+    <t>Ivan Kreković 25444145226; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:29:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60aeacfb-896f-4353-b956-3a4ee6dafc38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-100/2025</t>
+  </si>
+  <si>
+    <t>Marija Brajković</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 5/2, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>09105667814</t>
+  </si>
+  <si>
+    <t>Marija Brajković 09105667814; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:55:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800a21f6-a4b4-4639-9ffe-41ed4b283835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=100&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-98/2025</t>
+  </si>
+  <si>
+    <t>Silvija Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Trnovačko 1 A/5, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>02162756586</t>
+  </si>
+  <si>
+    <t>Silvija Udorović 02162756586; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8410d757-4e21-400a-bbd4-076a11bfd26a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=98&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-99/2025</t>
+  </si>
+  <si>
+    <t>Milan Petrlić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Hrvaćanina 2, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>14115134905</t>
+  </si>
+  <si>
+    <t>Milan Petrlić 14115134905; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38bdc736-250f-401d-94f1-4310311e29e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-94/2025</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ</t>
+  </si>
+  <si>
+    <t>FRUŠKOGORSKA 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>95113099411</t>
+  </si>
+  <si>
+    <t>ADELA PRANJIĆ 95113099411; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00fd1a4-f0f3-436d-ac3a-f4fb9c6c7b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-91/2025</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA K. A. STEPINCA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09494727202</t>
+  </si>
+  <si>
+    <t>MARIJAN LOVRIĆ 09494727202; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1accf287-f452-481c-a3c9-205398cb64f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=91&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-62/2025</t>
+  </si>
+  <si>
+    <t>Joso Vukelić</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 39, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>50538926714</t>
+  </si>
+  <si>
+    <t>Joso Vukelić 50538926714; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1bf8fe-2fb4-42f5-9d46-77a6a5d39b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-66/2025</t>
+  </si>
+  <si>
+    <t>Milan Amić</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 6 (ranije: PERUŠIĆ, ŽEGAR, 14), 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>49716336381</t>
+  </si>
+  <si>
+    <t>Milan Amić 49716336381; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d286ef-d668-4f7c-8902-38a1937ab193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=66&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-67/2025</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ</t>
+  </si>
+  <si>
+    <t>OSTRVICA 7, 53000 Ostrvica, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687105478</t>
+  </si>
+  <si>
+    <t>SANJA GVERIĆ 37687105478; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:45:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1c91c6-a78a-4005-af12-32260972dd60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=67&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-71/2025</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ</t>
+  </si>
+  <si>
+    <t>KRBAVICA 128, 53230 Krbavica, Hrvatska</t>
+  </si>
+  <si>
+    <t>63109209829</t>
+  </si>
+  <si>
+    <t>MILICA PRIBIĆ MANOJLOVIĆ 63109209829; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22853550-fd2e-490c-b3dc-29edd3cdea5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=71&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-77/2025</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ</t>
+  </si>
+  <si>
+    <t>TRG POPA MARKA MESIĆA 2, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>43002208428</t>
+  </si>
+  <si>
+    <t>MARIN RONČEVIĆ 43002208428; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eff671c-0206-46de-a477-38b613b7eb07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=77&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>92534161675</t>
+  </si>
+  <si>
+    <t>NIKOLA PRICA 92534161675; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afcaf5a9-27b1-48d9-a20b-8c969f19a82e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-86/2025</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić</t>
+  </si>
+  <si>
+    <t>Ulica Svetog Josipa 5, 53201 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>51105235178</t>
+  </si>
+  <si>
+    <t>Ivica Pavelić 51105235178; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a17f7d5-acfc-419d-9e28-4a230797a709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-85/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK</t>
+  </si>
+  <si>
+    <t>ORNICE 6, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>04663533991</t>
+  </si>
+  <si>
+    <t>MILAN POTKONJAK 04663533991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c55eb10b-2fcd-4d19-9ef4-f6d0de200f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=85&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1453/2022</t>
+  </si>
+  <si>
+    <t>Adrian Pavičić 83139553854</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:03:26</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df6e49a-304b-4f21-a829-d8039441294d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df6e49a-304b-4f21-a829-d8039441294d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1453&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1063/2022</t>
+  </si>
+  <si>
+    <t>uplatnica i Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Bude Pribić 49660740761</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:00:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57951381-49c8-4e72-a794-a6f42b1892b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57951381-49c8-4e72-a794-a6f42b1892b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1063&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1158/2022</t>
+  </si>
+  <si>
+    <t>Roland Mlađen 80466882474</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a577ee6-0471-4415-94c8-6efe79f52685</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a577ee6-0471-4415-94c8-6efe79f52685/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1158&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-277/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Markoč 77766754821</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:51:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd800c4-d5a8-4745-847f-06a5fd9c6ea8</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd800c4-d5a8-4745-847f-06a5fd9c6ea8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=277&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1253/2022</t>
+  </si>
+  <si>
+    <t>Marko Bureš 83082819721</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63f3daf-9d67-4c33-b2f3-3461b5fb4594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63f3daf-9d67-4c33-b2f3-3461b5fb4594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1253&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Krešo Glibo</t>
+  </si>
+  <si>
+    <t>Kuterevo 11 A, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>82480508845</t>
+  </si>
+  <si>
+    <t>Krešo Glibo 82480508845; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a20002e-d2ea-45e7-aa0b-ed08f0de6077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-53/2025</t>
+  </si>
+  <si>
+    <t>Katarina Petranović</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 83, 53203 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>45527665264</t>
+  </si>
+  <si>
+    <t>Katarina Petranović 45527665264; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac99fe63-7c27-4add-906c-3dfb14e3b763/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=53&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2025</t>
+  </si>
+  <si>
+    <t>Željko Lulić</t>
+  </si>
+  <si>
+    <t>Vaganac 43, 53212 Vaganac, Hrvatska</t>
+  </si>
+  <si>
+    <t>18986844634</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željko Lulić 18986844634</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:59:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65838f1d-1639-406c-be20-8c3c2e08fda2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>MILAN REPAC</t>
+  </si>
+  <si>
+    <t>NEBLJUSI 102, 53250 Nebljusi, Hrvatska</t>
+  </si>
+  <si>
+    <t>20447594852</t>
+  </si>
+  <si>
+    <t>MILAN REPAC 20447594852; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1c0008-68dc-430f-91f6-a52d2beb5363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2025</t>
+  </si>
+  <si>
+    <t>Tanja Udorović</t>
+  </si>
+  <si>
+    <t>Novoselo Bilajsko 29, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>58921376703</t>
+  </si>
+  <si>
+    <t>Tanja Udorović 58921376703; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:56:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a20812-60e2-4a80-9b04-0dfa45d67900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=61&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TIBOR FÜR</t>
+  </si>
+  <si>
+    <t>TIBOR FÜR 33407979509</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:28:36</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dded9a-df57-4601-8369-eca41c076328</t>
+  </si>
+  <si>
+    <t>16.379119.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dded9a-df57-4601-8369-eca41c076328/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-967/2026</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
-    <t>MIODRAG KARANIKIĆ 97744654774</t>
-[...95 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=789&amp;godina=2026</t>
+    <t>Pavle Tomljenović 08582069400</t>
+  </si>
+  <si>
+    <t>23.06.2026. 16:17:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e4ca66-d3ec-4dfa-a7f8-a20782b34f13</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-967_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e4ca66-d3ec-4dfa-a7f8-a20782b34f13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=967&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-852/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV BRKLJAČIĆ 63167556499</t>
+  </si>
+  <si>
+    <t>23.06.2026. 16:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1caa346c-1654-4fa5-9a23-7d1ceca78151</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-852_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1caa346c-1654-4fa5-9a23-7d1ceca78151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=852&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1120/2026</t>
+  </si>
+  <si>
+    <t>KATARINA PLEŠA 43376565567</t>
+  </si>
+  <si>
+    <t>23.06.2026. 16:12:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d905a88-f9a7-492a-8ac7-eef6f018609a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1120_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d905a88-f9a7-492a-8ac7-eef6f018609a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-51/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ORAOVAC 12 A, 53250 Oraovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20479857406</t>
+  </si>
+  <si>
+    <t>JOVANA AJDUKOVIĆ 20479857406; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:48</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76598317-35e1-4071-9ae0-09b530fcc847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-40/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ</t>
+  </si>
+  <si>
+    <t>POPOVAČA PAZARIŠKA 32, 53000 Popovača Pazariška, Hrvatska</t>
+  </si>
+  <si>
+    <t>57162442247</t>
+  </si>
+  <si>
+    <t>NIKOLA JURČIĆ 57162442247; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:49:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a23eef-9baf-449e-916f-36a47450df15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=40&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-46/2025</t>
+  </si>
+  <si>
+    <t>Katica Amić</t>
+  </si>
+  <si>
+    <t>Ulica Studenačka 10 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45187567808</t>
+  </si>
+  <si>
+    <t>Katica Amić 45187567808; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:48:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1953168f-51b8-4155-82ab-3057e9020e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=46&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-1/2025</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 60 2, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>32784401374</t>
+  </si>
+  <si>
+    <t>AGO KEŠKIĆ 32784401374; e.oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26098f9-85bf-4c95-801e-9cfa91f3193a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-36/2025</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 95, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>68843988405</t>
+  </si>
+  <si>
+    <t>MANDICA ABDIJANOVIĆ 68843988405; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:46:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45475617-1b03-486d-8c18-c0e70e162e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-39/2025</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ</t>
+  </si>
+  <si>
+    <t>PODUDBINA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>29820524334</t>
+  </si>
+  <si>
+    <t>MIRSAD VILIĆ 29820524334; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d8580b-f868-44cb-9957-712f66ab7330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=39&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:25:53</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f1f554-f167-4812-89f4-bf9b504247e2</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f1f554-f167-4812-89f4-bf9b504247e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ANTONIJO ŠEBALJ 46233574914; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>23.06.2026. 10:41:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5170f18c-3d50-4ce5-8d9c-e8bc2f42098d</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-187-2026 -potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5170f18c-3d50-4ce5-8d9c-e8bc2f42098d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-564/2026</t>
+  </si>
+  <si>
+    <t>ANTONIJO ŠEBALJ 46233574914</t>
+  </si>
+  <si>
+    <t>23.06.2026. 10:40:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/154f7148-bbc5-45c9-ab44-a97d5fe6dfd8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-564_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-564_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/154f7148-bbc5-45c9-ab44-a97d5fe6dfd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=564&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670; Mate Rukavina 28501280308</t>
+  </si>
+  <si>
+    <t>23.06.2026. 09:13:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f191c27-e2b7-4ccb-8344-ff2087df0059</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-328-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f191c27-e2b7-4ccb-8344-ff2087df0059/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-996/2026</t>
+  </si>
+  <si>
+    <t>Mate Rukavina 28501280308</t>
+  </si>
+  <si>
+    <t>23.06.2026. 09:10:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b1863f-9139-48ce-9811-8d7c435d6c30</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-996_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b1863f-9139-48ce-9811-8d7c435d6c30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=996&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3666/2026</t>
+  </si>
+  <si>
+    <t>UZELAC JOSIP SIN MARKA 93578135927; UZELAC JURAJ SIN MARKA 00589523708</t>
+  </si>
+  <si>
+    <t>23.06.2026. 07:56:08</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b79cf1-813d-4ee5-9777-1cfc1a7d5f89</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b79cf1-813d-4ee5-9777-1cfc1a7d5f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4294/2026</t>
+  </si>
+  <si>
+    <t>DENIS POLJAK 18754725422</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1885a080-ac54-4c8b-8429-d628d51e8b43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1885a080-ac54-4c8b-8429-d628d51e8b43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3746/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3746/2026</t>
+  </si>
+  <si>
+    <t>Nikola Radaković 52855788911</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d129edf8-d41d-4638-8061-ce6264348544</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d129edf8-d41d-4638-8061-ce6264348544/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3876/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3876/2026</t>
+  </si>
+  <si>
+    <t>Zoran Nevajdić 57796662825</t>
+  </si>
+  <si>
+    <t>23.06.2026. 06:46:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7576b-fe82-4a7a-a7ec-ad514d770921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7576b-fe82-4a7a-a7ec-ad514d770921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3876&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o neprovođenju ostavinskog postupka</t>
+  </si>
+  <si>
+    <t>Veljko Stojsavljević</t>
+  </si>
+  <si>
+    <t>21.06.2026. 10:41:01</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa4840d8-8eb8-4e83-8333-45157456191e</t>
+  </si>
+  <si>
+    <t>Rješenje smiljana stojsavljević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa4840d8-8eb8-4e83-8333-45157456191e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-315/2025</t>
+  </si>
+  <si>
+    <t>Gordana Peraković-Turković 43225380312</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:47:54</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c7ca2d-451c-42d6-bcc6-f70e3b998a99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c7ca2d-451c-42d6-bcc6-f70e3b998a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=315&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-137/2025</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:34:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c0c9376-98a0-4eec-9051-d4d375ac875f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c0c9376-98a0-4eec-9051-d4d375ac875f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-878/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Šare 08901199536</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/140861c7-5e3e-4c90-a2f4-f6cca727cb65</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/140861c7-5e3e-4c90-a2f4-f6cca727cb65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=878&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Povrv-129/2025</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:09:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d07ceae-f62c-4ce7-834c-ca740bf24370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d07ceae-f62c-4ce7-834c-ca740bf24370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=129&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5322/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5322/2026</t>
+  </si>
+  <si>
+    <t>MANE JAVORINA</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:45:10</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54e7c2a-0444-458d-a456-6b2635ce5df6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54e7c2a-0444-458d-a456-6b2635ce5df6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5322&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-11/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:14:51</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0934277b-4504-4140-ad86-16b2ad4d176b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0934277b-4504-4140-ad86-16b2ad4d176b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=11&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-88/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:09:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfdc585-783b-4c9f-b277-35dc4be211e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfdc585-783b-4c9f-b277-35dc4be211e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=88&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-157/2026</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719005a6-5bb2-43fc-adbb-2892eb0a0648</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719005a6-5bb2-43fc-adbb-2892eb0a0648/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-131/2022</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:56:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ba94b8-b3aa-42cb-a9fa-8bf945c1e27f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ba94b8-b3aa-42cb-a9fa-8bf945c1e27f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=R1&amp;predmet=131&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>O-1070/2024</t>
+  </si>
+  <si>
+    <t>rješenje o nasljeđivanju broj: O-1070/2024, UPP/OS-O-30/24. od 18. svibnja 2026. iz pok. Jose Matovina</t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici pok. Jose Mativina</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:52:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/245a9376-e6e2-487c-92dc-42db6706bc1a</t>
+  </si>
+  <si>
+    <t>Scan1.PDF</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/245a9376-e6e2-487c-92dc-42db6706bc1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1070&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-61/2022</t>
+  </si>
+  <si>
+    <t>Siniša Baričević 16913259604</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:05:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e42bc89-b34a-4d76-8f3d-740d09f6d478</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e42bc89-b34a-4d76-8f3d-740d09f6d478/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pr&amp;predmet=61&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Đurđa Lipošćak 79181429935</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:05:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fe1e62-c7c6-4fcd-a360-d6a9084fa178</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fe1e62-c7c6-4fcd-a360-d6a9084fa178/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-240/2025</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9836efa-dae4-4f43-ab2c-7b946dc272d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9836efa-dae4-4f43-ab2c-7b946dc272d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=240&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-450/2023</t>
+  </si>
+  <si>
+    <t>Stipe Krizmanić 13678653049</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9eb59ec-b8bc-4bad-827f-caf42f3213a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9eb59ec-b8bc-4bad-827f-caf42f3213a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=450&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-164/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Pajdaković 65194619433</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:56:23</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a2add0b-6231-483c-97f0-6e38b2ea6416</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a2add0b-6231-483c-97f0-6e38b2ea6416/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=164&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-354/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Nevenko Perković</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:29:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/600f06f7-7fb2-4be9-a1da-31d23e135875</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/600f06f7-7fb2-4be9-a1da-31d23e135875/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=354&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1561/785/16</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/785/16</t>
+  </si>
+  <si>
+    <t>JOSO RUKAVINA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03eb0cf-c3d1-4765-a692-eeb996f37792</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_324644.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03eb0cf-c3d1-4765-a692-eeb996f37792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-85/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 22.12.2025.</t>
+  </si>
+  <si>
+    <t>Denis Peter Karadža 59071903236</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:50:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f403368d-cd21-453d-8020-bd11d08d1125</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća - s obrazloženjem.pdf O712O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f403368d-cd21-453d-8020-bd11d08d1125/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=85&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-34/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Leona Marinović 19976177015</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:57:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a33ceb7-4c72-4979-99c7-a51ff8fd82e0</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a33ceb7-4c72-4979-99c7-a51ff8fd82e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=34&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RADE TANKOSIĆ</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e835677-4fa7-4a68-91a4-ace727dd4c55</t>
+  </si>
+  <si>
+    <t>20260618072611095.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e835677-4fa7-4a68-91a4-ace727dd4c55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DARA JELAČA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9209d7b-69a2-4a08-b082-aa742f9c03a9</t>
+  </si>
+  <si>
+    <t>20260618071754397.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9209d7b-69a2-4a08-b082-aa742f9c03a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DUŠANKA ĐUKIĆ</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eace529-3a3e-4da0-9f0d-bef68b1c776b</t>
+  </si>
+  <si>
+    <t>20260618072049591.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eace529-3a3e-4da0-9f0d-bef68b1c776b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ĆOPIĆ DANE</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b1870c-e36d-4d52-b8c6-27978250b9bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b1870c-e36d-4d52-b8c6-27978250b9bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ŽAGROVIĆ</t>
+  </si>
+  <si>
+    <t>TOMISLAV ŽAGROVIĆ 56879681896</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:32:36</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f8c38c-18c5-4d8f-8466-2e0ba9418445</t>
+  </si>
+  <si>
+    <t>16.379153.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f8c38c-18c5-4d8f-8466-2e0ba9418445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽO VUKELIĆ</t>
+  </si>
+  <si>
+    <t>BOŽO VUKELIĆ 73777306053</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:32:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9611277-6a67-4137-a269-ee22bd4793eb</t>
+  </si>
+  <si>
+    <t>16.378908.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9611277-6a67-4137-a269-ee22bd4793eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILOŠ IVANIĆ</t>
+  </si>
+  <si>
+    <t>MILOŠ IVANIĆ 90079015778</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:31:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d05557c-6c16-4d40-ad67-e7e10fd15f72</t>
+  </si>
+  <si>
+    <t>16.379518.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d05557c-6c16-4d40-ad67-e7e10fd15f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1079/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Milke Varićak, br. O-1079/2025, UPP/OS-O-188/25. od24. veljače 2026.</t>
+  </si>
+  <si>
+    <t>Ramona Richter 88661249709</t>
+  </si>
+  <si>
+    <t>17.06.2026. 21:07:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da7ac5d-1335-4ddd-8bc7-d1116f9417a7</t>
+  </si>
+  <si>
+    <t>Scan10025.PDF</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da7ac5d-1335-4ddd-8bc7-d1116f9417a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1079&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-1071/2023</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju br. O-1071/2023., UPP/OS-202/23. od 01.10.2025.</t>
+  </si>
+  <si>
+    <t>Mirjana Šorak</t>
+  </si>
+  <si>
+    <t>17.06.2026. 19:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2053d9-889e-4ded-b3b0-aaaf2329657c</t>
+  </si>
+  <si>
+    <t>Scan10024.PDF</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2053d9-889e-4ded-b3b0-aaaf2329657c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1071&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-980/2026</t>
+  </si>
+  <si>
+    <t>17.06.2026. 16:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b3d324-e3d1-410e-8efa-786db58b78dd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-980_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b3d324-e3d1-410e-8efa-786db58b78dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/756/9</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/756/9</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:16:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e205b6e-c4e1-4a1d-a64f-f028377c54ad</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323271.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e205b6e-c4e1-4a1d-a64f-f028377c54ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/756/13</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/756/13</t>
+  </si>
+  <si>
+    <t>NIKOLA RUKAVINA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22185a0a-34c3-4def-9c82-3803f8e73346</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323295.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22185a0a-34c3-4def-9c82-3803f8e73346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4489/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4489/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MALJKOVIĆ MILEVA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf6683-1b17-4449-8700-ce8856159401</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf6683-1b17-4449-8700-ce8856159401/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2982/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2982/2026</t>
+  </si>
+  <si>
+    <t>FRKOVIĆ MARICA; GLAVAŠ MARGARETA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:42:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d730d63a-b82f-42a8-b785-2ad8ade56cf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d730d63a-b82f-42a8-b785-2ad8ade56cf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2982&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/740/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/740/8</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:47:09</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93eee88-bdd2-48f1-bf56-66446796e1f2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323137.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93eee88-bdd2-48f1-bf56-66446796e1f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/740/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/740/5</t>
+  </si>
+  <si>
+    <t>JOSIP RUKAVINA</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:47:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcde997b-4ce3-48d5-a35a-599f14543b5f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_323134.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcde997b-4ce3-48d5-a35a-599f14543b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4255/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4255/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Puljiz-Rudelić 54232768081</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5642c020-ac3d-4cfc-aed2-28e76b6d846c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5642c020-ac3d-4cfc-aed2-28e76b6d846c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4824/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4824/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:41:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241f5c51-f7f0-438f-bdce-40b48d5792a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241f5c51-f7f0-438f-bdce-40b48d5792a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4911/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4911/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:38:18</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3741d6b-075f-48bd-b001-94e5f7e7dd65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3741d6b-075f-48bd-b001-94e5f7e7dd65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4364/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb466999-fdaa-42c4-861f-c96ac0a5b8b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb466999-fdaa-42c4-861f-c96ac0a5b8b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4309/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4309/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/635d9191-da3f-4903-8d8e-ed3365596c2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/635d9191-da3f-4903-8d8e-ed3365596c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4309&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4160/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4160/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:43:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1c5babe-2313-45d4-846e-e92839d5e4ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1c5babe-2313-45d4-846e-e92839d5e4ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4279/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:38:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35f83434-1270-4fbc-81a2-f8aa0a01d0f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35f83434-1270-4fbc-81a2-f8aa0a01d0f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POZ-316/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-316/1561</t>
+  </si>
+  <si>
+    <t>OJUROVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd405963-27b6-40e2-bc80-cad541d932d5</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_24990.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd405963-27b6-40e2-bc80-cad541d932d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=316&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>POZ-311/1561</t>
+  </si>
+  <si>
+    <t>ZK obnova POZ-311/1561</t>
+  </si>
+  <si>
+    <t>Ivan Ojurović</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:32:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5400b0ba-8d9c-4a4a-ae65-5db3bd14d3cb</t>
+  </si>
+  <si>
+    <t>POZIV_NA_RASPRAVU_24987.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5400b0ba-8d9c-4a4a-ae65-5db3bd14d3cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=POZ&amp;predmet=311&amp;godina=1561</t>
+  </si>
+  <si>
+    <t>Z-4134/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4134/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Mihajlović 59762567199</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/107ff340-4fe0-4303-9d27-225f81f78938</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/107ff340-4fe0-4303-9d27-225f81f78938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4132/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4132/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Žakula 64277244816</t>
+  </si>
+  <si>
+    <t>15.06.2026. 06:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/098280a5-37f6-4b30-a6b0-39653a2b8691</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/098280a5-37f6-4b30-a6b0-39653a2b8691/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4341/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4341/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:24:09</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a943a90b-6144-4c35-8779-d675a2e2673e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a943a90b-6144-4c35-8779-d675a2e2673e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4341&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:50:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b96a7151-0f09-4720-862f-4817ea6430a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b96a7151-0f09-4720-862f-4817ea6430a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:41:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de4fa4a-0184-4239-aa6a-cc5d7eb0f841</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de4fa4a-0184-4239-aa6a-cc5d7eb0f841/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:21:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cefe95c-f49c-4296-8fca-c81ad9a9c405</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cefe95c-f49c-4296-8fca-c81ad9a9c405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4190/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde354c5-4dce-4434-b2d1-23dc28726cc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde354c5-4dce-4434-b2d1-23dc28726cc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4165/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4165/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19bb6687-ee4c-445c-bf63-5cca02d06c1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19bb6687-ee4c-445c-bf63-5cca02d06c1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:20:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e8fa871-3a94-4942-8e79-0afc60fd4315</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e8fa871-3a94-4942-8e79-0afc60fd4315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4337/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4337/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db639db3-16b0-4c3b-855a-2a222dd139a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db639db3-16b0-4c3b-855a-2a222dd139a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:50:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e08962c-66f1-4246-b642-6de75241d2e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e08962c-66f1-4246-b642-6de75241d2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:43:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a4b956-812a-4c20-b2f3-1ab19eca6430</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a4b956-812a-4c20-b2f3-1ab19eca6430/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:59:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f461841a-115c-46b4-af22-3506650317b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f461841a-115c-46b4-af22-3506650317b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e6c2ef-8631-4c73-8682-085dcb454de4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e6c2ef-8631-4c73-8682-085dcb454de4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4287/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:18:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93060195-6530-407d-a2b5-277ef3e7cfe0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93060195-6530-407d-a2b5-277ef3e7cfe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4292/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:11:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37912926-4890-4760-a69a-2638a0686359</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37912926-4890-4760-a69a-2638a0686359/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4187/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4187/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91fbcf2-c229-416e-95c3-b75ddc4db2de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91fbcf2-c229-416e-95c3-b75ddc4db2de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5092/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5092/2026</t>
+  </si>
+  <si>
+    <t>Lazo Veselinović</t>
+  </si>
+  <si>
+    <t>12.06.2026. 07:08:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f049430f-1525-4aa9-bbcc-abf00f09997a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f049430f-1525-4aa9-bbcc-abf00f09997a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4044/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4044/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:53:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8312629a-9205-4f3e-b9b0-7097e735d41c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8312629a-9205-4f3e-b9b0-7097e735d41c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0565eba4-f80c-481b-b6ba-612921bf51f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0565eba4-f80c-481b-b6ba-612921bf51f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0589d161-ee4a-4f8d-9ae4-a9eab01b5859</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0589d161-ee4a-4f8d-9ae4-a9eab01b5859/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697adced-8706-45a7-85d2-fa3570c869c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697adced-8706-45a7-85d2-fa3570c869c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/971bec6f-f555-42a8-a8c8-8e0fff927e05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/971bec6f-f555-42a8-a8c8-8e0fff927e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4133/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4133/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91f19c0f-dc51-4fea-920b-8f8fc2f8d56c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91f19c0f-dc51-4fea-920b-8f8fc2f8d56c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1561/573/10</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/573/10</t>
+  </si>
+  <si>
+    <t>Perčević Marija</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:21:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ce81c2-5bd5-4d18-b95d-4cf823453984</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319531.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ce81c2-5bd5-4d18-b95d-4cf823453984/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/388/8</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/388/8</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bbf92f9-29ad-466d-a0eb-05d4d4f9e4f0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319521.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bbf92f9-29ad-466d-a0eb-05d4d4f9e4f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/360/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/360/5</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:00:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25081731-8b0f-4825-995b-e12b4c852c1c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319476.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25081731-8b0f-4825-995b-e12b4c852c1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/394/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/394/5</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:58:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d48054a5-c8c9-4d2c-8d76-d5ad46c3fbc1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319444.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d48054a5-c8c9-4d2c-8d76-d5ad46c3fbc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4140/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836eefb5-c1f6-4f65-a70d-94a4f83eb7be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836eefb5-c1f6-4f65-a70d-94a4f83eb7be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:46:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a353e1b4-b841-438d-a902-1d96821ee9d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a353e1b4-b841-438d-a902-1d96821ee9d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4114/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4114/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/599da3d6-b002-4395-a0fe-2c4fb2dc5e03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/599da3d6-b002-4395-a0fe-2c4fb2dc5e03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/985646bd-ea39-4b1b-a2fa-ba24b0e8e340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/985646bd-ea39-4b1b-a2fa-ba24b0e8e340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4092/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4092/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; SENZEN ANTON</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed7c5a04-6839-4703-93ed-d87a8cce99ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed7c5a04-6839-4703-93ed-d87a8cce99ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4119/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4119/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:15:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2cba0ab-7616-4a63-9d44-9fa12999c7a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2cba0ab-7616-4a63-9d44-9fa12999c7a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4043/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4043/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:11:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/201b56c2-f6fd-4c11-a5cb-70c90ebef7b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/201b56c2-f6fd-4c11-a5cb-70c90ebef7b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4043&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4117/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 07:57:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e47abb2-6f9f-414b-909f-13825783da08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e47abb2-6f9f-414b-909f-13825783da08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4045/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4045/2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 07:47:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ccb69e9-1fd7-4abc-bbca-2194b6abbb47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ccb69e9-1fd7-4abc-bbca-2194b6abbb47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4045&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADIMIR TOMIĆ</t>
+  </si>
+  <si>
+    <t>VLADIMIR TOMIĆ 80243679031</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6f512dd-a549-4809-84a4-1ee39ac2e46a</t>
+  </si>
+  <si>
+    <t>16.379162.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6f512dd-a549-4809-84a4-1ee39ac2e46a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1561/397/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1561/397/5</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:22:36</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3c03ec6-8b3a-420d-bd58-70a2c0b2d23e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_318889.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3c03ec6-8b3a-420d-bd58-70a2c0b2d23e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-460/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:19:21</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83</t>
+  </si>
+  <si>
+    <t>Prilog Su-460_2026-1-1 - Obavijest.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c84ce17-c152-4081-9c04-29636421cc83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:05:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1da678-0fe5-40ff-9270-0ac1bc238265</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1da678-0fe5-40ff-9270-0ac1bc238265/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:14:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636000d8-0a1f-41bb-8d10-e73dbf020887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636000d8-0a1f-41bb-8d10-e73dbf020887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 11:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1469e4f-2f25-45d9-beff-40203841b34a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1469e4f-2f25-45d9-beff-40203841b34a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 11:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee976c3-10bf-47eb-913d-fa794ea4c51e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee976c3-10bf-47eb-913d-fa794ea4c51e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:45:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57434336-29b7-4897-b145-fe4e70422875</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57434336-29b7-4897-b145-fe4e70422875/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f369495-3072-4ac8-9426-e2a87ad808b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f369495-3072-4ac8-9426-e2a87ad808b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc94be0c-c42b-4a75-bc8d-69bbc11bc732</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc94be0c-c42b-4a75-bc8d-69bbc11bc732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:08:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc265c1-506b-42fc-812e-e7f1a45e42e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc265c1-506b-42fc-812e-e7f1a45e42e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4752/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4752/2026</t>
+  </si>
+  <si>
+    <t>Ana Pavelić; Manda Pavelić; Pavle Pavelić</t>
+  </si>
+  <si>
+    <t>09.06.2026. 11:11:23</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f85350-cacd-4726-8cad-46fb80241921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f85350-cacd-4726-8cad-46fb80241921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3956/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Mirić 42455013187</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:29:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47cf4f2c-7f1e-4220-bd66-8677799005c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47cf4f2c-7f1e-4220-bd66-8677799005c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4950/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4950/2026</t>
+  </si>
+  <si>
+    <t>DENISOV JELKA ROĐ. LJUBOBRATOVIĆ; LJUBOBRATOVIĆ ILIJA; LJUBOBRATOVIĆ SAVA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:33:12</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6e9c32d-0f7d-4720-854e-2fc75543738a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6e9c32d-0f7d-4720-854e-2fc75543738a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima</t>
+  </si>
+  <si>
+    <t>JURICA STARČEVIĆ 80283932844; KATA DEVČIĆ; KATA STARČEVIĆ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:37</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f</t>
+  </si>
+  <si>
+    <t>Oglas Kata Starčević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4971/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4971/2026</t>
+  </si>
+  <si>
+    <t>Milica Bruić</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b403e630-75c3-4dd8-b3c6-8a2795c06650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b403e630-75c3-4dd8-b3c6-8a2795c06650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4971&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4951/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4951/2026</t>
+  </si>
+  <si>
+    <t>ZADRUGA TRTANJ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2546a44-ba82-4fde-a1d7-e43d206b3a5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2546a44-ba82-4fde-a1d7-e43d206b3a5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4951&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROBERT LONČAR</t>
+  </si>
+  <si>
+    <t>ROBERT LONČAR 96165871148</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:33:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa642c9f-391e-40a2-8dbe-02e5cbbb04bc</t>
+  </si>
+  <si>
+    <t>16.378889.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa642c9f-391e-40a2-8dbe-02e5cbbb04bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4855/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4855/2026</t>
+  </si>
+  <si>
+    <t>MANE JAVORINA; MANE JAVORINA; ĐURO JAVORINA</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:53:18</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8cc8ce0-59fd-4209-bf2c-0d1278597045</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8cc8ce0-59fd-4209-bf2c-0d1278597045/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4855&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4828/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4828/2026</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124ee243-c3fb-4828-92d6-51dd386cf188</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124ee243-c3fb-4828-92d6-51dd386cf188/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4862/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4862/2026</t>
+  </si>
+  <si>
+    <t>MANE PRAŽIĆ</t>
+  </si>
+  <si>
+    <t>05.06.2026. 10:20:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8245a990-3a55-41a9-b18c-e0f4bc2c65b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8245a990-3a55-41a9-b18c-e0f4bc2c65b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4856/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4856/2026</t>
+  </si>
+  <si>
+    <t>05.06.2026. 10:10:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b069a5c5-a4ed-46fb-873a-e6b23803e23d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b069a5c5-a4ed-46fb-873a-e6b23803e23d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4856&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4035/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4035/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ČAČIĆ ROŽA</t>
+  </si>
+  <si>
+    <t>05.06.2026. 10:05:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c2513b-52ca-40f9-ae61-9a72cdfb0a44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c2513b-52ca-40f9-ae61-9a72cdfb0a44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4870/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4870/2026</t>
+  </si>
+  <si>
+    <t>Lazo Glumičić</t>
+  </si>
+  <si>
+    <t>05.06.2026. 09:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9af9a2c5-5e91-4e2d-a7fd-51eeccf68eb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9af9a2c5-5e91-4e2d-a7fd-51eeccf68eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3975/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3975/2026</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53172193-8dac-4398-afd6-73f28864e425</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53172193-8dac-4398-afd6-73f28864e425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIANA-RODICA CIRPACI</t>
+  </si>
+  <si>
+    <t>MARIANA-RODICA CIRPACI 38022204820</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:08</t>
+  </si>
+  <si>
+    <t>28.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0590d9ce-b2de-4f76-9cff-514a370f0a5c</t>
+  </si>
+  <si>
+    <t>16.377111.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0590d9ce-b2de-4f76-9cff-514a370f0a5c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-3594/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3594/2026</t>
   </si>
   <si>
-    <t>E-oglasna ploča</t>
-[...1 lines deleted...]
-  <si>
     <t>03.06.2026. 13:18:09</t>
   </si>
   <si>
-    <t>03.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e467eec-263d-47f0-baf8-11fc901114f3</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e467eec-263d-47f0-baf8-11fc901114f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3594&amp;godina=2026</t>
   </si>
   <si>
-    <t>Povrv-130/2025</t>
-[...85 lines deleted...]
-  <si>
     <t>Z-1483/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1483/2026</t>
   </si>
   <si>
     <t>MARUNIĆ MILAN; STRANJINA MILAN</t>
   </si>
   <si>
     <t>02.06.2026. 14:47:21</t>
   </si>
   <si>
-    <t>02.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/554d6afa-cb23-4b94-8e56-fb9b81784bbe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/554d6afa-cb23-4b94-8e56-fb9b81784bbe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1483&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-320/2025</t>
-[...58 lines deleted...]
-  <si>
     <t>01.06.2026. 12:13:29</t>
   </si>
   <si>
     <t>05.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ada1df81-2494-4b71-913b-ee728175ffbb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ada1df81-2494-4b71-913b-ee728175ffbb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4035&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>01.06.2026. 11:53:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c215172b-ae79-4a27-8f22-5549d5b5ce6e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c215172b-ae79-4a27-8f22-5549d5b5ce6e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3975&amp;godina=2026</t>
-[...37 lines deleted...]
-  <si>
     <t>Z-2861/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2861/2026</t>
   </si>
   <si>
     <t>CRNOBRNJA DUŠAN; DEJANOVIĆ BOŽICA DJ. PAVLICA 79834643279; DEJANOVIĆ STANIŠA; JANKOVIĆ MILICA; KALINIĆ ILIJA; LEVNAIĆ GNJATIJA; MAODUŠ SOKA; MILOSAVLJEVIĆ DESANKA R. PEJNOVIĆ; MIRČETIĆ MARIJA; POKRAJAC SOKA; POTKONJAK DUŠAN; POTKONJAK JANKO; POTKONJAK MILAN; Pejnović Stojan; ŽEGARAC DANE; ŽEGARAC MARIJA; ŽEGARAC MARTA; ŽEGARAC MILORAD; ŽEGARAC MIRA; ŽEGARAC SAVA; ŽEGARAC ŽELJKO</t>
   </si>
   <si>
     <t>01.06.2026. 10:58:44</t>
   </si>
   <si>
-    <t>01.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454af5fc-242b-4d0e-a0e9-efc371ffb643</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454af5fc-242b-4d0e-a0e9-efc371ffb643/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2861&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4335/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4335/2026</t>
   </si>
   <si>
     <t>Nenad Bobić; Slavica Škopelja 76984197260; Sniezana Cox</t>
   </si>
   <si>
     <t>01.06.2026. 08:02:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3fa03cf2-e43c-43d2-a8c1-8e3f3f3ef847</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3fa03cf2-e43c-43d2-a8c1-8e3f3f3ef847/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4335&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3203/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3203/2026</t>
   </si>
   <si>
     <t>Ratko Tišma 08333445061</t>
   </si>
   <si>
     <t>01.06.2026. 07:21:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8fe9b53d-cbd5-4fed-b0f2-afda8510e151</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8fe9b53d-cbd5-4fed-b0f2-afda8510e151/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3203&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...70 lines deleted...]
-  <si>
     <t>OGLAS</t>
   </si>
   <si>
     <t>29.05.2026. 13:48:10</t>
   </si>
   <si>
     <t>31.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c</t>
   </si>
   <si>
     <t>Oglas Naranča Ružić.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f46fdef-9ddc-421c-b211-57c9acee817c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P-122/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>OB-1561/1247/2</t>
   </si>
   <si>
     <t>ZK obnova OB-1561/1247/2</t>
   </si>
   <si>
     <t>KURTEŠ MILAN</t>
   </si>
   <si>
     <t>29.05.2026. 12:20:21</t>
   </si>
   <si>
-    <t>28.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d0302002-28b3-4e7b-a11d-14a192d0f8df</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_306861.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d0302002-28b3-4e7b-a11d-14a192d0f8df/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-131/2025</t>
-[...403 lines deleted...]
-  <si>
     <t>Z-4685/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4685/2026</t>
   </si>
   <si>
     <t>Jovanka Karna; Nikola Radinović</t>
   </si>
   <si>
     <t>29.05.2026. 09:10:06</t>
   </si>
   <si>
-    <t>30.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/467e090a-6fee-4454-ba2a-751c026141b8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/467e090a-6fee-4454-ba2a-751c026141b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4685&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-103/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>Z-4513/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4513/2026</t>
   </si>
   <si>
     <t>ANKA ILIĆ</t>
   </si>
   <si>
     <t>29.05.2026. 06:58:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ba98091-8ed2-4ba1-9260-705f392404f8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ba98091-8ed2-4ba1-9260-705f392404f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4513&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3737/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3737/2026</t>
@@ -1127,384 +4370,116 @@
   <si>
     <t>Robert Đukić 46970099164</t>
   </si>
   <si>
     <t>29.05.2026. 06:39:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc452de2-9314-41ef-a6fd-42aabb8e0f72</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc452de2-9314-41ef-a6fd-42aabb8e0f72/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3737&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3717/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3717/2026</t>
   </si>
   <si>
     <t>28.05.2026. 14:41:27</t>
   </si>
   <si>
-    <t>27.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4e4acf6-e9ac-41b8-a740-9c3a17bf0d55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4e4acf6-e9ac-41b8-a740-9c3a17bf0d55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3717&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1158/2022</t>
-[...176 lines deleted...]
-  <si>
     <t>Z-3369/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3369/2026</t>
   </si>
   <si>
     <t>28.05.2026. 12:10:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d762711-8fea-442d-9b33-4d6d88b9b64f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d762711-8fea-442d-9b33-4d6d88b9b64f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3369&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-220/2021</t>
-[...40 lines deleted...]
-  <si>
     <t>P-40/2026</t>
   </si>
   <si>
     <t>Oglas od 28.05.2026.</t>
   </si>
   <si>
     <t>28.05.2026. 11:44:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/419667bb-1108-459c-8a79-6b0f41ccdd77</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/419667bb-1108-459c-8a79-6b0f41ccdd77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=40&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4621/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4621/2026</t>
   </si>
   <si>
     <t>Marko Basta</t>
   </si>
   <si>
     <t>28.05.2026. 11:09:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f116122e-40f5-4a01-95b2-79802025e8ef</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f116122e-40f5-4a01-95b2-79802025e8ef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4621&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-3909/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3909/2026</t>
   </si>
   <si>
     <t>28.05.2026. 10:18:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6906caad-d4ff-4e40-98c2-3430f53d36a0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6906caad-d4ff-4e40-98c2-3430f53d36a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3909&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3692/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3692/2026</t>
   </si>
   <si>
     <t>28.05.2026. 10:03:42</t>
@@ -1551,3891 +4526,1404 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ff893a6-5fd0-4ec7-9897-dc6d129f5fbf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3742&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3536/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3536/2026</t>
   </si>
   <si>
     <t>28.05.2026. 08:03:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1816a25-dd45-4132-b62a-5c9d5db76f87</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1816a25-dd45-4132-b62a-5c9d5db76f87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3536&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-17/2023</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7bb812f8-071b-4052-bebb-805395246346</t>
+    <t>Z-3789/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3789/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:06:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec7b18c-11db-4702-b591-5334a0beb1dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec7b18c-11db-4702-b591-5334a0beb1dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:50:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72136ef2-cefe-4f92-87d8-1397164b0995</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72136ef2-cefe-4f92-87d8-1397164b0995/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3545/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3545/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:22:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622327f-98b2-4980-b1af-882620203472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622327f-98b2-4980-b1af-882620203472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf8ed89-4686-4236-8b3a-68ee9ff48cca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf8ed89-4686-4236-8b3a-68ee9ff48cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3908/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dba788-8a8d-4eec-a386-4bb7a1c4cdee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07dba788-8a8d-4eec-a386-4bb7a1c4cdee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3426/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3426/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:59:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a8d0ca-880d-4477-8682-ac39e66d9ef6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a8d0ca-880d-4477-8682-ac39e66d9ef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3426&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3633/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3633/2026</t>
+  </si>
+  <si>
+    <t>Ilija Dragičević; Jovanka Sedlan; Smiljana Dragičević; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:46:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec1fb458-3bf0-4177-a667-66228b5b100f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec1fb458-3bf0-4177-a667-66228b5b100f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c655036-cdef-40a0-b336-e19cd87af4e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c655036-cdef-40a0-b336-e19cd87af4e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ccd777-d209-4ad4-befd-abc7df6bc226</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ccd777-d209-4ad4-befd-abc7df6bc226/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88829804-013b-4ad9-9059-08f86c3612aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88829804-013b-4ad9-9059-08f86c3612aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3715/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:50:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936e02e1-fc96-4c74-8e1c-008cee78101e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936e02e1-fc96-4c74-8e1c-008cee78101e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff289ff5-4698-4d9f-9f00-360073edf66f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff289ff5-4698-4d9f-9f00-360073edf66f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc79dfc0-cf5d-4f63-a1a7-e7f6218cd070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc79dfc0-cf5d-4f63-a1a7-e7f6218cd070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4566/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4566/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:57:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b470b3-37bf-4604-8fb0-33eb52b80620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b470b3-37bf-4604-8fb0-33eb52b80620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4566&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:30:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d147ef-a0f6-42af-9c7f-966f84a922d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d147ef-a0f6-42af-9c7f-966f84a922d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3239/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3239/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:56:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ec50-5c8e-4c66-9003-f8d60ddd7020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ec50-5c8e-4c66-9003-f8d60ddd7020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3550/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3550/2026</t>
+  </si>
+  <si>
+    <t>Milka Šuput 83846719464</t>
+  </si>
+  <si>
+    <t>27.05.2026. 06:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128c8ff7-b163-493c-8664-d4006d8cb005</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128c8ff7-b163-493c-8664-d4006d8cb005/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3550&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33a77b6a-2b3b-48a2-ad07-dc5c7520f908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33a77b6a-2b3b-48a2-ad07-dc5c7520f908/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:35:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13791450-e456-4681-8449-774c0b84b478</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13791450-e456-4681-8449-774c0b84b478/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355f538d-800c-48a3-92af-750a46d8ac58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355f538d-800c-48a3-92af-750a46d8ac58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:03:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5f75d3-d618-4db7-b35c-453562c67835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5f75d3-d618-4db7-b35c-453562c67835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-230/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>MILKA KLOBUČAR</t>
+  </si>
+  <si>
+    <t>DONJI KOSINJ 317, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>81015858200</t>
+  </si>
+  <si>
+    <t>MILKA KLOBUČAR 81015858200; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac75211a-56d6-4302-ae20-25b37fd24db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac75211a-56d6-4302-ae20-25b37fd24db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=230&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-231/2024</t>
+  </si>
+  <si>
+    <t>IVICA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>28442268288</t>
+  </si>
+  <si>
+    <t>IVICA UDOROVIĆ 28442268288; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d91a1c-90e3-4f66-b563-564ff129b414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d91a1c-90e3-4f66-b563-564ff129b414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=231&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-251/2024</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>73629126216</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:22:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4416c-0769-4760-a48c-14e6f0102b6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4416c-0769-4760-a48c-14e6f0102b6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=251&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-149/2024</t>
+  </si>
+  <si>
+    <t>MUHAMED VELAGIĆ</t>
+  </si>
+  <si>
+    <t>BUNIĆ 125, 53230 Bunić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16815965025</t>
+  </si>
+  <si>
+    <t>MUHAMED VELAGIĆ 16815965025; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:21:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37cc9b26-9e22-4cc9-b973-57e444def4df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37cc9b26-9e22-4cc9-b973-57e444def4df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=149&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-162/2024</t>
+  </si>
+  <si>
+    <t>PREDRAG DUPOR</t>
+  </si>
+  <si>
+    <t>CENTAR 66, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>48957987995</t>
+  </si>
+  <si>
+    <t>PREDRAG DUPOR 48957987995; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:21:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943b7a3a-0023-40c7-a5c8-286d4e49498f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943b7a3a-0023-40c7-a5c8-286d4e49498f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=162&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-166/2024</t>
+  </si>
+  <si>
+    <t>MARGARETA MATEŠIĆ</t>
+  </si>
+  <si>
+    <t>UL.118.BRIGADE HRVAT.VOJSKE 3 A, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>55996204076</t>
+  </si>
+  <si>
+    <t>MARGARETA MATEŠIĆ 55996204076; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:19:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fbf8f8-1ae9-435d-8d0e-499c17d8e776</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fbf8f8-1ae9-435d-8d0e-499c17d8e776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=166&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-177/2024</t>
+  </si>
+  <si>
+    <t>PERICA KULAŠ</t>
+  </si>
+  <si>
+    <t>MEZINOVAC 31, 53202 Mezinovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30437034321</t>
+  </si>
+  <si>
+    <t>PERICA KULAŠ 30437034321; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d5148-c76c-457f-9304-29a19c280b58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d5148-c76c-457f-9304-29a19c280b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=177&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-185/2024</t>
+  </si>
+  <si>
+    <t>IVONA BAŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 11, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>79186624286</t>
+  </si>
+  <si>
+    <t>IVONA BAŠIĆ 79186624286; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07019d0-4c07-46b7-90c1-791bc268c463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07019d0-4c07-46b7-90c1-791bc268c463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=185&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-189/2024</t>
+  </si>
+  <si>
+    <t>IVAN JURČIĆ</t>
+  </si>
+  <si>
+    <t>BRLOG 237, 53220 Brlog, Hrvatska</t>
+  </si>
+  <si>
+    <t>75907600260</t>
+  </si>
+  <si>
+    <t>IVAN JURČIĆ 75907600260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4a8419-70b0-4e53-b812-44ef110aef2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4a8419-70b0-4e53-b812-44ef110aef2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=189&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-203/2024</t>
+  </si>
+  <si>
+    <t>DARIJA LJUBIČIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 52, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>74143271719</t>
+  </si>
+  <si>
+    <t>DARIJA LJUBIČIĆ 74143271719; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c51d725-0f8f-48b6-860b-0e4d1dd8a712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c51d725-0f8f-48b6-860b-0e4d1dd8a712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=203&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-205/2024</t>
+  </si>
+  <si>
+    <t>DRAGAN DREZGIĆ</t>
+  </si>
+  <si>
+    <t>GUDURA 12 A, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>30038131780</t>
+  </si>
+  <si>
+    <t>DRAGAN DREZGIĆ 30038131780; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b245b7a5-2e1a-4a60-b6f6-ac9b788a57bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b245b7a5-2e1a-4a60-b6f6-ac9b788a57bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=205&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-208/2024</t>
+  </si>
+  <si>
+    <t>JOSIPA IVANIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>34264921712</t>
+  </si>
+  <si>
+    <t>JOSIPA IVANIŠEVIĆ 34264921712; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a0502-1fe1-4799-b216-60e57073fb78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a0502-1fe1-4799-b216-60e57073fb78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=208&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-211/2024</t>
+  </si>
+  <si>
+    <t>IVICA RUPČIĆ</t>
+  </si>
+  <si>
+    <t>BLAŽANI 1, 53260 Brinje, Hrvatska</t>
+  </si>
+  <si>
+    <t>09598299325</t>
+  </si>
+  <si>
+    <t>IVICA RUPČIĆ 09598299325; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcef8667-79c7-4207-8a93-84969163a0f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcef8667-79c7-4207-8a93-84969163a0f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=211&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-227/2024</t>
+  </si>
+  <si>
+    <t>ELIZABETA BUDAK</t>
+  </si>
+  <si>
+    <t>LUKOVO ŠUGARJE 126, 53288 Lukovo Šugarje, Hrvatska</t>
+  </si>
+  <si>
+    <t>18799706727</t>
+  </si>
+  <si>
+    <t>ELIZABETA BUDAK 18799706727; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ea094-f669-4af7-a7ac-a55868906f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ea094-f669-4af7-a7ac-a55868906f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=227&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:26:42</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c</t>
+  </si>
+  <si>
+    <t>Oglas Nećak Roža.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54942617-2c3d-4940-a676-ac4677e6c14c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2</t>
+  </si>
+  <si>
+    <t>Oglas Maratović Mihovil.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1671109c-e307-422e-938d-9e0465f7f6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.04.2026. 15:06:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b64ac5-09d7-4ecb-bbde-05fca4f78215</t>
+  </si>
+  <si>
+    <t>Oglas Borković Dragana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b64ac5-09d7-4ecb-bbde-05fca4f78215/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f</t>
+  </si>
+  <si>
+    <t>Oglas Mutapčija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1711/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.; Podnesak od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1711&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1712/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1712&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Su-118/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 05.02.2026.</t>
+  </si>
+  <si>
+    <t>06.02.2026. 07:15:44</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f</t>
+  </si>
+  <si>
+    <t>Prilog Su-118_2026-1-1 - Obavijest za k.o. Čovići.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75de5cb-33a7-498d-8479-fda12e9d779f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NIKOLA BULJ</t>
+  </si>
+  <si>
+    <t>15.12.2025. 14:51:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
+  </si>
+  <si>
+    <t>20251215143321939.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2025.</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>16041568501</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ 16041568501</t>
+  </si>
+  <si>
+    <t>01.12.2025. 12:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA IZA POK. STEVANA PAVKOVIĆA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f</t>
+  </si>
+  <si>
+    <t>20251030182124613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5</t>
+  </si>
+  <si>
+    <t>Pok Sonja Radišić Grgurić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2305/2024</t>
+  </si>
+  <si>
+    <t>Petra Biljan 88804344985</t>
+  </si>
+  <si>
+    <t>19.12.2024. 11:51:58</t>
+  </si>
+  <si>
+    <t>30.12.2029.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2024-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Vlatka Nadr.pdf; Prilog Ovrv-2305_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4439/2023</t>
+  </si>
+  <si>
+    <t>Pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Gordana Peraković Turković; Mira hajduković; Rade hajduković; mara hajduković; nikola Hajduković; vaso hajduković</t>
+  </si>
+  <si>
+    <t>22.09.2023. 13:48:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3</t>
+  </si>
+  <si>
+    <t>oglas Z-4439-2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4439&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6138/2022</t>
+  </si>
+  <si>
+    <t>pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Jeka Vlaisavljević; Slavko Smolčić; Tatjana Žegarac; petar Kliska</t>
+  </si>
+  <si>
+    <t>04.07.2023. 14:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db</t>
+  </si>
+  <si>
+    <t>oglas žegarac tatjana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6138&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1553/2021</t>
+  </si>
+  <si>
+    <t>Branko Popović</t>
+  </si>
+  <si>
+    <t>04.07.2023. 13:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447</t>
+  </si>
+  <si>
+    <t>OGLAS POPOVIĆ BRANKO.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1553&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-2566/2023</t>
+  </si>
+  <si>
+    <t>03.07.2023. 10:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e</t>
+  </si>
+  <si>
+    <t>z-2566  2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=z&amp;predmet=2566&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ANA TOMLJENOVIĆ; DUNJA DATO; MARA PALLUCI</t>
+  </si>
+  <si>
+    <t>08.12.2021. 07:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118</t>
+  </si>
+  <si>
+    <t>370917193558_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-123/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>54161922009</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=123&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2021.</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>26342260394</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ 26342260394; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-20/2021</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKO POLJE 71, 53000 Smiljansko Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>28164020055</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-700/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2020.</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-6/2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1802/2021-2</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ</t>
+  </si>
+  <si>
+    <t>VLAŠIĆKA ULICA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>74659653400</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 08:38:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=6&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-546/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2021.</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 109, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26706360233</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ 26706360233; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2021. 07:58:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7bb812f8-071b-4052-bebb-805395246346/dokumenti/preuzimanje</t>
-[...425 lines deleted...]
-    <t>Ovrv-536/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-143/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2021.</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16622647535</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ 16622647535</t>
-  </si>
-[...3340 lines deleted...]
-    <t>16622647535</t>
   </si>
   <si>
     <t>19.08.2021. 07:59:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2020</t>
   </si>
   <si>
     <t>Rješenje Gž-1803/2021-2</t>
   </si>
   <si>
     <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča suda</t>
   </si>
   <si>
     <t>19.08.2021. 07:55:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be</t>
   </si>
@@ -12777,51 +13265,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N710"/>
+  <dimension ref="A1:N724"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12840,28867 +13328,29507 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2"/>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3"/>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J8" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J10" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" t="s">
+        <v>96</v>
+      </c>
+      <c r="J12" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" t="s">
         <v>91</v>
       </c>
-      <c r="I12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J13" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="K13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J14" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" t="s">
         <v>116</v>
       </c>
-      <c r="I15" t="s">
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
         <v>117</v>
       </c>
-      <c r="J15" t="s">
+      <c r="L15" t="s">
         <v>118</v>
       </c>
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>119</v>
       </c>
-      <c r="L15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I16" t="s">
+        <v>122</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
         <v>123</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="M16" t="s">
         <v>125</v>
       </c>
       <c r="N16" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>127</v>
       </c>
       <c r="D17" t="s">
         <v>128</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>129</v>
       </c>
       <c r="I17" t="s">
         <v>130</v>
       </c>
       <c r="J17" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="K17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I18" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="J18" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="K18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="I19" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J19" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K19" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L19" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="M19" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="N19" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D20" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>153</v>
+      </c>
+      <c r="E20" t="s">
+        <v>154</v>
+      </c>
+      <c r="F20" t="s">
+        <v>155</v>
+      </c>
+      <c r="G20" t="s">
+        <v>156</v>
+      </c>
       <c r="H20" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="I20" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="J20" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="L20" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M20" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="N20" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="D21" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>153</v>
+      </c>
+      <c r="E21" t="s">
+        <v>165</v>
+      </c>
+      <c r="F21" t="s">
+        <v>166</v>
+      </c>
+      <c r="G21" t="s">
+        <v>167</v>
+      </c>
       <c r="H21" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="I21" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="J21" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="K21" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="L21" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="N21" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>173</v>
+      </c>
       <c r="D22" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>153</v>
+      </c>
+      <c r="E22" t="s">
+        <v>174</v>
+      </c>
+      <c r="F22" t="s">
+        <v>175</v>
+      </c>
+      <c r="G22" t="s">
+        <v>176</v>
+      </c>
       <c r="H22" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="I22" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="J22" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="K22" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="L22" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="M22" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>180</v>
+      </c>
+      <c r="N22" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="D23" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>153</v>
+      </c>
+      <c r="E23" t="s">
+        <v>183</v>
+      </c>
+      <c r="F23" t="s">
+        <v>184</v>
+      </c>
+      <c r="G23" t="s">
+        <v>185</v>
+      </c>
       <c r="H23" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="I23" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="J23" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="K23" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="L23" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="N23" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>153</v>
+      </c>
+      <c r="E24" t="s">
+        <v>192</v>
+      </c>
+      <c r="F24" t="s">
+        <v>193</v>
+      </c>
+      <c r="G24" t="s">
+        <v>194</v>
+      </c>
       <c r="H24" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="I24" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="J24" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="K24" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="L24" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="M24" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="N24" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>116</v>
+        <v>201</v>
       </c>
       <c r="I25" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="J25" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="L25" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="M25" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D26" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>209</v>
       </c>
       <c r="I26" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="J26" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K26" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="L26" t="s">
-        <v>74</v>
+        <v>212</v>
       </c>
       <c r="M26" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="N26" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="D27" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="I27" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="J27" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
       <c r="K27" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="L27" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="M27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>220</v>
+      </c>
+      <c r="N27" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="D28" t="s">
         <v>208</v>
       </c>
-      <c r="E28" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="I28" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="J28" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K28" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="M28" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="N28" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="D29" t="s">
         <v>208</v>
       </c>
-      <c r="E29" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="I29" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="J29" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K29" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L29" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="M29" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="N29" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="D30" t="s">
         <v>208</v>
       </c>
-      <c r="E30" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="I30" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="J30" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K30" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="L30" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="M30" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="N30" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="D31" t="s">
         <v>208</v>
       </c>
-      <c r="E31" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="I31" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="J31" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K31" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="L31" t="s">
-        <v>215</v>
+        <v>247</v>
       </c>
       <c r="M31" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="N31" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="D32" t="s">
         <v>208</v>
       </c>
-      <c r="E32" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="I32" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="J32" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K32" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="L32" t="s">
-        <v>215</v>
+        <v>254</v>
       </c>
       <c r="M32" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="N32" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="D33" t="s">
         <v>208</v>
       </c>
-      <c r="E33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="I33" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="J33" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K33" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="L33" t="s">
-        <v>215</v>
+        <v>261</v>
       </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="N33" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="D34" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="I34" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="J34" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K34" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="L34" t="s">
-        <v>215</v>
+        <v>268</v>
       </c>
       <c r="M34" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="N34" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="D35" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="I35" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="J35" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K35" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="L35" t="s">
-        <v>215</v>
+        <v>275</v>
       </c>
       <c r="M35" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="N35" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="D36" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="I36" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="J36" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K36" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="L36" t="s">
-        <v>215</v>
+        <v>282</v>
       </c>
       <c r="M36" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="N36" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="D37" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I37" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="J37" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K37" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="L37" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="M37" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="N37" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D38" t="s">
         <v>208</v>
       </c>
-      <c r="E38" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="I38" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="J38" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K38" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="L38" t="s">
-        <v>215</v>
+        <v>296</v>
       </c>
       <c r="M38" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="N38" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>285</v>
+        <v>143</v>
       </c>
       <c r="D39" t="s">
-        <v>208</v>
-[...9 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>294</v>
+        <v>145</v>
       </c>
       <c r="I39" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="J39" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="K39" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="L39" t="s">
-        <v>215</v>
+        <v>302</v>
       </c>
       <c r="M39" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="N39" t="s">
-        <v>293</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D40" t="s">
-        <v>208</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="I40" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="J40" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K40" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="L40" t="s">
-        <v>215</v>
+        <v>309</v>
       </c>
       <c r="M40" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="N40" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>298</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>208</v>
-[...9 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="I41" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="J41" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K41" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="L41" t="s">
-        <v>215</v>
+        <v>315</v>
       </c>
       <c r="M41" t="s">
-        <v>310</v>
-[...3 lines deleted...]
-      </c>
+        <v>316</v>
+      </c>
+      <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="D42" t="s">
-        <v>312</v>
+        <v>108</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="I42" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="J42" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K42" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="L42" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="M42" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="N42" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>319</v>
+        <v>100</v>
       </c>
       <c r="D43" t="s">
-        <v>320</v>
+        <v>101</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I43" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="J43" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K43" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="L43" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M43" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D44" t="s">
-        <v>328</v>
+        <v>108</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I44" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="J44" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="K44" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L44" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M44" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="N44" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D45" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="I45" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J45" t="s">
-        <v>174</v>
+        <v>339</v>
       </c>
       <c r="K45" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="L45" t="s">
-        <v>339</v>
+        <v>161</v>
       </c>
       <c r="M45" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="N45" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D46" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>153</v>
+      </c>
+      <c r="E46" t="s">
+        <v>344</v>
+      </c>
+      <c r="F46" t="s">
+        <v>345</v>
+      </c>
+      <c r="G46" t="s">
+        <v>346</v>
+      </c>
       <c r="H46" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I46" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="J46" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K46" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="L46" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M46" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="N46" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D47" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="G47"/>
+        <v>153</v>
+      </c>
+      <c r="E47" t="s">
+        <v>354</v>
+      </c>
+      <c r="F47" t="s">
+        <v>355</v>
+      </c>
+      <c r="G47" t="s">
+        <v>356</v>
+      </c>
       <c r="H47" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="I47" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="J47" t="s">
-        <v>195</v>
+        <v>349</v>
       </c>
       <c r="K47" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="L47" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="M47" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="N47" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D48" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>153</v>
+      </c>
+      <c r="E48" t="s">
+        <v>363</v>
+      </c>
+      <c r="F48" t="s">
+        <v>364</v>
+      </c>
+      <c r="G48" t="s">
+        <v>365</v>
+      </c>
       <c r="H48" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="I48" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="J48" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K48" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="L48" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M48" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N48" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D49" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>153</v>
+      </c>
+      <c r="E49" t="s">
+        <v>372</v>
+      </c>
+      <c r="F49" t="s">
+        <v>373</v>
+      </c>
+      <c r="G49" t="s">
+        <v>374</v>
+      </c>
       <c r="H49" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="I49" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="J49" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K49" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M49" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="N49" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="D50" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>153</v>
+      </c>
+      <c r="E50" t="s">
+        <v>381</v>
+      </c>
+      <c r="F50" t="s">
+        <v>382</v>
+      </c>
+      <c r="G50" t="s">
+        <v>383</v>
+      </c>
       <c r="H50" t="s">
-        <v>53</v>
+        <v>384</v>
       </c>
       <c r="I50" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="J50" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="K50" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="L50" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M50" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="N50" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="D51" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>153</v>
+      </c>
+      <c r="E51" t="s">
+        <v>390</v>
+      </c>
+      <c r="F51" t="s">
+        <v>391</v>
+      </c>
+      <c r="G51" t="s">
+        <v>392</v>
+      </c>
       <c r="H51" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="I51" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="J51" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K51" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="L51" t="s">
-        <v>383</v>
+        <v>161</v>
       </c>
       <c r="M51" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="N51" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="D52" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>153</v>
+      </c>
+      <c r="E52" t="s">
+        <v>399</v>
+      </c>
+      <c r="F52" t="s">
+        <v>400</v>
+      </c>
+      <c r="G52" t="s">
+        <v>401</v>
+      </c>
       <c r="H52" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="I52" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="J52" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K52" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="L52" t="s">
-        <v>390</v>
+        <v>161</v>
       </c>
       <c r="M52" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="N52" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="D53" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>153</v>
+      </c>
+      <c r="E53" t="s">
+        <v>408</v>
+      </c>
+      <c r="F53" t="s">
+        <v>409</v>
+      </c>
+      <c r="G53" t="s">
+        <v>410</v>
+      </c>
       <c r="H53" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="I53" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="J53" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K53" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="L53" t="s">
-        <v>397</v>
+        <v>161</v>
       </c>
       <c r="M53" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="N53" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="D54" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>153</v>
+      </c>
+      <c r="E54" t="s">
+        <v>417</v>
+      </c>
+      <c r="F54" t="s">
+        <v>418</v>
+      </c>
+      <c r="G54" t="s">
+        <v>419</v>
+      </c>
       <c r="H54" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="I54" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="J54" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K54" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="L54" t="s">
-        <v>404</v>
+        <v>161</v>
       </c>
       <c r="M54" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="N54" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="D55" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>153</v>
+      </c>
+      <c r="E55" t="s">
+        <v>426</v>
+      </c>
+      <c r="F55" t="s">
+        <v>427</v>
+      </c>
+      <c r="G55" t="s">
+        <v>428</v>
+      </c>
       <c r="H55" t="s">
-        <v>108</v>
+        <v>429</v>
       </c>
       <c r="I55" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="J55" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K55" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="L55" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="M55" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="N55" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
       <c r="D56" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>153</v>
+      </c>
+      <c r="E56" t="s">
+        <v>435</v>
+      </c>
+      <c r="F56" t="s">
+        <v>436</v>
+      </c>
+      <c r="G56" t="s">
+        <v>437</v>
+      </c>
       <c r="H56" t="s">
-        <v>415</v>
+        <v>438</v>
       </c>
       <c r="I56" t="s">
-        <v>416</v>
+        <v>439</v>
       </c>
       <c r="J56" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K56" t="s">
-        <v>417</v>
+        <v>440</v>
       </c>
       <c r="L56" t="s">
-        <v>418</v>
+        <v>161</v>
       </c>
       <c r="M56" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="N56" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>413</v>
+        <v>443</v>
       </c>
       <c r="D57" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>153</v>
+      </c>
+      <c r="E57" t="s">
+        <v>444</v>
+      </c>
+      <c r="F57" t="s">
+        <v>445</v>
+      </c>
+      <c r="G57" t="s">
+        <v>446</v>
+      </c>
       <c r="H57" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="I57" t="s">
-        <v>422</v>
+        <v>448</v>
       </c>
       <c r="J57" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K57" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="L57" t="s">
-        <v>418</v>
+        <v>161</v>
       </c>
       <c r="M57" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="N57" t="s">
-        <v>420</v>
+        <v>451</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>413</v>
+        <v>452</v>
       </c>
       <c r="D58" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      <c r="G58"/>
+        <v>153</v>
+      </c>
+      <c r="E58" t="s">
+        <v>453</v>
+      </c>
+      <c r="F58" t="s">
+        <v>454</v>
+      </c>
+      <c r="G58" t="s">
+        <v>455</v>
+      </c>
       <c r="H58" t="s">
-        <v>425</v>
+        <v>456</v>
       </c>
       <c r="I58" t="s">
-        <v>426</v>
+        <v>457</v>
       </c>
       <c r="J58" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K58" t="s">
-        <v>427</v>
+        <v>458</v>
       </c>
       <c r="L58" t="s">
-        <v>418</v>
+        <v>161</v>
       </c>
       <c r="M58" t="s">
-        <v>428</v>
+        <v>459</v>
       </c>
       <c r="N58" t="s">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>429</v>
+        <v>461</v>
       </c>
       <c r="D59" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      <c r="G59"/>
+        <v>153</v>
+      </c>
+      <c r="E59" t="s">
+        <v>462</v>
+      </c>
+      <c r="F59" t="s">
+        <v>463</v>
+      </c>
+      <c r="G59" t="s">
+        <v>464</v>
+      </c>
       <c r="H59" t="s">
-        <v>431</v>
+        <v>465</v>
       </c>
       <c r="I59" t="s">
-        <v>432</v>
+        <v>466</v>
       </c>
       <c r="J59" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K59" t="s">
-        <v>433</v>
+        <v>467</v>
       </c>
       <c r="L59" t="s">
-        <v>418</v>
+        <v>161</v>
       </c>
       <c r="M59" t="s">
-        <v>434</v>
+        <v>468</v>
       </c>
       <c r="N59" t="s">
-        <v>435</v>
+        <v>469</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>436</v>
+        <v>470</v>
       </c>
       <c r="D60" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      <c r="G60"/>
+        <v>153</v>
+      </c>
+      <c r="E60" t="s">
+        <v>471</v>
+      </c>
+      <c r="F60" t="s">
+        <v>472</v>
+      </c>
+      <c r="G60" t="s">
+        <v>473</v>
+      </c>
       <c r="H60" t="s">
-        <v>53</v>
+        <v>474</v>
       </c>
       <c r="I60" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="J60" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="K60" t="s">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="L60" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M60" t="s">
-        <v>440</v>
+        <v>477</v>
       </c>
       <c r="N60" t="s">
-        <v>441</v>
+        <v>478</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="D61" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>153</v>
+      </c>
+      <c r="E61" t="s">
+        <v>480</v>
+      </c>
+      <c r="F61" t="s">
+        <v>481</v>
+      </c>
+      <c r="G61" t="s">
+        <v>482</v>
+      </c>
       <c r="H61" t="s">
-        <v>443</v>
+        <v>483</v>
       </c>
       <c r="I61" t="s">
-        <v>444</v>
+        <v>484</v>
       </c>
       <c r="J61" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K61" t="s">
-        <v>445</v>
+        <v>485</v>
       </c>
       <c r="L61" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="M61" t="s">
-        <v>446</v>
+        <v>486</v>
       </c>
       <c r="N61" t="s">
-        <v>447</v>
+        <v>487</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>448</v>
+        <v>488</v>
       </c>
       <c r="D62" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      <c r="G62"/>
+        <v>153</v>
+      </c>
+      <c r="E62" t="s">
+        <v>489</v>
+      </c>
+      <c r="F62" t="s">
+        <v>490</v>
+      </c>
+      <c r="G62" t="s">
+        <v>491</v>
+      </c>
       <c r="H62" t="s">
-        <v>450</v>
+        <v>492</v>
       </c>
       <c r="I62" t="s">
-        <v>451</v>
+        <v>493</v>
       </c>
       <c r="J62" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="K62" t="s">
-        <v>452</v>
+        <v>494</v>
       </c>
       <c r="L62" t="s">
-        <v>453</v>
+        <v>161</v>
       </c>
       <c r="M62" t="s">
-        <v>454</v>
+        <v>495</v>
       </c>
       <c r="N62" t="s">
-        <v>455</v>
+        <v>496</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>456</v>
+        <v>497</v>
       </c>
       <c r="D63" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>153</v>
+      </c>
+      <c r="E63" t="s">
+        <v>498</v>
+      </c>
+      <c r="F63" t="s">
+        <v>499</v>
+      </c>
+      <c r="G63" t="s">
+        <v>500</v>
+      </c>
       <c r="H63" t="s">
-        <v>351</v>
+        <v>501</v>
       </c>
       <c r="I63" t="s">
-        <v>458</v>
+        <v>502</v>
       </c>
       <c r="J63" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="K63" t="s">
-        <v>459</v>
+        <v>503</v>
       </c>
       <c r="L63" t="s">
-        <v>460</v>
+        <v>161</v>
       </c>
       <c r="M63" t="s">
-        <v>461</v>
+        <v>504</v>
       </c>
       <c r="N63" t="s">
-        <v>462</v>
+        <v>505</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>463</v>
+        <v>506</v>
       </c>
       <c r="D64" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      <c r="G64"/>
+        <v>153</v>
+      </c>
+      <c r="E64" t="s">
+        <v>507</v>
+      </c>
+      <c r="F64" t="s">
+        <v>508</v>
+      </c>
+      <c r="G64" t="s">
+        <v>509</v>
+      </c>
       <c r="H64" t="s">
-        <v>465</v>
+        <v>510</v>
       </c>
       <c r="I64" t="s">
-        <v>466</v>
+        <v>511</v>
       </c>
       <c r="J64" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="K64" t="s">
-        <v>467</v>
+        <v>512</v>
       </c>
       <c r="L64" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="M64" t="s">
-        <v>468</v>
+        <v>513</v>
       </c>
       <c r="N64" t="s">
-        <v>469</v>
+        <v>514</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>116</v>
+        <v>515</v>
       </c>
       <c r="D65" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      <c r="G65"/>
+        <v>516</v>
+      </c>
+      <c r="E65" t="s">
+        <v>517</v>
+      </c>
+      <c r="F65" t="s">
+        <v>518</v>
+      </c>
+      <c r="G65" t="s">
+        <v>519</v>
+      </c>
       <c r="H65" t="s">
-        <v>471</v>
+        <v>520</v>
       </c>
       <c r="I65" t="s">
-        <v>472</v>
+        <v>521</v>
       </c>
       <c r="J65" t="s">
-        <v>195</v>
+        <v>349</v>
       </c>
       <c r="K65" t="s">
-        <v>473</v>
+        <v>522</v>
       </c>
       <c r="L65" t="s">
-        <v>474</v>
+        <v>161</v>
       </c>
       <c r="M65" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="N65"/>
+        <v>523</v>
+      </c>
+      <c r="N65" t="s">
+        <v>524</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>476</v>
+        <v>525</v>
       </c>
       <c r="D66" t="s">
-        <v>477</v>
+        <v>86</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>478</v>
+        <v>526</v>
       </c>
       <c r="I66" t="s">
-        <v>479</v>
+        <v>527</v>
       </c>
       <c r="J66" t="s">
-        <v>195</v>
+        <v>528</v>
       </c>
       <c r="K66" t="s">
-        <v>480</v>
+        <v>529</v>
       </c>
       <c r="L66" t="s">
-        <v>481</v>
+        <v>91</v>
       </c>
       <c r="M66" t="s">
-        <v>482</v>
+        <v>530</v>
       </c>
       <c r="N66" t="s">
-        <v>483</v>
+        <v>531</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>484</v>
+        <v>532</v>
       </c>
       <c r="D67" t="s">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>53</v>
+        <v>534</v>
       </c>
       <c r="I67" t="s">
-        <v>486</v>
+        <v>535</v>
       </c>
       <c r="J67" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="K67" t="s">
-        <v>487</v>
+        <v>536</v>
       </c>
       <c r="L67" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="M67" t="s">
-        <v>488</v>
+        <v>537</v>
       </c>
       <c r="N67" t="s">
-        <v>489</v>
+        <v>538</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>490</v>
+        <v>539</v>
       </c>
       <c r="D68" t="s">
-        <v>491</v>
+        <v>86</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>53</v>
+        <v>540</v>
       </c>
       <c r="I68" t="s">
-        <v>492</v>
+        <v>541</v>
       </c>
       <c r="J68" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="K68" t="s">
-        <v>493</v>
+        <v>542</v>
       </c>
       <c r="L68" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="M68" t="s">
-        <v>494</v>
+        <v>543</v>
       </c>
       <c r="N68" t="s">
-        <v>495</v>
+        <v>544</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>496</v>
+        <v>545</v>
       </c>
       <c r="D69" t="s">
-        <v>497</v>
+        <v>546</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>465</v>
+        <v>547</v>
       </c>
       <c r="I69" t="s">
-        <v>498</v>
+        <v>548</v>
       </c>
       <c r="J69" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="K69" t="s">
-        <v>499</v>
+        <v>549</v>
       </c>
       <c r="L69" t="s">
-        <v>152</v>
+        <v>550</v>
       </c>
       <c r="M69" t="s">
-        <v>500</v>
+        <v>551</v>
       </c>
       <c r="N69" t="s">
-        <v>501</v>
+        <v>552</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>502</v>
+        <v>553</v>
       </c>
       <c r="D70" t="s">
-        <v>503</v>
+        <v>86</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>53</v>
+        <v>554</v>
       </c>
       <c r="I70" t="s">
-        <v>504</v>
+        <v>555</v>
       </c>
       <c r="J70" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="K70" t="s">
-        <v>505</v>
+        <v>556</v>
       </c>
       <c r="L70" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="M70" t="s">
-        <v>506</v>
+        <v>557</v>
       </c>
       <c r="N70" t="s">
-        <v>507</v>
+        <v>558</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>508</v>
+        <v>559</v>
       </c>
       <c r="D71" t="s">
-        <v>509</v>
-[...3 lines deleted...]
-      <c r="G71"/>
+        <v>153</v>
+      </c>
+      <c r="E71" t="s">
+        <v>560</v>
+      </c>
+      <c r="F71" t="s">
+        <v>561</v>
+      </c>
+      <c r="G71" t="s">
+        <v>562</v>
+      </c>
       <c r="H71" t="s">
-        <v>53</v>
+        <v>563</v>
       </c>
       <c r="I71" t="s">
-        <v>510</v>
+        <v>564</v>
       </c>
       <c r="J71" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="K71" t="s">
-        <v>511</v>
+        <v>565</v>
       </c>
       <c r="L71" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M71" t="s">
-        <v>512</v>
+        <v>566</v>
       </c>
       <c r="N71" t="s">
-        <v>513</v>
+        <v>567</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>514</v>
+        <v>568</v>
       </c>
       <c r="D72" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>153</v>
+      </c>
+      <c r="E72" t="s">
+        <v>569</v>
+      </c>
+      <c r="F72" t="s">
+        <v>570</v>
+      </c>
+      <c r="G72" t="s">
+        <v>571</v>
+      </c>
       <c r="H72" t="s">
-        <v>516</v>
+        <v>572</v>
       </c>
       <c r="I72" t="s">
-        <v>517</v>
+        <v>573</v>
       </c>
       <c r="J72" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="K72" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="L72" t="s">
-        <v>520</v>
+        <v>161</v>
       </c>
       <c r="M72" t="s">
-        <v>521</v>
+        <v>575</v>
       </c>
       <c r="N72" t="s">
-        <v>522</v>
+        <v>576</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>514</v>
+        <v>577</v>
       </c>
       <c r="D73" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      <c r="G73"/>
+        <v>153</v>
+      </c>
+      <c r="E73" t="s">
+        <v>578</v>
+      </c>
+      <c r="F73" t="s">
+        <v>579</v>
+      </c>
+      <c r="G73" t="s">
+        <v>580</v>
+      </c>
       <c r="H73" t="s">
-        <v>524</v>
+        <v>581</v>
       </c>
       <c r="I73" t="s">
-        <v>525</v>
+        <v>582</v>
       </c>
       <c r="J73" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="K73" t="s">
-        <v>526</v>
+        <v>583</v>
       </c>
       <c r="L73" t="s">
-        <v>520</v>
+        <v>161</v>
       </c>
       <c r="M73" t="s">
-        <v>527</v>
+        <v>584</v>
       </c>
       <c r="N73" t="s">
-        <v>522</v>
+        <v>585</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>528</v>
+        <v>586</v>
       </c>
       <c r="D74" t="s">
-        <v>529</v>
+        <v>153</v>
       </c>
       <c r="E74" t="s">
-        <v>530</v>
+        <v>587</v>
       </c>
       <c r="F74" t="s">
-        <v>531</v>
+        <v>588</v>
       </c>
       <c r="G74" t="s">
-        <v>532</v>
+        <v>589</v>
       </c>
       <c r="H74" t="s">
-        <v>533</v>
+        <v>590</v>
       </c>
       <c r="I74" t="s">
-        <v>534</v>
+        <v>591</v>
       </c>
       <c r="J74" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="K74" t="s">
-        <v>535</v>
+        <v>592</v>
       </c>
       <c r="L74" t="s">
-        <v>536</v>
+        <v>161</v>
       </c>
       <c r="M74" t="s">
-        <v>537</v>
+        <v>593</v>
       </c>
       <c r="N74" t="s">
-        <v>538</v>
+        <v>594</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>539</v>
+        <v>595</v>
       </c>
       <c r="D75" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      <c r="G75"/>
+        <v>153</v>
+      </c>
+      <c r="E75" t="s">
+        <v>596</v>
+      </c>
+      <c r="F75" t="s">
+        <v>597</v>
+      </c>
+      <c r="G75" t="s">
+        <v>598</v>
+      </c>
       <c r="H75" t="s">
-        <v>53</v>
+        <v>599</v>
       </c>
       <c r="I75" t="s">
-        <v>541</v>
+        <v>600</v>
       </c>
       <c r="J75" t="s">
-        <v>542</v>
+        <v>349</v>
       </c>
       <c r="K75" t="s">
-        <v>543</v>
+        <v>601</v>
       </c>
       <c r="L75" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M75" t="s">
-        <v>544</v>
+        <v>602</v>
       </c>
       <c r="N75" t="s">
-        <v>545</v>
+        <v>603</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C76"/>
       <c r="D76" t="s">
-        <v>115</v>
+        <v>604</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>116</v>
+        <v>605</v>
       </c>
       <c r="I76" t="s">
-        <v>546</v>
+        <v>606</v>
       </c>
       <c r="J76" t="s">
-        <v>203</v>
+        <v>607</v>
       </c>
       <c r="K76" t="s">
-        <v>547</v>
+        <v>608</v>
       </c>
       <c r="L76" t="s">
-        <v>57</v>
+        <v>609</v>
       </c>
       <c r="M76" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>549</v>
+        <v>611</v>
       </c>
       <c r="D77" t="s">
-        <v>550</v>
+        <v>612</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>551</v>
+        <v>613</v>
       </c>
       <c r="I77" t="s">
-        <v>552</v>
+        <v>614</v>
       </c>
       <c r="J77" t="s">
-        <v>518</v>
+        <v>89</v>
       </c>
       <c r="K77" t="s">
-        <v>553</v>
+        <v>615</v>
       </c>
       <c r="L77" t="s">
-        <v>554</v>
+        <v>616</v>
       </c>
       <c r="M77" t="s">
-        <v>555</v>
+        <v>617</v>
       </c>
       <c r="N77" t="s">
-        <v>556</v>
+        <v>618</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>557</v>
+        <v>619</v>
       </c>
       <c r="D78" t="s">
-        <v>550</v>
+        <v>612</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>558</v>
+        <v>620</v>
       </c>
       <c r="I78" t="s">
-        <v>559</v>
+        <v>621</v>
       </c>
       <c r="J78" t="s">
-        <v>518</v>
+        <v>89</v>
       </c>
       <c r="K78" t="s">
-        <v>560</v>
+        <v>622</v>
       </c>
       <c r="L78" t="s">
-        <v>554</v>
+        <v>623</v>
       </c>
       <c r="M78" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="N78" t="s">
-        <v>562</v>
+        <v>625</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>563</v>
+        <v>626</v>
       </c>
       <c r="D79" t="s">
-        <v>564</v>
+        <v>612</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>53</v>
+        <v>627</v>
       </c>
       <c r="I79" t="s">
-        <v>565</v>
+        <v>628</v>
       </c>
       <c r="J79" t="s">
-        <v>542</v>
+        <v>89</v>
       </c>
       <c r="K79" t="s">
-        <v>566</v>
+        <v>629</v>
       </c>
       <c r="L79" t="s">
-        <v>57</v>
+        <v>630</v>
       </c>
       <c r="M79" t="s">
-        <v>567</v>
+        <v>631</v>
       </c>
       <c r="N79" t="s">
-        <v>568</v>
+        <v>632</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>484</v>
+        <v>633</v>
       </c>
       <c r="D80" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G80"/>
+        <v>634</v>
+      </c>
+      <c r="E80" t="s">
+        <v>635</v>
+      </c>
+      <c r="F80" t="s">
+        <v>636</v>
+      </c>
+      <c r="G80" t="s">
+        <v>637</v>
+      </c>
       <c r="H80" t="s">
-        <v>116</v>
+        <v>638</v>
       </c>
       <c r="I80" t="s">
-        <v>569</v>
+        <v>639</v>
       </c>
       <c r="J80" t="s">
-        <v>203</v>
+        <v>640</v>
       </c>
       <c r="K80" t="s">
-        <v>570</v>
+        <v>641</v>
       </c>
       <c r="L80" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M80" t="s">
-        <v>571</v>
+        <v>642</v>
       </c>
       <c r="N80" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>276</v>
+        <v>644</v>
       </c>
       <c r="D81" t="s">
-        <v>249</v>
+        <v>634</v>
       </c>
       <c r="E81" t="s">
-        <v>277</v>
+        <v>645</v>
       </c>
       <c r="F81" t="s">
-        <v>278</v>
+        <v>646</v>
       </c>
       <c r="G81" t="s">
-        <v>279</v>
+        <v>647</v>
       </c>
       <c r="H81" t="s">
-        <v>572</v>
+        <v>648</v>
       </c>
       <c r="I81" t="s">
-        <v>573</v>
+        <v>649</v>
       </c>
       <c r="J81" t="s">
-        <v>518</v>
+        <v>640</v>
       </c>
       <c r="K81" t="s">
-        <v>574</v>
+        <v>650</v>
       </c>
       <c r="L81" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M81" t="s">
-        <v>575</v>
+        <v>651</v>
       </c>
       <c r="N81" t="s">
-        <v>284</v>
+        <v>652</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>248</v>
+        <v>653</v>
       </c>
       <c r="D82" t="s">
-        <v>249</v>
+        <v>634</v>
       </c>
       <c r="E82" t="s">
-        <v>250</v>
+        <v>654</v>
       </c>
       <c r="F82" t="s">
-        <v>251</v>
+        <v>655</v>
       </c>
       <c r="G82" t="s">
-        <v>252</v>
+        <v>656</v>
       </c>
       <c r="H82" t="s">
-        <v>576</v>
+        <v>657</v>
       </c>
       <c r="I82" t="s">
-        <v>577</v>
+        <v>658</v>
       </c>
       <c r="J82" t="s">
-        <v>518</v>
+        <v>640</v>
       </c>
       <c r="K82" t="s">
-        <v>578</v>
+        <v>659</v>
       </c>
       <c r="L82" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M82" t="s">
-        <v>579</v>
+        <v>660</v>
       </c>
       <c r="N82" t="s">
-        <v>257</v>
+        <v>661</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>580</v>
+        <v>662</v>
       </c>
       <c r="D83" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G83"/>
+        <v>634</v>
+      </c>
+      <c r="E83" t="s">
+        <v>663</v>
+      </c>
+      <c r="F83" t="s">
+        <v>664</v>
+      </c>
+      <c r="G83" t="s">
+        <v>665</v>
+      </c>
       <c r="H83" t="s">
-        <v>116</v>
+        <v>666</v>
       </c>
       <c r="I83" t="s">
-        <v>581</v>
+        <v>667</v>
       </c>
       <c r="J83" t="s">
-        <v>203</v>
+        <v>640</v>
       </c>
       <c r="K83" t="s">
-        <v>582</v>
+        <v>668</v>
       </c>
       <c r="L83" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M83" t="s">
-        <v>583</v>
+        <v>669</v>
       </c>
       <c r="N83" t="s">
-        <v>584</v>
+        <v>670</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>258</v>
+        <v>671</v>
       </c>
       <c r="D84" t="s">
-        <v>249</v>
+        <v>634</v>
       </c>
       <c r="E84" t="s">
-        <v>259</v>
+        <v>672</v>
       </c>
       <c r="F84" t="s">
-        <v>260</v>
+        <v>673</v>
       </c>
       <c r="G84" t="s">
-        <v>261</v>
+        <v>674</v>
       </c>
       <c r="H84" t="s">
-        <v>585</v>
+        <v>675</v>
       </c>
       <c r="I84" t="s">
-        <v>586</v>
+        <v>676</v>
       </c>
       <c r="J84" t="s">
-        <v>518</v>
+        <v>640</v>
       </c>
       <c r="K84" t="s">
-        <v>587</v>
+        <v>677</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M84" t="s">
-        <v>588</v>
+        <v>678</v>
       </c>
       <c r="N84" t="s">
-        <v>266</v>
+        <v>679</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>589</v>
+        <v>680</v>
       </c>
       <c r="D85" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      <c r="G85"/>
+        <v>634</v>
+      </c>
+      <c r="E85" t="s">
+        <v>681</v>
+      </c>
+      <c r="F85" t="s">
+        <v>682</v>
+      </c>
+      <c r="G85" t="s">
+        <v>683</v>
+      </c>
       <c r="H85" t="s">
-        <v>53</v>
+        <v>684</v>
       </c>
       <c r="I85" t="s">
-        <v>591</v>
+        <v>685</v>
       </c>
       <c r="J85" t="s">
-        <v>542</v>
+        <v>640</v>
       </c>
       <c r="K85" t="s">
-        <v>592</v>
+        <v>686</v>
       </c>
       <c r="L85" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M85" t="s">
-        <v>593</v>
+        <v>687</v>
       </c>
       <c r="N85" t="s">
-        <v>594</v>
+        <v>688</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>267</v>
+        <v>553</v>
       </c>
       <c r="D86" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
       <c r="H86" t="s">
-        <v>595</v>
+        <v>554</v>
       </c>
       <c r="I86" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
       <c r="J86" t="s">
-        <v>518</v>
+        <v>690</v>
       </c>
       <c r="K86" t="s">
-        <v>597</v>
+        <v>691</v>
       </c>
       <c r="L86" t="s">
-        <v>215</v>
+        <v>692</v>
       </c>
       <c r="M86" t="s">
-        <v>598</v>
+        <v>693</v>
       </c>
       <c r="N86" t="s">
-        <v>275</v>
+        <v>558</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>599</v>
+        <v>100</v>
       </c>
       <c r="D87" t="s">
-        <v>600</v>
+        <v>101</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>601</v>
+        <v>694</v>
       </c>
       <c r="I87" t="s">
-        <v>602</v>
+        <v>695</v>
       </c>
       <c r="J87" t="s">
-        <v>542</v>
+        <v>89</v>
       </c>
       <c r="K87" t="s">
-        <v>603</v>
+        <v>696</v>
       </c>
       <c r="L87" t="s">
-        <v>57</v>
+        <v>697</v>
       </c>
       <c r="M87" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>370</v>
+        <v>699</v>
       </c>
       <c r="D88" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>116</v>
+        <v>700</v>
       </c>
       <c r="I88" t="s">
-        <v>606</v>
+        <v>701</v>
       </c>
       <c r="J88" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
       <c r="K88" t="s">
-        <v>607</v>
+        <v>702</v>
       </c>
       <c r="L88" t="s">
-        <v>57</v>
+        <v>703</v>
       </c>
       <c r="M88" t="s">
-        <v>608</v>
+        <v>704</v>
       </c>
       <c r="N88" t="s">
-        <v>376</v>
+        <v>705</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>490</v>
+        <v>100</v>
       </c>
       <c r="D89" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>116</v>
+        <v>706</v>
       </c>
       <c r="I89" t="s">
-        <v>609</v>
+        <v>707</v>
       </c>
       <c r="J89" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
       <c r="K89" t="s">
-        <v>610</v>
+        <v>708</v>
       </c>
       <c r="L89" t="s">
-        <v>57</v>
+        <v>709</v>
       </c>
       <c r="M89" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>710</v>
+      </c>
+      <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>612</v>
+        <v>711</v>
       </c>
       <c r="D90" t="s">
-        <v>613</v>
+        <v>108</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>614</v>
+        <v>712</v>
       </c>
       <c r="I90" t="s">
-        <v>615</v>
+        <v>713</v>
       </c>
       <c r="J90" t="s">
-        <v>518</v>
+        <v>89</v>
       </c>
       <c r="K90" t="s">
-        <v>616</v>
+        <v>714</v>
       </c>
       <c r="L90" t="s">
-        <v>617</v>
+        <v>715</v>
       </c>
       <c r="M90" t="s">
-        <v>618</v>
+        <v>716</v>
       </c>
       <c r="N90" t="s">
-        <v>619</v>
+        <v>717</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>502</v>
+        <v>718</v>
       </c>
       <c r="D91" t="s">
-        <v>115</v>
+        <v>719</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>116</v>
+        <v>720</v>
       </c>
       <c r="I91" t="s">
-        <v>620</v>
+        <v>721</v>
       </c>
       <c r="J91" t="s">
-        <v>203</v>
+        <v>722</v>
       </c>
       <c r="K91" t="s">
-        <v>621</v>
+        <v>723</v>
       </c>
       <c r="L91" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M91" t="s">
-        <v>622</v>
+        <v>725</v>
       </c>
       <c r="N91" t="s">
-        <v>507</v>
+        <v>726</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>623</v>
+        <v>727</v>
       </c>
       <c r="D92" t="s">
-        <v>624</v>
+        <v>728</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>53</v>
+        <v>729</v>
       </c>
       <c r="I92" t="s">
-        <v>625</v>
+        <v>730</v>
       </c>
       <c r="J92" t="s">
-        <v>542</v>
+        <v>722</v>
       </c>
       <c r="K92" t="s">
-        <v>626</v>
+        <v>731</v>
       </c>
       <c r="L92" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M92" t="s">
-        <v>627</v>
+        <v>732</v>
       </c>
       <c r="N92" t="s">
-        <v>628</v>
+        <v>733</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>51</v>
+        <v>734</v>
       </c>
       <c r="D93" t="s">
-        <v>115</v>
+        <v>735</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>116</v>
+        <v>736</v>
       </c>
       <c r="I93" t="s">
-        <v>629</v>
+        <v>737</v>
       </c>
       <c r="J93" t="s">
-        <v>203</v>
+        <v>722</v>
       </c>
       <c r="K93" t="s">
-        <v>630</v>
+        <v>738</v>
       </c>
       <c r="L93" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M93" t="s">
-        <v>631</v>
+        <v>739</v>
       </c>
       <c r="N93" t="s">
-        <v>59</v>
+        <v>740</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>599</v>
+        <v>741</v>
       </c>
       <c r="D94" t="s">
-        <v>115</v>
+        <v>742</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>116</v>
+        <v>743</v>
       </c>
       <c r="I94" t="s">
-        <v>632</v>
+        <v>744</v>
       </c>
       <c r="J94" t="s">
-        <v>203</v>
+        <v>722</v>
       </c>
       <c r="K94" t="s">
-        <v>633</v>
+        <v>745</v>
       </c>
       <c r="L94" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M94" t="s">
-        <v>634</v>
+        <v>746</v>
       </c>
       <c r="N94" t="s">
-        <v>605</v>
+        <v>747</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>635</v>
+        <v>100</v>
       </c>
       <c r="D95" t="s">
-        <v>636</v>
+        <v>748</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>637</v>
+        <v>749</v>
       </c>
       <c r="I95" t="s">
-        <v>638</v>
+        <v>750</v>
       </c>
       <c r="J95" t="s">
-        <v>542</v>
+        <v>751</v>
       </c>
       <c r="K95" t="s">
-        <v>639</v>
+        <v>752</v>
       </c>
       <c r="L95" t="s">
-        <v>152</v>
+        <v>753</v>
       </c>
       <c r="M95" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>589</v>
+        <v>755</v>
       </c>
       <c r="D96" t="s">
-        <v>115</v>
+        <v>546</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>116</v>
+        <v>756</v>
       </c>
       <c r="I96" t="s">
-        <v>642</v>
+        <v>757</v>
       </c>
       <c r="J96" t="s">
-        <v>203</v>
+        <v>758</v>
       </c>
       <c r="K96" t="s">
-        <v>643</v>
+        <v>759</v>
       </c>
       <c r="L96" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="M96" t="s">
-        <v>644</v>
+        <v>760</v>
       </c>
       <c r="N96" t="s">
-        <v>594</v>
+        <v>761</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>645</v>
+        <v>762</v>
       </c>
       <c r="D97" t="s">
-        <v>171</v>
+        <v>546</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>646</v>
+        <v>763</v>
       </c>
       <c r="I97" t="s">
-        <v>647</v>
+        <v>764</v>
       </c>
       <c r="J97" t="s">
-        <v>381</v>
+        <v>758</v>
       </c>
       <c r="K97" t="s">
-        <v>648</v>
+        <v>765</v>
       </c>
       <c r="L97" t="s">
-        <v>649</v>
+        <v>52</v>
       </c>
       <c r="M97" t="s">
-        <v>650</v>
+        <v>766</v>
       </c>
       <c r="N97" t="s">
-        <v>651</v>
+        <v>767</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>652</v>
+        <v>768</v>
       </c>
       <c r="D98" t="s">
-        <v>171</v>
+        <v>769</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>653</v>
+        <v>770</v>
       </c>
       <c r="I98" t="s">
-        <v>654</v>
+        <v>771</v>
       </c>
       <c r="J98" t="s">
-        <v>381</v>
+        <v>758</v>
       </c>
       <c r="K98" t="s">
-        <v>655</v>
+        <v>772</v>
       </c>
       <c r="L98" t="s">
-        <v>656</v>
+        <v>773</v>
       </c>
       <c r="M98" t="s">
-        <v>657</v>
+        <v>774</v>
       </c>
       <c r="N98" t="s">
-        <v>658</v>
+        <v>775</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>659</v>
+        <v>776</v>
       </c>
       <c r="D99" t="s">
-        <v>660</v>
+        <v>546</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>53</v>
+        <v>763</v>
       </c>
       <c r="I99" t="s">
-        <v>661</v>
+        <v>777</v>
       </c>
       <c r="J99" t="s">
-        <v>542</v>
+        <v>758</v>
       </c>
       <c r="K99" t="s">
-        <v>662</v>
+        <v>778</v>
       </c>
       <c r="L99" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="M99" t="s">
-        <v>663</v>
+        <v>779</v>
       </c>
       <c r="N99" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>665</v>
+        <v>781</v>
       </c>
       <c r="D100" t="s">
-        <v>666</v>
+        <v>782</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>667</v>
+        <v>783</v>
       </c>
       <c r="I100" t="s">
-        <v>668</v>
+        <v>784</v>
       </c>
       <c r="J100" t="s">
-        <v>542</v>
+        <v>785</v>
       </c>
       <c r="K100" t="s">
-        <v>669</v>
+        <v>786</v>
       </c>
       <c r="L100" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="M100" t="s">
-        <v>670</v>
+        <v>787</v>
       </c>
       <c r="N100" t="s">
-        <v>671</v>
+        <v>788</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>672</v>
+        <v>789</v>
       </c>
       <c r="D101" t="s">
-        <v>17</v>
+        <v>790</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>673</v>
+        <v>337</v>
       </c>
       <c r="I101" t="s">
-        <v>674</v>
+        <v>791</v>
       </c>
       <c r="J101" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="K101" t="s">
-        <v>675</v>
+        <v>793</v>
       </c>
       <c r="L101" t="s">
-        <v>676</v>
+        <v>161</v>
       </c>
       <c r="M101" t="s">
-        <v>677</v>
+        <v>794</v>
       </c>
       <c r="N101" t="s">
-        <v>678</v>
+        <v>795</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>679</v>
+        <v>796</v>
       </c>
       <c r="D102" t="s">
-        <v>17</v>
+        <v>797</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>680</v>
+        <v>337</v>
       </c>
       <c r="I102" t="s">
-        <v>681</v>
+        <v>798</v>
       </c>
       <c r="J102" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="K102" t="s">
-        <v>682</v>
+        <v>799</v>
       </c>
       <c r="L102" t="s">
-        <v>683</v>
+        <v>161</v>
       </c>
       <c r="M102" t="s">
-        <v>684</v>
+        <v>800</v>
       </c>
       <c r="N102" t="s">
-        <v>685</v>
+        <v>801</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>686</v>
+        <v>802</v>
       </c>
       <c r="D103" t="s">
-        <v>17</v>
+        <v>790</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>687</v>
+        <v>337</v>
       </c>
       <c r="I103" t="s">
-        <v>688</v>
+        <v>803</v>
       </c>
       <c r="J103" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="K103" t="s">
-        <v>689</v>
+        <v>804</v>
       </c>
       <c r="L103" t="s">
-        <v>690</v>
+        <v>161</v>
       </c>
       <c r="M103" t="s">
-        <v>691</v>
+        <v>805</v>
       </c>
       <c r="N103" t="s">
-        <v>692</v>
+        <v>806</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>693</v>
+        <v>807</v>
       </c>
       <c r="D104" t="s">
-        <v>17</v>
+        <v>790</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>694</v>
+        <v>337</v>
       </c>
       <c r="I104" t="s">
-        <v>695</v>
+        <v>808</v>
       </c>
       <c r="J104" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="K104" t="s">
-        <v>696</v>
+        <v>809</v>
       </c>
       <c r="L104" t="s">
-        <v>697</v>
+        <v>161</v>
       </c>
       <c r="M104" t="s">
-        <v>698</v>
+        <v>810</v>
       </c>
       <c r="N104" t="s">
-        <v>699</v>
+        <v>811</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>700</v>
+        <v>812</v>
       </c>
       <c r="D105" t="s">
-        <v>17</v>
+        <v>813</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>687</v>
+        <v>814</v>
       </c>
       <c r="I105" t="s">
-        <v>701</v>
+        <v>815</v>
       </c>
       <c r="J105" t="s">
-        <v>518</v>
+        <v>751</v>
       </c>
       <c r="K105" t="s">
-        <v>702</v>
+        <v>816</v>
       </c>
       <c r="L105" t="s">
-        <v>703</v>
+        <v>817</v>
       </c>
       <c r="M105" t="s">
-        <v>704</v>
+        <v>818</v>
       </c>
       <c r="N105" t="s">
-        <v>705</v>
+        <v>819</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>706</v>
+        <v>820</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>546</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>707</v>
+        <v>821</v>
       </c>
       <c r="I106" t="s">
-        <v>708</v>
+        <v>822</v>
       </c>
       <c r="J106" t="s">
-        <v>518</v>
+        <v>751</v>
       </c>
       <c r="K106" t="s">
-        <v>709</v>
+        <v>823</v>
       </c>
       <c r="L106" t="s">
-        <v>710</v>
+        <v>52</v>
       </c>
       <c r="M106" t="s">
-        <v>711</v>
+        <v>824</v>
       </c>
       <c r="N106" t="s">
-        <v>712</v>
+        <v>825</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>713</v>
+        <v>820</v>
       </c>
       <c r="D107" t="s">
-        <v>17</v>
+        <v>546</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>714</v>
+        <v>826</v>
       </c>
       <c r="I107" t="s">
-        <v>715</v>
+        <v>827</v>
       </c>
       <c r="J107" t="s">
-        <v>518</v>
+        <v>751</v>
       </c>
       <c r="K107" t="s">
-        <v>716</v>
+        <v>828</v>
       </c>
       <c r="L107" t="s">
-        <v>717</v>
+        <v>52</v>
       </c>
       <c r="M107" t="s">
-        <v>718</v>
+        <v>829</v>
       </c>
       <c r="N107" t="s">
-        <v>719</v>
+        <v>825</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>508</v>
+        <v>830</v>
       </c>
       <c r="D108" t="s">
-        <v>115</v>
+        <v>790</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>116</v>
+        <v>337</v>
       </c>
       <c r="I108" t="s">
-        <v>720</v>
+        <v>831</v>
       </c>
       <c r="J108" t="s">
-        <v>542</v>
+        <v>792</v>
       </c>
       <c r="K108" t="s">
-        <v>721</v>
+        <v>832</v>
       </c>
       <c r="L108" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M108" t="s">
-        <v>722</v>
+        <v>833</v>
       </c>
       <c r="N108" t="s">
-        <v>513</v>
+        <v>834</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>563</v>
+        <v>835</v>
       </c>
       <c r="D109" t="s">
-        <v>115</v>
+        <v>769</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>116</v>
+        <v>836</v>
       </c>
       <c r="I109" t="s">
-        <v>723</v>
+        <v>837</v>
       </c>
       <c r="J109" t="s">
-        <v>203</v>
+        <v>758</v>
       </c>
       <c r="K109" t="s">
-        <v>724</v>
+        <v>838</v>
       </c>
       <c r="L109" t="s">
-        <v>57</v>
+        <v>773</v>
       </c>
       <c r="M109" t="s">
-        <v>725</v>
+        <v>839</v>
       </c>
       <c r="N109" t="s">
-        <v>568</v>
+        <v>840</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>436</v>
+        <v>841</v>
       </c>
       <c r="D110" t="s">
-        <v>115</v>
+        <v>842</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>116</v>
+        <v>843</v>
       </c>
       <c r="I110" t="s">
-        <v>726</v>
+        <v>844</v>
       </c>
       <c r="J110" t="s">
-        <v>203</v>
+        <v>845</v>
       </c>
       <c r="K110" t="s">
-        <v>727</v>
+        <v>846</v>
       </c>
       <c r="L110" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="M110" t="s">
-        <v>728</v>
+        <v>847</v>
       </c>
       <c r="N110" t="s">
-        <v>441</v>
+        <v>848</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>623</v>
+        <v>849</v>
       </c>
       <c r="D111" t="s">
-        <v>115</v>
+        <v>850</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>116</v>
+        <v>851</v>
       </c>
       <c r="I111" t="s">
-        <v>729</v>
+        <v>852</v>
       </c>
       <c r="J111" t="s">
-        <v>203</v>
+        <v>845</v>
       </c>
       <c r="K111" t="s">
-        <v>730</v>
+        <v>853</v>
       </c>
       <c r="L111" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="M111" t="s">
-        <v>731</v>
+        <v>854</v>
       </c>
       <c r="N111" t="s">
-        <v>628</v>
+        <v>855</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>732</v>
+        <v>856</v>
       </c>
       <c r="D112" t="s">
-        <v>733</v>
+        <v>857</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>734</v>
+        <v>858</v>
       </c>
       <c r="I112" t="s">
-        <v>735</v>
+        <v>859</v>
       </c>
       <c r="J112" t="s">
-        <v>736</v>
+        <v>203</v>
       </c>
       <c r="K112" t="s">
-        <v>737</v>
+        <v>860</v>
       </c>
       <c r="L112" t="s">
-        <v>152</v>
+        <v>861</v>
       </c>
       <c r="M112" t="s">
-        <v>738</v>
-[...3 lines deleted...]
-      </c>
+        <v>862</v>
+      </c>
+      <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>740</v>
+        <v>863</v>
       </c>
       <c r="D113" t="s">
-        <v>741</v>
+        <v>864</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>742</v>
+        <v>865</v>
       </c>
       <c r="I113" t="s">
-        <v>743</v>
+        <v>866</v>
       </c>
       <c r="J113" t="s">
-        <v>166</v>
+        <v>758</v>
       </c>
       <c r="K113" t="s">
-        <v>744</v>
+        <v>867</v>
       </c>
       <c r="L113" t="s">
-        <v>745</v>
+        <v>868</v>
       </c>
       <c r="M113" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="N113"/>
+        <v>869</v>
+      </c>
+      <c r="N113" t="s">
+        <v>870</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>747</v>
+        <v>871</v>
       </c>
       <c r="D114" t="s">
-        <v>748</v>
+        <v>872</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>749</v>
+        <v>873</v>
       </c>
       <c r="I114" t="s">
-        <v>750</v>
+        <v>874</v>
       </c>
       <c r="J114" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K114" t="s">
-        <v>751</v>
+        <v>875</v>
       </c>
       <c r="L114" t="s">
-        <v>752</v>
+        <v>876</v>
       </c>
       <c r="M114" t="s">
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="N114"/>
+        <v>877</v>
+      </c>
+      <c r="N114" t="s">
+        <v>878</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>754</v>
+        <v>100</v>
       </c>
       <c r="D115" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>742</v>
+        <v>879</v>
       </c>
       <c r="I115" t="s">
-        <v>756</v>
+        <v>880</v>
       </c>
       <c r="J115" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K115" t="s">
-        <v>757</v>
+        <v>881</v>
       </c>
       <c r="L115" t="s">
-        <v>758</v>
+        <v>882</v>
       </c>
       <c r="M115" t="s">
-        <v>759</v>
+        <v>883</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>760</v>
+        <v>100</v>
       </c>
       <c r="D116" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>734</v>
+        <v>884</v>
       </c>
       <c r="I116" t="s">
-        <v>762</v>
+        <v>885</v>
       </c>
       <c r="J116" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K116" t="s">
-        <v>763</v>
+        <v>886</v>
       </c>
       <c r="L116" t="s">
-        <v>152</v>
+        <v>887</v>
       </c>
       <c r="M116" t="s">
-        <v>764</v>
-[...3 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>766</v>
+        <v>100</v>
       </c>
       <c r="D117" t="s">
-        <v>767</v>
+        <v>748</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>53</v>
+        <v>889</v>
       </c>
       <c r="I117" t="s">
-        <v>768</v>
+        <v>890</v>
       </c>
       <c r="J117" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K117" t="s">
-        <v>769</v>
+        <v>891</v>
       </c>
       <c r="L117" t="s">
-        <v>57</v>
+        <v>892</v>
       </c>
       <c r="M117" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>772</v>
+        <v>100</v>
       </c>
       <c r="D118" t="s">
-        <v>773</v>
+        <v>748</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>774</v>
+        <v>894</v>
       </c>
       <c r="I118" t="s">
-        <v>775</v>
+        <v>895</v>
       </c>
       <c r="J118" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K118" t="s">
-        <v>776</v>
+        <v>896</v>
       </c>
       <c r="L118" t="s">
-        <v>152</v>
+        <v>887</v>
       </c>
       <c r="M118" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C119"/>
       <c r="D119" t="s">
-        <v>780</v>
+        <v>898</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>781</v>
+        <v>899</v>
       </c>
       <c r="I119" t="s">
-        <v>782</v>
+        <v>900</v>
       </c>
       <c r="J119" t="s">
-        <v>166</v>
+        <v>901</v>
       </c>
       <c r="K119" t="s">
-        <v>783</v>
+        <v>902</v>
       </c>
       <c r="L119" t="s">
-        <v>152</v>
+        <v>903</v>
       </c>
       <c r="M119" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
-      <c r="C120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C120"/>
       <c r="D120" t="s">
-        <v>787</v>
+        <v>905</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>781</v>
+        <v>906</v>
       </c>
       <c r="I120" t="s">
-        <v>788</v>
+        <v>907</v>
       </c>
       <c r="J120" t="s">
-        <v>166</v>
+        <v>901</v>
       </c>
       <c r="K120" t="s">
-        <v>789</v>
+        <v>908</v>
       </c>
       <c r="L120" t="s">
-        <v>152</v>
+        <v>909</v>
       </c>
       <c r="M120" t="s">
-        <v>790</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
-      <c r="C121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C121"/>
       <c r="D121" t="s">
-        <v>115</v>
+        <v>911</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>116</v>
+        <v>912</v>
       </c>
       <c r="I121" t="s">
-        <v>792</v>
+        <v>913</v>
       </c>
       <c r="J121" t="s">
-        <v>736</v>
+        <v>901</v>
       </c>
       <c r="K121" t="s">
-        <v>793</v>
+        <v>914</v>
       </c>
       <c r="L121" t="s">
-        <v>57</v>
+        <v>915</v>
       </c>
       <c r="M121" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>795</v>
+        <v>917</v>
       </c>
       <c r="D122" t="s">
-        <v>796</v>
+        <v>918</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>797</v>
+        <v>919</v>
       </c>
       <c r="I122" t="s">
-        <v>798</v>
+        <v>920</v>
       </c>
       <c r="J122" t="s">
-        <v>166</v>
+        <v>845</v>
       </c>
       <c r="K122" t="s">
-        <v>799</v>
+        <v>921</v>
       </c>
       <c r="L122" t="s">
-        <v>152</v>
+        <v>922</v>
       </c>
       <c r="M122" t="s">
-        <v>800</v>
+        <v>923</v>
       </c>
       <c r="N122" t="s">
-        <v>801</v>
+        <v>924</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>659</v>
+        <v>925</v>
       </c>
       <c r="D123" t="s">
-        <v>115</v>
+        <v>926</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>116</v>
+        <v>927</v>
       </c>
       <c r="I123" t="s">
-        <v>802</v>
+        <v>928</v>
       </c>
       <c r="J123" t="s">
-        <v>736</v>
+        <v>845</v>
       </c>
       <c r="K123" t="s">
-        <v>803</v>
+        <v>929</v>
       </c>
       <c r="L123" t="s">
-        <v>57</v>
+        <v>930</v>
       </c>
       <c r="M123" t="s">
-        <v>804</v>
+        <v>931</v>
       </c>
       <c r="N123" t="s">
-        <v>664</v>
+        <v>932</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>805</v>
+        <v>933</v>
       </c>
       <c r="D124" t="s">
-        <v>806</v>
+        <v>612</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>807</v>
+        <v>258</v>
       </c>
       <c r="I124" t="s">
-        <v>808</v>
+        <v>934</v>
       </c>
       <c r="J124" t="s">
-        <v>809</v>
+        <v>845</v>
       </c>
       <c r="K124" t="s">
-        <v>810</v>
+        <v>935</v>
       </c>
       <c r="L124" t="s">
-        <v>811</v>
+        <v>936</v>
       </c>
       <c r="M124" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="N124"/>
+        <v>937</v>
+      </c>
+      <c r="N124" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>813</v>
+        <v>939</v>
       </c>
       <c r="D125" t="s">
-        <v>814</v>
+        <v>940</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>815</v>
+        <v>858</v>
       </c>
       <c r="I125" t="s">
-        <v>816</v>
+        <v>941</v>
       </c>
       <c r="J125" t="s">
-        <v>809</v>
+        <v>607</v>
       </c>
       <c r="K125" t="s">
-        <v>817</v>
+        <v>942</v>
       </c>
       <c r="L125" t="s">
-        <v>818</v>
+        <v>943</v>
       </c>
       <c r="M125" t="s">
-        <v>819</v>
+        <v>944</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>820</v>
+        <v>945</v>
       </c>
       <c r="D126" t="s">
-        <v>821</v>
+        <v>946</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>822</v>
+        <v>947</v>
       </c>
       <c r="I126" t="s">
-        <v>823</v>
+        <v>948</v>
       </c>
       <c r="J126" t="s">
-        <v>809</v>
+        <v>607</v>
       </c>
       <c r="K126" t="s">
-        <v>824</v>
+        <v>949</v>
       </c>
       <c r="L126" t="s">
-        <v>825</v>
+        <v>950</v>
       </c>
       <c r="M126" t="s">
-        <v>826</v>
+        <v>951</v>
       </c>
       <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>827</v>
+        <v>952</v>
       </c>
       <c r="D127" t="s">
-        <v>828</v>
+        <v>953</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>829</v>
+        <v>954</v>
       </c>
       <c r="I127" t="s">
-        <v>830</v>
+        <v>955</v>
       </c>
       <c r="J127" t="s">
-        <v>809</v>
+        <v>607</v>
       </c>
       <c r="K127" t="s">
-        <v>831</v>
+        <v>956</v>
       </c>
       <c r="L127" t="s">
-        <v>832</v>
+        <v>724</v>
       </c>
       <c r="M127" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="N127"/>
+        <v>957</v>
+      </c>
+      <c r="N127" t="s">
+        <v>958</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>834</v>
+        <v>959</v>
       </c>
       <c r="D128" t="s">
-        <v>835</v>
+        <v>960</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>836</v>
+        <v>961</v>
       </c>
       <c r="I128" t="s">
-        <v>837</v>
+        <v>962</v>
       </c>
       <c r="J128" t="s">
-        <v>809</v>
+        <v>607</v>
       </c>
       <c r="K128" t="s">
-        <v>838</v>
+        <v>963</v>
       </c>
       <c r="L128" t="s">
-        <v>839</v>
+        <v>724</v>
       </c>
       <c r="M128" t="s">
-        <v>840</v>
-[...1 lines deleted...]
-      <c r="N128"/>
+        <v>964</v>
+      </c>
+      <c r="N128" t="s">
+        <v>965</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>841</v>
+        <v>966</v>
       </c>
       <c r="D129" t="s">
-        <v>842</v>
+        <v>967</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="I129" t="s">
-        <v>844</v>
+        <v>968</v>
       </c>
       <c r="J129" t="s">
-        <v>809</v>
+        <v>969</v>
       </c>
       <c r="K129" t="s">
-        <v>845</v>
+        <v>970</v>
       </c>
       <c r="L129" t="s">
-        <v>846</v>
+        <v>971</v>
       </c>
       <c r="M129" t="s">
-        <v>847</v>
+        <v>972</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>848</v>
+        <v>973</v>
       </c>
       <c r="D130" t="s">
-        <v>849</v>
+        <v>974</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>351</v>
+        <v>975</v>
       </c>
       <c r="I130" t="s">
-        <v>850</v>
+        <v>976</v>
       </c>
       <c r="J130" t="s">
-        <v>851</v>
+        <v>969</v>
       </c>
       <c r="K130" t="s">
-        <v>852</v>
+        <v>977</v>
       </c>
       <c r="L130" t="s">
-        <v>460</v>
+        <v>978</v>
       </c>
       <c r="M130" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>855</v>
+        <v>980</v>
       </c>
       <c r="D131" t="s">
-        <v>856</v>
+        <v>981</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>857</v>
+        <v>982</v>
       </c>
       <c r="I131" t="s">
-        <v>858</v>
+        <v>983</v>
       </c>
       <c r="J131" t="s">
-        <v>851</v>
+        <v>969</v>
       </c>
       <c r="K131" t="s">
-        <v>859</v>
+        <v>984</v>
       </c>
       <c r="L131" t="s">
-        <v>860</v>
+        <v>133</v>
       </c>
       <c r="M131" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="N131"/>
+        <v>985</v>
+      </c>
+      <c r="N131" t="s">
+        <v>986</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>862</v>
+        <v>987</v>
       </c>
       <c r="D132" t="s">
-        <v>863</v>
+        <v>988</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>864</v>
+        <v>989</v>
       </c>
       <c r="I132" t="s">
-        <v>865</v>
+        <v>990</v>
       </c>
       <c r="J132" t="s">
-        <v>851</v>
+        <v>969</v>
       </c>
       <c r="K132" t="s">
-        <v>866</v>
+        <v>991</v>
       </c>
       <c r="L132" t="s">
-        <v>867</v>
+        <v>724</v>
       </c>
       <c r="M132" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="N132"/>
+        <v>992</v>
+      </c>
+      <c r="N132" t="s">
+        <v>993</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>869</v>
+        <v>994</v>
       </c>
       <c r="D133" t="s">
-        <v>870</v>
+        <v>995</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>871</v>
+        <v>989</v>
       </c>
       <c r="I133" t="s">
-        <v>872</v>
+        <v>996</v>
       </c>
       <c r="J133" t="s">
-        <v>851</v>
+        <v>997</v>
       </c>
       <c r="K133" t="s">
-        <v>873</v>
+        <v>998</v>
       </c>
       <c r="L133" t="s">
-        <v>874</v>
+        <v>724</v>
       </c>
       <c r="M133" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="N133"/>
+        <v>999</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1000</v>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>876</v>
+        <v>1001</v>
       </c>
       <c r="D134" t="s">
-        <v>877</v>
+        <v>1002</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>351</v>
+        <v>989</v>
       </c>
       <c r="I134" t="s">
-        <v>878</v>
+        <v>1003</v>
       </c>
       <c r="J134" t="s">
-        <v>851</v>
+        <v>997</v>
       </c>
       <c r="K134" t="s">
-        <v>879</v>
+        <v>1004</v>
       </c>
       <c r="L134" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M134" t="s">
-        <v>880</v>
+        <v>1005</v>
       </c>
       <c r="N134" t="s">
-        <v>881</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>882</v>
+        <v>1007</v>
       </c>
       <c r="D135" t="s">
-        <v>883</v>
+        <v>1008</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>884</v>
+        <v>989</v>
       </c>
       <c r="I135" t="s">
-        <v>885</v>
+        <v>1009</v>
       </c>
       <c r="J135" t="s">
-        <v>886</v>
+        <v>997</v>
       </c>
       <c r="K135" t="s">
-        <v>887</v>
+        <v>1010</v>
       </c>
       <c r="L135" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M135" t="s">
-        <v>888</v>
+        <v>1011</v>
       </c>
       <c r="N135" t="s">
-        <v>889</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>890</v>
+        <v>1013</v>
       </c>
       <c r="D136" t="s">
-        <v>891</v>
+        <v>1014</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>892</v>
+        <v>989</v>
       </c>
       <c r="I136" t="s">
-        <v>893</v>
+        <v>1015</v>
       </c>
       <c r="J136" t="s">
-        <v>886</v>
+        <v>997</v>
       </c>
       <c r="K136" t="s">
-        <v>894</v>
+        <v>1016</v>
       </c>
       <c r="L136" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M136" t="s">
-        <v>895</v>
+        <v>1017</v>
       </c>
       <c r="N136" t="s">
-        <v>896</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>897</v>
+        <v>1019</v>
       </c>
       <c r="D137" t="s">
-        <v>898</v>
+        <v>1020</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>899</v>
+        <v>989</v>
       </c>
       <c r="I137" t="s">
-        <v>900</v>
+        <v>1021</v>
       </c>
       <c r="J137" t="s">
-        <v>901</v>
+        <v>997</v>
       </c>
       <c r="K137" t="s">
-        <v>902</v>
+        <v>1022</v>
       </c>
       <c r="L137" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M137" t="s">
-        <v>903</v>
+        <v>1023</v>
       </c>
       <c r="N137" t="s">
-        <v>904</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>905</v>
+        <v>1025</v>
       </c>
       <c r="D138" t="s">
-        <v>906</v>
+        <v>1026</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>907</v>
+        <v>1027</v>
       </c>
       <c r="I138" t="s">
-        <v>908</v>
+        <v>1028</v>
       </c>
       <c r="J138" t="s">
-        <v>909</v>
+        <v>997</v>
       </c>
       <c r="K138" t="s">
-        <v>910</v>
+        <v>1029</v>
       </c>
       <c r="L138" t="s">
-        <v>911</v>
+        <v>1030</v>
       </c>
       <c r="M138" t="s">
-        <v>912</v>
+        <v>1031</v>
       </c>
       <c r="N138" t="s">
-        <v>913</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>914</v>
+        <v>1033</v>
       </c>
       <c r="D139" t="s">
-        <v>877</v>
+        <v>1034</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>351</v>
+        <v>1035</v>
       </c>
       <c r="I139" t="s">
-        <v>915</v>
+        <v>1036</v>
       </c>
       <c r="J139" t="s">
-        <v>901</v>
+        <v>997</v>
       </c>
       <c r="K139" t="s">
-        <v>916</v>
+        <v>1037</v>
       </c>
       <c r="L139" t="s">
-        <v>460</v>
+        <v>1038</v>
       </c>
       <c r="M139" t="s">
-        <v>917</v>
+        <v>1039</v>
       </c>
       <c r="N139" t="s">
-        <v>918</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>919</v>
+        <v>1041</v>
       </c>
       <c r="D140" t="s">
-        <v>920</v>
+        <v>1042</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>921</v>
+        <v>1043</v>
       </c>
       <c r="I140" t="s">
-        <v>922</v>
+        <v>1044</v>
       </c>
       <c r="J140" t="s">
-        <v>901</v>
+        <v>997</v>
       </c>
       <c r="K140" t="s">
-        <v>923</v>
+        <v>1045</v>
       </c>
       <c r="L140" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="M140" t="s">
-        <v>924</v>
+        <v>1046</v>
       </c>
       <c r="N140" t="s">
-        <v>925</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>926</v>
+        <v>1048</v>
       </c>
       <c r="D141" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
       <c r="H141" t="s">
-        <v>931</v>
+        <v>1050</v>
       </c>
       <c r="I141" t="s">
-        <v>932</v>
+        <v>1051</v>
       </c>
       <c r="J141" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K141" t="s">
-        <v>934</v>
+        <v>1052</v>
       </c>
       <c r="L141" t="s">
-        <v>460</v>
+        <v>133</v>
       </c>
       <c r="M141" t="s">
-        <v>935</v>
+        <v>1053</v>
       </c>
       <c r="N141" t="s">
-        <v>936</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>937</v>
+        <v>1055</v>
       </c>
       <c r="D142" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1056</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
       <c r="H142" t="s">
-        <v>941</v>
+        <v>989</v>
       </c>
       <c r="I142" t="s">
-        <v>942</v>
+        <v>1057</v>
       </c>
       <c r="J142" t="s">
-        <v>933</v>
+        <v>1058</v>
       </c>
       <c r="K142" t="s">
-        <v>943</v>
+        <v>1059</v>
       </c>
       <c r="L142" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M142" t="s">
-        <v>944</v>
+        <v>1060</v>
       </c>
       <c r="N142" t="s">
-        <v>945</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>946</v>
+        <v>1055</v>
       </c>
       <c r="D143" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
       <c r="H143" t="s">
-        <v>949</v>
+        <v>100</v>
       </c>
       <c r="I143" t="s">
-        <v>950</v>
+        <v>1063</v>
       </c>
       <c r="J143" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K143" t="s">
-        <v>951</v>
+        <v>1064</v>
       </c>
       <c r="L143" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M143" t="s">
-        <v>952</v>
+        <v>1065</v>
       </c>
       <c r="N143" t="s">
-        <v>953</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>954</v>
+        <v>1007</v>
       </c>
       <c r="D144" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
       <c r="H144" t="s">
-        <v>958</v>
+        <v>100</v>
       </c>
       <c r="I144" t="s">
-        <v>959</v>
+        <v>1066</v>
       </c>
       <c r="J144" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K144" t="s">
-        <v>960</v>
+        <v>1067</v>
       </c>
       <c r="L144" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M144" t="s">
-        <v>961</v>
+        <v>1068</v>
       </c>
       <c r="N144" t="s">
-        <v>962</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>963</v>
+        <v>1019</v>
       </c>
       <c r="D145" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>967</v>
+        <v>100</v>
       </c>
       <c r="I145" t="s">
-        <v>968</v>
+        <v>1069</v>
       </c>
       <c r="J145" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K145" t="s">
-        <v>969</v>
+        <v>1070</v>
       </c>
       <c r="L145" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M145" t="s">
-        <v>970</v>
+        <v>1071</v>
       </c>
       <c r="N145" t="s">
-        <v>971</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>972</v>
+        <v>1072</v>
       </c>
       <c r="D146" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>976</v>
+        <v>100</v>
       </c>
       <c r="I146" t="s">
-        <v>977</v>
+        <v>1073</v>
       </c>
       <c r="J146" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K146" t="s">
-        <v>978</v>
+        <v>1074</v>
       </c>
       <c r="L146" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M146" t="s">
-        <v>979</v>
+        <v>1075</v>
       </c>
       <c r="N146" t="s">
-        <v>980</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>981</v>
+        <v>1077</v>
       </c>
       <c r="D147" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="I147" t="s">
-        <v>986</v>
+        <v>1079</v>
       </c>
       <c r="J147" t="s">
-        <v>933</v>
+        <v>1058</v>
       </c>
       <c r="K147" t="s">
-        <v>987</v>
+        <v>1080</v>
       </c>
       <c r="L147" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M147" t="s">
-        <v>988</v>
+        <v>1081</v>
       </c>
       <c r="N147" t="s">
-        <v>989</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="D148" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
       <c r="H148" t="s">
-        <v>994</v>
+        <v>100</v>
       </c>
       <c r="I148" t="s">
-        <v>995</v>
+        <v>1083</v>
       </c>
       <c r="J148" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K148" t="s">
-        <v>996</v>
+        <v>1084</v>
       </c>
       <c r="L148" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M148" t="s">
-        <v>997</v>
+        <v>1085</v>
       </c>
       <c r="N148" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>999</v>
+        <v>1086</v>
       </c>
       <c r="D149" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
       <c r="H149" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="I149" t="s">
-        <v>1004</v>
+        <v>1088</v>
       </c>
       <c r="J149" t="s">
-        <v>933</v>
+        <v>1058</v>
       </c>
       <c r="K149" t="s">
-        <v>1005</v>
+        <v>1089</v>
       </c>
       <c r="L149" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M149" t="s">
-        <v>1006</v>
+        <v>1090</v>
       </c>
       <c r="N149" t="s">
-        <v>1007</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1008</v>
+        <v>987</v>
       </c>
       <c r="D150" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
       <c r="H150" t="s">
-        <v>1012</v>
+        <v>100</v>
       </c>
       <c r="I150" t="s">
-        <v>1013</v>
+        <v>1092</v>
       </c>
       <c r="J150" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K150" t="s">
-        <v>1014</v>
+        <v>1093</v>
       </c>
       <c r="L150" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M150" t="s">
-        <v>1015</v>
+        <v>1094</v>
       </c>
       <c r="N150" t="s">
-        <v>1016</v>
+        <v>993</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1017</v>
+        <v>952</v>
       </c>
       <c r="D151" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
       <c r="H151" t="s">
-        <v>1021</v>
+        <v>100</v>
       </c>
       <c r="I151" t="s">
-        <v>1022</v>
+        <v>1095</v>
       </c>
       <c r="J151" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K151" t="s">
-        <v>1023</v>
+        <v>1096</v>
       </c>
       <c r="L151" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M151" t="s">
-        <v>1024</v>
+        <v>1097</v>
       </c>
       <c r="N151" t="s">
-        <v>1025</v>
+        <v>958</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1026</v>
+        <v>1001</v>
       </c>
       <c r="D152" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
       <c r="H152" t="s">
-        <v>1030</v>
+        <v>100</v>
       </c>
       <c r="I152" t="s">
-        <v>1031</v>
+        <v>1098</v>
       </c>
       <c r="J152" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K152" t="s">
-        <v>1032</v>
+        <v>1099</v>
       </c>
       <c r="L152" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M152" t="s">
-        <v>1033</v>
+        <v>1100</v>
       </c>
       <c r="N152" t="s">
-        <v>1034</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1035</v>
+        <v>1086</v>
       </c>
       <c r="D153" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
       <c r="H153" t="s">
-        <v>1039</v>
+        <v>100</v>
       </c>
       <c r="I153" t="s">
-        <v>1040</v>
+        <v>1101</v>
       </c>
       <c r="J153" t="s">
-        <v>933</v>
+        <v>997</v>
       </c>
       <c r="K153" t="s">
-        <v>1041</v>
+        <v>1102</v>
       </c>
       <c r="L153" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M153" t="s">
-        <v>1042</v>
+        <v>1103</v>
       </c>
       <c r="N153" t="s">
-        <v>1043</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1044</v>
+        <v>1104</v>
       </c>
       <c r="D154" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
       <c r="H154" t="s">
-        <v>1048</v>
+        <v>989</v>
       </c>
       <c r="I154" t="s">
-        <v>1049</v>
+        <v>1106</v>
       </c>
       <c r="J154" t="s">
-        <v>933</v>
+        <v>1058</v>
       </c>
       <c r="K154" t="s">
-        <v>1050</v>
+        <v>1107</v>
       </c>
       <c r="L154" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M154" t="s">
-        <v>1051</v>
+        <v>1108</v>
       </c>
       <c r="N154" t="s">
-        <v>1052</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1053</v>
+        <v>1110</v>
       </c>
       <c r="D155" t="s">
-        <v>1054</v>
+        <v>1111</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1055</v>
+        <v>989</v>
       </c>
       <c r="I155" t="s">
-        <v>1056</v>
+        <v>1112</v>
       </c>
       <c r="J155" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="K155" t="s">
-        <v>1058</v>
+        <v>1113</v>
       </c>
       <c r="L155" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M155" t="s">
-        <v>1059</v>
+        <v>1114</v>
       </c>
       <c r="N155" t="s">
-        <v>1060</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1061</v>
+        <v>1116</v>
       </c>
       <c r="D156" t="s">
-        <v>1062</v>
+        <v>1117</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1063</v>
+        <v>989</v>
       </c>
       <c r="I156" t="s">
-        <v>1064</v>
+        <v>1118</v>
       </c>
       <c r="J156" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="K156" t="s">
-        <v>1065</v>
+        <v>1119</v>
       </c>
       <c r="L156" t="s">
-        <v>1066</v>
+        <v>724</v>
       </c>
       <c r="M156" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="N156"/>
+        <v>1120</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1121</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1068</v>
+        <v>1122</v>
       </c>
       <c r="D157" t="s">
-        <v>1069</v>
+        <v>1123</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1063</v>
+        <v>1124</v>
       </c>
       <c r="I157" t="s">
-        <v>1070</v>
+        <v>1125</v>
       </c>
       <c r="J157" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="K157" t="s">
-        <v>1071</v>
+        <v>1126</v>
       </c>
       <c r="L157" t="s">
-        <v>1072</v>
+        <v>133</v>
       </c>
       <c r="M157" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="N157"/>
+        <v>1127</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1128</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1074</v>
+        <v>1129</v>
       </c>
       <c r="D158" t="s">
-        <v>1075</v>
+        <v>1130</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1063</v>
+        <v>989</v>
       </c>
       <c r="I158" t="s">
-        <v>1076</v>
+        <v>1131</v>
       </c>
       <c r="J158" t="s">
-        <v>1057</v>
+        <v>901</v>
       </c>
       <c r="K158" t="s">
-        <v>1077</v>
+        <v>1132</v>
       </c>
       <c r="L158" t="s">
-        <v>1078</v>
+        <v>724</v>
       </c>
       <c r="M158" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="N158"/>
+        <v>1133</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1134</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1080</v>
+        <v>1110</v>
       </c>
       <c r="D159" t="s">
-        <v>1081</v>
+        <v>1062</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I159" t="s">
-        <v>1082</v>
+        <v>1135</v>
       </c>
       <c r="J159" t="s">
-        <v>1057</v>
+        <v>997</v>
       </c>
       <c r="K159" t="s">
-        <v>1083</v>
+        <v>1136</v>
       </c>
       <c r="L159" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M159" t="s">
-        <v>1084</v>
+        <v>1137</v>
       </c>
       <c r="N159" t="s">
-        <v>1085</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
       <c r="D160" t="s">
-        <v>1087</v>
+        <v>1062</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1088</v>
+        <v>100</v>
       </c>
       <c r="I160" t="s">
-        <v>1089</v>
+        <v>1138</v>
       </c>
       <c r="J160" t="s">
-        <v>1057</v>
+        <v>997</v>
       </c>
       <c r="K160" t="s">
-        <v>1090</v>
+        <v>1139</v>
       </c>
       <c r="L160" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M160" t="s">
-        <v>1091</v>
+        <v>1140</v>
       </c>
       <c r="N160" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
       <c r="D161" t="s">
-        <v>1094</v>
+        <v>1062</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1095</v>
+        <v>100</v>
       </c>
       <c r="I161" t="s">
-        <v>1096</v>
+        <v>1141</v>
       </c>
       <c r="J161" t="s">
-        <v>1057</v>
+        <v>997</v>
       </c>
       <c r="K161" t="s">
-        <v>1097</v>
+        <v>1142</v>
       </c>
       <c r="L161" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M161" t="s">
-        <v>1098</v>
+        <v>1143</v>
       </c>
       <c r="N161" t="s">
-        <v>1099</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1100</v>
+        <v>1077</v>
       </c>
       <c r="D162" t="s">
-        <v>1101</v>
+        <v>1062</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>921</v>
+        <v>100</v>
       </c>
       <c r="I162" t="s">
-        <v>1102</v>
+        <v>1144</v>
       </c>
       <c r="J162" t="s">
-        <v>1057</v>
+        <v>997</v>
       </c>
       <c r="K162" t="s">
-        <v>1103</v>
+        <v>1145</v>
       </c>
       <c r="L162" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M162" t="s">
-        <v>1104</v>
+        <v>1146</v>
       </c>
       <c r="N162" t="s">
-        <v>1105</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1106</v>
+        <v>1147</v>
       </c>
       <c r="D163" t="s">
-        <v>1107</v>
+        <v>1148</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I163" t="s">
-        <v>1108</v>
+        <v>1149</v>
       </c>
       <c r="J163" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K163" t="s">
-        <v>1109</v>
+        <v>1150</v>
       </c>
       <c r="L163" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M163" t="s">
-        <v>1110</v>
+        <v>1151</v>
       </c>
       <c r="N163" t="s">
-        <v>1111</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1112</v>
+        <v>1153</v>
       </c>
       <c r="D164" t="s">
-        <v>1113</v>
+        <v>1154</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1114</v>
+        <v>1155</v>
       </c>
       <c r="I164" t="s">
-        <v>1115</v>
+        <v>1156</v>
       </c>
       <c r="J164" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K164" t="s">
-        <v>1116</v>
+        <v>1157</v>
       </c>
       <c r="L164" t="s">
-        <v>1117</v>
+        <v>1158</v>
       </c>
       <c r="M164" t="s">
-        <v>1118</v>
+        <v>1159</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="D165" t="s">
-        <v>1120</v>
+        <v>1161</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1121</v>
+        <v>1155</v>
       </c>
       <c r="I165" t="s">
-        <v>1122</v>
+        <v>1162</v>
       </c>
       <c r="J165" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K165" t="s">
-        <v>1123</v>
+        <v>1163</v>
       </c>
       <c r="L165" t="s">
-        <v>1124</v>
+        <v>1164</v>
       </c>
       <c r="M165" t="s">
-        <v>1125</v>
+        <v>1165</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1126</v>
+        <v>1166</v>
       </c>
       <c r="D166" t="s">
-        <v>1127</v>
+        <v>1167</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>864</v>
+        <v>1155</v>
       </c>
       <c r="I166" t="s">
-        <v>1128</v>
+        <v>1168</v>
       </c>
       <c r="J166" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K166" t="s">
-        <v>1129</v>
+        <v>1169</v>
       </c>
       <c r="L166" t="s">
-        <v>1130</v>
+        <v>1170</v>
       </c>
       <c r="M166" t="s">
-        <v>1131</v>
+        <v>1171</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1132</v>
+        <v>1172</v>
       </c>
       <c r="D167" t="s">
-        <v>1133</v>
+        <v>1173</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>857</v>
+        <v>1155</v>
       </c>
       <c r="I167" t="s">
-        <v>1128</v>
+        <v>1174</v>
       </c>
       <c r="J167" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K167" t="s">
-        <v>1134</v>
+        <v>1175</v>
       </c>
       <c r="L167" t="s">
-        <v>1135</v>
+        <v>1176</v>
       </c>
       <c r="M167" t="s">
-        <v>1136</v>
+        <v>1177</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1137</v>
+        <v>1178</v>
       </c>
       <c r="D168" t="s">
-        <v>1138</v>
+        <v>1179</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1139</v>
+        <v>989</v>
       </c>
       <c r="I168" t="s">
-        <v>1140</v>
+        <v>1180</v>
       </c>
       <c r="J168" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K168" t="s">
-        <v>1141</v>
+        <v>1181</v>
       </c>
       <c r="L168" t="s">
-        <v>1142</v>
+        <v>724</v>
       </c>
       <c r="M168" t="s">
-        <v>1143</v>
-[...1 lines deleted...]
-      <c r="N168"/>
+        <v>1182</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1183</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1144</v>
+        <v>1178</v>
       </c>
       <c r="D169" t="s">
-        <v>1145</v>
+        <v>1062</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>871</v>
+        <v>100</v>
       </c>
       <c r="I169" t="s">
-        <v>1146</v>
+        <v>1184</v>
       </c>
       <c r="J169" t="s">
-        <v>20</v>
+        <v>997</v>
       </c>
       <c r="K169" t="s">
-        <v>1147</v>
+        <v>1185</v>
       </c>
       <c r="L169" t="s">
-        <v>1148</v>
+        <v>724</v>
       </c>
       <c r="M169" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="N169"/>
+        <v>1186</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1183</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1150</v>
+        <v>1187</v>
       </c>
       <c r="D170" t="s">
-        <v>1151</v>
+        <v>1188</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I170" t="s">
-        <v>1152</v>
+        <v>1189</v>
       </c>
       <c r="J170" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K170" t="s">
-        <v>1153</v>
+        <v>1190</v>
       </c>
       <c r="L170" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M170" t="s">
-        <v>1154</v>
+        <v>1191</v>
       </c>
       <c r="N170" t="s">
-        <v>1155</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="D171" t="s">
-        <v>1157</v>
+        <v>1062</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>351</v>
+        <v>100</v>
       </c>
       <c r="I171" t="s">
-        <v>1158</v>
+        <v>1193</v>
       </c>
       <c r="J171" t="s">
-        <v>20</v>
+        <v>997</v>
       </c>
       <c r="K171" t="s">
-        <v>1159</v>
+        <v>1194</v>
       </c>
       <c r="L171" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M171" t="s">
-        <v>1160</v>
+        <v>1195</v>
       </c>
       <c r="N171" t="s">
-        <v>1161</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1162</v>
+        <v>1196</v>
       </c>
       <c r="D172" t="s">
-        <v>1163</v>
+        <v>1197</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1164</v>
+        <v>1198</v>
       </c>
       <c r="I172" t="s">
-        <v>1165</v>
+        <v>1199</v>
       </c>
       <c r="J172" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K172" t="s">
-        <v>1166</v>
+        <v>1200</v>
       </c>
       <c r="L172" t="s">
-        <v>1167</v>
+        <v>724</v>
       </c>
       <c r="M172" t="s">
-        <v>1168</v>
-[...1 lines deleted...]
-      <c r="N172"/>
+        <v>1201</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1202</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1169</v>
+        <v>1203</v>
       </c>
       <c r="D173" t="s">
-        <v>1170</v>
+        <v>1204</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I173" t="s">
-        <v>1171</v>
+        <v>1205</v>
       </c>
       <c r="J173" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K173" t="s">
-        <v>1172</v>
+        <v>1206</v>
       </c>
       <c r="L173" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M173" t="s">
-        <v>1173</v>
+        <v>1207</v>
       </c>
       <c r="N173" t="s">
-        <v>1174</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1175</v>
+        <v>1209</v>
       </c>
       <c r="D174" t="s">
-        <v>1176</v>
+        <v>1210</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I174" t="s">
-        <v>1177</v>
+        <v>1211</v>
       </c>
       <c r="J174" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K174" t="s">
-        <v>1178</v>
+        <v>1212</v>
       </c>
       <c r="L174" t="s">
-        <v>1179</v>
+        <v>724</v>
       </c>
       <c r="M174" t="s">
-        <v>1180</v>
+        <v>1213</v>
       </c>
       <c r="N174" t="s">
-        <v>1181</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1182</v>
+        <v>1215</v>
       </c>
       <c r="D175" t="s">
-        <v>1183</v>
+        <v>1216</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I175" t="s">
-        <v>1184</v>
+        <v>1217</v>
       </c>
       <c r="J175" t="s">
-        <v>20</v>
+        <v>901</v>
       </c>
       <c r="K175" t="s">
-        <v>1185</v>
+        <v>1218</v>
       </c>
       <c r="L175" t="s">
-        <v>1186</v>
+        <v>724</v>
       </c>
       <c r="M175" t="s">
-        <v>1187</v>
+        <v>1219</v>
       </c>
       <c r="N175" t="s">
-        <v>1188</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1189</v>
+        <v>1221</v>
       </c>
       <c r="D176" t="s">
-        <v>1190</v>
+        <v>1222</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1191</v>
+        <v>989</v>
       </c>
       <c r="I176" t="s">
-        <v>1192</v>
+        <v>1223</v>
       </c>
       <c r="J176" t="s">
-        <v>64</v>
+        <v>901</v>
       </c>
       <c r="K176" t="s">
-        <v>1193</v>
+        <v>1224</v>
       </c>
       <c r="L176" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M176" t="s">
-        <v>1194</v>
+        <v>1225</v>
       </c>
       <c r="N176" t="s">
-        <v>1195</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C177"/>
       <c r="D177" t="s">
-        <v>1197</v>
+        <v>1227</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>53</v>
+        <v>1228</v>
       </c>
       <c r="I177" t="s">
-        <v>1198</v>
+        <v>1229</v>
       </c>
       <c r="J177" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="K177" t="s">
-        <v>1199</v>
+        <v>1230</v>
       </c>
       <c r="L177" t="s">
-        <v>57</v>
+        <v>1231</v>
       </c>
       <c r="M177" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1232</v>
+      </c>
+      <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="D178" t="s">
-        <v>1203</v>
+        <v>1234</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1204</v>
+        <v>1155</v>
       </c>
       <c r="I178" t="s">
-        <v>1205</v>
+        <v>1235</v>
       </c>
       <c r="J178" t="s">
-        <v>64</v>
+        <v>1236</v>
       </c>
       <c r="K178" t="s">
-        <v>1206</v>
+        <v>1237</v>
       </c>
       <c r="L178" t="s">
-        <v>1207</v>
+        <v>1238</v>
       </c>
       <c r="M178" t="s">
-        <v>1208</v>
-[...3 lines deleted...]
-      </c>
+        <v>1239</v>
+      </c>
+      <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1210</v>
+        <v>1240</v>
       </c>
       <c r="D179" t="s">
-        <v>1211</v>
+        <v>1241</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1204</v>
+        <v>763</v>
       </c>
       <c r="I179" t="s">
-        <v>1212</v>
+        <v>1242</v>
       </c>
       <c r="J179" t="s">
-        <v>64</v>
+        <v>1243</v>
       </c>
       <c r="K179" t="s">
-        <v>1213</v>
+        <v>1244</v>
       </c>
       <c r="L179" t="s">
-        <v>1214</v>
+        <v>1245</v>
       </c>
       <c r="M179" t="s">
-        <v>1215</v>
+        <v>1246</v>
       </c>
       <c r="N179" t="s">
-        <v>1216</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1217</v>
+        <v>1203</v>
       </c>
       <c r="D180" t="s">
-        <v>1218</v>
+        <v>1062</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1204</v>
+        <v>100</v>
       </c>
       <c r="I180" t="s">
-        <v>1219</v>
+        <v>1248</v>
       </c>
       <c r="J180" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K180" t="s">
-        <v>1220</v>
+        <v>1249</v>
       </c>
       <c r="L180" t="s">
-        <v>1221</v>
+        <v>724</v>
       </c>
       <c r="M180" t="s">
-        <v>1222</v>
+        <v>1250</v>
       </c>
       <c r="N180" t="s">
-        <v>1223</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1224</v>
+        <v>1187</v>
       </c>
       <c r="D181" t="s">
-        <v>1225</v>
+        <v>1062</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1204</v>
+        <v>100</v>
       </c>
       <c r="I181" t="s">
-        <v>1226</v>
+        <v>1251</v>
       </c>
       <c r="J181" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K181" t="s">
-        <v>1227</v>
+        <v>1252</v>
       </c>
       <c r="L181" t="s">
-        <v>1228</v>
+        <v>724</v>
       </c>
       <c r="M181" t="s">
-        <v>1229</v>
+        <v>1253</v>
       </c>
       <c r="N181" t="s">
-        <v>1230</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
       <c r="D182" t="s">
-        <v>1232</v>
+        <v>1062</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1204</v>
+        <v>100</v>
       </c>
       <c r="I182" t="s">
-        <v>1233</v>
+        <v>1254</v>
       </c>
       <c r="J182" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K182" t="s">
-        <v>1234</v>
+        <v>1255</v>
       </c>
       <c r="L182" t="s">
-        <v>1235</v>
+        <v>724</v>
       </c>
       <c r="M182" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="N182" t="s">
-        <v>1237</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1080</v>
+        <v>1013</v>
       </c>
       <c r="D183" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I183" t="s">
-        <v>1238</v>
+        <v>1257</v>
       </c>
       <c r="J183" t="s">
-        <v>20</v>
+        <v>997</v>
       </c>
       <c r="K183" t="s">
-        <v>1239</v>
+        <v>1258</v>
       </c>
       <c r="L183" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M183" t="s">
-        <v>1240</v>
+        <v>1259</v>
       </c>
       <c r="N183" t="s">
-        <v>1085</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1241</v>
+        <v>1215</v>
       </c>
       <c r="D184" t="s">
-        <v>1242</v>
+        <v>1062</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1243</v>
+        <v>100</v>
       </c>
       <c r="I184" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="J184" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K184" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
       <c r="L184" t="s">
-        <v>1246</v>
+        <v>724</v>
       </c>
       <c r="M184" t="s">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="N184"/>
+        <v>1262</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1220</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1248</v>
+        <v>1221</v>
       </c>
       <c r="D185" t="s">
-        <v>1249</v>
+        <v>1062</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I185" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
       <c r="J185" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K185" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
       <c r="L185" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M185" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
       <c r="N185" t="s">
-        <v>1253</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1254</v>
+        <v>1129</v>
       </c>
       <c r="D186" t="s">
-        <v>1255</v>
+        <v>1062</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I186" t="s">
-        <v>1256</v>
+        <v>1266</v>
       </c>
       <c r="J186" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K186" t="s">
-        <v>1257</v>
+        <v>1267</v>
       </c>
       <c r="L186" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M186" t="s">
-        <v>1258</v>
+        <v>1268</v>
       </c>
       <c r="N186" t="s">
-        <v>1259</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1260</v>
+        <v>1209</v>
       </c>
       <c r="D187" t="s">
-        <v>1261</v>
+        <v>1062</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1262</v>
+        <v>100</v>
       </c>
       <c r="I187" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="J187" t="s">
-        <v>64</v>
+        <v>997</v>
       </c>
       <c r="K187" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="L187" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M187" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="N187" t="s">
-        <v>1266</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="D188" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="I188" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="J188" t="s">
-        <v>64</v>
+        <v>1276</v>
       </c>
       <c r="K188" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="L188" t="s">
-        <v>1272</v>
+        <v>133</v>
       </c>
       <c r="M188" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="N188"/>
+        <v>1278</v>
+      </c>
+      <c r="N188" t="s">
+        <v>1279</v>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="D189" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>53</v>
+        <v>1282</v>
       </c>
       <c r="I189" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J189" t="s">
         <v>1276</v>
       </c>
-      <c r="J189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K189" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="L189" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M189" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="N189" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="D190" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="I190" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="J190" t="s">
-        <v>64</v>
+        <v>1291</v>
       </c>
       <c r="K190" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="L190" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="M190" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="N190" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1254</v>
+        <v>100</v>
       </c>
       <c r="D191" t="s">
-        <v>115</v>
+        <v>1295</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>116</v>
+        <v>1296</v>
       </c>
       <c r="I191" t="s">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="J191" t="s">
-        <v>20</v>
+        <v>1298</v>
       </c>
       <c r="K191" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="L191" t="s">
-        <v>57</v>
+        <v>1300</v>
       </c>
       <c r="M191" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1301</v>
+      </c>
+      <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="D192" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="I192" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="J192" t="s">
-        <v>101</v>
+        <v>1291</v>
       </c>
       <c r="K192" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="L192" t="s">
-        <v>1295</v>
+        <v>133</v>
       </c>
       <c r="M192" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="N192"/>
+        <v>1307</v>
+      </c>
+      <c r="N192" t="s">
+        <v>1308</v>
+      </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="D193" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="I193" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="J193" t="s">
-        <v>101</v>
+        <v>1291</v>
       </c>
       <c r="K193" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="L193" t="s">
-        <v>1302</v>
+        <v>133</v>
       </c>
       <c r="M193" t="s">
-        <v>1303</v>
-[...1 lines deleted...]
-      <c r="N193"/>
+        <v>1314</v>
+      </c>
+      <c r="N193" t="s">
+        <v>1315</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
-      <c r="C194" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C194"/>
       <c r="D194" t="s">
-        <v>115</v>
+        <v>1316</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>116</v>
+        <v>1317</v>
       </c>
       <c r="I194" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
       <c r="J194" t="s">
-        <v>20</v>
+        <v>528</v>
       </c>
       <c r="K194" t="s">
-        <v>1305</v>
+        <v>1319</v>
       </c>
       <c r="L194" t="s">
-        <v>57</v>
+        <v>1320</v>
       </c>
       <c r="M194" t="s">
-        <v>1306</v>
-[...3 lines deleted...]
-      </c>
+        <v>1321</v>
+      </c>
+      <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1274</v>
+        <v>1322</v>
       </c>
       <c r="D195" t="s">
-        <v>115</v>
+        <v>1323</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>116</v>
+        <v>1324</v>
       </c>
       <c r="I195" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="J195" t="s">
-        <v>20</v>
+        <v>1326</v>
       </c>
       <c r="K195" t="s">
-        <v>1308</v>
+        <v>1327</v>
       </c>
       <c r="L195" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M195" t="s">
-        <v>1309</v>
+        <v>1328</v>
       </c>
       <c r="N195" t="s">
-        <v>1279</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1175</v>
+        <v>1330</v>
       </c>
       <c r="D196" t="s">
-        <v>1310</v>
+        <v>1331</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>116</v>
+        <v>1324</v>
       </c>
       <c r="I196" t="s">
-        <v>1311</v>
+        <v>1332</v>
       </c>
       <c r="J196" t="s">
-        <v>64</v>
+        <v>1326</v>
       </c>
       <c r="K196" t="s">
-        <v>1312</v>
+        <v>1333</v>
       </c>
       <c r="L196" t="s">
-        <v>1313</v>
+        <v>133</v>
       </c>
       <c r="M196" t="s">
-        <v>1314</v>
+        <v>1334</v>
       </c>
       <c r="N196" t="s">
-        <v>1181</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1315</v>
+        <v>1336</v>
       </c>
       <c r="D197" t="s">
-        <v>1316</v>
+        <v>1337</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1317</v>
+        <v>1338</v>
       </c>
       <c r="I197" t="s">
-        <v>1318</v>
+        <v>1339</v>
       </c>
       <c r="J197" t="s">
-        <v>101</v>
+        <v>1326</v>
       </c>
       <c r="K197" t="s">
-        <v>1319</v>
+        <v>1340</v>
       </c>
       <c r="L197" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M197" t="s">
-        <v>1320</v>
+        <v>1341</v>
       </c>
       <c r="N197" t="s">
-        <v>1321</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1322</v>
+        <v>1343</v>
       </c>
       <c r="D198" t="s">
-        <v>1323</v>
+        <v>1344</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
         <v>1324</v>
       </c>
       <c r="I198" t="s">
-        <v>1325</v>
+        <v>1345</v>
       </c>
       <c r="J198" t="s">
-        <v>101</v>
+        <v>1326</v>
       </c>
       <c r="K198" t="s">
-        <v>1326</v>
+        <v>1346</v>
       </c>
       <c r="L198" t="s">
-        <v>1327</v>
+        <v>133</v>
       </c>
       <c r="M198" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="N198"/>
+        <v>1347</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1348</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1329</v>
+        <v>1349</v>
       </c>
       <c r="D199" t="s">
-        <v>1330</v>
+        <v>1350</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>53</v>
+        <v>1351</v>
       </c>
       <c r="I199" t="s">
-        <v>1331</v>
+        <v>1352</v>
       </c>
       <c r="J199" t="s">
-        <v>101</v>
+        <v>1326</v>
       </c>
       <c r="K199" t="s">
-        <v>1332</v>
+        <v>1353</v>
       </c>
       <c r="L199" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M199" t="s">
-        <v>1333</v>
+        <v>1354</v>
       </c>
       <c r="N199" t="s">
-        <v>1334</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1335</v>
+        <v>1356</v>
       </c>
       <c r="D200" t="s">
-        <v>1336</v>
+        <v>1357</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>53</v>
+        <v>1358</v>
       </c>
       <c r="I200" t="s">
-        <v>1337</v>
+        <v>1359</v>
       </c>
       <c r="J200" t="s">
-        <v>101</v>
+        <v>1326</v>
       </c>
       <c r="K200" t="s">
-        <v>1338</v>
+        <v>1360</v>
       </c>
       <c r="L200" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M200" t="s">
-        <v>1339</v>
+        <v>1361</v>
       </c>
       <c r="N200" t="s">
-        <v>1340</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1341</v>
+        <v>1363</v>
       </c>
       <c r="D201" t="s">
-        <v>1342</v>
+        <v>1364</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1343</v>
+        <v>989</v>
       </c>
       <c r="I201" t="s">
-        <v>1344</v>
+        <v>1365</v>
       </c>
       <c r="J201" t="s">
-        <v>101</v>
+        <v>1326</v>
       </c>
       <c r="K201" t="s">
-        <v>1345</v>
+        <v>1366</v>
       </c>
       <c r="L201" t="s">
-        <v>1346</v>
+        <v>724</v>
       </c>
       <c r="M201" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="N201"/>
+        <v>1367</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1368</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C202"/>
       <c r="D202" t="s">
-        <v>1349</v>
+        <v>1369</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1350</v>
+        <v>1370</v>
       </c>
       <c r="I202" t="s">
-        <v>1351</v>
+        <v>1371</v>
       </c>
       <c r="J202" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K202" t="s">
-        <v>1352</v>
+        <v>1373</v>
       </c>
       <c r="L202" t="s">
-        <v>1353</v>
+        <v>1374</v>
       </c>
       <c r="M202" t="s">
-        <v>1354</v>
+        <v>1375</v>
       </c>
       <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1355</v>
+        <v>1376</v>
       </c>
       <c r="D203" t="s">
-        <v>1356</v>
+        <v>1377</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1357</v>
+        <v>989</v>
       </c>
       <c r="I203" t="s">
-        <v>1358</v>
+        <v>1378</v>
       </c>
       <c r="J203" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="K203" t="s">
-        <v>1359</v>
+        <v>1379</v>
       </c>
       <c r="L203" t="s">
-        <v>1360</v>
+        <v>724</v>
       </c>
       <c r="M203" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="N203"/>
+        <v>1380</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1381</v>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1169</v>
+        <v>1382</v>
       </c>
       <c r="D204" t="s">
-        <v>115</v>
+        <v>1383</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>116</v>
+        <v>1384</v>
       </c>
       <c r="I204" t="s">
-        <v>1362</v>
+        <v>1385</v>
       </c>
       <c r="J204" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="K204" t="s">
-        <v>1363</v>
+        <v>1386</v>
       </c>
       <c r="L204" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M204" t="s">
-        <v>1364</v>
+        <v>1387</v>
       </c>
       <c r="N204" t="s">
-        <v>1174</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1365</v>
+        <v>1349</v>
       </c>
       <c r="D205" t="s">
-        <v>1366</v>
+        <v>1062</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I205" t="s">
-        <v>1367</v>
+        <v>1389</v>
       </c>
       <c r="J205" t="s">
-        <v>101</v>
+        <v>1390</v>
       </c>
       <c r="K205" t="s">
-        <v>1368</v>
+        <v>1391</v>
       </c>
       <c r="L205" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M205" t="s">
-        <v>1369</v>
+        <v>1392</v>
       </c>
       <c r="N205" t="s">
-        <v>1370</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="D206" t="s">
-        <v>1372</v>
+        <v>1062</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1324</v>
+        <v>100</v>
       </c>
       <c r="I206" t="s">
-        <v>1373</v>
+        <v>1393</v>
       </c>
       <c r="J206" t="s">
-        <v>101</v>
+        <v>1390</v>
       </c>
       <c r="K206" t="s">
-        <v>1374</v>
+        <v>1394</v>
       </c>
       <c r="L206" t="s">
-        <v>1375</v>
+        <v>724</v>
       </c>
       <c r="M206" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="N206"/>
+        <v>1395</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1368</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1315</v>
+        <v>1396</v>
       </c>
       <c r="D207" t="s">
-        <v>115</v>
+        <v>1397</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>116</v>
+        <v>1398</v>
       </c>
       <c r="I207" t="s">
-        <v>1377</v>
+        <v>1399</v>
       </c>
       <c r="J207" t="s">
-        <v>20</v>
+        <v>528</v>
       </c>
       <c r="K207" t="s">
-        <v>1378</v>
+        <v>1400</v>
       </c>
       <c r="L207" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M207" t="s">
-        <v>1379</v>
+        <v>1401</v>
       </c>
       <c r="N207" t="s">
-        <v>1321</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1380</v>
+        <v>1403</v>
       </c>
       <c r="D208" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>53</v>
+        <v>1405</v>
       </c>
       <c r="I208" t="s">
-        <v>1382</v>
+        <v>1406</v>
       </c>
       <c r="J208" t="s">
-        <v>101</v>
+        <v>528</v>
       </c>
       <c r="K208" t="s">
-        <v>1383</v>
+        <v>1407</v>
       </c>
       <c r="L208" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M208" t="s">
-        <v>1384</v>
+        <v>1408</v>
       </c>
       <c r="N208" t="s">
-        <v>1385</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1329</v>
+        <v>1410</v>
       </c>
       <c r="D209" t="s">
-        <v>115</v>
+        <v>1411</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>116</v>
+        <v>1412</v>
       </c>
       <c r="I209" t="s">
-        <v>1386</v>
+        <v>1413</v>
       </c>
       <c r="J209" t="s">
-        <v>20</v>
+        <v>528</v>
       </c>
       <c r="K209" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
       <c r="L209" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M209" t="s">
-        <v>1388</v>
+        <v>1415</v>
       </c>
       <c r="N209" t="s">
-        <v>1334</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1389</v>
+        <v>100</v>
       </c>
       <c r="D210" t="s">
-        <v>1390</v>
+        <v>1417</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I210" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
       <c r="J210" t="s">
-        <v>101</v>
+        <v>1419</v>
       </c>
       <c r="K210" t="s">
-        <v>1392</v>
+        <v>1420</v>
       </c>
       <c r="L210" t="s">
-        <v>57</v>
+        <v>1421</v>
       </c>
       <c r="M210" t="s">
-        <v>1393</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1395</v>
+        <v>1423</v>
       </c>
       <c r="D211" t="s">
-        <v>1396</v>
+        <v>1424</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1397</v>
+        <v>1425</v>
       </c>
       <c r="I211" t="s">
-        <v>1398</v>
+        <v>1426</v>
       </c>
       <c r="J211" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K211" t="s">
-        <v>1399</v>
+        <v>1427</v>
       </c>
       <c r="L211" t="s">
-        <v>1400</v>
+        <v>1428</v>
       </c>
       <c r="M211" t="s">
-        <v>1401</v>
+        <v>1429</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1335</v>
+        <v>1430</v>
       </c>
       <c r="D212" t="s">
-        <v>115</v>
+        <v>1431</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>116</v>
+        <v>1432</v>
       </c>
       <c r="I212" t="s">
-        <v>1402</v>
+        <v>1433</v>
       </c>
       <c r="J212" t="s">
-        <v>20</v>
+        <v>690</v>
       </c>
       <c r="K212" t="s">
-        <v>1403</v>
+        <v>1434</v>
       </c>
       <c r="L212" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M212" t="s">
-        <v>1404</v>
+        <v>1435</v>
       </c>
       <c r="N212" t="s">
-        <v>1340</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1405</v>
+        <v>1437</v>
       </c>
       <c r="D213" t="s">
-        <v>1406</v>
+        <v>1438</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>53</v>
+        <v>1439</v>
       </c>
       <c r="I213" t="s">
-        <v>1407</v>
+        <v>1440</v>
       </c>
       <c r="J213" t="s">
-        <v>101</v>
+        <v>690</v>
       </c>
       <c r="K213" t="s">
-        <v>1408</v>
+        <v>1441</v>
       </c>
       <c r="L213" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M213" t="s">
-        <v>1409</v>
+        <v>1442</v>
       </c>
       <c r="N213" t="s">
-        <v>1410</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1411</v>
+        <v>1444</v>
       </c>
       <c r="D214" t="s">
-        <v>1412</v>
+        <v>1445</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>53</v>
+        <v>1446</v>
       </c>
       <c r="I214" t="s">
-        <v>1413</v>
+        <v>1447</v>
       </c>
       <c r="J214" t="s">
-        <v>101</v>
+        <v>690</v>
       </c>
       <c r="K214" t="s">
-        <v>1414</v>
+        <v>1448</v>
       </c>
       <c r="L214" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M214" t="s">
-        <v>1415</v>
+        <v>1449</v>
       </c>
       <c r="N214" t="s">
-        <v>1416</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1417</v>
+        <v>1451</v>
       </c>
       <c r="D215" t="s">
-        <v>1418</v>
+        <v>1452</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>815</v>
+        <v>989</v>
       </c>
       <c r="I215" t="s">
-        <v>1419</v>
+        <v>1453</v>
       </c>
       <c r="J215" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K215" t="s">
-        <v>1420</v>
+        <v>1454</v>
       </c>
       <c r="L215" t="s">
-        <v>1421</v>
+        <v>724</v>
       </c>
       <c r="M215" t="s">
-        <v>1422</v>
-[...1 lines deleted...]
-      <c r="N215"/>
+        <v>1455</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1456</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1423</v>
+        <v>1457</v>
       </c>
       <c r="D216" t="s">
-        <v>1424</v>
+        <v>1458</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1425</v>
+        <v>989</v>
       </c>
       <c r="I216" t="s">
-        <v>1426</v>
+        <v>1459</v>
       </c>
       <c r="J216" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K216" t="s">
-        <v>1427</v>
+        <v>1460</v>
       </c>
       <c r="L216" t="s">
-        <v>1428</v>
+        <v>724</v>
       </c>
       <c r="M216" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="N216"/>
+        <v>1461</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1462</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1430</v>
+        <v>1463</v>
       </c>
       <c r="D217" t="s">
-        <v>1431</v>
+        <v>1464</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>53</v>
+        <v>337</v>
       </c>
       <c r="I217" t="s">
-        <v>1432</v>
+        <v>1465</v>
       </c>
       <c r="J217" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K217" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="L217" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M217" t="s">
-        <v>1434</v>
+        <v>1467</v>
       </c>
       <c r="N217" t="s">
-        <v>1435</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1436</v>
+        <v>1469</v>
       </c>
       <c r="D218" t="s">
-        <v>1437</v>
+        <v>1470</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1438</v>
+        <v>1471</v>
       </c>
       <c r="I218" t="s">
-        <v>1439</v>
+        <v>1472</v>
       </c>
       <c r="J218" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K218" t="s">
-        <v>1440</v>
+        <v>1473</v>
       </c>
       <c r="L218" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="M218" t="s">
-        <v>1441</v>
+        <v>1474</v>
       </c>
       <c r="N218" t="s">
-        <v>1442</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1443</v>
+        <v>1476</v>
       </c>
       <c r="D219" t="s">
-        <v>1444</v>
+        <v>1477</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I219" t="s">
-        <v>1445</v>
+        <v>1478</v>
       </c>
       <c r="J219" t="s">
-        <v>110</v>
+        <v>758</v>
       </c>
       <c r="K219" t="s">
-        <v>1446</v>
+        <v>1479</v>
       </c>
       <c r="L219" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M219" t="s">
-        <v>1447</v>
+        <v>1480</v>
       </c>
       <c r="N219" t="s">
-        <v>1448</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="D220" t="s">
-        <v>1450</v>
+        <v>1483</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>53</v>
+        <v>989</v>
       </c>
       <c r="I220" t="s">
-        <v>1451</v>
+        <v>1484</v>
       </c>
       <c r="J220" t="s">
-        <v>110</v>
+        <v>758</v>
       </c>
       <c r="K220" t="s">
-        <v>1452</v>
+        <v>1485</v>
       </c>
       <c r="L220" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M220" t="s">
-        <v>1453</v>
+        <v>1486</v>
       </c>
       <c r="N220" t="s">
-        <v>1454</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1411</v>
+        <v>1488</v>
       </c>
       <c r="D221" t="s">
-        <v>115</v>
+        <v>1489</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>116</v>
+        <v>1471</v>
       </c>
       <c r="I221" t="s">
-        <v>1455</v>
+        <v>1490</v>
       </c>
       <c r="J221" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K221" t="s">
-        <v>1456</v>
+        <v>1491</v>
       </c>
       <c r="L221" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M221" t="s">
-        <v>1457</v>
+        <v>1492</v>
       </c>
       <c r="N221" t="s">
-        <v>1416</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1458</v>
+        <v>1494</v>
       </c>
       <c r="D222" t="s">
-        <v>1459</v>
+        <v>1495</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>351</v>
+        <v>989</v>
       </c>
       <c r="I222" t="s">
-        <v>1460</v>
+        <v>1496</v>
       </c>
       <c r="J222" t="s">
-        <v>1461</v>
+        <v>758</v>
       </c>
       <c r="K222" t="s">
-        <v>1462</v>
+        <v>1497</v>
       </c>
       <c r="L222" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M222" t="s">
-        <v>1463</v>
+        <v>1498</v>
       </c>
       <c r="N222" t="s">
-        <v>1464</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1430</v>
+        <v>1500</v>
       </c>
       <c r="D223" t="s">
-        <v>115</v>
+        <v>1501</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>116</v>
+        <v>989</v>
       </c>
       <c r="I223" t="s">
-        <v>1465</v>
+        <v>1502</v>
       </c>
       <c r="J223" t="s">
-        <v>101</v>
+        <v>758</v>
       </c>
       <c r="K223" t="s">
-        <v>1466</v>
+        <v>1503</v>
       </c>
       <c r="L223" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M223" t="s">
-        <v>1467</v>
+        <v>1504</v>
       </c>
       <c r="N223" t="s">
-        <v>1435</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1443</v>
+        <v>1506</v>
       </c>
       <c r="D224" t="s">
-        <v>115</v>
+        <v>1507</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>116</v>
+        <v>989</v>
       </c>
       <c r="I224" t="s">
-        <v>1468</v>
+        <v>1508</v>
       </c>
       <c r="J224" t="s">
-        <v>101</v>
+        <v>845</v>
       </c>
       <c r="K224" t="s">
-        <v>1469</v>
+        <v>1509</v>
       </c>
       <c r="L224" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M224" t="s">
-        <v>1470</v>
+        <v>1510</v>
       </c>
       <c r="N224" t="s">
-        <v>1448</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="D225" t="s">
-        <v>1472</v>
+        <v>1062</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I225" t="s">
-        <v>1473</v>
+        <v>1512</v>
       </c>
       <c r="J225" t="s">
-        <v>110</v>
+        <v>1372</v>
       </c>
       <c r="K225" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="L225" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M225" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="N225" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1477</v>
+        <v>1515</v>
       </c>
       <c r="D226" t="s">
-        <v>1478</v>
+        <v>1516</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1479</v>
+        <v>989</v>
       </c>
       <c r="I226" t="s">
-        <v>1480</v>
+        <v>1517</v>
       </c>
       <c r="J226" t="s">
-        <v>110</v>
+        <v>845</v>
       </c>
       <c r="K226" t="s">
-        <v>1481</v>
+        <v>1518</v>
       </c>
       <c r="L226" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M226" t="s">
-        <v>1482</v>
+        <v>1519</v>
       </c>
       <c r="N226" t="s">
-        <v>1483</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>116</v>
+        <v>1476</v>
       </c>
       <c r="D227" t="s">
-        <v>186</v>
+        <v>1062</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I227" t="s">
-        <v>1484</v>
+        <v>1521</v>
       </c>
       <c r="J227" t="s">
-        <v>1485</v>
+        <v>1372</v>
       </c>
       <c r="K227" t="s">
-        <v>1486</v>
+        <v>1522</v>
       </c>
       <c r="L227" t="s">
-        <v>1487</v>
+        <v>724</v>
       </c>
       <c r="M227" t="s">
-        <v>1488</v>
-[...1 lines deleted...]
-      <c r="N227"/>
+        <v>1523</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1481</v>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1260</v>
+        <v>1524</v>
       </c>
       <c r="D228" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I228" t="s">
-        <v>1489</v>
+        <v>1525</v>
       </c>
       <c r="J228" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K228" t="s">
-        <v>1490</v>
+        <v>1526</v>
       </c>
       <c r="L228" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M228" t="s">
-        <v>1491</v>
+        <v>1527</v>
       </c>
       <c r="N228" t="s">
-        <v>1266</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1449</v>
+        <v>1529</v>
       </c>
       <c r="D229" t="s">
-        <v>115</v>
+        <v>1530</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>116</v>
+        <v>989</v>
       </c>
       <c r="I229" t="s">
-        <v>1492</v>
+        <v>1531</v>
       </c>
       <c r="J229" t="s">
-        <v>101</v>
+        <v>845</v>
       </c>
       <c r="K229" t="s">
-        <v>1493</v>
+        <v>1532</v>
       </c>
       <c r="L229" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M229" t="s">
-        <v>1494</v>
+        <v>1533</v>
       </c>
       <c r="N229" t="s">
-        <v>1454</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1189</v>
+        <v>1535</v>
       </c>
       <c r="D230" t="s">
-        <v>115</v>
+        <v>1536</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>116</v>
+        <v>1537</v>
       </c>
       <c r="I230" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="J230" t="s">
-        <v>101</v>
+        <v>845</v>
       </c>
       <c r="K230" t="s">
-        <v>1496</v>
+        <v>1539</v>
       </c>
       <c r="L230" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M230" t="s">
-        <v>1497</v>
+        <v>1540</v>
       </c>
       <c r="N230" t="s">
-        <v>1195</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1365</v>
+        <v>1451</v>
       </c>
       <c r="D231" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I231" t="s">
-        <v>1498</v>
+        <v>1542</v>
       </c>
       <c r="J231" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K231" t="s">
-        <v>1499</v>
+        <v>1543</v>
       </c>
       <c r="L231" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M231" t="s">
-        <v>1500</v>
+        <v>1544</v>
       </c>
       <c r="N231" t="s">
-        <v>1370</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1196</v>
+        <v>1482</v>
       </c>
       <c r="D232" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I232" t="s">
-        <v>1501</v>
+        <v>1545</v>
       </c>
       <c r="J232" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K232" t="s">
-        <v>1502</v>
+        <v>1546</v>
       </c>
       <c r="L232" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M232" t="s">
-        <v>1503</v>
+        <v>1547</v>
       </c>
       <c r="N232" t="s">
-        <v>1201</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="D233" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I233" t="s">
-        <v>1504</v>
+        <v>1548</v>
       </c>
       <c r="J233" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K233" t="s">
-        <v>1505</v>
+        <v>1549</v>
       </c>
       <c r="L233" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M233" t="s">
-        <v>1506</v>
+        <v>1550</v>
       </c>
       <c r="N233" t="s">
-        <v>1476</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1405</v>
+        <v>1551</v>
       </c>
       <c r="D234" t="s">
-        <v>115</v>
+        <v>1552</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>116</v>
+        <v>989</v>
       </c>
       <c r="I234" t="s">
-        <v>1507</v>
+        <v>1553</v>
       </c>
       <c r="J234" t="s">
-        <v>101</v>
+        <v>845</v>
       </c>
       <c r="K234" t="s">
-        <v>1508</v>
+        <v>1554</v>
       </c>
       <c r="L234" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M234" t="s">
-        <v>1509</v>
+        <v>1555</v>
       </c>
       <c r="N234" t="s">
-        <v>1410</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1389</v>
+        <v>1376</v>
       </c>
       <c r="D235" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I235" t="s">
-        <v>1510</v>
+        <v>1557</v>
       </c>
       <c r="J235" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K235" t="s">
-        <v>1511</v>
+        <v>1558</v>
       </c>
       <c r="L235" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M235" t="s">
-        <v>1512</v>
+        <v>1559</v>
       </c>
       <c r="N235" t="s">
-        <v>1394</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1380</v>
+        <v>1535</v>
       </c>
       <c r="D236" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I236" t="s">
-        <v>1513</v>
+        <v>1560</v>
       </c>
       <c r="J236" t="s">
-        <v>101</v>
+        <v>1372</v>
       </c>
       <c r="K236" t="s">
-        <v>1514</v>
+        <v>1561</v>
       </c>
       <c r="L236" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M236" t="s">
-        <v>1515</v>
+        <v>1562</v>
       </c>
       <c r="N236" t="s">
-        <v>1385</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1516</v>
+        <v>1563</v>
       </c>
       <c r="D237" t="s">
-        <v>1517</v>
+        <v>1564</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1518</v>
+        <v>1338</v>
       </c>
       <c r="I237" t="s">
-        <v>1519</v>
+        <v>1565</v>
       </c>
       <c r="J237" t="s">
-        <v>195</v>
+        <v>845</v>
       </c>
       <c r="K237" t="s">
-        <v>1520</v>
+        <v>1566</v>
       </c>
       <c r="L237" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="M237" t="s">
-        <v>1521</v>
+        <v>1567</v>
       </c>
       <c r="N237" t="s">
-        <v>1522</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="D238" t="s">
-        <v>1524</v>
+        <v>1062</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1525</v>
+        <v>100</v>
       </c>
       <c r="I238" t="s">
-        <v>1526</v>
+        <v>1569</v>
       </c>
       <c r="J238" t="s">
-        <v>381</v>
+        <v>1372</v>
       </c>
       <c r="K238" t="s">
-        <v>1527</v>
+        <v>1570</v>
       </c>
       <c r="L238" t="s">
-        <v>152</v>
+        <v>724</v>
       </c>
       <c r="M238" t="s">
-        <v>1528</v>
+        <v>1571</v>
       </c>
       <c r="N238" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1530</v>
+        <v>1572</v>
       </c>
       <c r="D239" t="s">
-        <v>1531</v>
+        <v>1573</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>351</v>
+        <v>989</v>
       </c>
       <c r="I239" t="s">
-        <v>1532</v>
+        <v>1574</v>
       </c>
       <c r="J239" t="s">
-        <v>381</v>
+        <v>845</v>
       </c>
       <c r="K239" t="s">
-        <v>1533</v>
+        <v>1575</v>
       </c>
       <c r="L239" t="s">
-        <v>460</v>
+        <v>724</v>
       </c>
       <c r="M239" t="s">
-        <v>1534</v>
+        <v>1576</v>
       </c>
       <c r="N239" t="s">
-        <v>1535</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1536</v>
+        <v>1578</v>
       </c>
       <c r="D240" t="s">
-        <v>1537</v>
+        <v>1579</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>53</v>
+        <v>1580</v>
       </c>
       <c r="I240" t="s">
-        <v>1538</v>
+        <v>1581</v>
       </c>
       <c r="J240" t="s">
-        <v>381</v>
+        <v>845</v>
       </c>
       <c r="K240" t="s">
-        <v>1539</v>
+        <v>1582</v>
       </c>
       <c r="L240" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="M240" t="s">
-        <v>1540</v>
+        <v>1583</v>
       </c>
       <c r="N240" t="s">
-        <v>1541</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1542</v>
+        <v>1500</v>
       </c>
       <c r="D241" t="s">
-        <v>1543</v>
+        <v>1062</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I241" t="s">
-        <v>1544</v>
+        <v>1585</v>
       </c>
       <c r="J241" t="s">
-        <v>518</v>
+        <v>845</v>
       </c>
       <c r="K241" t="s">
-        <v>1545</v>
+        <v>1586</v>
       </c>
       <c r="L241" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M241" t="s">
-        <v>1546</v>
+        <v>1587</v>
       </c>
       <c r="N241" t="s">
-        <v>1547</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>89</v>
+        <v>1515</v>
       </c>
       <c r="D242" t="s">
-        <v>90</v>
+        <v>1062</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1548</v>
+        <v>100</v>
       </c>
       <c r="I242" t="s">
-        <v>1549</v>
+        <v>1588</v>
       </c>
       <c r="J242" t="s">
-        <v>518</v>
+        <v>1372</v>
       </c>
       <c r="K242" t="s">
-        <v>1550</v>
+        <v>1589</v>
       </c>
       <c r="L242" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M242" t="s">
-        <v>1551</v>
+        <v>1590</v>
       </c>
       <c r="N242" t="s">
-        <v>96</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1552</v>
+        <v>1457</v>
       </c>
       <c r="D243" t="s">
-        <v>1553</v>
+        <v>1062</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="I243" t="s">
-        <v>1554</v>
+        <v>1591</v>
       </c>
       <c r="J243" t="s">
-        <v>518</v>
+        <v>1372</v>
       </c>
       <c r="K243" t="s">
-        <v>1555</v>
+        <v>1592</v>
       </c>
       <c r="L243" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M243" t="s">
-        <v>1556</v>
+        <v>1593</v>
       </c>
       <c r="N243" t="s">
-        <v>1557</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1248</v>
+        <v>1551</v>
       </c>
       <c r="D244" t="s">
-        <v>115</v>
+        <v>1062</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I244" t="s">
-        <v>1558</v>
+        <v>1594</v>
       </c>
       <c r="J244" t="s">
-        <v>195</v>
+        <v>1372</v>
       </c>
       <c r="K244" t="s">
-        <v>1559</v>
+        <v>1595</v>
       </c>
       <c r="L244" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="M244" t="s">
-        <v>1560</v>
+        <v>1596</v>
       </c>
       <c r="N244" t="s">
-        <v>1253</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1536</v>
+        <v>1597</v>
       </c>
       <c r="D245" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G245"/>
+        <v>1598</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1601</v>
+      </c>
       <c r="H245" t="s">
-        <v>116</v>
+        <v>1602</v>
       </c>
       <c r="I245" t="s">
-        <v>1561</v>
+        <v>1603</v>
       </c>
       <c r="J245" t="s">
-        <v>195</v>
+        <v>751</v>
       </c>
       <c r="K245" t="s">
-        <v>1562</v>
+        <v>1604</v>
       </c>
       <c r="L245" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="M245" t="s">
-        <v>1563</v>
+        <v>1605</v>
       </c>
       <c r="N245" t="s">
-        <v>1541</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>116</v>
+        <v>1607</v>
       </c>
       <c r="D246" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="G246"/>
+        <v>1598</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1610</v>
+      </c>
       <c r="H246" t="s">
-        <v>116</v>
+        <v>1611</v>
       </c>
       <c r="I246" t="s">
-        <v>1564</v>
+        <v>1612</v>
       </c>
       <c r="J246" t="s">
-        <v>1565</v>
+        <v>751</v>
       </c>
       <c r="K246" t="s">
-        <v>1566</v>
+        <v>1613</v>
       </c>
       <c r="L246" t="s">
-        <v>1567</v>
+        <v>161</v>
       </c>
       <c r="M246" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="N246"/>
+        <v>1614</v>
+      </c>
+      <c r="N246" t="s">
+        <v>1615</v>
+      </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>116</v>
+        <v>1616</v>
       </c>
       <c r="D247" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="G247"/>
+        <v>1598</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1618</v>
+      </c>
       <c r="H247" t="s">
-        <v>116</v>
+        <v>1619</v>
       </c>
       <c r="I247" t="s">
-        <v>1569</v>
+        <v>1620</v>
       </c>
       <c r="J247" t="s">
-        <v>1570</v>
+        <v>751</v>
       </c>
       <c r="K247" t="s">
-        <v>1571</v>
+        <v>1621</v>
       </c>
       <c r="L247" t="s">
-        <v>1572</v>
+        <v>161</v>
       </c>
       <c r="M247" t="s">
-        <v>1573</v>
-[...1 lines deleted...]
-      <c r="N247"/>
+        <v>1622</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1623</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>116</v>
+        <v>1624</v>
       </c>
       <c r="D248" t="s">
-        <v>1574</v>
-[...3 lines deleted...]
-      <c r="G248"/>
+        <v>1598</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1626</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1627</v>
+      </c>
       <c r="H248" t="s">
-        <v>116</v>
+        <v>1628</v>
       </c>
       <c r="I248" t="s">
-        <v>1575</v>
+        <v>1629</v>
       </c>
       <c r="J248" t="s">
-        <v>1576</v>
+        <v>751</v>
       </c>
       <c r="K248" t="s">
-        <v>1577</v>
+        <v>1630</v>
       </c>
       <c r="L248" t="s">
-        <v>1578</v>
+        <v>161</v>
       </c>
       <c r="M248" t="s">
-        <v>1579</v>
-[...1 lines deleted...]
-      <c r="N248"/>
+        <v>1631</v>
+      </c>
+      <c r="N248" t="s">
+        <v>1632</v>
+      </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1580</v>
+        <v>1633</v>
       </c>
       <c r="D249" t="s">
-        <v>1581</v>
-[...3 lines deleted...]
-      <c r="G249"/>
+        <v>1598</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1635</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1636</v>
+      </c>
       <c r="H249" t="s">
-        <v>1262</v>
+        <v>1637</v>
       </c>
       <c r="I249" t="s">
-        <v>1582</v>
+        <v>1638</v>
       </c>
       <c r="J249" t="s">
-        <v>1576</v>
+        <v>751</v>
       </c>
       <c r="K249" t="s">
-        <v>1583</v>
+        <v>1639</v>
       </c>
       <c r="L249" t="s">
-        <v>1584</v>
+        <v>161</v>
       </c>
       <c r="M249" t="s">
-        <v>1585</v>
+        <v>1640</v>
       </c>
       <c r="N249" t="s">
-        <v>1586</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1587</v>
+        <v>1642</v>
       </c>
       <c r="D250" t="s">
-        <v>1588</v>
-[...3 lines deleted...]
-      <c r="G250"/>
+        <v>1598</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1644</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1645</v>
+      </c>
       <c r="H250" t="s">
-        <v>351</v>
+        <v>1646</v>
       </c>
       <c r="I250" t="s">
-        <v>1589</v>
+        <v>1647</v>
       </c>
       <c r="J250" t="s">
-        <v>1576</v>
+        <v>751</v>
       </c>
       <c r="K250" t="s">
-        <v>1590</v>
+        <v>1648</v>
       </c>
       <c r="L250" t="s">
-        <v>1591</v>
+        <v>161</v>
       </c>
       <c r="M250" t="s">
-        <v>1592</v>
+        <v>1649</v>
       </c>
       <c r="N250" t="s">
-        <v>1593</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1594</v>
+        <v>1651</v>
       </c>
       <c r="D251" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      <c r="G251"/>
+        <v>1598</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1654</v>
+      </c>
       <c r="H251" t="s">
-        <v>907</v>
+        <v>1655</v>
       </c>
       <c r="I251" t="s">
-        <v>1596</v>
+        <v>1656</v>
       </c>
       <c r="J251" t="s">
-        <v>1597</v>
+        <v>751</v>
       </c>
       <c r="K251" t="s">
-        <v>1598</v>
+        <v>1657</v>
       </c>
       <c r="L251" t="s">
-        <v>1599</v>
+        <v>161</v>
       </c>
       <c r="M251" t="s">
-        <v>1600</v>
+        <v>1658</v>
       </c>
       <c r="N251" t="s">
-        <v>1601</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1602</v>
+        <v>1660</v>
       </c>
       <c r="D252" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E252" t="s">
-        <v>1604</v>
+        <v>1661</v>
       </c>
       <c r="F252" t="s">
-        <v>1605</v>
+        <v>1662</v>
       </c>
       <c r="G252" t="s">
-        <v>1606</v>
+        <v>1663</v>
       </c>
       <c r="H252" t="s">
-        <v>1607</v>
+        <v>1664</v>
       </c>
       <c r="I252" t="s">
-        <v>1608</v>
+        <v>1665</v>
       </c>
       <c r="J252" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K252" t="s">
-        <v>1610</v>
+        <v>1666</v>
       </c>
       <c r="L252" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M252" t="s">
-        <v>1611</v>
+        <v>1667</v>
       </c>
       <c r="N252" t="s">
-        <v>1612</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1602</v>
+        <v>1669</v>
       </c>
       <c r="D253" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E253" t="s">
-        <v>1604</v>
+        <v>1670</v>
       </c>
       <c r="F253" t="s">
-        <v>1605</v>
+        <v>1671</v>
       </c>
       <c r="G253" t="s">
-        <v>1606</v>
+        <v>1672</v>
       </c>
       <c r="H253" t="s">
-        <v>1613</v>
+        <v>1673</v>
       </c>
       <c r="I253" t="s">
-        <v>1614</v>
+        <v>1674</v>
       </c>
       <c r="J253" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K253" t="s">
-        <v>1615</v>
+        <v>1675</v>
       </c>
       <c r="L253" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M253" t="s">
-        <v>1616</v>
+        <v>1676</v>
       </c>
       <c r="N253" t="s">
-        <v>1612</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1617</v>
+        <v>1678</v>
       </c>
       <c r="D254" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E254" t="s">
-        <v>1618</v>
+        <v>1679</v>
       </c>
       <c r="F254" t="s">
-        <v>1619</v>
+        <v>1680</v>
       </c>
       <c r="G254" t="s">
-        <v>1620</v>
+        <v>1681</v>
       </c>
       <c r="H254" t="s">
-        <v>1621</v>
+        <v>1682</v>
       </c>
       <c r="I254" t="s">
-        <v>1622</v>
+        <v>1683</v>
       </c>
       <c r="J254" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K254" t="s">
-        <v>1623</v>
+        <v>1684</v>
       </c>
       <c r="L254" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M254" t="s">
-        <v>1624</v>
+        <v>1685</v>
       </c>
       <c r="N254" t="s">
-        <v>1625</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1617</v>
+        <v>1687</v>
       </c>
       <c r="D255" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E255" t="s">
-        <v>1618</v>
+        <v>1688</v>
       </c>
       <c r="F255" t="s">
-        <v>1619</v>
+        <v>1689</v>
       </c>
       <c r="G255" t="s">
-        <v>1620</v>
+        <v>1690</v>
       </c>
       <c r="H255" t="s">
-        <v>1626</v>
+        <v>1691</v>
       </c>
       <c r="I255" t="s">
-        <v>1627</v>
+        <v>1692</v>
       </c>
       <c r="J255" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K255" t="s">
-        <v>1628</v>
+        <v>1693</v>
       </c>
       <c r="L255" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M255" t="s">
-        <v>1629</v>
+        <v>1694</v>
       </c>
       <c r="N255" t="s">
-        <v>1625</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1630</v>
+        <v>1696</v>
       </c>
       <c r="D256" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E256" t="s">
-        <v>1631</v>
+        <v>1697</v>
       </c>
       <c r="F256" t="s">
-        <v>1632</v>
+        <v>472</v>
       </c>
       <c r="G256" t="s">
-        <v>1633</v>
+        <v>1698</v>
       </c>
       <c r="H256" t="s">
-        <v>1634</v>
+        <v>1699</v>
       </c>
       <c r="I256" t="s">
-        <v>1635</v>
+        <v>1700</v>
       </c>
       <c r="J256" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K256" t="s">
-        <v>1636</v>
+        <v>1701</v>
       </c>
       <c r="L256" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M256" t="s">
-        <v>1637</v>
+        <v>1702</v>
       </c>
       <c r="N256" t="s">
-        <v>1638</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1630</v>
+        <v>1704</v>
       </c>
       <c r="D257" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E257" t="s">
-        <v>1631</v>
+        <v>1705</v>
       </c>
       <c r="F257" t="s">
-        <v>1632</v>
+        <v>1706</v>
       </c>
       <c r="G257" t="s">
-        <v>1633</v>
+        <v>1707</v>
       </c>
       <c r="H257" t="s">
-        <v>1639</v>
+        <v>1708</v>
       </c>
       <c r="I257" t="s">
-        <v>1640</v>
+        <v>1709</v>
       </c>
       <c r="J257" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K257" t="s">
-        <v>1641</v>
+        <v>1710</v>
       </c>
       <c r="L257" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M257" t="s">
-        <v>1642</v>
+        <v>1711</v>
       </c>
       <c r="N257" t="s">
-        <v>1638</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1643</v>
+        <v>1713</v>
       </c>
       <c r="D258" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="E258" t="s">
-        <v>1644</v>
+        <v>1714</v>
       </c>
       <c r="F258" t="s">
-        <v>1645</v>
+        <v>1715</v>
       </c>
       <c r="G258" t="s">
-        <v>1646</v>
+        <v>1716</v>
       </c>
       <c r="H258" t="s">
-        <v>1647</v>
+        <v>1717</v>
       </c>
       <c r="I258" t="s">
-        <v>1648</v>
+        <v>1718</v>
       </c>
       <c r="J258" t="s">
-        <v>1609</v>
+        <v>751</v>
       </c>
       <c r="K258" t="s">
-        <v>1649</v>
+        <v>1719</v>
       </c>
       <c r="L258" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M258" t="s">
-        <v>1650</v>
+        <v>1720</v>
       </c>
       <c r="N258" t="s">
-        <v>1651</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1643</v>
+        <v>100</v>
       </c>
       <c r="D259" t="s">
-        <v>1603</v>
-[...9 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
       <c r="H259" t="s">
-        <v>1652</v>
+        <v>100</v>
       </c>
       <c r="I259" t="s">
-        <v>1653</v>
+        <v>1722</v>
       </c>
       <c r="J259" t="s">
-        <v>1609</v>
+        <v>1723</v>
       </c>
       <c r="K259" t="s">
-        <v>1654</v>
+        <v>1724</v>
       </c>
       <c r="L259" t="s">
-        <v>215</v>
+        <v>1725</v>
       </c>
       <c r="M259" t="s">
-        <v>1655</v>
-[...3 lines deleted...]
-      </c>
+        <v>1726</v>
+      </c>
+      <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="D260" t="s">
-        <v>1656</v>
+        <v>1417</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1657</v>
+        <v>100</v>
       </c>
       <c r="I260" t="s">
-        <v>1658</v>
-[...1 lines deleted...]
-      <c r="J260"/>
+        <v>1727</v>
+      </c>
+      <c r="J260" t="s">
+        <v>607</v>
+      </c>
       <c r="K260" t="s">
-        <v>1659</v>
+        <v>1728</v>
       </c>
       <c r="L260" t="s">
-        <v>1660</v>
+        <v>1729</v>
       </c>
       <c r="M260" t="s">
-        <v>1661</v>
+        <v>1730</v>
       </c>
       <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1662</v>
+        <v>100</v>
       </c>
       <c r="D261" t="s">
-        <v>1663</v>
-[...9 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
       <c r="H261" t="s">
-        <v>1667</v>
+        <v>100</v>
       </c>
       <c r="I261" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="J261"/>
+        <v>1731</v>
+      </c>
+      <c r="J261" t="s">
+        <v>901</v>
+      </c>
       <c r="K261" t="s">
-        <v>1669</v>
+        <v>1732</v>
       </c>
       <c r="L261" t="s">
-        <v>215</v>
+        <v>1733</v>
       </c>
       <c r="M261" t="s">
-        <v>1670</v>
-[...3 lines deleted...]
-      </c>
+        <v>1734</v>
+      </c>
+      <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="D262" t="s">
-        <v>1672</v>
+        <v>1735</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="I262" t="s">
-        <v>1673</v>
-[...1 lines deleted...]
-      <c r="J262"/>
+        <v>1736</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1737</v>
+      </c>
       <c r="K262" t="s">
-        <v>1674</v>
+        <v>1738</v>
       </c>
       <c r="L262" t="s">
-        <v>1675</v>
+        <v>1739</v>
       </c>
       <c r="M262" t="s">
-        <v>1676</v>
+        <v>1740</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>116</v>
+        <v>1741</v>
       </c>
       <c r="D263" t="s">
-        <v>1677</v>
+        <v>1742</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>116</v>
+        <v>1743</v>
       </c>
       <c r="I263" t="s">
-        <v>1678</v>
-[...1 lines deleted...]
-      <c r="J263"/>
+        <v>1744</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1737</v>
+      </c>
       <c r="K263" t="s">
-        <v>1679</v>
+        <v>1745</v>
       </c>
       <c r="L263" t="s">
-        <v>1680</v>
+        <v>1746</v>
       </c>
       <c r="M263" t="s">
-        <v>1681</v>
-[...1 lines deleted...]
-      <c r="N263"/>
+        <v>1747</v>
+      </c>
+      <c r="N263" t="s">
+        <v>1748</v>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1682</v>
+        <v>1749</v>
       </c>
       <c r="D264" t="s">
-        <v>171</v>
+        <v>1750</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1683</v>
+        <v>337</v>
       </c>
       <c r="I264" t="s">
-        <v>1684</v>
+        <v>1751</v>
       </c>
       <c r="J264" t="s">
-        <v>1685</v>
+        <v>1737</v>
       </c>
       <c r="K264" t="s">
-        <v>1686</v>
+        <v>1752</v>
       </c>
       <c r="L264" t="s">
-        <v>1687</v>
+        <v>1753</v>
       </c>
       <c r="M264" t="s">
-        <v>1688</v>
+        <v>1754</v>
       </c>
       <c r="N264" t="s">
-        <v>1689</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1690</v>
+        <v>1756</v>
       </c>
       <c r="D265" t="s">
-        <v>1691</v>
+        <v>1757</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1692</v>
+        <v>763</v>
       </c>
       <c r="I265" t="s">
-        <v>1693</v>
-[...1 lines deleted...]
-      <c r="J265"/>
+        <v>1758</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1759</v>
+      </c>
       <c r="K265" t="s">
-        <v>1694</v>
+        <v>1760</v>
       </c>
       <c r="L265" t="s">
-        <v>1695</v>
+        <v>1761</v>
       </c>
       <c r="M265" t="s">
-        <v>1696</v>
+        <v>1762</v>
       </c>
       <c r="N265" t="s">
-        <v>1697</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1698</v>
+        <v>1764</v>
       </c>
       <c r="D266" t="s">
-        <v>1699</v>
-[...3 lines deleted...]
-      <c r="G266"/>
+        <v>1765</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1768</v>
+      </c>
       <c r="H266" t="s">
-        <v>1700</v>
+        <v>1769</v>
       </c>
       <c r="I266" t="s">
-        <v>1701</v>
-[...1 lines deleted...]
-      <c r="J266"/>
+        <v>1770</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1771</v>
+      </c>
       <c r="K266" t="s">
-        <v>1702</v>
+        <v>1772</v>
       </c>
       <c r="L266" t="s">
-        <v>1703</v>
+        <v>25</v>
       </c>
       <c r="M266" t="s">
-        <v>1704</v>
+        <v>1773</v>
       </c>
       <c r="N266" t="s">
-        <v>1705</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1706</v>
+        <v>1764</v>
       </c>
       <c r="D267" t="s">
-        <v>1699</v>
-[...3 lines deleted...]
-      <c r="G267"/>
+        <v>1765</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1768</v>
+      </c>
       <c r="H267" t="s">
-        <v>1707</v>
+        <v>1775</v>
       </c>
       <c r="I267" t="s">
-        <v>1708</v>
-[...1 lines deleted...]
-      <c r="J267"/>
+        <v>1776</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1771</v>
+      </c>
       <c r="K267" t="s">
-        <v>1709</v>
+        <v>1777</v>
       </c>
       <c r="L267" t="s">
-        <v>1710</v>
+        <v>25</v>
       </c>
       <c r="M267" t="s">
-        <v>1711</v>
+        <v>1778</v>
       </c>
       <c r="N267" t="s">
-        <v>1712</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1713</v>
+        <v>1779</v>
       </c>
       <c r="D268" t="s">
-        <v>1699</v>
-[...3 lines deleted...]
-      <c r="G268"/>
+        <v>1765</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1782</v>
+      </c>
       <c r="H268" t="s">
-        <v>116</v>
+        <v>1783</v>
       </c>
       <c r="I268" t="s">
-        <v>1714</v>
-[...1 lines deleted...]
-      <c r="J268"/>
+        <v>1784</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1771</v>
+      </c>
       <c r="K268" t="s">
-        <v>1715</v>
+        <v>1785</v>
       </c>
       <c r="L268" t="s">
-        <v>1716</v>
+        <v>25</v>
       </c>
       <c r="M268" t="s">
-        <v>1717</v>
+        <v>1786</v>
       </c>
       <c r="N268" t="s">
-        <v>1718</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>116</v>
+        <v>1779</v>
       </c>
       <c r="D269" t="s">
-        <v>1677</v>
-[...3 lines deleted...]
-      <c r="G269"/>
+        <v>1765</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1782</v>
+      </c>
       <c r="H269" t="s">
-        <v>1719</v>
+        <v>1788</v>
       </c>
       <c r="I269" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="J269"/>
+        <v>1789</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1771</v>
+      </c>
       <c r="K269" t="s">
-        <v>1721</v>
+        <v>1790</v>
       </c>
       <c r="L269" t="s">
-        <v>1722</v>
+        <v>25</v>
       </c>
       <c r="M269" t="s">
-        <v>1723</v>
-[...1 lines deleted...]
-      <c r="N269"/>
+        <v>1791</v>
+      </c>
+      <c r="N269" t="s">
+        <v>1787</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1724</v>
+        <v>1792</v>
       </c>
       <c r="D270" t="s">
-        <v>1725</v>
+        <v>1765</v>
       </c>
       <c r="E270" t="s">
-        <v>1726</v>
+        <v>1793</v>
       </c>
       <c r="F270" t="s">
-        <v>1727</v>
+        <v>1794</v>
       </c>
       <c r="G270" t="s">
-        <v>1728</v>
+        <v>1795</v>
       </c>
       <c r="H270" t="s">
-        <v>1729</v>
+        <v>1796</v>
       </c>
       <c r="I270" t="s">
-        <v>1730</v>
-[...1 lines deleted...]
-      <c r="J270"/>
+        <v>1797</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1771</v>
+      </c>
       <c r="K270" t="s">
-        <v>1731</v>
+        <v>1798</v>
       </c>
       <c r="L270" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M270" t="s">
-        <v>1733</v>
+        <v>1799</v>
       </c>
       <c r="N270" t="s">
-        <v>1734</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1724</v>
+        <v>1792</v>
       </c>
       <c r="D271" t="s">
-        <v>1725</v>
+        <v>1765</v>
       </c>
       <c r="E271" t="s">
-        <v>1726</v>
+        <v>1793</v>
       </c>
       <c r="F271" t="s">
-        <v>1727</v>
+        <v>1794</v>
       </c>
       <c r="G271" t="s">
-        <v>1728</v>
+        <v>1795</v>
       </c>
       <c r="H271" t="s">
-        <v>1735</v>
+        <v>1801</v>
       </c>
       <c r="I271" t="s">
-        <v>1736</v>
-[...1 lines deleted...]
-      <c r="J271"/>
+        <v>1802</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1771</v>
+      </c>
       <c r="K271" t="s">
-        <v>1737</v>
+        <v>1803</v>
       </c>
       <c r="L271" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M271" t="s">
-        <v>1738</v>
+        <v>1804</v>
       </c>
       <c r="N271" t="s">
-        <v>1734</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1739</v>
+        <v>1805</v>
       </c>
       <c r="D272" t="s">
-        <v>1740</v>
+        <v>1765</v>
       </c>
       <c r="E272" t="s">
-        <v>1741</v>
+        <v>1806</v>
       </c>
       <c r="F272" t="s">
-        <v>1742</v>
+        <v>1807</v>
       </c>
       <c r="G272" t="s">
-        <v>1743</v>
+        <v>1808</v>
       </c>
       <c r="H272" t="s">
-        <v>1744</v>
+        <v>1809</v>
       </c>
       <c r="I272" t="s">
-        <v>1745</v>
-[...1 lines deleted...]
-      <c r="J272"/>
+        <v>1810</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1771</v>
+      </c>
       <c r="K272" t="s">
-        <v>1746</v>
+        <v>1811</v>
       </c>
       <c r="L272" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M272" t="s">
-        <v>1747</v>
+        <v>1812</v>
       </c>
       <c r="N272" t="s">
-        <v>1748</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1749</v>
+        <v>1805</v>
       </c>
       <c r="D273" t="s">
-        <v>1740</v>
+        <v>1765</v>
       </c>
       <c r="E273" t="s">
-        <v>1750</v>
+        <v>1806</v>
       </c>
       <c r="F273" t="s">
-        <v>1751</v>
+        <v>1807</v>
       </c>
       <c r="G273" t="s">
-        <v>1752</v>
+        <v>1808</v>
       </c>
       <c r="H273" t="s">
-        <v>1753</v>
+        <v>1814</v>
       </c>
       <c r="I273" t="s">
-        <v>1754</v>
-[...1 lines deleted...]
-      <c r="J273"/>
+        <v>1815</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1771</v>
+      </c>
       <c r="K273" t="s">
-        <v>1755</v>
+        <v>1816</v>
       </c>
       <c r="L273" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M273" t="s">
-        <v>1756</v>
+        <v>1817</v>
       </c>
       <c r="N273" t="s">
-        <v>1757</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1758</v>
+        <v>100</v>
       </c>
       <c r="D274" t="s">
-        <v>1759</v>
-[...9 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
       <c r="H274" t="s">
-        <v>1760</v>
+        <v>1818</v>
       </c>
       <c r="I274" t="s">
-        <v>1761</v>
+        <v>1819</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1762</v>
+        <v>1820</v>
       </c>
       <c r="L274" t="s">
-        <v>1732</v>
+        <v>1821</v>
       </c>
       <c r="M274" t="s">
-        <v>1763</v>
-[...3 lines deleted...]
-      </c>
+        <v>1822</v>
+      </c>
+      <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1758</v>
+        <v>1823</v>
       </c>
       <c r="D275" t="s">
-        <v>1759</v>
+        <v>1824</v>
       </c>
       <c r="E275" t="s">
-        <v>947</v>
+        <v>1825</v>
       </c>
       <c r="F275" t="s">
-        <v>939</v>
+        <v>1826</v>
       </c>
       <c r="G275" t="s">
-        <v>948</v>
+        <v>1827</v>
       </c>
       <c r="H275" t="s">
-        <v>1765</v>
+        <v>1828</v>
       </c>
       <c r="I275" t="s">
-        <v>1766</v>
+        <v>1829</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1767</v>
+        <v>1830</v>
       </c>
       <c r="L275" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M275" t="s">
-        <v>1768</v>
+        <v>1831</v>
       </c>
       <c r="N275" t="s">
-        <v>1764</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1769</v>
+        <v>100</v>
       </c>
       <c r="D276" t="s">
-        <v>1770</v>
-[...9 lines deleted...]
-      </c>
+        <v>1833</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
       <c r="H276" t="s">
-        <v>1774</v>
+        <v>100</v>
       </c>
       <c r="I276" t="s">
-        <v>1775</v>
+        <v>1834</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>1776</v>
+        <v>1835</v>
       </c>
       <c r="L276" t="s">
-        <v>1777</v>
+        <v>1836</v>
       </c>
       <c r="M276" t="s">
-        <v>1778</v>
-[...3 lines deleted...]
-      </c>
+        <v>1837</v>
+      </c>
+      <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1780</v>
+        <v>100</v>
       </c>
       <c r="D277" t="s">
-        <v>1781</v>
-[...9 lines deleted...]
-      </c>
+        <v>1838</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277"/>
+      <c r="G277"/>
       <c r="H277" t="s">
-        <v>1785</v>
+        <v>100</v>
       </c>
       <c r="I277" t="s">
-        <v>1786</v>
+        <v>1839</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>1787</v>
+        <v>1840</v>
       </c>
       <c r="L277" t="s">
-        <v>536</v>
+        <v>1841</v>
       </c>
       <c r="M277" t="s">
-        <v>1788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1842</v>
+      </c>
+      <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1790</v>
+        <v>1843</v>
       </c>
       <c r="D278" t="s">
-        <v>1791</v>
-[...9 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
       <c r="H278" t="s">
-        <v>680</v>
+        <v>1844</v>
       </c>
       <c r="I278" t="s">
-        <v>1795</v>
-[...1 lines deleted...]
-      <c r="J278"/>
+        <v>1845</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1846</v>
+      </c>
       <c r="K278" t="s">
-        <v>1796</v>
+        <v>1847</v>
       </c>
       <c r="L278" t="s">
-        <v>1732</v>
+        <v>1848</v>
       </c>
       <c r="M278" t="s">
-        <v>1797</v>
+        <v>1849</v>
       </c>
       <c r="N278" t="s">
-        <v>1798</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1790</v>
+        <v>1851</v>
       </c>
       <c r="D279" t="s">
-        <v>1799</v>
-[...9 lines deleted...]
-      </c>
+        <v>1852</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279"/>
+      <c r="G279"/>
       <c r="H279" t="s">
-        <v>1800</v>
+        <v>1853</v>
       </c>
       <c r="I279" t="s">
-        <v>1801</v>
+        <v>1854</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1802</v>
+        <v>1855</v>
       </c>
       <c r="L279" t="s">
-        <v>1777</v>
+        <v>1856</v>
       </c>
       <c r="M279" t="s">
-        <v>1803</v>
+        <v>1857</v>
       </c>
       <c r="N279" t="s">
-        <v>1798</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1804</v>
+        <v>1859</v>
       </c>
       <c r="D280" t="s">
-        <v>1805</v>
-[...9 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
       <c r="H280" t="s">
-        <v>1809</v>
+        <v>1861</v>
       </c>
       <c r="I280" t="s">
-        <v>1810</v>
+        <v>1862</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>1811</v>
+        <v>1863</v>
       </c>
       <c r="L280" t="s">
-        <v>215</v>
+        <v>1864</v>
       </c>
       <c r="M280" t="s">
-        <v>1812</v>
+        <v>1865</v>
       </c>
       <c r="N280" t="s">
-        <v>1813</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1814</v>
+        <v>1867</v>
       </c>
       <c r="D281" t="s">
-        <v>1805</v>
-[...9 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
       <c r="H281" t="s">
-        <v>1818</v>
+        <v>1868</v>
       </c>
       <c r="I281" t="s">
-        <v>1819</v>
+        <v>1869</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1820</v>
+        <v>1870</v>
       </c>
       <c r="L281" t="s">
-        <v>215</v>
+        <v>1871</v>
       </c>
       <c r="M281" t="s">
-        <v>1821</v>
+        <v>1872</v>
       </c>
       <c r="N281" t="s">
-        <v>1822</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1823</v>
+        <v>1874</v>
       </c>
       <c r="D282" t="s">
-        <v>1824</v>
-[...9 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
       <c r="H282" t="s">
-        <v>1828</v>
+        <v>100</v>
       </c>
       <c r="I282" t="s">
-        <v>1829</v>
+        <v>1875</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1830</v>
+        <v>1876</v>
       </c>
       <c r="L282" t="s">
-        <v>460</v>
+        <v>1877</v>
       </c>
       <c r="M282" t="s">
-        <v>1831</v>
+        <v>1878</v>
       </c>
       <c r="N282" t="s">
-        <v>1832</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1814</v>
+        <v>100</v>
       </c>
       <c r="D283" t="s">
-        <v>1824</v>
-[...9 lines deleted...]
-      </c>
+        <v>1838</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
       <c r="H283" t="s">
-        <v>1833</v>
+        <v>1880</v>
       </c>
       <c r="I283" t="s">
-        <v>1834</v>
+        <v>1881</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1835</v>
+        <v>1882</v>
       </c>
       <c r="L283" t="s">
-        <v>460</v>
+        <v>1883</v>
       </c>
       <c r="M283" t="s">
-        <v>1836</v>
-[...3 lines deleted...]
-      </c>
+        <v>1884</v>
+      </c>
+      <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1837</v>
+        <v>1885</v>
       </c>
       <c r="D284" t="s">
-        <v>1838</v>
+        <v>1886</v>
       </c>
       <c r="E284" t="s">
-        <v>1839</v>
+        <v>1887</v>
       </c>
       <c r="F284" t="s">
-        <v>1840</v>
+        <v>1888</v>
       </c>
       <c r="G284" t="s">
-        <v>1841</v>
+        <v>1889</v>
       </c>
       <c r="H284" t="s">
-        <v>1842</v>
+        <v>1890</v>
       </c>
       <c r="I284" t="s">
-        <v>1843</v>
+        <v>1891</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1844</v>
+        <v>1892</v>
       </c>
       <c r="L284" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M284" t="s">
-        <v>1845</v>
+        <v>1894</v>
       </c>
       <c r="N284" t="s">
-        <v>1846</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1837</v>
+        <v>1885</v>
       </c>
       <c r="D285" t="s">
-        <v>1838</v>
+        <v>1886</v>
       </c>
       <c r="E285" t="s">
-        <v>1839</v>
+        <v>1887</v>
       </c>
       <c r="F285" t="s">
-        <v>1840</v>
+        <v>1888</v>
       </c>
       <c r="G285" t="s">
-        <v>1841</v>
+        <v>1889</v>
       </c>
       <c r="H285" t="s">
-        <v>1847</v>
+        <v>1896</v>
       </c>
       <c r="I285" t="s">
-        <v>1848</v>
+        <v>1897</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>1849</v>
+        <v>1898</v>
       </c>
       <c r="L285" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M285" t="s">
-        <v>1850</v>
+        <v>1899</v>
       </c>
       <c r="N285" t="s">
-        <v>1846</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1851</v>
+        <v>1900</v>
       </c>
       <c r="D286" t="s">
-        <v>1838</v>
+        <v>1901</v>
       </c>
       <c r="E286" t="s">
-        <v>1852</v>
+        <v>1902</v>
       </c>
       <c r="F286" t="s">
-        <v>1853</v>
+        <v>1903</v>
       </c>
       <c r="G286" t="s">
-        <v>1854</v>
+        <v>1904</v>
       </c>
       <c r="H286" t="s">
-        <v>1855</v>
+        <v>1905</v>
       </c>
       <c r="I286" t="s">
-        <v>1856</v>
+        <v>1906</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>1857</v>
+        <v>1907</v>
       </c>
       <c r="L286" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M286" t="s">
-        <v>1858</v>
+        <v>1908</v>
       </c>
       <c r="N286" t="s">
-        <v>1859</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1851</v>
+        <v>1910</v>
       </c>
       <c r="D287" t="s">
-        <v>1838</v>
+        <v>1901</v>
       </c>
       <c r="E287" t="s">
-        <v>1852</v>
+        <v>1911</v>
       </c>
       <c r="F287" t="s">
-        <v>1853</v>
+        <v>1912</v>
       </c>
       <c r="G287" t="s">
-        <v>1854</v>
+        <v>1913</v>
       </c>
       <c r="H287" t="s">
-        <v>1860</v>
+        <v>1914</v>
       </c>
       <c r="I287" t="s">
-        <v>1861</v>
+        <v>1915</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>1862</v>
+        <v>1916</v>
       </c>
       <c r="L287" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M287" t="s">
-        <v>1863</v>
+        <v>1917</v>
       </c>
       <c r="N287" t="s">
-        <v>1859</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1864</v>
+        <v>1919</v>
       </c>
       <c r="D288" t="s">
-        <v>1838</v>
+        <v>1920</v>
       </c>
       <c r="E288" t="s">
-        <v>1865</v>
+        <v>1617</v>
       </c>
       <c r="F288" t="s">
-        <v>1866</v>
+        <v>1609</v>
       </c>
       <c r="G288" t="s">
-        <v>1867</v>
+        <v>1618</v>
       </c>
       <c r="H288" t="s">
-        <v>1868</v>
+        <v>1921</v>
       </c>
       <c r="I288" t="s">
-        <v>1869</v>
+        <v>1922</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1870</v>
+        <v>1923</v>
       </c>
       <c r="L288" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M288" t="s">
-        <v>1871</v>
+        <v>1924</v>
       </c>
       <c r="N288" t="s">
-        <v>1872</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1864</v>
+        <v>1919</v>
       </c>
       <c r="D289" t="s">
-        <v>1838</v>
+        <v>1920</v>
       </c>
       <c r="E289" t="s">
-        <v>1865</v>
+        <v>1617</v>
       </c>
       <c r="F289" t="s">
-        <v>1866</v>
+        <v>1609</v>
       </c>
       <c r="G289" t="s">
-        <v>1867</v>
+        <v>1618</v>
       </c>
       <c r="H289" t="s">
-        <v>1873</v>
+        <v>1926</v>
       </c>
       <c r="I289" t="s">
-        <v>1874</v>
+        <v>1927</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1875</v>
+        <v>1928</v>
       </c>
       <c r="L289" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M289" t="s">
-        <v>1876</v>
+        <v>1929</v>
       </c>
       <c r="N289" t="s">
-        <v>1872</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1877</v>
+        <v>1930</v>
       </c>
       <c r="D290" t="s">
-        <v>1878</v>
+        <v>1931</v>
       </c>
       <c r="E290" t="s">
-        <v>1879</v>
+        <v>1932</v>
       </c>
       <c r="F290" t="s">
-        <v>1880</v>
+        <v>1933</v>
       </c>
       <c r="G290" t="s">
-        <v>1881</v>
+        <v>1934</v>
       </c>
       <c r="H290" t="s">
-        <v>1882</v>
+        <v>1935</v>
       </c>
       <c r="I290" t="s">
-        <v>1883</v>
+        <v>1936</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>1884</v>
+        <v>1937</v>
       </c>
       <c r="L290" t="s">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="M290" t="s">
-        <v>1885</v>
+        <v>1939</v>
       </c>
       <c r="N290" t="s">
-        <v>1886</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1887</v>
+        <v>1941</v>
       </c>
       <c r="D291" t="s">
-        <v>1878</v>
+        <v>1942</v>
       </c>
       <c r="E291" t="s">
-        <v>1888</v>
+        <v>1943</v>
       </c>
       <c r="F291" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="G291" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="H291" t="s">
-        <v>1891</v>
+        <v>1946</v>
       </c>
       <c r="I291" t="s">
-        <v>1892</v>
+        <v>1947</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>1893</v>
+        <v>1948</v>
       </c>
       <c r="L291" t="s">
-        <v>1732</v>
+        <v>1949</v>
       </c>
       <c r="M291" t="s">
-        <v>1894</v>
+        <v>1950</v>
       </c>
       <c r="N291" t="s">
-        <v>1895</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1864</v>
+        <v>1952</v>
       </c>
       <c r="D292" t="s">
-        <v>1878</v>
+        <v>1953</v>
       </c>
       <c r="E292" t="s">
-        <v>1865</v>
+        <v>1954</v>
       </c>
       <c r="F292" t="s">
-        <v>1866</v>
+        <v>1955</v>
       </c>
       <c r="G292" t="s">
-        <v>1867</v>
+        <v>1956</v>
       </c>
       <c r="H292" t="s">
-        <v>1873</v>
+        <v>1957</v>
       </c>
       <c r="I292" t="s">
-        <v>1896</v>
+        <v>1958</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>1897</v>
+        <v>1959</v>
       </c>
       <c r="L292" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M292" t="s">
-        <v>1898</v>
+        <v>1960</v>
       </c>
       <c r="N292" t="s">
-        <v>1872</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1899</v>
+        <v>1952</v>
       </c>
       <c r="D293" t="s">
-        <v>1878</v>
+        <v>1962</v>
       </c>
       <c r="E293" t="s">
-        <v>1900</v>
+        <v>1954</v>
       </c>
       <c r="F293" t="s">
-        <v>1901</v>
+        <v>1955</v>
       </c>
       <c r="G293" t="s">
-        <v>1902</v>
+        <v>1956</v>
       </c>
       <c r="H293" t="s">
-        <v>1903</v>
+        <v>1963</v>
       </c>
       <c r="I293" t="s">
-        <v>1904</v>
+        <v>1964</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>1905</v>
+        <v>1965</v>
       </c>
       <c r="L293" t="s">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="M293" t="s">
-        <v>1906</v>
+        <v>1966</v>
       </c>
       <c r="N293" t="s">
-        <v>1907</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1899</v>
+        <v>1967</v>
       </c>
       <c r="D294" t="s">
-        <v>1878</v>
+        <v>1968</v>
       </c>
       <c r="E294" t="s">
-        <v>1900</v>
+        <v>1969</v>
       </c>
       <c r="F294" t="s">
-        <v>1901</v>
+        <v>1970</v>
       </c>
       <c r="G294" t="s">
-        <v>1902</v>
+        <v>1971</v>
       </c>
       <c r="H294" t="s">
-        <v>1908</v>
+        <v>1972</v>
       </c>
       <c r="I294" t="s">
-        <v>1909</v>
+        <v>1973</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>1910</v>
+        <v>1974</v>
       </c>
       <c r="L294" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M294" t="s">
-        <v>1911</v>
+        <v>1975</v>
       </c>
       <c r="N294" t="s">
-        <v>1907</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1864</v>
+        <v>1977</v>
       </c>
       <c r="D295" t="s">
-        <v>1878</v>
+        <v>1968</v>
       </c>
       <c r="E295" t="s">
-        <v>1865</v>
+        <v>1978</v>
       </c>
       <c r="F295" t="s">
-        <v>1866</v>
+        <v>1979</v>
       </c>
       <c r="G295" t="s">
-        <v>1867</v>
+        <v>1980</v>
       </c>
       <c r="H295" t="s">
-        <v>1912</v>
+        <v>1981</v>
       </c>
       <c r="I295" t="s">
-        <v>1913</v>
+        <v>1982</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>1914</v>
+        <v>1983</v>
       </c>
       <c r="L295" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M295" t="s">
-        <v>1915</v>
+        <v>1984</v>
       </c>
       <c r="N295" t="s">
-        <v>1872</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1887</v>
+        <v>1986</v>
       </c>
       <c r="D296" t="s">
-        <v>1878</v>
+        <v>1987</v>
       </c>
       <c r="E296" t="s">
-        <v>1888</v>
+        <v>1988</v>
       </c>
       <c r="F296" t="s">
-        <v>1889</v>
+        <v>1989</v>
       </c>
       <c r="G296" t="s">
-        <v>1890</v>
+        <v>1990</v>
       </c>
       <c r="H296" t="s">
-        <v>1916</v>
+        <v>1991</v>
       </c>
       <c r="I296" t="s">
-        <v>1917</v>
+        <v>1992</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>1918</v>
+        <v>1993</v>
       </c>
       <c r="L296" t="s">
-        <v>1732</v>
+        <v>161</v>
       </c>
       <c r="M296" t="s">
-        <v>1919</v>
+        <v>1994</v>
       </c>
       <c r="N296" t="s">
-        <v>1895</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1920</v>
+        <v>1977</v>
       </c>
       <c r="D297" t="s">
-        <v>1921</v>
+        <v>1987</v>
       </c>
       <c r="E297" t="s">
-        <v>1922</v>
+        <v>1978</v>
       </c>
       <c r="F297" t="s">
-        <v>1923</v>
+        <v>1979</v>
       </c>
       <c r="G297" t="s">
-        <v>1924</v>
+        <v>1980</v>
       </c>
       <c r="H297" t="s">
-        <v>1925</v>
+        <v>1996</v>
       </c>
       <c r="I297" t="s">
-        <v>1926</v>
+        <v>1997</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>1927</v>
+        <v>1998</v>
       </c>
       <c r="L297" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M297" t="s">
-        <v>1928</v>
+        <v>1999</v>
       </c>
       <c r="N297" t="s">
-        <v>1929</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>1930</v>
+        <v>2000</v>
       </c>
       <c r="D298" t="s">
-        <v>1921</v>
+        <v>2001</v>
       </c>
       <c r="E298" t="s">
-        <v>1931</v>
+        <v>2002</v>
       </c>
       <c r="F298" t="s">
-        <v>1932</v>
+        <v>2003</v>
       </c>
       <c r="G298" t="s">
-        <v>1933</v>
+        <v>2004</v>
       </c>
       <c r="H298" t="s">
-        <v>1934</v>
+        <v>2005</v>
       </c>
       <c r="I298" t="s">
-        <v>1935</v>
+        <v>2006</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>1936</v>
+        <v>2007</v>
       </c>
       <c r="L298" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M298" t="s">
-        <v>1937</v>
+        <v>2008</v>
       </c>
       <c r="N298" t="s">
-        <v>1938</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>1939</v>
+        <v>2000</v>
       </c>
       <c r="D299" t="s">
-        <v>1940</v>
+        <v>2001</v>
       </c>
       <c r="E299" t="s">
-        <v>1941</v>
+        <v>2002</v>
       </c>
       <c r="F299" t="s">
-        <v>1942</v>
+        <v>2003</v>
       </c>
       <c r="G299" t="s">
-        <v>1943</v>
+        <v>2004</v>
       </c>
       <c r="H299" t="s">
-        <v>1944</v>
+        <v>2010</v>
       </c>
       <c r="I299" t="s">
-        <v>1945</v>
+        <v>2011</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>1946</v>
+        <v>2012</v>
       </c>
       <c r="L299" t="s">
-        <v>1777</v>
+        <v>1893</v>
       </c>
       <c r="M299" t="s">
-        <v>1947</v>
+        <v>2013</v>
       </c>
       <c r="N299" t="s">
-        <v>1948</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>116</v>
+        <v>2014</v>
       </c>
       <c r="D300" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      <c r="G300"/>
+        <v>2001</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2017</v>
+      </c>
       <c r="H300" t="s">
-        <v>1949</v>
+        <v>2018</v>
       </c>
       <c r="I300" t="s">
-        <v>1950</v>
+        <v>2019</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>1951</v>
+        <v>2020</v>
       </c>
       <c r="L300" t="s">
-        <v>1952</v>
+        <v>1893</v>
       </c>
       <c r="M300" t="s">
-        <v>1953</v>
-[...1 lines deleted...]
-      <c r="N300"/>
+        <v>2021</v>
+      </c>
+      <c r="N300" t="s">
+        <v>2022</v>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>1954</v>
+        <v>2014</v>
       </c>
       <c r="D301" t="s">
-        <v>1955</v>
+        <v>2001</v>
       </c>
       <c r="E301" t="s">
-        <v>1956</v>
+        <v>2015</v>
       </c>
       <c r="F301" t="s">
-        <v>1957</v>
+        <v>2016</v>
       </c>
       <c r="G301" t="s">
-        <v>1958</v>
+        <v>2017</v>
       </c>
       <c r="H301" t="s">
-        <v>1959</v>
+        <v>2023</v>
       </c>
       <c r="I301" t="s">
-        <v>1960</v>
+        <v>2024</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>1961</v>
+        <v>2025</v>
       </c>
       <c r="L301" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M301" t="s">
-        <v>1962</v>
+        <v>2026</v>
       </c>
       <c r="N301" t="s">
-        <v>1963</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="D302" t="s">
-        <v>1965</v>
+        <v>2001</v>
       </c>
       <c r="E302" t="s">
-        <v>1966</v>
+        <v>2028</v>
       </c>
       <c r="F302" t="s">
-        <v>1967</v>
+        <v>2029</v>
       </c>
       <c r="G302" t="s">
-        <v>1968</v>
+        <v>2030</v>
       </c>
       <c r="H302" t="s">
-        <v>1969</v>
+        <v>2031</v>
       </c>
       <c r="I302" t="s">
-        <v>1970</v>
+        <v>2032</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>1971</v>
+        <v>2033</v>
       </c>
       <c r="L302" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M302" t="s">
-        <v>1972</v>
+        <v>2034</v>
       </c>
       <c r="N302" t="s">
-        <v>1973</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>1974</v>
+        <v>2027</v>
       </c>
       <c r="D303" t="s">
-        <v>1965</v>
+        <v>2001</v>
       </c>
       <c r="E303" t="s">
-        <v>1975</v>
+        <v>2028</v>
       </c>
       <c r="F303" t="s">
-        <v>1976</v>
+        <v>2029</v>
       </c>
       <c r="G303" t="s">
-        <v>1977</v>
+        <v>2030</v>
       </c>
       <c r="H303" t="s">
-        <v>1978</v>
+        <v>2036</v>
       </c>
       <c r="I303" t="s">
-        <v>1979</v>
+        <v>2037</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>1980</v>
+        <v>2038</v>
       </c>
       <c r="L303" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M303" t="s">
-        <v>1981</v>
+        <v>2039</v>
       </c>
       <c r="N303" t="s">
-        <v>1982</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>1964</v>
+        <v>2040</v>
       </c>
       <c r="D304" t="s">
-        <v>1983</v>
+        <v>2041</v>
       </c>
       <c r="E304" t="s">
-        <v>1966</v>
+        <v>2042</v>
       </c>
       <c r="F304" t="s">
-        <v>1967</v>
+        <v>2043</v>
       </c>
       <c r="G304" t="s">
-        <v>1968</v>
+        <v>2044</v>
       </c>
       <c r="H304" t="s">
-        <v>1969</v>
+        <v>2045</v>
       </c>
       <c r="I304" t="s">
-        <v>1984</v>
+        <v>2046</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>1985</v>
+        <v>2047</v>
       </c>
       <c r="L304" t="s">
-        <v>1986</v>
+        <v>1893</v>
       </c>
       <c r="M304" t="s">
-        <v>1987</v>
+        <v>2048</v>
       </c>
       <c r="N304" t="s">
-        <v>1973</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>1769</v>
+        <v>2050</v>
       </c>
       <c r="D305" t="s">
-        <v>1988</v>
+        <v>2041</v>
       </c>
       <c r="E305" t="s">
-        <v>1771</v>
+        <v>2051</v>
       </c>
       <c r="F305" t="s">
-        <v>1772</v>
+        <v>2052</v>
       </c>
       <c r="G305" t="s">
-        <v>1773</v>
+        <v>2053</v>
       </c>
       <c r="H305" t="s">
-        <v>1989</v>
+        <v>2054</v>
       </c>
       <c r="I305" t="s">
-        <v>1990</v>
+        <v>2055</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>1991</v>
+        <v>2056</v>
       </c>
       <c r="L305" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M305" t="s">
-        <v>1992</v>
+        <v>2057</v>
       </c>
       <c r="N305" t="s">
-        <v>1779</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>1769</v>
+        <v>2027</v>
       </c>
       <c r="D306" t="s">
-        <v>1988</v>
+        <v>2041</v>
       </c>
       <c r="E306" t="s">
-        <v>1771</v>
+        <v>2028</v>
       </c>
       <c r="F306" t="s">
-        <v>1772</v>
+        <v>2029</v>
       </c>
       <c r="G306" t="s">
-        <v>1773</v>
+        <v>2030</v>
       </c>
       <c r="H306" t="s">
-        <v>1993</v>
+        <v>2036</v>
       </c>
       <c r="I306" t="s">
-        <v>1994</v>
+        <v>2059</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>1995</v>
+        <v>2060</v>
       </c>
       <c r="L306" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M306" t="s">
-        <v>1996</v>
+        <v>2061</v>
       </c>
       <c r="N306" t="s">
-        <v>1779</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>1997</v>
+        <v>2062</v>
       </c>
       <c r="D307" t="s">
-        <v>1791</v>
+        <v>2041</v>
       </c>
       <c r="E307" t="s">
-        <v>1998</v>
+        <v>2063</v>
       </c>
       <c r="F307" t="s">
-        <v>1999</v>
+        <v>2064</v>
       </c>
       <c r="G307" t="s">
-        <v>2000</v>
+        <v>2065</v>
       </c>
       <c r="H307" t="s">
-        <v>2001</v>
+        <v>2066</v>
       </c>
       <c r="I307" t="s">
-        <v>2002</v>
+        <v>2067</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2003</v>
+        <v>2068</v>
       </c>
       <c r="L307" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M307" t="s">
-        <v>2004</v>
+        <v>2069</v>
       </c>
       <c r="N307" t="s">
-        <v>2005</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>1997</v>
+        <v>2062</v>
       </c>
       <c r="D308" t="s">
-        <v>1791</v>
+        <v>2041</v>
       </c>
       <c r="E308" t="s">
-        <v>1998</v>
+        <v>2063</v>
       </c>
       <c r="F308" t="s">
-        <v>1999</v>
+        <v>2064</v>
       </c>
       <c r="G308" t="s">
-        <v>2000</v>
+        <v>2065</v>
       </c>
       <c r="H308" t="s">
-        <v>2006</v>
+        <v>2071</v>
       </c>
       <c r="I308" t="s">
-        <v>2007</v>
+        <v>2072</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2008</v>
+        <v>2073</v>
       </c>
       <c r="L308" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M308" t="s">
-        <v>2009</v>
+        <v>2074</v>
       </c>
       <c r="N308" t="s">
-        <v>2005</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>1939</v>
+        <v>2027</v>
       </c>
       <c r="D309" t="s">
-        <v>1791</v>
+        <v>2041</v>
       </c>
       <c r="E309" t="s">
-        <v>1941</v>
+        <v>2028</v>
       </c>
       <c r="F309" t="s">
-        <v>2010</v>
+        <v>2029</v>
       </c>
       <c r="G309" t="s">
-        <v>1943</v>
+        <v>2030</v>
       </c>
       <c r="H309" t="s">
-        <v>2011</v>
+        <v>2075</v>
       </c>
       <c r="I309" t="s">
-        <v>2012</v>
+        <v>2076</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2013</v>
+        <v>2077</v>
       </c>
       <c r="L309" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M309" t="s">
-        <v>2014</v>
+        <v>2078</v>
       </c>
       <c r="N309" t="s">
-        <v>1948</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>1939</v>
+        <v>2050</v>
       </c>
       <c r="D310" t="s">
-        <v>1791</v>
+        <v>2041</v>
       </c>
       <c r="E310" t="s">
-        <v>1941</v>
+        <v>2051</v>
       </c>
       <c r="F310" t="s">
-        <v>2010</v>
+        <v>2052</v>
       </c>
       <c r="G310" t="s">
-        <v>1943</v>
+        <v>2053</v>
       </c>
       <c r="H310" t="s">
-        <v>2015</v>
+        <v>2079</v>
       </c>
       <c r="I310" t="s">
-        <v>2016</v>
+        <v>2080</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2017</v>
+        <v>2081</v>
       </c>
       <c r="L310" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M310" t="s">
-        <v>2018</v>
+        <v>2082</v>
       </c>
       <c r="N310" t="s">
-        <v>1948</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>1790</v>
+        <v>2083</v>
       </c>
       <c r="D311" t="s">
-        <v>1791</v>
+        <v>2084</v>
       </c>
       <c r="E311" t="s">
-        <v>1792</v>
+        <v>2085</v>
       </c>
       <c r="F311" t="s">
-        <v>1793</v>
+        <v>2086</v>
       </c>
       <c r="G311" t="s">
-        <v>1794</v>
+        <v>2087</v>
       </c>
       <c r="H311" t="s">
-        <v>2019</v>
+        <v>2088</v>
       </c>
       <c r="I311" t="s">
-        <v>2020</v>
+        <v>2089</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2021</v>
+        <v>2090</v>
       </c>
       <c r="L311" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M311" t="s">
-        <v>2022</v>
+        <v>2091</v>
       </c>
       <c r="N311" t="s">
-        <v>1798</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>1790</v>
+        <v>2093</v>
       </c>
       <c r="D312" t="s">
-        <v>1791</v>
+        <v>2084</v>
       </c>
       <c r="E312" t="s">
-        <v>1792</v>
+        <v>2094</v>
       </c>
       <c r="F312" t="s">
-        <v>1793</v>
+        <v>2095</v>
       </c>
       <c r="G312" t="s">
-        <v>1794</v>
+        <v>2096</v>
       </c>
       <c r="H312" t="s">
-        <v>2023</v>
+        <v>2097</v>
       </c>
       <c r="I312" t="s">
-        <v>2024</v>
+        <v>2098</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2025</v>
+        <v>2099</v>
       </c>
       <c r="L312" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M312" t="s">
-        <v>2026</v>
+        <v>2100</v>
       </c>
       <c r="N312" t="s">
-        <v>1798</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2027</v>
+        <v>2102</v>
       </c>
       <c r="D313" t="s">
-        <v>1791</v>
+        <v>2103</v>
       </c>
       <c r="E313" t="s">
-        <v>2028</v>
+        <v>2104</v>
       </c>
       <c r="F313" t="s">
-        <v>2029</v>
+        <v>2105</v>
       </c>
       <c r="G313" t="s">
-        <v>2030</v>
+        <v>2106</v>
       </c>
       <c r="H313" t="s">
-        <v>2031</v>
+        <v>2107</v>
       </c>
       <c r="I313" t="s">
-        <v>2032</v>
+        <v>2108</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2033</v>
+        <v>2109</v>
       </c>
       <c r="L313" t="s">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="M313" t="s">
-        <v>2034</v>
+        <v>2110</v>
       </c>
       <c r="N313" t="s">
-        <v>2035</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2027</v>
+        <v>100</v>
       </c>
       <c r="D314" t="s">
-        <v>1791</v>
-[...9 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
       <c r="H314" t="s">
-        <v>2036</v>
+        <v>2112</v>
       </c>
       <c r="I314" t="s">
-        <v>2037</v>
+        <v>2113</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2038</v>
+        <v>2114</v>
       </c>
       <c r="L314" t="s">
-        <v>1732</v>
+        <v>2115</v>
       </c>
       <c r="M314" t="s">
-        <v>2039</v>
-[...3 lines deleted...]
-      </c>
+        <v>2116</v>
+      </c>
+      <c r="N314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2040</v>
+        <v>2117</v>
       </c>
       <c r="D315" t="s">
-        <v>2041</v>
+        <v>2118</v>
       </c>
       <c r="E315" t="s">
-        <v>2042</v>
+        <v>2119</v>
       </c>
       <c r="F315" t="s">
-        <v>2043</v>
+        <v>2120</v>
       </c>
       <c r="G315" t="s">
-        <v>2044</v>
+        <v>2121</v>
       </c>
       <c r="H315" t="s">
-        <v>2045</v>
+        <v>2122</v>
       </c>
       <c r="I315" t="s">
-        <v>2046</v>
+        <v>2123</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2047</v>
+        <v>2124</v>
       </c>
       <c r="L315" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M315" t="s">
-        <v>2048</v>
+        <v>2125</v>
       </c>
       <c r="N315" t="s">
-        <v>2049</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2040</v>
+        <v>2127</v>
       </c>
       <c r="D316" t="s">
-        <v>2041</v>
+        <v>2128</v>
       </c>
       <c r="E316" t="s">
-        <v>2042</v>
+        <v>2129</v>
       </c>
       <c r="F316" t="s">
-        <v>2043</v>
+        <v>2130</v>
       </c>
       <c r="G316" t="s">
-        <v>2044</v>
+        <v>2131</v>
       </c>
       <c r="H316" t="s">
-        <v>2050</v>
+        <v>2132</v>
       </c>
       <c r="I316" t="s">
-        <v>2051</v>
+        <v>2133</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2052</v>
+        <v>2134</v>
       </c>
       <c r="L316" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M316" t="s">
-        <v>2053</v>
+        <v>2135</v>
       </c>
       <c r="N316" t="s">
-        <v>2049</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2040</v>
+        <v>2137</v>
       </c>
       <c r="D317" t="s">
-        <v>2041</v>
+        <v>2128</v>
       </c>
       <c r="E317" t="s">
-        <v>2042</v>
+        <v>2138</v>
       </c>
       <c r="F317" t="s">
-        <v>2043</v>
+        <v>2139</v>
       </c>
       <c r="G317" t="s">
-        <v>2044</v>
+        <v>2140</v>
       </c>
       <c r="H317" t="s">
-        <v>2054</v>
+        <v>2141</v>
       </c>
       <c r="I317" t="s">
-        <v>2055</v>
+        <v>2142</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2056</v>
+        <v>2143</v>
       </c>
       <c r="L317" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M317" t="s">
-        <v>2057</v>
+        <v>2144</v>
       </c>
       <c r="N317" t="s">
-        <v>2049</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2040</v>
+        <v>2127</v>
       </c>
       <c r="D318" t="s">
-        <v>2041</v>
+        <v>2146</v>
       </c>
       <c r="E318" t="s">
-        <v>2042</v>
+        <v>2129</v>
       </c>
       <c r="F318" t="s">
-        <v>2043</v>
+        <v>2130</v>
       </c>
       <c r="G318" t="s">
-        <v>2044</v>
+        <v>2131</v>
       </c>
       <c r="H318" t="s">
-        <v>2058</v>
+        <v>2132</v>
       </c>
       <c r="I318" t="s">
-        <v>2059</v>
+        <v>2147</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2060</v>
+        <v>2148</v>
       </c>
       <c r="L318" t="s">
-        <v>1732</v>
+        <v>2149</v>
       </c>
       <c r="M318" t="s">
-        <v>2061</v>
+        <v>2150</v>
       </c>
       <c r="N318" t="s">
-        <v>2049</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2040</v>
+        <v>1930</v>
       </c>
       <c r="D319" t="s">
-        <v>2041</v>
+        <v>2151</v>
       </c>
       <c r="E319" t="s">
-        <v>2042</v>
+        <v>1932</v>
       </c>
       <c r="F319" t="s">
-        <v>2043</v>
+        <v>1933</v>
       </c>
       <c r="G319" t="s">
-        <v>2044</v>
+        <v>1934</v>
       </c>
       <c r="H319" t="s">
-        <v>2062</v>
+        <v>2152</v>
       </c>
       <c r="I319" t="s">
-        <v>2063</v>
+        <v>2153</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2064</v>
+        <v>2154</v>
       </c>
       <c r="L319" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M319" t="s">
-        <v>2065</v>
+        <v>2155</v>
       </c>
       <c r="N319" t="s">
-        <v>2049</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2066</v>
+        <v>1930</v>
       </c>
       <c r="D320" t="s">
-        <v>2067</v>
+        <v>2151</v>
       </c>
       <c r="E320" t="s">
-        <v>2068</v>
+        <v>1932</v>
       </c>
       <c r="F320" t="s">
-        <v>2069</v>
+        <v>1933</v>
       </c>
       <c r="G320" t="s">
-        <v>2070</v>
+        <v>1934</v>
       </c>
       <c r="H320" t="s">
-        <v>2071</v>
+        <v>2156</v>
       </c>
       <c r="I320" t="s">
-        <v>2072</v>
+        <v>2157</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2073</v>
+        <v>2158</v>
       </c>
       <c r="L320" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M320" t="s">
-        <v>2074</v>
+        <v>2159</v>
       </c>
       <c r="N320" t="s">
-        <v>2075</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2076</v>
+        <v>2160</v>
       </c>
       <c r="D321" t="s">
-        <v>2067</v>
+        <v>1953</v>
       </c>
       <c r="E321" t="s">
-        <v>2077</v>
+        <v>2161</v>
       </c>
       <c r="F321" t="s">
-        <v>2078</v>
+        <v>2162</v>
       </c>
       <c r="G321" t="s">
-        <v>2079</v>
+        <v>2163</v>
       </c>
       <c r="H321" t="s">
-        <v>2080</v>
+        <v>2164</v>
       </c>
       <c r="I321" t="s">
-        <v>2081</v>
+        <v>2165</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2082</v>
+        <v>2166</v>
       </c>
       <c r="L321" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M321" t="s">
-        <v>2083</v>
+        <v>2167</v>
       </c>
       <c r="N321" t="s">
-        <v>2084</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2085</v>
+        <v>2160</v>
       </c>
       <c r="D322" t="s">
-        <v>2086</v>
+        <v>1953</v>
       </c>
       <c r="E322" t="s">
-        <v>2087</v>
+        <v>2161</v>
       </c>
       <c r="F322" t="s">
-        <v>2088</v>
+        <v>2162</v>
       </c>
       <c r="G322" t="s">
-        <v>2089</v>
+        <v>2163</v>
       </c>
       <c r="H322" t="s">
-        <v>2090</v>
+        <v>2169</v>
       </c>
       <c r="I322" t="s">
-        <v>2091</v>
+        <v>2170</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2092</v>
+        <v>2171</v>
       </c>
       <c r="L322" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M322" t="s">
-        <v>2093</v>
+        <v>2172</v>
       </c>
       <c r="N322" t="s">
-        <v>2094</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2095</v>
+        <v>2102</v>
       </c>
       <c r="D323" t="s">
-        <v>2096</v>
+        <v>1953</v>
       </c>
       <c r="E323" t="s">
-        <v>2097</v>
+        <v>2104</v>
       </c>
       <c r="F323" t="s">
-        <v>2098</v>
+        <v>2173</v>
       </c>
       <c r="G323" t="s">
-        <v>2099</v>
+        <v>2106</v>
       </c>
       <c r="H323" t="s">
-        <v>2100</v>
+        <v>2174</v>
       </c>
       <c r="I323" t="s">
-        <v>2101</v>
+        <v>2175</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2102</v>
+        <v>2176</v>
       </c>
       <c r="L323" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M323" t="s">
-        <v>2103</v>
+        <v>2177</v>
       </c>
       <c r="N323" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
       <c r="D324" t="s">
-        <v>2096</v>
+        <v>1953</v>
       </c>
       <c r="E324" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2173</v>
+      </c>
+      <c r="G324" t="s">
         <v>2106</v>
       </c>
-      <c r="F324" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H324" t="s">
-        <v>2109</v>
+        <v>2178</v>
       </c>
       <c r="I324" t="s">
-        <v>2110</v>
+        <v>2179</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
+        <v>2180</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1893</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2181</v>
+      </c>
+      <c r="N324" t="s">
         <v>2111</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2114</v>
+        <v>1952</v>
       </c>
       <c r="D325" t="s">
-        <v>2115</v>
+        <v>1953</v>
       </c>
       <c r="E325" t="s">
-        <v>2116</v>
+        <v>1954</v>
       </c>
       <c r="F325" t="s">
-        <v>2117</v>
+        <v>1955</v>
       </c>
       <c r="G325" t="s">
-        <v>2118</v>
+        <v>1956</v>
       </c>
       <c r="H325" t="s">
-        <v>2119</v>
+        <v>2182</v>
       </c>
       <c r="I325" t="s">
-        <v>2120</v>
+        <v>2183</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2121</v>
+        <v>2184</v>
       </c>
       <c r="L325" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M325" t="s">
-        <v>2122</v>
+        <v>2185</v>
       </c>
       <c r="N325" t="s">
-        <v>2123</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2124</v>
+        <v>1952</v>
       </c>
       <c r="D326" t="s">
-        <v>2125</v>
+        <v>1953</v>
       </c>
       <c r="E326" t="s">
-        <v>2126</v>
+        <v>1954</v>
       </c>
       <c r="F326" t="s">
-        <v>2127</v>
+        <v>1955</v>
       </c>
       <c r="G326" t="s">
-        <v>2128</v>
+        <v>1956</v>
       </c>
       <c r="H326" t="s">
-        <v>2129</v>
+        <v>2186</v>
       </c>
       <c r="I326" t="s">
-        <v>2130</v>
+        <v>2187</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2131</v>
+        <v>2188</v>
       </c>
       <c r="L326" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M326" t="s">
-        <v>2132</v>
+        <v>2189</v>
       </c>
       <c r="N326" t="s">
-        <v>2133</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2134</v>
+        <v>2190</v>
       </c>
       <c r="D327" t="s">
-        <v>2135</v>
+        <v>1953</v>
       </c>
       <c r="E327" t="s">
-        <v>2136</v>
+        <v>2191</v>
       </c>
       <c r="F327" t="s">
-        <v>2137</v>
+        <v>2192</v>
       </c>
       <c r="G327" t="s">
-        <v>2138</v>
+        <v>2193</v>
       </c>
       <c r="H327" t="s">
-        <v>2139</v>
+        <v>2194</v>
       </c>
       <c r="I327" t="s">
-        <v>2140</v>
+        <v>2195</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2141</v>
+        <v>2196</v>
       </c>
       <c r="L327" t="s">
-        <v>1777</v>
+        <v>1893</v>
       </c>
       <c r="M327" t="s">
-        <v>2142</v>
+        <v>2197</v>
       </c>
       <c r="N327" t="s">
-        <v>2143</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2144</v>
+        <v>2190</v>
       </c>
       <c r="D328" t="s">
-        <v>2145</v>
+        <v>1953</v>
       </c>
       <c r="E328" t="s">
-        <v>2146</v>
+        <v>2191</v>
       </c>
       <c r="F328" t="s">
-        <v>2147</v>
+        <v>2192</v>
       </c>
       <c r="G328" t="s">
-        <v>2148</v>
+        <v>2193</v>
       </c>
       <c r="H328" t="s">
-        <v>2149</v>
+        <v>2199</v>
       </c>
       <c r="I328" t="s">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2151</v>
+        <v>2201</v>
       </c>
       <c r="L328" t="s">
-        <v>1777</v>
+        <v>1893</v>
       </c>
       <c r="M328" t="s">
-        <v>2152</v>
+        <v>2202</v>
       </c>
       <c r="N328" t="s">
-        <v>2153</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>1749</v>
+        <v>2203</v>
       </c>
       <c r="D329" t="s">
-        <v>2154</v>
+        <v>2204</v>
       </c>
       <c r="E329" t="s">
-        <v>1750</v>
+        <v>2205</v>
       </c>
       <c r="F329" t="s">
-        <v>1751</v>
+        <v>2206</v>
       </c>
       <c r="G329" t="s">
-        <v>1752</v>
+        <v>2207</v>
       </c>
       <c r="H329" t="s">
-        <v>2155</v>
+        <v>2208</v>
       </c>
       <c r="I329" t="s">
-        <v>2156</v>
+        <v>2209</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2157</v>
+        <v>2210</v>
       </c>
       <c r="L329" t="s">
-        <v>2158</v>
+        <v>1893</v>
       </c>
       <c r="M329" t="s">
-        <v>2159</v>
+        <v>2211</v>
       </c>
       <c r="N329" t="s">
-        <v>1757</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2160</v>
+        <v>2203</v>
       </c>
       <c r="D330" t="s">
-        <v>2161</v>
+        <v>2204</v>
       </c>
       <c r="E330" t="s">
-        <v>2162</v>
+        <v>2205</v>
       </c>
       <c r="F330" t="s">
-        <v>2163</v>
+        <v>2206</v>
       </c>
       <c r="G330" t="s">
-        <v>2164</v>
+        <v>2207</v>
       </c>
       <c r="H330" t="s">
-        <v>2165</v>
+        <v>2213</v>
       </c>
       <c r="I330" t="s">
-        <v>2166</v>
+        <v>2214</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2167</v>
+        <v>2215</v>
       </c>
       <c r="L330" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M330" t="s">
-        <v>2168</v>
+        <v>2216</v>
       </c>
       <c r="N330" t="s">
-        <v>2169</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2040</v>
+        <v>2203</v>
       </c>
       <c r="D331" t="s">
-        <v>2170</v>
+        <v>2204</v>
       </c>
       <c r="E331" t="s">
-        <v>2042</v>
+        <v>2205</v>
       </c>
       <c r="F331" t="s">
-        <v>2043</v>
+        <v>2206</v>
       </c>
       <c r="G331" t="s">
-        <v>2044</v>
+        <v>2207</v>
       </c>
       <c r="H331" t="s">
-        <v>2171</v>
+        <v>2217</v>
       </c>
       <c r="I331" t="s">
-        <v>2172</v>
+        <v>2218</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2173</v>
+        <v>2219</v>
       </c>
       <c r="L331" t="s">
-        <v>2158</v>
+        <v>1893</v>
       </c>
       <c r="M331" t="s">
-        <v>2174</v>
+        <v>2220</v>
       </c>
       <c r="N331" t="s">
-        <v>2049</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2175</v>
+        <v>2203</v>
       </c>
       <c r="D332" t="s">
-        <v>2176</v>
+        <v>2204</v>
       </c>
       <c r="E332" t="s">
-        <v>2177</v>
+        <v>2205</v>
       </c>
       <c r="F332" t="s">
-        <v>2178</v>
+        <v>2206</v>
       </c>
       <c r="G332" t="s">
-        <v>2179</v>
+        <v>2207</v>
       </c>
       <c r="H332" t="s">
-        <v>2180</v>
+        <v>2221</v>
       </c>
       <c r="I332" t="s">
-        <v>2181</v>
+        <v>2222</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2182</v>
+        <v>2223</v>
       </c>
       <c r="L332" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M332" t="s">
-        <v>2183</v>
+        <v>2224</v>
       </c>
       <c r="N332" t="s">
-        <v>2184</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2185</v>
+        <v>2203</v>
       </c>
       <c r="D333" t="s">
-        <v>2186</v>
+        <v>2204</v>
       </c>
       <c r="E333" t="s">
-        <v>2187</v>
+        <v>2205</v>
       </c>
       <c r="F333" t="s">
-        <v>2188</v>
+        <v>2206</v>
       </c>
       <c r="G333" t="s">
-        <v>2189</v>
+        <v>2207</v>
       </c>
       <c r="H333" t="s">
-        <v>2190</v>
+        <v>2225</v>
       </c>
       <c r="I333" t="s">
-        <v>2191</v>
+        <v>2226</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2192</v>
+        <v>2227</v>
       </c>
       <c r="L333" t="s">
-        <v>1732</v>
+        <v>1893</v>
       </c>
       <c r="M333" t="s">
-        <v>2193</v>
+        <v>2228</v>
       </c>
       <c r="N333" t="s">
-        <v>2194</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2195</v>
+        <v>2229</v>
       </c>
       <c r="D334" t="s">
-        <v>2196</v>
+        <v>2230</v>
       </c>
       <c r="E334" t="s">
-        <v>2197</v>
+        <v>2231</v>
       </c>
       <c r="F334" t="s">
-        <v>2198</v>
+        <v>2232</v>
       </c>
       <c r="G334" t="s">
-        <v>2199</v>
+        <v>2233</v>
       </c>
       <c r="H334" t="s">
-        <v>2200</v>
+        <v>2234</v>
       </c>
       <c r="I334" t="s">
-        <v>2201</v>
+        <v>2235</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2202</v>
+        <v>2236</v>
       </c>
       <c r="L334" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M334" t="s">
-        <v>2203</v>
+        <v>2237</v>
       </c>
       <c r="N334" t="s">
-        <v>2204</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2205</v>
+        <v>2239</v>
       </c>
       <c r="D335" t="s">
-        <v>2196</v>
+        <v>2230</v>
       </c>
       <c r="E335" t="s">
-        <v>2206</v>
+        <v>2240</v>
       </c>
       <c r="F335" t="s">
-        <v>2207</v>
+        <v>2241</v>
       </c>
       <c r="G335" t="s">
-        <v>2208</v>
+        <v>2242</v>
       </c>
       <c r="H335" t="s">
-        <v>2209</v>
+        <v>2243</v>
       </c>
       <c r="I335" t="s">
-        <v>2210</v>
+        <v>2244</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2211</v>
+        <v>2245</v>
       </c>
       <c r="L335" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M335" t="s">
-        <v>2212</v>
+        <v>2246</v>
       </c>
       <c r="N335" t="s">
-        <v>2213</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2205</v>
+        <v>2248</v>
       </c>
       <c r="D336" t="s">
-        <v>2196</v>
+        <v>2249</v>
       </c>
       <c r="E336" t="s">
-        <v>2206</v>
+        <v>2250</v>
       </c>
       <c r="F336" t="s">
-        <v>2207</v>
+        <v>2251</v>
       </c>
       <c r="G336" t="s">
-        <v>2208</v>
+        <v>2252</v>
       </c>
       <c r="H336" t="s">
-        <v>2214</v>
+        <v>2253</v>
       </c>
       <c r="I336" t="s">
-        <v>2215</v>
+        <v>2254</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2216</v>
+        <v>2255</v>
       </c>
       <c r="L336" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M336" t="s">
-        <v>2217</v>
+        <v>2256</v>
       </c>
       <c r="N336" t="s">
-        <v>2213</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2218</v>
+        <v>2258</v>
       </c>
       <c r="D337" t="s">
-        <v>2196</v>
+        <v>2259</v>
       </c>
       <c r="E337" t="s">
-        <v>2219</v>
+        <v>2260</v>
       </c>
       <c r="F337" t="s">
-        <v>2220</v>
+        <v>2261</v>
       </c>
       <c r="G337" t="s">
-        <v>2221</v>
+        <v>2262</v>
       </c>
       <c r="H337" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I337" t="s">
-        <v>2223</v>
+        <v>2264</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2224</v>
+        <v>2265</v>
       </c>
       <c r="L337" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M337" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="N337" t="s">
-        <v>2226</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2218</v>
+        <v>2268</v>
       </c>
       <c r="D338" t="s">
-        <v>2196</v>
+        <v>2259</v>
       </c>
       <c r="E338" t="s">
-        <v>2219</v>
+        <v>2269</v>
       </c>
       <c r="F338" t="s">
-        <v>2220</v>
+        <v>2270</v>
       </c>
       <c r="G338" t="s">
-        <v>2221</v>
+        <v>2271</v>
       </c>
       <c r="H338" t="s">
-        <v>2227</v>
+        <v>2272</v>
       </c>
       <c r="I338" t="s">
-        <v>2228</v>
+        <v>2273</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2229</v>
+        <v>2274</v>
       </c>
       <c r="L338" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M338" t="s">
-        <v>2230</v>
+        <v>2275</v>
       </c>
       <c r="N338" t="s">
-        <v>2226</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2231</v>
+        <v>2277</v>
       </c>
       <c r="D339" t="s">
-        <v>2232</v>
+        <v>2278</v>
       </c>
       <c r="E339" t="s">
-        <v>2233</v>
+        <v>2279</v>
       </c>
       <c r="F339" t="s">
-        <v>2234</v>
+        <v>2280</v>
       </c>
       <c r="G339" t="s">
-        <v>2235</v>
+        <v>2281</v>
       </c>
       <c r="H339" t="s">
-        <v>2236</v>
+        <v>2282</v>
       </c>
       <c r="I339" t="s">
-        <v>2237</v>
+        <v>2283</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2238</v>
+        <v>2284</v>
       </c>
       <c r="L339" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M339" t="s">
-        <v>2239</v>
+        <v>2285</v>
       </c>
       <c r="N339" t="s">
-        <v>2240</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2241</v>
+        <v>2287</v>
       </c>
       <c r="D340" t="s">
-        <v>2232</v>
+        <v>2288</v>
       </c>
       <c r="E340" t="s">
-        <v>2242</v>
+        <v>2289</v>
       </c>
       <c r="F340" t="s">
-        <v>2243</v>
+        <v>2290</v>
       </c>
       <c r="G340" t="s">
-        <v>2244</v>
+        <v>2291</v>
       </c>
       <c r="H340" t="s">
-        <v>2245</v>
+        <v>2292</v>
       </c>
       <c r="I340" t="s">
-        <v>2246</v>
+        <v>2293</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2247</v>
+        <v>2294</v>
       </c>
       <c r="L340" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M340" t="s">
-        <v>2248</v>
+        <v>2295</v>
       </c>
       <c r="N340" t="s">
-        <v>2249</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2250</v>
+        <v>2297</v>
       </c>
       <c r="D341" t="s">
-        <v>2232</v>
+        <v>2298</v>
       </c>
       <c r="E341" t="s">
-        <v>2251</v>
+        <v>2299</v>
       </c>
       <c r="F341" t="s">
-        <v>2252</v>
+        <v>2300</v>
       </c>
       <c r="G341" t="s">
-        <v>2253</v>
+        <v>2301</v>
       </c>
       <c r="H341" t="s">
-        <v>2254</v>
+        <v>2302</v>
       </c>
       <c r="I341" t="s">
-        <v>2255</v>
+        <v>2303</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2256</v>
+        <v>2304</v>
       </c>
       <c r="L341" t="s">
-        <v>215</v>
+        <v>1938</v>
       </c>
       <c r="M341" t="s">
-        <v>2257</v>
+        <v>2305</v>
       </c>
       <c r="N341" t="s">
-        <v>2258</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2259</v>
+        <v>2307</v>
       </c>
       <c r="D342" t="s">
-        <v>2232</v>
+        <v>2308</v>
       </c>
       <c r="E342" t="s">
-        <v>2260</v>
+        <v>2309</v>
       </c>
       <c r="F342" t="s">
-        <v>2261</v>
+        <v>2310</v>
       </c>
       <c r="G342" t="s">
-        <v>2262</v>
+        <v>2311</v>
       </c>
       <c r="H342" t="s">
-        <v>2263</v>
+        <v>2312</v>
       </c>
       <c r="I342" t="s">
-        <v>2264</v>
+        <v>2313</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2265</v>
+        <v>2314</v>
       </c>
       <c r="L342" t="s">
-        <v>215</v>
+        <v>1938</v>
       </c>
       <c r="M342" t="s">
-        <v>2266</v>
+        <v>2315</v>
       </c>
       <c r="N342" t="s">
-        <v>2267</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2241</v>
+        <v>1910</v>
       </c>
       <c r="D343" t="s">
-        <v>2268</v>
+        <v>2317</v>
       </c>
       <c r="E343" t="s">
-        <v>2242</v>
+        <v>1911</v>
       </c>
       <c r="F343" t="s">
-        <v>2243</v>
+        <v>1912</v>
       </c>
       <c r="G343" t="s">
-        <v>2244</v>
+        <v>1913</v>
       </c>
       <c r="H343" t="s">
-        <v>2245</v>
+        <v>2318</v>
       </c>
       <c r="I343" t="s">
-        <v>2269</v>
+        <v>2319</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2270</v>
+        <v>2320</v>
       </c>
       <c r="L343" t="s">
-        <v>460</v>
+        <v>2321</v>
       </c>
       <c r="M343" t="s">
-        <v>2271</v>
+        <v>2322</v>
       </c>
       <c r="N343" t="s">
-        <v>2249</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2272</v>
+        <v>2323</v>
       </c>
       <c r="D344" t="s">
-        <v>2268</v>
+        <v>2324</v>
       </c>
       <c r="E344" t="s">
-        <v>2273</v>
+        <v>2325</v>
       </c>
       <c r="F344" t="s">
-        <v>2274</v>
+        <v>2326</v>
       </c>
       <c r="G344" t="s">
-        <v>2275</v>
+        <v>2327</v>
       </c>
       <c r="H344" t="s">
-        <v>2276</v>
+        <v>2328</v>
       </c>
       <c r="I344" t="s">
-        <v>2277</v>
+        <v>2329</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2278</v>
+        <v>2330</v>
       </c>
       <c r="L344" t="s">
-        <v>460</v>
+        <v>25</v>
       </c>
       <c r="M344" t="s">
-        <v>2279</v>
+        <v>2331</v>
       </c>
       <c r="N344" t="s">
-        <v>2280</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2027</v>
+        <v>2203</v>
       </c>
       <c r="D345" t="s">
-        <v>2268</v>
+        <v>2333</v>
       </c>
       <c r="E345" t="s">
-        <v>2028</v>
+        <v>2205</v>
       </c>
       <c r="F345" t="s">
-        <v>2029</v>
+        <v>2206</v>
       </c>
       <c r="G345" t="s">
-        <v>2030</v>
+        <v>2207</v>
       </c>
       <c r="H345" t="s">
-        <v>2031</v>
+        <v>2334</v>
       </c>
       <c r="I345" t="s">
-        <v>2281</v>
+        <v>2335</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2282</v>
+        <v>2336</v>
       </c>
       <c r="L345" t="s">
-        <v>460</v>
+        <v>2321</v>
       </c>
       <c r="M345" t="s">
-        <v>2283</v>
+        <v>2337</v>
       </c>
       <c r="N345" t="s">
-        <v>2035</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>1724</v>
+        <v>2338</v>
       </c>
       <c r="D346" t="s">
-        <v>2268</v>
+        <v>2339</v>
       </c>
       <c r="E346" t="s">
-        <v>1726</v>
+        <v>2340</v>
       </c>
       <c r="F346" t="s">
-        <v>1727</v>
+        <v>2341</v>
       </c>
       <c r="G346" t="s">
-        <v>1728</v>
+        <v>2342</v>
       </c>
       <c r="H346" t="s">
-        <v>2284</v>
+        <v>2343</v>
       </c>
       <c r="I346" t="s">
-        <v>2285</v>
+        <v>2344</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2286</v>
+        <v>2345</v>
       </c>
       <c r="L346" t="s">
-        <v>460</v>
+        <v>25</v>
       </c>
       <c r="M346" t="s">
-        <v>2287</v>
+        <v>2346</v>
       </c>
       <c r="N346" t="s">
-        <v>1734</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>1997</v>
+        <v>2348</v>
       </c>
       <c r="D347" t="s">
-        <v>2268</v>
+        <v>2349</v>
       </c>
       <c r="E347" t="s">
-        <v>1998</v>
+        <v>2350</v>
       </c>
       <c r="F347" t="s">
-        <v>1999</v>
+        <v>2351</v>
       </c>
       <c r="G347" t="s">
-        <v>2000</v>
+        <v>2352</v>
       </c>
       <c r="H347" t="s">
-        <v>2288</v>
+        <v>2353</v>
       </c>
       <c r="I347" t="s">
-        <v>2289</v>
+        <v>2354</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2290</v>
+        <v>2355</v>
       </c>
       <c r="L347" t="s">
-        <v>460</v>
+        <v>1893</v>
       </c>
       <c r="M347" t="s">
-        <v>2291</v>
+        <v>2356</v>
       </c>
       <c r="N347" t="s">
-        <v>2005</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2292</v>
+        <v>2358</v>
       </c>
       <c r="D348" t="s">
-        <v>2268</v>
+        <v>2359</v>
       </c>
       <c r="E348" t="s">
-        <v>2293</v>
+        <v>2360</v>
       </c>
       <c r="F348" t="s">
-        <v>2294</v>
+        <v>2361</v>
       </c>
       <c r="G348" t="s">
-        <v>2295</v>
+        <v>2362</v>
       </c>
       <c r="H348" t="s">
-        <v>2296</v>
+        <v>2363</v>
       </c>
       <c r="I348" t="s">
-        <v>2297</v>
+        <v>2364</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2298</v>
+        <v>2365</v>
       </c>
       <c r="L348" t="s">
-        <v>460</v>
+        <v>1893</v>
       </c>
       <c r="M348" t="s">
-        <v>2299</v>
+        <v>2366</v>
       </c>
       <c r="N348" t="s">
-        <v>2300</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2185</v>
+        <v>2368</v>
       </c>
       <c r="D349" t="s">
-        <v>2268</v>
+        <v>2359</v>
       </c>
       <c r="E349" t="s">
-        <v>2187</v>
+        <v>2369</v>
       </c>
       <c r="F349" t="s">
-        <v>2188</v>
+        <v>2370</v>
       </c>
       <c r="G349" t="s">
-        <v>2189</v>
+        <v>2371</v>
       </c>
       <c r="H349" t="s">
-        <v>2190</v>
+        <v>2372</v>
       </c>
       <c r="I349" t="s">
-        <v>2301</v>
+        <v>2373</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2302</v>
+        <v>2374</v>
       </c>
       <c r="L349" t="s">
-        <v>460</v>
+        <v>1893</v>
       </c>
       <c r="M349" t="s">
-        <v>2303</v>
+        <v>2375</v>
       </c>
       <c r="N349" t="s">
-        <v>2194</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2304</v>
+        <v>2368</v>
       </c>
       <c r="D350" t="s">
-        <v>2305</v>
+        <v>2359</v>
       </c>
       <c r="E350" t="s">
-        <v>2306</v>
+        <v>2369</v>
       </c>
       <c r="F350" t="s">
-        <v>2307</v>
+        <v>2370</v>
       </c>
       <c r="G350" t="s">
-        <v>2308</v>
+        <v>2371</v>
       </c>
       <c r="H350" t="s">
-        <v>2309</v>
+        <v>2377</v>
       </c>
       <c r="I350" t="s">
-        <v>2310</v>
+        <v>2378</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2311</v>
+        <v>2379</v>
       </c>
       <c r="L350" t="s">
-        <v>536</v>
+        <v>1893</v>
       </c>
       <c r="M350" t="s">
-        <v>2312</v>
+        <v>2380</v>
       </c>
       <c r="N350" t="s">
-        <v>2313</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2314</v>
+        <v>2381</v>
       </c>
       <c r="D351" t="s">
-        <v>2315</v>
+        <v>2359</v>
       </c>
       <c r="E351" t="s">
-        <v>2316</v>
+        <v>2382</v>
       </c>
       <c r="F351" t="s">
-        <v>2317</v>
+        <v>2383</v>
       </c>
       <c r="G351" t="s">
-        <v>2318</v>
+        <v>2384</v>
       </c>
       <c r="H351" t="s">
-        <v>2319</v>
+        <v>2385</v>
       </c>
       <c r="I351" t="s">
-        <v>2320</v>
+        <v>2386</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2321</v>
+        <v>2387</v>
       </c>
       <c r="L351" t="s">
-        <v>1777</v>
+        <v>1893</v>
       </c>
       <c r="M351" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="N351" t="s">
-        <v>2323</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2324</v>
+        <v>2381</v>
       </c>
       <c r="D352" t="s">
-        <v>2325</v>
+        <v>2359</v>
       </c>
       <c r="E352" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="F352" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="G352" t="s">
-        <v>2328</v>
+        <v>2384</v>
       </c>
       <c r="H352" t="s">
-        <v>2329</v>
+        <v>2390</v>
       </c>
       <c r="I352" t="s">
-        <v>2330</v>
+        <v>2391</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2331</v>
+        <v>2392</v>
       </c>
       <c r="L352" t="s">
-        <v>2158</v>
+        <v>1893</v>
       </c>
       <c r="M352" t="s">
-        <v>2332</v>
+        <v>2393</v>
       </c>
       <c r="N352" t="s">
-        <v>2333</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2334</v>
+        <v>2394</v>
       </c>
       <c r="D353" t="s">
-        <v>2335</v>
+        <v>2395</v>
       </c>
       <c r="E353" t="s">
-        <v>2336</v>
+        <v>2396</v>
       </c>
       <c r="F353" t="s">
-        <v>2337</v>
+        <v>2397</v>
       </c>
       <c r="G353" t="s">
-        <v>2338</v>
+        <v>2398</v>
       </c>
       <c r="H353" t="s">
-        <v>2339</v>
+        <v>2399</v>
       </c>
       <c r="I353" t="s">
-        <v>2340</v>
+        <v>2400</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2341</v>
+        <v>2401</v>
       </c>
       <c r="L353" t="s">
-        <v>1777</v>
+        <v>25</v>
       </c>
       <c r="M353" t="s">
-        <v>2342</v>
+        <v>2402</v>
       </c>
       <c r="N353" t="s">
-        <v>2343</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2344</v>
+        <v>2404</v>
       </c>
       <c r="D354" t="s">
-        <v>2345</v>
+        <v>2395</v>
       </c>
       <c r="E354" t="s">
-        <v>2346</v>
+        <v>2405</v>
       </c>
       <c r="F354" t="s">
-        <v>2347</v>
+        <v>2406</v>
       </c>
       <c r="G354" t="s">
-        <v>2348</v>
+        <v>2407</v>
       </c>
       <c r="H354" t="s">
-        <v>2349</v>
+        <v>2408</v>
       </c>
       <c r="I354" t="s">
-        <v>2350</v>
+        <v>2409</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2351</v>
+        <v>2410</v>
       </c>
       <c r="L354" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M354" t="s">
-        <v>2352</v>
+        <v>2411</v>
       </c>
       <c r="N354" t="s">
-        <v>2353</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2354</v>
+        <v>2413</v>
       </c>
       <c r="D355" t="s">
-        <v>2355</v>
+        <v>2395</v>
       </c>
       <c r="E355" t="s">
-        <v>2356</v>
+        <v>2414</v>
       </c>
       <c r="F355" t="s">
-        <v>2357</v>
+        <v>2415</v>
       </c>
       <c r="G355" t="s">
-        <v>2358</v>
+        <v>2416</v>
       </c>
       <c r="H355" t="s">
-        <v>2359</v>
+        <v>2417</v>
       </c>
       <c r="I355" t="s">
-        <v>2360</v>
+        <v>2418</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2361</v>
+        <v>2419</v>
       </c>
       <c r="L355" t="s">
-        <v>1777</v>
+        <v>25</v>
       </c>
       <c r="M355" t="s">
-        <v>2362</v>
+        <v>2420</v>
       </c>
       <c r="N355" t="s">
-        <v>2363</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2364</v>
+        <v>2422</v>
       </c>
       <c r="D356" t="s">
-        <v>2365</v>
+        <v>2395</v>
       </c>
       <c r="E356" t="s">
-        <v>2366</v>
+        <v>2423</v>
       </c>
       <c r="F356" t="s">
-        <v>2367</v>
+        <v>2424</v>
       </c>
       <c r="G356" t="s">
-        <v>2368</v>
+        <v>2425</v>
       </c>
       <c r="H356" t="s">
-        <v>2369</v>
+        <v>2426</v>
       </c>
       <c r="I356" t="s">
-        <v>2370</v>
+        <v>2427</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>2371</v>
+        <v>2428</v>
       </c>
       <c r="L356" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M356" t="s">
-        <v>2372</v>
+        <v>2429</v>
       </c>
       <c r="N356" t="s">
-        <v>2373</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2374</v>
+        <v>2404</v>
       </c>
       <c r="D357" t="s">
-        <v>2365</v>
+        <v>2431</v>
       </c>
       <c r="E357" t="s">
-        <v>2375</v>
+        <v>2405</v>
       </c>
       <c r="F357" t="s">
-        <v>2376</v>
+        <v>2406</v>
       </c>
       <c r="G357" t="s">
-        <v>2377</v>
+        <v>2407</v>
       </c>
       <c r="H357" t="s">
-        <v>2378</v>
+        <v>2408</v>
       </c>
       <c r="I357" t="s">
-        <v>2379</v>
+        <v>2432</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>2380</v>
+        <v>2433</v>
       </c>
       <c r="L357" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M357" t="s">
-        <v>2381</v>
+        <v>2434</v>
       </c>
       <c r="N357" t="s">
-        <v>2382</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2383</v>
+        <v>2435</v>
       </c>
       <c r="D358" t="s">
-        <v>2384</v>
+        <v>2431</v>
       </c>
       <c r="E358" t="s">
-        <v>2385</v>
+        <v>2436</v>
       </c>
       <c r="F358" t="s">
-        <v>2386</v>
+        <v>2437</v>
       </c>
       <c r="G358" t="s">
-        <v>2387</v>
+        <v>2438</v>
       </c>
       <c r="H358" t="s">
-        <v>2388</v>
+        <v>2439</v>
       </c>
       <c r="I358" t="s">
-        <v>2389</v>
+        <v>2440</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>2390</v>
+        <v>2441</v>
       </c>
       <c r="L358" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M358" t="s">
-        <v>2391</v>
+        <v>2442</v>
       </c>
       <c r="N358" t="s">
-        <v>2392</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2393</v>
+        <v>2190</v>
       </c>
       <c r="D359" t="s">
-        <v>2384</v>
+        <v>2431</v>
       </c>
       <c r="E359" t="s">
-        <v>2394</v>
+        <v>2191</v>
       </c>
       <c r="F359" t="s">
-        <v>2395</v>
+        <v>2192</v>
       </c>
       <c r="G359" t="s">
-        <v>2396</v>
+        <v>2193</v>
       </c>
       <c r="H359" t="s">
-        <v>2397</v>
+        <v>2194</v>
       </c>
       <c r="I359" t="s">
-        <v>2398</v>
+        <v>2444</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2399</v>
+        <v>2445</v>
       </c>
       <c r="L359" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M359" t="s">
-        <v>2400</v>
+        <v>2446</v>
       </c>
       <c r="N359" t="s">
-        <v>2401</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2402</v>
+        <v>1885</v>
       </c>
       <c r="D360" t="s">
-        <v>2365</v>
+        <v>2431</v>
       </c>
       <c r="E360" t="s">
-        <v>1750</v>
+        <v>1887</v>
       </c>
       <c r="F360" t="s">
-        <v>1751</v>
+        <v>1888</v>
       </c>
       <c r="G360" t="s">
-        <v>1752</v>
+        <v>1889</v>
       </c>
       <c r="H360" t="s">
-        <v>1753</v>
+        <v>2447</v>
       </c>
       <c r="I360" t="s">
-        <v>2403</v>
+        <v>2448</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2404</v>
+        <v>2449</v>
       </c>
       <c r="L360" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M360" t="s">
-        <v>2405</v>
+        <v>2450</v>
       </c>
       <c r="N360" t="s">
-        <v>2406</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2407</v>
+        <v>2160</v>
       </c>
       <c r="D361" t="s">
-        <v>2365</v>
+        <v>2431</v>
       </c>
       <c r="E361" t="s">
-        <v>2408</v>
+        <v>2161</v>
       </c>
       <c r="F361" t="s">
-        <v>2409</v>
+        <v>2162</v>
       </c>
       <c r="G361" t="s">
-        <v>2410</v>
+        <v>2163</v>
       </c>
       <c r="H361" t="s">
-        <v>2411</v>
+        <v>2451</v>
       </c>
       <c r="I361" t="s">
-        <v>2412</v>
+        <v>2452</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2413</v>
+        <v>2453</v>
       </c>
       <c r="L361" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M361" t="s">
-        <v>2414</v>
+        <v>2454</v>
       </c>
       <c r="N361" t="s">
-        <v>2415</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="D362" t="s">
-        <v>2417</v>
+        <v>2431</v>
       </c>
       <c r="E362" t="s">
-        <v>2418</v>
+        <v>2456</v>
       </c>
       <c r="F362" t="s">
-        <v>2419</v>
+        <v>2457</v>
       </c>
       <c r="G362" t="s">
-        <v>2420</v>
+        <v>2458</v>
       </c>
       <c r="H362" t="s">
-        <v>2421</v>
+        <v>2459</v>
       </c>
       <c r="I362" t="s">
-        <v>2422</v>
+        <v>2460</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2423</v>
+        <v>2461</v>
       </c>
       <c r="L362" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M362" t="s">
-        <v>2424</v>
+        <v>2462</v>
       </c>
       <c r="N362" t="s">
-        <v>2425</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2426</v>
+        <v>2348</v>
       </c>
       <c r="D363" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
       <c r="E363" t="s">
-        <v>2428</v>
+        <v>2350</v>
       </c>
       <c r="F363" t="s">
-        <v>2429</v>
+        <v>2351</v>
       </c>
       <c r="G363" t="s">
-        <v>2430</v>
+        <v>2352</v>
       </c>
       <c r="H363" t="s">
-        <v>2431</v>
+        <v>2353</v>
       </c>
       <c r="I363" t="s">
-        <v>2432</v>
+        <v>2464</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2433</v>
+        <v>2465</v>
       </c>
       <c r="L363" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="M363" t="s">
-        <v>2434</v>
+        <v>2466</v>
       </c>
       <c r="N363" t="s">
-        <v>2435</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2436</v>
+        <v>2467</v>
       </c>
       <c r="D364" t="s">
-        <v>2437</v>
+        <v>2468</v>
       </c>
       <c r="E364" t="s">
-        <v>2438</v>
+        <v>2469</v>
       </c>
       <c r="F364" t="s">
-        <v>2439</v>
+        <v>2470</v>
       </c>
       <c r="G364" t="s">
-        <v>2440</v>
+        <v>2471</v>
       </c>
       <c r="H364" t="s">
-        <v>2441</v>
+        <v>2472</v>
       </c>
       <c r="I364" t="s">
-        <v>2442</v>
+        <v>2473</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2443</v>
+        <v>2474</v>
       </c>
       <c r="L364" t="s">
-        <v>215</v>
+        <v>1949</v>
       </c>
       <c r="M364" t="s">
-        <v>2444</v>
+        <v>2475</v>
       </c>
       <c r="N364" t="s">
-        <v>2445</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2446</v>
+        <v>2477</v>
       </c>
       <c r="D365" t="s">
-        <v>2427</v>
+        <v>2478</v>
       </c>
       <c r="E365" t="s">
-        <v>2447</v>
+        <v>2479</v>
       </c>
       <c r="F365" t="s">
-        <v>2448</v>
+        <v>2480</v>
       </c>
       <c r="G365" t="s">
-        <v>2449</v>
+        <v>2481</v>
       </c>
       <c r="H365" t="s">
-        <v>2450</v>
+        <v>2482</v>
       </c>
       <c r="I365" t="s">
-        <v>2451</v>
+        <v>2483</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2452</v>
+        <v>2484</v>
       </c>
       <c r="L365" t="s">
-        <v>215</v>
+        <v>1938</v>
       </c>
       <c r="M365" t="s">
-        <v>2453</v>
+        <v>2485</v>
       </c>
       <c r="N365" t="s">
-        <v>2454</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2455</v>
+        <v>2487</v>
       </c>
       <c r="D366" t="s">
-        <v>2456</v>
+        <v>2488</v>
       </c>
       <c r="E366" t="s">
-        <v>2457</v>
+        <v>2489</v>
       </c>
       <c r="F366" t="s">
-        <v>2458</v>
+        <v>2490</v>
       </c>
       <c r="G366" t="s">
-        <v>2459</v>
+        <v>2491</v>
       </c>
       <c r="H366" t="s">
-        <v>2460</v>
+        <v>2492</v>
       </c>
       <c r="I366" t="s">
-        <v>2461</v>
+        <v>2493</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2462</v>
+        <v>2494</v>
       </c>
       <c r="L366" t="s">
-        <v>215</v>
+        <v>2321</v>
       </c>
       <c r="M366" t="s">
-        <v>2463</v>
+        <v>2495</v>
       </c>
       <c r="N366" t="s">
-        <v>2464</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2465</v>
+        <v>2497</v>
       </c>
       <c r="D367" t="s">
-        <v>2427</v>
+        <v>2498</v>
       </c>
       <c r="E367" t="s">
-        <v>2466</v>
+        <v>2499</v>
       </c>
       <c r="F367" t="s">
-        <v>2467</v>
+        <v>2500</v>
       </c>
       <c r="G367" t="s">
-        <v>2468</v>
+        <v>2501</v>
       </c>
       <c r="H367" t="s">
-        <v>2469</v>
+        <v>2502</v>
       </c>
       <c r="I367" t="s">
-        <v>2470</v>
+        <v>2503</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2471</v>
+        <v>2504</v>
       </c>
       <c r="L367" t="s">
-        <v>215</v>
+        <v>1938</v>
       </c>
       <c r="M367" t="s">
-        <v>2472</v>
+        <v>2505</v>
       </c>
       <c r="N367" t="s">
-        <v>2473</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2314</v>
+        <v>2507</v>
       </c>
       <c r="D368" t="s">
-        <v>2474</v>
+        <v>2508</v>
       </c>
       <c r="E368" t="s">
-        <v>2316</v>
+        <v>2509</v>
       </c>
       <c r="F368" t="s">
-        <v>2317</v>
+        <v>2510</v>
       </c>
       <c r="G368" t="s">
-        <v>2318</v>
+        <v>2511</v>
       </c>
       <c r="H368" t="s">
-        <v>2475</v>
+        <v>2512</v>
       </c>
       <c r="I368" t="s">
-        <v>2476</v>
+        <v>2513</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2477</v>
+        <v>2514</v>
       </c>
       <c r="L368" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M368" t="s">
-        <v>2478</v>
+        <v>2515</v>
       </c>
       <c r="N368" t="s">
-        <v>2323</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2314</v>
+        <v>2517</v>
       </c>
       <c r="D369" t="s">
-        <v>2474</v>
+        <v>2518</v>
       </c>
       <c r="E369" t="s">
-        <v>2316</v>
+        <v>2519</v>
       </c>
       <c r="F369" t="s">
-        <v>2317</v>
+        <v>2520</v>
       </c>
       <c r="G369" t="s">
-        <v>2318</v>
+        <v>2521</v>
       </c>
       <c r="H369" t="s">
-        <v>2479</v>
+        <v>2522</v>
       </c>
       <c r="I369" t="s">
-        <v>2480</v>
+        <v>2523</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2481</v>
+        <v>2524</v>
       </c>
       <c r="L369" t="s">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="M369" t="s">
-        <v>2482</v>
+        <v>2525</v>
       </c>
       <c r="N369" t="s">
-        <v>2323</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2314</v>
+        <v>2527</v>
       </c>
       <c r="D370" t="s">
-        <v>2474</v>
+        <v>2528</v>
       </c>
       <c r="E370" t="s">
-        <v>2316</v>
+        <v>2529</v>
       </c>
       <c r="F370" t="s">
-        <v>2317</v>
+        <v>2530</v>
       </c>
       <c r="G370" t="s">
-        <v>2318</v>
+        <v>2531</v>
       </c>
       <c r="H370" t="s">
-        <v>2483</v>
+        <v>2532</v>
       </c>
       <c r="I370" t="s">
-        <v>2484</v>
+        <v>2533</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2485</v>
+        <v>2534</v>
       </c>
       <c r="L370" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M370" t="s">
-        <v>2486</v>
+        <v>2535</v>
       </c>
       <c r="N370" t="s">
-        <v>2323</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2314</v>
+        <v>2537</v>
       </c>
       <c r="D371" t="s">
-        <v>2474</v>
+        <v>2528</v>
       </c>
       <c r="E371" t="s">
-        <v>2316</v>
+        <v>2538</v>
       </c>
       <c r="F371" t="s">
-        <v>2317</v>
+        <v>2539</v>
       </c>
       <c r="G371" t="s">
-        <v>2318</v>
+        <v>2540</v>
       </c>
       <c r="H371" t="s">
-        <v>2487</v>
+        <v>2541</v>
       </c>
       <c r="I371" t="s">
-        <v>2488</v>
+        <v>2542</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2489</v>
+        <v>2543</v>
       </c>
       <c r="L371" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M371" t="s">
-        <v>2490</v>
+        <v>2544</v>
       </c>
       <c r="N371" t="s">
-        <v>2323</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2491</v>
+        <v>2546</v>
       </c>
       <c r="D372" t="s">
-        <v>2492</v>
+        <v>2547</v>
       </c>
       <c r="E372" t="s">
-        <v>2493</v>
+        <v>2548</v>
       </c>
       <c r="F372" t="s">
-        <v>2494</v>
+        <v>2549</v>
       </c>
       <c r="G372" t="s">
-        <v>2495</v>
+        <v>2550</v>
       </c>
       <c r="H372" t="s">
-        <v>2496</v>
+        <v>2551</v>
       </c>
       <c r="I372" t="s">
-        <v>2497</v>
+        <v>2552</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2498</v>
+        <v>2553</v>
       </c>
       <c r="L372" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M372" t="s">
-        <v>2499</v>
+        <v>2554</v>
       </c>
       <c r="N372" t="s">
-        <v>2500</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2501</v>
+        <v>2556</v>
       </c>
       <c r="D373" t="s">
-        <v>2502</v>
+        <v>2547</v>
       </c>
       <c r="E373" t="s">
-        <v>2503</v>
+        <v>2557</v>
       </c>
       <c r="F373" t="s">
-        <v>2504</v>
+        <v>2558</v>
       </c>
       <c r="G373" t="s">
-        <v>2505</v>
+        <v>2559</v>
       </c>
       <c r="H373" t="s">
-        <v>2506</v>
+        <v>2560</v>
       </c>
       <c r="I373" t="s">
-        <v>2507</v>
+        <v>2561</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2508</v>
+        <v>2562</v>
       </c>
       <c r="L373" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M373" t="s">
-        <v>2509</v>
+        <v>2563</v>
       </c>
       <c r="N373" t="s">
-        <v>2510</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2511</v>
+        <v>2565</v>
       </c>
       <c r="D374" t="s">
-        <v>2365</v>
+        <v>2528</v>
       </c>
       <c r="E374" t="s">
-        <v>2512</v>
+        <v>1911</v>
       </c>
       <c r="F374" t="s">
-        <v>2513</v>
+        <v>1912</v>
       </c>
       <c r="G374" t="s">
-        <v>2514</v>
+        <v>1913</v>
       </c>
       <c r="H374" t="s">
-        <v>2515</v>
+        <v>1914</v>
       </c>
       <c r="I374" t="s">
-        <v>2516</v>
+        <v>2566</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2517</v>
+        <v>2567</v>
       </c>
       <c r="L374" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M374" t="s">
-        <v>2518</v>
+        <v>2568</v>
       </c>
       <c r="N374" t="s">
-        <v>2519</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2520</v>
+        <v>2570</v>
       </c>
       <c r="D375" t="s">
-        <v>2365</v>
+        <v>2528</v>
       </c>
       <c r="E375" t="s">
-        <v>2521</v>
+        <v>2571</v>
       </c>
       <c r="F375" t="s">
-        <v>2522</v>
+        <v>2572</v>
       </c>
       <c r="G375" t="s">
-        <v>2523</v>
+        <v>2573</v>
       </c>
       <c r="H375" t="s">
-        <v>2524</v>
+        <v>2574</v>
       </c>
       <c r="I375" t="s">
-        <v>2525</v>
+        <v>2575</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2526</v>
+        <v>2576</v>
       </c>
       <c r="L375" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M375" t="s">
-        <v>2527</v>
+        <v>2577</v>
       </c>
       <c r="N375" t="s">
-        <v>2528</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2529</v>
+        <v>2579</v>
       </c>
       <c r="D376" t="s">
-        <v>2417</v>
+        <v>2580</v>
       </c>
       <c r="E376" t="s">
-        <v>2530</v>
+        <v>2581</v>
       </c>
       <c r="F376" t="s">
-        <v>2261</v>
+        <v>2582</v>
       </c>
       <c r="G376" t="s">
-        <v>2531</v>
+        <v>2583</v>
       </c>
       <c r="H376" t="s">
-        <v>2532</v>
+        <v>2584</v>
       </c>
       <c r="I376" t="s">
-        <v>2533</v>
+        <v>2585</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2534</v>
+        <v>2586</v>
       </c>
       <c r="L376" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M376" t="s">
-        <v>2535</v>
+        <v>2587</v>
       </c>
       <c r="N376" t="s">
-        <v>2536</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2537</v>
+        <v>2589</v>
       </c>
       <c r="D377" t="s">
-        <v>2365</v>
+        <v>2590</v>
       </c>
       <c r="E377" t="s">
-        <v>2538</v>
+        <v>2591</v>
       </c>
       <c r="F377" t="s">
-        <v>2539</v>
+        <v>2592</v>
       </c>
       <c r="G377" t="s">
-        <v>2540</v>
+        <v>2593</v>
       </c>
       <c r="H377" t="s">
-        <v>2541</v>
+        <v>2594</v>
       </c>
       <c r="I377" t="s">
-        <v>2542</v>
+        <v>2595</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2543</v>
+        <v>2596</v>
       </c>
       <c r="L377" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M377" t="s">
-        <v>2544</v>
+        <v>2597</v>
       </c>
       <c r="N377" t="s">
-        <v>2545</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2546</v>
+        <v>2599</v>
       </c>
       <c r="D378" t="s">
-        <v>2547</v>
+        <v>2600</v>
       </c>
       <c r="E378" t="s">
-        <v>2548</v>
+        <v>2601</v>
       </c>
       <c r="F378" t="s">
-        <v>2549</v>
+        <v>2602</v>
       </c>
       <c r="G378" t="s">
-        <v>2550</v>
+        <v>2603</v>
       </c>
       <c r="H378" t="s">
-        <v>2551</v>
+        <v>2604</v>
       </c>
       <c r="I378" t="s">
-        <v>2552</v>
+        <v>2605</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2553</v>
+        <v>2606</v>
       </c>
       <c r="L378" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M378" t="s">
-        <v>2554</v>
+        <v>2607</v>
       </c>
       <c r="N378" t="s">
-        <v>2555</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2546</v>
+        <v>2609</v>
       </c>
       <c r="D379" t="s">
-        <v>2547</v>
+        <v>2590</v>
       </c>
       <c r="E379" t="s">
-        <v>2548</v>
+        <v>2610</v>
       </c>
       <c r="F379" t="s">
-        <v>2549</v>
+        <v>2611</v>
       </c>
       <c r="G379" t="s">
-        <v>2550</v>
+        <v>2612</v>
       </c>
       <c r="H379" t="s">
-        <v>2556</v>
+        <v>2613</v>
       </c>
       <c r="I379" t="s">
-        <v>2557</v>
+        <v>2614</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2558</v>
+        <v>2615</v>
       </c>
       <c r="L379" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M379" t="s">
-        <v>2559</v>
+        <v>2616</v>
       </c>
       <c r="N379" t="s">
-        <v>2555</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2560</v>
+        <v>2618</v>
       </c>
       <c r="D380" t="s">
-        <v>2417</v>
+        <v>2619</v>
       </c>
       <c r="E380" t="s">
-        <v>2561</v>
+        <v>2620</v>
       </c>
       <c r="F380" t="s">
-        <v>2562</v>
+        <v>2621</v>
       </c>
       <c r="G380" t="s">
-        <v>2563</v>
+        <v>2622</v>
       </c>
       <c r="H380" t="s">
-        <v>2564</v>
+        <v>2623</v>
       </c>
       <c r="I380" t="s">
-        <v>2565</v>
+        <v>2624</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2566</v>
+        <v>2625</v>
       </c>
       <c r="L380" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M380" t="s">
-        <v>2567</v>
+        <v>2626</v>
       </c>
       <c r="N380" t="s">
-        <v>2568</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2569</v>
+        <v>2628</v>
       </c>
       <c r="D381" t="s">
-        <v>2417</v>
+        <v>2590</v>
       </c>
       <c r="E381" t="s">
-        <v>2570</v>
+        <v>2629</v>
       </c>
       <c r="F381" t="s">
-        <v>2571</v>
+        <v>2630</v>
       </c>
       <c r="G381" t="s">
-        <v>2572</v>
+        <v>2631</v>
       </c>
       <c r="H381" t="s">
-        <v>2573</v>
+        <v>2632</v>
       </c>
       <c r="I381" t="s">
-        <v>2574</v>
+        <v>2633</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2575</v>
+        <v>2634</v>
       </c>
       <c r="L381" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M381" t="s">
-        <v>2576</v>
+        <v>2635</v>
       </c>
       <c r="N381" t="s">
-        <v>2577</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2578</v>
+        <v>2477</v>
       </c>
       <c r="D382" t="s">
-        <v>2427</v>
+        <v>2637</v>
       </c>
       <c r="E382" t="s">
-        <v>2579</v>
+        <v>2479</v>
       </c>
       <c r="F382" t="s">
-        <v>2580</v>
+        <v>2480</v>
       </c>
       <c r="G382" t="s">
-        <v>2581</v>
+        <v>2481</v>
       </c>
       <c r="H382" t="s">
-        <v>2582</v>
+        <v>2638</v>
       </c>
       <c r="I382" t="s">
-        <v>2583</v>
+        <v>2639</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2584</v>
+        <v>2640</v>
       </c>
       <c r="L382" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M382" t="s">
-        <v>2585</v>
+        <v>2641</v>
       </c>
       <c r="N382" t="s">
-        <v>2586</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2587</v>
+        <v>2477</v>
       </c>
       <c r="D383" t="s">
-        <v>2588</v>
+        <v>2637</v>
       </c>
       <c r="E383" t="s">
-        <v>2589</v>
+        <v>2479</v>
       </c>
       <c r="F383" t="s">
-        <v>2590</v>
+        <v>2480</v>
       </c>
       <c r="G383" t="s">
-        <v>2591</v>
+        <v>2481</v>
       </c>
       <c r="H383" t="s">
-        <v>2592</v>
+        <v>2642</v>
       </c>
       <c r="I383" t="s">
-        <v>2593</v>
+        <v>2643</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2594</v>
+        <v>2644</v>
       </c>
       <c r="L383" t="s">
-        <v>1777</v>
+        <v>1893</v>
       </c>
       <c r="M383" t="s">
-        <v>2595</v>
+        <v>2645</v>
       </c>
       <c r="N383" t="s">
-        <v>2596</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2597</v>
+        <v>2477</v>
       </c>
       <c r="D384" t="s">
-        <v>2365</v>
+        <v>2637</v>
       </c>
       <c r="E384" t="s">
-        <v>2598</v>
+        <v>2479</v>
       </c>
       <c r="F384" t="s">
-        <v>2599</v>
+        <v>2480</v>
       </c>
       <c r="G384" t="s">
-        <v>2600</v>
+        <v>2481</v>
       </c>
       <c r="H384" t="s">
-        <v>2601</v>
+        <v>2646</v>
       </c>
       <c r="I384" t="s">
-        <v>2602</v>
+        <v>2647</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2603</v>
+        <v>2648</v>
       </c>
       <c r="L384" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M384" t="s">
-        <v>2604</v>
+        <v>2649</v>
       </c>
       <c r="N384" t="s">
-        <v>2605</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2597</v>
+        <v>2477</v>
       </c>
       <c r="D385" t="s">
-        <v>2365</v>
+        <v>2637</v>
       </c>
       <c r="E385" t="s">
-        <v>2598</v>
+        <v>2479</v>
       </c>
       <c r="F385" t="s">
-        <v>2599</v>
+        <v>2480</v>
       </c>
       <c r="G385" t="s">
-        <v>2600</v>
+        <v>2481</v>
       </c>
       <c r="H385" t="s">
-        <v>2601</v>
+        <v>2650</v>
       </c>
       <c r="I385" t="s">
-        <v>2606</v>
+        <v>2651</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2607</v>
+        <v>2652</v>
       </c>
       <c r="L385" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M385" t="s">
-        <v>2608</v>
+        <v>2653</v>
       </c>
       <c r="N385" t="s">
-        <v>2605</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2609</v>
+        <v>2654</v>
       </c>
       <c r="D386" t="s">
-        <v>2610</v>
+        <v>2655</v>
       </c>
       <c r="E386" t="s">
-        <v>2611</v>
+        <v>2656</v>
       </c>
       <c r="F386" t="s">
-        <v>2612</v>
+        <v>2657</v>
       </c>
       <c r="G386" t="s">
-        <v>2613</v>
+        <v>2658</v>
       </c>
       <c r="H386" t="s">
-        <v>2614</v>
+        <v>2659</v>
       </c>
       <c r="I386" t="s">
-        <v>2615</v>
+        <v>2660</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2616</v>
+        <v>2661</v>
       </c>
       <c r="L386" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M386" t="s">
-        <v>2617</v>
+        <v>2662</v>
       </c>
       <c r="N386" t="s">
-        <v>2618</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2619</v>
+        <v>2664</v>
       </c>
       <c r="D387" t="s">
-        <v>2620</v>
+        <v>2665</v>
       </c>
       <c r="E387" t="s">
-        <v>2621</v>
+        <v>2666</v>
       </c>
       <c r="F387" t="s">
-        <v>2622</v>
+        <v>2667</v>
       </c>
       <c r="G387" t="s">
-        <v>2623</v>
+        <v>2668</v>
       </c>
       <c r="H387" t="s">
-        <v>2624</v>
+        <v>2669</v>
       </c>
       <c r="I387" t="s">
-        <v>2625</v>
+        <v>2670</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2626</v>
+        <v>2671</v>
       </c>
       <c r="L387" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M387" t="s">
-        <v>2627</v>
+        <v>2672</v>
       </c>
       <c r="N387" t="s">
-        <v>2628</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2629</v>
+        <v>2674</v>
       </c>
       <c r="D388" t="s">
-        <v>2630</v>
+        <v>2528</v>
       </c>
       <c r="E388" t="s">
-        <v>2631</v>
+        <v>2675</v>
       </c>
       <c r="F388" t="s">
-        <v>1632</v>
+        <v>2676</v>
       </c>
       <c r="G388" t="s">
-        <v>2632</v>
+        <v>2677</v>
       </c>
       <c r="H388" t="s">
-        <v>2633</v>
+        <v>2678</v>
       </c>
       <c r="I388" t="s">
-        <v>2634</v>
+        <v>2679</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2635</v>
+        <v>2680</v>
       </c>
       <c r="L388" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M388" t="s">
-        <v>2636</v>
+        <v>2681</v>
       </c>
       <c r="N388" t="s">
-        <v>2637</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2629</v>
+        <v>2683</v>
       </c>
       <c r="D389" t="s">
-        <v>2630</v>
+        <v>2528</v>
       </c>
       <c r="E389" t="s">
-        <v>2631</v>
+        <v>2684</v>
       </c>
       <c r="F389" t="s">
-        <v>1632</v>
+        <v>2685</v>
       </c>
       <c r="G389" t="s">
-        <v>2632</v>
+        <v>2686</v>
       </c>
       <c r="H389" t="s">
-        <v>2638</v>
+        <v>2687</v>
       </c>
       <c r="I389" t="s">
-        <v>2639</v>
+        <v>2688</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2640</v>
+        <v>2689</v>
       </c>
       <c r="L389" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M389" t="s">
-        <v>2641</v>
+        <v>2690</v>
       </c>
       <c r="N389" t="s">
-        <v>2637</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2642</v>
+        <v>2692</v>
       </c>
       <c r="D390" t="s">
-        <v>2417</v>
+        <v>2580</v>
       </c>
       <c r="E390" t="s">
-        <v>2643</v>
+        <v>2693</v>
       </c>
       <c r="F390" t="s">
-        <v>2644</v>
+        <v>2424</v>
       </c>
       <c r="G390" t="s">
-        <v>2645</v>
+        <v>2694</v>
       </c>
       <c r="H390" t="s">
-        <v>2646</v>
+        <v>2695</v>
       </c>
       <c r="I390" t="s">
-        <v>2647</v>
+        <v>2696</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2648</v>
+        <v>2697</v>
       </c>
       <c r="L390" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M390" t="s">
-        <v>2649</v>
+        <v>2698</v>
       </c>
       <c r="N390" t="s">
-        <v>2650</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2455</v>
+        <v>2700</v>
       </c>
       <c r="D391" t="s">
-        <v>2456</v>
+        <v>2528</v>
       </c>
       <c r="E391" t="s">
-        <v>2457</v>
+        <v>2701</v>
       </c>
       <c r="F391" t="s">
-        <v>2458</v>
+        <v>2702</v>
       </c>
       <c r="G391" t="s">
-        <v>2459</v>
+        <v>2703</v>
       </c>
       <c r="H391" t="s">
-        <v>2651</v>
+        <v>2704</v>
       </c>
       <c r="I391" t="s">
-        <v>2652</v>
+        <v>2705</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2653</v>
+        <v>2706</v>
       </c>
       <c r="L391" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M391" t="s">
-        <v>2654</v>
+        <v>2707</v>
       </c>
       <c r="N391" t="s">
-        <v>2464</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2655</v>
+        <v>2709</v>
       </c>
       <c r="D392" t="s">
-        <v>2427</v>
+        <v>2710</v>
       </c>
       <c r="E392" t="s">
-        <v>2656</v>
+        <v>2711</v>
       </c>
       <c r="F392" t="s">
-        <v>2657</v>
+        <v>2712</v>
       </c>
       <c r="G392" t="s">
-        <v>2658</v>
+        <v>2713</v>
       </c>
       <c r="H392" t="s">
-        <v>2659</v>
+        <v>2714</v>
       </c>
       <c r="I392" t="s">
-        <v>2660</v>
+        <v>2715</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2661</v>
+        <v>2716</v>
       </c>
       <c r="L392" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M392" t="s">
-        <v>2662</v>
+        <v>2717</v>
       </c>
       <c r="N392" t="s">
-        <v>2663</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2664</v>
+        <v>2709</v>
       </c>
       <c r="D393" t="s">
-        <v>2417</v>
+        <v>2710</v>
       </c>
       <c r="E393" t="s">
-        <v>2665</v>
+        <v>2711</v>
       </c>
       <c r="F393" t="s">
-        <v>2666</v>
+        <v>2712</v>
       </c>
       <c r="G393" t="s">
-        <v>2667</v>
+        <v>2713</v>
       </c>
       <c r="H393" t="s">
-        <v>2668</v>
+        <v>2719</v>
       </c>
       <c r="I393" t="s">
-        <v>2669</v>
+        <v>2720</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2670</v>
+        <v>2721</v>
       </c>
       <c r="L393" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M393" t="s">
-        <v>2671</v>
+        <v>2722</v>
       </c>
       <c r="N393" t="s">
-        <v>2672</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2465</v>
+        <v>2723</v>
       </c>
       <c r="D394" t="s">
-        <v>2427</v>
+        <v>2580</v>
       </c>
       <c r="E394" t="s">
-        <v>2466</v>
+        <v>2724</v>
       </c>
       <c r="F394" t="s">
-        <v>2467</v>
+        <v>2725</v>
       </c>
       <c r="G394" t="s">
-        <v>2468</v>
+        <v>2726</v>
       </c>
       <c r="H394" t="s">
-        <v>2673</v>
+        <v>2727</v>
       </c>
       <c r="I394" t="s">
-        <v>2674</v>
+        <v>2728</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2675</v>
+        <v>2729</v>
       </c>
       <c r="L394" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M394" t="s">
-        <v>2676</v>
+        <v>2730</v>
       </c>
       <c r="N394" t="s">
-        <v>2473</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2677</v>
+        <v>2732</v>
       </c>
       <c r="D395" t="s">
-        <v>2678</v>
+        <v>2580</v>
       </c>
       <c r="E395" t="s">
-        <v>2679</v>
+        <v>2733</v>
       </c>
       <c r="F395" t="s">
-        <v>2680</v>
+        <v>2734</v>
       </c>
       <c r="G395" t="s">
-        <v>2681</v>
+        <v>2735</v>
       </c>
       <c r="H395" t="s">
-        <v>2682</v>
+        <v>2736</v>
       </c>
       <c r="I395" t="s">
-        <v>2683</v>
+        <v>2737</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2684</v>
+        <v>2738</v>
       </c>
       <c r="L395" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M395" t="s">
-        <v>2685</v>
+        <v>2739</v>
       </c>
       <c r="N395" t="s">
-        <v>2686</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2687</v>
+        <v>2741</v>
       </c>
       <c r="D396" t="s">
-        <v>2365</v>
+        <v>2590</v>
       </c>
       <c r="E396" t="s">
-        <v>2042</v>
+        <v>2742</v>
       </c>
       <c r="F396" t="s">
-        <v>2043</v>
+        <v>2743</v>
       </c>
       <c r="G396" t="s">
-        <v>2044</v>
+        <v>2744</v>
       </c>
       <c r="H396" t="s">
-        <v>2171</v>
+        <v>2745</v>
       </c>
       <c r="I396" t="s">
-        <v>2688</v>
+        <v>2746</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2689</v>
+        <v>2747</v>
       </c>
       <c r="L396" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M396" t="s">
-        <v>2690</v>
+        <v>2748</v>
       </c>
       <c r="N396" t="s">
-        <v>2691</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2374</v>
+        <v>2750</v>
       </c>
       <c r="D397" t="s">
-        <v>2365</v>
+        <v>2751</v>
       </c>
       <c r="E397" t="s">
-        <v>2375</v>
+        <v>2752</v>
       </c>
       <c r="F397" t="s">
-        <v>2376</v>
+        <v>2753</v>
       </c>
       <c r="G397" t="s">
-        <v>2377</v>
+        <v>2754</v>
       </c>
       <c r="H397" t="s">
-        <v>2692</v>
+        <v>2755</v>
       </c>
       <c r="I397" t="s">
-        <v>2693</v>
+        <v>2756</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2694</v>
+        <v>2757</v>
       </c>
       <c r="L397" t="s">
-        <v>215</v>
+        <v>1938</v>
       </c>
       <c r="M397" t="s">
-        <v>2695</v>
+        <v>2758</v>
       </c>
       <c r="N397" t="s">
-        <v>2382</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2696</v>
+        <v>2760</v>
       </c>
       <c r="D398" t="s">
-        <v>2365</v>
+        <v>2528</v>
       </c>
       <c r="E398" t="s">
-        <v>2697</v>
+        <v>2761</v>
       </c>
       <c r="F398" t="s">
-        <v>2698</v>
+        <v>2762</v>
       </c>
       <c r="G398" t="s">
-        <v>2699</v>
+        <v>2763</v>
       </c>
       <c r="H398" t="s">
-        <v>2700</v>
+        <v>2764</v>
       </c>
       <c r="I398" t="s">
-        <v>2701</v>
+        <v>2765</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2702</v>
+        <v>2766</v>
       </c>
       <c r="L398" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M398" t="s">
-        <v>2703</v>
+        <v>2767</v>
       </c>
       <c r="N398" t="s">
-        <v>2704</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2705</v>
+        <v>2760</v>
       </c>
       <c r="D399" t="s">
-        <v>2365</v>
+        <v>2528</v>
       </c>
       <c r="E399" t="s">
-        <v>2706</v>
+        <v>2761</v>
       </c>
       <c r="F399" t="s">
-        <v>2707</v>
+        <v>2762</v>
       </c>
       <c r="G399" t="s">
-        <v>2708</v>
+        <v>2763</v>
       </c>
       <c r="H399" t="s">
-        <v>2709</v>
+        <v>2764</v>
       </c>
       <c r="I399" t="s">
-        <v>2710</v>
+        <v>2769</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2711</v>
+        <v>2770</v>
       </c>
       <c r="L399" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M399" t="s">
-        <v>2712</v>
+        <v>2771</v>
       </c>
       <c r="N399" t="s">
-        <v>2713</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2714</v>
+        <v>2772</v>
       </c>
       <c r="D400" t="s">
-        <v>2365</v>
+        <v>2773</v>
       </c>
       <c r="E400" t="s">
-        <v>2715</v>
+        <v>2774</v>
       </c>
       <c r="F400" t="s">
-        <v>2716</v>
+        <v>2775</v>
       </c>
       <c r="G400" t="s">
-        <v>2717</v>
+        <v>2776</v>
       </c>
       <c r="H400" t="s">
-        <v>2718</v>
+        <v>2777</v>
       </c>
       <c r="I400" t="s">
-        <v>2719</v>
+        <v>2778</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2720</v>
+        <v>2779</v>
       </c>
       <c r="L400" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M400" t="s">
-        <v>2721</v>
+        <v>2780</v>
       </c>
       <c r="N400" t="s">
-        <v>2722</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2723</v>
+        <v>2782</v>
       </c>
       <c r="D401" t="s">
-        <v>2365</v>
+        <v>2783</v>
       </c>
       <c r="E401" t="s">
-        <v>2724</v>
+        <v>2784</v>
       </c>
       <c r="F401" t="s">
-        <v>2725</v>
+        <v>2785</v>
       </c>
       <c r="G401" t="s">
-        <v>2726</v>
+        <v>2786</v>
       </c>
       <c r="H401" t="s">
-        <v>2727</v>
+        <v>2787</v>
       </c>
       <c r="I401" t="s">
-        <v>2728</v>
+        <v>2788</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2729</v>
+        <v>2789</v>
       </c>
       <c r="L401" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M401" t="s">
-        <v>2730</v>
+        <v>2790</v>
       </c>
       <c r="N401" t="s">
-        <v>2731</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2732</v>
+        <v>2792</v>
       </c>
       <c r="D402" t="s">
-        <v>2610</v>
+        <v>2793</v>
       </c>
       <c r="E402" t="s">
-        <v>2733</v>
+        <v>2794</v>
       </c>
       <c r="F402" t="s">
-        <v>2734</v>
+        <v>1794</v>
       </c>
       <c r="G402" t="s">
-        <v>2735</v>
+        <v>2795</v>
       </c>
       <c r="H402" t="s">
-        <v>2736</v>
+        <v>2796</v>
       </c>
       <c r="I402" t="s">
-        <v>2737</v>
+        <v>2797</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2738</v>
+        <v>2798</v>
       </c>
       <c r="L402" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M402" t="s">
-        <v>2739</v>
+        <v>2799</v>
       </c>
       <c r="N402" t="s">
-        <v>2740</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2741</v>
+        <v>2792</v>
       </c>
       <c r="D403" t="s">
-        <v>2417</v>
+        <v>2793</v>
       </c>
       <c r="E403" t="s">
-        <v>2742</v>
+        <v>2794</v>
       </c>
       <c r="F403" t="s">
-        <v>2743</v>
+        <v>1794</v>
       </c>
       <c r="G403" t="s">
-        <v>2744</v>
+        <v>2795</v>
       </c>
       <c r="H403" t="s">
-        <v>2745</v>
+        <v>2801</v>
       </c>
       <c r="I403" t="s">
-        <v>2746</v>
+        <v>2802</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2747</v>
+        <v>2803</v>
       </c>
       <c r="L403" t="s">
-        <v>215</v>
+        <v>1893</v>
       </c>
       <c r="M403" t="s">
-        <v>2748</v>
+        <v>2804</v>
       </c>
       <c r="N403" t="s">
-        <v>2749</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2334</v>
+        <v>2805</v>
       </c>
       <c r="D404" t="s">
-        <v>2630</v>
+        <v>2580</v>
       </c>
       <c r="E404" t="s">
-        <v>2336</v>
+        <v>2806</v>
       </c>
       <c r="F404" t="s">
-        <v>2337</v>
+        <v>2807</v>
       </c>
       <c r="G404" t="s">
-        <v>2338</v>
+        <v>2808</v>
       </c>
       <c r="H404" t="s">
-        <v>2750</v>
+        <v>2809</v>
       </c>
       <c r="I404" t="s">
-        <v>2751</v>
+        <v>2810</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2752</v>
+        <v>2811</v>
       </c>
       <c r="L404" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M404" t="s">
-        <v>2753</v>
+        <v>2812</v>
       </c>
       <c r="N404" t="s">
-        <v>2343</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2334</v>
+        <v>2618</v>
       </c>
       <c r="D405" t="s">
-        <v>2630</v>
+        <v>2619</v>
       </c>
       <c r="E405" t="s">
-        <v>2336</v>
+        <v>2620</v>
       </c>
       <c r="F405" t="s">
-        <v>2337</v>
+        <v>2621</v>
       </c>
       <c r="G405" t="s">
-        <v>2338</v>
+        <v>2622</v>
       </c>
       <c r="H405" t="s">
-        <v>2754</v>
+        <v>2814</v>
       </c>
       <c r="I405" t="s">
-        <v>2755</v>
+        <v>2815</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2756</v>
+        <v>2816</v>
       </c>
       <c r="L405" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M405" t="s">
-        <v>2757</v>
+        <v>2817</v>
       </c>
       <c r="N405" t="s">
-        <v>2343</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2334</v>
+        <v>2818</v>
       </c>
       <c r="D406" t="s">
-        <v>2630</v>
+        <v>2590</v>
       </c>
       <c r="E406" t="s">
-        <v>2336</v>
+        <v>2819</v>
       </c>
       <c r="F406" t="s">
-        <v>2337</v>
+        <v>2820</v>
       </c>
       <c r="G406" t="s">
-        <v>2338</v>
+        <v>2821</v>
       </c>
       <c r="H406" t="s">
-        <v>2758</v>
+        <v>2822</v>
       </c>
       <c r="I406" t="s">
-        <v>2759</v>
+        <v>2823</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2760</v>
+        <v>2824</v>
       </c>
       <c r="L406" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M406" t="s">
-        <v>2761</v>
+        <v>2825</v>
       </c>
       <c r="N406" t="s">
-        <v>2343</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2334</v>
+        <v>2827</v>
       </c>
       <c r="D407" t="s">
-        <v>2630</v>
+        <v>2580</v>
       </c>
       <c r="E407" t="s">
-        <v>2336</v>
+        <v>2828</v>
       </c>
       <c r="F407" t="s">
-        <v>2337</v>
+        <v>2829</v>
       </c>
       <c r="G407" t="s">
-        <v>2338</v>
+        <v>2830</v>
       </c>
       <c r="H407" t="s">
-        <v>2339</v>
+        <v>2831</v>
       </c>
       <c r="I407" t="s">
-        <v>2762</v>
+        <v>2832</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2763</v>
+        <v>2833</v>
       </c>
       <c r="L407" t="s">
-        <v>1732</v>
+        <v>25</v>
       </c>
       <c r="M407" t="s">
-        <v>2764</v>
+        <v>2834</v>
       </c>
       <c r="N407" t="s">
-        <v>2343</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2765</v>
+        <v>2628</v>
       </c>
       <c r="D408" t="s">
-        <v>2365</v>
+        <v>2590</v>
       </c>
       <c r="E408" t="s">
-        <v>2766</v>
+        <v>2629</v>
       </c>
       <c r="F408" t="s">
-        <v>2767</v>
+        <v>2630</v>
       </c>
       <c r="G408" t="s">
-        <v>2768</v>
+        <v>2631</v>
       </c>
       <c r="H408" t="s">
-        <v>2769</v>
+        <v>2836</v>
       </c>
       <c r="I408" t="s">
-        <v>2770</v>
+        <v>2837</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2771</v>
+        <v>2838</v>
       </c>
       <c r="L408" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M408" t="s">
-        <v>2772</v>
+        <v>2839</v>
       </c>
       <c r="N408" t="s">
-        <v>2773</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2774</v>
+        <v>2840</v>
       </c>
       <c r="D409" t="s">
-        <v>2775</v>
+        <v>2841</v>
       </c>
       <c r="E409" t="s">
-        <v>2776</v>
+        <v>2842</v>
       </c>
       <c r="F409" t="s">
-        <v>1783</v>
+        <v>2843</v>
       </c>
       <c r="G409" t="s">
-        <v>2777</v>
+        <v>2844</v>
       </c>
       <c r="H409" t="s">
-        <v>2778</v>
+        <v>2845</v>
       </c>
       <c r="I409" t="s">
-        <v>2779</v>
+        <v>2846</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2780</v>
+        <v>2847</v>
       </c>
       <c r="L409" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M409" t="s">
-        <v>2781</v>
+        <v>2848</v>
       </c>
       <c r="N409" t="s">
-        <v>2782</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2783</v>
+        <v>2850</v>
       </c>
       <c r="D410" t="s">
-        <v>2784</v>
+        <v>2528</v>
       </c>
       <c r="E410" t="s">
-        <v>2785</v>
+        <v>2205</v>
       </c>
       <c r="F410" t="s">
-        <v>2786</v>
+        <v>2206</v>
       </c>
       <c r="G410" t="s">
-        <v>2787</v>
+        <v>2207</v>
       </c>
       <c r="H410" t="s">
-        <v>2788</v>
+        <v>2334</v>
       </c>
       <c r="I410" t="s">
-        <v>2789</v>
+        <v>2851</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2790</v>
+        <v>2852</v>
       </c>
       <c r="L410" t="s">
-        <v>2791</v>
+        <v>25</v>
       </c>
       <c r="M410" t="s">
-        <v>2792</v>
+        <v>2853</v>
       </c>
       <c r="N410" t="s">
-        <v>2793</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2794</v>
+        <v>2537</v>
       </c>
       <c r="D411" t="s">
-        <v>2795</v>
+        <v>2528</v>
       </c>
       <c r="E411" t="s">
-        <v>2796</v>
+        <v>2538</v>
       </c>
       <c r="F411" t="s">
-        <v>2797</v>
+        <v>2539</v>
       </c>
       <c r="G411" t="s">
-        <v>2798</v>
+        <v>2540</v>
       </c>
       <c r="H411" t="s">
-        <v>2799</v>
+        <v>2855</v>
       </c>
       <c r="I411" t="s">
-        <v>2800</v>
+        <v>2856</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2801</v>
+        <v>2857</v>
       </c>
       <c r="L411" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M411" t="s">
-        <v>2802</v>
+        <v>2858</v>
       </c>
       <c r="N411" t="s">
-        <v>2803</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2804</v>
+        <v>2859</v>
       </c>
       <c r="D412" t="s">
-        <v>2805</v>
+        <v>2528</v>
       </c>
       <c r="E412" t="s">
-        <v>2806</v>
+        <v>2860</v>
       </c>
       <c r="F412" t="s">
-        <v>2807</v>
+        <v>2861</v>
       </c>
       <c r="G412" t="s">
-        <v>2808</v>
+        <v>2862</v>
       </c>
       <c r="H412" t="s">
-        <v>2809</v>
+        <v>2863</v>
       </c>
       <c r="I412" t="s">
-        <v>2810</v>
+        <v>2864</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2811</v>
+        <v>2865</v>
       </c>
       <c r="L412" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M412" t="s">
-        <v>2812</v>
+        <v>2866</v>
       </c>
       <c r="N412" t="s">
-        <v>2813</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2814</v>
+        <v>2868</v>
       </c>
       <c r="D413" t="s">
-        <v>2815</v>
+        <v>2528</v>
       </c>
       <c r="E413" t="s">
-        <v>2816</v>
+        <v>2869</v>
       </c>
       <c r="F413" t="s">
-        <v>2817</v>
+        <v>2870</v>
       </c>
       <c r="G413" t="s">
-        <v>2818</v>
+        <v>2871</v>
       </c>
       <c r="H413" t="s">
-        <v>2819</v>
+        <v>2872</v>
       </c>
       <c r="I413" t="s">
-        <v>2820</v>
+        <v>2873</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2821</v>
+        <v>2874</v>
       </c>
       <c r="L413" t="s">
-        <v>2822</v>
+        <v>25</v>
       </c>
       <c r="M413" t="s">
-        <v>2823</v>
+        <v>2875</v>
       </c>
       <c r="N413" t="s">
-        <v>2824</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2825</v>
+        <v>2877</v>
       </c>
       <c r="D414" t="s">
-        <v>2815</v>
+        <v>2528</v>
       </c>
       <c r="E414" t="s">
-        <v>2826</v>
+        <v>2878</v>
       </c>
       <c r="F414" t="s">
-        <v>2827</v>
+        <v>2879</v>
       </c>
       <c r="G414" t="s">
-        <v>2828</v>
+        <v>2880</v>
       </c>
       <c r="H414" t="s">
-        <v>2829</v>
+        <v>2881</v>
       </c>
       <c r="I414" t="s">
-        <v>2830</v>
+        <v>2882</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2831</v>
+        <v>2883</v>
       </c>
       <c r="L414" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M414" t="s">
-        <v>2832</v>
+        <v>2884</v>
       </c>
       <c r="N414" t="s">
-        <v>2833</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2834</v>
+        <v>2886</v>
       </c>
       <c r="D415" t="s">
-        <v>2835</v>
+        <v>2528</v>
       </c>
       <c r="E415" t="s">
-        <v>2836</v>
+        <v>2887</v>
       </c>
       <c r="F415" t="s">
-        <v>1783</v>
+        <v>2888</v>
       </c>
       <c r="G415" t="s">
-        <v>2837</v>
+        <v>2889</v>
       </c>
       <c r="H415" t="s">
-        <v>2838</v>
+        <v>2890</v>
       </c>
       <c r="I415" t="s">
-        <v>2839</v>
+        <v>2891</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2840</v>
+        <v>2892</v>
       </c>
       <c r="L415" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M415" t="s">
-        <v>2841</v>
+        <v>2893</v>
       </c>
       <c r="N415" t="s">
-        <v>2842</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2843</v>
+        <v>2895</v>
       </c>
       <c r="D416" t="s">
-        <v>2844</v>
+        <v>2773</v>
       </c>
       <c r="E416" t="s">
-        <v>2845</v>
+        <v>2896</v>
       </c>
       <c r="F416" t="s">
-        <v>2644</v>
+        <v>2897</v>
       </c>
       <c r="G416" t="s">
-        <v>2846</v>
+        <v>2898</v>
       </c>
       <c r="H416" t="s">
-        <v>2847</v>
+        <v>2899</v>
       </c>
       <c r="I416" t="s">
-        <v>2848</v>
+        <v>2900</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2849</v>
+        <v>2901</v>
       </c>
       <c r="L416" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M416" t="s">
-        <v>2850</v>
+        <v>2902</v>
       </c>
       <c r="N416" t="s">
-        <v>2851</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2852</v>
+        <v>2904</v>
       </c>
       <c r="D417" t="s">
-        <v>2853</v>
+        <v>2580</v>
       </c>
       <c r="E417" t="s">
-        <v>2854</v>
+        <v>2905</v>
       </c>
       <c r="F417" t="s">
-        <v>2855</v>
+        <v>2906</v>
       </c>
       <c r="G417" t="s">
-        <v>2856</v>
+        <v>2907</v>
       </c>
       <c r="H417" t="s">
-        <v>2857</v>
+        <v>2908</v>
       </c>
       <c r="I417" t="s">
-        <v>2858</v>
+        <v>2909</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2859</v>
+        <v>2910</v>
       </c>
       <c r="L417" t="s">
-        <v>2860</v>
+        <v>25</v>
       </c>
       <c r="M417" t="s">
-        <v>2861</v>
+        <v>2911</v>
       </c>
       <c r="N417" t="s">
-        <v>2862</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2852</v>
+        <v>2497</v>
       </c>
       <c r="D418" t="s">
-        <v>2853</v>
+        <v>2793</v>
       </c>
       <c r="E418" t="s">
-        <v>2854</v>
+        <v>2499</v>
       </c>
       <c r="F418" t="s">
-        <v>2855</v>
+        <v>2500</v>
       </c>
       <c r="G418" t="s">
-        <v>2856</v>
+        <v>2501</v>
       </c>
       <c r="H418" t="s">
-        <v>2863</v>
+        <v>2913</v>
       </c>
       <c r="I418" t="s">
-        <v>2864</v>
+        <v>2914</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2865</v>
+        <v>2915</v>
       </c>
       <c r="L418" t="s">
-        <v>2866</v>
+        <v>1893</v>
       </c>
       <c r="M418" t="s">
-        <v>2867</v>
+        <v>2916</v>
       </c>
       <c r="N418" t="s">
-        <v>2862</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2852</v>
+        <v>2497</v>
       </c>
       <c r="D419" t="s">
-        <v>2853</v>
+        <v>2793</v>
       </c>
       <c r="E419" t="s">
-        <v>2854</v>
+        <v>2499</v>
       </c>
       <c r="F419" t="s">
-        <v>2855</v>
+        <v>2500</v>
       </c>
       <c r="G419" t="s">
-        <v>2856</v>
+        <v>2501</v>
       </c>
       <c r="H419" t="s">
-        <v>2868</v>
+        <v>2917</v>
       </c>
       <c r="I419" t="s">
-        <v>2869</v>
+        <v>2918</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2870</v>
+        <v>2919</v>
       </c>
       <c r="L419" t="s">
-        <v>2871</v>
+        <v>1893</v>
       </c>
       <c r="M419" t="s">
-        <v>2872</v>
+        <v>2920</v>
       </c>
       <c r="N419" t="s">
-        <v>2862</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2852</v>
+        <v>2497</v>
       </c>
       <c r="D420" t="s">
-        <v>2853</v>
+        <v>2793</v>
       </c>
       <c r="E420" t="s">
-        <v>2854</v>
+        <v>2499</v>
       </c>
       <c r="F420" t="s">
-        <v>2855</v>
+        <v>2500</v>
       </c>
       <c r="G420" t="s">
-        <v>2856</v>
+        <v>2501</v>
       </c>
       <c r="H420" t="s">
-        <v>2873</v>
+        <v>2921</v>
       </c>
       <c r="I420" t="s">
-        <v>2874</v>
+        <v>2922</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2875</v>
+        <v>2923</v>
       </c>
       <c r="L420" t="s">
-        <v>2876</v>
+        <v>1893</v>
       </c>
       <c r="M420" t="s">
-        <v>2877</v>
+        <v>2924</v>
       </c>
       <c r="N420" t="s">
-        <v>2862</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2852</v>
+        <v>2497</v>
       </c>
       <c r="D421" t="s">
-        <v>2853</v>
+        <v>2793</v>
       </c>
       <c r="E421" t="s">
-        <v>2854</v>
+        <v>2499</v>
       </c>
       <c r="F421" t="s">
-        <v>2855</v>
+        <v>2500</v>
       </c>
       <c r="G421" t="s">
-        <v>2856</v>
+        <v>2501</v>
       </c>
       <c r="H421" t="s">
-        <v>2878</v>
+        <v>2502</v>
       </c>
       <c r="I421" t="s">
-        <v>2879</v>
+        <v>2925</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2880</v>
+        <v>2926</v>
       </c>
       <c r="L421" t="s">
-        <v>2881</v>
+        <v>1893</v>
       </c>
       <c r="M421" t="s">
-        <v>2882</v>
+        <v>2927</v>
       </c>
       <c r="N421" t="s">
-        <v>2862</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2852</v>
+        <v>2928</v>
       </c>
       <c r="D422" t="s">
-        <v>2853</v>
+        <v>2528</v>
       </c>
       <c r="E422" t="s">
-        <v>2854</v>
+        <v>2929</v>
       </c>
       <c r="F422" t="s">
-        <v>2855</v>
+        <v>2930</v>
       </c>
       <c r="G422" t="s">
-        <v>2856</v>
+        <v>2931</v>
       </c>
       <c r="H422" t="s">
-        <v>2883</v>
+        <v>2932</v>
       </c>
       <c r="I422" t="s">
-        <v>2884</v>
+        <v>2933</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2885</v>
+        <v>2934</v>
       </c>
       <c r="L422" t="s">
-        <v>2886</v>
+        <v>25</v>
       </c>
       <c r="M422" t="s">
-        <v>2887</v>
+        <v>2935</v>
       </c>
       <c r="N422" t="s">
-        <v>2862</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2852</v>
+        <v>2937</v>
       </c>
       <c r="D423" t="s">
-        <v>2853</v>
+        <v>2938</v>
       </c>
       <c r="E423" t="s">
-        <v>2854</v>
+        <v>2939</v>
       </c>
       <c r="F423" t="s">
-        <v>2855</v>
+        <v>1944</v>
       </c>
       <c r="G423" t="s">
-        <v>2856</v>
+        <v>2940</v>
       </c>
       <c r="H423" t="s">
-        <v>2888</v>
+        <v>2941</v>
       </c>
       <c r="I423" t="s">
-        <v>2889</v>
+        <v>2942</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2890</v>
+        <v>2943</v>
       </c>
       <c r="L423" t="s">
-        <v>2891</v>
+        <v>25</v>
       </c>
       <c r="M423" t="s">
-        <v>2892</v>
+        <v>2944</v>
       </c>
       <c r="N423" t="s">
-        <v>2862</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2852</v>
+        <v>2946</v>
       </c>
       <c r="D424" t="s">
-        <v>2893</v>
+        <v>2947</v>
       </c>
       <c r="E424" t="s">
-        <v>2854</v>
+        <v>2948</v>
       </c>
       <c r="F424" t="s">
-        <v>2855</v>
+        <v>2949</v>
       </c>
       <c r="G424" t="s">
-        <v>2856</v>
+        <v>2950</v>
       </c>
       <c r="H424" t="s">
-        <v>2894</v>
+        <v>2951</v>
       </c>
       <c r="I424" t="s">
-        <v>2895</v>
+        <v>2952</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2896</v>
+        <v>2953</v>
       </c>
       <c r="L424" t="s">
-        <v>2897</v>
+        <v>2954</v>
       </c>
       <c r="M424" t="s">
-        <v>2898</v>
+        <v>2955</v>
       </c>
       <c r="N424" t="s">
-        <v>2862</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2852</v>
+        <v>2957</v>
       </c>
       <c r="D425" t="s">
-        <v>2893</v>
+        <v>2958</v>
       </c>
       <c r="E425" t="s">
-        <v>2854</v>
+        <v>2959</v>
       </c>
       <c r="F425" t="s">
-        <v>2855</v>
+        <v>2960</v>
       </c>
       <c r="G425" t="s">
-        <v>2856</v>
+        <v>2961</v>
       </c>
       <c r="H425" t="s">
-        <v>2899</v>
+        <v>2962</v>
       </c>
       <c r="I425" t="s">
-        <v>2900</v>
+        <v>2963</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2901</v>
+        <v>2964</v>
       </c>
       <c r="L425" t="s">
-        <v>2902</v>
+        <v>25</v>
       </c>
       <c r="M425" t="s">
-        <v>2903</v>
+        <v>2965</v>
       </c>
       <c r="N425" t="s">
-        <v>2862</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2852</v>
+        <v>2967</v>
       </c>
       <c r="D426" t="s">
-        <v>2893</v>
+        <v>2968</v>
       </c>
       <c r="E426" t="s">
-        <v>2854</v>
+        <v>2969</v>
       </c>
       <c r="F426" t="s">
-        <v>2855</v>
+        <v>2970</v>
       </c>
       <c r="G426" t="s">
-        <v>2856</v>
+        <v>2971</v>
       </c>
       <c r="H426" t="s">
-        <v>2857</v>
+        <v>2972</v>
       </c>
       <c r="I426" t="s">
-        <v>2904</v>
+        <v>2973</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2905</v>
+        <v>2974</v>
       </c>
       <c r="L426" t="s">
-        <v>2906</v>
+        <v>25</v>
       </c>
       <c r="M426" t="s">
-        <v>2907</v>
+        <v>2975</v>
       </c>
       <c r="N426" t="s">
-        <v>2862</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2852</v>
+        <v>2977</v>
       </c>
       <c r="D427" t="s">
-        <v>2893</v>
+        <v>2978</v>
       </c>
       <c r="E427" t="s">
-        <v>2854</v>
+        <v>2979</v>
       </c>
       <c r="F427" t="s">
-        <v>2855</v>
+        <v>2980</v>
       </c>
       <c r="G427" t="s">
-        <v>2856</v>
+        <v>2981</v>
       </c>
       <c r="H427" t="s">
-        <v>2873</v>
+        <v>2982</v>
       </c>
       <c r="I427" t="s">
-        <v>2908</v>
+        <v>2983</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2909</v>
+        <v>2984</v>
       </c>
       <c r="L427" t="s">
-        <v>2910</v>
+        <v>2985</v>
       </c>
       <c r="M427" t="s">
-        <v>2911</v>
+        <v>2986</v>
       </c>
       <c r="N427" t="s">
-        <v>2862</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2852</v>
+        <v>2988</v>
       </c>
       <c r="D428" t="s">
-        <v>2893</v>
+        <v>2978</v>
       </c>
       <c r="E428" t="s">
-        <v>2854</v>
+        <v>2989</v>
       </c>
       <c r="F428" t="s">
-        <v>2855</v>
+        <v>2990</v>
       </c>
       <c r="G428" t="s">
-        <v>2856</v>
+        <v>2991</v>
       </c>
       <c r="H428" t="s">
-        <v>2863</v>
+        <v>2992</v>
       </c>
       <c r="I428" t="s">
-        <v>2912</v>
+        <v>2993</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2913</v>
+        <v>2994</v>
       </c>
       <c r="L428" t="s">
-        <v>2914</v>
+        <v>25</v>
       </c>
       <c r="M428" t="s">
-        <v>2915</v>
+        <v>2995</v>
       </c>
       <c r="N428" t="s">
-        <v>2862</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2852</v>
+        <v>2997</v>
       </c>
       <c r="D429" t="s">
-        <v>2893</v>
+        <v>2998</v>
       </c>
       <c r="E429" t="s">
-        <v>2854</v>
+        <v>2999</v>
       </c>
       <c r="F429" t="s">
-        <v>2855</v>
+        <v>1944</v>
       </c>
       <c r="G429" t="s">
-        <v>2856</v>
+        <v>3000</v>
       </c>
       <c r="H429" t="s">
-        <v>2916</v>
+        <v>3001</v>
       </c>
       <c r="I429" t="s">
-        <v>2917</v>
+        <v>3002</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>2918</v>
+        <v>3003</v>
       </c>
       <c r="L429" t="s">
-        <v>2919</v>
+        <v>25</v>
       </c>
       <c r="M429" t="s">
-        <v>2920</v>
+        <v>3004</v>
       </c>
       <c r="N429" t="s">
-        <v>2862</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2852</v>
+        <v>3006</v>
       </c>
       <c r="D430" t="s">
-        <v>2893</v>
+        <v>3007</v>
       </c>
       <c r="E430" t="s">
-        <v>2854</v>
+        <v>3008</v>
       </c>
       <c r="F430" t="s">
-        <v>2855</v>
+        <v>2807</v>
       </c>
       <c r="G430" t="s">
-        <v>2856</v>
+        <v>3009</v>
       </c>
       <c r="H430" t="s">
-        <v>2921</v>
+        <v>3010</v>
       </c>
       <c r="I430" t="s">
-        <v>2922</v>
+        <v>3011</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>2923</v>
+        <v>3012</v>
       </c>
       <c r="L430" t="s">
-        <v>2924</v>
+        <v>25</v>
       </c>
       <c r="M430" t="s">
-        <v>2925</v>
+        <v>3013</v>
       </c>
       <c r="N430" t="s">
-        <v>2862</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D431" t="s">
-        <v>2893</v>
+        <v>3016</v>
       </c>
       <c r="E431" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F431" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G431" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H431" t="s">
-        <v>2883</v>
+        <v>3020</v>
       </c>
       <c r="I431" t="s">
-        <v>2926</v>
+        <v>3021</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>2927</v>
+        <v>3022</v>
       </c>
       <c r="L431" t="s">
-        <v>2928</v>
+        <v>3023</v>
       </c>
       <c r="M431" t="s">
-        <v>2929</v>
+        <v>3024</v>
       </c>
       <c r="N431" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D432" t="s">
-        <v>2931</v>
+        <v>3016</v>
       </c>
       <c r="E432" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F432" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G432" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H432" t="s">
-        <v>2935</v>
+        <v>3026</v>
       </c>
       <c r="I432" t="s">
-        <v>2936</v>
+        <v>3027</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>2937</v>
+        <v>3028</v>
       </c>
       <c r="L432" t="s">
-        <v>2938</v>
+        <v>3029</v>
       </c>
       <c r="M432" t="s">
-        <v>2939</v>
+        <v>3030</v>
       </c>
       <c r="N432" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D433" t="s">
-        <v>2941</v>
+        <v>3016</v>
       </c>
       <c r="E433" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F433" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G433" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H433" t="s">
-        <v>2942</v>
+        <v>3031</v>
       </c>
       <c r="I433" t="s">
-        <v>2943</v>
+        <v>3032</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>2944</v>
+        <v>3033</v>
       </c>
       <c r="L433" t="s">
-        <v>2945</v>
+        <v>3034</v>
       </c>
       <c r="M433" t="s">
-        <v>2946</v>
+        <v>3035</v>
       </c>
       <c r="N433" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D434" t="s">
-        <v>2941</v>
+        <v>3016</v>
       </c>
       <c r="E434" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F434" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G434" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H434" t="s">
-        <v>2947</v>
+        <v>3036</v>
       </c>
       <c r="I434" t="s">
-        <v>2948</v>
+        <v>3037</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>2949</v>
+        <v>3038</v>
       </c>
       <c r="L434" t="s">
-        <v>2950</v>
+        <v>3039</v>
       </c>
       <c r="M434" t="s">
-        <v>2951</v>
+        <v>3040</v>
       </c>
       <c r="N434" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D435" t="s">
-        <v>2952</v>
+        <v>3016</v>
       </c>
       <c r="E435" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F435" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G435" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H435" t="s">
-        <v>2953</v>
+        <v>3041</v>
       </c>
       <c r="I435" t="s">
-        <v>2954</v>
+        <v>3042</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>2955</v>
+        <v>3043</v>
       </c>
       <c r="L435" t="s">
-        <v>2956</v>
+        <v>3044</v>
       </c>
       <c r="M435" t="s">
-        <v>2957</v>
+        <v>3045</v>
       </c>
       <c r="N435" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D436" t="s">
-        <v>2941</v>
+        <v>3016</v>
       </c>
       <c r="E436" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F436" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G436" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H436" t="s">
-        <v>2958</v>
+        <v>3046</v>
       </c>
       <c r="I436" t="s">
-        <v>2959</v>
+        <v>3047</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>2960</v>
+        <v>3048</v>
       </c>
       <c r="L436" t="s">
-        <v>2961</v>
+        <v>3049</v>
       </c>
       <c r="M436" t="s">
-        <v>2962</v>
+        <v>3050</v>
       </c>
       <c r="N436" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D437" t="s">
-        <v>2952</v>
+        <v>3016</v>
       </c>
       <c r="E437" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F437" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G437" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H437" t="s">
-        <v>2963</v>
+        <v>3051</v>
       </c>
       <c r="I437" t="s">
-        <v>2964</v>
+        <v>3052</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>2965</v>
+        <v>3053</v>
       </c>
       <c r="L437" t="s">
-        <v>2966</v>
+        <v>3054</v>
       </c>
       <c r="M437" t="s">
-        <v>2967</v>
+        <v>3055</v>
       </c>
       <c r="N437" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D438" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E438" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F438" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G438" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H438" t="s">
-        <v>2863</v>
+        <v>3057</v>
       </c>
       <c r="I438" t="s">
-        <v>2968</v>
+        <v>3058</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>2969</v>
+        <v>3059</v>
       </c>
       <c r="L438" t="s">
-        <v>2970</v>
+        <v>3060</v>
       </c>
       <c r="M438" t="s">
-        <v>2971</v>
+        <v>3061</v>
       </c>
       <c r="N438" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D439" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E439" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F439" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G439" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H439" t="s">
-        <v>2972</v>
+        <v>3062</v>
       </c>
       <c r="I439" t="s">
-        <v>2973</v>
+        <v>3063</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>2974</v>
+        <v>3064</v>
       </c>
       <c r="L439" t="s">
-        <v>2975</v>
+        <v>3065</v>
       </c>
       <c r="M439" t="s">
-        <v>2976</v>
+        <v>3066</v>
       </c>
       <c r="N439" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D440" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E440" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F440" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G440" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H440" t="s">
-        <v>2977</v>
+        <v>3020</v>
       </c>
       <c r="I440" t="s">
-        <v>2978</v>
+        <v>3067</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>2979</v>
+        <v>3068</v>
       </c>
       <c r="L440" t="s">
-        <v>2980</v>
+        <v>3069</v>
       </c>
       <c r="M440" t="s">
-        <v>2981</v>
+        <v>3070</v>
       </c>
       <c r="N440" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D441" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E441" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F441" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G441" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H441" t="s">
-        <v>2982</v>
+        <v>3036</v>
       </c>
       <c r="I441" t="s">
-        <v>2983</v>
+        <v>3071</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>2984</v>
+        <v>3072</v>
       </c>
       <c r="L441" t="s">
-        <v>2985</v>
+        <v>3073</v>
       </c>
       <c r="M441" t="s">
-        <v>2986</v>
+        <v>3074</v>
       </c>
       <c r="N441" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D442" t="s">
-        <v>2952</v>
+        <v>3056</v>
       </c>
       <c r="E442" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F442" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G442" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H442" t="s">
-        <v>2987</v>
+        <v>3026</v>
       </c>
       <c r="I442" t="s">
-        <v>2988</v>
+        <v>3075</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>2989</v>
+        <v>3076</v>
       </c>
       <c r="L442" t="s">
-        <v>2990</v>
+        <v>3077</v>
       </c>
       <c r="M442" t="s">
-        <v>2991</v>
+        <v>3078</v>
       </c>
       <c r="N442" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D443" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E443" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F443" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G443" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H443" t="s">
-        <v>2992</v>
+        <v>3079</v>
       </c>
       <c r="I443" t="s">
-        <v>2993</v>
+        <v>3080</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>2994</v>
+        <v>3081</v>
       </c>
       <c r="L443" t="s">
-        <v>2995</v>
+        <v>3082</v>
       </c>
       <c r="M443" t="s">
-        <v>2996</v>
+        <v>3083</v>
       </c>
       <c r="N443" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D444" t="s">
-        <v>2952</v>
+        <v>3056</v>
       </c>
       <c r="E444" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F444" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G444" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H444" t="s">
-        <v>2997</v>
+        <v>3084</v>
       </c>
       <c r="I444" t="s">
-        <v>2998</v>
+        <v>3085</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>2999</v>
+        <v>3086</v>
       </c>
       <c r="L444" t="s">
-        <v>3000</v>
+        <v>3087</v>
       </c>
       <c r="M444" t="s">
-        <v>3001</v>
+        <v>3088</v>
       </c>
       <c r="N444" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D445" t="s">
-        <v>2941</v>
+        <v>3056</v>
       </c>
       <c r="E445" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F445" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G445" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H445" t="s">
-        <v>2878</v>
+        <v>3046</v>
       </c>
       <c r="I445" t="s">
-        <v>3002</v>
+        <v>3089</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3003</v>
+        <v>3090</v>
       </c>
       <c r="L445" t="s">
-        <v>3004</v>
+        <v>3091</v>
       </c>
       <c r="M445" t="s">
-        <v>3005</v>
+        <v>3092</v>
       </c>
       <c r="N445" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2852</v>
+        <v>3093</v>
       </c>
       <c r="D446" t="s">
-        <v>2941</v>
+        <v>3094</v>
       </c>
       <c r="E446" t="s">
-        <v>2854</v>
+        <v>3095</v>
       </c>
       <c r="F446" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G446" t="s">
-        <v>2856</v>
+        <v>3097</v>
       </c>
       <c r="H446" t="s">
-        <v>3006</v>
+        <v>3098</v>
       </c>
       <c r="I446" t="s">
-        <v>3007</v>
+        <v>3099</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3008</v>
+        <v>3100</v>
       </c>
       <c r="L446" t="s">
-        <v>3009</v>
+        <v>3101</v>
       </c>
       <c r="M446" t="s">
-        <v>3010</v>
+        <v>3102</v>
       </c>
       <c r="N446" t="s">
-        <v>2862</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D447" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E447" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F447" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G447" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H447" t="s">
-        <v>3011</v>
+        <v>3105</v>
       </c>
       <c r="I447" t="s">
-        <v>3012</v>
+        <v>3106</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3013</v>
+        <v>3107</v>
       </c>
       <c r="L447" t="s">
-        <v>3014</v>
+        <v>3108</v>
       </c>
       <c r="M447" t="s">
-        <v>3015</v>
+        <v>3109</v>
       </c>
       <c r="N447" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D448" t="s">
-        <v>2941</v>
+        <v>3104</v>
       </c>
       <c r="E448" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F448" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G448" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H448" t="s">
-        <v>3016</v>
+        <v>3110</v>
       </c>
       <c r="I448" t="s">
-        <v>3017</v>
+        <v>3111</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3018</v>
+        <v>3112</v>
       </c>
       <c r="L448" t="s">
-        <v>3019</v>
+        <v>3113</v>
       </c>
       <c r="M448" t="s">
-        <v>3020</v>
+        <v>3114</v>
       </c>
       <c r="N448" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D449" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E449" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F449" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G449" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H449" t="s">
-        <v>3021</v>
+        <v>3116</v>
       </c>
       <c r="I449" t="s">
-        <v>3022</v>
+        <v>3117</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3023</v>
+        <v>3118</v>
       </c>
       <c r="L449" t="s">
-        <v>3024</v>
+        <v>3119</v>
       </c>
       <c r="M449" t="s">
-        <v>3025</v>
+        <v>3120</v>
       </c>
       <c r="N449" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D450" t="s">
-        <v>3026</v>
+        <v>3104</v>
       </c>
       <c r="E450" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F450" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G450" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H450" t="s">
-        <v>3027</v>
+        <v>3121</v>
       </c>
       <c r="I450" t="s">
-        <v>3028</v>
+        <v>3122</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3029</v>
+        <v>3123</v>
       </c>
       <c r="L450" t="s">
-        <v>3030</v>
+        <v>3124</v>
       </c>
       <c r="M450" t="s">
-        <v>3031</v>
+        <v>3125</v>
       </c>
       <c r="N450" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D451" t="s">
-        <v>2952</v>
+        <v>3115</v>
       </c>
       <c r="E451" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F451" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G451" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H451" t="s">
-        <v>3032</v>
+        <v>3126</v>
       </c>
       <c r="I451" t="s">
-        <v>3033</v>
+        <v>3127</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3034</v>
+        <v>3128</v>
       </c>
       <c r="L451" t="s">
-        <v>3035</v>
+        <v>3129</v>
       </c>
       <c r="M451" t="s">
-        <v>3036</v>
+        <v>3130</v>
       </c>
       <c r="N451" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D452" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E452" t="s">
+        <v>3017</v>
+      </c>
+      <c r="F452" t="s">
+        <v>3018</v>
+      </c>
+      <c r="G452" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H452" t="s">
         <v>3026</v>
       </c>
-      <c r="E452" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I452" t="s">
-        <v>3038</v>
+        <v>3131</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3039</v>
+        <v>3132</v>
       </c>
       <c r="L452" t="s">
-        <v>3040</v>
+        <v>3133</v>
       </c>
       <c r="M452" t="s">
-        <v>3041</v>
+        <v>3134</v>
       </c>
       <c r="N452" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D453" t="s">
-        <v>3026</v>
+        <v>3104</v>
       </c>
       <c r="E453" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F453" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G453" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H453" t="s">
-        <v>3042</v>
+        <v>3135</v>
       </c>
       <c r="I453" t="s">
-        <v>3043</v>
+        <v>3136</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3044</v>
+        <v>3137</v>
       </c>
       <c r="L453" t="s">
-        <v>3045</v>
+        <v>3138</v>
       </c>
       <c r="M453" t="s">
-        <v>3046</v>
+        <v>3139</v>
       </c>
       <c r="N453" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D454" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E454" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F454" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G454" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H454" t="s">
-        <v>3047</v>
+        <v>3140</v>
       </c>
       <c r="I454" t="s">
-        <v>3048</v>
+        <v>3141</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3049</v>
+        <v>3142</v>
       </c>
       <c r="L454" t="s">
-        <v>3050</v>
+        <v>3143</v>
       </c>
       <c r="M454" t="s">
-        <v>3051</v>
+        <v>3144</v>
       </c>
       <c r="N454" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D455" t="s">
-        <v>3026</v>
+        <v>3104</v>
       </c>
       <c r="E455" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F455" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G455" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H455" t="s">
-        <v>3052</v>
+        <v>3145</v>
       </c>
       <c r="I455" t="s">
-        <v>3053</v>
+        <v>3146</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3054</v>
+        <v>3147</v>
       </c>
       <c r="L455" t="s">
-        <v>3055</v>
+        <v>3148</v>
       </c>
       <c r="M455" t="s">
-        <v>3056</v>
+        <v>3149</v>
       </c>
       <c r="N455" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D456" t="s">
-        <v>3026</v>
+        <v>3115</v>
       </c>
       <c r="E456" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F456" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G456" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H456" t="s">
-        <v>3057</v>
+        <v>3150</v>
       </c>
       <c r="I456" t="s">
-        <v>3058</v>
+        <v>3151</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3059</v>
+        <v>3152</v>
       </c>
       <c r="L456" t="s">
-        <v>3060</v>
+        <v>3153</v>
       </c>
       <c r="M456" t="s">
-        <v>3061</v>
+        <v>3154</v>
       </c>
       <c r="N456" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D457" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E457" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F457" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G457" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H457" t="s">
-        <v>3062</v>
+        <v>3155</v>
       </c>
       <c r="I457" t="s">
-        <v>3063</v>
+        <v>3156</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3064</v>
+        <v>3157</v>
       </c>
       <c r="L457" t="s">
-        <v>3065</v>
+        <v>3158</v>
       </c>
       <c r="M457" t="s">
-        <v>3066</v>
+        <v>3159</v>
       </c>
       <c r="N457" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D458" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E458" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F458" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G458" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H458" t="s">
-        <v>3067</v>
+        <v>3160</v>
       </c>
       <c r="I458" t="s">
-        <v>3068</v>
+        <v>3161</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3069</v>
+        <v>3162</v>
       </c>
       <c r="L458" t="s">
-        <v>3070</v>
+        <v>3163</v>
       </c>
       <c r="M458" t="s">
-        <v>3071</v>
+        <v>3164</v>
       </c>
       <c r="N458" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D459" t="s">
-        <v>3026</v>
+        <v>3104</v>
       </c>
       <c r="E459" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F459" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G459" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H459" t="s">
-        <v>3072</v>
+        <v>3041</v>
       </c>
       <c r="I459" t="s">
-        <v>3073</v>
+        <v>3165</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3074</v>
+        <v>3166</v>
       </c>
       <c r="L459" t="s">
-        <v>3075</v>
+        <v>3167</v>
       </c>
       <c r="M459" t="s">
-        <v>3076</v>
+        <v>3168</v>
       </c>
       <c r="N459" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D460" t="s">
-        <v>2941</v>
+        <v>3104</v>
       </c>
       <c r="E460" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F460" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G460" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H460" t="s">
-        <v>2873</v>
+        <v>3169</v>
       </c>
       <c r="I460" t="s">
-        <v>3077</v>
+        <v>3170</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3078</v>
+        <v>3171</v>
       </c>
       <c r="L460" t="s">
-        <v>3079</v>
+        <v>3172</v>
       </c>
       <c r="M460" t="s">
-        <v>3080</v>
+        <v>3173</v>
       </c>
       <c r="N460" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D461" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E461" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F461" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G461" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H461" t="s">
-        <v>3081</v>
+        <v>3174</v>
       </c>
       <c r="I461" t="s">
-        <v>3082</v>
+        <v>3175</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3083</v>
+        <v>3176</v>
       </c>
       <c r="L461" t="s">
-        <v>3084</v>
+        <v>3177</v>
       </c>
       <c r="M461" t="s">
-        <v>3085</v>
+        <v>3178</v>
       </c>
       <c r="N461" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D462" t="s">
-        <v>3026</v>
+        <v>3104</v>
       </c>
       <c r="E462" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F462" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G462" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H462" t="s">
-        <v>3086</v>
+        <v>3179</v>
       </c>
       <c r="I462" t="s">
-        <v>3087</v>
+        <v>3180</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3088</v>
+        <v>3181</v>
       </c>
       <c r="L462" t="s">
-        <v>3089</v>
+        <v>3182</v>
       </c>
       <c r="M462" t="s">
-        <v>3090</v>
+        <v>3183</v>
       </c>
       <c r="N462" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D463" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E463" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F463" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G463" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H463" t="s">
-        <v>3091</v>
+        <v>3184</v>
       </c>
       <c r="I463" t="s">
-        <v>3092</v>
+        <v>3185</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3093</v>
+        <v>3186</v>
       </c>
       <c r="L463" t="s">
-        <v>3094</v>
+        <v>3187</v>
       </c>
       <c r="M463" t="s">
-        <v>3095</v>
+        <v>3188</v>
       </c>
       <c r="N463" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>2852</v>
+        <v>3093</v>
       </c>
       <c r="D464" t="s">
-        <v>2941</v>
+        <v>3189</v>
       </c>
       <c r="E464" t="s">
-        <v>2854</v>
+        <v>3095</v>
       </c>
       <c r="F464" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G464" t="s">
-        <v>2856</v>
+        <v>3097</v>
       </c>
       <c r="H464" t="s">
-        <v>3096</v>
+        <v>3190</v>
       </c>
       <c r="I464" t="s">
-        <v>3097</v>
+        <v>3191</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3098</v>
+        <v>3192</v>
       </c>
       <c r="L464" t="s">
-        <v>3099</v>
+        <v>3193</v>
       </c>
       <c r="M464" t="s">
-        <v>3100</v>
+        <v>3194</v>
       </c>
       <c r="N464" t="s">
-        <v>2862</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D465" t="s">
-        <v>2952</v>
+        <v>3115</v>
       </c>
       <c r="E465" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F465" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G465" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H465" t="s">
-        <v>3101</v>
+        <v>3195</v>
       </c>
       <c r="I465" t="s">
-        <v>3102</v>
+        <v>3196</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3103</v>
+        <v>3197</v>
       </c>
       <c r="L465" t="s">
-        <v>3104</v>
+        <v>3198</v>
       </c>
       <c r="M465" t="s">
-        <v>3105</v>
+        <v>3199</v>
       </c>
       <c r="N465" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>2852</v>
+        <v>3093</v>
       </c>
       <c r="D466" t="s">
-        <v>2941</v>
+        <v>3189</v>
       </c>
       <c r="E466" t="s">
-        <v>2854</v>
+        <v>3095</v>
       </c>
       <c r="F466" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G466" t="s">
-        <v>2856</v>
+        <v>3097</v>
       </c>
       <c r="H466" t="s">
-        <v>3106</v>
+        <v>3200</v>
       </c>
       <c r="I466" t="s">
-        <v>3107</v>
+        <v>3201</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3108</v>
+        <v>3202</v>
       </c>
       <c r="L466" t="s">
-        <v>3109</v>
+        <v>3203</v>
       </c>
       <c r="M466" t="s">
-        <v>3110</v>
+        <v>3204</v>
       </c>
       <c r="N466" t="s">
-        <v>2862</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D467" t="s">
-        <v>2952</v>
+        <v>3189</v>
       </c>
       <c r="E467" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F467" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G467" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H467" t="s">
-        <v>3111</v>
+        <v>3205</v>
       </c>
       <c r="I467" t="s">
-        <v>3112</v>
+        <v>3206</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3113</v>
+        <v>3207</v>
       </c>
       <c r="L467" t="s">
-        <v>3114</v>
+        <v>3208</v>
       </c>
       <c r="M467" t="s">
-        <v>3115</v>
+        <v>3209</v>
       </c>
       <c r="N467" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D468" t="s">
-        <v>2952</v>
+        <v>3115</v>
       </c>
       <c r="E468" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F468" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G468" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H468" t="s">
-        <v>3116</v>
+        <v>3210</v>
       </c>
       <c r="I468" t="s">
-        <v>3117</v>
+        <v>3211</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3118</v>
+        <v>3212</v>
       </c>
       <c r="L468" t="s">
-        <v>3119</v>
+        <v>3213</v>
       </c>
       <c r="M468" t="s">
-        <v>3120</v>
+        <v>3214</v>
       </c>
       <c r="N468" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D469" t="s">
-        <v>2952</v>
+        <v>3189</v>
       </c>
       <c r="E469" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F469" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G469" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H469" t="s">
-        <v>3121</v>
+        <v>3215</v>
       </c>
       <c r="I469" t="s">
-        <v>3122</v>
+        <v>3216</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3123</v>
+        <v>3217</v>
       </c>
       <c r="L469" t="s">
-        <v>3124</v>
+        <v>3218</v>
       </c>
       <c r="M469" t="s">
-        <v>3125</v>
+        <v>3219</v>
       </c>
       <c r="N469" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D470" t="s">
-        <v>2952</v>
+        <v>3189</v>
       </c>
       <c r="E470" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F470" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G470" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H470" t="s">
-        <v>3126</v>
+        <v>3220</v>
       </c>
       <c r="I470" t="s">
-        <v>3127</v>
+        <v>3221</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3128</v>
+        <v>3222</v>
       </c>
       <c r="L470" t="s">
-        <v>3129</v>
+        <v>3223</v>
       </c>
       <c r="M470" t="s">
-        <v>3130</v>
+        <v>3224</v>
       </c>
       <c r="N470" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D471" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E471" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F471" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G471" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H471" t="s">
-        <v>3131</v>
+        <v>3225</v>
       </c>
       <c r="I471" t="s">
-        <v>3132</v>
+        <v>3226</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3133</v>
+        <v>3227</v>
       </c>
       <c r="L471" t="s">
-        <v>3134</v>
+        <v>3228</v>
       </c>
       <c r="M471" t="s">
-        <v>3135</v>
+        <v>3229</v>
       </c>
       <c r="N471" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D472" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E472" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F472" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G472" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H472" t="s">
-        <v>3136</v>
+        <v>3230</v>
       </c>
       <c r="I472" t="s">
-        <v>3137</v>
+        <v>3231</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3138</v>
+        <v>3232</v>
       </c>
       <c r="L472" t="s">
-        <v>3139</v>
+        <v>3233</v>
       </c>
       <c r="M472" t="s">
-        <v>3140</v>
+        <v>3234</v>
       </c>
       <c r="N472" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>2930</v>
+        <v>3093</v>
       </c>
       <c r="D473" t="s">
-        <v>3026</v>
+        <v>3189</v>
       </c>
       <c r="E473" t="s">
-        <v>2932</v>
+        <v>3095</v>
       </c>
       <c r="F473" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G473" t="s">
-        <v>2934</v>
+        <v>3097</v>
       </c>
       <c r="H473" t="s">
-        <v>3141</v>
+        <v>3235</v>
       </c>
       <c r="I473" t="s">
-        <v>3142</v>
+        <v>3236</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3143</v>
+        <v>3237</v>
       </c>
       <c r="L473" t="s">
-        <v>3144</v>
+        <v>3238</v>
       </c>
       <c r="M473" t="s">
-        <v>3145</v>
+        <v>3239</v>
       </c>
       <c r="N473" t="s">
-        <v>2940</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D474" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E474" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F474" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G474" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H474" t="s">
-        <v>3146</v>
+        <v>3036</v>
       </c>
       <c r="I474" t="s">
-        <v>3147</v>
+        <v>3240</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3148</v>
+        <v>3241</v>
       </c>
       <c r="L474" t="s">
-        <v>3149</v>
+        <v>3242</v>
       </c>
       <c r="M474" t="s">
-        <v>3150</v>
+        <v>3243</v>
       </c>
       <c r="N474" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D475" t="s">
-        <v>2941</v>
+        <v>3104</v>
       </c>
       <c r="E475" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F475" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G475" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H475" t="s">
-        <v>2894</v>
+        <v>3244</v>
       </c>
       <c r="I475" t="s">
-        <v>3151</v>
+        <v>3245</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3152</v>
+        <v>3246</v>
       </c>
       <c r="L475" t="s">
-        <v>3153</v>
+        <v>3247</v>
       </c>
       <c r="M475" t="s">
-        <v>3154</v>
+        <v>3248</v>
       </c>
       <c r="N475" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>2852</v>
+        <v>3093</v>
       </c>
       <c r="D476" t="s">
-        <v>2941</v>
+        <v>3189</v>
       </c>
       <c r="E476" t="s">
-        <v>2854</v>
+        <v>3095</v>
       </c>
       <c r="F476" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G476" t="s">
-        <v>2856</v>
+        <v>3097</v>
       </c>
       <c r="H476" t="s">
-        <v>2921</v>
+        <v>3249</v>
       </c>
       <c r="I476" t="s">
-        <v>3155</v>
+        <v>3250</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3156</v>
+        <v>3251</v>
       </c>
       <c r="L476" t="s">
-        <v>3157</v>
+        <v>3252</v>
       </c>
       <c r="M476" t="s">
-        <v>3158</v>
+        <v>3253</v>
       </c>
       <c r="N476" t="s">
-        <v>2862</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D477" t="s">
-        <v>2952</v>
+        <v>3115</v>
       </c>
       <c r="E477" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F477" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G477" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H477" t="s">
-        <v>3159</v>
+        <v>3254</v>
       </c>
       <c r="I477" t="s">
-        <v>3160</v>
+        <v>3255</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3161</v>
+        <v>3256</v>
       </c>
       <c r="L477" t="s">
-        <v>3162</v>
+        <v>3257</v>
       </c>
       <c r="M477" t="s">
-        <v>3163</v>
+        <v>3258</v>
       </c>
       <c r="N477" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D478" t="s">
-        <v>2941</v>
+        <v>3104</v>
       </c>
       <c r="E478" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F478" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G478" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H478" t="s">
-        <v>3164</v>
+        <v>3259</v>
       </c>
       <c r="I478" t="s">
-        <v>3165</v>
+        <v>3260</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3166</v>
+        <v>3261</v>
       </c>
       <c r="L478" t="s">
-        <v>3167</v>
+        <v>3262</v>
       </c>
       <c r="M478" t="s">
-        <v>3168</v>
+        <v>3263</v>
       </c>
       <c r="N478" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D479" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E479" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F479" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G479" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H479" t="s">
-        <v>3169</v>
+        <v>3264</v>
       </c>
       <c r="I479" t="s">
-        <v>3170</v>
+        <v>3265</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3171</v>
+        <v>3266</v>
       </c>
       <c r="L479" t="s">
-        <v>3172</v>
+        <v>3267</v>
       </c>
       <c r="M479" t="s">
-        <v>3173</v>
+        <v>3268</v>
       </c>
       <c r="N479" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D480" t="s">
-        <v>2952</v>
+        <v>3104</v>
       </c>
       <c r="E480" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F480" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G480" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H480" t="s">
-        <v>3174</v>
+        <v>3269</v>
       </c>
       <c r="I480" t="s">
-        <v>3175</v>
+        <v>3270</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3176</v>
+        <v>3271</v>
       </c>
       <c r="L480" t="s">
-        <v>3177</v>
+        <v>3272</v>
       </c>
       <c r="M480" t="s">
-        <v>3178</v>
+        <v>3273</v>
       </c>
       <c r="N480" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D481" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E481" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F481" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G481" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H481" t="s">
-        <v>3179</v>
+        <v>3274</v>
       </c>
       <c r="I481" t="s">
-        <v>3180</v>
+        <v>3275</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3181</v>
+        <v>3276</v>
       </c>
       <c r="L481" t="s">
-        <v>3182</v>
+        <v>3277</v>
       </c>
       <c r="M481" t="s">
-        <v>3183</v>
+        <v>3278</v>
       </c>
       <c r="N481" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D482" t="s">
-        <v>2941</v>
+        <v>3115</v>
       </c>
       <c r="E482" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F482" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G482" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H482" t="s">
-        <v>3184</v>
+        <v>3279</v>
       </c>
       <c r="I482" t="s">
-        <v>3185</v>
+        <v>3280</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3186</v>
+        <v>3281</v>
       </c>
       <c r="L482" t="s">
-        <v>3187</v>
+        <v>3282</v>
       </c>
       <c r="M482" t="s">
-        <v>3188</v>
+        <v>3283</v>
       </c>
       <c r="N482" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3189</v>
+        <v>2307</v>
       </c>
       <c r="D483" t="s">
-        <v>3190</v>
+        <v>3115</v>
       </c>
       <c r="E483" t="s">
-        <v>3191</v>
+        <v>2309</v>
       </c>
       <c r="F483" t="s">
-        <v>3192</v>
+        <v>3096</v>
       </c>
       <c r="G483" t="s">
-        <v>3193</v>
+        <v>2311</v>
       </c>
       <c r="H483" t="s">
-        <v>3194</v>
+        <v>3284</v>
       </c>
       <c r="I483" t="s">
-        <v>3195</v>
+        <v>3285</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3196</v>
+        <v>3286</v>
       </c>
       <c r="L483" t="s">
-        <v>3197</v>
+        <v>3287</v>
       </c>
       <c r="M483" t="s">
-        <v>3198</v>
+        <v>3288</v>
       </c>
       <c r="N483" t="s">
-        <v>3199</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3189</v>
+        <v>2307</v>
       </c>
       <c r="D484" t="s">
-        <v>3190</v>
+        <v>3115</v>
       </c>
       <c r="E484" t="s">
-        <v>3191</v>
+        <v>2309</v>
       </c>
       <c r="F484" t="s">
-        <v>3192</v>
+        <v>3096</v>
       </c>
       <c r="G484" t="s">
-        <v>3193</v>
+        <v>2311</v>
       </c>
       <c r="H484" t="s">
-        <v>3200</v>
+        <v>3289</v>
       </c>
       <c r="I484" t="s">
-        <v>3201</v>
+        <v>3290</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3202</v>
+        <v>3291</v>
       </c>
       <c r="L484" t="s">
-        <v>3203</v>
+        <v>3292</v>
       </c>
       <c r="M484" t="s">
-        <v>3204</v>
+        <v>3293</v>
       </c>
       <c r="N484" t="s">
-        <v>3199</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D485" t="s">
-        <v>3190</v>
+        <v>3104</v>
       </c>
       <c r="E485" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F485" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G485" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H485" t="s">
-        <v>3205</v>
+        <v>3294</v>
       </c>
       <c r="I485" t="s">
-        <v>3206</v>
+        <v>3295</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3207</v>
+        <v>3296</v>
       </c>
       <c r="L485" t="s">
-        <v>3208</v>
+        <v>3297</v>
       </c>
       <c r="M485" t="s">
-        <v>3209</v>
+        <v>3298</v>
       </c>
       <c r="N485" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3189</v>
+        <v>2307</v>
       </c>
       <c r="D486" t="s">
-        <v>3190</v>
+        <v>3115</v>
       </c>
       <c r="E486" t="s">
-        <v>3191</v>
+        <v>2309</v>
       </c>
       <c r="F486" t="s">
-        <v>3192</v>
+        <v>3096</v>
       </c>
       <c r="G486" t="s">
-        <v>3193</v>
+        <v>2311</v>
       </c>
       <c r="H486" t="s">
-        <v>3210</v>
+        <v>3299</v>
       </c>
       <c r="I486" t="s">
-        <v>3211</v>
+        <v>3300</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3212</v>
+        <v>3301</v>
       </c>
       <c r="L486" t="s">
-        <v>3213</v>
+        <v>3302</v>
       </c>
       <c r="M486" t="s">
-        <v>3214</v>
+        <v>3303</v>
       </c>
       <c r="N486" t="s">
-        <v>3199</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D487" t="s">
-        <v>3216</v>
+        <v>3189</v>
       </c>
       <c r="E487" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F487" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G487" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H487" t="s">
-        <v>3220</v>
+        <v>3304</v>
       </c>
       <c r="I487" t="s">
-        <v>3221</v>
+        <v>3305</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3222</v>
+        <v>3306</v>
       </c>
       <c r="L487" t="s">
-        <v>3223</v>
+        <v>3307</v>
       </c>
       <c r="M487" t="s">
-        <v>3224</v>
+        <v>3308</v>
       </c>
       <c r="N487" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3226</v>
+        <v>2307</v>
       </c>
       <c r="D488" t="s">
-        <v>3227</v>
+        <v>3115</v>
       </c>
       <c r="E488" t="s">
-        <v>3228</v>
+        <v>2309</v>
       </c>
       <c r="F488" t="s">
-        <v>3229</v>
+        <v>3096</v>
       </c>
       <c r="G488" t="s">
-        <v>3230</v>
+        <v>2311</v>
       </c>
       <c r="H488" t="s">
-        <v>3231</v>
+        <v>3309</v>
       </c>
       <c r="I488" t="s">
-        <v>3232</v>
+        <v>3310</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3233</v>
+        <v>3311</v>
       </c>
       <c r="L488" t="s">
-        <v>3234</v>
+        <v>3312</v>
       </c>
       <c r="M488" t="s">
-        <v>3235</v>
+        <v>3313</v>
       </c>
       <c r="N488" t="s">
-        <v>3236</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3215</v>
+        <v>3015</v>
       </c>
       <c r="D489" t="s">
-        <v>3237</v>
+        <v>3104</v>
       </c>
       <c r="E489" t="s">
-        <v>3217</v>
+        <v>3017</v>
       </c>
       <c r="F489" t="s">
-        <v>3218</v>
+        <v>3018</v>
       </c>
       <c r="G489" t="s">
-        <v>3219</v>
+        <v>3019</v>
       </c>
       <c r="H489" t="s">
-        <v>3238</v>
+        <v>3057</v>
       </c>
       <c r="I489" t="s">
-        <v>3239</v>
+        <v>3314</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3240</v>
+        <v>3315</v>
       </c>
       <c r="L489" t="s">
-        <v>3241</v>
+        <v>3316</v>
       </c>
       <c r="M489" t="s">
-        <v>3242</v>
+        <v>3317</v>
       </c>
       <c r="N489" t="s">
-        <v>3225</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3215</v>
+        <v>3015</v>
       </c>
       <c r="D490" t="s">
-        <v>3243</v>
+        <v>3104</v>
       </c>
       <c r="E490" t="s">
-        <v>3217</v>
+        <v>3017</v>
       </c>
       <c r="F490" t="s">
-        <v>3218</v>
+        <v>3018</v>
       </c>
       <c r="G490" t="s">
-        <v>3219</v>
+        <v>3019</v>
       </c>
       <c r="H490" t="s">
-        <v>3238</v>
+        <v>3084</v>
       </c>
       <c r="I490" t="s">
-        <v>3244</v>
+        <v>3318</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3245</v>
+        <v>3319</v>
       </c>
       <c r="L490" t="s">
-        <v>3246</v>
+        <v>3320</v>
       </c>
       <c r="M490" t="s">
-        <v>3247</v>
+        <v>3321</v>
       </c>
       <c r="N490" t="s">
-        <v>3225</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D491" t="s">
-        <v>3248</v>
+        <v>3115</v>
       </c>
       <c r="E491" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F491" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G491" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H491" t="s">
-        <v>3238</v>
+        <v>3322</v>
       </c>
       <c r="I491" t="s">
-        <v>3249</v>
+        <v>3323</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3250</v>
+        <v>3324</v>
       </c>
       <c r="L491" t="s">
-        <v>3251</v>
+        <v>3325</v>
       </c>
       <c r="M491" t="s">
-        <v>3252</v>
+        <v>3326</v>
       </c>
       <c r="N491" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3215</v>
+        <v>3015</v>
       </c>
       <c r="D492" t="s">
-        <v>3248</v>
+        <v>3104</v>
       </c>
       <c r="E492" t="s">
-        <v>3217</v>
+        <v>3017</v>
       </c>
       <c r="F492" t="s">
-        <v>3218</v>
+        <v>3018</v>
       </c>
       <c r="G492" t="s">
-        <v>3219</v>
+        <v>3019</v>
       </c>
       <c r="H492" t="s">
-        <v>3238</v>
+        <v>3327</v>
       </c>
       <c r="I492" t="s">
-        <v>3253</v>
+        <v>3328</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3254</v>
+        <v>3329</v>
       </c>
       <c r="L492" t="s">
-        <v>3255</v>
+        <v>3330</v>
       </c>
       <c r="M492" t="s">
-        <v>3256</v>
+        <v>3331</v>
       </c>
       <c r="N492" t="s">
-        <v>3225</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3215</v>
+        <v>3015</v>
       </c>
       <c r="D493" t="s">
-        <v>3257</v>
+        <v>3104</v>
       </c>
       <c r="E493" t="s">
-        <v>3217</v>
+        <v>3017</v>
       </c>
       <c r="F493" t="s">
-        <v>3218</v>
+        <v>3018</v>
       </c>
       <c r="G493" t="s">
-        <v>3219</v>
+        <v>3019</v>
       </c>
       <c r="H493" t="s">
-        <v>3238</v>
+        <v>3332</v>
       </c>
       <c r="I493" t="s">
-        <v>3258</v>
+        <v>3333</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3259</v>
+        <v>3334</v>
       </c>
       <c r="L493" t="s">
-        <v>3260</v>
+        <v>3335</v>
       </c>
       <c r="M493" t="s">
-        <v>3261</v>
+        <v>3336</v>
       </c>
       <c r="N493" t="s">
-        <v>3225</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D494" t="s">
-        <v>3262</v>
+        <v>3115</v>
       </c>
       <c r="E494" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F494" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G494" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H494" t="s">
-        <v>3263</v>
+        <v>3337</v>
       </c>
       <c r="I494" t="s">
-        <v>3264</v>
+        <v>3338</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3265</v>
+        <v>3339</v>
       </c>
       <c r="L494" t="s">
-        <v>3266</v>
+        <v>3340</v>
       </c>
       <c r="M494" t="s">
-        <v>3267</v>
+        <v>3341</v>
       </c>
       <c r="N494" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3215</v>
+        <v>3015</v>
       </c>
       <c r="D495" t="s">
-        <v>3262</v>
+        <v>3104</v>
       </c>
       <c r="E495" t="s">
-        <v>3217</v>
+        <v>3017</v>
       </c>
       <c r="F495" t="s">
-        <v>3218</v>
+        <v>3018</v>
       </c>
       <c r="G495" t="s">
-        <v>3219</v>
+        <v>3019</v>
       </c>
       <c r="H495" t="s">
-        <v>3268</v>
+        <v>3342</v>
       </c>
       <c r="I495" t="s">
-        <v>3269</v>
+        <v>3343</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3270</v>
+        <v>3344</v>
       </c>
       <c r="L495" t="s">
-        <v>3271</v>
+        <v>3345</v>
       </c>
       <c r="M495" t="s">
-        <v>3272</v>
+        <v>3346</v>
       </c>
       <c r="N495" t="s">
-        <v>3225</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3226</v>
+        <v>3015</v>
       </c>
       <c r="D496" t="s">
-        <v>3273</v>
+        <v>3104</v>
       </c>
       <c r="E496" t="s">
-        <v>3228</v>
+        <v>3017</v>
       </c>
       <c r="F496" t="s">
-        <v>3229</v>
+        <v>3018</v>
       </c>
       <c r="G496" t="s">
-        <v>3230</v>
+        <v>3019</v>
       </c>
       <c r="H496" t="s">
-        <v>3274</v>
+        <v>3347</v>
       </c>
       <c r="I496" t="s">
-        <v>3275</v>
+        <v>3348</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>3276</v>
+        <v>3349</v>
       </c>
       <c r="L496" t="s">
-        <v>3277</v>
+        <v>3350</v>
       </c>
       <c r="M496" t="s">
-        <v>3278</v>
+        <v>3351</v>
       </c>
       <c r="N496" t="s">
-        <v>3236</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3226</v>
+        <v>3352</v>
       </c>
       <c r="D497" t="s">
-        <v>3273</v>
+        <v>3353</v>
       </c>
       <c r="E497" t="s">
-        <v>3228</v>
+        <v>3354</v>
       </c>
       <c r="F497" t="s">
-        <v>3229</v>
+        <v>3355</v>
       </c>
       <c r="G497" t="s">
-        <v>3230</v>
+        <v>3356</v>
       </c>
       <c r="H497" t="s">
-        <v>3279</v>
+        <v>3357</v>
       </c>
       <c r="I497" t="s">
-        <v>3280</v>
+        <v>3358</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3281</v>
+        <v>3359</v>
       </c>
       <c r="L497" t="s">
-        <v>3282</v>
+        <v>3360</v>
       </c>
       <c r="M497" t="s">
-        <v>3283</v>
+        <v>3361</v>
       </c>
       <c r="N497" t="s">
-        <v>3236</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3226</v>
+        <v>3352</v>
       </c>
       <c r="D498" t="s">
-        <v>3273</v>
+        <v>3353</v>
       </c>
       <c r="E498" t="s">
-        <v>3228</v>
+        <v>3354</v>
       </c>
       <c r="F498" t="s">
-        <v>3229</v>
+        <v>3355</v>
       </c>
       <c r="G498" t="s">
-        <v>3230</v>
+        <v>3356</v>
       </c>
       <c r="H498" t="s">
-        <v>3284</v>
+        <v>3363</v>
       </c>
       <c r="I498" t="s">
-        <v>3285</v>
+        <v>3364</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3286</v>
+        <v>3365</v>
       </c>
       <c r="L498" t="s">
-        <v>3287</v>
+        <v>3366</v>
       </c>
       <c r="M498" t="s">
-        <v>3288</v>
+        <v>3367</v>
       </c>
       <c r="N498" t="s">
-        <v>3236</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3226</v>
+        <v>3352</v>
       </c>
       <c r="D499" t="s">
-        <v>3273</v>
+        <v>3353</v>
       </c>
       <c r="E499" t="s">
-        <v>3228</v>
+        <v>3354</v>
       </c>
       <c r="F499" t="s">
-        <v>3229</v>
+        <v>3355</v>
       </c>
       <c r="G499" t="s">
-        <v>3230</v>
+        <v>3356</v>
       </c>
       <c r="H499" t="s">
-        <v>3289</v>
+        <v>3368</v>
       </c>
       <c r="I499" t="s">
-        <v>3290</v>
+        <v>3369</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3291</v>
+        <v>3370</v>
       </c>
       <c r="L499" t="s">
-        <v>3292</v>
+        <v>3371</v>
       </c>
       <c r="M499" t="s">
-        <v>3293</v>
+        <v>3372</v>
       </c>
       <c r="N499" t="s">
-        <v>3236</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3226</v>
+        <v>3352</v>
       </c>
       <c r="D500" t="s">
-        <v>3294</v>
+        <v>3353</v>
       </c>
       <c r="E500" t="s">
-        <v>3228</v>
+        <v>3354</v>
       </c>
       <c r="F500" t="s">
-        <v>3229</v>
+        <v>3355</v>
       </c>
       <c r="G500" t="s">
-        <v>3230</v>
+        <v>3356</v>
       </c>
       <c r="H500" t="s">
-        <v>3295</v>
+        <v>3373</v>
       </c>
       <c r="I500" t="s">
-        <v>3296</v>
+        <v>3374</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3297</v>
+        <v>3375</v>
       </c>
       <c r="L500" t="s">
-        <v>3298</v>
+        <v>3376</v>
       </c>
       <c r="M500" t="s">
-        <v>3299</v>
+        <v>3377</v>
       </c>
       <c r="N500" t="s">
-        <v>3236</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D501" t="s">
-        <v>3273</v>
+        <v>3379</v>
       </c>
       <c r="E501" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F501" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G501" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H501" t="s">
-        <v>3300</v>
+        <v>3383</v>
       </c>
       <c r="I501" t="s">
-        <v>3301</v>
+        <v>3384</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3302</v>
+        <v>3385</v>
       </c>
       <c r="L501" t="s">
-        <v>3303</v>
+        <v>3386</v>
       </c>
       <c r="M501" t="s">
-        <v>3304</v>
+        <v>3387</v>
       </c>
       <c r="N501" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D502" t="s">
-        <v>3294</v>
+        <v>3390</v>
       </c>
       <c r="E502" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F502" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G502" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H502" t="s">
-        <v>3300</v>
+        <v>3394</v>
       </c>
       <c r="I502" t="s">
-        <v>3305</v>
+        <v>3395</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3306</v>
+        <v>3396</v>
       </c>
       <c r="L502" t="s">
-        <v>3307</v>
+        <v>3397</v>
       </c>
       <c r="M502" t="s">
-        <v>3308</v>
+        <v>3398</v>
       </c>
       <c r="N502" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D503" t="s">
-        <v>3273</v>
+        <v>3400</v>
       </c>
       <c r="E503" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F503" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G503" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H503" t="s">
-        <v>3309</v>
+        <v>3401</v>
       </c>
       <c r="I503" t="s">
-        <v>3310</v>
+        <v>3402</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3311</v>
+        <v>3403</v>
       </c>
       <c r="L503" t="s">
-        <v>3312</v>
+        <v>3404</v>
       </c>
       <c r="M503" t="s">
-        <v>3313</v>
+        <v>3405</v>
       </c>
       <c r="N503" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D504" t="s">
-        <v>3273</v>
+        <v>3406</v>
       </c>
       <c r="E504" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F504" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G504" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H504" t="s">
-        <v>3295</v>
+        <v>3401</v>
       </c>
       <c r="I504" t="s">
-        <v>3314</v>
+        <v>3407</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3315</v>
+        <v>3408</v>
       </c>
       <c r="L504" t="s">
-        <v>3316</v>
+        <v>3409</v>
       </c>
       <c r="M504" t="s">
-        <v>3317</v>
+        <v>3410</v>
       </c>
       <c r="N504" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D505" t="s">
-        <v>3318</v>
+        <v>3411</v>
       </c>
       <c r="E505" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F505" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G505" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H505" t="s">
-        <v>3319</v>
+        <v>3401</v>
       </c>
       <c r="I505" t="s">
-        <v>3320</v>
+        <v>3412</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3321</v>
+        <v>3413</v>
       </c>
       <c r="L505" t="s">
-        <v>3322</v>
+        <v>3414</v>
       </c>
       <c r="M505" t="s">
-        <v>3323</v>
+        <v>3415</v>
       </c>
       <c r="N505" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D506" t="s">
-        <v>3318</v>
+        <v>3411</v>
       </c>
       <c r="E506" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F506" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G506" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H506" t="s">
-        <v>3324</v>
+        <v>3401</v>
       </c>
       <c r="I506" t="s">
-        <v>3325</v>
+        <v>3416</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3326</v>
+        <v>3417</v>
       </c>
       <c r="L506" t="s">
-        <v>3327</v>
+        <v>3418</v>
       </c>
       <c r="M506" t="s">
-        <v>3328</v>
+        <v>3419</v>
       </c>
       <c r="N506" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D507" t="s">
-        <v>3318</v>
+        <v>3420</v>
       </c>
       <c r="E507" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F507" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G507" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H507" t="s">
-        <v>3329</v>
+        <v>3401</v>
       </c>
       <c r="I507" t="s">
-        <v>3330</v>
+        <v>3421</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3331</v>
+        <v>3422</v>
       </c>
       <c r="L507" t="s">
-        <v>3332</v>
+        <v>3423</v>
       </c>
       <c r="M507" t="s">
-        <v>3333</v>
+        <v>3424</v>
       </c>
       <c r="N507" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D508" t="s">
-        <v>3318</v>
+        <v>3425</v>
       </c>
       <c r="E508" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F508" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G508" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H508" t="s">
-        <v>3263</v>
+        <v>3426</v>
       </c>
       <c r="I508" t="s">
-        <v>3334</v>
+        <v>3427</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3335</v>
+        <v>3428</v>
       </c>
       <c r="L508" t="s">
-        <v>3336</v>
+        <v>3429</v>
       </c>
       <c r="M508" t="s">
-        <v>3337</v>
+        <v>3430</v>
       </c>
       <c r="N508" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D509" t="s">
-        <v>3338</v>
+        <v>3425</v>
       </c>
       <c r="E509" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F509" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G509" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H509" t="s">
-        <v>3324</v>
+        <v>3431</v>
       </c>
       <c r="I509" t="s">
-        <v>3339</v>
+        <v>3432</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3340</v>
+        <v>3433</v>
       </c>
       <c r="L509" t="s">
-        <v>3341</v>
+        <v>3434</v>
       </c>
       <c r="M509" t="s">
-        <v>3342</v>
+        <v>3435</v>
       </c>
       <c r="N509" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D510" t="s">
-        <v>3338</v>
+        <v>3436</v>
       </c>
       <c r="E510" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F510" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G510" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H510" t="s">
-        <v>3343</v>
+        <v>3437</v>
       </c>
       <c r="I510" t="s">
-        <v>3344</v>
+        <v>3438</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3345</v>
+        <v>3439</v>
       </c>
       <c r="L510" t="s">
-        <v>3346</v>
+        <v>3440</v>
       </c>
       <c r="M510" t="s">
-        <v>3347</v>
+        <v>3441</v>
       </c>
       <c r="N510" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D511" t="s">
-        <v>3318</v>
+        <v>3436</v>
       </c>
       <c r="E511" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F511" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G511" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H511" t="s">
-        <v>3268</v>
+        <v>3442</v>
       </c>
       <c r="I511" t="s">
-        <v>3348</v>
+        <v>3443</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3349</v>
+        <v>3444</v>
       </c>
       <c r="L511" t="s">
-        <v>3350</v>
+        <v>3445</v>
       </c>
       <c r="M511" t="s">
-        <v>3351</v>
+        <v>3446</v>
       </c>
       <c r="N511" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D512" t="s">
-        <v>3338</v>
+        <v>3436</v>
       </c>
       <c r="E512" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F512" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G512" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H512" t="s">
-        <v>3352</v>
+        <v>3447</v>
       </c>
       <c r="I512" t="s">
-        <v>3353</v>
+        <v>3448</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3354</v>
+        <v>3449</v>
       </c>
       <c r="L512" t="s">
-        <v>3355</v>
+        <v>3450</v>
       </c>
       <c r="M512" t="s">
-        <v>3356</v>
+        <v>3451</v>
       </c>
       <c r="N512" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D513" t="s">
-        <v>3318</v>
+        <v>3436</v>
       </c>
       <c r="E513" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F513" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G513" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H513" t="s">
-        <v>3357</v>
+        <v>3452</v>
       </c>
       <c r="I513" t="s">
-        <v>3358</v>
+        <v>3453</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3359</v>
+        <v>3454</v>
       </c>
       <c r="L513" t="s">
-        <v>3360</v>
+        <v>3455</v>
       </c>
       <c r="M513" t="s">
-        <v>3361</v>
+        <v>3456</v>
       </c>
       <c r="N513" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D514" t="s">
-        <v>3318</v>
+        <v>3457</v>
       </c>
       <c r="E514" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F514" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G514" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H514" t="s">
-        <v>3343</v>
+        <v>3458</v>
       </c>
       <c r="I514" t="s">
-        <v>3362</v>
+        <v>3459</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3363</v>
+        <v>3460</v>
       </c>
       <c r="L514" t="s">
-        <v>3364</v>
+        <v>3461</v>
       </c>
       <c r="M514" t="s">
-        <v>3365</v>
+        <v>3462</v>
       </c>
       <c r="N514" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D515" t="s">
-        <v>3366</v>
+        <v>3436</v>
       </c>
       <c r="E515" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F515" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G515" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H515" t="s">
-        <v>3300</v>
+        <v>3463</v>
       </c>
       <c r="I515" t="s">
-        <v>3367</v>
+        <v>3464</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3368</v>
+        <v>3465</v>
       </c>
       <c r="L515" t="s">
-        <v>3369</v>
+        <v>3466</v>
       </c>
       <c r="M515" t="s">
-        <v>3370</v>
+        <v>3467</v>
       </c>
       <c r="N515" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3215</v>
+        <v>3389</v>
       </c>
       <c r="D516" t="s">
-        <v>3371</v>
+        <v>3457</v>
       </c>
       <c r="E516" t="s">
-        <v>3217</v>
+        <v>3391</v>
       </c>
       <c r="F516" t="s">
-        <v>3218</v>
+        <v>3392</v>
       </c>
       <c r="G516" t="s">
-        <v>3219</v>
+        <v>3393</v>
       </c>
       <c r="H516" t="s">
-        <v>3343</v>
+        <v>3463</v>
       </c>
       <c r="I516" t="s">
-        <v>3372</v>
+        <v>3468</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3373</v>
+        <v>3469</v>
       </c>
       <c r="L516" t="s">
-        <v>3374</v>
+        <v>3470</v>
       </c>
       <c r="M516" t="s">
-        <v>3375</v>
+        <v>3471</v>
       </c>
       <c r="N516" t="s">
-        <v>3225</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D517" t="s">
-        <v>3366</v>
+        <v>3436</v>
       </c>
       <c r="E517" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F517" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G517" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H517" t="s">
-        <v>3295</v>
+        <v>3472</v>
       </c>
       <c r="I517" t="s">
-        <v>3376</v>
+        <v>3473</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3377</v>
+        <v>3474</v>
       </c>
       <c r="L517" t="s">
-        <v>3378</v>
+        <v>3475</v>
       </c>
       <c r="M517" t="s">
-        <v>3379</v>
+        <v>3476</v>
       </c>
       <c r="N517" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D518" t="s">
-        <v>3366</v>
+        <v>3436</v>
       </c>
       <c r="E518" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F518" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G518" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H518" t="s">
-        <v>3284</v>
+        <v>3458</v>
       </c>
       <c r="I518" t="s">
-        <v>3380</v>
+        <v>3477</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3381</v>
+        <v>3478</v>
       </c>
       <c r="L518" t="s">
-        <v>3382</v>
+        <v>3479</v>
       </c>
       <c r="M518" t="s">
-        <v>3383</v>
+        <v>3480</v>
       </c>
       <c r="N518" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D519" t="s">
-        <v>3371</v>
+        <v>3481</v>
       </c>
       <c r="E519" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F519" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G519" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H519" t="s">
-        <v>3324</v>
+        <v>3482</v>
       </c>
       <c r="I519" t="s">
-        <v>3384</v>
+        <v>3483</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3385</v>
+        <v>3484</v>
       </c>
       <c r="L519" t="s">
-        <v>3386</v>
+        <v>3485</v>
       </c>
       <c r="M519" t="s">
-        <v>3387</v>
+        <v>3486</v>
       </c>
       <c r="N519" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3215</v>
+        <v>3378</v>
       </c>
       <c r="D520" t="s">
-        <v>3371</v>
+        <v>3481</v>
       </c>
       <c r="E520" t="s">
-        <v>3217</v>
+        <v>3380</v>
       </c>
       <c r="F520" t="s">
-        <v>3218</v>
+        <v>3381</v>
       </c>
       <c r="G520" t="s">
-        <v>3219</v>
+        <v>3382</v>
       </c>
       <c r="H520" t="s">
-        <v>3268</v>
+        <v>3487</v>
       </c>
       <c r="I520" t="s">
-        <v>3388</v>
+        <v>3488</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3389</v>
+        <v>3489</v>
       </c>
       <c r="L520" t="s">
-        <v>3390</v>
+        <v>3490</v>
       </c>
       <c r="M520" t="s">
-        <v>3391</v>
+        <v>3491</v>
       </c>
       <c r="N520" t="s">
-        <v>3225</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D521" t="s">
-        <v>3392</v>
+        <v>3481</v>
       </c>
       <c r="E521" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F521" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G521" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H521" t="s">
-        <v>3231</v>
+        <v>3492</v>
       </c>
       <c r="I521" t="s">
-        <v>3393</v>
+        <v>3493</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3394</v>
+        <v>3494</v>
       </c>
       <c r="L521" t="s">
-        <v>3395</v>
+        <v>3495</v>
       </c>
       <c r="M521" t="s">
-        <v>3396</v>
+        <v>3496</v>
       </c>
       <c r="N521" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D522" t="s">
-        <v>3397</v>
+        <v>3481</v>
       </c>
       <c r="E522" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F522" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G522" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H522" t="s">
-        <v>3231</v>
+        <v>3426</v>
       </c>
       <c r="I522" t="s">
-        <v>3398</v>
+        <v>3497</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3399</v>
+        <v>3498</v>
       </c>
       <c r="L522" t="s">
-        <v>3400</v>
+        <v>3499</v>
       </c>
       <c r="M522" t="s">
-        <v>3401</v>
+        <v>3500</v>
       </c>
       <c r="N522" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D523" t="s">
-        <v>3402</v>
+        <v>3501</v>
       </c>
       <c r="E523" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F523" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G523" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H523" t="s">
-        <v>3231</v>
+        <v>3487</v>
       </c>
       <c r="I523" t="s">
-        <v>3403</v>
+        <v>3502</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3404</v>
+        <v>3503</v>
       </c>
       <c r="L523" t="s">
-        <v>3405</v>
+        <v>3504</v>
       </c>
       <c r="M523" t="s">
-        <v>3406</v>
+        <v>3505</v>
       </c>
       <c r="N523" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D524" t="s">
-        <v>3407</v>
+        <v>3501</v>
       </c>
       <c r="E524" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F524" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G524" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H524" t="s">
-        <v>3231</v>
+        <v>3506</v>
       </c>
       <c r="I524" t="s">
-        <v>3408</v>
+        <v>3507</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3409</v>
+        <v>3508</v>
       </c>
       <c r="L524" t="s">
-        <v>3410</v>
+        <v>3509</v>
       </c>
       <c r="M524" t="s">
-        <v>3411</v>
+        <v>3510</v>
       </c>
       <c r="N524" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D525" t="s">
-        <v>3412</v>
+        <v>3481</v>
       </c>
       <c r="E525" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F525" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G525" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H525" t="s">
-        <v>3231</v>
+        <v>3431</v>
       </c>
       <c r="I525" t="s">
-        <v>3413</v>
+        <v>3511</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3414</v>
+        <v>3512</v>
       </c>
       <c r="L525" t="s">
-        <v>3415</v>
+        <v>3513</v>
       </c>
       <c r="M525" t="s">
-        <v>3416</v>
+        <v>3514</v>
       </c>
       <c r="N525" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D526" t="s">
-        <v>3417</v>
+        <v>3501</v>
       </c>
       <c r="E526" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F526" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G526" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H526" t="s">
-        <v>3231</v>
+        <v>3515</v>
       </c>
       <c r="I526" t="s">
-        <v>3418</v>
+        <v>3516</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3419</v>
+        <v>3517</v>
       </c>
       <c r="L526" t="s">
-        <v>3420</v>
+        <v>3518</v>
       </c>
       <c r="M526" t="s">
-        <v>3421</v>
+        <v>3519</v>
       </c>
       <c r="N526" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D527" t="s">
-        <v>3422</v>
+        <v>3481</v>
       </c>
       <c r="E527" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F527" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G527" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H527" t="s">
-        <v>3231</v>
+        <v>3520</v>
       </c>
       <c r="I527" t="s">
-        <v>3423</v>
+        <v>3521</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3424</v>
+        <v>3522</v>
       </c>
       <c r="L527" t="s">
-        <v>3425</v>
+        <v>3523</v>
       </c>
       <c r="M527" t="s">
-        <v>3426</v>
+        <v>3524</v>
       </c>
       <c r="N527" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D528" t="s">
-        <v>3427</v>
+        <v>3481</v>
       </c>
       <c r="E528" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F528" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G528" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H528" t="s">
-        <v>3231</v>
+        <v>3506</v>
       </c>
       <c r="I528" t="s">
-        <v>3428</v>
+        <v>3525</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3429</v>
+        <v>3526</v>
       </c>
       <c r="L528" t="s">
-        <v>3430</v>
+        <v>3527</v>
       </c>
       <c r="M528" t="s">
-        <v>3431</v>
+        <v>3528</v>
       </c>
       <c r="N528" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D529" t="s">
-        <v>3432</v>
+        <v>3529</v>
       </c>
       <c r="E529" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F529" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G529" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H529" t="s">
-        <v>3231</v>
+        <v>3463</v>
       </c>
       <c r="I529" t="s">
-        <v>3433</v>
+        <v>3530</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3434</v>
+        <v>3531</v>
       </c>
       <c r="L529" t="s">
-        <v>3435</v>
+        <v>3532</v>
       </c>
       <c r="M529" t="s">
-        <v>3436</v>
+        <v>3533</v>
       </c>
       <c r="N529" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D530" t="s">
-        <v>3437</v>
+        <v>3534</v>
       </c>
       <c r="E530" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F530" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G530" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H530" t="s">
-        <v>3231</v>
+        <v>3506</v>
       </c>
       <c r="I530" t="s">
-        <v>3438</v>
+        <v>3535</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3439</v>
+        <v>3536</v>
       </c>
       <c r="L530" t="s">
-        <v>3440</v>
+        <v>3537</v>
       </c>
       <c r="M530" t="s">
-        <v>3441</v>
+        <v>3538</v>
       </c>
       <c r="N530" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D531" t="s">
-        <v>3442</v>
+        <v>3529</v>
       </c>
       <c r="E531" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F531" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G531" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H531" t="s">
-        <v>3443</v>
+        <v>3458</v>
       </c>
       <c r="I531" t="s">
-        <v>3444</v>
+        <v>3539</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3445</v>
+        <v>3540</v>
       </c>
       <c r="L531" t="s">
-        <v>3446</v>
+        <v>3541</v>
       </c>
       <c r="M531" t="s">
-        <v>3447</v>
+        <v>3542</v>
       </c>
       <c r="N531" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D532" t="s">
-        <v>3448</v>
+        <v>3529</v>
       </c>
       <c r="E532" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F532" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G532" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H532" t="s">
-        <v>3443</v>
+        <v>3447</v>
       </c>
       <c r="I532" t="s">
-        <v>3449</v>
+        <v>3543</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3450</v>
+        <v>3544</v>
       </c>
       <c r="L532" t="s">
-        <v>3451</v>
+        <v>3545</v>
       </c>
       <c r="M532" t="s">
-        <v>3452</v>
+        <v>3546</v>
       </c>
       <c r="N532" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D533" t="s">
-        <v>3453</v>
+        <v>3534</v>
       </c>
       <c r="E533" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F533" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G533" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H533" t="s">
-        <v>3443</v>
+        <v>3487</v>
       </c>
       <c r="I533" t="s">
-        <v>3454</v>
+        <v>3547</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3455</v>
+        <v>3548</v>
       </c>
       <c r="L533" t="s">
-        <v>3456</v>
+        <v>3549</v>
       </c>
       <c r="M533" t="s">
-        <v>3457</v>
+        <v>3550</v>
       </c>
       <c r="N533" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D534" t="s">
-        <v>3458</v>
+        <v>3534</v>
       </c>
       <c r="E534" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F534" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G534" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H534" t="s">
-        <v>3443</v>
+        <v>3431</v>
       </c>
       <c r="I534" t="s">
-        <v>3459</v>
+        <v>3551</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3460</v>
+        <v>3552</v>
       </c>
       <c r="L534" t="s">
-        <v>3461</v>
+        <v>3553</v>
       </c>
       <c r="M534" t="s">
-        <v>3462</v>
+        <v>3554</v>
       </c>
       <c r="N534" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D535" t="s">
-        <v>3463</v>
+        <v>3555</v>
       </c>
       <c r="E535" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F535" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G535" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H535" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I535" t="s">
-        <v>3464</v>
+        <v>3556</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3465</v>
+        <v>3557</v>
       </c>
       <c r="L535" t="s">
-        <v>3466</v>
+        <v>3558</v>
       </c>
       <c r="M535" t="s">
-        <v>3467</v>
+        <v>3559</v>
       </c>
       <c r="N535" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D536" t="s">
-        <v>3468</v>
+        <v>3560</v>
       </c>
       <c r="E536" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F536" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G536" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H536" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I536" t="s">
-        <v>3469</v>
+        <v>3561</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3470</v>
+        <v>3562</v>
       </c>
       <c r="L536" t="s">
-        <v>3471</v>
+        <v>3563</v>
       </c>
       <c r="M536" t="s">
-        <v>3472</v>
+        <v>3564</v>
       </c>
       <c r="N536" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D537" t="s">
-        <v>3473</v>
+        <v>3565</v>
       </c>
       <c r="E537" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F537" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G537" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H537" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I537" t="s">
-        <v>3474</v>
+        <v>3566</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3475</v>
+        <v>3567</v>
       </c>
       <c r="L537" t="s">
-        <v>3476</v>
+        <v>3568</v>
       </c>
       <c r="M537" t="s">
-        <v>3477</v>
+        <v>3569</v>
       </c>
       <c r="N537" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D538" t="s">
-        <v>3478</v>
+        <v>3570</v>
       </c>
       <c r="E538" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F538" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G538" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H538" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I538" t="s">
-        <v>3479</v>
+        <v>3571</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3480</v>
+        <v>3572</v>
       </c>
       <c r="L538" t="s">
-        <v>3481</v>
+        <v>3573</v>
       </c>
       <c r="M538" t="s">
-        <v>3482</v>
+        <v>3574</v>
       </c>
       <c r="N538" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D539" t="s">
-        <v>3483</v>
+        <v>3575</v>
       </c>
       <c r="E539" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F539" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G539" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H539" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I539" t="s">
-        <v>3484</v>
+        <v>3576</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3485</v>
+        <v>3577</v>
       </c>
       <c r="L539" t="s">
-        <v>3486</v>
+        <v>3578</v>
       </c>
       <c r="M539" t="s">
-        <v>3487</v>
+        <v>3579</v>
       </c>
       <c r="N539" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D540" t="s">
-        <v>3488</v>
+        <v>3580</v>
       </c>
       <c r="E540" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F540" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G540" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H540" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I540" t="s">
-        <v>3489</v>
+        <v>3581</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3490</v>
+        <v>3582</v>
       </c>
       <c r="L540" t="s">
-        <v>3491</v>
+        <v>3583</v>
       </c>
       <c r="M540" t="s">
-        <v>3492</v>
+        <v>3584</v>
       </c>
       <c r="N540" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D541" t="s">
-        <v>3493</v>
+        <v>3585</v>
       </c>
       <c r="E541" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F541" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G541" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H541" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I541" t="s">
-        <v>3494</v>
+        <v>3586</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3495</v>
+        <v>3587</v>
       </c>
       <c r="L541" t="s">
-        <v>3496</v>
+        <v>3588</v>
       </c>
       <c r="M541" t="s">
-        <v>3497</v>
+        <v>3589</v>
       </c>
       <c r="N541" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D542" t="s">
-        <v>3498</v>
+        <v>3590</v>
       </c>
       <c r="E542" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F542" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G542" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H542" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I542" t="s">
-        <v>3499</v>
+        <v>3591</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3500</v>
+        <v>3592</v>
       </c>
       <c r="L542" t="s">
-        <v>3501</v>
+        <v>3593</v>
       </c>
       <c r="M542" t="s">
-        <v>3502</v>
+        <v>3594</v>
       </c>
       <c r="N542" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D543" t="s">
-        <v>3503</v>
+        <v>3595</v>
       </c>
       <c r="E543" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F543" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G543" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H543" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I543" t="s">
-        <v>3504</v>
+        <v>3596</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3505</v>
+        <v>3597</v>
       </c>
       <c r="L543" t="s">
-        <v>3506</v>
+        <v>3598</v>
       </c>
       <c r="M543" t="s">
-        <v>3507</v>
+        <v>3599</v>
       </c>
       <c r="N543" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D544" t="s">
-        <v>3508</v>
+        <v>3600</v>
       </c>
       <c r="E544" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F544" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G544" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H544" t="s">
-        <v>3443</v>
+        <v>3394</v>
       </c>
       <c r="I544" t="s">
-        <v>3509</v>
+        <v>3601</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3510</v>
+        <v>3602</v>
       </c>
       <c r="L544" t="s">
-        <v>3511</v>
+        <v>3603</v>
       </c>
       <c r="M544" t="s">
-        <v>3512</v>
+        <v>3604</v>
       </c>
       <c r="N544" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D545" t="s">
-        <v>3513</v>
+        <v>3605</v>
       </c>
       <c r="E545" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F545" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G545" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H545" t="s">
-        <v>3443</v>
+        <v>3606</v>
       </c>
       <c r="I545" t="s">
-        <v>3514</v>
+        <v>3607</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3515</v>
+        <v>3608</v>
       </c>
       <c r="L545" t="s">
-        <v>3516</v>
+        <v>3609</v>
       </c>
       <c r="M545" t="s">
-        <v>3517</v>
+        <v>3610</v>
       </c>
       <c r="N545" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D546" t="s">
-        <v>3518</v>
+        <v>3611</v>
       </c>
       <c r="E546" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F546" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G546" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H546" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I546" t="s">
-        <v>3520</v>
+        <v>3612</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3521</v>
+        <v>3613</v>
       </c>
       <c r="L546" t="s">
-        <v>3522</v>
+        <v>3614</v>
       </c>
       <c r="M546" t="s">
-        <v>3523</v>
+        <v>3615</v>
       </c>
       <c r="N546" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D547" t="s">
-        <v>3524</v>
+        <v>3616</v>
       </c>
       <c r="E547" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F547" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G547" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H547" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I547" t="s">
-        <v>3525</v>
+        <v>3617</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3526</v>
+        <v>3618</v>
       </c>
       <c r="L547" t="s">
-        <v>3527</v>
+        <v>3619</v>
       </c>
       <c r="M547" t="s">
-        <v>3528</v>
+        <v>3620</v>
       </c>
       <c r="N547" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D548" t="s">
-        <v>3529</v>
+        <v>3621</v>
       </c>
       <c r="E548" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F548" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G548" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H548" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I548" t="s">
-        <v>3530</v>
+        <v>3622</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3531</v>
+        <v>3623</v>
       </c>
       <c r="L548" t="s">
-        <v>3532</v>
+        <v>3624</v>
       </c>
       <c r="M548" t="s">
-        <v>3533</v>
+        <v>3625</v>
       </c>
       <c r="N548" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D549" t="s">
-        <v>3534</v>
+        <v>3626</v>
       </c>
       <c r="E549" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F549" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G549" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H549" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I549" t="s">
-        <v>3535</v>
+        <v>3627</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3536</v>
+        <v>3628</v>
       </c>
       <c r="L549" t="s">
-        <v>3537</v>
+        <v>3629</v>
       </c>
       <c r="M549" t="s">
-        <v>3538</v>
+        <v>3630</v>
       </c>
       <c r="N549" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D550" t="s">
-        <v>3539</v>
+        <v>3631</v>
       </c>
       <c r="E550" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F550" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G550" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H550" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I550" t="s">
-        <v>3540</v>
+        <v>3632</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3541</v>
+        <v>3633</v>
       </c>
       <c r="L550" t="s">
-        <v>3542</v>
+        <v>3634</v>
       </c>
       <c r="M550" t="s">
-        <v>3543</v>
+        <v>3635</v>
       </c>
       <c r="N550" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D551" t="s">
-        <v>3544</v>
+        <v>3636</v>
       </c>
       <c r="E551" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F551" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G551" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H551" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I551" t="s">
-        <v>3545</v>
+        <v>3637</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3546</v>
+        <v>3638</v>
       </c>
       <c r="L551" t="s">
-        <v>3547</v>
+        <v>3639</v>
       </c>
       <c r="M551" t="s">
-        <v>3548</v>
+        <v>3640</v>
       </c>
       <c r="N551" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D552" t="s">
-        <v>3549</v>
+        <v>3641</v>
       </c>
       <c r="E552" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F552" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G552" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H552" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I552" t="s">
-        <v>3550</v>
+        <v>3642</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3551</v>
+        <v>3643</v>
       </c>
       <c r="L552" t="s">
-        <v>3552</v>
+        <v>3644</v>
       </c>
       <c r="M552" t="s">
-        <v>3553</v>
+        <v>3645</v>
       </c>
       <c r="N552" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D553" t="s">
-        <v>3554</v>
+        <v>3646</v>
       </c>
       <c r="E553" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F553" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G553" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H553" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I553" t="s">
-        <v>3555</v>
+        <v>3647</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3556</v>
+        <v>3648</v>
       </c>
       <c r="L553" t="s">
-        <v>3557</v>
+        <v>3649</v>
       </c>
       <c r="M553" t="s">
-        <v>3558</v>
+        <v>3650</v>
       </c>
       <c r="N553" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D554" t="s">
-        <v>3559</v>
+        <v>3651</v>
       </c>
       <c r="E554" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F554" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G554" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H554" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I554" t="s">
-        <v>3560</v>
+        <v>3652</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3561</v>
+        <v>3653</v>
       </c>
       <c r="L554" t="s">
-        <v>3562</v>
+        <v>3654</v>
       </c>
       <c r="M554" t="s">
-        <v>3563</v>
+        <v>3655</v>
       </c>
       <c r="N554" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D555" t="s">
-        <v>3564</v>
+        <v>3656</v>
       </c>
       <c r="E555" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F555" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G555" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H555" t="s">
-        <v>3519</v>
+        <v>3606</v>
       </c>
       <c r="I555" t="s">
-        <v>3565</v>
+        <v>3657</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3566</v>
+        <v>3658</v>
       </c>
       <c r="L555" t="s">
-        <v>3567</v>
+        <v>3659</v>
       </c>
       <c r="M555" t="s">
-        <v>3568</v>
+        <v>3660</v>
       </c>
       <c r="N555" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D556" t="s">
-        <v>3569</v>
+        <v>3661</v>
       </c>
       <c r="E556" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F556" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G556" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H556" t="s">
-        <v>3570</v>
+        <v>3606</v>
       </c>
       <c r="I556" t="s">
-        <v>3571</v>
+        <v>3662</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3572</v>
+        <v>3663</v>
       </c>
       <c r="L556" t="s">
-        <v>3573</v>
+        <v>3664</v>
       </c>
       <c r="M556" t="s">
-        <v>3574</v>
+        <v>3665</v>
       </c>
       <c r="N556" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D557" t="s">
-        <v>3575</v>
+        <v>3666</v>
       </c>
       <c r="E557" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F557" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G557" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H557" t="s">
-        <v>3570</v>
+        <v>3606</v>
       </c>
       <c r="I557" t="s">
-        <v>3576</v>
+        <v>3667</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3577</v>
+        <v>3668</v>
       </c>
       <c r="L557" t="s">
-        <v>3578</v>
+        <v>3669</v>
       </c>
       <c r="M557" t="s">
-        <v>3579</v>
+        <v>3670</v>
       </c>
       <c r="N557" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D558" t="s">
-        <v>3580</v>
+        <v>3671</v>
       </c>
       <c r="E558" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F558" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G558" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H558" t="s">
-        <v>3570</v>
+        <v>3606</v>
       </c>
       <c r="I558" t="s">
-        <v>3581</v>
+        <v>3672</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3582</v>
+        <v>3673</v>
       </c>
       <c r="L558" t="s">
-        <v>3583</v>
+        <v>3674</v>
       </c>
       <c r="M558" t="s">
-        <v>3584</v>
+        <v>3675</v>
       </c>
       <c r="N558" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>2930</v>
+        <v>3015</v>
       </c>
       <c r="D559" t="s">
-        <v>3585</v>
+        <v>3676</v>
       </c>
       <c r="E559" t="s">
-        <v>2932</v>
+        <v>3017</v>
       </c>
       <c r="F559" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G559" t="s">
-        <v>2934</v>
+        <v>3019</v>
       </c>
       <c r="H559" t="s">
-        <v>3570</v>
+        <v>3606</v>
       </c>
       <c r="I559" t="s">
-        <v>3586</v>
+        <v>3677</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3587</v>
+        <v>3678</v>
       </c>
       <c r="L559" t="s">
-        <v>3588</v>
+        <v>3679</v>
       </c>
       <c r="M559" t="s">
-        <v>3589</v>
+        <v>3680</v>
       </c>
       <c r="N559" t="s">
-        <v>2940</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D560" t="s">
-        <v>3590</v>
+        <v>3681</v>
       </c>
       <c r="E560" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F560" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G560" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H560" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I560" t="s">
-        <v>3591</v>
+        <v>3683</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3592</v>
+        <v>3684</v>
       </c>
       <c r="L560" t="s">
-        <v>3593</v>
+        <v>3685</v>
       </c>
       <c r="M560" t="s">
-        <v>3594</v>
+        <v>3686</v>
       </c>
       <c r="N560" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D561" t="s">
-        <v>3595</v>
+        <v>3687</v>
       </c>
       <c r="E561" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F561" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G561" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H561" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I561" t="s">
-        <v>3596</v>
+        <v>3688</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3597</v>
+        <v>3689</v>
       </c>
       <c r="L561" t="s">
-        <v>3598</v>
+        <v>3690</v>
       </c>
       <c r="M561" t="s">
-        <v>3599</v>
+        <v>3691</v>
       </c>
       <c r="N561" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D562" t="s">
-        <v>3600</v>
+        <v>3692</v>
       </c>
       <c r="E562" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F562" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G562" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H562" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I562" t="s">
-        <v>3601</v>
+        <v>3693</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3602</v>
+        <v>3694</v>
       </c>
       <c r="L562" t="s">
-        <v>3603</v>
+        <v>3695</v>
       </c>
       <c r="M562" t="s">
-        <v>3604</v>
+        <v>3696</v>
       </c>
       <c r="N562" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D563" t="s">
-        <v>3605</v>
+        <v>3697</v>
       </c>
       <c r="E563" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F563" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G563" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H563" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I563" t="s">
-        <v>3606</v>
+        <v>3698</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3607</v>
+        <v>3699</v>
       </c>
       <c r="L563" t="s">
-        <v>3608</v>
+        <v>3700</v>
       </c>
       <c r="M563" t="s">
-        <v>3609</v>
+        <v>3701</v>
       </c>
       <c r="N563" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D564" t="s">
-        <v>3610</v>
+        <v>3702</v>
       </c>
       <c r="E564" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F564" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G564" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H564" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I564" t="s">
-        <v>3611</v>
+        <v>3703</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3612</v>
+        <v>3704</v>
       </c>
       <c r="L564" t="s">
-        <v>3613</v>
+        <v>3705</v>
       </c>
       <c r="M564" t="s">
-        <v>3614</v>
+        <v>3706</v>
       </c>
       <c r="N564" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>2930</v>
+        <v>3352</v>
       </c>
       <c r="D565" t="s">
-        <v>3615</v>
+        <v>3707</v>
       </c>
       <c r="E565" t="s">
-        <v>2932</v>
+        <v>3354</v>
       </c>
       <c r="F565" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G565" t="s">
-        <v>2934</v>
+        <v>3356</v>
       </c>
       <c r="H565" t="s">
-        <v>3570</v>
+        <v>3682</v>
       </c>
       <c r="I565" t="s">
-        <v>3616</v>
+        <v>3708</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3617</v>
+        <v>3709</v>
       </c>
       <c r="L565" t="s">
-        <v>3618</v>
+        <v>3710</v>
       </c>
       <c r="M565" t="s">
-        <v>3619</v>
+        <v>3711</v>
       </c>
       <c r="N565" t="s">
-        <v>2940</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D566" t="s">
-        <v>3620</v>
+        <v>3712</v>
       </c>
       <c r="E566" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F566" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G566" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H566" t="s">
-        <v>3621</v>
+        <v>3682</v>
       </c>
       <c r="I566" t="s">
-        <v>3622</v>
+        <v>3713</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3623</v>
+        <v>3714</v>
       </c>
       <c r="L566" t="s">
-        <v>3624</v>
+        <v>3715</v>
       </c>
       <c r="M566" t="s">
-        <v>3625</v>
+        <v>3716</v>
       </c>
       <c r="N566" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D567" t="s">
-        <v>3626</v>
+        <v>3717</v>
       </c>
       <c r="E567" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F567" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G567" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H567" t="s">
-        <v>3621</v>
+        <v>3682</v>
       </c>
       <c r="I567" t="s">
-        <v>3627</v>
+        <v>3718</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3628</v>
+        <v>3719</v>
       </c>
       <c r="L567" t="s">
-        <v>3629</v>
+        <v>3720</v>
       </c>
       <c r="M567" t="s">
-        <v>3630</v>
+        <v>3721</v>
       </c>
       <c r="N567" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D568" t="s">
-        <v>3631</v>
+        <v>3722</v>
       </c>
       <c r="E568" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F568" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G568" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H568" t="s">
-        <v>3621</v>
+        <v>3682</v>
       </c>
       <c r="I568" t="s">
-        <v>3632</v>
+        <v>3723</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3633</v>
+        <v>3724</v>
       </c>
       <c r="L568" t="s">
-        <v>3634</v>
+        <v>3725</v>
       </c>
       <c r="M568" t="s">
-        <v>3635</v>
+        <v>3726</v>
       </c>
       <c r="N568" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D569" t="s">
-        <v>3636</v>
+        <v>3727</v>
       </c>
       <c r="E569" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F569" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G569" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H569" t="s">
-        <v>3621</v>
+        <v>3682</v>
       </c>
       <c r="I569" t="s">
-        <v>3637</v>
+        <v>3728</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3638</v>
+        <v>3729</v>
       </c>
       <c r="L569" t="s">
-        <v>3639</v>
+        <v>3730</v>
       </c>
       <c r="M569" t="s">
-        <v>3640</v>
+        <v>3731</v>
       </c>
       <c r="N569" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D570" t="s">
-        <v>3641</v>
+        <v>3732</v>
       </c>
       <c r="E570" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F570" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G570" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H570" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I570" t="s">
-        <v>3642</v>
+        <v>3734</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3643</v>
+        <v>3735</v>
       </c>
       <c r="L570" t="s">
-        <v>3644</v>
+        <v>3736</v>
       </c>
       <c r="M570" t="s">
-        <v>3645</v>
+        <v>3737</v>
       </c>
       <c r="N570" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D571" t="s">
-        <v>3646</v>
+        <v>3738</v>
       </c>
       <c r="E571" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F571" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G571" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H571" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I571" t="s">
-        <v>3647</v>
+        <v>3739</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3648</v>
+        <v>3740</v>
       </c>
       <c r="L571" t="s">
-        <v>3649</v>
+        <v>3741</v>
       </c>
       <c r="M571" t="s">
-        <v>3650</v>
+        <v>3742</v>
       </c>
       <c r="N571" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D572" t="s">
-        <v>3651</v>
+        <v>3743</v>
       </c>
       <c r="E572" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F572" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G572" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H572" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I572" t="s">
-        <v>3652</v>
+        <v>3744</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
-        <v>3653</v>
+        <v>3745</v>
       </c>
       <c r="L572" t="s">
-        <v>3654</v>
+        <v>3746</v>
       </c>
       <c r="M572" t="s">
-        <v>3655</v>
+        <v>3747</v>
       </c>
       <c r="N572" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D573" t="s">
-        <v>3656</v>
+        <v>3748</v>
       </c>
       <c r="E573" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F573" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G573" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H573" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I573" t="s">
-        <v>3657</v>
+        <v>3749</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
-        <v>3658</v>
+        <v>3750</v>
       </c>
       <c r="L573" t="s">
-        <v>3659</v>
+        <v>3751</v>
       </c>
       <c r="M573" t="s">
-        <v>3660</v>
+        <v>3752</v>
       </c>
       <c r="N573" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D574" t="s">
-        <v>3661</v>
+        <v>3753</v>
       </c>
       <c r="E574" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F574" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G574" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H574" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I574" t="s">
-        <v>3662</v>
+        <v>3754</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3663</v>
+        <v>3755</v>
       </c>
       <c r="L574" t="s">
-        <v>3664</v>
+        <v>3756</v>
       </c>
       <c r="M574" t="s">
-        <v>3665</v>
+        <v>3757</v>
       </c>
       <c r="N574" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D575" t="s">
-        <v>3666</v>
+        <v>3758</v>
       </c>
       <c r="E575" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F575" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G575" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H575" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I575" t="s">
-        <v>3667</v>
+        <v>3759</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3668</v>
+        <v>3760</v>
       </c>
       <c r="L575" t="s">
-        <v>3669</v>
+        <v>3761</v>
       </c>
       <c r="M575" t="s">
-        <v>3670</v>
+        <v>3762</v>
       </c>
       <c r="N575" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D576" t="s">
-        <v>3671</v>
+        <v>3763</v>
       </c>
       <c r="E576" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F576" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G576" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H576" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I576" t="s">
-        <v>3672</v>
+        <v>3764</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3673</v>
+        <v>3765</v>
       </c>
       <c r="L576" t="s">
-        <v>3674</v>
+        <v>3766</v>
       </c>
       <c r="M576" t="s">
-        <v>3675</v>
+        <v>3767</v>
       </c>
       <c r="N576" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>2144</v>
+        <v>3093</v>
       </c>
       <c r="D577" t="s">
-        <v>3676</v>
+        <v>3768</v>
       </c>
       <c r="E577" t="s">
-        <v>2146</v>
+        <v>3095</v>
       </c>
       <c r="F577" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G577" t="s">
-        <v>2148</v>
+        <v>3097</v>
       </c>
       <c r="H577" t="s">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="I577" t="s">
-        <v>3677</v>
+        <v>3769</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3678</v>
+        <v>3770</v>
       </c>
       <c r="L577" t="s">
-        <v>3679</v>
+        <v>3771</v>
       </c>
       <c r="M577" t="s">
-        <v>3680</v>
+        <v>3772</v>
       </c>
       <c r="N577" t="s">
-        <v>2153</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D578" t="s">
-        <v>3681</v>
+        <v>3773</v>
       </c>
       <c r="E578" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F578" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G578" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H578" t="s">
-        <v>3238</v>
+        <v>3733</v>
       </c>
       <c r="I578" t="s">
-        <v>3682</v>
+        <v>3774</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3683</v>
+        <v>3775</v>
       </c>
       <c r="L578" t="s">
-        <v>3684</v>
+        <v>3776</v>
       </c>
       <c r="M578" t="s">
-        <v>3685</v>
+        <v>3777</v>
       </c>
       <c r="N578" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D579" t="s">
-        <v>3686</v>
+        <v>3778</v>
       </c>
       <c r="E579" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F579" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G579" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H579" t="s">
-        <v>3238</v>
+        <v>3733</v>
       </c>
       <c r="I579" t="s">
-        <v>3687</v>
+        <v>3779</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3688</v>
+        <v>3780</v>
       </c>
       <c r="L579" t="s">
-        <v>3689</v>
+        <v>3781</v>
       </c>
       <c r="M579" t="s">
-        <v>3690</v>
+        <v>3782</v>
       </c>
       <c r="N579" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D580" t="s">
-        <v>3691</v>
+        <v>3783</v>
       </c>
       <c r="E580" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F580" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G580" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H580" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I580" t="s">
-        <v>3692</v>
+        <v>3785</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3693</v>
+        <v>3786</v>
       </c>
       <c r="L580" t="s">
-        <v>3694</v>
+        <v>3787</v>
       </c>
       <c r="M580" t="s">
-        <v>3695</v>
+        <v>3788</v>
       </c>
       <c r="N580" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D581" t="s">
-        <v>3696</v>
+        <v>3789</v>
       </c>
       <c r="E581" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F581" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G581" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H581" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I581" t="s">
-        <v>3697</v>
+        <v>3790</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3698</v>
+        <v>3791</v>
       </c>
       <c r="L581" t="s">
-        <v>3699</v>
+        <v>3792</v>
       </c>
       <c r="M581" t="s">
-        <v>3700</v>
+        <v>3793</v>
       </c>
       <c r="N581" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D582" t="s">
-        <v>3701</v>
+        <v>3794</v>
       </c>
       <c r="E582" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F582" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G582" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H582" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I582" t="s">
-        <v>3702</v>
+        <v>3795</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3703</v>
+        <v>3796</v>
       </c>
       <c r="L582" t="s">
-        <v>3704</v>
+        <v>3797</v>
       </c>
       <c r="M582" t="s">
-        <v>3705</v>
+        <v>3798</v>
       </c>
       <c r="N582" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D583" t="s">
-        <v>3706</v>
+        <v>3799</v>
       </c>
       <c r="E583" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F583" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G583" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H583" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I583" t="s">
-        <v>3707</v>
+        <v>3800</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3708</v>
+        <v>3801</v>
       </c>
       <c r="L583" t="s">
-        <v>3709</v>
+        <v>3802</v>
       </c>
       <c r="M583" t="s">
-        <v>3710</v>
+        <v>3803</v>
       </c>
       <c r="N583" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D584" t="s">
-        <v>3711</v>
+        <v>3804</v>
       </c>
       <c r="E584" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F584" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G584" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H584" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I584" t="s">
-        <v>3712</v>
+        <v>3805</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3713</v>
+        <v>3806</v>
       </c>
       <c r="L584" t="s">
-        <v>3714</v>
+        <v>3807</v>
       </c>
       <c r="M584" t="s">
-        <v>3715</v>
+        <v>3808</v>
       </c>
       <c r="N584" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D585" t="s">
-        <v>3716</v>
+        <v>3809</v>
       </c>
       <c r="E585" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F585" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G585" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H585" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I585" t="s">
-        <v>3717</v>
+        <v>3810</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3718</v>
+        <v>3811</v>
       </c>
       <c r="L585" t="s">
-        <v>3719</v>
+        <v>3812</v>
       </c>
       <c r="M585" t="s">
-        <v>3720</v>
+        <v>3813</v>
       </c>
       <c r="N585" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D586" t="s">
-        <v>3721</v>
+        <v>3814</v>
       </c>
       <c r="E586" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F586" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G586" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H586" t="s">
-        <v>3722</v>
+        <v>3784</v>
       </c>
       <c r="I586" t="s">
-        <v>3723</v>
+        <v>3815</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3724</v>
+        <v>3816</v>
       </c>
       <c r="L586" t="s">
-        <v>3725</v>
+        <v>3817</v>
       </c>
       <c r="M586" t="s">
-        <v>3726</v>
+        <v>3818</v>
       </c>
       <c r="N586" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D587" t="s">
-        <v>3727</v>
+        <v>3819</v>
       </c>
       <c r="E587" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F587" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G587" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H587" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I587" t="s">
-        <v>3728</v>
+        <v>3820</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3729</v>
+        <v>3821</v>
       </c>
       <c r="L587" t="s">
-        <v>3730</v>
+        <v>3822</v>
       </c>
       <c r="M587" t="s">
-        <v>3731</v>
+        <v>3823</v>
       </c>
       <c r="N587" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>3215</v>
+        <v>2307</v>
       </c>
       <c r="D588" t="s">
-        <v>3732</v>
+        <v>3824</v>
       </c>
       <c r="E588" t="s">
-        <v>3217</v>
+        <v>2309</v>
       </c>
       <c r="F588" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G588" t="s">
-        <v>3219</v>
+        <v>2311</v>
       </c>
       <c r="H588" t="s">
-        <v>3238</v>
+        <v>3784</v>
       </c>
       <c r="I588" t="s">
-        <v>3733</v>
+        <v>3825</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3734</v>
+        <v>3826</v>
       </c>
       <c r="L588" t="s">
-        <v>3735</v>
+        <v>3827</v>
       </c>
       <c r="M588" t="s">
-        <v>3736</v>
+        <v>3828</v>
       </c>
       <c r="N588" t="s">
-        <v>3225</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D589" t="s">
-        <v>3737</v>
+        <v>3829</v>
       </c>
       <c r="E589" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F589" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G589" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H589" t="s">
-        <v>2992</v>
+        <v>3784</v>
       </c>
       <c r="I589" t="s">
-        <v>3738</v>
+        <v>3830</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3739</v>
+        <v>3831</v>
       </c>
       <c r="L589" t="s">
-        <v>3740</v>
+        <v>3832</v>
       </c>
       <c r="M589" t="s">
-        <v>3741</v>
+        <v>3833</v>
       </c>
       <c r="N589" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>2852</v>
+        <v>2307</v>
       </c>
       <c r="D590" t="s">
-        <v>3737</v>
+        <v>3834</v>
       </c>
       <c r="E590" t="s">
-        <v>2854</v>
+        <v>2309</v>
       </c>
       <c r="F590" t="s">
-        <v>2855</v>
+        <v>3096</v>
       </c>
       <c r="G590" t="s">
-        <v>2856</v>
+        <v>2311</v>
       </c>
       <c r="H590" t="s">
-        <v>3179</v>
+        <v>3784</v>
       </c>
       <c r="I590" t="s">
-        <v>3742</v>
+        <v>3835</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3743</v>
+        <v>3836</v>
       </c>
       <c r="L590" t="s">
-        <v>3744</v>
+        <v>3837</v>
       </c>
       <c r="M590" t="s">
-        <v>3745</v>
+        <v>3838</v>
       </c>
       <c r="N590" t="s">
-        <v>2862</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>3226</v>
+        <v>2307</v>
       </c>
       <c r="D591" t="s">
-        <v>3746</v>
+        <v>3839</v>
       </c>
       <c r="E591" t="s">
-        <v>3228</v>
+        <v>2309</v>
       </c>
       <c r="F591" t="s">
-        <v>3229</v>
+        <v>3096</v>
       </c>
       <c r="G591" t="s">
-        <v>3230</v>
+        <v>2311</v>
       </c>
       <c r="H591" t="s">
-        <v>3300</v>
+        <v>3784</v>
       </c>
       <c r="I591" t="s">
-        <v>3747</v>
+        <v>3840</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3748</v>
+        <v>3841</v>
       </c>
       <c r="L591" t="s">
-        <v>3749</v>
+        <v>3842</v>
       </c>
       <c r="M591" t="s">
-        <v>3750</v>
+        <v>3843</v>
       </c>
       <c r="N591" t="s">
-        <v>3236</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D592" t="s">
-        <v>3737</v>
+        <v>3844</v>
       </c>
       <c r="E592" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F592" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G592" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H592" t="s">
-        <v>2873</v>
+        <v>3401</v>
       </c>
       <c r="I592" t="s">
-        <v>3751</v>
+        <v>3845</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3752</v>
+        <v>3846</v>
       </c>
       <c r="L592" t="s">
-        <v>3753</v>
+        <v>3847</v>
       </c>
       <c r="M592" t="s">
-        <v>3754</v>
+        <v>3848</v>
       </c>
       <c r="N592" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D593" t="s">
-        <v>3737</v>
+        <v>3849</v>
       </c>
       <c r="E593" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F593" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G593" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H593" t="s">
-        <v>3021</v>
+        <v>3401</v>
       </c>
       <c r="I593" t="s">
-        <v>3755</v>
+        <v>3850</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3756</v>
+        <v>3851</v>
       </c>
       <c r="L593" t="s">
-        <v>3757</v>
+        <v>3852</v>
       </c>
       <c r="M593" t="s">
-        <v>3758</v>
+        <v>3853</v>
       </c>
       <c r="N593" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D594" t="s">
-        <v>3759</v>
+        <v>3854</v>
       </c>
       <c r="E594" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F594" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G594" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H594" t="s">
-        <v>3164</v>
+        <v>3401</v>
       </c>
       <c r="I594" t="s">
-        <v>3760</v>
+        <v>3855</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3761</v>
+        <v>3856</v>
       </c>
       <c r="L594" t="s">
-        <v>3762</v>
+        <v>3857</v>
       </c>
       <c r="M594" t="s">
-        <v>3763</v>
+        <v>3858</v>
       </c>
       <c r="N594" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D595" t="s">
-        <v>3746</v>
+        <v>3859</v>
       </c>
       <c r="E595" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F595" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G595" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H595" t="s">
-        <v>3284</v>
+        <v>3401</v>
       </c>
       <c r="I595" t="s">
-        <v>3764</v>
+        <v>3860</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3765</v>
+        <v>3861</v>
       </c>
       <c r="L595" t="s">
-        <v>3766</v>
+        <v>3862</v>
       </c>
       <c r="M595" t="s">
-        <v>3767</v>
+        <v>3863</v>
       </c>
       <c r="N595" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D596" t="s">
-        <v>3737</v>
+        <v>3864</v>
       </c>
       <c r="E596" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F596" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G596" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H596" t="s">
-        <v>2972</v>
+        <v>3401</v>
       </c>
       <c r="I596" t="s">
-        <v>3768</v>
+        <v>3865</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3769</v>
+        <v>3866</v>
       </c>
       <c r="L596" t="s">
-        <v>3770</v>
+        <v>3867</v>
       </c>
       <c r="M596" t="s">
-        <v>3771</v>
+        <v>3868</v>
       </c>
       <c r="N596" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D597" t="s">
-        <v>3737</v>
+        <v>3869</v>
       </c>
       <c r="E597" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F597" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G597" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H597" t="s">
-        <v>2921</v>
+        <v>3401</v>
       </c>
       <c r="I597" t="s">
-        <v>3772</v>
+        <v>3870</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3773</v>
+        <v>3871</v>
       </c>
       <c r="L597" t="s">
-        <v>3774</v>
+        <v>3872</v>
       </c>
       <c r="M597" t="s">
-        <v>3775</v>
+        <v>3873</v>
       </c>
       <c r="N597" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D598" t="s">
-        <v>3759</v>
+        <v>3874</v>
       </c>
       <c r="E598" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F598" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G598" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H598" t="s">
-        <v>2958</v>
+        <v>3401</v>
       </c>
       <c r="I598" t="s">
-        <v>3776</v>
+        <v>3875</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3777</v>
+        <v>3876</v>
       </c>
       <c r="L598" t="s">
-        <v>3778</v>
+        <v>3877</v>
       </c>
       <c r="M598" t="s">
-        <v>3779</v>
+        <v>3878</v>
       </c>
       <c r="N598" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D599" t="s">
-        <v>3759</v>
+        <v>3879</v>
       </c>
       <c r="E599" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F599" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G599" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H599" t="s">
-        <v>3081</v>
+        <v>3401</v>
       </c>
       <c r="I599" t="s">
-        <v>3780</v>
+        <v>3880</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3781</v>
+        <v>3881</v>
       </c>
       <c r="L599" t="s">
-        <v>3782</v>
+        <v>3882</v>
       </c>
       <c r="M599" t="s">
-        <v>3783</v>
+        <v>3883</v>
       </c>
       <c r="N599" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>3226</v>
+        <v>3378</v>
       </c>
       <c r="D600" t="s">
-        <v>3784</v>
+        <v>3884</v>
       </c>
       <c r="E600" t="s">
-        <v>3228</v>
+        <v>3380</v>
       </c>
       <c r="F600" t="s">
-        <v>3229</v>
+        <v>3381</v>
       </c>
       <c r="G600" t="s">
-        <v>3230</v>
+        <v>3382</v>
       </c>
       <c r="H600" t="s">
-        <v>3295</v>
+        <v>3885</v>
       </c>
       <c r="I600" t="s">
-        <v>3785</v>
+        <v>3886</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3786</v>
+        <v>3887</v>
       </c>
       <c r="L600" t="s">
-        <v>3787</v>
+        <v>3888</v>
       </c>
       <c r="M600" t="s">
-        <v>3788</v>
+        <v>3889</v>
       </c>
       <c r="N600" t="s">
-        <v>3236</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D601" t="s">
-        <v>3737</v>
+        <v>3890</v>
       </c>
       <c r="E601" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F601" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G601" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H601" t="s">
-        <v>2982</v>
+        <v>3401</v>
       </c>
       <c r="I601" t="s">
-        <v>3789</v>
+        <v>3891</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3790</v>
+        <v>3892</v>
       </c>
       <c r="L601" t="s">
-        <v>3791</v>
+        <v>3893</v>
       </c>
       <c r="M601" t="s">
-        <v>3792</v>
+        <v>3894</v>
       </c>
       <c r="N601" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>2852</v>
+        <v>3378</v>
       </c>
       <c r="D602" t="s">
-        <v>3737</v>
+        <v>3895</v>
       </c>
       <c r="E602" t="s">
-        <v>2854</v>
+        <v>3380</v>
       </c>
       <c r="F602" t="s">
-        <v>2855</v>
+        <v>3381</v>
       </c>
       <c r="G602" t="s">
-        <v>2856</v>
+        <v>3382</v>
       </c>
       <c r="H602" t="s">
-        <v>2878</v>
+        <v>3401</v>
       </c>
       <c r="I602" t="s">
-        <v>3793</v>
+        <v>3896</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3794</v>
+        <v>3897</v>
       </c>
       <c r="L602" t="s">
-        <v>3795</v>
+        <v>3898</v>
       </c>
       <c r="M602" t="s">
-        <v>3796</v>
+        <v>3899</v>
       </c>
       <c r="N602" t="s">
-        <v>2862</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D603" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E603" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F603" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G603" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H603" t="s">
-        <v>2947</v>
+        <v>3155</v>
       </c>
       <c r="I603" t="s">
-        <v>3797</v>
+        <v>3901</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3798</v>
+        <v>3902</v>
       </c>
       <c r="L603" t="s">
-        <v>3799</v>
+        <v>3903</v>
       </c>
       <c r="M603" t="s">
-        <v>3800</v>
+        <v>3904</v>
       </c>
       <c r="N603" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D604" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E604" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F604" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G604" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H604" t="s">
-        <v>2992</v>
+        <v>3342</v>
       </c>
       <c r="I604" t="s">
-        <v>3801</v>
+        <v>3905</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3802</v>
+        <v>3906</v>
       </c>
       <c r="L604" t="s">
-        <v>3803</v>
+        <v>3907</v>
       </c>
       <c r="M604" t="s">
-        <v>3804</v>
+        <v>3908</v>
       </c>
       <c r="N604" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D605" t="s">
-        <v>3737</v>
+        <v>3909</v>
       </c>
       <c r="E605" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F605" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G605" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H605" t="s">
-        <v>2958</v>
+        <v>3463</v>
       </c>
       <c r="I605" t="s">
-        <v>3805</v>
+        <v>3910</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3806</v>
+        <v>3911</v>
       </c>
       <c r="L605" t="s">
-        <v>3807</v>
+        <v>3912</v>
       </c>
       <c r="M605" t="s">
-        <v>3808</v>
+        <v>3913</v>
       </c>
       <c r="N605" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D606" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E606" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F606" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G606" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H606" t="s">
-        <v>3016</v>
+        <v>3036</v>
       </c>
       <c r="I606" t="s">
-        <v>3809</v>
+        <v>3914</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3810</v>
+        <v>3915</v>
       </c>
       <c r="L606" t="s">
-        <v>3811</v>
+        <v>3916</v>
       </c>
       <c r="M606" t="s">
-        <v>3812</v>
+        <v>3917</v>
       </c>
       <c r="N606" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D607" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E607" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F607" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G607" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H607" t="s">
-        <v>3081</v>
+        <v>3184</v>
       </c>
       <c r="I607" t="s">
-        <v>3813</v>
+        <v>3918</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>3814</v>
+        <v>3919</v>
       </c>
       <c r="L607" t="s">
-        <v>3815</v>
+        <v>3920</v>
       </c>
       <c r="M607" t="s">
-        <v>3816</v>
+        <v>3921</v>
       </c>
       <c r="N607" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D608" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E608" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F608" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G608" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H608" t="s">
-        <v>3106</v>
+        <v>3327</v>
       </c>
       <c r="I608" t="s">
-        <v>3817</v>
+        <v>3923</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>3818</v>
+        <v>3924</v>
       </c>
       <c r="L608" t="s">
-        <v>3819</v>
+        <v>3925</v>
       </c>
       <c r="M608" t="s">
-        <v>3820</v>
+        <v>3926</v>
       </c>
       <c r="N608" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>3226</v>
+        <v>3389</v>
       </c>
       <c r="D609" t="s">
-        <v>3784</v>
+        <v>3909</v>
       </c>
       <c r="E609" t="s">
-        <v>3228</v>
+        <v>3391</v>
       </c>
       <c r="F609" t="s">
-        <v>3229</v>
+        <v>3392</v>
       </c>
       <c r="G609" t="s">
-        <v>3230</v>
+        <v>3393</v>
       </c>
       <c r="H609" t="s">
-        <v>3300</v>
+        <v>3447</v>
       </c>
       <c r="I609" t="s">
-        <v>3821</v>
+        <v>3927</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>3822</v>
+        <v>3928</v>
       </c>
       <c r="L609" t="s">
-        <v>3823</v>
+        <v>3929</v>
       </c>
       <c r="M609" t="s">
-        <v>3824</v>
+        <v>3930</v>
       </c>
       <c r="N609" t="s">
-        <v>3236</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D610" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E610" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F610" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G610" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H610" t="s">
-        <v>3006</v>
+        <v>3135</v>
       </c>
       <c r="I610" t="s">
-        <v>3825</v>
+        <v>3931</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>3826</v>
+        <v>3932</v>
       </c>
       <c r="L610" t="s">
-        <v>3827</v>
+        <v>3933</v>
       </c>
       <c r="M610" t="s">
-        <v>3828</v>
+        <v>3934</v>
       </c>
       <c r="N610" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D611" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E611" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F611" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G611" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H611" t="s">
-        <v>2972</v>
+        <v>3084</v>
       </c>
       <c r="I611" t="s">
-        <v>3829</v>
+        <v>3935</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>3830</v>
+        <v>3936</v>
       </c>
       <c r="L611" t="s">
-        <v>3831</v>
+        <v>3937</v>
       </c>
       <c r="M611" t="s">
-        <v>3832</v>
+        <v>3938</v>
       </c>
       <c r="N611" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D612" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E612" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F612" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G612" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H612" t="s">
-        <v>3169</v>
+        <v>3121</v>
       </c>
       <c r="I612" t="s">
-        <v>3833</v>
+        <v>3939</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>3834</v>
+        <v>3940</v>
       </c>
       <c r="L612" t="s">
-        <v>3835</v>
+        <v>3941</v>
       </c>
       <c r="M612" t="s">
-        <v>3836</v>
+        <v>3942</v>
       </c>
       <c r="N612" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D613" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E613" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F613" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G613" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H613" t="s">
-        <v>2894</v>
+        <v>3244</v>
       </c>
       <c r="I613" t="s">
-        <v>3837</v>
+        <v>3943</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>3838</v>
+        <v>3944</v>
       </c>
       <c r="L613" t="s">
-        <v>3839</v>
+        <v>3945</v>
       </c>
       <c r="M613" t="s">
-        <v>3840</v>
+        <v>3946</v>
       </c>
       <c r="N613" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D614" t="s">
-        <v>3759</v>
+        <v>3947</v>
       </c>
       <c r="E614" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F614" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G614" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H614" t="s">
-        <v>2863</v>
+        <v>3458</v>
       </c>
       <c r="I614" t="s">
-        <v>3841</v>
+        <v>3948</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>3842</v>
+        <v>3949</v>
       </c>
       <c r="L614" t="s">
-        <v>3843</v>
+        <v>3950</v>
       </c>
       <c r="M614" t="s">
-        <v>3844</v>
+        <v>3951</v>
       </c>
       <c r="N614" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D615" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E615" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F615" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G615" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H615" t="s">
-        <v>3179</v>
+        <v>3145</v>
       </c>
       <c r="I615" t="s">
-        <v>3845</v>
+        <v>3952</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>3846</v>
+        <v>3953</v>
       </c>
       <c r="L615" t="s">
-        <v>3847</v>
+        <v>3954</v>
       </c>
       <c r="M615" t="s">
-        <v>3848</v>
+        <v>3955</v>
       </c>
       <c r="N615" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D616" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E616" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F616" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G616" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H616" t="s">
-        <v>3096</v>
+        <v>3041</v>
       </c>
       <c r="I616" t="s">
-        <v>3849</v>
+        <v>3956</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>3850</v>
+        <v>3957</v>
       </c>
       <c r="L616" t="s">
-        <v>3851</v>
+        <v>3958</v>
       </c>
       <c r="M616" t="s">
-        <v>3852</v>
+        <v>3959</v>
       </c>
       <c r="N616" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D617" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E617" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F617" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G617" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H617" t="s">
-        <v>3184</v>
+        <v>3110</v>
       </c>
       <c r="I617" t="s">
-        <v>3853</v>
+        <v>3960</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>3854</v>
+        <v>3961</v>
       </c>
       <c r="L617" t="s">
-        <v>3855</v>
+        <v>3962</v>
       </c>
       <c r="M617" t="s">
-        <v>3856</v>
+        <v>3963</v>
       </c>
       <c r="N617" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D618" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E618" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F618" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G618" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H618" t="s">
-        <v>2878</v>
+        <v>3155</v>
       </c>
       <c r="I618" t="s">
-        <v>3857</v>
+        <v>3964</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>3858</v>
+        <v>3965</v>
       </c>
       <c r="L618" t="s">
-        <v>3859</v>
+        <v>3966</v>
       </c>
       <c r="M618" t="s">
-        <v>3860</v>
+        <v>3967</v>
       </c>
       <c r="N618" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D619" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E619" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F619" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G619" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H619" t="s">
-        <v>3096</v>
+        <v>3121</v>
       </c>
       <c r="I619" t="s">
-        <v>3861</v>
+        <v>3968</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>3862</v>
+        <v>3969</v>
       </c>
       <c r="L619" t="s">
-        <v>3863</v>
+        <v>3970</v>
       </c>
       <c r="M619" t="s">
-        <v>3864</v>
+        <v>3971</v>
       </c>
       <c r="N619" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D620" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E620" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F620" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G620" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H620" t="s">
-        <v>3184</v>
+        <v>3179</v>
       </c>
       <c r="I620" t="s">
-        <v>3865</v>
+        <v>3972</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>3866</v>
+        <v>3973</v>
       </c>
       <c r="L620" t="s">
-        <v>3867</v>
+        <v>3974</v>
       </c>
       <c r="M620" t="s">
-        <v>3868</v>
+        <v>3975</v>
       </c>
       <c r="N620" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D621" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E621" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F621" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G621" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H621" t="s">
-        <v>2873</v>
+        <v>3244</v>
       </c>
       <c r="I621" t="s">
-        <v>3869</v>
+        <v>3976</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>3870</v>
+        <v>3977</v>
       </c>
       <c r="L621" t="s">
-        <v>3871</v>
+        <v>3978</v>
       </c>
       <c r="M621" t="s">
-        <v>3872</v>
+        <v>3979</v>
       </c>
       <c r="N621" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D622" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E622" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F622" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G622" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H622" t="s">
-        <v>2863</v>
+        <v>3269</v>
       </c>
       <c r="I622" t="s">
-        <v>3873</v>
+        <v>3980</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>3874</v>
+        <v>3981</v>
       </c>
       <c r="L622" t="s">
-        <v>3875</v>
+        <v>3982</v>
       </c>
       <c r="M622" t="s">
-        <v>3876</v>
+        <v>3983</v>
       </c>
       <c r="N622" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D623" t="s">
-        <v>3759</v>
+        <v>3947</v>
       </c>
       <c r="E623" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F623" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G623" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H623" t="s">
-        <v>2947</v>
+        <v>3463</v>
       </c>
       <c r="I623" t="s">
-        <v>3877</v>
+        <v>3984</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>3878</v>
+        <v>3985</v>
       </c>
       <c r="L623" t="s">
-        <v>3879</v>
+        <v>3986</v>
       </c>
       <c r="M623" t="s">
-        <v>3880</v>
+        <v>3987</v>
       </c>
       <c r="N623" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D624" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E624" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F624" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G624" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H624" t="s">
-        <v>2942</v>
+        <v>3169</v>
       </c>
       <c r="I624" t="s">
-        <v>3881</v>
+        <v>3988</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>3882</v>
+        <v>3989</v>
       </c>
       <c r="L624" t="s">
-        <v>3883</v>
+        <v>3990</v>
       </c>
       <c r="M624" t="s">
-        <v>3884</v>
+        <v>3991</v>
       </c>
       <c r="N624" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D625" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E625" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F625" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G625" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H625" t="s">
-        <v>3106</v>
+        <v>3135</v>
       </c>
       <c r="I625" t="s">
-        <v>3885</v>
+        <v>3992</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>3886</v>
+        <v>3993</v>
       </c>
       <c r="L625" t="s">
-        <v>3887</v>
+        <v>3994</v>
       </c>
       <c r="M625" t="s">
-        <v>3888</v>
+        <v>3995</v>
       </c>
       <c r="N625" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D626" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E626" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F626" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G626" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H626" t="s">
-        <v>3006</v>
+        <v>3332</v>
       </c>
       <c r="I626" t="s">
-        <v>3889</v>
+        <v>3996</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>3890</v>
+        <v>3997</v>
       </c>
       <c r="L626" t="s">
-        <v>3891</v>
+        <v>3998</v>
       </c>
       <c r="M626" t="s">
-        <v>3892</v>
+        <v>3999</v>
       </c>
       <c r="N626" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D627" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E627" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F627" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G627" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H627" t="s">
-        <v>3067</v>
+        <v>3057</v>
       </c>
       <c r="I627" t="s">
-        <v>3893</v>
+        <v>4000</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>3894</v>
+        <v>4001</v>
       </c>
       <c r="L627" t="s">
-        <v>3895</v>
+        <v>4002</v>
       </c>
       <c r="M627" t="s">
-        <v>3896</v>
+        <v>4003</v>
       </c>
       <c r="N627" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>3226</v>
+        <v>3015</v>
       </c>
       <c r="D628" t="s">
-        <v>3784</v>
+        <v>3922</v>
       </c>
       <c r="E628" t="s">
-        <v>3228</v>
+        <v>3017</v>
       </c>
       <c r="F628" t="s">
-        <v>3229</v>
+        <v>3018</v>
       </c>
       <c r="G628" t="s">
-        <v>3230</v>
+        <v>3019</v>
       </c>
       <c r="H628" t="s">
-        <v>3284</v>
+        <v>3026</v>
       </c>
       <c r="I628" t="s">
-        <v>3897</v>
+        <v>4004</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>3898</v>
+        <v>4005</v>
       </c>
       <c r="L628" t="s">
-        <v>3899</v>
+        <v>4006</v>
       </c>
       <c r="M628" t="s">
-        <v>3900</v>
+        <v>4007</v>
       </c>
       <c r="N628" t="s">
-        <v>3236</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D629" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E629" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F629" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G629" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H629" t="s">
-        <v>2942</v>
+        <v>3342</v>
       </c>
       <c r="I629" t="s">
-        <v>3901</v>
+        <v>4008</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>3902</v>
+        <v>4009</v>
       </c>
       <c r="L629" t="s">
-        <v>3903</v>
+        <v>4010</v>
       </c>
       <c r="M629" t="s">
-        <v>3904</v>
+        <v>4011</v>
       </c>
       <c r="N629" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D630" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E630" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F630" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G630" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H630" t="s">
-        <v>3021</v>
+        <v>3259</v>
       </c>
       <c r="I630" t="s">
-        <v>3905</v>
+        <v>4012</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>3906</v>
+        <v>4013</v>
       </c>
       <c r="L630" t="s">
-        <v>3907</v>
+        <v>4014</v>
       </c>
       <c r="M630" t="s">
-        <v>3908</v>
+        <v>4015</v>
       </c>
       <c r="N630" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D631" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E631" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F631" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G631" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H631" t="s">
-        <v>3131</v>
+        <v>3347</v>
       </c>
       <c r="I631" t="s">
-        <v>3909</v>
+        <v>4016</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>3910</v>
+        <v>4017</v>
       </c>
       <c r="L631" t="s">
-        <v>3911</v>
+        <v>4018</v>
       </c>
       <c r="M631" t="s">
-        <v>3912</v>
+        <v>4019</v>
       </c>
       <c r="N631" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D632" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E632" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F632" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G632" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H632" t="s">
-        <v>2977</v>
+        <v>3041</v>
       </c>
       <c r="I632" t="s">
-        <v>3913</v>
+        <v>4020</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>3914</v>
+        <v>4021</v>
       </c>
       <c r="L632" t="s">
-        <v>3915</v>
+        <v>4022</v>
       </c>
       <c r="M632" t="s">
-        <v>3916</v>
+        <v>4023</v>
       </c>
       <c r="N632" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>3226</v>
+        <v>3015</v>
       </c>
       <c r="D633" t="s">
-        <v>3746</v>
+        <v>3922</v>
       </c>
       <c r="E633" t="s">
-        <v>3228</v>
+        <v>3017</v>
       </c>
       <c r="F633" t="s">
-        <v>3229</v>
+        <v>3018</v>
       </c>
       <c r="G633" t="s">
-        <v>3230</v>
+        <v>3019</v>
       </c>
       <c r="H633" t="s">
-        <v>3295</v>
+        <v>3259</v>
       </c>
       <c r="I633" t="s">
-        <v>3917</v>
+        <v>4024</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>3918</v>
+        <v>4025</v>
       </c>
       <c r="L633" t="s">
-        <v>3919</v>
+        <v>4026</v>
       </c>
       <c r="M633" t="s">
-        <v>3920</v>
+        <v>4027</v>
       </c>
       <c r="N633" t="s">
-        <v>3236</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D634" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E634" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F634" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G634" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H634" t="s">
-        <v>3169</v>
+        <v>3347</v>
       </c>
       <c r="I634" t="s">
-        <v>3921</v>
+        <v>4028</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>3922</v>
+        <v>4029</v>
       </c>
       <c r="L634" t="s">
-        <v>3923</v>
+        <v>4030</v>
       </c>
       <c r="M634" t="s">
-        <v>3924</v>
+        <v>4031</v>
       </c>
       <c r="N634" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D635" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E635" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F635" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G635" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H635" t="s">
-        <v>2982</v>
+        <v>3036</v>
       </c>
       <c r="I635" t="s">
-        <v>3925</v>
+        <v>4032</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>3926</v>
+        <v>4033</v>
       </c>
       <c r="L635" t="s">
-        <v>3927</v>
+        <v>4034</v>
       </c>
       <c r="M635" t="s">
-        <v>3928</v>
+        <v>4035</v>
       </c>
       <c r="N635" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D636" t="s">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E636" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F636" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G636" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H636" t="s">
-        <v>2977</v>
+        <v>3026</v>
       </c>
       <c r="I636" t="s">
-        <v>3929</v>
+        <v>4036</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>3930</v>
+        <v>4037</v>
       </c>
       <c r="L636" t="s">
-        <v>3931</v>
+        <v>4038</v>
       </c>
       <c r="M636" t="s">
-        <v>3932</v>
+        <v>4039</v>
       </c>
       <c r="N636" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D637" t="s">
-        <v>3759</v>
+        <v>3922</v>
       </c>
       <c r="E637" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F637" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G637" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H637" t="s">
-        <v>3131</v>
+        <v>3110</v>
       </c>
       <c r="I637" t="s">
-        <v>3933</v>
+        <v>4040</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>3934</v>
+        <v>4041</v>
       </c>
       <c r="L637" t="s">
-        <v>3935</v>
+        <v>4042</v>
       </c>
       <c r="M637" t="s">
-        <v>3936</v>
+        <v>4043</v>
       </c>
       <c r="N637" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D638" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E638" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F638" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G638" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H638" t="s">
-        <v>3164</v>
+        <v>3105</v>
       </c>
       <c r="I638" t="s">
-        <v>3937</v>
+        <v>4044</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>3938</v>
+        <v>4045</v>
       </c>
       <c r="L638" t="s">
-        <v>3939</v>
+        <v>4046</v>
       </c>
       <c r="M638" t="s">
-        <v>3940</v>
+        <v>4047</v>
       </c>
       <c r="N638" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D639" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E639" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F639" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G639" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H639" t="s">
-        <v>3067</v>
+        <v>3269</v>
       </c>
       <c r="I639" t="s">
-        <v>3941</v>
+        <v>4048</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>3942</v>
+        <v>4049</v>
       </c>
       <c r="L639" t="s">
-        <v>3943</v>
+        <v>4050</v>
       </c>
       <c r="M639" t="s">
-        <v>3944</v>
+        <v>4051</v>
       </c>
       <c r="N639" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D640" t="s">
-        <v>3759</v>
+        <v>3900</v>
       </c>
       <c r="E640" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F640" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G640" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H640" t="s">
-        <v>2921</v>
+        <v>3169</v>
       </c>
       <c r="I640" t="s">
-        <v>3945</v>
+        <v>4052</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>3946</v>
+        <v>4053</v>
       </c>
       <c r="L640" t="s">
-        <v>3947</v>
+        <v>4054</v>
       </c>
       <c r="M640" t="s">
-        <v>3948</v>
+        <v>4055</v>
       </c>
       <c r="N640" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="D641" t="s">
-        <v>3737</v>
+        <v>3922</v>
       </c>
       <c r="E641" t="s">
-        <v>2854</v>
+        <v>3017</v>
       </c>
       <c r="F641" t="s">
-        <v>2855</v>
+        <v>3018</v>
       </c>
       <c r="G641" t="s">
-        <v>2856</v>
+        <v>3019</v>
       </c>
       <c r="H641" t="s">
-        <v>2894</v>
+        <v>3230</v>
       </c>
       <c r="I641" t="s">
-        <v>3949</v>
+        <v>4056</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>3950</v>
+        <v>4057</v>
       </c>
       <c r="L641" t="s">
-        <v>3951</v>
+        <v>4058</v>
       </c>
       <c r="M641" t="s">
-        <v>3952</v>
+        <v>4059</v>
       </c>
       <c r="N641" t="s">
-        <v>2862</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>2852</v>
+        <v>3389</v>
       </c>
       <c r="D642" t="s">
-        <v>3759</v>
+        <v>3947</v>
       </c>
       <c r="E642" t="s">
-        <v>2854</v>
+        <v>3391</v>
       </c>
       <c r="F642" t="s">
-        <v>2855</v>
+        <v>3392</v>
       </c>
       <c r="G642" t="s">
-        <v>2856</v>
+        <v>3393</v>
       </c>
       <c r="H642" t="s">
-        <v>3016</v>
+        <v>3447</v>
       </c>
       <c r="I642" t="s">
-        <v>3953</v>
+        <v>4060</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>3954</v>
+        <v>4061</v>
       </c>
       <c r="L642" t="s">
-        <v>3955</v>
+        <v>4062</v>
       </c>
       <c r="M642" t="s">
-        <v>3956</v>
+        <v>4063</v>
       </c>
       <c r="N642" t="s">
-        <v>2862</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D643" t="s">
-        <v>3957</v>
+        <v>3900</v>
       </c>
       <c r="E643" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F643" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G643" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H643" t="s">
-        <v>3200</v>
+        <v>3105</v>
       </c>
       <c r="I643" t="s">
-        <v>3958</v>
+        <v>4064</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>3959</v>
+        <v>4065</v>
       </c>
       <c r="L643" t="s">
-        <v>3960</v>
+        <v>4066</v>
       </c>
       <c r="M643" t="s">
-        <v>3961</v>
+        <v>4067</v>
       </c>
       <c r="N643" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D644" t="s">
-        <v>3962</v>
+        <v>3922</v>
       </c>
       <c r="E644" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F644" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G644" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H644" t="s">
-        <v>3200</v>
+        <v>3184</v>
       </c>
       <c r="I644" t="s">
-        <v>3963</v>
+        <v>4068</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>3964</v>
+        <v>4069</v>
       </c>
       <c r="L644" t="s">
-        <v>3965</v>
+        <v>4070</v>
       </c>
       <c r="M644" t="s">
-        <v>3966</v>
+        <v>4071</v>
       </c>
       <c r="N644" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D645" t="s">
-        <v>3957</v>
+        <v>3900</v>
       </c>
       <c r="E645" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F645" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G645" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H645" t="s">
-        <v>3967</v>
+        <v>3294</v>
       </c>
       <c r="I645" t="s">
-        <v>3968</v>
+        <v>4072</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>3969</v>
+        <v>4073</v>
       </c>
       <c r="L645" t="s">
-        <v>3970</v>
+        <v>4074</v>
       </c>
       <c r="M645" t="s">
-        <v>3971</v>
+        <v>4075</v>
       </c>
       <c r="N645" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D646" t="s">
-        <v>3957</v>
+        <v>3922</v>
       </c>
       <c r="E646" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F646" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G646" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H646" t="s">
-        <v>3205</v>
+        <v>3140</v>
       </c>
       <c r="I646" t="s">
-        <v>3972</v>
+        <v>4076</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>3973</v>
+        <v>4077</v>
       </c>
       <c r="L646" t="s">
-        <v>3974</v>
+        <v>4078</v>
       </c>
       <c r="M646" t="s">
-        <v>3975</v>
+        <v>4079</v>
       </c>
       <c r="N646" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>3189</v>
+        <v>3389</v>
       </c>
       <c r="D647" t="s">
-        <v>3962</v>
+        <v>3909</v>
       </c>
       <c r="E647" t="s">
-        <v>3191</v>
+        <v>3391</v>
       </c>
       <c r="F647" t="s">
-        <v>3192</v>
+        <v>3392</v>
       </c>
       <c r="G647" t="s">
-        <v>3193</v>
+        <v>3393</v>
       </c>
       <c r="H647" t="s">
-        <v>3205</v>
+        <v>3458</v>
       </c>
       <c r="I647" t="s">
-        <v>3976</v>
+        <v>4080</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>3977</v>
+        <v>4081</v>
       </c>
       <c r="L647" t="s">
-        <v>3978</v>
+        <v>4082</v>
       </c>
       <c r="M647" t="s">
-        <v>3979</v>
+        <v>4083</v>
       </c>
       <c r="N647" t="s">
-        <v>3199</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D648" t="s">
-        <v>3962</v>
+        <v>3900</v>
       </c>
       <c r="E648" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F648" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G648" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H648" t="s">
-        <v>3967</v>
+        <v>3332</v>
       </c>
       <c r="I648" t="s">
-        <v>3980</v>
+        <v>4084</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>3981</v>
+        <v>4085</v>
       </c>
       <c r="L648" t="s">
-        <v>3982</v>
+        <v>4086</v>
       </c>
       <c r="M648" t="s">
-        <v>3983</v>
+        <v>4087</v>
       </c>
       <c r="N648" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D649" t="s">
-        <v>3962</v>
+        <v>3922</v>
       </c>
       <c r="E649" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F649" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G649" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H649" t="s">
-        <v>3194</v>
+        <v>3145</v>
       </c>
       <c r="I649" t="s">
-        <v>3984</v>
+        <v>4088</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>3985</v>
+        <v>4089</v>
       </c>
       <c r="L649" t="s">
-        <v>3986</v>
+        <v>4090</v>
       </c>
       <c r="M649" t="s">
-        <v>3987</v>
+        <v>4091</v>
       </c>
       <c r="N649" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>3189</v>
+        <v>3015</v>
       </c>
       <c r="D650" t="s">
-        <v>3957</v>
+        <v>3900</v>
       </c>
       <c r="E650" t="s">
-        <v>3191</v>
+        <v>3017</v>
       </c>
       <c r="F650" t="s">
-        <v>3192</v>
+        <v>3018</v>
       </c>
       <c r="G650" t="s">
-        <v>3193</v>
+        <v>3019</v>
       </c>
       <c r="H650" t="s">
-        <v>3194</v>
+        <v>3140</v>
       </c>
       <c r="I650" t="s">
-        <v>3988</v>
+        <v>4092</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>3989</v>
+        <v>4093</v>
       </c>
       <c r="L650" t="s">
-        <v>3990</v>
+        <v>4094</v>
       </c>
       <c r="M650" t="s">
-        <v>3991</v>
+        <v>4095</v>
       </c>
       <c r="N650" t="s">
-        <v>3199</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D651" t="s">
-        <v>3992</v>
+        <v>3922</v>
       </c>
       <c r="E651" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F651" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G651" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H651" t="s">
-        <v>2963</v>
+        <v>3294</v>
       </c>
       <c r="I651" t="s">
-        <v>3993</v>
+        <v>4096</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>3994</v>
+        <v>4097</v>
       </c>
       <c r="L651" t="s">
-        <v>3995</v>
+        <v>4098</v>
       </c>
       <c r="M651" t="s">
-        <v>3996</v>
+        <v>4099</v>
       </c>
       <c r="N651" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D652" t="s">
-        <v>3997</v>
+        <v>3900</v>
       </c>
       <c r="E652" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F652" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G652" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H652" t="s">
-        <v>3174</v>
+        <v>3327</v>
       </c>
       <c r="I652" t="s">
-        <v>3998</v>
+        <v>4100</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>3999</v>
+        <v>4101</v>
       </c>
       <c r="L652" t="s">
-        <v>4000</v>
+        <v>4102</v>
       </c>
       <c r="M652" t="s">
-        <v>4001</v>
+        <v>4103</v>
       </c>
       <c r="N652" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D653" t="s">
-        <v>3992</v>
+        <v>3900</v>
       </c>
       <c r="E653" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F653" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G653" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H653" t="s">
-        <v>3159</v>
+        <v>3230</v>
       </c>
       <c r="I653" t="s">
-        <v>4002</v>
+        <v>4104</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>4003</v>
+        <v>4105</v>
       </c>
       <c r="L653" t="s">
-        <v>4004</v>
+        <v>4106</v>
       </c>
       <c r="M653" t="s">
-        <v>4005</v>
+        <v>4107</v>
       </c>
       <c r="N653" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D654" t="s">
-        <v>3992</v>
+        <v>3922</v>
       </c>
       <c r="E654" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F654" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G654" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H654" t="s">
-        <v>3146</v>
+        <v>3084</v>
       </c>
       <c r="I654" t="s">
-        <v>4006</v>
+        <v>4108</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>4007</v>
+        <v>4109</v>
       </c>
       <c r="L654" t="s">
-        <v>4008</v>
+        <v>4110</v>
       </c>
       <c r="M654" t="s">
-        <v>4009</v>
+        <v>4111</v>
       </c>
       <c r="N654" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D655" t="s">
-        <v>3997</v>
+        <v>3900</v>
       </c>
       <c r="E655" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F655" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G655" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H655" t="s">
-        <v>3111</v>
+        <v>3057</v>
       </c>
       <c r="I655" t="s">
-        <v>4010</v>
+        <v>4112</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>4011</v>
+        <v>4113</v>
       </c>
       <c r="L655" t="s">
-        <v>4012</v>
+        <v>4114</v>
       </c>
       <c r="M655" t="s">
-        <v>4013</v>
+        <v>4115</v>
       </c>
       <c r="N655" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>2144</v>
+        <v>3015</v>
       </c>
       <c r="D656" t="s">
-        <v>3997</v>
+        <v>3922</v>
       </c>
       <c r="E656" t="s">
-        <v>2146</v>
+        <v>3017</v>
       </c>
       <c r="F656" t="s">
-        <v>2933</v>
+        <v>3018</v>
       </c>
       <c r="G656" t="s">
-        <v>2148</v>
+        <v>3019</v>
       </c>
       <c r="H656" t="s">
-        <v>2953</v>
+        <v>3179</v>
       </c>
       <c r="I656" t="s">
-        <v>4014</v>
+        <v>4116</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>4015</v>
+        <v>4117</v>
       </c>
       <c r="L656" t="s">
-        <v>4016</v>
+        <v>4118</v>
       </c>
       <c r="M656" t="s">
-        <v>4017</v>
+        <v>4119</v>
       </c>
       <c r="N656" t="s">
-        <v>2153</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D657" t="s">
-        <v>3992</v>
+        <v>4120</v>
       </c>
       <c r="E657" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F657" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G657" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H657" t="s">
-        <v>3047</v>
+        <v>3363</v>
       </c>
       <c r="I657" t="s">
-        <v>4018</v>
+        <v>4121</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4019</v>
+        <v>4122</v>
       </c>
       <c r="L657" t="s">
-        <v>4020</v>
+        <v>4123</v>
       </c>
       <c r="M657" t="s">
-        <v>4021</v>
+        <v>4124</v>
       </c>
       <c r="N657" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B658" t="s">
         <v>15</v>
       </c>
       <c r="C658" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D658" t="s">
-        <v>3997</v>
+        <v>4125</v>
       </c>
       <c r="E658" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F658" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G658" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H658" t="s">
-        <v>2963</v>
+        <v>3363</v>
       </c>
       <c r="I658" t="s">
-        <v>4022</v>
+        <v>4126</v>
       </c>
       <c r="J658"/>
       <c r="K658" t="s">
-        <v>4023</v>
+        <v>4127</v>
       </c>
       <c r="L658" t="s">
-        <v>4024</v>
+        <v>4128</v>
       </c>
       <c r="M658" t="s">
-        <v>4025</v>
+        <v>4129</v>
       </c>
       <c r="N658" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B659" t="s">
         <v>15</v>
       </c>
       <c r="C659" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D659" t="s">
-        <v>3997</v>
+        <v>4120</v>
       </c>
       <c r="E659" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F659" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G659" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H659" t="s">
-        <v>3116</v>
+        <v>4130</v>
       </c>
       <c r="I659" t="s">
-        <v>4026</v>
+        <v>4131</v>
       </c>
       <c r="J659"/>
       <c r="K659" t="s">
-        <v>4027</v>
+        <v>4132</v>
       </c>
       <c r="L659" t="s">
-        <v>4028</v>
+        <v>4133</v>
       </c>
       <c r="M659" t="s">
-        <v>4029</v>
+        <v>4134</v>
       </c>
       <c r="N659" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D660" t="s">
-        <v>3997</v>
+        <v>4120</v>
       </c>
       <c r="E660" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F660" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G660" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H660" t="s">
-        <v>3101</v>
+        <v>3368</v>
       </c>
       <c r="I660" t="s">
-        <v>4030</v>
+        <v>4135</v>
       </c>
       <c r="J660"/>
       <c r="K660" t="s">
-        <v>4031</v>
+        <v>4136</v>
       </c>
       <c r="L660" t="s">
-        <v>4032</v>
+        <v>4137</v>
       </c>
       <c r="M660" t="s">
-        <v>4033</v>
+        <v>4138</v>
       </c>
       <c r="N660" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B661" t="s">
         <v>15</v>
       </c>
       <c r="C661" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D661" t="s">
-        <v>3997</v>
+        <v>4125</v>
       </c>
       <c r="E661" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F661" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G661" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H661" t="s">
-        <v>3159</v>
+        <v>3368</v>
       </c>
       <c r="I661" t="s">
-        <v>4034</v>
+        <v>4139</v>
       </c>
       <c r="J661"/>
       <c r="K661" t="s">
-        <v>4035</v>
+        <v>4140</v>
       </c>
       <c r="L661" t="s">
-        <v>4036</v>
+        <v>4141</v>
       </c>
       <c r="M661" t="s">
-        <v>4037</v>
+        <v>4142</v>
       </c>
       <c r="N661" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B662" t="s">
         <v>15</v>
       </c>
       <c r="C662" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D662" t="s">
-        <v>3992</v>
+        <v>4125</v>
       </c>
       <c r="E662" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F662" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G662" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H662" t="s">
-        <v>3111</v>
+        <v>4130</v>
       </c>
       <c r="I662" t="s">
-        <v>4038</v>
+        <v>4143</v>
       </c>
       <c r="J662"/>
       <c r="K662" t="s">
-        <v>4039</v>
+        <v>4144</v>
       </c>
       <c r="L662" t="s">
-        <v>4040</v>
+        <v>4145</v>
       </c>
       <c r="M662" t="s">
-        <v>4041</v>
+        <v>4146</v>
       </c>
       <c r="N662" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B663" t="s">
         <v>15</v>
       </c>
       <c r="C663" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D663" t="s">
-        <v>3992</v>
+        <v>4125</v>
       </c>
       <c r="E663" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F663" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G663" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H663" t="s">
-        <v>2953</v>
+        <v>3357</v>
       </c>
       <c r="I663" t="s">
-        <v>4042</v>
+        <v>4147</v>
       </c>
       <c r="J663"/>
       <c r="K663" t="s">
-        <v>4043</v>
+        <v>4148</v>
       </c>
       <c r="L663" t="s">
-        <v>4044</v>
+        <v>4149</v>
       </c>
       <c r="M663" t="s">
-        <v>4045</v>
+        <v>4150</v>
       </c>
       <c r="N663" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B664" t="s">
         <v>15</v>
       </c>
       <c r="C664" t="s">
-        <v>2144</v>
+        <v>3352</v>
       </c>
       <c r="D664" t="s">
-        <v>3992</v>
+        <v>4120</v>
       </c>
       <c r="E664" t="s">
-        <v>2146</v>
+        <v>3354</v>
       </c>
       <c r="F664" t="s">
-        <v>2933</v>
+        <v>3355</v>
       </c>
       <c r="G664" t="s">
-        <v>2148</v>
+        <v>3356</v>
       </c>
       <c r="H664" t="s">
-        <v>3116</v>
+        <v>3357</v>
       </c>
       <c r="I664" t="s">
-        <v>4046</v>
+        <v>4151</v>
       </c>
       <c r="J664"/>
       <c r="K664" t="s">
-        <v>4047</v>
+        <v>4152</v>
       </c>
       <c r="L664" t="s">
-        <v>4048</v>
+        <v>4153</v>
       </c>
       <c r="M664" t="s">
-        <v>4049</v>
+        <v>4154</v>
       </c>
       <c r="N664" t="s">
-        <v>2153</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B665" t="s">
         <v>15</v>
       </c>
       <c r="C665" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D665" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="E665" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F665" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G665" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H665" t="s">
-        <v>3101</v>
+        <v>3126</v>
       </c>
       <c r="I665" t="s">
-        <v>4050</v>
+        <v>4156</v>
       </c>
       <c r="J665"/>
       <c r="K665" t="s">
-        <v>4051</v>
+        <v>4157</v>
       </c>
       <c r="L665" t="s">
-        <v>4052</v>
+        <v>4158</v>
       </c>
       <c r="M665" t="s">
-        <v>4053</v>
+        <v>4159</v>
       </c>
       <c r="N665" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B666" t="s">
         <v>15</v>
       </c>
       <c r="C666" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D666" t="s">
-        <v>3997</v>
+        <v>4160</v>
       </c>
       <c r="E666" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F666" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G666" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H666" t="s">
-        <v>2987</v>
+        <v>3337</v>
       </c>
       <c r="I666" t="s">
-        <v>4054</v>
+        <v>4161</v>
       </c>
       <c r="J666"/>
       <c r="K666" t="s">
-        <v>4055</v>
+        <v>4162</v>
       </c>
       <c r="L666" t="s">
-        <v>4056</v>
+        <v>4163</v>
       </c>
       <c r="M666" t="s">
-        <v>4057</v>
+        <v>4164</v>
       </c>
       <c r="N666" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B667" t="s">
         <v>15</v>
       </c>
       <c r="C667" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D667" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="E667" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F667" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G667" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H667" t="s">
-        <v>3091</v>
+        <v>3322</v>
       </c>
       <c r="I667" t="s">
-        <v>4058</v>
+        <v>4165</v>
       </c>
       <c r="J667"/>
       <c r="K667" t="s">
-        <v>4059</v>
+        <v>4166</v>
       </c>
       <c r="L667" t="s">
-        <v>4060</v>
+        <v>4167</v>
       </c>
       <c r="M667" t="s">
-        <v>4061</v>
+        <v>4168</v>
       </c>
       <c r="N667" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B668" t="s">
         <v>15</v>
       </c>
       <c r="C668" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D668" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="E668" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F668" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G668" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H668" t="s">
-        <v>3136</v>
+        <v>3309</v>
       </c>
       <c r="I668" t="s">
-        <v>4062</v>
+        <v>4169</v>
       </c>
       <c r="J668"/>
       <c r="K668" t="s">
-        <v>4063</v>
+        <v>4170</v>
       </c>
       <c r="L668" t="s">
-        <v>4064</v>
+        <v>4171</v>
       </c>
       <c r="M668" t="s">
-        <v>4065</v>
+        <v>4172</v>
       </c>
       <c r="N668" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B669" t="s">
         <v>15</v>
       </c>
       <c r="C669" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D669" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E669" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F669" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G669" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H669" t="s">
-        <v>3062</v>
+        <v>3274</v>
       </c>
       <c r="I669" t="s">
-        <v>4066</v>
+        <v>4173</v>
       </c>
       <c r="J669"/>
       <c r="K669" t="s">
-        <v>4067</v>
+        <v>4174</v>
       </c>
       <c r="L669" t="s">
-        <v>4068</v>
+        <v>4175</v>
       </c>
       <c r="M669" t="s">
-        <v>4069</v>
+        <v>4176</v>
       </c>
       <c r="N669" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B670" t="s">
         <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D670" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E670" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F670" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G670" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H670" t="s">
-        <v>3174</v>
+        <v>3116</v>
       </c>
       <c r="I670" t="s">
-        <v>4070</v>
+        <v>4177</v>
       </c>
       <c r="J670"/>
       <c r="K670" t="s">
-        <v>4071</v>
+        <v>4178</v>
       </c>
       <c r="L670" t="s">
-        <v>4072</v>
+        <v>4179</v>
       </c>
       <c r="M670" t="s">
-        <v>4073</v>
+        <v>4180</v>
       </c>
       <c r="N670" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D671" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E671" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F671" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G671" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H671" t="s">
-        <v>3126</v>
+        <v>3210</v>
       </c>
       <c r="I671" t="s">
-        <v>4074</v>
+        <v>4181</v>
       </c>
       <c r="J671"/>
       <c r="K671" t="s">
-        <v>4075</v>
+        <v>4182</v>
       </c>
       <c r="L671" t="s">
-        <v>4076</v>
+        <v>4183</v>
       </c>
       <c r="M671" t="s">
-        <v>4077</v>
+        <v>4184</v>
       </c>
       <c r="N671" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B672" t="s">
         <v>15</v>
       </c>
       <c r="C672" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D672" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E672" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F672" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G672" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H672" t="s">
         <v>3126</v>
       </c>
       <c r="I672" t="s">
-        <v>4078</v>
+        <v>4185</v>
       </c>
       <c r="J672"/>
       <c r="K672" t="s">
-        <v>4079</v>
+        <v>4186</v>
       </c>
       <c r="L672" t="s">
-        <v>4080</v>
+        <v>4187</v>
       </c>
       <c r="M672" t="s">
-        <v>4081</v>
+        <v>4188</v>
       </c>
       <c r="N672" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B673" t="s">
         <v>15</v>
       </c>
       <c r="C673" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D673" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E673" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F673" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G673" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H673" t="s">
-        <v>2987</v>
+        <v>3279</v>
       </c>
       <c r="I673" t="s">
-        <v>4082</v>
+        <v>4189</v>
       </c>
       <c r="J673"/>
       <c r="K673" t="s">
-        <v>4083</v>
+        <v>4190</v>
       </c>
       <c r="L673" t="s">
-        <v>4084</v>
+        <v>4191</v>
       </c>
       <c r="M673" t="s">
-        <v>4085</v>
+        <v>4192</v>
       </c>
       <c r="N673" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D674" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E674" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F674" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G674" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H674" t="s">
-        <v>3032</v>
+        <v>3264</v>
       </c>
       <c r="I674" t="s">
-        <v>4086</v>
+        <v>4193</v>
       </c>
       <c r="J674"/>
       <c r="K674" t="s">
-        <v>4087</v>
+        <v>4194</v>
       </c>
       <c r="L674" t="s">
-        <v>4088</v>
+        <v>4195</v>
       </c>
       <c r="M674" t="s">
-        <v>4089</v>
+        <v>4196</v>
       </c>
       <c r="N674" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B675" t="s">
         <v>15</v>
       </c>
       <c r="C675" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D675" t="s">
-        <v>3997</v>
+        <v>4160</v>
       </c>
       <c r="E675" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F675" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G675" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H675" t="s">
-        <v>3032</v>
+        <v>3322</v>
       </c>
       <c r="I675" t="s">
-        <v>4090</v>
+        <v>4197</v>
       </c>
       <c r="J675"/>
       <c r="K675" t="s">
-        <v>4091</v>
+        <v>4198</v>
       </c>
       <c r="L675" t="s">
-        <v>4092</v>
+        <v>4199</v>
       </c>
       <c r="M675" t="s">
-        <v>4093</v>
+        <v>4200</v>
       </c>
       <c r="N675" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B676" t="s">
         <v>15</v>
       </c>
       <c r="C676" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D676" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="E676" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F676" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G676" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H676" t="s">
-        <v>2997</v>
+        <v>3274</v>
       </c>
       <c r="I676" t="s">
-        <v>4094</v>
+        <v>4201</v>
       </c>
       <c r="J676"/>
       <c r="K676" t="s">
-        <v>4095</v>
+        <v>4202</v>
       </c>
       <c r="L676" t="s">
-        <v>4096</v>
+        <v>4203</v>
       </c>
       <c r="M676" t="s">
-        <v>4097</v>
+        <v>4204</v>
       </c>
       <c r="N676" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B677" t="s">
         <v>15</v>
       </c>
       <c r="C677" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D677" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E677" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F677" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G677" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H677" t="s">
-        <v>3011</v>
+        <v>3116</v>
       </c>
       <c r="I677" t="s">
-        <v>4098</v>
+        <v>4205</v>
       </c>
       <c r="J677"/>
       <c r="K677" t="s">
-        <v>4099</v>
+        <v>4206</v>
       </c>
       <c r="L677" t="s">
-        <v>4100</v>
+        <v>4207</v>
       </c>
       <c r="M677" t="s">
-        <v>4101</v>
+        <v>4208</v>
       </c>
       <c r="N677" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B678" t="s">
         <v>15</v>
       </c>
       <c r="C678" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D678" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E678" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F678" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G678" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H678" t="s">
-        <v>3091</v>
+        <v>3279</v>
       </c>
       <c r="I678" t="s">
-        <v>4102</v>
+        <v>4209</v>
       </c>
       <c r="J678"/>
       <c r="K678" t="s">
-        <v>4103</v>
+        <v>4210</v>
       </c>
       <c r="L678" t="s">
-        <v>4104</v>
+        <v>4211</v>
       </c>
       <c r="M678" t="s">
-        <v>4105</v>
+        <v>4212</v>
       </c>
       <c r="N678" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B679" t="s">
         <v>15</v>
       </c>
       <c r="C679" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D679" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E679" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F679" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G679" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H679" t="s">
-        <v>3121</v>
+        <v>3264</v>
       </c>
       <c r="I679" t="s">
-        <v>4106</v>
+        <v>4213</v>
       </c>
       <c r="J679"/>
       <c r="K679" t="s">
-        <v>4107</v>
+        <v>4214</v>
       </c>
       <c r="L679" t="s">
-        <v>4108</v>
+        <v>4215</v>
       </c>
       <c r="M679" t="s">
-        <v>4109</v>
+        <v>4216</v>
       </c>
       <c r="N679" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D680" t="s">
-        <v>3992</v>
+        <v>4160</v>
       </c>
       <c r="E680" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F680" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G680" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H680" t="s">
-        <v>3121</v>
+        <v>3150</v>
       </c>
       <c r="I680" t="s">
-        <v>4110</v>
+        <v>4217</v>
       </c>
       <c r="J680"/>
       <c r="K680" t="s">
-        <v>4111</v>
+        <v>4218</v>
       </c>
       <c r="L680" t="s">
-        <v>4112</v>
+        <v>4219</v>
       </c>
       <c r="M680" t="s">
-        <v>4113</v>
+        <v>4220</v>
       </c>
       <c r="N680" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B681" t="s">
         <v>15</v>
       </c>
       <c r="C681" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D681" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E681" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F681" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G681" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H681" t="s">
-        <v>3136</v>
+        <v>3254</v>
       </c>
       <c r="I681" t="s">
-        <v>4114</v>
+        <v>4221</v>
       </c>
       <c r="J681"/>
       <c r="K681" t="s">
-        <v>4115</v>
+        <v>4222</v>
       </c>
       <c r="L681" t="s">
-        <v>4116</v>
+        <v>4223</v>
       </c>
       <c r="M681" t="s">
-        <v>4117</v>
+        <v>4224</v>
       </c>
       <c r="N681" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B682" t="s">
         <v>15</v>
       </c>
       <c r="C682" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D682" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E682" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F682" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G682" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H682" t="s">
-        <v>3146</v>
+        <v>3299</v>
       </c>
       <c r="I682" t="s">
-        <v>4118</v>
+        <v>4225</v>
       </c>
       <c r="J682"/>
       <c r="K682" t="s">
-        <v>4119</v>
+        <v>4226</v>
       </c>
       <c r="L682" t="s">
-        <v>4120</v>
+        <v>4227</v>
       </c>
       <c r="M682" t="s">
-        <v>4121</v>
+        <v>4228</v>
       </c>
       <c r="N682" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B683" t="s">
         <v>15</v>
       </c>
       <c r="C683" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D683" t="s">
-        <v>3992</v>
+        <v>4155</v>
       </c>
       <c r="E683" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F683" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G683" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H683" t="s">
-        <v>3011</v>
+        <v>3225</v>
       </c>
       <c r="I683" t="s">
-        <v>4122</v>
+        <v>4229</v>
       </c>
       <c r="J683"/>
       <c r="K683" t="s">
-        <v>4123</v>
+        <v>4230</v>
       </c>
       <c r="L683" t="s">
-        <v>4124</v>
+        <v>4231</v>
       </c>
       <c r="M683" t="s">
-        <v>4125</v>
+        <v>4232</v>
       </c>
       <c r="N683" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B684" t="s">
         <v>15</v>
       </c>
       <c r="C684" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D684" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E684" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F684" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G684" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H684" t="s">
-        <v>3047</v>
+        <v>3337</v>
       </c>
       <c r="I684" t="s">
-        <v>4126</v>
+        <v>4233</v>
       </c>
       <c r="J684"/>
       <c r="K684" t="s">
-        <v>4127</v>
+        <v>4234</v>
       </c>
       <c r="L684" t="s">
-        <v>4128</v>
+        <v>4235</v>
       </c>
       <c r="M684" t="s">
-        <v>4129</v>
+        <v>4236</v>
       </c>
       <c r="N684" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B685" t="s">
         <v>15</v>
       </c>
       <c r="C685" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D685" t="s">
-        <v>3997</v>
+        <v>4160</v>
       </c>
       <c r="E685" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F685" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G685" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H685" t="s">
-        <v>3062</v>
+        <v>3289</v>
       </c>
       <c r="I685" t="s">
-        <v>4130</v>
+        <v>4237</v>
       </c>
       <c r="J685"/>
       <c r="K685" t="s">
-        <v>4131</v>
+        <v>4238</v>
       </c>
       <c r="L685" t="s">
-        <v>4132</v>
+        <v>4239</v>
       </c>
       <c r="M685" t="s">
-        <v>4133</v>
+        <v>4240</v>
       </c>
       <c r="N685" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B686" t="s">
         <v>15</v>
       </c>
       <c r="C686" t="s">
-        <v>2144</v>
+        <v>2307</v>
       </c>
       <c r="D686" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="E686" t="s">
-        <v>2146</v>
+        <v>2309</v>
       </c>
       <c r="F686" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G686" t="s">
-        <v>2148</v>
+        <v>2311</v>
       </c>
       <c r="H686" t="s">
-        <v>2997</v>
+        <v>3289</v>
       </c>
       <c r="I686" t="s">
-        <v>4134</v>
+        <v>4241</v>
       </c>
       <c r="J686"/>
       <c r="K686" t="s">
-        <v>4135</v>
+        <v>4242</v>
       </c>
       <c r="L686" t="s">
-        <v>4136</v>
+        <v>4243</v>
       </c>
       <c r="M686" t="s">
-        <v>4137</v>
+        <v>4244</v>
       </c>
       <c r="N686" t="s">
-        <v>2153</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D687" t="s">
-        <v>4138</v>
+        <v>4155</v>
       </c>
       <c r="E687" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F687" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G687" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H687" t="s">
-        <v>4139</v>
+        <v>3150</v>
       </c>
       <c r="I687" t="s">
-        <v>4140</v>
+        <v>4245</v>
       </c>
       <c r="J687"/>
       <c r="K687" t="s">
-        <v>4141</v>
+        <v>4246</v>
       </c>
       <c r="L687" t="s">
-        <v>4142</v>
+        <v>4247</v>
       </c>
       <c r="M687" t="s">
-        <v>4143</v>
+        <v>4248</v>
       </c>
       <c r="N687" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B688" t="s">
         <v>15</v>
       </c>
       <c r="C688" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D688" t="s">
-        <v>4138</v>
+        <v>4155</v>
       </c>
       <c r="E688" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F688" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G688" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H688" t="s">
-        <v>3042</v>
+        <v>3195</v>
       </c>
       <c r="I688" t="s">
-        <v>4144</v>
+        <v>4249</v>
       </c>
       <c r="J688"/>
       <c r="K688" t="s">
-        <v>4145</v>
+        <v>4250</v>
       </c>
       <c r="L688" t="s">
-        <v>4146</v>
+        <v>4251</v>
       </c>
       <c r="M688" t="s">
-        <v>4147</v>
+        <v>4252</v>
       </c>
       <c r="N688" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B689" t="s">
         <v>15</v>
       </c>
       <c r="C689" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D689" t="s">
-        <v>4148</v>
+        <v>4160</v>
       </c>
       <c r="E689" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F689" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G689" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H689" t="s">
-        <v>3072</v>
+        <v>3195</v>
       </c>
       <c r="I689" t="s">
-        <v>4149</v>
+        <v>4253</v>
       </c>
       <c r="J689"/>
       <c r="K689" t="s">
-        <v>4150</v>
+        <v>4254</v>
       </c>
       <c r="L689" t="s">
-        <v>4151</v>
+        <v>4255</v>
       </c>
       <c r="M689" t="s">
-        <v>4152</v>
+        <v>4256</v>
       </c>
       <c r="N689" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B690" t="s">
         <v>15</v>
       </c>
       <c r="C690" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D690" t="s">
-        <v>4148</v>
+        <v>4155</v>
       </c>
       <c r="E690" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F690" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G690" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H690" t="s">
-        <v>3027</v>
+        <v>3160</v>
       </c>
       <c r="I690" t="s">
-        <v>4153</v>
+        <v>4257</v>
       </c>
       <c r="J690"/>
       <c r="K690" t="s">
-        <v>4154</v>
+        <v>4258</v>
       </c>
       <c r="L690" t="s">
-        <v>4155</v>
+        <v>4259</v>
       </c>
       <c r="M690" t="s">
-        <v>4156</v>
+        <v>4260</v>
       </c>
       <c r="N690" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B691" t="s">
         <v>15</v>
       </c>
       <c r="C691" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D691" t="s">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="E691" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F691" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G691" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H691" t="s">
-        <v>3037</v>
+        <v>3174</v>
       </c>
       <c r="I691" t="s">
-        <v>4157</v>
+        <v>4261</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
-        <v>4158</v>
+        <v>4262</v>
       </c>
       <c r="L691" t="s">
-        <v>4159</v>
+        <v>4263</v>
       </c>
       <c r="M691" t="s">
-        <v>4160</v>
+        <v>4264</v>
       </c>
       <c r="N691" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B692" t="s">
         <v>15</v>
       </c>
       <c r="C692" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D692" t="s">
-        <v>4148</v>
+        <v>4160</v>
       </c>
       <c r="E692" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F692" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G692" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H692" t="s">
-        <v>3052</v>
+        <v>3254</v>
       </c>
       <c r="I692" t="s">
-        <v>4161</v>
+        <v>4265</v>
       </c>
       <c r="J692"/>
       <c r="K692" t="s">
-        <v>4162</v>
+        <v>4266</v>
       </c>
       <c r="L692" t="s">
-        <v>4163</v>
+        <v>4267</v>
       </c>
       <c r="M692" t="s">
-        <v>4164</v>
+        <v>4268</v>
       </c>
       <c r="N692" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B693" t="s">
         <v>15</v>
       </c>
       <c r="C693" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D693" t="s">
-        <v>4148</v>
+        <v>4160</v>
       </c>
       <c r="E693" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F693" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G693" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H693" t="s">
-        <v>3042</v>
+        <v>3284</v>
       </c>
       <c r="I693" t="s">
-        <v>4165</v>
+        <v>4269</v>
       </c>
       <c r="J693"/>
       <c r="K693" t="s">
-        <v>4166</v>
+        <v>4270</v>
       </c>
       <c r="L693" t="s">
-        <v>4167</v>
+        <v>4271</v>
       </c>
       <c r="M693" t="s">
-        <v>4168</v>
+        <v>4272</v>
       </c>
       <c r="N693" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B694" t="s">
         <v>15</v>
       </c>
       <c r="C694" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D694" t="s">
-        <v>4138</v>
+        <v>4155</v>
       </c>
       <c r="E694" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F694" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G694" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H694" t="s">
-        <v>3141</v>
+        <v>3284</v>
       </c>
       <c r="I694" t="s">
-        <v>4169</v>
+        <v>4273</v>
       </c>
       <c r="J694"/>
       <c r="K694" t="s">
-        <v>4170</v>
+        <v>4274</v>
       </c>
       <c r="L694" t="s">
-        <v>4171</v>
+        <v>4275</v>
       </c>
       <c r="M694" t="s">
-        <v>4172</v>
+        <v>4276</v>
       </c>
       <c r="N694" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B695" t="s">
         <v>15</v>
       </c>
       <c r="C695" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D695" t="s">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="E695" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F695" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G695" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H695" t="s">
-        <v>3072</v>
+        <v>3299</v>
       </c>
       <c r="I695" t="s">
-        <v>4173</v>
+        <v>4277</v>
       </c>
       <c r="J695"/>
       <c r="K695" t="s">
-        <v>4174</v>
+        <v>4278</v>
       </c>
       <c r="L695" t="s">
-        <v>4175</v>
+        <v>4279</v>
       </c>
       <c r="M695" t="s">
-        <v>4176</v>
+        <v>4280</v>
       </c>
       <c r="N695" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B696" t="s">
         <v>15</v>
       </c>
       <c r="C696" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D696" t="s">
-        <v>4148</v>
+        <v>4160</v>
       </c>
       <c r="E696" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F696" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G696" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H696" t="s">
-        <v>3057</v>
+        <v>3309</v>
       </c>
       <c r="I696" t="s">
-        <v>4177</v>
+        <v>4281</v>
       </c>
       <c r="J696"/>
       <c r="K696" t="s">
-        <v>4178</v>
+        <v>4282</v>
       </c>
       <c r="L696" t="s">
-        <v>4179</v>
+        <v>4283</v>
       </c>
       <c r="M696" t="s">
-        <v>4180</v>
+        <v>4284</v>
       </c>
       <c r="N696" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B697" t="s">
         <v>15</v>
       </c>
       <c r="C697" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D697" t="s">
-        <v>4138</v>
+        <v>4155</v>
       </c>
       <c r="E697" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F697" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G697" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H697" t="s">
-        <v>3052</v>
+        <v>3174</v>
       </c>
       <c r="I697" t="s">
-        <v>4181</v>
+        <v>4285</v>
       </c>
       <c r="J697"/>
       <c r="K697" t="s">
-        <v>4182</v>
+        <v>4286</v>
       </c>
       <c r="L697" t="s">
-        <v>4183</v>
+        <v>4287</v>
       </c>
       <c r="M697" t="s">
-        <v>4184</v>
+        <v>4288</v>
       </c>
       <c r="N697" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B698" t="s">
         <v>15</v>
       </c>
       <c r="C698" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D698" t="s">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="E698" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F698" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G698" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H698" t="s">
-        <v>3086</v>
+        <v>3210</v>
       </c>
       <c r="I698" t="s">
-        <v>4185</v>
+        <v>4289</v>
       </c>
       <c r="J698"/>
       <c r="K698" t="s">
-        <v>4186</v>
+        <v>4290</v>
       </c>
       <c r="L698" t="s">
-        <v>4187</v>
+        <v>4291</v>
       </c>
       <c r="M698" t="s">
-        <v>4188</v>
+        <v>4292</v>
       </c>
       <c r="N698" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B699" t="s">
         <v>15</v>
       </c>
       <c r="C699" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D699" t="s">
-        <v>4148</v>
+        <v>4160</v>
       </c>
       <c r="E699" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F699" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G699" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H699" t="s">
-        <v>3037</v>
+        <v>3225</v>
       </c>
       <c r="I699" t="s">
-        <v>4189</v>
+        <v>4293</v>
       </c>
       <c r="J699"/>
       <c r="K699" t="s">
-        <v>4190</v>
+        <v>4294</v>
       </c>
       <c r="L699" t="s">
-        <v>4191</v>
+        <v>4295</v>
       </c>
       <c r="M699" t="s">
-        <v>4192</v>
+        <v>4296</v>
       </c>
       <c r="N699" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B700" t="s">
         <v>15</v>
       </c>
       <c r="C700" t="s">
-        <v>2930</v>
+        <v>2307</v>
       </c>
       <c r="D700" t="s">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="E700" t="s">
-        <v>2932</v>
+        <v>2309</v>
       </c>
       <c r="F700" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G700" t="s">
-        <v>2934</v>
+        <v>2311</v>
       </c>
       <c r="H700" t="s">
-        <v>3027</v>
+        <v>3160</v>
       </c>
       <c r="I700" t="s">
-        <v>4193</v>
+        <v>4297</v>
       </c>
       <c r="J700"/>
       <c r="K700" t="s">
-        <v>4194</v>
+        <v>4298</v>
       </c>
       <c r="L700" t="s">
-        <v>4195</v>
+        <v>4299</v>
       </c>
       <c r="M700" t="s">
-        <v>4196</v>
+        <v>4300</v>
       </c>
       <c r="N700" t="s">
-        <v>2940</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B701" t="s">
         <v>15</v>
       </c>
       <c r="C701" t="s">
-        <v>2930</v>
+        <v>3093</v>
       </c>
       <c r="D701" t="s">
-        <v>4148</v>
+        <v>4301</v>
       </c>
       <c r="E701" t="s">
-        <v>2932</v>
+        <v>3095</v>
       </c>
       <c r="F701" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G701" t="s">
-        <v>2934</v>
+        <v>3097</v>
       </c>
       <c r="H701" t="s">
-        <v>3086</v>
+        <v>4302</v>
       </c>
       <c r="I701" t="s">
-        <v>4197</v>
+        <v>4303</v>
       </c>
       <c r="J701"/>
       <c r="K701" t="s">
-        <v>4198</v>
+        <v>4304</v>
       </c>
       <c r="L701" t="s">
-        <v>4199</v>
+        <v>4305</v>
       </c>
       <c r="M701" t="s">
-        <v>4200</v>
+        <v>4306</v>
       </c>
       <c r="N701" t="s">
-        <v>2940</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B702" t="s">
         <v>15</v>
       </c>
       <c r="C702" t="s">
-        <v>2930</v>
+        <v>3093</v>
       </c>
       <c r="D702" t="s">
-        <v>4148</v>
+        <v>4301</v>
       </c>
       <c r="E702" t="s">
-        <v>2932</v>
+        <v>3095</v>
       </c>
       <c r="F702" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G702" t="s">
-        <v>2934</v>
+        <v>3097</v>
       </c>
       <c r="H702" t="s">
-        <v>4139</v>
+        <v>3205</v>
       </c>
       <c r="I702" t="s">
-        <v>4201</v>
+        <v>4307</v>
       </c>
       <c r="J702"/>
       <c r="K702" t="s">
-        <v>4202</v>
+        <v>4308</v>
       </c>
       <c r="L702" t="s">
-        <v>4203</v>
+        <v>4309</v>
       </c>
       <c r="M702" t="s">
-        <v>4204</v>
+        <v>4310</v>
       </c>
       <c r="N702" t="s">
-        <v>2940</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B703" t="s">
         <v>15</v>
       </c>
       <c r="C703" t="s">
-        <v>2930</v>
+        <v>3093</v>
       </c>
       <c r="D703" t="s">
-        <v>4138</v>
+        <v>4311</v>
       </c>
       <c r="E703" t="s">
-        <v>2932</v>
+        <v>3095</v>
       </c>
       <c r="F703" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G703" t="s">
-        <v>2934</v>
+        <v>3097</v>
       </c>
       <c r="H703" t="s">
-        <v>3057</v>
+        <v>3235</v>
       </c>
       <c r="I703" t="s">
-        <v>4205</v>
+        <v>4312</v>
       </c>
       <c r="J703"/>
       <c r="K703" t="s">
-        <v>4206</v>
+        <v>4313</v>
       </c>
       <c r="L703" t="s">
-        <v>4207</v>
+        <v>4314</v>
       </c>
       <c r="M703" t="s">
-        <v>4208</v>
+        <v>4315</v>
       </c>
       <c r="N703" t="s">
-        <v>2940</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B704" t="s">
         <v>15</v>
       </c>
       <c r="C704" t="s">
-        <v>2930</v>
+        <v>3093</v>
       </c>
       <c r="D704" t="s">
-        <v>4148</v>
+        <v>4311</v>
       </c>
       <c r="E704" t="s">
-        <v>2932</v>
+        <v>3095</v>
       </c>
       <c r="F704" t="s">
-        <v>2933</v>
+        <v>3096</v>
       </c>
       <c r="G704" t="s">
-        <v>2934</v>
+        <v>3097</v>
       </c>
       <c r="H704" t="s">
-        <v>3141</v>
+        <v>3190</v>
       </c>
       <c r="I704" t="s">
-        <v>4209</v>
+        <v>4316</v>
       </c>
       <c r="J704"/>
       <c r="K704" t="s">
-        <v>4210</v>
+        <v>4317</v>
       </c>
       <c r="L704" t="s">
-        <v>4211</v>
+        <v>4318</v>
       </c>
       <c r="M704" t="s">
-        <v>4212</v>
+        <v>4319</v>
       </c>
       <c r="N704" t="s">
-        <v>2940</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B705" t="s">
         <v>15</v>
       </c>
       <c r="C705" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D705" t="s">
-        <v>4213</v>
+        <v>4301</v>
       </c>
       <c r="E705" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F705" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G705" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H705" t="s">
-        <v>4214</v>
+        <v>3200</v>
       </c>
       <c r="I705" t="s">
-        <v>4215</v>
+        <v>4320</v>
       </c>
       <c r="J705"/>
       <c r="K705" t="s">
-        <v>4216</v>
+        <v>4321</v>
       </c>
       <c r="L705" t="s">
-        <v>4217</v>
+        <v>4322</v>
       </c>
       <c r="M705" t="s">
-        <v>4218</v>
+        <v>4323</v>
       </c>
       <c r="N705" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B706" t="s">
         <v>15</v>
       </c>
       <c r="C706" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D706" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E706" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F706" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G706" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H706" t="s">
         <v>3215</v>
       </c>
-      <c r="D706" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I706" t="s">
-        <v>4220</v>
+        <v>4324</v>
       </c>
       <c r="J706"/>
       <c r="K706" t="s">
-        <v>4221</v>
+        <v>4325</v>
       </c>
       <c r="L706" t="s">
-        <v>4222</v>
+        <v>4326</v>
       </c>
       <c r="M706" t="s">
-        <v>4223</v>
+        <v>4327</v>
       </c>
       <c r="N706" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B707" t="s">
         <v>15</v>
       </c>
       <c r="C707" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D707" t="s">
-        <v>4224</v>
+        <v>4311</v>
       </c>
       <c r="E707" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F707" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G707" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H707" t="s">
-        <v>3324</v>
+        <v>3205</v>
       </c>
       <c r="I707" t="s">
-        <v>4225</v>
+        <v>4328</v>
       </c>
       <c r="J707"/>
       <c r="K707" t="s">
-        <v>4226</v>
+        <v>4329</v>
       </c>
       <c r="L707" t="s">
-        <v>4227</v>
+        <v>4330</v>
       </c>
       <c r="M707" t="s">
-        <v>4228</v>
+        <v>4331</v>
       </c>
       <c r="N707" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B708" t="s">
         <v>15</v>
       </c>
       <c r="C708" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D708" t="s">
-        <v>4219</v>
+        <v>4301</v>
       </c>
       <c r="E708" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F708" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G708" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H708" t="s">
-        <v>3343</v>
+        <v>3304</v>
       </c>
       <c r="I708" t="s">
-        <v>4229</v>
+        <v>4332</v>
       </c>
       <c r="J708"/>
       <c r="K708" t="s">
-        <v>4230</v>
+        <v>4333</v>
       </c>
       <c r="L708" t="s">
-        <v>4231</v>
+        <v>4334</v>
       </c>
       <c r="M708" t="s">
-        <v>4232</v>
+        <v>4335</v>
       </c>
       <c r="N708" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B709" t="s">
         <v>15</v>
       </c>
       <c r="C709" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D709" t="s">
-        <v>4224</v>
+        <v>4301</v>
       </c>
       <c r="E709" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F709" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G709" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H709" t="s">
-        <v>3343</v>
+        <v>3235</v>
       </c>
       <c r="I709" t="s">
-        <v>4233</v>
+        <v>4336</v>
       </c>
       <c r="J709"/>
       <c r="K709" t="s">
-        <v>4234</v>
+        <v>4337</v>
       </c>
       <c r="L709" t="s">
-        <v>4235</v>
+        <v>4338</v>
       </c>
       <c r="M709" t="s">
-        <v>4236</v>
+        <v>4339</v>
       </c>
       <c r="N709" t="s">
-        <v>3225</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B710" t="s">
         <v>15</v>
       </c>
       <c r="C710" t="s">
-        <v>3215</v>
+        <v>3093</v>
       </c>
       <c r="D710" t="s">
-        <v>4219</v>
+        <v>4311</v>
       </c>
       <c r="E710" t="s">
-        <v>3217</v>
+        <v>3095</v>
       </c>
       <c r="F710" t="s">
-        <v>3218</v>
+        <v>3096</v>
       </c>
       <c r="G710" t="s">
-        <v>3219</v>
+        <v>3097</v>
       </c>
       <c r="H710" t="s">
-        <v>3268</v>
+        <v>3220</v>
       </c>
       <c r="I710" t="s">
-        <v>4237</v>
+        <v>4340</v>
       </c>
       <c r="J710"/>
       <c r="K710" t="s">
-        <v>4238</v>
+        <v>4341</v>
       </c>
       <c r="L710" t="s">
-        <v>4239</v>
+        <v>4342</v>
       </c>
       <c r="M710" t="s">
-        <v>4240</v>
+        <v>4343</v>
       </c>
       <c r="N710" t="s">
-        <v>3225</v>
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="s">
+        <v>14</v>
+      </c>
+      <c r="B711" t="s">
+        <v>15</v>
+      </c>
+      <c r="C711" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D711" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E711" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F711" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G711" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H711" t="s">
+        <v>3215</v>
+      </c>
+      <c r="I711" t="s">
+        <v>4344</v>
+      </c>
+      <c r="J711"/>
+      <c r="K711" t="s">
+        <v>4345</v>
+      </c>
+      <c r="L711" t="s">
+        <v>4346</v>
+      </c>
+      <c r="M711" t="s">
+        <v>4347</v>
+      </c>
+      <c r="N711" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="s">
+        <v>14</v>
+      </c>
+      <c r="B712" t="s">
+        <v>15</v>
+      </c>
+      <c r="C712" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D712" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E712" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F712" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G712" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H712" t="s">
+        <v>3249</v>
+      </c>
+      <c r="I712" t="s">
+        <v>4348</v>
+      </c>
+      <c r="J712"/>
+      <c r="K712" t="s">
+        <v>4349</v>
+      </c>
+      <c r="L712" t="s">
+        <v>4350</v>
+      </c>
+      <c r="M712" t="s">
+        <v>4351</v>
+      </c>
+      <c r="N712" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="s">
+        <v>14</v>
+      </c>
+      <c r="B713" t="s">
+        <v>15</v>
+      </c>
+      <c r="C713" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D713" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E713" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F713" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G713" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H713" t="s">
+        <v>3200</v>
+      </c>
+      <c r="I713" t="s">
+        <v>4352</v>
+      </c>
+      <c r="J713"/>
+      <c r="K713" t="s">
+        <v>4353</v>
+      </c>
+      <c r="L713" t="s">
+        <v>4354</v>
+      </c>
+      <c r="M713" t="s">
+        <v>4355</v>
+      </c>
+      <c r="N713" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="s">
+        <v>14</v>
+      </c>
+      <c r="B714" t="s">
+        <v>15</v>
+      </c>
+      <c r="C714" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D714" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E714" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F714" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G714" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H714" t="s">
+        <v>3190</v>
+      </c>
+      <c r="I714" t="s">
+        <v>4356</v>
+      </c>
+      <c r="J714"/>
+      <c r="K714" t="s">
+        <v>4357</v>
+      </c>
+      <c r="L714" t="s">
+        <v>4358</v>
+      </c>
+      <c r="M714" t="s">
+        <v>4359</v>
+      </c>
+      <c r="N714" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="s">
+        <v>14</v>
+      </c>
+      <c r="B715" t="s">
+        <v>15</v>
+      </c>
+      <c r="C715" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D715" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E715" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F715" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G715" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H715" t="s">
+        <v>3249</v>
+      </c>
+      <c r="I715" t="s">
+        <v>4360</v>
+      </c>
+      <c r="J715"/>
+      <c r="K715" t="s">
+        <v>4361</v>
+      </c>
+      <c r="L715" t="s">
+        <v>4362</v>
+      </c>
+      <c r="M715" t="s">
+        <v>4363</v>
+      </c>
+      <c r="N715" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="s">
+        <v>14</v>
+      </c>
+      <c r="B716" t="s">
+        <v>15</v>
+      </c>
+      <c r="C716" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D716" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E716" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F716" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G716" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H716" t="s">
+        <v>4302</v>
+      </c>
+      <c r="I716" t="s">
+        <v>4364</v>
+      </c>
+      <c r="J716"/>
+      <c r="K716" t="s">
+        <v>4365</v>
+      </c>
+      <c r="L716" t="s">
+        <v>4366</v>
+      </c>
+      <c r="M716" t="s">
+        <v>4367</v>
+      </c>
+      <c r="N716" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="s">
+        <v>14</v>
+      </c>
+      <c r="B717" t="s">
+        <v>15</v>
+      </c>
+      <c r="C717" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D717" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E717" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F717" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G717" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H717" t="s">
+        <v>3220</v>
+      </c>
+      <c r="I717" t="s">
+        <v>4368</v>
+      </c>
+      <c r="J717"/>
+      <c r="K717" t="s">
+        <v>4369</v>
+      </c>
+      <c r="L717" t="s">
+        <v>4370</v>
+      </c>
+      <c r="M717" t="s">
+        <v>4371</v>
+      </c>
+      <c r="N717" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="s">
+        <v>14</v>
+      </c>
+      <c r="B718" t="s">
+        <v>15</v>
+      </c>
+      <c r="C718" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D718" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E718" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F718" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G718" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H718" t="s">
+        <v>3304</v>
+      </c>
+      <c r="I718" t="s">
+        <v>4372</v>
+      </c>
+      <c r="J718"/>
+      <c r="K718" t="s">
+        <v>4373</v>
+      </c>
+      <c r="L718" t="s">
+        <v>4374</v>
+      </c>
+      <c r="M718" t="s">
+        <v>4375</v>
+      </c>
+      <c r="N718" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="s">
+        <v>14</v>
+      </c>
+      <c r="B719" t="s">
+        <v>15</v>
+      </c>
+      <c r="C719" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D719" t="s">
+        <v>4376</v>
+      </c>
+      <c r="E719" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F719" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G719" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H719" t="s">
+        <v>4377</v>
+      </c>
+      <c r="I719" t="s">
+        <v>4378</v>
+      </c>
+      <c r="J719"/>
+      <c r="K719" t="s">
+        <v>4379</v>
+      </c>
+      <c r="L719" t="s">
+        <v>4380</v>
+      </c>
+      <c r="M719" t="s">
+        <v>4381</v>
+      </c>
+      <c r="N719" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="s">
+        <v>14</v>
+      </c>
+      <c r="B720" t="s">
+        <v>15</v>
+      </c>
+      <c r="C720" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D720" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E720" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F720" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G720" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H720" t="s">
+        <v>3487</v>
+      </c>
+      <c r="I720" t="s">
+        <v>4383</v>
+      </c>
+      <c r="J720"/>
+      <c r="K720" t="s">
+        <v>4384</v>
+      </c>
+      <c r="L720" t="s">
+        <v>4385</v>
+      </c>
+      <c r="M720" t="s">
+        <v>4386</v>
+      </c>
+      <c r="N720" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="s">
+        <v>14</v>
+      </c>
+      <c r="B721" t="s">
+        <v>15</v>
+      </c>
+      <c r="C721" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D721" t="s">
+        <v>4387</v>
+      </c>
+      <c r="E721" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F721" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G721" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H721" t="s">
+        <v>3487</v>
+      </c>
+      <c r="I721" t="s">
+        <v>4388</v>
+      </c>
+      <c r="J721"/>
+      <c r="K721" t="s">
+        <v>4389</v>
+      </c>
+      <c r="L721" t="s">
+        <v>4390</v>
+      </c>
+      <c r="M721" t="s">
+        <v>4391</v>
+      </c>
+      <c r="N721" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="s">
+        <v>14</v>
+      </c>
+      <c r="B722" t="s">
+        <v>15</v>
+      </c>
+      <c r="C722" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D722" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E722" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F722" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G722" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H722" t="s">
+        <v>3506</v>
+      </c>
+      <c r="I722" t="s">
+        <v>4392</v>
+      </c>
+      <c r="J722"/>
+      <c r="K722" t="s">
+        <v>4393</v>
+      </c>
+      <c r="L722" t="s">
+        <v>4394</v>
+      </c>
+      <c r="M722" t="s">
+        <v>4395</v>
+      </c>
+      <c r="N722" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="s">
+        <v>14</v>
+      </c>
+      <c r="B723" t="s">
+        <v>15</v>
+      </c>
+      <c r="C723" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D723" t="s">
+        <v>4387</v>
+      </c>
+      <c r="E723" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F723" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G723" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H723" t="s">
+        <v>3506</v>
+      </c>
+      <c r="I723" t="s">
+        <v>4396</v>
+      </c>
+      <c r="J723"/>
+      <c r="K723" t="s">
+        <v>4397</v>
+      </c>
+      <c r="L723" t="s">
+        <v>4398</v>
+      </c>
+      <c r="M723" t="s">
+        <v>4399</v>
+      </c>
+      <c r="N723" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="s">
+        <v>14</v>
+      </c>
+      <c r="B724" t="s">
+        <v>15</v>
+      </c>
+      <c r="C724" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D724" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E724" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F724" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G724" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H724" t="s">
+        <v>3431</v>
+      </c>
+      <c r="I724" t="s">
+        <v>4400</v>
+      </c>
+      <c r="J724"/>
+      <c r="K724" t="s">
+        <v>4401</v>
+      </c>
+      <c r="L724" t="s">
+        <v>4402</v>
+      </c>
+      <c r="M724" t="s">
+        <v>4403</v>
+      </c>
+      <c r="N724" t="s">
+        <v>3388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>