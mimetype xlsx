--- v6 (2026-09-17)
+++ v7 (2026-10-07)
@@ -6,634 +6,3086 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9051" uniqueCount="4335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8198" uniqueCount="3964">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
-    <t>P-21/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8e7a3831-59c4-4be6-baab-685f99605323</t>
+    <t>Pp-564/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Božo Kumbrija 95516652628</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:21:01</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/660eedc9-20a3-4a32-b361-d39be383b863</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/660eedc9-20a3-4a32-b361-d39be383b863/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=564&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-2/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.10.2026.; Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Prusina 01762468988</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:15:54</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c792c456-112e-4643-818f-1a153236d78b</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c792c456-112e-4643-818f-1a153236d78b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pn&amp;predmet=2&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-703/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Sertić 86641740391</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:45</t>
+  </si>
+  <si>
+    <t>08.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3d723b7-76ca-4043-81cf-01e45a11d029</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3d723b7-76ca-4043-81cf-01e45a11d029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=703&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mira Sertić 43858437951</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67859874-4ee8-4ce7-a0cb-8e638e1824e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67859874-4ee8-4ce7-a0cb-8e638e1824e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomislav Sertić 80504156982</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d82b214-01c3-4b90-8277-77bfb797ce1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d82b214-01c3-4b90-8277-77bfb797ce1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Luce Sertić 34131968956</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043f4f72-d633-4771-b789-ba28bc0d6f1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043f4f72-d633-4771-b789-ba28bc0d6f1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Maria Zdero</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010392fe-6aac-4583-bcff-75ba0c49d9b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010392fe-6aac-4583-bcff-75ba0c49d9b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Sertić 28282647200</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d91136-b543-441b-8637-51fce97a84bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d91136-b543-441b-8637-51fce97a84bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Katarina Vranić 73567233742</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25ed0574-2d55-433b-a05f-8c223201de66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25ed0574-2d55-433b-a05f-8c223201de66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mira Mesić 71083985696</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f65125-e4f0-4f9c-9c34-92597a91d230</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f65125-e4f0-4f9c-9c34-92597a91d230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-800/2024</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:22:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc62698a-01a6-47f2-972f-20754a3945a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc62698a-01a6-47f2-972f-20754a3945a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=800&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-202/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Sanel Šajnović 49639710792</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:17:47</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63819de5-0a5a-4bf7-a0ff-47996969fac1</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63819de5-0a5a-4bf7-a0ff-47996969fac1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=202&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp Ikp-286/2021</t>
+  </si>
+  <si>
+    <t>Sandi Korade 66551006232</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:15:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a98eeb28-3af6-408e-aa57-717522c72f10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a98eeb28-3af6-408e-aa57-717522c72f10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=286&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp Ikp-238/2021</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:13:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59697f9c-8d3b-4f10-ae02-40576e7c5484</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59697f9c-8d3b-4f10-ae02-40576e7c5484/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=238&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp Ikp-294/2021</t>
+  </si>
+  <si>
+    <t>Roland Hudorović 06883952404</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49d38ab9-f91d-44a4-9538-2e9e1a3001d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49d38ab9-f91d-44a4-9538-2e9e1a3001d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=294&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp Ikp-239/2021</t>
+  </si>
+  <si>
+    <t>Josip Kalks 90438012936</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:09:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4f1d88-c176-43b0-98a7-730c2a936bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4f1d88-c176-43b0-98a7-730c2a936bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=239&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-147/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2025.</t>
+  </si>
+  <si>
+    <t>DRAGANA JURIĆ</t>
+  </si>
+  <si>
+    <t>VUKŠIĆ 38, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>35695733952</t>
+  </si>
+  <si>
+    <t>DRAGANA JURIĆ 35695733952; e-oglasna</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:48:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=147&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-284/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Brajković</t>
+  </si>
+  <si>
+    <t>Novoselo Bilajsko 26 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53632077377</t>
+  </si>
+  <si>
+    <t>Ivica Brajković 53632077377; e-oglasna</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=284&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-282/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Dajana Mustedanagić</t>
+  </si>
+  <si>
+    <t>Željeznička 19, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>42854181608</t>
+  </si>
+  <si>
+    <t>Dajana Mustedanagić 42854181608; e-oglasna</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:44:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab804aa4-b90b-4480-ae2c-46842e35a76f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab804aa4-b90b-4480-ae2c-46842e35a76f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=282&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6991/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6991/2026</t>
+  </si>
+  <si>
+    <t>Rade Kovačević</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:42:23</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7e9d9b-4443-41cf-bdd7-8fbfc3ef5992</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7e9d9b-4443-41cf-bdd7-8fbfc3ef5992/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6945/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6945/2026</t>
+  </si>
+  <si>
+    <t>Sladjana Prica-Tavčiovska 67981732942; Slavka Prica Harper 64285651558</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:42:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4fd5e5-ab11-4343-a1fd-b1ff209cb793</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4fd5e5-ab11-4343-a1fd-b1ff209cb793/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6945&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Sofija Stojanović</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bae6eca-46f4-418e-86b8-941e9bab27a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bae6eca-46f4-418e-86b8-941e9bab27a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Dejan Maoduš 29085412791; Jelena Ostoić 69706102735; Stefan Maoduš 97059761910</t>
+  </si>
+  <si>
+    <t>07.10.2026. 06:59:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f66e58b9-e10c-4069-a838-e51dc7822fa6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f66e58b9-e10c-4069-a838-e51dc7822fa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7032&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-27/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 06.08.2026.; Prilog od: 06.08.2026.; Dopis od 31.07.2026.; Podnesak od 17.02.2026.
+OPTUŽNICA I DOPIS SA PRIJEVODOM</t>
+  </si>
+  <si>
+    <t>DAVEN-JEANCIA LOUKALOU</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:00:29</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f12e679d-ea9a-4342-94da-b1e2968cb534</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-27_2026-4-1 - Jeancia_Okitangolo_dostava_optužnice_ovjereni_prijevod_260804.pdf; Prilog Kov-27_2026-4-2 - Jeancia_Okitangolo_optužnica_ovjereni_prijevod_260804.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f12e679d-ea9a-4342-94da-b1e2968cb534/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=27&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MATHIEU OKITANGOLO NDJU</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ce95b7-950e-444b-b1ce-092ff1c06396</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ce95b7-950e-444b-b1ce-092ff1c06396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-12/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.10.2026.; Podnesak od 05.10.2026.; Podnesak od 05.10.2026.; Podnesak od 05.10.2026.; Prilog od: 05.10.2026.; Dopis od 29.09.2026.; Rješenje od 01.09.2026.; Podnesak od 27.04.2026.
+PRIJEVOD OPTUŽNICA, DOPIS, POSTAVLJANJE BRANITELJA</t>
+  </si>
+  <si>
+    <t>BRAHIM LAIDOUNI</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:53:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ce5c26c-b1a7-49c1-aa26-0f8b2c4f721a</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Rješenje - postavljanje branitelja po službenoj dužnosti.pdf P528P; Dopis.pdf O374O; Podnesak.pdf P75P; Prilog Kovm-12_2026-9-1 - Prijevod.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Troškovnik.pdf P182P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ce5c26c-b1a7-49c1-aa26-0f8b2c4f721a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.10.2026.; Podnesak od 05.10.2026.; Prilog od: 05.10.2026.; Dopis od 29.09.2026.; Rješenje od 01.09.2026.; Podnesak od 27.04.2026.
+PRIJEVOD OPTUŽNICA, POSTALJVANJE BRANITELJA, DOPIS NA ODOGOVOR</t>
+  </si>
+  <si>
+    <t>BENOSMANE ABOUBAKER HODEYF</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:49:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9719c193-f53f-41ba-b341-a96ea09da321</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Rješenje - postavljanje branitelja po službenoj dužnosti.pdf P528P; Dopis.pdf O374O; Prilog Kovm-12_2026-9-1 - Prijevod.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9719c193-f53f-41ba-b341-a96ea09da321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-205/2011</t>
+  </si>
+  <si>
+    <t>Zaključak od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65981f9e-343f-4281-bc28-cfe098452076</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65981f9e-343f-4281-bc28-cfe098452076/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=205&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Kov-203/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 06.10.2026.; Podnesak od 22.12.2025.</t>
+  </si>
+  <si>
+    <t>Kristijan Andolšek</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fbbedd9-79fd-4595-9b66-e32a6bcd25e6</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fbbedd9-79fd-4595-9b66-e32a6bcd25e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=203&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-98/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Gordan Živković-Bokurina 74278302870</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:33:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e933cb-8e62-48ab-96e6-2c4b95238632</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e933cb-8e62-48ab-96e6-2c4b95238632/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>BRANKO BABIĆ 55483184956; EOS MATRIX d.o.o. 76674680107</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:53:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3ee67a-4082-4364-a827-fd985e7e9bea</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-630-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3ee67a-4082-4364-a827-fd985e7e9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1914/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>BRANKO BABIĆ 55483184956</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:40:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/567f3b3c-348a-4cd3-a9bd-68e6dcde7bc2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1914_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/567f3b3c-348a-4cd3-a9bd-68e6dcde7bc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1914&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Guarantee Revolution d.o.o. 53801157606; Marko Pecek 02166328407</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:32:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f69c9d-ad2b-4566-ae1c-4da6d21b5702</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-620-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f69c9d-ad2b-4566-ae1c-4da6d21b5702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1884/2026</t>
+  </si>
+  <si>
+    <t>Marko Pecek 02166328407</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:29:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b62d55-0fda-42ce-9822-930864dcc80e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1884_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b62d55-0fda-42ce-9822-930864dcc80e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1884&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; VIDO RAGUŽ 26346772434</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:11:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59c3ab1a-126d-4c5b-9042-f680b0c970fb</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-642-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59c3ab1a-126d-4c5b-9042-f680b0c970fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1950/2026</t>
+  </si>
+  <si>
+    <t>VIDO RAGUŽ 26346772434</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:09:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f8c4ab-075f-4cfc-b605-5efab6a760c0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1950_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f8c4ab-075f-4cfc-b605-5efab6a760c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-311/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Barbara Mateša 05960955102</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:33:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8a45aa-1948-416c-a42f-efd65800f636</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8a45aa-1948-416c-a42f-efd65800f636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-207/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 21.09.2026.; Zapisnik od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Pave Ivanišević 20352689103</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:31:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab352909-3256-46c9-bd6f-a8d1107b8aa3</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 21.09.2026.docx; Presuda - bez obrazloženja - osuđujuća.pdf O499O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab352909-3256-46c9-bd6f-a8d1107b8aa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=207&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Odluka od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Perica Svetić 02012001179</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:31:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38c74489-1a13-4453-bc48-7035ea8db438</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38c74489-1a13-4453-bc48-7035ea8db438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-122/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 30.07.2026.; Podnesak od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Odrljin 35950540923</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f1bdc37-3c6b-4205-94c0-299ac935d4c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f1bdc37-3c6b-4205-94c0-299ac935d4c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-83/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 09.09.2026.; Dopis od 31.07.2026.; Podnesak od 27.04.2026.
+optužnica na odgovor i optužnica prijevod</t>
+  </si>
+  <si>
+    <t>Yunus Sayar</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:23:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59967a90-8efc-481a-956f-251db373ed19</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-83_2026-4-1 - Prijevod.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59967a90-8efc-481a-956f-251db373ed19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-40/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 03.08.2026.; Dopis od 31.07.2026.; Podnesak od 03.03.2026.
+PRIJEVOD OPTUŽNICA I DOPIS ZA ODGOVOR</t>
+  </si>
+  <si>
+    <t>MOHAMED JEJEAB</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:20:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a5a9bf-cd53-498a-b39d-c921c953efb2</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Prilog Kov-40_2026-4-1 - Ovjereni prijeovd Kov-40-2026-2 na engleski jezik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a5a9bf-cd53-498a-b39d-c921c953efb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-463/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Davor Lisičar 74628599890</t>
+  </si>
+  <si>
+    <t>06.10.2026. 07:44:35</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2cf8fe-1028-4f77-84e3-24dc12a59169</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2cf8fe-1028-4f77-84e3-24dc12a59169/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp Ikp&amp;predmet=463&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>P-212/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Anela Troskot 06185564344</t>
+  </si>
+  <si>
+    <t>05.10.2026. 15:06:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/189ab987-a4c9-47bb-bf53-f8285b2ce47d</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8e7a3831-59c4-4be6-baab-685f99605323/dokumenti/preuzimanje</t>
-[...122 lines deleted...]
-    <t>Pp-1099/2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/189ab987-a4c9-47bb-bf53-f8285b2ce47d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=212&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Branislav Musulin 24269441503</t>
+  </si>
+  <si>
+    <t>05.10.2026. 15:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc0859e-cb0f-40f8-ac2e-0b2e5efc60f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc0859e-cb0f-40f8-ac2e-0b2e5efc60f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-85/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.; Presuda od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>SLAĐANA RADAKOVIĆ</t>
+  </si>
+  <si>
+    <t>05.10.2026. 14:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d0aa7b4-f5bd-4a43-bc2e-90965542bf0f</t>
+  </si>
+  <si>
+    <t>Presuda - na temelju odricanja.pdf O87O; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d0aa7b4-f5bd-4a43-bc2e-90965542bf0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=85&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>JELA RADAKOVIĆ</t>
+  </si>
+  <si>
+    <t>05.10.2026. 14:45:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489f3af2-226b-41a4-9bfd-5c5e97396633</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489f3af2-226b-41a4-9bfd-5c5e97396633/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8127/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8127/2026</t>
+  </si>
+  <si>
+    <t>KATA ŽAGAR</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:35:26</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e018626d-c2e2-45a1-a1ab-a4d612145b51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e018626d-c2e2-45a1-a1ab-a4d612145b51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Željko Kranjčević 30102070060</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7e8a1-600f-42ee-996f-6924fe4528dd</t>
+  </si>
+  <si>
+    <t>Rješenje - stvarna nenadležnost.pdf O296O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de7e8a1-600f-42ee-996f-6924fe4528dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-67/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Mićo Jurković 71633081204</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:09:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c402b8-94da-44ea-b342-4c054363e238</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c402b8-94da-44ea-b342-4c054363e238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=67&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Psp-1/2024</t>
+  </si>
+  <si>
+    <t>Željka Peitel 45225029092</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:07:02</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/084385a7-b6a7-41d9-b88e-2b4c719996a2</t>
+  </si>
+  <si>
+    <t>Rješenje - smetanje posjeda.pdf O291O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/084385a7-b6a7-41d9-b88e-2b4c719996a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Psp&amp;predmet=1&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Nikolina Mijolović Jakšetić 81613783726</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56cce2bc-fefd-4393-bfdd-c405847d7ce9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56cce2bc-fefd-4393-bfdd-c405847d7ce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Psp-10/2023</t>
+  </si>
+  <si>
+    <t>Ante Ćurković 86052813182</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:53:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8d74056-ee88-47d0-927d-c60db8ccf654</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8d74056-ee88-47d0-927d-c60db8ccf654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Psp&amp;predmet=10&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Kolanović 03477599603</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:53:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bbc369-ad1d-4ff2-b2f7-aecf762ece28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bbc369-ad1d-4ff2-b2f7-aecf762ece28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1377/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>ADMIR MAHMUTOVIĆ 81233343457</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82c42a3a-8e67-4aea-9fd8-4d2115ca9f35</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1377_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82c42a3a-8e67-4aea-9fd8-4d2115ca9f35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1248/2026</t>
+  </si>
+  <si>
+    <t>ANITA JURKOVIĆ 61423450539</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f5b8e2-8079-460c-8b17-4602f8c3ec5a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1248_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f5b8e2-8079-460c-8b17-4602f8c3ec5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6368/2026</t>
+  </si>
+  <si>
+    <t>PEJNOVIĆ MARICA</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:00:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b72ef0-28d4-4428-a0dd-15699f82646d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b72ef0-28d4-4428-a0dd-15699f82646d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6324/2026</t>
+  </si>
+  <si>
+    <t>NOVAČIĆ ANA KĆI NIKOLE; PAVELIĆ MARIJA; PAVELIĆ MATIJA; PAVELIĆ PAJO</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a5c52-f7bd-49aa-a297-bb5498d18e34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a5c52-f7bd-49aa-a297-bb5498d18e34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-18/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>ODVJETNIČKO DRUŠTVO ŠPEHAR &amp; ŠPEHAR &amp; RUKAVINA javno trgovačko društvo 16626686704</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2592165a-412a-458e-9c51-f129fa9920d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2592165a-412a-458e-9c51-f129fa9920d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Povrv&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-9/2026</t>
+  </si>
+  <si>
+    <t>Mario Maravić 39749468643</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc08d93-6d63-42de-87b7-85da8d929857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc08d93-6d63-42de-87b7-85da8d929857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=9&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-109/2026</t>
+  </si>
+  <si>
+    <t>Prijevodi od 09.07.2026.; Dopis od 07.07.2026.; 
+Opt. od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Christian Catharina Koch</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:15:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ea7ad89-fd87-4615-8929-e3131b245151</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Podnesak.pdf P75P; Prilog Kov-109_2026-4-1 - Ovjereni prijevod Kov-109-2026-2 na engleski jezik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ea7ad89-fd87-4615-8929-e3131b245151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nalog od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f6683ac-9378-46e8-885a-b2c0c18b5ca8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f6683ac-9378-46e8-885a-b2c0c18b5ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-202/2023</t>
+  </si>
+  <si>
+    <t>Nalog od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Elvis Dizdarević</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:53:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1caaa444-62db-41c4-89c1-4dd6ac53eed0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1caaa444-62db-41c4-89c1-4dd6ac53eed0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=202&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1776/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Žuna 30218258809</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:51:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39bb92e-0769-4798-ba27-2ba86b4391a1</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39bb92e-0769-4798-ba27-2ba86b4391a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1776&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-229/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 14.10.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:47:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6c3899-d40c-4601-a2f2-955c4d7cfd67</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6c3899-d40c-4601-a2f2-955c4d7cfd67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=229&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-46/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 24.11.2025.</t>
+  </si>
+  <si>
+    <t>MARDI ANN GOSTOVIĆ</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:35:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb2ddfa7-1f29-483e-9c78-2b2ad2a3f955</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb2ddfa7-1f29-483e-9c78-2b2ad2a3f955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=46&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>R1-142/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.; Rješenje od 24.10.2025.</t>
+  </si>
+  <si>
+    <t>Melita Vukelić Smolčić 06209324266</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:50:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7258b0d0-4843-4544-8634-7f31ec4d3496</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7258b0d0-4843-4544-8634-7f31ec4d3496/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=R1&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-92/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 30.07.2026.; Podnesak od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Sanjica Večaj 85435812549</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9568c6c7-7580-4a17-8ae5-52d3f2a313ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9568c6c7-7580-4a17-8ae5-52d3f2a313ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-23/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 30.09.2026.; Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>ERKAN UZUN</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:11:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d735f256-1b49-4af7-b186-a5a353755537</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Prilog Kov-23_2025-15-1 - Prijevod.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d735f256-1b49-4af7-b186-a5a353755537/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=23&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-5/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.08.2026.; Podnesak od 12.08.2026.; Dopis od 31.07.2026.; Podnesak od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Malin Yosifov Aldinov</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:08:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ae3367-9b1b-484e-90f4-b7ba9fbb20be</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O; Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ae3367-9b1b-484e-90f4-b7ba9fbb20be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Alpay Hayriev</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aeb4f63-2a2b-43df-a628-5bc62de635f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aeb4f63-2a2b-43df-a628-5bc62de635f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; MARIA FILIPOVIĆ 99512964296</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:07:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06aba031-07f2-422d-b18b-dd2a447a6a9b</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-610-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06aba031-07f2-422d-b18b-dd2a447a6a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1854/2026</t>
+  </si>
+  <si>
+    <t>MARIA FILIPOVIĆ 99512964296</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:43:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a521f-cd85-469e-b14e-0b5929791cf0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1854_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1854_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a521f-cd85-469e-b14e-0b5929791cf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1854&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-16/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Elvis Mršić</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:11:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ac0e851-dcad-4141-a223-54bc3a6e08f5</t>
+  </si>
+  <si>
+    <t>Rješenje - povodom žalbe_prigovora_pritužbe.pdf O326O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ac0e851-dcad-4141-a223-54bc3a6e08f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=16&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Z-6961/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6961/2026</t>
+  </si>
+  <si>
+    <t>Jernejc Dragica; Smolčić Ana; Smolčić Joso; Smolčić Kata; Smolčić Kata; Smolčić Marija; Suknaić Marija; Žmikić Ivka</t>
+  </si>
+  <si>
+    <t>01.10.2026. 07:34:03</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d71b2513-e3e6-40a5-8d3a-297ecf030931</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; IZJAVA_O_ODRICANJU.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; POTVRDA_O_UPLATI_PRISTOJBE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d71b2513-e3e6-40a5-8d3a-297ecf030931/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6961&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-725/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Mihovil Starčević 08208487691</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:30:53</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d48f7a64-edff-4edc-a58d-c390495ed708</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d48f7a64-edff-4edc-a58d-c390495ed708/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=725&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1019/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Torbica 32881516945</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32550aff-8479-406f-8783-24bcfd233a43</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32550aff-8479-406f-8783-24bcfd233a43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1019&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7968/2026</t>
+  </si>
+  <si>
+    <t>BOGDANOVIĆ JOVAN; BOGDANOVIĆ ZADRUGA KBR. 310; BOGDANOVIĆ ZADRUGA KBR. 315; ČORAK ZADRUGA</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:56:16</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef1f7e2-db66-4a4b-9a85-edcbbe643081</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef1f7e2-db66-4a4b-9a85-edcbbe643081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6807/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6807/2026</t>
+  </si>
+  <si>
+    <t>Nela Vlaisavljević-Kapelan 18522772985; Vera Crnokrak 19262369682</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7c4a86-d2db-4a17-a17b-29662ff5fff5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7c4a86-d2db-4a17-a17b-29662ff5fff5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6807&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6665/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6665/2026</t>
+  </si>
+  <si>
+    <t>Milka Ognjenović 84887254828</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/592cf41a-f2a1-4d42-8c22-db4ac9e59777</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/592cf41a-f2a1-4d42-8c22-db4ac9e59777/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6885/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6885/2026</t>
+  </si>
+  <si>
+    <t>Danica Ljubojević 39973660846</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d438c4f5-8594-497b-8bc2-ed7ef860b755</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d438c4f5-8594-497b-8bc2-ed7ef860b755/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6885&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-238/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Anamarija Udiljak 83512934622</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:55:58</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4eaae27-e89c-4059-b805-cafaa76fb4a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4eaae27-e89c-4059-b805-cafaa76fb4a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Klea Butković 91040850217</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ffe296-3c89-4ca0-890e-32e5b678583f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ffe296-3c89-4ca0-890e-32e5b678583f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-261/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Valentić</t>
+  </si>
+  <si>
+    <t>Bilaj 96, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>45525783812</t>
+  </si>
+  <si>
+    <t>Marijana Valentić 45525783812</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:38:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a4cc7e-19f2-4717-aa28-a32b9608acd5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a4cc7e-19f2-4717-aa28-a32b9608acd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=261&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-277/2023</t>
+  </si>
+  <si>
+    <t>Vitomir Jurešić</t>
+  </si>
+  <si>
+    <t>A. G. Matoša 47 A, 53250 Donji Lapac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72481440384</t>
+  </si>
+  <si>
+    <t>Vitomir Jurešić 72481440384</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:21:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/147dcffc-00b7-448f-a217-54b5637c50ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/147dcffc-00b7-448f-a217-54b5637c50ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=277&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-265/2023</t>
+  </si>
+  <si>
+    <t>Željka Orešković</t>
+  </si>
+  <si>
+    <t>Ulica Popa Frana Biničkog 3, 53201 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>28698278991</t>
+  </si>
+  <si>
+    <t>Željka Orešković 28698278991</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:18:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e1b602-1345-4d44-8b54-48c4d4f1933b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e1b602-1345-4d44-8b54-48c4d4f1933b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=265&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-237/2023</t>
+  </si>
+  <si>
+    <t>Nikolina Ajkić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 1, 53250 Donji Lapac, Hrvatska</t>
+  </si>
+  <si>
+    <t>10954657006</t>
+  </si>
+  <si>
+    <t>Nikolina Ajkić 10954657006</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f76030a-a34f-4743-84aa-51a217a99c07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f76030a-a34f-4743-84aa-51a217a99c07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=237&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-241/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:10:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e1c0a8-4d9c-42d4-80c0-254990032fb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e1c0a8-4d9c-42d4-80c0-254990032fb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:10:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb486fe4-5a93-4c4f-a602-bbab3daf52f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb486fe4-5a93-4c4f-a602-bbab3daf52f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-167/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Aldin Ćejvanović 43224023329</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:10:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/377935f2-e0b1-4479-ad22-a273ddcce2c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/377935f2-e0b1-4479-ad22-a273ddcce2c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=167&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-352/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.; Rješenje od 28.07.2026.; Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Ivić 75681112853</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:48:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa05a9c-c494-44bb-904a-10246f14d240</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O; Rješenje - trošak.pdf O372O; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa05a9c-c494-44bb-904a-10246f14d240/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=352&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-494/2024</t>
   </si>
   <si>
     <t>Poziv - Sudska radnja 20.10.2026.</t>
   </si>
   <si>
-    <t>Lička ženska zadruga za proizvodnju i usluge 46597225177</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fe2dc5e3-5456-4071-9944-f5ac565b093f</t>
+    <t>Arnold Matijaš 12154945216</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56a491ae-5589-4950-a495-f809f92eb89e</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 20.10.2026.docx</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fe2dc5e3-5456-4071-9944-f5ac565b093f/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1099&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/56a491ae-5589-4950-a495-f809f92eb89e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=494&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7959/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7959/2026</t>
+  </si>
+  <si>
+    <t>Milan Bubalo</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:23:04</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ef0e47-47e3-4224-b4f0-477c1d5ce781</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ef0e47-47e3-4224-b4f0-477c1d5ce781/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:21:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1507c91c-d71c-4c26-adb2-d32af6ea4361</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1507c91c-d71c-4c26-adb2-d32af6ea4361/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Naza Durmić</t>
+  </si>
+  <si>
+    <t>15273065299</t>
+  </si>
+  <si>
+    <t>FINA Gospić; Naza Durmić 15273065299</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ae0e03-a899-4747-a006-d9372b9a9f0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ae0e03-a899-4747-a006-d9372b9a9f0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; Stjepan Rakarec 64132194100</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298bb5b-2cde-4f0d-b74f-c9cb83bebdde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298bb5b-2cde-4f0d-b74f-c9cb83bebdde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; Općinsko državno odvjetništvo u Gospiću</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:13:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22498095-14a4-42fb-9deb-8ecb3b154458</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22498095-14a4-42fb-9deb-8ecb3b154458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc567c0-c431-43f5-ab7c-b3881f6d2444</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc567c0-c431-43f5-ab7c-b3881f6d2444/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-70/2023</t>
+  </si>
+  <si>
+    <t>Prijevod od 23.07.2026.; Podnesak od 17.07.2026.; Dopis od 06.07.2026.; 
+Podnesak od 16.06.2026.; Odluka od 20.05.2025.</t>
+  </si>
+  <si>
+    <t>KAREL KOES HIRANJGARBH MISSIER PARAGHA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:53:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decf5565-0ae0-45f1-ac1b-51ce74060ac3</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P; Optužnica.pdf P66P; Dopis.pdf O374O; Podnesak.pdf P75P; Prilog Kov-70_2023-47-1 - prijevod rj. IV Kr-30_2025-4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decf5565-0ae0-45f1-ac1b-51ce74060ac3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=70&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7895/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7895/2026</t>
+  </si>
+  <si>
+    <t>Marija Starčević; Ruža Štefančić</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02f9e0ab-6946-4015-a425-f6cffc979c20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02f9e0ab-6946-4015-a425-f6cffc979c20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MALJKOVIĆ BORKA; MAODUŠ DANE; MAODUŠ DANICA; MAODUŠ DANICA; MAODUŠ DUŠAN; MAODUŠ DUŠANKA; MAODUŠ JELA; MAODUŠ MAŠA; MAODUŠ MILE; MAODUŠ MIĆO; MAODUŠ NEVENKA; MAODUŠ NIKOLA; MAODUŠ NIKOLA SIN MILANA; MAODUŠ PETAR; POTKONJAK DANICA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:14:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdb218d-ee8b-4ded-a327-c5974a361b37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdb218d-ee8b-4ded-a327-c5974a361b37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7906/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7906/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:55:58</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc42d367-6d50-4a3e-8c12-2f6440cb428f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc42d367-6d50-4a3e-8c12-2f6440cb428f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7906&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7868/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7868/2026</t>
+  </si>
+  <si>
+    <t>Perković zadruga</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c15e64-aabe-4318-9a97-694d1d6fba60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c15e64-aabe-4318-9a97-694d1d6fba60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7868&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6962/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6962/2026</t>
+  </si>
+  <si>
+    <t>Karlo Šaban; Kata Šaban</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69dfa2b0-d879-4bf3-bb24-c1ba88d6c720</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69dfa2b0-d879-4bf3-bb24-c1ba88d6c720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6873/2026</t>
+  </si>
+  <si>
+    <t>Petar Prša</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:21:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae7aa17-097b-455c-a623-0d711f5ccc17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae7aa17-097b-455c-a623-0d711f5ccc17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6871/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6871/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bcadbfa-cdf5-48a9-b471-4d839fdf9a4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bcadbfa-cdf5-48a9-b471-4d839fdf9a4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6871&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6678/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6678/2026</t>
+  </si>
+  <si>
+    <t>Ivan Fadljević</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:37:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89164fa0-694c-4c50-9238-540bd89909b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89164fa0-694c-4c50-9238-540bd89909b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6389/2026</t>
+  </si>
+  <si>
+    <t>David Justin Milinovic 91057328116</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:36:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acb937c0-a555-4326-82ec-8105af9dfad2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acb937c0-a555-4326-82ec-8105af9dfad2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6069/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6069/2026</t>
+  </si>
+  <si>
+    <t>Antičević Sofija; Basarić Srđan; Gaić Ana</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:33:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56a7bf87-c33b-4700-bcef-49f650abc5c3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56a7bf87-c33b-4700-bcef-49f650abc5c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6053/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6053/2026</t>
+  </si>
+  <si>
+    <t>Ante Jelinić; Krmpotić Ika; Krmpotić Ika; Krmpotić Nikola; Krmpotić Petar; Milan Jelinić; Župan Jakov; Župan Luja; Župan Manda; Župan Marija; Župan Mate; Župan Roža; Župan Roža</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1fd3e5-9f69-468a-81b0-84081e973e83</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC_JOSIP_ZUPAN.pdf; PUNOMOC_PUNOMOC_RUZA_UREMOVIC.pdf; UVJERENJE_O_STANJU_POSJEDOVNOG_LISTA_PRIJE_USPOSTAVE_BZP-A.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_NA_K.C..pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_IZA_POK._JOSIPA_ZUPANA.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_IZA_POK._MARIJE_ZUPAN.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_IZA_POK._LUJE_ZUPAN.pdf; ZK_IZVADAK_IZVADAK_IZ_BZP-A.pdf; KOPIJA_KATASTARSKOG_PLANA_IZVOD_IZ_KATASTARSKOG_PLANA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1fd3e5-9f69-468a-81b0-84081e973e83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6053&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7818/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7818/2026</t>
+  </si>
+  <si>
+    <t>JELKA PLEŠA; MANDA VUKELIĆ; PEPA MAČEK</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ad6150b-a9d0-462c-a72f-897a24b0d172</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ad6150b-a9d0-462c-a72f-897a24b0d172/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7818&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6575/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6575/2026</t>
+  </si>
+  <si>
+    <t>Mikulić Boro</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7cb9568-788d-4700-83a6-15f9b43f991b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7cb9568-788d-4700-83a6-15f9b43f991b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6575&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6096/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6096/2026</t>
+  </si>
+  <si>
+    <t>Marina Fischer 95591719463</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:51:18</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec36876-d441-486c-b127-e33d31764a9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec36876-d441-486c-b127-e33d31764a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6096&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6459/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6459/2026</t>
+  </si>
+  <si>
+    <t>Marijana Butorac 48116907850</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:09:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57899420-4ddd-4089-b432-44661dbfd5cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57899420-4ddd-4089-b432-44661dbfd5cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6459&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-118/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:52:09</t>
+  </si>
+  <si>
+    <t>25.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc17bf5-8acc-4a74-a284-1952248b5155</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc17bf5-8acc-4a74-a284-1952248b5155/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-253/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd710b2-c325-4a46-b13d-aa72b71d3900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd710b2-c325-4a46-b13d-aa72b71d3900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7854/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7854/2026</t>
+  </si>
+  <si>
+    <t>Delko Jelečanin; Mara Turkalj</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:05:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33968704-183c-42c3-9251-2889ddce2d39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33968704-183c-42c3-9251-2889ddce2d39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7854&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6545/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6545/2026</t>
+  </si>
+  <si>
+    <t>MILKA ŠUPUT 83846719464</t>
+  </si>
+  <si>
+    <t>25.09.2026. 07:28:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f770fd08-85ca-4138-ba6d-16e9f7e30e5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f770fd08-85ca-4138-ba6d-16e9f7e30e5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7823/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7823/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Mirić</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:41:25</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb70f03-9d8e-41b7-9885-c8223cac9a92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb70f03-9d8e-41b7-9885-c8223cac9a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6666/2026</t>
+  </si>
+  <si>
+    <t>Milorad Drakulić 60771153645</t>
+  </si>
+  <si>
+    <t>24.09.2026. 08:50:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5532aa2a-631e-4518-8f20-5b5f0dec3079</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5532aa2a-631e-4518-8f20-5b5f0dec3079/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>Ljiljana Paškvan</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:56:28</t>
+  </si>
+  <si>
+    <t>24.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1759de-fe87-4505-9bb0-05a824b9ac6c</t>
+  </si>
+  <si>
+    <t>UPP-OS-IPP-4-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1759de-fe87-4505-9bb0-05a824b9ac6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7719/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7719/2026</t>
+  </si>
+  <si>
+    <t>NEPOZNATI NASLJEDNICI ZADRUGE</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:40:31</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5410865c-2a31-431b-8da1-26d977569943</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5410865c-2a31-431b-8da1-26d977569943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7719&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5990/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5990/2026</t>
+  </si>
+  <si>
+    <t>SUDAR ANTE; SUDAR MLDB. ANA; SUDAR ROŽA; SUDAR ROŽA; VUJNOVIĆ JAKOV; ŠUPER MARIJA</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:11:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32156227-dbc5-46ae-bee2-1b80110e9d84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32156227-dbc5-46ae-bee2-1b80110e9d84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5990&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6673/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6673/2026</t>
+  </si>
+  <si>
+    <t>ANKA PODNAR; MARIJA KLOBUČAR; MILAN KLOBUČAR</t>
+  </si>
+  <si>
+    <t>23.09.2026. 07:24:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f20a015a-2f99-4643-a7a5-7a61f864a25c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f20a015a-2f99-4643-a7a5-7a61f864a25c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6673&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-363/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:50:50</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387e929-4936-4f3b-82c3-fd5d5c3a0621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387e929-4936-4f3b-82c3-fd5d5c3a0621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=363&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-161/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:45:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06bb3d0-c327-440e-a40d-efa5de96d9da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06bb3d0-c327-440e-a40d-efa5de96d9da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-374/2025</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:37:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b88c82-ffdf-4ba0-ad4f-4585260738c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b88c82-ffdf-4ba0-ad4f-4585260738c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=374&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-186/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:13:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a49c80-dee6-4967-a8f5-e9bcd02c9801</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a49c80-dee6-4967-a8f5-e9bcd02c9801/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=186&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ABRAMOVIĆ MARKO</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b03550c6-d097-4bc3-b36d-f8e5a9535290</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b03550c6-d097-4bc3-b36d-f8e5a9535290/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6671/2026</t>
+  </si>
+  <si>
+    <t>Nane Špoljarić 59489760683</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01588887-52b9-4959-acfb-88b276d73c56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01588887-52b9-4959-acfb-88b276d73c56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6679/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6679/2026</t>
+  </si>
+  <si>
+    <t>Anka Fadljević</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:06:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84b6b5f-84c3-4056-b303-f478d46f91d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84b6b5f-84c3-4056-b303-f478d46f91d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6679&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6685/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6685/2026</t>
+  </si>
+  <si>
+    <t>Anica Petrlić</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:05:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883acf8b-6907-4af8-85d2-e5ec5c25cbdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883acf8b-6907-4af8-85d2-e5ec5c25cbdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6685&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6693/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6693/2026</t>
+  </si>
+  <si>
+    <t>MATE PLEŠA</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:00:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17368bac-bfa6-4b02-973b-ba2256bda463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17368bac-bfa6-4b02-973b-ba2256bda463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6692/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6692/2026</t>
+  </si>
+  <si>
+    <t>MATIJA PODNAR; MILAN JUGOVIĆ; VENCISLAV JUGOVIĆ</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6e67c32-8cbb-4ba9-a31b-5c6c93f09caa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6e67c32-8cbb-4ba9-a31b-5c6c93f09caa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6692&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6687/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6687/2026</t>
+  </si>
+  <si>
+    <t>MANDA FADLJEVIĆ</t>
+  </si>
+  <si>
+    <t>21.09.2026. 07:59:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df3c3150-615f-433d-ad61-3828ca75ee17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df3c3150-615f-433d-ad61-3828ca75ee17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6687&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6686/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6686/2026</t>
+  </si>
+  <si>
+    <t>PEPICA ZEC</t>
+  </si>
+  <si>
+    <t>21.09.2026. 07:59:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bef3a55b-38ed-4d4b-8895-e01932baa65c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bef3a55b-38ed-4d4b-8895-e01932baa65c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6686&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5750/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5750/2026</t>
+  </si>
+  <si>
+    <t>Katica Gonüllü 34949683037</t>
+  </si>
+  <si>
+    <t>21.09.2026. 07:58:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d6c44d-a775-46bc-9c72-ca1437ec1752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d6c44d-a775-46bc-9c72-ca1437ec1752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6674/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6674/2026</t>
+  </si>
+  <si>
+    <t>BRANKO ŠTEFANČIĆ; DRAGAN ŠTEFANČIĆ; MILE ŠTEFANČIĆ; NADA ŠTEFANČIĆ; STJEPAN ŠTEFANČIĆ</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:24:00</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c34add7-fd74-4fea-9b66-cf6801940051</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c34add7-fd74-4fea-9b66-cf6801940051/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7627/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7627/2026</t>
+  </si>
+  <si>
+    <t>Privredna banka Zagreb d.d. 02535697732</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b71fb376-7096-4c31-b996-3ea54e2687ef</t>
+  </si>
+  <si>
+    <t>OGLAS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b71fb376-7096-4c31-b996-3ea54e2687ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7627&amp;godina=2026</t>
   </si>
   <si>
     <t>Su-79/2026</t>
   </si>
   <si>
     <t>Oglas od 17.09.2026.; Odluka od 17.09.2026.</t>
   </si>
   <si>
     <t>e-Oglasna ploča</t>
   </si>
   <si>
     <t>17.09.2026. 12:04:52</t>
   </si>
   <si>
     <t>17.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43a4d8c2-774d-4280-b86f-512ff21d1b48</t>
   </si>
   <si>
     <t>Odluka.pdf O14O; Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43a4d8c2-774d-4280-b86f-512ff21d1b48/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=79&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1261/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-317/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-317/2026</t>
   </si>
   <si>
     <t>Basarić Janko; Basarić Milan; Radmanović Jelena; Vujadinović Jovan</t>
   </si>
   <si>
     <t>17.09.2026. 07:42:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdca06ea-3c55-44f8-9b1b-fde12ee50ad2</t>
   </si>
   <si>
     <t>PRIGOVOR_NA_ODGOVOR.pdf; PRIGOVOR.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdca06ea-3c55-44f8-9b1b-fde12ee50ad2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=317&amp;godina=2026</t>
   </si>
   <si>
-    <t>K-34/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-5603/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5603/2026</t>
   </si>
   <si>
     <t>Mara Petrović</t>
   </si>
   <si>
     <t>17.09.2026. 06:42:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff3e8502-d4e0-42a1-9eab-cd093eacf061</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff3e8502-d4e0-42a1-9eab-cd093eacf061/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5603&amp;godina=2026</t>
   </si>
   <si>
-    <t/>
-[...187 lines deleted...]
-  <si>
     <t>Z-5623/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5623/2026</t>
   </si>
   <si>
     <t>ĐURO ŠAŠIĆ 22087141402</t>
   </si>
   <si>
     <t>16.09.2026. 10:10:19</t>
   </si>
   <si>
     <t>16.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6bf1074-7999-4370-93a5-0f2b4d64b01a</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6bf1074-7999-4370-93a5-0f2b4d64b01a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5623&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...1 lines deleted...]
-  <si>
     <t>Sp-4/2016</t>
   </si>
   <si>
     <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
   </si>
   <si>
     <t>Kristina Štavlić</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 45, 53000 Gospić, Hrvatska</t>
   </si>
   <si>
     <t>96048481191</t>
   </si>
   <si>
     <t>Financijska agenija 85821130368; Kristina Štavlić 96048481191</t>
   </si>
   <si>
     <t>16.09.2026. 10:09:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47306aa1-28db-4311-9e69-cbd5e5cb1772</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
@@ -692,74 +3144,50 @@
   <si>
     <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2001c855-313c-40df-9169-3ca6a5249a1d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
   </si>
   <si>
     <t>Kristina Štavlić 96048481191</t>
   </si>
   <si>
     <t>16.09.2026. 10:03:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>K-81/2022</t>
-[...22 lines deleted...]
-  <si>
     <t>Sp-2/2016</t>
   </si>
   <si>
     <t>Zaključak od 11.09.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
   </si>
   <si>
     <t>Stjepan Samardžija</t>
   </si>
   <si>
     <t>Kaniža 45 A, 53000 Kaniža Gospićka, Hrvatska</t>
   </si>
   <si>
     <t>52683188991</t>
   </si>
   <si>
     <t>STJEPAN RAKAREC 64132194100; Stjepan Samardžija 52683188991</t>
   </si>
   <si>
     <t>16.09.2026. 08:38:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e8524600-ff31-4b03-bd85-bc1514e51cd0</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Zaključak.pdf O339O</t>
@@ -971,8645 +3399,5120 @@
   <si>
     <t>16.09.2026. 08:24:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Stjepan Samardžija 52683188991</t>
   </si>
   <si>
     <t>16.09.2026. 08:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c/dokumenti/preuzimanje</t>
   </si>
   <si>
+    <t>Z-6197/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6197/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ŽIGIĆ MARIJA UD. MOMČILA</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:37:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34ef4a8a-991b-4ad4-b440-74e8aa6c84b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34ef4a8a-991b-4ad4-b440-74e8aa6c84b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis</t>
+  </si>
+  <si>
+    <t>Ulica Vile Velebita 7/1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53350216254</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis 53350216254</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a</t>
+  </si>
+  <si>
+    <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7357/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:58:14</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2fa9f5-089a-4c47-94a9-06dec648da78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2fa9f5-089a-4c47-94a9-06dec648da78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7357&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7242/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7242/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:00:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db4cf87-10f4-4d51-9bbb-2e8797ed68cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db4cf87-10f4-4d51-9bbb-2e8797ed68cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4094/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4094/2026</t>
+  </si>
+  <si>
+    <t>Matthias Kern 20684047033</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:54:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2504bf62-8379-4188-a45e-6582e10da3b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2504bf62-8379-4188-a45e-6582e10da3b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4094&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7469/2026</t>
+  </si>
+  <si>
+    <t>Jovica Mrkić</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:55:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d5aaed-d482-4e15-a68d-116c80f1fcbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d5aaed-d482-4e15-a68d-116c80f1fcbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5423/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5423/2026</t>
+  </si>
+  <si>
+    <t>Vujnović Jovan</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:07:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a1a0e3-812c-4c30-988e-f75eadd3716a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a1a0e3-812c-4c30-988e-f75eadd3716a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5423&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6605/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6605/2026</t>
+  </si>
+  <si>
+    <t>Boja Gaić 73568494734</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:54:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3911b4-63b0-4977-b1d7-fdb8897c849c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3911b4-63b0-4977-b1d7-fdb8897c849c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6523/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6523/2026</t>
+  </si>
+  <si>
+    <t>IVAN DELAČ 95576859514; ROBERT DELAC 29171019253</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:42:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1106ee58-bf0b-4079-81e2-f37a69d39c55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1106ee58-bf0b-4079-81e2-f37a69d39c55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6519/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6519/2026</t>
+  </si>
+  <si>
+    <t>ANKA JOVANOVIĆ 32590069431; FRANJKA MANCE 70286238179; JURE ŠPOLJARIĆ; MARIJA PLEŠA</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:42:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef078918-87a2-4dbd-a82b-87663d44965a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef078918-87a2-4dbd-a82b-87663d44965a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2853/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2853/2026</t>
+  </si>
+  <si>
+    <t>Došen Ante; Došen Marica; Došen Tomo; Rukavina Marta; Smolčić Kata</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:06:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70ee1c1f-7c0a-4266-8f50-0822da647046</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70ee1c1f-7c0a-4266-8f50-0822da647046/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=2853&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6521/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6521/2026</t>
+  </si>
+  <si>
+    <t>Mate Špoljarić</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f6a8ce9-dd5a-47d1-9ce4-a3b2c35494b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f6a8ce9-dd5a-47d1-9ce4-a3b2c35494b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6521&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6145/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6145/2026</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:43:49</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d80569e-6d43-4ad4-85eb-93b7a3f6ef8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d80569e-6d43-4ad4-85eb-93b7a3f6ef8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6328/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6328/2026</t>
+  </si>
+  <si>
+    <t>Danijela Pjevač 59187218097</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d14eca-2f55-4646-9cbc-801e07fdbc13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d14eca-2f55-4646-9cbc-801e07fdbc13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6328&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3206/2026</t>
+  </si>
+  <si>
+    <t>Bašić Mile; Riegel Manda</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a7a467-cd5c-4160-86e7-0c4e71e7dbee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a7a467-cd5c-4160-86e7-0c4e71e7dbee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=3206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5281/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5281/2026</t>
+  </si>
+  <si>
+    <t>Georges Lubovic; Marie-Paule Aut-Issad; Michel Lubovic</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde525a0-2058-439f-b45d-96def35b362d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde525a0-2058-439f-b45d-96def35b362d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5281&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6396/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6396/2026</t>
+  </si>
+  <si>
+    <t>Tanja Gomišček 07042675489</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:13:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33606f20-8570-4f53-b4e3-7aafe5ea46af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33606f20-8570-4f53-b4e3-7aafe5ea46af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6396&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7210/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7210/2026</t>
+  </si>
+  <si>
+    <t>Cvitković zadruga</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:22:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d37c393-6f38-4bbd-b428-a08746c08b6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d37c393-6f38-4bbd-b428-a08746c08b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7223/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7223/2026</t>
+  </si>
+  <si>
+    <t>DEVČIĆ JELENA; KRANJČEVIĆ STJEPAN; KRANJČEVIĆ ZADRUGA; KRANJČEVIĆ ZADRUGA; MARKOVIĆ MARIJA; MARKOVIĆ ZORAN; ODORČIĆ DARKO POK. STIPE; ČULINOVIĆ ZADRUGA; ŠKORIĆ ANA; ŠKORIĆ KATA; ŠKORIĆ MARIJA; ŠKORIĆ MILE; ŠOGOROVIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea7513c-a21b-4ed9-9831-296728e86d5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea7513c-a21b-4ed9-9831-296728e86d5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-10/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef8cff9-320f-41ec-aed1-e2ae5c857653</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef8cff9-320f-41ec-aed1-e2ae5c857653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6442/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6442/2026</t>
+  </si>
+  <si>
+    <t>Christina Stojak</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185cc26b-29ee-44c5-a7c8-9fcc46eb8411</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185cc26b-29ee-44c5-a7c8-9fcc46eb8411/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6442&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Plećaš Miloš</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade4c1ed-111b-479d-9e0c-559c473ff2d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade4c1ed-111b-479d-9e0c-559c473ff2d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6775/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6775/2026</t>
+  </si>
+  <si>
+    <t>KOVAČIĆ ANTE</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:31:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3761a66e-82c5-41f2-bbef-531e98485deb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3761a66e-82c5-41f2-bbef-531e98485deb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7206/2026</t>
+  </si>
+  <si>
+    <t>DUBRAVČIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:38:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f7bd133-eb50-490e-8bb5-dc115c7410bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f7bd133-eb50-490e-8bb5-dc115c7410bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7277/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7277/2026</t>
+  </si>
+  <si>
+    <t>BOLTUŽIĆ MIRA; DEVČIĆ KATA; DEVČIĆ TONKICA; RUDEC KATICA; RUKAVINA JOSIP; RUKAVINA JUKA; RUKAVINA KREŠO; RUKAVINA MARIJA; RUKAVINA PETAR; RUKAVINA TOMISLAV; RUKAVINA ZVONKO; SAMARDŽIJA JELKA; VELIČKOVIĆ MANDICA; ZAJEC DRAGICA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101fabc2-4e1c-48d7-882d-2f26a57251c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101fabc2-4e1c-48d7-882d-2f26a57251c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:05:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d43fd2c5-8060-4c82-b0de-7504f231cebd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d43fd2c5-8060-4c82-b0de-7504f231cebd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima</t>
+  </si>
+  <si>
+    <t>JURICA STARČEVIĆ 80283932844; KATA DEVČIĆ; KATA STARČEVIĆ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:37</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f</t>
+  </si>
+  <si>
+    <t>Oglas Kata Starčević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f</t>
+  </si>
+  <si>
+    <t>Oglas Mutapčija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738d144a-2419-4c3e-9b3f-09e72d3b0e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1711/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.; Podnesak od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcfc289-4544-42ba-88c0-f013eb3041db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1711&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1712/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2cd01e-548d-4337-8a23-f7a8d7cbd9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=1712&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o neprovođenju ostavinskog postupka</t>
+  </si>
+  <si>
+    <t>NIKOLA BULJ</t>
+  </si>
+  <si>
+    <t>15.12.2025. 14:51:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
+  </si>
+  <si>
+    <t>20251215143321939.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2025.</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>16041568501</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ 16041568501</t>
+  </si>
+  <si>
+    <t>01.12.2025. 12:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA IZA POK. STEVANA PAVKOVIĆA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f</t>
+  </si>
+  <si>
+    <t>20251030182124613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5</t>
+  </si>
+  <si>
+    <t>Pok Sonja Radišić Grgurić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2305/2024</t>
+  </si>
+  <si>
+    <t>Petra Biljan 88804344985</t>
+  </si>
+  <si>
+    <t>19.12.2024. 11:51:58</t>
+  </si>
+  <si>
+    <t>30.12.2029.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2024-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Vlatka Nadr.pdf; Prilog Ovrv-2305_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4439/2023</t>
+  </si>
+  <si>
+    <t>Pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Gordana Peraković Turković; Mira hajduković; Rade hajduković; mara hajduković; nikola Hajduković; vaso hajduković</t>
+  </si>
+  <si>
+    <t>22.09.2023. 13:48:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3</t>
+  </si>
+  <si>
+    <t>oglas Z-4439-2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4439&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6138/2022</t>
+  </si>
+  <si>
+    <t>pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Jeka Vlaisavljević; Slavko Smolčić; Tatjana Žegarac; petar Kliska</t>
+  </si>
+  <si>
+    <t>04.07.2023. 14:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db</t>
+  </si>
+  <si>
+    <t>oglas žegarac tatjana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6138&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1553/2021</t>
+  </si>
+  <si>
+    <t>Branko Popović</t>
+  </si>
+  <si>
+    <t>04.07.2023. 13:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447</t>
+  </si>
+  <si>
+    <t>OGLAS POPOVIĆ BRANKO.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1553&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-2566/2023</t>
+  </si>
+  <si>
+    <t>03.07.2023. 10:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e</t>
+  </si>
+  <si>
+    <t>z-2566  2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=z&amp;predmet=2566&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ANA TOMLJENOVIĆ; DUNJA DATO; MARA PALLUCI</t>
+  </si>
+  <si>
+    <t>08.12.2021. 07:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118</t>
+  </si>
+  <si>
+    <t>370917193558_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-123/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>54161922009</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=123&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2021.</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>26342260394</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ 26342260394; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-20/2021</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKO POLJE 71, 53000 Smiljansko Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>28164020055</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-700/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2020.</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>73629126216</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-6/2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1802/2021-2</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ</t>
+  </si>
+  <si>
+    <t>VLAŠIĆKA ULICA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>74659653400</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 08:38:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=6&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-546/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2021.</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 109, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26706360233</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ 26706360233; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2021. 07:58:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-143/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2021.</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16622647535</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:59:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1803/2021-2</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-42/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2021.</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ</t>
+  </si>
+  <si>
+    <t>ORNICE 16, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>12269042772</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ 12269042772; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:56:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=42&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-29/2021</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 15 1, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>06186638234</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ 06186638234; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-30/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ĐOKO DIMIĆ</t>
+  </si>
+  <si>
+    <t>PRLJEVO 31, 23440 Prljevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>18861393206</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ĐOKO DIMIĆ 18861393206</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:42:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=30&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZORAN KAJIŠIĆ 06186638234</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:40:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-44/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 6 A, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72963041868</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=44&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Čojluk, Hrvatska</t>
+  </si>
+  <si>
+    <t>55274727651</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; Vjerovnicima / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-55/2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SENJSKIH ŽRTAVA 15, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>19885381260</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-62/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2021.</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ</t>
+  </si>
+  <si>
+    <t>MASLENIČKA 13, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34033274933</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ 34033274933; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-58/2021</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGREBAČKA 19, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>96738187398</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=58&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-43/2021</t>
+  </si>
+  <si>
+    <t>ĐURO KADIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 11, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>17736729598</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=43&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjrovnicima; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima; ZLATKO IVANIŠEVIĆ 19885381260</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; Vjerovnicima</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-50/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2021.</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA</t>
+  </si>
+  <si>
+    <t>DONJI ŠTRBCI 15, 53250 Donji Štrbci, Hrvatska</t>
+  </si>
+  <si>
+    <t>16307700260</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA 16307700260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=50&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 11, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>21518374937</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ 21518374937; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:19:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-147/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2021.</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donji Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03159344459</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.07.2021. 12:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=147&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>ANTE GRDIĆ 18670234110; Vodovod Korenica d. o. o. 85899000581</t>
+  </si>
+  <si>
+    <t>29.06.2021. 10:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2fe3f0-8ad8-473e-97ec-806e4cf20a0d</t>
+  </si>
+  <si>
+    <t>ovrv-20.PDF</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2fe3f0-8ad8-473e-97ec-806e4cf20a0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-52/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2021.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PETRA SVAČIĆA 25, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73657053798</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ 73657053798; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2021. 13:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-68/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.05.2021.</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ</t>
+  </si>
+  <si>
+    <t>DUBROVAČKA ULICA 7, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>75827858295</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ 75827858295; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.06.2021. 08:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=68&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-69/2021</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ</t>
+  </si>
+  <si>
+    <t>VELIKA PLANA 18, 53000 Velika Plana, Hrvatska</t>
+  </si>
+  <si>
+    <t>88710697994</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ 88710697994; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=69&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.05.2021.</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916</t>
+  </si>
+  <si>
+    <t>Prilog Sp-68_2021-1-1 - Obavijest potrošaču o objavi Poziva na eOglasnoj ploči.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2021.</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; Vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-122/2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>27497124037</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; ODVJETNIČKO DRUŠTVO BORIĆ &amp; TOŠ društvo s ograničenom odgovornošću 73065460190</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=122&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima potrošača; ZORAN POPOVIĆ 03159344459</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-126/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE KATARINE 7, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40204787323</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=126&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-16/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2021.</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ</t>
+  </si>
+  <si>
+    <t>ŽABICA 47, 53000 Žabica, Hrvatska</t>
+  </si>
+  <si>
+    <t>00901750991</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=16&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-23/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2021.</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ</t>
+  </si>
+  <si>
+    <t>MALO POLJE 54, 53202 Malo Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>05984334953</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ 05984334953; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:16:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=23&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-133/2020</t>
+  </si>
+  <si>
+    <t>MIRKO BAŠIĆ</t>
+  </si>
+  <si>
+    <t>KONJSKO BRDO 32, 53202 Konjsko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>51925289772</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; MIRKO BAŠIĆ 51925289772</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:14:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=133&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-49/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 8 D, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>34958796693</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ 34958796693; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2021. 14:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=49&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-36/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2021.</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA JOSIPA JELAČIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>05780371497</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ 05780371497; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-12/2021</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 30, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>04361523613</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA 04361523613; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:35:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-21/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2021.</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA</t>
+  </si>
+  <si>
+    <t>BRUŠANE 9, 53000 Brušane, Hrvatska</t>
+  </si>
+  <si>
+    <t>21558498755</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA 21558498755; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=21&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-33/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2021.</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 25 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53663555984</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ 53663555984; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:00:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=33&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-696/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-4061/2020-2</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ</t>
+  </si>
+  <si>
+    <t>SMOLJANAC 48 4, 53230 Smoljanac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09507009780</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ 09507009780; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.04.2021. 13:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=696&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2035/2020-2</t>
+  </si>
+  <si>
+    <t>Kaniža Gospićka 63, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:01:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2021.</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.02.2021. 13:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-19/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.02.2021.</t>
+  </si>
+  <si>
+    <t>Ivica Balint</t>
+  </si>
+  <si>
+    <t>Plitvička 75, 53250 Donji Lapac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40499225244</t>
+  </si>
+  <si>
+    <t>Ivica Balint 40499225244; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.02.2021. 13:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=19&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2080/2020-2</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>09.02.2021. 09:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.02.2021.</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ</t>
+  </si>
+  <si>
+    <t>DRAVSKA ULICA 6, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03890155838</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ 03890155838; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.02.2021. 09:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-116/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba</t>
+  </si>
+  <si>
+    <t>Ul.kralja Tomislava 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>87390643608</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba 87390643608; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.02.2021. 11:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=116&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-138/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.02.2021.</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 92, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15701936980</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ 15701936980; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=138&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-144/2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 26, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09329275032</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=144&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 26 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>48624289194</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; SINIŠA BOGDANIĆ 48624289194</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=139&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ 48624289194; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-12/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA EUGENA KVATERNIKA 3, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45809800014</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ 45809800014; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-132/2020</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FERDINANDA KOVAČEVIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>81201917555</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ 81201917555; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=132&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-145/2020</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ</t>
+  </si>
+  <si>
+    <t>DERINGAJ 41, 23440 Deringaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>04977452647</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ 04977452647; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=145&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2021</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 73 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>31937178152</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ 31937178152; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:30:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.11.2020.</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-127/2020</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 66, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>42100452448</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ 42100452448; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=127&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:44:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ</t>
+  </si>
+  <si>
+    <t>KRUŠKOVAČA 62, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70719711788</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ 70719711788; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:42:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-365/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.11.2020.</t>
+  </si>
+  <si>
+    <t>Marko Šop</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 242, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>23446981168</t>
+  </si>
+  <si>
+    <t>Marko Šop 23446981168; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2020. 10:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=365&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-20/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2428/2020-2</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER</t>
+  </si>
+  <si>
+    <t>MALI DOL 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93983626923</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.09.2020. 13:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-115/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1346/2020-2</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VILE VELEBITA 6, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>69162091181</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ 69162091181; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.09.2020. 09:52:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-664/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž -2328/2020-2, od 21.07.2020.</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ</t>
+  </si>
+  <si>
+    <t>KUTEREVO 17, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>75545648199</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.08.2020. 09:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=664&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-55/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2020.</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 7, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>08772879415</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ 08772879415; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2020. 16:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-211/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2532/2020-2</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP</t>
+  </si>
+  <si>
+    <t>JASIKOVAČKA ULICA 12, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>00522476569</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP 00522476569; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>12.08.2020. 13:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=211&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-101/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2020.</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ</t>
+  </si>
+  <si>
+    <t>DINARSKA 2, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>85848580284</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ 85848580284; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.06.2020. 12:48:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=101&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-682/2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 20, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>34490887659</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659</t>
+  </si>
+  <si>
+    <t>10.06.2020. 09:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=682&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-92/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2020.</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53167593734</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ 53167593734; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:14:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=92&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ</t>
+  </si>
+  <si>
+    <t>MALI KIJEC 26, 51511 Omišalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>26531030553</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ 26531030553; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-106/2020</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=106&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-73/2020</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54913820313</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ 54913820313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=73&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-63/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2020.</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>77829323578</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ 77829323578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=63&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-52/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2020.</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 14, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>28527384742</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ 28527384742; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-35/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2020.</t>
+  </si>
+  <si>
+    <t>MUNIRA KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANTE STARČEVIĆA 4, 53288 Karlobag, Hrvatska</t>
+  </si>
+  <si>
+    <t>65080263224</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; MUNIRA KEŠKIĆ 65080263224</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:19:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=35&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-28/2020</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJI KOSINJ 254, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94517027968</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ 94517027968; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-690/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2020.</t>
+  </si>
+  <si>
+    <t>ENA LIVADA</t>
+  </si>
+  <si>
+    <t>KARLOVAČKA ULICA 17, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>66856213658</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=690&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-687/2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ</t>
+  </si>
+  <si>
+    <t>KANIŠKA ULICA 73, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>83216348232</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232</t>
+  </si>
+  <si>
+    <t>08.06.2020. 11:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=687&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2020.</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-729/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2020.</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA JOSIPA JOVIĆA 77, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>03038985095</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ 03038985095; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=729&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ</t>
+  </si>
+  <si>
+    <t>BUDAK 114, 53000 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>71681781303</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ 71681781303; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. ANTE STARČEVIĆA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>12111832360</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ 12111832360; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-5/2020</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SVETOG JOSIPA 1 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>39609990532</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ 39609990532; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2020</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ</t>
+  </si>
+  <si>
+    <t>73915469310</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ 73915469310; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-13/2020</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ</t>
+  </si>
+  <si>
+    <t>BILAJ 27 1, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94660629046</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ 94660629046; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=13&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-14/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.04.2020.</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ</t>
+  </si>
+  <si>
+    <t>TRG STJEPANA RADIĆA 5, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>96733988124</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=14&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2020</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJAN 90, 53000 Smiljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>86047294960</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ 86047294960; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-22/2020</t>
+  </si>
+  <si>
+    <t>ELVIS MAJSTOROVIĆ</t>
+  </si>
+  <si>
+    <t>TIHI DOL 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51676326034</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; ELVIS MAJSTOROVIĆ 51676326034</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=22&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-26/2020</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ</t>
+  </si>
+  <si>
+    <t>BRUVNO 10 B, 23440 Bruvno, Hrvatska</t>
+  </si>
+  <si>
+    <t>08973544428</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ 08973544428; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 12:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-670/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1232/2020-3</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ</t>
+  </si>
+  <si>
+    <t>BRLOG 255, 53220 Brlog, Hrvatska</t>
+  </si>
+  <si>
+    <t>47978101370</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ 47978101370; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.06.2020. 08:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=670&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-724/2019</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22879161851</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK 22879161851; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=724&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-702/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2020.</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 5 1, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>51538970578</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ 51538970578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:53:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=702&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-699/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2020.</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ</t>
+  </si>
+  <si>
+    <t>PARČIĆI 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72280384540</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ 72280384540; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=699&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-698/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.04.2020.</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ</t>
+  </si>
+  <si>
+    <t>69622242343</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; RANKA KOLIĆ 69622242343</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=698&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ 69622242343; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-692/2019</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA CESARICA-GUVNINE 4, 53288 Cesarica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77403645396</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ 77403645396; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=692&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-689/2019</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 14, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>07533918680</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ 07533918680; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:17:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=689&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-688/2019</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ</t>
+  </si>
+  <si>
+    <t>DOLJANI 21 A, 53220 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00609189313</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ 00609189313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=688&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-686/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2020.</t>
+  </si>
+  <si>
+    <t>RADE JUG</t>
+  </si>
+  <si>
+    <t>MUKINJE 50, 53230 Plitvička Jezera, Hrvatska</t>
+  </si>
+  <si>
+    <t>56026555831</t>
+  </si>
+  <si>
+    <t>RADE JUG 56026555831; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=686&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-685/2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=685&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:45:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-679/2019</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 6 A, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>01936641449</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ 01936641449; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:40:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=679&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-678/2019</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ</t>
+  </si>
+  <si>
+    <t>KVARTE 61, 53202 Kvarte, Hrvatska</t>
+  </si>
+  <si>
+    <t>46300366255</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ 46300366255; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=678&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-676/2019</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 29, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15787097922</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ 15787097922; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=676&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-675/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC</t>
+  </si>
+  <si>
+    <t>RAMLJANI 11, 53220 Ramljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>79816915340</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC 79816915340; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:19:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=675&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-669/2019</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ</t>
+  </si>
+  <si>
+    <t>PODOŠTRA 137, 53000 Podoštra, Hrvatska</t>
+  </si>
+  <si>
+    <t>80778983059</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ 80778983059; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=669&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-666/2019</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 56 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>01672730757</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ 01672730757; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=666&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; INKASO.HR d.o.o. za naplatu potraživanja 82925459345</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; EOS MATRIX d.o.o. za poslovne usluge 76674680107</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-661/2019</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ</t>
+  </si>
+  <si>
+    <t>SINAC 92, 53220 Sinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93862734347</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ 93862734347; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 10:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=661&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-674/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.11.2019.</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>34243997601</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ 34243997601</t>
+  </si>
+  <si>
+    <t>30.03.2020. 11:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=674&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-567/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2020.</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ</t>
+  </si>
+  <si>
+    <t>BUŽIM 120, 53000 Bužim, Hrvatska</t>
+  </si>
+  <si>
+    <t>82242975626</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ 82242975626; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.03.2020. 17:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=567&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-515/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.01.2020.</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 96, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97851427320</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA 97851427320</t>
+  </si>
+  <si>
+    <t>21.01.2020. 07:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=515&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-18/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2019.</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 34, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>32690401853</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ 32690401853; e oglasna ploča / ULOGA: svim sudionica</t>
+  </si>
+  <si>
+    <t>28.11.2019. 10:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=18&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-653/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.11.2019.</t>
+  </si>
+  <si>
+    <t>DELIANG WANG</t>
+  </si>
+  <si>
+    <t>ULICA KARLA BRKLJAČIĆA 2, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>52274092710</t>
+  </si>
+  <si>
+    <t>DELIANG WANG 52274092710; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=653&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-627/2019</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK</t>
+  </si>
+  <si>
+    <t>PODUDBINA 9, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05699854708</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK 05699854708; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=627&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-602/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.11.2019.</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>76014488892</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ 76014488892; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>22.11.2019. 22:08:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=602&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-88/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.11.2019.</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT</t>
+  </si>
+  <si>
+    <t>06385221817</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT 06385221817; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.11.2019. 20:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=88&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-5/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine Sp-5/2016-57</t>
+  </si>
+  <si>
+    <t>Nenad Udorović</t>
+  </si>
+  <si>
+    <t>Hrv. Časnika Ivana Čanića Baje 10, 53000, Lički Osik</t>
+  </si>
+  <si>
+    <t>26078992690</t>
+  </si>
+  <si>
+    <t>Nadramija i Partneri, odvjetničko društvo d.o.o.  | 64250015473; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9</t>
+  </si>
+  <si>
+    <t>35017457.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00</t>
+  </si>
+  <si>
+    <t>35017455.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Republika Hrvatska - po ODO-GUO Gospić</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce</t>
+  </si>
+  <si>
+    <t>35017452.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7</t>
+  </si>
+  <si>
+    <t>35017456.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1</t>
+  </si>
+  <si>
+    <t>35017453.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:32:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea</t>
+  </si>
+  <si>
+    <t>35017454.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; e-Oglasna ploča OSGS stečajna</t>
+  </si>
+  <si>
+    <t>30.04.2019. 10:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8</t>
+  </si>
+  <si>
+    <t>35013791.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje 29.04.2019.</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9</t>
+  </si>
+  <si>
+    <t>35008251.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Odvjetnica Sonja Šoštar</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00</t>
+  </si>
+  <si>
+    <t>35008248.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9</t>
+  </si>
+  <si>
+    <t>35008255.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a</t>
+  </si>
+  <si>
+    <t>35008247.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46</t>
+  </si>
+  <si>
+    <t>35008246.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča OSGS; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1</t>
+  </si>
+  <si>
+    <t>35008190.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge  | 17863542417</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00</t>
+  </si>
+  <si>
+    <t>35008242.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea</t>
+  </si>
+  <si>
+    <t>35008245.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Sp-3/2016</t>
   </si>
   <si>
-    <t>Zaključak od 11.09.2026.; Prilog od: 31.07.2026.; Podnesak od 23.12.2025.; Dopis od 18.12.2025.</t>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-3/2016-43</t>
   </si>
   <si>
     <t>Vesna Samardžija</t>
   </si>
   <si>
+    <t>Kaniža Gospićka 63, 53000, Kaniža Gospićka</t>
+  </si>
+  <si>
     <t>70571938223</t>
   </si>
   <si>
-    <t>STJEPAN RAKAREC 64132194100; Vesna Samardžija 70571938223</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/74ea7b6e-8a0f-47ec-9509-5b4e36ee223d/dokumenti/preuzimanje</t>
+    <t>Vesna Samardžija 70571938223; e-oglasna ploča sudova</t>
+  </si>
+  <si>
+    <t>23.04.2019. 12:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0</t>
+  </si>
+  <si>
+    <t>34920379.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2016</t>
   </si>
   <si>
-    <t>Zaključak od 11.09.2026.; Prilog od: 31.07.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Dopis od 18.12.2025.</t>
-[...86 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/810cc446-68ae-4e05-b166-18d803612498/dokumenti/preuzimanje</t>
+    <t>Zaključak Sp-5/2016-38</t>
+  </si>
+  <si>
+    <t>MUP, PP Gospić  | 36162371878; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a</t>
+  </si>
+  <si>
+    <t>32697963.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; USLUGA društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju  | 90077579259</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4</t>
+  </si>
+  <si>
+    <t>32697953.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-2/2016-35</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d.  | 26187994862; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1</t>
+  </si>
+  <si>
+    <t>32697297.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; UNIQA osiguranje d.d.  | 75665455333</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658</t>
+  </si>
+  <si>
+    <t>32697948.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc</t>
+  </si>
+  <si>
+    <t>32697281.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963</t>
+  </si>
+  <si>
+    <t>32697975.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60</t>
+  </si>
+  <si>
+    <t>32697970.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milan Fajdić  | 44441401212; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a</t>
+  </si>
+  <si>
+    <t>32697972.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Sberbank d.d.  | 78427478595</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02</t>
+  </si>
+  <si>
+    <t>32697976.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563</t>
+  </si>
+  <si>
+    <t>32697803.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRAD GOSPIĆ  | 22538763965; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765</t>
+  </si>
+  <si>
+    <t>32697955.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b</t>
+  </si>
+  <si>
+    <t>32697295.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405</t>
+  </si>
+  <si>
+    <t>32697943.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Upravni sud u Rijeci  | 46227608101</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb</t>
+  </si>
+  <si>
+    <t>32697960.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812</t>
+  </si>
+  <si>
+    <t>32697294.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; ZA TEBE društvo s ograničenom odgovornošću za telekomunikacije, trgovinu i usluge  | 21352201746</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa</t>
+  </si>
+  <si>
+    <t>32697971.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d.  | 87311810356; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392</t>
+  </si>
+  <si>
+    <t>32697956.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-3/2016-29</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162</t>
+  </si>
+  <si>
+    <t>32697114.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ODO u Gospiću  | 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6</t>
+  </si>
+  <si>
+    <t>32697800.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEI Zagreb društvo s ograničenom odgovornošću za usluge  | 57423921801; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001</t>
+  </si>
+  <si>
+    <t>32697153.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Gospiću  | 72336759011; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e</t>
+  </si>
+  <si>
+    <t>32697112.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425</t>
+  </si>
+  <si>
+    <t>32697283.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4</t>
+  </si>
+  <si>
+    <t>32697158.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996</t>
+  </si>
+  <si>
+    <t>32697115.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5</t>
+  </si>
+  <si>
+    <t>32697804.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Porezna uprava Gospić  | 18683136487</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80</t>
+  </si>
+  <si>
+    <t>32697979.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8</t>
+  </si>
+  <si>
+    <t>32697156.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e</t>
+  </si>
+  <si>
+    <t>32697978.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Prekršajni sud u Gospiću  | 88765893266</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e</t>
+  </si>
+  <si>
+    <t>32697966.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Vesna Samardžija 70571938223</t>
   </si>
   <si>
-    <t>16.09.2026. 07:57:42</t>
-[...8470 lines deleted...]
-  <si>
     <t>14.11.2018. 10:03:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79</t>
   </si>
   <si>
     <t>32697109.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO  | 02535697732; Stjepan Samardžija 52683188991</t>
   </si>
   <si>
     <t>14.11.2018. 10:03:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602</t>
   </si>
   <si>
     <t>32697802.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602/dokumenti/preuzimanje</t>
@@ -9941,59 +8844,53 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a20d0334-eb1b-4afe-8f0a-4ce7ae058b25/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Kristina Štavlić 96048481191; Odvjetnik Saša Pavličić Bekić</t>
   </si>
   <si>
     <t>14.11.2018. 09:31:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76</t>
   </si>
   <si>
     <t>32695979.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-1/2016</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-1/2016-51</t>
   </si>
   <si>
-    <t>Naza Durmić</t>
-[...1 lines deleted...]
-  <si>
     <t>Popa Frana Biničkog 8, 53000, Lički Osik</t>
   </si>
   <si>
-    <t>15273065299</t>
-[...1 lines deleted...]
-  <si>
     <t>E-oglasna ploča sudova; Naza Durmić 15273065299</t>
   </si>
   <si>
     <t>30.10.2018. 09:25:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242</t>
   </si>
   <si>
     <t>32496007.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2016</t>
   </si>
   <si>
     <t>Sp-1/2017</t>
   </si>
   <si>
     <t>Rješenje Sp-1/2017-41</t>
   </si>
   <si>
     <t>Branislav Radin</t>
@@ -10092,53 +8989,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744</t>
   </si>
   <si>
     <t>31493279.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak Sp-1/2016-35</t>
   </si>
   <si>
     <t>Naza Durmić 15273065299; Rakarec Stjepan</t>
   </si>
   <si>
     <t>20.07.2018. 11:02:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3</t>
   </si>
   <si>
     <t>31245993.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naza Durmić 15273065299</t>
   </si>
   <si>
     <t>20.07.2018. 11:02:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77</t>
   </si>
   <si>
     <t>31245990.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača Sp-1/2017-32</t>
   </si>
   <si>
     <t>Branislav Radin 82168285646; Splitska banka d.d.</t>
   </si>
   <si>
     <t>13.07.2018. 11:02:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43fcf811-577e-44c6-87b7-2ec1edf88b41</t>
   </si>
@@ -13058,51 +11952,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N737"/>
+  <dimension ref="A1:N657"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -13195,29805 +12089,26819 @@
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="I5" t="s">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" t="s">
+        <v>38</v>
+      </c>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
         <v>58</v>
       </c>
-      <c r="I8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="J12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="M13" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="N13" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="J14" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="K14" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="L14" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="M14" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="N14" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="K15" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="L15" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="M15" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="N15" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="D16" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>123</v>
+        <v>98</v>
       </c>
       <c r="I16" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K16" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="L16" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="M16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>101</v>
+      </c>
+      <c r="N16" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="I17" t="s">
-        <v>131</v>
+        <v>105</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K17" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="N17" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>111</v>
+      </c>
+      <c r="E18" t="s">
+        <v>112</v>
+      </c>
+      <c r="F18" t="s">
+        <v>113</v>
+      </c>
+      <c r="G18" t="s">
+        <v>114</v>
+      </c>
       <c r="H18" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="I18" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K18" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="L18" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>119</v>
+      </c>
+      <c r="N18" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="D19" t="s">
+        <v>122</v>
+      </c>
+      <c r="E19" t="s">
+        <v>123</v>
+      </c>
+      <c r="F19" t="s">
+        <v>124</v>
+      </c>
+      <c r="G19" t="s">
+        <v>125</v>
+      </c>
+      <c r="H19" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" t="s">
+        <v>127</v>
+      </c>
+      <c r="J19" t="s">
+        <v>81</v>
+      </c>
+      <c r="K19" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" t="s">
         <v>129</v>
       </c>
-      <c r="E19"/>
-[...16 lines deleted...]
-      </c>
       <c r="M19" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="N19" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="D20" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>133</v>
+      </c>
+      <c r="E20" t="s">
+        <v>134</v>
+      </c>
+      <c r="F20" t="s">
+        <v>135</v>
+      </c>
+      <c r="G20" t="s">
+        <v>136</v>
+      </c>
       <c r="H20" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="I20" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="J20" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K20" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="L20" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>140</v>
+      </c>
+      <c r="N20" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="D21" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="I22" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="L23" t="s">
-        <v>173</v>
+        <v>148</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="N23" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D24" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="I24" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="J24" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="K24" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="L24" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="M24" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="N24" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="D25" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="I25" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="J25" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="L25" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="M25" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="N25" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="D26" t="s">
-        <v>195</v>
-[...9 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="I26" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="J26"/>
+        <v>183</v>
+      </c>
+      <c r="J26" t="s">
+        <v>177</v>
+      </c>
       <c r="K26" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="L26" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="M26" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="N26" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>186</v>
+      </c>
+      <c r="D27" t="s">
+        <v>187</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>188</v>
+      </c>
+      <c r="I27" t="s">
+        <v>189</v>
+      </c>
+      <c r="J27" t="s">
+        <v>177</v>
+      </c>
+      <c r="K27" t="s">
+        <v>190</v>
+      </c>
+      <c r="L27" t="s">
+        <v>191</v>
+      </c>
+      <c r="M27" t="s">
+        <v>192</v>
+      </c>
+      <c r="N27" t="s">
         <v>193</v>
-      </c>
-[...35 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>186</v>
+      </c>
+      <c r="D28" t="s">
+        <v>194</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>195</v>
+      </c>
+      <c r="I28" t="s">
+        <v>196</v>
+      </c>
+      <c r="J28" t="s">
+        <v>177</v>
+      </c>
+      <c r="K28" t="s">
+        <v>197</v>
+      </c>
+      <c r="L28" t="s">
+        <v>198</v>
+      </c>
+      <c r="M28" t="s">
+        <v>199</v>
+      </c>
+      <c r="N28" t="s">
         <v>193</v>
-      </c>
-[...35 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D29" t="s">
-        <v>195</v>
-[...9 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="I29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="J29"/>
+        <v>203</v>
+      </c>
+      <c r="J29" t="s">
+        <v>29</v>
+      </c>
       <c r="K29" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="L29" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M29" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="N29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="D30" t="s">
-        <v>216</v>
-[...9 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="I30" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="J30"/>
+        <v>211</v>
+      </c>
+      <c r="J30" t="s">
+        <v>177</v>
+      </c>
       <c r="K30" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="L30" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="M30" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="N30" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="D31" t="s">
+        <v>217</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>218</v>
+      </c>
+      <c r="I31" t="s">
+        <v>219</v>
+      </c>
+      <c r="J31" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" t="s">
+        <v>220</v>
+      </c>
+      <c r="L31" t="s">
+        <v>221</v>
+      </c>
+      <c r="M31" t="s">
         <v>222</v>
       </c>
-      <c r="E31" t="s">
-[...8 lines deleted...]
-      <c r="H31" t="s">
+      <c r="N31" t="s">
         <v>223</v>
-      </c>
-[...14 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D32" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>226</v>
+      </c>
+      <c r="I32" t="s">
+        <v>227</v>
+      </c>
+      <c r="J32" t="s">
+        <v>81</v>
+      </c>
+      <c r="K32" t="s">
+        <v>228</v>
+      </c>
+      <c r="L32" t="s">
+        <v>229</v>
+      </c>
+      <c r="M32" t="s">
         <v>230</v>
       </c>
-      <c r="I32" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>231</v>
+      </c>
+      <c r="D33" t="s">
+        <v>232</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>233</v>
+      </c>
+      <c r="I33" t="s">
+        <v>234</v>
+      </c>
+      <c r="J33" t="s">
+        <v>81</v>
+      </c>
+      <c r="K33" t="s">
+        <v>235</v>
+      </c>
+      <c r="L33" t="s">
         <v>236</v>
       </c>
-      <c r="D33" t="s">
+      <c r="M33" t="s">
         <v>237</v>
       </c>
-      <c r="E33" t="s">
+      <c r="N33" t="s">
         <v>238</v>
-      </c>
-[...23 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="D34" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      <c r="F34" t="s">
+        <v>225</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
         <v>239</v>
       </c>
-      <c r="G34" t="s">
+      <c r="I34" t="s">
         <v>240</v>
       </c>
-      <c r="H34" t="s">
-[...5 lines deleted...]
-      <c r="J34"/>
+      <c r="J34" t="s">
+        <v>81</v>
+      </c>
       <c r="K34" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="L34" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="M34" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="D35" t="s">
+        <v>232</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>245</v>
+      </c>
+      <c r="I35" t="s">
+        <v>246</v>
+      </c>
+      <c r="J35" t="s">
+        <v>81</v>
+      </c>
+      <c r="K35" t="s">
         <v>247</v>
       </c>
-      <c r="E35" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="L35" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M35" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="N35" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="D36" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="I36" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>252</v>
+      </c>
+      <c r="J36" t="s">
+        <v>81</v>
+      </c>
       <c r="K36" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="L36" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="M36" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="D37" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
+        <v>257</v>
+      </c>
+      <c r="I37" t="s">
+        <v>258</v>
+      </c>
+      <c r="J37" t="s">
+        <v>81</v>
+      </c>
+      <c r="K37" t="s">
+        <v>259</v>
+      </c>
+      <c r="L37" t="s">
+        <v>260</v>
+      </c>
+      <c r="M37" t="s">
         <v>261</v>
       </c>
-      <c r="I37" t="s">
+      <c r="N37" t="s">
         <v>262</v>
-      </c>
-[...11 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="D38" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
         <v>265</v>
       </c>
       <c r="I38" t="s">
         <v>266</v>
       </c>
-      <c r="J38"/>
+      <c r="J38" t="s">
+        <v>29</v>
+      </c>
       <c r="K38" t="s">
         <v>267</v>
       </c>
       <c r="L38" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="M38" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="N38" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
       <c r="D39" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="I39" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>274</v>
+      </c>
+      <c r="J39" t="s">
+        <v>29</v>
+      </c>
       <c r="K39" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="L39" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="M39" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="N39" t="s">
-        <v>246</v>
+        <v>278</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
       <c r="D40" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="I40" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>281</v>
+      </c>
+      <c r="J40" t="s">
+        <v>29</v>
+      </c>
       <c r="K40" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="L40" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="M40" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="N40" t="s">
-        <v>246</v>
+        <v>278</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="D41" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="I41" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="J41"/>
+        <v>288</v>
+      </c>
+      <c r="J41" t="s">
+        <v>177</v>
+      </c>
       <c r="K41" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="L41" t="s">
-        <v>251</v>
+        <v>213</v>
       </c>
       <c r="M41" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="N41" t="s">
-        <v>246</v>
+        <v>291</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>236</v>
+        <v>292</v>
       </c>
       <c r="D42" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="I42" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>295</v>
+      </c>
+      <c r="J42" t="s">
+        <v>177</v>
+      </c>
       <c r="K42" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="L42" t="s">
-        <v>251</v>
+        <v>297</v>
       </c>
       <c r="M42" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="N42" t="s">
-        <v>246</v>
+        <v>299</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>236</v>
+        <v>300</v>
       </c>
       <c r="D43" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="I43" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="J43"/>
+        <v>303</v>
+      </c>
+      <c r="J43" t="s">
+        <v>177</v>
+      </c>
       <c r="K43" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="L43" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="M43" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="N43" t="s">
-        <v>246</v>
+        <v>307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>236</v>
+        <v>308</v>
       </c>
       <c r="D44" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>289</v>
+        <v>310</v>
       </c>
       <c r="I44" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>311</v>
+      </c>
+      <c r="J44" t="s">
+        <v>312</v>
+      </c>
       <c r="K44" t="s">
-        <v>291</v>
+        <v>313</v>
       </c>
       <c r="L44" t="s">
-        <v>251</v>
+        <v>314</v>
       </c>
       <c r="M44" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
       <c r="N44" t="s">
-        <v>246</v>
+        <v>316</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>236</v>
+        <v>317</v>
       </c>
       <c r="D45" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="I45" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>320</v>
+      </c>
+      <c r="J45" t="s">
+        <v>20</v>
+      </c>
       <c r="K45" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="L45" t="s">
-        <v>251</v>
+        <v>322</v>
       </c>
       <c r="M45" t="s">
-        <v>296</v>
+        <v>323</v>
       </c>
       <c r="N45" t="s">
-        <v>246</v>
+        <v>324</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>236</v>
+        <v>317</v>
       </c>
       <c r="D46" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
       <c r="I46" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>326</v>
+      </c>
+      <c r="J46" t="s">
+        <v>20</v>
+      </c>
       <c r="K46" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="L46" t="s">
-        <v>251</v>
+        <v>322</v>
       </c>
       <c r="M46" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="N46" t="s">
-        <v>246</v>
+        <v>324</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>236</v>
+        <v>329</v>
       </c>
       <c r="D47" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>301</v>
+        <v>331</v>
       </c>
       <c r="I47" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>332</v>
+      </c>
+      <c r="J47" t="s">
+        <v>20</v>
+      </c>
       <c r="K47" t="s">
-        <v>303</v>
+        <v>333</v>
       </c>
       <c r="L47" t="s">
-        <v>251</v>
+        <v>334</v>
       </c>
       <c r="M47" t="s">
-        <v>304</v>
+        <v>335</v>
       </c>
       <c r="N47" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>236</v>
+        <v>329</v>
       </c>
       <c r="D48" t="s">
-        <v>305</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="I48" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>338</v>
+      </c>
+      <c r="J48" t="s">
+        <v>20</v>
+      </c>
       <c r="K48" t="s">
-        <v>308</v>
+        <v>339</v>
       </c>
       <c r="L48" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="M48" t="s">
-        <v>310</v>
+        <v>340</v>
       </c>
       <c r="N48" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>236</v>
+        <v>341</v>
       </c>
       <c r="D49" t="s">
-        <v>311</v>
-[...9 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>312</v>
+        <v>343</v>
       </c>
       <c r="I49" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>344</v>
+      </c>
+      <c r="J49" t="s">
+        <v>345</v>
+      </c>
       <c r="K49" t="s">
-        <v>314</v>
+        <v>346</v>
       </c>
       <c r="L49" t="s">
-        <v>315</v>
+        <v>148</v>
       </c>
       <c r="M49" t="s">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="N49" t="s">
-        <v>246</v>
+        <v>348</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>349</v>
       </c>
       <c r="D50" t="s">
-        <v>247</v>
-[...9 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>317</v>
+        <v>351</v>
       </c>
       <c r="I50" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>352</v>
+      </c>
+      <c r="J50" t="s">
+        <v>20</v>
+      </c>
       <c r="K50" t="s">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="L50" t="s">
-        <v>251</v>
+        <v>354</v>
       </c>
       <c r="M50" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
       <c r="N50" t="s">
-        <v>246</v>
+        <v>356</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>321</v>
+        <v>357</v>
       </c>
       <c r="D51" t="s">
-        <v>322</v>
-[...9 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>325</v>
+        <v>359</v>
       </c>
       <c r="I51" t="s">
-        <v>326</v>
+        <v>360</v>
       </c>
       <c r="J51" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="K51" t="s">
-        <v>327</v>
+        <v>361</v>
       </c>
       <c r="L51" t="s">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="M51" t="s">
-        <v>329</v>
+        <v>363</v>
       </c>
       <c r="N51" t="s">
-        <v>330</v>
+        <v>364</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="D52" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>332</v>
+        <v>366</v>
       </c>
       <c r="I52" t="s">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="J52" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="K52" t="s">
-        <v>334</v>
+        <v>369</v>
       </c>
       <c r="L52" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="M52" t="s">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="N52" t="s">
-        <v>330</v>
+        <v>372</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>337</v>
+        <v>373</v>
       </c>
       <c r="I53" t="s">
-        <v>338</v>
+        <v>374</v>
       </c>
       <c r="J53" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="K53" t="s">
-        <v>339</v>
+        <v>375</v>
       </c>
       <c r="L53" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="M53" t="s">
-        <v>340</v>
+        <v>376</v>
       </c>
       <c r="N53" t="s">
-        <v>330</v>
+        <v>372</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="D54" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="I54" t="s">
-        <v>342</v>
+        <v>379</v>
       </c>
       <c r="J54" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="K54" t="s">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="L54" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="M54" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="N54" t="s">
-        <v>330</v>
+        <v>382</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="D55" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="I55" t="s">
-        <v>346</v>
+        <v>384</v>
       </c>
       <c r="J55" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="K55" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="L55" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="M55" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="N55" t="s">
-        <v>330</v>
+        <v>382</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>321</v>
+        <v>387</v>
       </c>
       <c r="D56" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="I56" t="s">
-        <v>350</v>
+        <v>390</v>
       </c>
       <c r="J56" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K56" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="L56" t="s">
-        <v>335</v>
+        <v>392</v>
       </c>
       <c r="M56" t="s">
-        <v>352</v>
+        <v>393</v>
       </c>
       <c r="N56" t="s">
-        <v>330</v>
+        <v>394</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>321</v>
+        <v>395</v>
       </c>
       <c r="D57" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>353</v>
+        <v>396</v>
       </c>
       <c r="I57" t="s">
-        <v>354</v>
+        <v>397</v>
       </c>
       <c r="J57" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K57" t="s">
-        <v>355</v>
+        <v>398</v>
       </c>
       <c r="L57" t="s">
-        <v>335</v>
+        <v>399</v>
       </c>
       <c r="M57" t="s">
-        <v>356</v>
+        <v>400</v>
       </c>
       <c r="N57" t="s">
-        <v>330</v>
+        <v>401</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>321</v>
+        <v>402</v>
       </c>
       <c r="D58" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>357</v>
+        <v>404</v>
       </c>
       <c r="I58" t="s">
-        <v>358</v>
+        <v>405</v>
       </c>
       <c r="J58" t="s">
-        <v>29</v>
+        <v>345</v>
       </c>
       <c r="K58" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="L58" t="s">
-        <v>335</v>
+        <v>170</v>
       </c>
       <c r="M58" t="s">
-        <v>360</v>
+        <v>407</v>
       </c>
       <c r="N58" t="s">
-        <v>330</v>
+        <v>408</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>321</v>
+        <v>409</v>
       </c>
       <c r="D59" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
       <c r="H59" t="s">
-        <v>361</v>
+        <v>411</v>
       </c>
       <c r="I59" t="s">
-        <v>362</v>
+        <v>412</v>
       </c>
       <c r="J59" t="s">
-        <v>29</v>
+        <v>345</v>
       </c>
       <c r="K59" t="s">
-        <v>363</v>
+        <v>413</v>
       </c>
       <c r="L59" t="s">
-        <v>335</v>
+        <v>170</v>
       </c>
       <c r="M59" t="s">
-        <v>364</v>
+        <v>414</v>
       </c>
       <c r="N59" t="s">
-        <v>330</v>
+        <v>415</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>365</v>
+        <v>416</v>
       </c>
       <c r="D60" t="s">
-        <v>366</v>
+        <v>417</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="I60" t="s">
-        <v>368</v>
+        <v>419</v>
       </c>
       <c r="J60" t="s">
-        <v>188</v>
+        <v>312</v>
       </c>
       <c r="K60" t="s">
-        <v>369</v>
+        <v>420</v>
       </c>
       <c r="L60" t="s">
-        <v>190</v>
+        <v>322</v>
       </c>
       <c r="M60" t="s">
-        <v>370</v>
+        <v>421</v>
       </c>
       <c r="N60" t="s">
-        <v>371</v>
+        <v>422</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>372</v>
+        <v>423</v>
       </c>
       <c r="D61" t="s">
-        <v>373</v>
+        <v>417</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>374</v>
+        <v>424</v>
       </c>
       <c r="I61" t="s">
-        <v>375</v>
+        <v>425</v>
       </c>
       <c r="J61" t="s">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="K61" t="s">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="L61" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="M61" t="s">
-        <v>378</v>
+        <v>427</v>
       </c>
       <c r="N61" t="s">
-        <v>379</v>
+        <v>428</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="D62" t="s">
-        <v>381</v>
-[...9 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
       <c r="H62" t="s">
-        <v>385</v>
+        <v>431</v>
       </c>
       <c r="I62" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>432</v>
+      </c>
+      <c r="J62" t="s">
+        <v>20</v>
+      </c>
       <c r="K62" t="s">
-        <v>387</v>
+        <v>433</v>
       </c>
       <c r="L62" t="s">
-        <v>388</v>
+        <v>434</v>
       </c>
       <c r="M62" t="s">
-        <v>389</v>
+        <v>435</v>
       </c>
       <c r="N62" t="s">
-        <v>390</v>
+        <v>436</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>391</v>
+        <v>271</v>
       </c>
       <c r="D63" t="s">
-        <v>392</v>
+        <v>437</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>393</v>
+        <v>273</v>
       </c>
       <c r="I63" t="s">
-        <v>394</v>
+        <v>438</v>
       </c>
       <c r="J63" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
       <c r="K63" t="s">
-        <v>395</v>
+        <v>439</v>
       </c>
       <c r="L63" t="s">
-        <v>396</v>
+        <v>283</v>
       </c>
       <c r="M63" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
       <c r="N63" t="s">
-        <v>398</v>
+        <v>278</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>399</v>
+        <v>441</v>
       </c>
       <c r="D64" t="s">
-        <v>400</v>
+        <v>442</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>401</v>
+        <v>443</v>
       </c>
       <c r="I64" t="s">
-        <v>402</v>
+        <v>444</v>
       </c>
       <c r="J64" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
       <c r="K64" t="s">
-        <v>403</v>
+        <v>445</v>
       </c>
       <c r="L64" t="s">
-        <v>404</v>
+        <v>283</v>
       </c>
       <c r="M64" t="s">
-        <v>405</v>
+        <v>446</v>
       </c>
       <c r="N64" t="s">
-        <v>406</v>
+        <v>447</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>121</v>
+        <v>448</v>
       </c>
       <c r="D65" t="s">
-        <v>122</v>
+        <v>449</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="I65" t="s">
-        <v>408</v>
+        <v>451</v>
       </c>
       <c r="J65" t="s">
-        <v>29</v>
+        <v>312</v>
       </c>
       <c r="K65" t="s">
-        <v>409</v>
+        <v>452</v>
       </c>
       <c r="L65" t="s">
-        <v>410</v>
+        <v>453</v>
       </c>
       <c r="M65" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="N65"/>
+        <v>454</v>
+      </c>
+      <c r="N65" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>412</v>
+        <v>456</v>
       </c>
       <c r="D66" t="s">
-        <v>413</v>
+        <v>457</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>414</v>
+        <v>450</v>
       </c>
       <c r="I66" t="s">
-        <v>415</v>
+        <v>458</v>
       </c>
       <c r="J66" t="s">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="K66" t="s">
-        <v>416</v>
+        <v>459</v>
       </c>
       <c r="L66" t="s">
-        <v>417</v>
+        <v>460</v>
       </c>
       <c r="M66" t="s">
-        <v>418</v>
+        <v>461</v>
       </c>
       <c r="N66" t="s">
-        <v>419</v>
+        <v>462</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>420</v>
+        <v>463</v>
       </c>
       <c r="D67" t="s">
-        <v>129</v>
+        <v>464</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>421</v>
+        <v>465</v>
       </c>
       <c r="I67" t="s">
-        <v>422</v>
+        <v>466</v>
       </c>
       <c r="J67" t="s">
-        <v>29</v>
+        <v>312</v>
       </c>
       <c r="K67" t="s">
-        <v>423</v>
+        <v>467</v>
       </c>
       <c r="L67" t="s">
-        <v>424</v>
+        <v>322</v>
       </c>
       <c r="M67" t="s">
-        <v>425</v>
+        <v>468</v>
       </c>
       <c r="N67" t="s">
-        <v>426</v>
+        <v>469</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>121</v>
+        <v>470</v>
       </c>
       <c r="D68" t="s">
-        <v>427</v>
+        <v>471</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>428</v>
+        <v>472</v>
       </c>
       <c r="I68" t="s">
-        <v>429</v>
+        <v>473</v>
       </c>
       <c r="J68" t="s">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="K68" t="s">
-        <v>431</v>
+        <v>474</v>
       </c>
       <c r="L68" t="s">
-        <v>432</v>
+        <v>475</v>
       </c>
       <c r="M68" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>476</v>
+      </c>
+      <c r="N68" t="s">
+        <v>477</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>434</v>
+        <v>478</v>
       </c>
       <c r="D69" t="s">
-        <v>435</v>
+        <v>479</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>436</v>
+        <v>480</v>
       </c>
       <c r="I69" t="s">
-        <v>437</v>
+        <v>481</v>
       </c>
       <c r="J69" t="s">
-        <v>430</v>
+        <v>20</v>
       </c>
       <c r="K69" t="s">
-        <v>438</v>
+        <v>482</v>
       </c>
       <c r="L69" t="s">
-        <v>439</v>
+        <v>213</v>
       </c>
       <c r="M69" t="s">
-        <v>440</v>
+        <v>483</v>
       </c>
       <c r="N69" t="s">
-        <v>441</v>
+        <v>484</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="D70" t="s">
-        <v>443</v>
+        <v>486</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>121</v>
+        <v>487</v>
       </c>
       <c r="I70" t="s">
-        <v>444</v>
+        <v>488</v>
       </c>
       <c r="J70" t="s">
-        <v>445</v>
+        <v>20</v>
       </c>
       <c r="K70" t="s">
-        <v>446</v>
+        <v>489</v>
       </c>
       <c r="L70" t="s">
-        <v>118</v>
+        <v>490</v>
       </c>
       <c r="M70" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
       <c r="N70" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>449</v>
+        <v>493</v>
       </c>
       <c r="D71" t="s">
-        <v>450</v>
+        <v>494</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>451</v>
+        <v>495</v>
       </c>
       <c r="I71" t="s">
-        <v>452</v>
+        <v>496</v>
       </c>
       <c r="J71" t="s">
-        <v>430</v>
+        <v>20</v>
       </c>
       <c r="K71" t="s">
-        <v>453</v>
+        <v>497</v>
       </c>
       <c r="L71" t="s">
-        <v>454</v>
+        <v>498</v>
       </c>
       <c r="M71" t="s">
-        <v>455</v>
+        <v>499</v>
       </c>
       <c r="N71" t="s">
-        <v>456</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>457</v>
+        <v>493</v>
       </c>
       <c r="D72" t="s">
-        <v>458</v>
+        <v>494</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>459</v>
+        <v>501</v>
       </c>
       <c r="I72" t="s">
-        <v>460</v>
+        <v>502</v>
       </c>
       <c r="J72" t="s">
-        <v>461</v>
+        <v>20</v>
       </c>
       <c r="K72" t="s">
-        <v>462</v>
+        <v>503</v>
       </c>
       <c r="L72" t="s">
-        <v>190</v>
+        <v>498</v>
       </c>
       <c r="M72" t="s">
-        <v>463</v>
+        <v>504</v>
       </c>
       <c r="N72" t="s">
-        <v>464</v>
+        <v>500</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>465</v>
+        <v>224</v>
       </c>
       <c r="D73" t="s">
-        <v>466</v>
+        <v>225</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="I73" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
       <c r="J73" t="s">
-        <v>461</v>
+        <v>20</v>
       </c>
       <c r="K73" t="s">
-        <v>469</v>
+        <v>507</v>
       </c>
       <c r="L73" t="s">
-        <v>118</v>
+        <v>508</v>
       </c>
       <c r="M73" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>121</v>
+        <v>510</v>
       </c>
       <c r="D74" t="s">
-        <v>122</v>
+        <v>232</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>472</v>
+        <v>511</v>
       </c>
       <c r="I74" t="s">
-        <v>473</v>
+        <v>512</v>
       </c>
       <c r="J74" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
       <c r="K74" t="s">
-        <v>474</v>
+        <v>513</v>
       </c>
       <c r="L74" t="s">
-        <v>475</v>
+        <v>514</v>
       </c>
       <c r="M74" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="N74"/>
+        <v>515</v>
+      </c>
+      <c r="N74" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>477</v>
+        <v>517</v>
       </c>
       <c r="D75" t="s">
-        <v>129</v>
+        <v>518</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>478</v>
+        <v>519</v>
       </c>
       <c r="I75" t="s">
-        <v>479</v>
+        <v>520</v>
       </c>
       <c r="J75" t="s">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="K75" t="s">
-        <v>480</v>
+        <v>521</v>
       </c>
       <c r="L75" t="s">
-        <v>481</v>
+        <v>522</v>
       </c>
       <c r="M75" t="s">
-        <v>482</v>
+        <v>523</v>
       </c>
       <c r="N75" t="s">
-        <v>483</v>
+        <v>524</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>121</v>
+        <v>525</v>
       </c>
       <c r="D76" t="s">
-        <v>122</v>
+        <v>526</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>484</v>
+        <v>527</v>
       </c>
       <c r="I76" t="s">
-        <v>485</v>
+        <v>528</v>
       </c>
       <c r="J76" t="s">
-        <v>376</v>
+        <v>529</v>
       </c>
       <c r="K76" t="s">
-        <v>486</v>
+        <v>530</v>
       </c>
       <c r="L76" t="s">
-        <v>487</v>
+        <v>531</v>
       </c>
       <c r="M76" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="N76"/>
+        <v>532</v>
+      </c>
+      <c r="N76" t="s">
+        <v>533</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>489</v>
+        <v>534</v>
       </c>
       <c r="D77" t="s">
-        <v>129</v>
+        <v>535</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>490</v>
+        <v>536</v>
       </c>
       <c r="I77" t="s">
-        <v>491</v>
+        <v>537</v>
       </c>
       <c r="J77" t="s">
-        <v>376</v>
+        <v>538</v>
       </c>
       <c r="K77" t="s">
-        <v>492</v>
+        <v>539</v>
       </c>
       <c r="L77" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="M77" t="s">
-        <v>494</v>
+        <v>541</v>
       </c>
       <c r="N77" t="s">
-        <v>495</v>
+        <v>542</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>496</v>
+        <v>543</v>
       </c>
       <c r="D78" t="s">
-        <v>497</v>
+        <v>544</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>498</v>
+        <v>545</v>
       </c>
       <c r="I78" t="s">
-        <v>499</v>
+        <v>546</v>
       </c>
       <c r="J78" t="s">
-        <v>430</v>
+        <v>538</v>
       </c>
       <c r="K78" t="s">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="L78" t="s">
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="M78" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="N78" t="s">
-        <v>503</v>
+        <v>550</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>504</v>
+        <v>551</v>
       </c>
       <c r="D79" t="s">
-        <v>505</v>
+        <v>552</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>506</v>
+        <v>553</v>
       </c>
       <c r="I79" t="s">
-        <v>507</v>
+        <v>554</v>
       </c>
       <c r="J79" t="s">
-        <v>461</v>
+        <v>555</v>
       </c>
       <c r="K79" t="s">
-        <v>508</v>
+        <v>556</v>
       </c>
       <c r="L79" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M79" t="s">
-        <v>509</v>
+        <v>557</v>
       </c>
       <c r="N79" t="s">
-        <v>510</v>
+        <v>558</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>511</v>
+        <v>559</v>
       </c>
       <c r="D80" t="s">
-        <v>512</v>
+        <v>560</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>513</v>
+        <v>561</v>
       </c>
       <c r="I80" t="s">
-        <v>514</v>
+        <v>562</v>
       </c>
       <c r="J80" t="s">
-        <v>430</v>
+        <v>555</v>
       </c>
       <c r="K80" t="s">
-        <v>515</v>
+        <v>563</v>
       </c>
       <c r="L80" t="s">
-        <v>516</v>
+        <v>148</v>
       </c>
       <c r="M80" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="N80" t="s">
-        <v>518</v>
+        <v>565</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>511</v>
+        <v>566</v>
       </c>
       <c r="D81" t="s">
-        <v>512</v>
+        <v>567</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>519</v>
+        <v>568</v>
       </c>
       <c r="I81" t="s">
-        <v>520</v>
+        <v>569</v>
       </c>
       <c r="J81" t="s">
-        <v>430</v>
+        <v>555</v>
       </c>
       <c r="K81" t="s">
-        <v>521</v>
+        <v>570</v>
       </c>
       <c r="L81" t="s">
-        <v>516</v>
+        <v>148</v>
       </c>
       <c r="M81" t="s">
-        <v>522</v>
+        <v>571</v>
       </c>
       <c r="N81" t="s">
-        <v>518</v>
+        <v>572</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>523</v>
+        <v>573</v>
       </c>
       <c r="D82" t="s">
-        <v>524</v>
+        <v>574</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>525</v>
+        <v>575</v>
       </c>
       <c r="I82" t="s">
-        <v>526</v>
+        <v>576</v>
       </c>
       <c r="J82" t="s">
-        <v>461</v>
+        <v>555</v>
       </c>
       <c r="K82" t="s">
-        <v>527</v>
+        <v>577</v>
       </c>
       <c r="L82" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M82" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="N82" t="s">
-        <v>529</v>
+        <v>579</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>530</v>
+        <v>580</v>
       </c>
       <c r="D83" t="s">
-        <v>531</v>
+        <v>581</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>532</v>
+        <v>582</v>
       </c>
       <c r="I83" t="s">
-        <v>533</v>
+        <v>583</v>
       </c>
       <c r="J83" t="s">
-        <v>461</v>
+        <v>584</v>
       </c>
       <c r="K83" t="s">
-        <v>534</v>
+        <v>585</v>
       </c>
       <c r="L83" t="s">
-        <v>118</v>
+        <v>322</v>
       </c>
       <c r="M83" t="s">
-        <v>535</v>
+        <v>586</v>
       </c>
       <c r="N83" t="s">
-        <v>536</v>
+        <v>587</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>537</v>
+        <v>580</v>
       </c>
       <c r="D84" t="s">
-        <v>538</v>
+        <v>581</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>539</v>
+        <v>588</v>
       </c>
       <c r="I84" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="J84" t="s">
-        <v>461</v>
+        <v>584</v>
       </c>
       <c r="K84" t="s">
-        <v>541</v>
+        <v>590</v>
       </c>
       <c r="L84" t="s">
-        <v>118</v>
+        <v>322</v>
       </c>
       <c r="M84" t="s">
-        <v>542</v>
+        <v>591</v>
       </c>
       <c r="N84" t="s">
-        <v>543</v>
+        <v>587</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>544</v>
+        <v>592</v>
       </c>
       <c r="D85" t="s">
-        <v>545</v>
-[...3 lines deleted...]
-      <c r="G85"/>
+        <v>593</v>
+      </c>
+      <c r="E85" t="s">
+        <v>594</v>
+      </c>
+      <c r="F85" t="s">
+        <v>595</v>
+      </c>
+      <c r="G85" t="s">
+        <v>596</v>
+      </c>
       <c r="H85" t="s">
-        <v>546</v>
+        <v>597</v>
       </c>
       <c r="I85" t="s">
-        <v>547</v>
+        <v>598</v>
       </c>
       <c r="J85" t="s">
-        <v>461</v>
+        <v>584</v>
       </c>
       <c r="K85" t="s">
-        <v>548</v>
+        <v>599</v>
       </c>
       <c r="L85" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="M85" t="s">
-        <v>549</v>
+        <v>600</v>
       </c>
       <c r="N85" t="s">
-        <v>550</v>
+        <v>601</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="D86" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      <c r="G86"/>
+        <v>593</v>
+      </c>
+      <c r="E86" t="s">
+        <v>603</v>
+      </c>
+      <c r="F86" t="s">
+        <v>604</v>
+      </c>
+      <c r="G86" t="s">
+        <v>605</v>
+      </c>
       <c r="H86" t="s">
-        <v>553</v>
+        <v>606</v>
       </c>
       <c r="I86" t="s">
-        <v>554</v>
+        <v>607</v>
       </c>
       <c r="J86" t="s">
-        <v>461</v>
+        <v>584</v>
       </c>
       <c r="K86" t="s">
-        <v>555</v>
+        <v>608</v>
       </c>
       <c r="L86" t="s">
-        <v>556</v>
+        <v>129</v>
       </c>
       <c r="M86" t="s">
-        <v>557</v>
+        <v>609</v>
       </c>
       <c r="N86" t="s">
-        <v>558</v>
+        <v>610</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>559</v>
+        <v>611</v>
       </c>
       <c r="D87" t="s">
-        <v>560</v>
-[...3 lines deleted...]
-      <c r="G87"/>
+        <v>593</v>
+      </c>
+      <c r="E87" t="s">
+        <v>612</v>
+      </c>
+      <c r="F87" t="s">
+        <v>613</v>
+      </c>
+      <c r="G87" t="s">
+        <v>614</v>
+      </c>
       <c r="H87" t="s">
-        <v>561</v>
+        <v>615</v>
       </c>
       <c r="I87" t="s">
-        <v>562</v>
+        <v>616</v>
       </c>
       <c r="J87" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K87" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="L87" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="M87" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="N87" t="s">
-        <v>566</v>
+        <v>619</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>567</v>
+        <v>620</v>
       </c>
       <c r="D88" t="s">
-        <v>560</v>
-[...3 lines deleted...]
-      <c r="G88"/>
+        <v>593</v>
+      </c>
+      <c r="E88" t="s">
+        <v>621</v>
+      </c>
+      <c r="F88" t="s">
+        <v>622</v>
+      </c>
+      <c r="G88" t="s">
+        <v>623</v>
+      </c>
       <c r="H88" t="s">
-        <v>568</v>
+        <v>624</v>
       </c>
       <c r="I88" t="s">
-        <v>569</v>
+        <v>625</v>
       </c>
       <c r="J88" t="s">
-        <v>108</v>
+        <v>584</v>
       </c>
       <c r="K88" t="s">
-        <v>570</v>
+        <v>626</v>
       </c>
       <c r="L88" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="M88" t="s">
-        <v>571</v>
+        <v>627</v>
       </c>
       <c r="N88" t="s">
-        <v>572</v>
+        <v>628</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>567</v>
+        <v>629</v>
       </c>
       <c r="D89" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="I89" t="s">
-        <v>574</v>
+        <v>630</v>
       </c>
       <c r="J89" t="s">
-        <v>108</v>
+        <v>584</v>
       </c>
       <c r="K89" t="s">
-        <v>575</v>
+        <v>631</v>
       </c>
       <c r="L89" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="M89" t="s">
-        <v>576</v>
+        <v>632</v>
       </c>
       <c r="N89" t="s">
-        <v>572</v>
+        <v>633</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>577</v>
+        <v>629</v>
       </c>
       <c r="D90" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="I90" t="s">
-        <v>580</v>
+        <v>634</v>
       </c>
       <c r="J90" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="K90" t="s">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="L90" t="s">
-        <v>583</v>
+        <v>322</v>
       </c>
       <c r="M90" t="s">
-        <v>584</v>
+        <v>636</v>
       </c>
       <c r="N90" t="s">
-        <v>585</v>
+        <v>633</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>121</v>
+        <v>637</v>
       </c>
       <c r="D91" t="s">
-        <v>122</v>
+        <v>638</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>586</v>
+        <v>639</v>
       </c>
       <c r="I91" t="s">
-        <v>587</v>
+        <v>640</v>
       </c>
       <c r="J91" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K91" t="s">
-        <v>588</v>
+        <v>641</v>
       </c>
       <c r="L91" t="s">
-        <v>589</v>
+        <v>129</v>
       </c>
       <c r="M91" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="N91"/>
+        <v>642</v>
+      </c>
+      <c r="N91" t="s">
+        <v>643</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>591</v>
+        <v>644</v>
       </c>
       <c r="D92" t="s">
-        <v>129</v>
+        <v>645</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>592</v>
+        <v>646</v>
       </c>
       <c r="I92" t="s">
-        <v>593</v>
+        <v>647</v>
       </c>
       <c r="J92" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K92" t="s">
-        <v>594</v>
+        <v>648</v>
       </c>
       <c r="L92" t="s">
-        <v>595</v>
+        <v>649</v>
       </c>
       <c r="M92" t="s">
-        <v>596</v>
+        <v>650</v>
       </c>
       <c r="N92" t="s">
-        <v>597</v>
+        <v>651</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>121</v>
+        <v>652</v>
       </c>
       <c r="D93" t="s">
-        <v>122</v>
+        <v>653</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>598</v>
+        <v>654</v>
       </c>
       <c r="I93" t="s">
-        <v>599</v>
+        <v>655</v>
       </c>
       <c r="J93" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K93" t="s">
-        <v>600</v>
+        <v>656</v>
       </c>
       <c r="L93" t="s">
-        <v>601</v>
+        <v>657</v>
       </c>
       <c r="M93" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="N93"/>
+        <v>658</v>
+      </c>
+      <c r="N93" t="s">
+        <v>659</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>603</v>
+        <v>660</v>
       </c>
       <c r="D94" t="s">
-        <v>129</v>
+        <v>661</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>604</v>
+        <v>662</v>
       </c>
       <c r="I94" t="s">
-        <v>605</v>
+        <v>663</v>
       </c>
       <c r="J94" t="s">
-        <v>430</v>
+        <v>664</v>
       </c>
       <c r="K94" t="s">
-        <v>606</v>
+        <v>665</v>
       </c>
       <c r="L94" t="s">
-        <v>607</v>
+        <v>148</v>
       </c>
       <c r="M94" t="s">
-        <v>608</v>
+        <v>666</v>
       </c>
       <c r="N94" t="s">
-        <v>609</v>
+        <v>667</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>121</v>
+        <v>637</v>
       </c>
       <c r="D95" t="s">
-        <v>122</v>
+        <v>668</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="I95" t="s">
-        <v>611</v>
+        <v>669</v>
       </c>
       <c r="J95" t="s">
-        <v>430</v>
+        <v>538</v>
       </c>
       <c r="K95" t="s">
-        <v>612</v>
+        <v>670</v>
       </c>
       <c r="L95" t="s">
-        <v>613</v>
+        <v>362</v>
       </c>
       <c r="M95" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="N95"/>
+        <v>671</v>
+      </c>
+      <c r="N95" t="s">
+        <v>643</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>615</v>
+        <v>672</v>
       </c>
       <c r="D96" t="s">
+        <v>673</v>
+      </c>
+      <c r="E96" t="s">
+        <v>674</v>
+      </c>
+      <c r="F96" t="s">
+        <v>613</v>
+      </c>
+      <c r="G96" t="s">
+        <v>675</v>
+      </c>
+      <c r="H96" t="s">
+        <v>676</v>
+      </c>
+      <c r="I96" t="s">
+        <v>677</v>
+      </c>
+      <c r="J96" t="s">
+        <v>584</v>
+      </c>
+      <c r="K96" t="s">
+        <v>678</v>
+      </c>
+      <c r="L96" t="s">
         <v>129</v>
       </c>
-      <c r="E96"/>
-[...16 lines deleted...]
-      </c>
       <c r="M96" t="s">
-        <v>620</v>
+        <v>679</v>
       </c>
       <c r="N96" t="s">
-        <v>621</v>
+        <v>680</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>121</v>
+        <v>672</v>
       </c>
       <c r="D97" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G97"/>
+        <v>673</v>
+      </c>
+      <c r="E97" t="s">
+        <v>674</v>
+      </c>
+      <c r="F97" t="s">
+        <v>613</v>
+      </c>
+      <c r="G97" t="s">
+        <v>675</v>
+      </c>
       <c r="H97" t="s">
-        <v>622</v>
+        <v>681</v>
       </c>
       <c r="I97" t="s">
-        <v>623</v>
+        <v>682</v>
       </c>
       <c r="J97" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K97" t="s">
-        <v>624</v>
+        <v>683</v>
       </c>
       <c r="L97" t="s">
-        <v>625</v>
+        <v>129</v>
       </c>
       <c r="M97" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="N97"/>
+        <v>684</v>
+      </c>
+      <c r="N97" t="s">
+        <v>680</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>627</v>
+        <v>672</v>
       </c>
       <c r="D98" t="s">
+        <v>673</v>
+      </c>
+      <c r="E98" t="s">
+        <v>674</v>
+      </c>
+      <c r="F98" t="s">
+        <v>613</v>
+      </c>
+      <c r="G98" t="s">
+        <v>675</v>
+      </c>
+      <c r="H98" t="s">
+        <v>685</v>
+      </c>
+      <c r="I98" t="s">
+        <v>686</v>
+      </c>
+      <c r="J98" t="s">
+        <v>584</v>
+      </c>
+      <c r="K98" t="s">
+        <v>687</v>
+      </c>
+      <c r="L98" t="s">
         <v>129</v>
       </c>
-      <c r="E98"/>
-[...16 lines deleted...]
-      </c>
       <c r="M98" t="s">
-        <v>632</v>
+        <v>688</v>
       </c>
       <c r="N98" t="s">
-        <v>633</v>
+        <v>680</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>121</v>
+        <v>672</v>
       </c>
       <c r="D99" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G99"/>
+        <v>673</v>
+      </c>
+      <c r="E99" t="s">
+        <v>674</v>
+      </c>
+      <c r="F99" t="s">
+        <v>613</v>
+      </c>
+      <c r="G99" t="s">
+        <v>675</v>
+      </c>
       <c r="H99" t="s">
-        <v>634</v>
+        <v>689</v>
       </c>
       <c r="I99" t="s">
-        <v>635</v>
+        <v>690</v>
       </c>
       <c r="J99" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K99" t="s">
-        <v>636</v>
+        <v>691</v>
       </c>
       <c r="L99" t="s">
-        <v>637</v>
+        <v>129</v>
       </c>
       <c r="M99" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="N99"/>
+        <v>692</v>
+      </c>
+      <c r="N99" t="s">
+        <v>680</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>639</v>
+        <v>693</v>
       </c>
       <c r="D100" t="s">
-        <v>129</v>
+        <v>694</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>640</v>
+        <v>695</v>
       </c>
       <c r="I100" t="s">
-        <v>641</v>
+        <v>696</v>
       </c>
       <c r="J100" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="K100" t="s">
-        <v>642</v>
+        <v>697</v>
       </c>
       <c r="L100" t="s">
-        <v>643</v>
+        <v>698</v>
       </c>
       <c r="M100" t="s">
-        <v>644</v>
+        <v>699</v>
       </c>
       <c r="N100" t="s">
-        <v>645</v>
+        <v>700</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>121</v>
+        <v>701</v>
       </c>
       <c r="D101" t="s">
-        <v>122</v>
+        <v>702</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>646</v>
+        <v>703</v>
       </c>
       <c r="I101" t="s">
-        <v>647</v>
+        <v>704</v>
       </c>
       <c r="J101" t="s">
-        <v>430</v>
+        <v>664</v>
       </c>
       <c r="K101" t="s">
-        <v>648</v>
+        <v>705</v>
       </c>
       <c r="L101" t="s">
-        <v>649</v>
+        <v>148</v>
       </c>
       <c r="M101" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="N101"/>
+        <v>706</v>
+      </c>
+      <c r="N101" t="s">
+        <v>707</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>651</v>
+        <v>165</v>
       </c>
       <c r="D102" t="s">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>652</v>
+        <v>708</v>
       </c>
       <c r="I102" t="s">
-        <v>653</v>
+        <v>709</v>
       </c>
       <c r="J102" t="s">
-        <v>430</v>
+        <v>664</v>
       </c>
       <c r="K102" t="s">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="L102" t="s">
-        <v>655</v>
+        <v>170</v>
       </c>
       <c r="M102" t="s">
-        <v>656</v>
+        <v>711</v>
       </c>
       <c r="N102" t="s">
-        <v>657</v>
+        <v>172</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>121</v>
+        <v>712</v>
       </c>
       <c r="D103" t="s">
-        <v>122</v>
+        <v>713</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>658</v>
+        <v>343</v>
       </c>
       <c r="I103" t="s">
-        <v>659</v>
+        <v>714</v>
       </c>
       <c r="J103" t="s">
-        <v>430</v>
+        <v>715</v>
       </c>
       <c r="K103" t="s">
-        <v>660</v>
+        <v>716</v>
       </c>
       <c r="L103" t="s">
-        <v>661</v>
+        <v>148</v>
       </c>
       <c r="M103" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N103"/>
+        <v>717</v>
+      </c>
+      <c r="N103" t="s">
+        <v>718</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>663</v>
+        <v>719</v>
       </c>
       <c r="D104" t="s">
-        <v>129</v>
+        <v>720</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>664</v>
+        <v>721</v>
       </c>
       <c r="I104" t="s">
-        <v>665</v>
+        <v>722</v>
       </c>
       <c r="J104" t="s">
-        <v>430</v>
+        <v>715</v>
       </c>
       <c r="K104" t="s">
-        <v>666</v>
+        <v>723</v>
       </c>
       <c r="L104" t="s">
-        <v>667</v>
+        <v>148</v>
       </c>
       <c r="M104" t="s">
-        <v>668</v>
+        <v>724</v>
       </c>
       <c r="N104" t="s">
-        <v>669</v>
+        <v>725</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>670</v>
+        <v>726</v>
       </c>
       <c r="D105" t="s">
-        <v>560</v>
+        <v>727</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>671</v>
+        <v>728</v>
       </c>
       <c r="I105" t="s">
-        <v>672</v>
+        <v>729</v>
       </c>
       <c r="J105" t="s">
-        <v>108</v>
+        <v>715</v>
       </c>
       <c r="K105" t="s">
-        <v>673</v>
+        <v>730</v>
       </c>
       <c r="L105" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="M105" t="s">
-        <v>674</v>
+        <v>731</v>
       </c>
       <c r="N105" t="s">
-        <v>675</v>
+        <v>732</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>670</v>
+        <v>733</v>
       </c>
       <c r="D106" t="s">
-        <v>560</v>
+        <v>734</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>676</v>
+        <v>735</v>
       </c>
       <c r="I106" t="s">
-        <v>677</v>
+        <v>736</v>
       </c>
       <c r="J106" t="s">
-        <v>108</v>
+        <v>715</v>
       </c>
       <c r="K106" t="s">
-        <v>678</v>
+        <v>737</v>
       </c>
       <c r="L106" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="M106" t="s">
-        <v>679</v>
+        <v>738</v>
       </c>
       <c r="N106" t="s">
-        <v>675</v>
+        <v>739</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>121</v>
+        <v>740</v>
       </c>
       <c r="D107" t="s">
-        <v>427</v>
+        <v>741</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>680</v>
+        <v>735</v>
       </c>
       <c r="I107" t="s">
-        <v>681</v>
+        <v>742</v>
       </c>
       <c r="J107" t="s">
-        <v>108</v>
+        <v>715</v>
       </c>
       <c r="K107" t="s">
-        <v>682</v>
+        <v>743</v>
       </c>
       <c r="L107" t="s">
-        <v>683</v>
+        <v>148</v>
       </c>
       <c r="M107" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="N107"/>
+        <v>744</v>
+      </c>
+      <c r="N107" t="s">
+        <v>745</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>685</v>
+        <v>746</v>
       </c>
       <c r="D108" t="s">
-        <v>560</v>
+        <v>747</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>686</v>
+        <v>748</v>
       </c>
       <c r="I108" t="s">
-        <v>687</v>
+        <v>749</v>
       </c>
       <c r="J108" t="s">
-        <v>108</v>
+        <v>715</v>
       </c>
       <c r="K108" t="s">
-        <v>688</v>
+        <v>750</v>
       </c>
       <c r="L108" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="M108" t="s">
-        <v>689</v>
+        <v>751</v>
       </c>
       <c r="N108" t="s">
-        <v>690</v>
+        <v>752</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>685</v>
+        <v>753</v>
       </c>
       <c r="D109" t="s">
-        <v>560</v>
+        <v>754</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>18</v>
+        <v>755</v>
       </c>
       <c r="I109" t="s">
-        <v>691</v>
+        <v>756</v>
       </c>
       <c r="J109" t="s">
-        <v>108</v>
+        <v>715</v>
       </c>
       <c r="K109" t="s">
-        <v>692</v>
+        <v>757</v>
       </c>
       <c r="L109" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="M109" t="s">
-        <v>693</v>
+        <v>758</v>
       </c>
       <c r="N109" t="s">
-        <v>690</v>
+        <v>759</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>694</v>
+        <v>760</v>
       </c>
       <c r="D110" t="s">
-        <v>695</v>
+        <v>761</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>696</v>
+        <v>762</v>
       </c>
       <c r="I110" t="s">
-        <v>697</v>
+        <v>763</v>
       </c>
       <c r="J110" t="s">
-        <v>563</v>
+        <v>715</v>
       </c>
       <c r="K110" t="s">
-        <v>698</v>
+        <v>764</v>
       </c>
       <c r="L110" t="s">
-        <v>699</v>
+        <v>765</v>
       </c>
       <c r="M110" t="s">
-        <v>700</v>
+        <v>766</v>
       </c>
       <c r="N110" t="s">
-        <v>701</v>
+        <v>767</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>702</v>
+        <v>768</v>
       </c>
       <c r="D111" t="s">
-        <v>703</v>
+        <v>769</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>704</v>
+        <v>770</v>
       </c>
       <c r="I111" t="s">
-        <v>705</v>
+        <v>771</v>
       </c>
       <c r="J111" t="s">
-        <v>581</v>
+        <v>715</v>
       </c>
       <c r="K111" t="s">
-        <v>706</v>
+        <v>772</v>
       </c>
       <c r="L111" t="s">
-        <v>707</v>
+        <v>773</v>
       </c>
       <c r="M111" t="s">
-        <v>708</v>
+        <v>774</v>
       </c>
       <c r="N111" t="s">
-        <v>709</v>
+        <v>775</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>121</v>
+        <v>776</v>
       </c>
       <c r="D112" t="s">
-        <v>122</v>
+        <v>777</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>710</v>
+        <v>778</v>
       </c>
       <c r="I112" t="s">
-        <v>711</v>
+        <v>779</v>
       </c>
       <c r="J112" t="s">
-        <v>563</v>
+        <v>715</v>
       </c>
       <c r="K112" t="s">
-        <v>712</v>
+        <v>780</v>
       </c>
       <c r="L112" t="s">
-        <v>713</v>
+        <v>148</v>
       </c>
       <c r="M112" t="s">
-        <v>714</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>781</v>
+      </c>
+      <c r="N112" t="s">
+        <v>782</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>715</v>
+        <v>783</v>
       </c>
       <c r="D113" t="s">
-        <v>129</v>
+        <v>784</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>716</v>
+        <v>785</v>
       </c>
       <c r="I113" t="s">
-        <v>717</v>
+        <v>786</v>
       </c>
       <c r="J113" t="s">
-        <v>563</v>
+        <v>715</v>
       </c>
       <c r="K113" t="s">
-        <v>718</v>
+        <v>787</v>
       </c>
       <c r="L113" t="s">
-        <v>719</v>
+        <v>148</v>
       </c>
       <c r="M113" t="s">
-        <v>720</v>
+        <v>788</v>
       </c>
       <c r="N113" t="s">
-        <v>721</v>
+        <v>789</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>449</v>
+        <v>790</v>
       </c>
       <c r="D114" t="s">
-        <v>450</v>
+        <v>791</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>451</v>
+        <v>792</v>
       </c>
       <c r="I114" t="s">
-        <v>722</v>
+        <v>793</v>
       </c>
       <c r="J114" t="s">
-        <v>581</v>
+        <v>794</v>
       </c>
       <c r="K114" t="s">
-        <v>723</v>
+        <v>795</v>
       </c>
       <c r="L114" t="s">
-        <v>454</v>
+        <v>148</v>
       </c>
       <c r="M114" t="s">
-        <v>724</v>
+        <v>796</v>
       </c>
       <c r="N114" t="s">
-        <v>456</v>
+        <v>797</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>725</v>
+        <v>798</v>
       </c>
       <c r="D115" t="s">
-        <v>726</v>
+        <v>799</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>727</v>
+        <v>800</v>
       </c>
       <c r="I115" t="s">
-        <v>728</v>
+        <v>801</v>
       </c>
       <c r="J115" t="s">
-        <v>729</v>
+        <v>794</v>
       </c>
       <c r="K115" t="s">
-        <v>730</v>
+        <v>802</v>
       </c>
       <c r="L115" t="s">
-        <v>731</v>
+        <v>148</v>
       </c>
       <c r="M115" t="s">
-        <v>732</v>
+        <v>803</v>
       </c>
       <c r="N115" t="s">
-        <v>733</v>
+        <v>804</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>734</v>
+        <v>805</v>
       </c>
       <c r="D116" t="s">
-        <v>735</v>
+        <v>806</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>736</v>
+        <v>72</v>
       </c>
       <c r="I116" t="s">
-        <v>737</v>
+        <v>807</v>
       </c>
       <c r="J116" t="s">
-        <v>738</v>
+        <v>808</v>
       </c>
       <c r="K116" t="s">
-        <v>739</v>
+        <v>809</v>
       </c>
       <c r="L116" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M116" t="s">
-        <v>740</v>
+        <v>811</v>
       </c>
       <c r="N116" t="s">
-        <v>741</v>
+        <v>812</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>742</v>
+        <v>813</v>
       </c>
       <c r="D117" t="s">
-        <v>743</v>
+        <v>814</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>744</v>
+        <v>72</v>
       </c>
       <c r="I117" t="s">
-        <v>745</v>
+        <v>815</v>
       </c>
       <c r="J117" t="s">
-        <v>581</v>
+        <v>808</v>
       </c>
       <c r="K117" t="s">
-        <v>746</v>
+        <v>816</v>
       </c>
       <c r="L117" t="s">
-        <v>747</v>
+        <v>810</v>
       </c>
       <c r="M117" t="s">
-        <v>748</v>
+        <v>817</v>
       </c>
       <c r="N117" t="s">
-        <v>749</v>
+        <v>818</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>750</v>
+        <v>819</v>
       </c>
       <c r="D118" t="s">
-        <v>751</v>
+        <v>820</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>459</v>
+        <v>821</v>
       </c>
       <c r="I118" t="s">
-        <v>752</v>
+        <v>822</v>
       </c>
       <c r="J118" t="s">
-        <v>753</v>
+        <v>794</v>
       </c>
       <c r="K118" t="s">
-        <v>754</v>
+        <v>823</v>
       </c>
       <c r="L118" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M118" t="s">
-        <v>755</v>
+        <v>824</v>
       </c>
       <c r="N118" t="s">
-        <v>756</v>
+        <v>825</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>757</v>
+        <v>826</v>
       </c>
       <c r="D119" t="s">
-        <v>758</v>
+        <v>827</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>759</v>
+        <v>828</v>
       </c>
       <c r="I119" t="s">
-        <v>760</v>
+        <v>829</v>
       </c>
       <c r="J119" t="s">
-        <v>729</v>
+        <v>794</v>
       </c>
       <c r="K119" t="s">
-        <v>761</v>
+        <v>830</v>
       </c>
       <c r="L119" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="M119" t="s">
-        <v>762</v>
+        <v>831</v>
       </c>
       <c r="N119" t="s">
-        <v>763</v>
+        <v>832</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>764</v>
+        <v>833</v>
       </c>
       <c r="D120" t="s">
-        <v>765</v>
+        <v>834</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>766</v>
+        <v>835</v>
       </c>
       <c r="I120" t="s">
-        <v>767</v>
+        <v>836</v>
       </c>
       <c r="J120" t="s">
-        <v>729</v>
+        <v>837</v>
       </c>
       <c r="K120" t="s">
-        <v>768</v>
+        <v>838</v>
       </c>
       <c r="L120" t="s">
-        <v>769</v>
+        <v>148</v>
       </c>
       <c r="M120" t="s">
-        <v>770</v>
+        <v>839</v>
       </c>
       <c r="N120" t="s">
-        <v>771</v>
+        <v>840</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>772</v>
+        <v>841</v>
       </c>
       <c r="D121" t="s">
-        <v>773</v>
+        <v>842</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>774</v>
+        <v>843</v>
       </c>
       <c r="I121" t="s">
-        <v>775</v>
+        <v>844</v>
       </c>
       <c r="J121" t="s">
-        <v>729</v>
+        <v>837</v>
       </c>
       <c r="K121" t="s">
-        <v>776</v>
+        <v>845</v>
       </c>
       <c r="L121" t="s">
-        <v>777</v>
+        <v>148</v>
       </c>
       <c r="M121" t="s">
-        <v>778</v>
+        <v>846</v>
       </c>
       <c r="N121" t="s">
-        <v>779</v>
+        <v>847</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>780</v>
+        <v>224</v>
       </c>
       <c r="D122" t="s">
-        <v>781</v>
+        <v>848</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>782</v>
+        <v>849</v>
       </c>
       <c r="I122" t="s">
-        <v>783</v>
+        <v>850</v>
       </c>
       <c r="J122" t="s">
-        <v>729</v>
+        <v>851</v>
       </c>
       <c r="K122" t="s">
-        <v>784</v>
+        <v>852</v>
       </c>
       <c r="L122" t="s">
-        <v>785</v>
+        <v>853</v>
       </c>
       <c r="M122" t="s">
-        <v>786</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>788</v>
+        <v>855</v>
       </c>
       <c r="D123" t="s">
-        <v>789</v>
+        <v>856</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>790</v>
+        <v>857</v>
       </c>
       <c r="I123" t="s">
-        <v>791</v>
+        <v>858</v>
       </c>
       <c r="J123" t="s">
-        <v>753</v>
+        <v>859</v>
       </c>
       <c r="K123" t="s">
-        <v>792</v>
+        <v>860</v>
       </c>
       <c r="L123" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M123" t="s">
-        <v>793</v>
+        <v>861</v>
       </c>
       <c r="N123" t="s">
-        <v>794</v>
+        <v>862</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>795</v>
+        <v>863</v>
       </c>
       <c r="D124" t="s">
-        <v>796</v>
+        <v>864</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>797</v>
+        <v>865</v>
       </c>
       <c r="I124" t="s">
-        <v>798</v>
+        <v>866</v>
       </c>
       <c r="J124" t="s">
-        <v>753</v>
+        <v>859</v>
       </c>
       <c r="K124" t="s">
-        <v>799</v>
+        <v>867</v>
       </c>
       <c r="L124" t="s">
-        <v>556</v>
+        <v>170</v>
       </c>
       <c r="M124" t="s">
-        <v>800</v>
+        <v>868</v>
       </c>
       <c r="N124" t="s">
-        <v>801</v>
+        <v>869</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>802</v>
+        <v>870</v>
       </c>
       <c r="D125" t="s">
-        <v>726</v>
+        <v>871</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>803</v>
+        <v>872</v>
       </c>
       <c r="I125" t="s">
-        <v>804</v>
+        <v>873</v>
       </c>
       <c r="J125" t="s">
-        <v>729</v>
+        <v>859</v>
       </c>
       <c r="K125" t="s">
-        <v>805</v>
+        <v>874</v>
       </c>
       <c r="L125" t="s">
-        <v>806</v>
+        <v>148</v>
       </c>
       <c r="M125" t="s">
-        <v>807</v>
+        <v>875</v>
       </c>
       <c r="N125" t="s">
-        <v>808</v>
+        <v>876</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>809</v>
+        <v>877</v>
       </c>
       <c r="D126" t="s">
-        <v>810</v>
+        <v>878</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>811</v>
+        <v>72</v>
       </c>
       <c r="I126" t="s">
-        <v>812</v>
+        <v>879</v>
       </c>
       <c r="J126" t="s">
-        <v>729</v>
+        <v>880</v>
       </c>
       <c r="K126" t="s">
-        <v>813</v>
+        <v>881</v>
       </c>
       <c r="L126" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="M126" t="s">
-        <v>815</v>
+        <v>882</v>
       </c>
       <c r="N126" t="s">
-        <v>816</v>
+        <v>883</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="D127" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>819</v>
+        <v>72</v>
       </c>
       <c r="I127" t="s">
-        <v>820</v>
+        <v>886</v>
       </c>
       <c r="J127" t="s">
-        <v>753</v>
+        <v>880</v>
       </c>
       <c r="K127" t="s">
-        <v>821</v>
+        <v>887</v>
       </c>
       <c r="L127" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M127" t="s">
-        <v>822</v>
+        <v>888</v>
       </c>
       <c r="N127" t="s">
-        <v>823</v>
+        <v>889</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>824</v>
+        <v>890</v>
       </c>
       <c r="D128" t="s">
-        <v>825</v>
+        <v>885</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>826</v>
+        <v>72</v>
       </c>
       <c r="I128" t="s">
-        <v>827</v>
+        <v>891</v>
       </c>
       <c r="J128" t="s">
-        <v>753</v>
+        <v>880</v>
       </c>
       <c r="K128" t="s">
-        <v>828</v>
+        <v>892</v>
       </c>
       <c r="L128" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M128" t="s">
-        <v>829</v>
+        <v>893</v>
       </c>
       <c r="N128" t="s">
-        <v>830</v>
+        <v>894</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>831</v>
+        <v>895</v>
       </c>
       <c r="D129" t="s">
-        <v>832</v>
+        <v>896</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>833</v>
+        <v>72</v>
       </c>
       <c r="I129" t="s">
-        <v>834</v>
+        <v>897</v>
       </c>
       <c r="J129" t="s">
-        <v>581</v>
+        <v>880</v>
       </c>
       <c r="K129" t="s">
-        <v>835</v>
+        <v>898</v>
       </c>
       <c r="L129" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="M129" t="s">
-        <v>836</v>
+        <v>899</v>
       </c>
       <c r="N129" t="s">
-        <v>837</v>
+        <v>900</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="D130" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>840</v>
+        <v>901</v>
       </c>
       <c r="I130" t="s">
-        <v>841</v>
+        <v>902</v>
       </c>
       <c r="J130" t="s">
-        <v>842</v>
+        <v>177</v>
       </c>
       <c r="K130" t="s">
-        <v>843</v>
+        <v>903</v>
       </c>
       <c r="L130" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="M130" t="s">
-        <v>844</v>
+        <v>904</v>
       </c>
       <c r="N130" t="s">
-        <v>845</v>
+        <v>869</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>846</v>
+        <v>905</v>
       </c>
       <c r="D131" t="s">
-        <v>847</v>
+        <v>906</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>848</v>
+        <v>907</v>
       </c>
       <c r="I131" t="s">
-        <v>849</v>
+        <v>908</v>
       </c>
       <c r="J131" t="s">
-        <v>842</v>
+        <v>177</v>
       </c>
       <c r="K131" t="s">
-        <v>850</v>
+        <v>909</v>
       </c>
       <c r="L131" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M131" t="s">
-        <v>851</v>
+        <v>910</v>
       </c>
       <c r="N131" t="s">
-        <v>852</v>
+        <v>911</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>121</v>
+        <v>912</v>
       </c>
       <c r="D132" t="s">
-        <v>122</v>
+        <v>913</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>853</v>
+        <v>914</v>
       </c>
       <c r="I132" t="s">
-        <v>854</v>
+        <v>915</v>
       </c>
       <c r="J132" t="s">
-        <v>729</v>
+        <v>177</v>
       </c>
       <c r="K132" t="s">
-        <v>855</v>
+        <v>916</v>
       </c>
       <c r="L132" t="s">
-        <v>856</v>
+        <v>148</v>
       </c>
       <c r="M132" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="N132"/>
+        <v>917</v>
+      </c>
+      <c r="N132" t="s">
+        <v>918</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>858</v>
+        <v>919</v>
       </c>
       <c r="D133" t="s">
-        <v>129</v>
+        <v>920</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>859</v>
+        <v>921</v>
       </c>
       <c r="I133" t="s">
-        <v>860</v>
+        <v>922</v>
       </c>
       <c r="J133" t="s">
-        <v>729</v>
+        <v>177</v>
       </c>
       <c r="K133" t="s">
-        <v>861</v>
+        <v>923</v>
       </c>
       <c r="L133" t="s">
-        <v>862</v>
+        <v>148</v>
       </c>
       <c r="M133" t="s">
-        <v>863</v>
+        <v>924</v>
       </c>
       <c r="N133" t="s">
-        <v>864</v>
+        <v>925</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>121</v>
+        <v>926</v>
       </c>
       <c r="D134" t="s">
-        <v>122</v>
+        <v>927</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>865</v>
+        <v>928</v>
       </c>
       <c r="I134" t="s">
-        <v>866</v>
+        <v>929</v>
       </c>
       <c r="J134" t="s">
-        <v>729</v>
+        <v>177</v>
       </c>
       <c r="K134" t="s">
-        <v>867</v>
+        <v>930</v>
       </c>
       <c r="L134" t="s">
-        <v>868</v>
+        <v>148</v>
       </c>
       <c r="M134" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="N134"/>
+        <v>931</v>
+      </c>
+      <c r="N134" t="s">
+        <v>932</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>870</v>
+        <v>933</v>
       </c>
       <c r="D135" t="s">
-        <v>129</v>
+        <v>934</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>871</v>
+        <v>935</v>
       </c>
       <c r="I135" t="s">
-        <v>872</v>
+        <v>936</v>
       </c>
       <c r="J135" t="s">
-        <v>729</v>
+        <v>177</v>
       </c>
       <c r="K135" t="s">
-        <v>873</v>
+        <v>937</v>
       </c>
       <c r="L135" t="s">
-        <v>874</v>
+        <v>148</v>
       </c>
       <c r="M135" t="s">
-        <v>875</v>
+        <v>938</v>
       </c>
       <c r="N135" t="s">
-        <v>876</v>
+        <v>939</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>877</v>
+        <v>940</v>
       </c>
       <c r="D136" t="s">
-        <v>878</v>
+        <v>941</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>803</v>
+        <v>942</v>
       </c>
       <c r="I136" t="s">
-        <v>879</v>
+        <v>943</v>
       </c>
       <c r="J136" t="s">
-        <v>842</v>
+        <v>177</v>
       </c>
       <c r="K136" t="s">
-        <v>880</v>
+        <v>944</v>
       </c>
       <c r="L136" t="s">
-        <v>881</v>
+        <v>148</v>
       </c>
       <c r="M136" t="s">
-        <v>882</v>
+        <v>945</v>
       </c>
       <c r="N136" t="s">
-        <v>883</v>
+        <v>946</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>877</v>
+        <v>947</v>
       </c>
       <c r="D137" t="s">
-        <v>878</v>
+        <v>948</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>803</v>
+        <v>949</v>
       </c>
       <c r="I137" t="s">
-        <v>884</v>
+        <v>950</v>
       </c>
       <c r="J137" t="s">
-        <v>885</v>
+        <v>177</v>
       </c>
       <c r="K137" t="s">
-        <v>886</v>
+        <v>951</v>
       </c>
       <c r="L137" t="s">
-        <v>881</v>
+        <v>148</v>
       </c>
       <c r="M137" t="s">
-        <v>887</v>
+        <v>952</v>
       </c>
       <c r="N137" t="s">
-        <v>883</v>
+        <v>953</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>888</v>
+        <v>954</v>
       </c>
       <c r="D138" t="s">
-        <v>889</v>
+        <v>955</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>890</v>
+        <v>956</v>
       </c>
       <c r="I138" t="s">
-        <v>891</v>
+        <v>957</v>
       </c>
       <c r="J138" t="s">
-        <v>842</v>
+        <v>177</v>
       </c>
       <c r="K138" t="s">
-        <v>892</v>
+        <v>958</v>
       </c>
       <c r="L138" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M138" t="s">
-        <v>893</v>
+        <v>959</v>
       </c>
       <c r="N138" t="s">
-        <v>894</v>
+        <v>960</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>523</v>
+        <v>961</v>
       </c>
       <c r="D139" t="s">
-        <v>524</v>
+        <v>962</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>895</v>
+        <v>963</v>
       </c>
       <c r="I139" t="s">
-        <v>896</v>
+        <v>964</v>
       </c>
       <c r="J139" t="s">
-        <v>842</v>
+        <v>965</v>
       </c>
       <c r="K139" t="s">
-        <v>897</v>
+        <v>966</v>
       </c>
       <c r="L139" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M139" t="s">
-        <v>898</v>
+        <v>967</v>
       </c>
       <c r="N139" t="s">
-        <v>529</v>
+        <v>968</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>899</v>
+        <v>969</v>
       </c>
       <c r="D140" t="s">
-        <v>900</v>
+        <v>970</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>901</v>
+        <v>971</v>
       </c>
       <c r="I140" t="s">
-        <v>902</v>
+        <v>972</v>
       </c>
       <c r="J140" t="s">
-        <v>903</v>
+        <v>965</v>
       </c>
       <c r="K140" t="s">
-        <v>904</v>
+        <v>973</v>
       </c>
       <c r="L140" t="s">
-        <v>118</v>
+        <v>974</v>
       </c>
       <c r="M140" t="s">
-        <v>905</v>
+        <v>975</v>
       </c>
       <c r="N140" t="s">
-        <v>906</v>
+        <v>976</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>907</v>
+        <v>977</v>
       </c>
       <c r="D141" t="s">
-        <v>908</v>
+        <v>978</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>909</v>
+        <v>979</v>
       </c>
       <c r="I141" t="s">
-        <v>910</v>
+        <v>980</v>
       </c>
       <c r="J141" t="s">
-        <v>903</v>
+        <v>981</v>
       </c>
       <c r="K141" t="s">
-        <v>911</v>
+        <v>982</v>
       </c>
       <c r="L141" t="s">
-        <v>118</v>
+        <v>983</v>
       </c>
       <c r="M141" t="s">
-        <v>912</v>
+        <v>984</v>
       </c>
       <c r="N141" t="s">
-        <v>913</v>
+        <v>985</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>914</v>
+        <v>986</v>
       </c>
       <c r="D142" t="s">
-        <v>915</v>
+        <v>987</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>916</v>
+        <v>988</v>
       </c>
       <c r="I142" t="s">
-        <v>917</v>
+        <v>989</v>
       </c>
       <c r="J142" t="s">
-        <v>903</v>
+        <v>981</v>
       </c>
       <c r="K142" t="s">
-        <v>918</v>
+        <v>990</v>
       </c>
       <c r="L142" t="s">
-        <v>118</v>
+        <v>991</v>
       </c>
       <c r="M142" t="s">
-        <v>919</v>
+        <v>992</v>
       </c>
       <c r="N142" t="s">
-        <v>920</v>
+        <v>993</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>921</v>
+        <v>994</v>
       </c>
       <c r="D143" t="s">
-        <v>922</v>
+        <v>995</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>923</v>
+        <v>996</v>
       </c>
       <c r="I143" t="s">
-        <v>924</v>
+        <v>997</v>
       </c>
       <c r="J143" t="s">
-        <v>925</v>
+        <v>981</v>
       </c>
       <c r="K143" t="s">
-        <v>926</v>
+        <v>998</v>
       </c>
       <c r="L143" t="s">
-        <v>927</v>
+        <v>148</v>
       </c>
       <c r="M143" t="s">
-        <v>928</v>
+        <v>999</v>
       </c>
       <c r="N143" t="s">
-        <v>929</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>921</v>
+        <v>1001</v>
       </c>
       <c r="D144" t="s">
-        <v>922</v>
+        <v>1002</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>930</v>
+        <v>1003</v>
       </c>
       <c r="I144" t="s">
-        <v>931</v>
+        <v>1004</v>
       </c>
       <c r="J144" t="s">
-        <v>925</v>
+        <v>1005</v>
       </c>
       <c r="K144" t="s">
-        <v>932</v>
+        <v>1006</v>
       </c>
       <c r="L144" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="M144" t="s">
-        <v>933</v>
+        <v>1007</v>
       </c>
       <c r="N144" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>457</v>
+        <v>1009</v>
       </c>
       <c r="D145" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>1010</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1013</v>
+      </c>
       <c r="H145" t="s">
-        <v>121</v>
+        <v>1014</v>
       </c>
       <c r="I145" t="s">
-        <v>935</v>
-[...3 lines deleted...]
-      </c>
+        <v>1015</v>
+      </c>
+      <c r="J145"/>
       <c r="K145" t="s">
-        <v>936</v>
+        <v>1016</v>
       </c>
       <c r="L145" t="s">
-        <v>190</v>
+        <v>1017</v>
       </c>
       <c r="M145" t="s">
-        <v>937</v>
+        <v>1018</v>
       </c>
       <c r="N145" t="s">
-        <v>464</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>938</v>
+        <v>1009</v>
       </c>
       <c r="D146" t="s">
-        <v>939</v>
-[...3 lines deleted...]
-      <c r="G146"/>
+        <v>1010</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1013</v>
+      </c>
       <c r="H146" t="s">
-        <v>940</v>
+        <v>1020</v>
       </c>
       <c r="I146" t="s">
-        <v>941</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="J146"/>
       <c r="K146" t="s">
-        <v>942</v>
+        <v>1022</v>
       </c>
       <c r="L146" t="s">
-        <v>118</v>
+        <v>1017</v>
       </c>
       <c r="M146" t="s">
-        <v>943</v>
+        <v>1023</v>
       </c>
       <c r="N146" t="s">
-        <v>944</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>945</v>
+        <v>1009</v>
       </c>
       <c r="D147" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>1010</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1013</v>
+      </c>
       <c r="H147" t="s">
-        <v>803</v>
+        <v>1024</v>
       </c>
       <c r="I147" t="s">
-        <v>946</v>
-[...3 lines deleted...]
-      </c>
+        <v>1025</v>
+      </c>
+      <c r="J147"/>
       <c r="K147" t="s">
-        <v>948</v>
+        <v>1026</v>
       </c>
       <c r="L147" t="s">
-        <v>881</v>
+        <v>1017</v>
       </c>
       <c r="M147" t="s">
-        <v>949</v>
+        <v>1027</v>
       </c>
       <c r="N147" t="s">
-        <v>950</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>951</v>
+        <v>1009</v>
       </c>
       <c r="D148" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      <c r="G148"/>
+        <v>1010</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1013</v>
+      </c>
       <c r="H148" t="s">
-        <v>953</v>
+        <v>1024</v>
       </c>
       <c r="I148" t="s">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>1028</v>
+      </c>
+      <c r="J148"/>
       <c r="K148" t="s">
-        <v>955</v>
+        <v>1029</v>
       </c>
       <c r="L148" t="s">
-        <v>118</v>
+        <v>1017</v>
       </c>
       <c r="M148" t="s">
-        <v>956</v>
+        <v>1030</v>
       </c>
       <c r="N148" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>958</v>
+        <v>1009</v>
       </c>
       <c r="D149" t="s">
-        <v>959</v>
-[...3 lines deleted...]
-      <c r="G149"/>
+        <v>1031</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1013</v>
+      </c>
       <c r="H149" t="s">
-        <v>960</v>
+        <v>1032</v>
       </c>
       <c r="I149" t="s">
-        <v>961</v>
-[...3 lines deleted...]
-      </c>
+        <v>1033</v>
+      </c>
+      <c r="J149"/>
       <c r="K149" t="s">
-        <v>962</v>
+        <v>1034</v>
       </c>
       <c r="L149" t="s">
-        <v>118</v>
+        <v>1035</v>
       </c>
       <c r="M149" t="s">
-        <v>963</v>
+        <v>1036</v>
       </c>
       <c r="N149" t="s">
-        <v>964</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>965</v>
+        <v>1009</v>
       </c>
       <c r="D150" t="s">
-        <v>966</v>
-[...3 lines deleted...]
-      <c r="G150"/>
+        <v>1037</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1013</v>
+      </c>
       <c r="H150" t="s">
-        <v>967</v>
+        <v>1038</v>
       </c>
       <c r="I150" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="J150"/>
       <c r="K150" t="s">
-        <v>969</v>
+        <v>1040</v>
       </c>
       <c r="L150" t="s">
-        <v>118</v>
+        <v>1041</v>
       </c>
       <c r="M150" t="s">
-        <v>970</v>
+        <v>1042</v>
       </c>
       <c r="N150" t="s">
-        <v>971</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>972</v>
+        <v>1043</v>
       </c>
       <c r="D151" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      <c r="G151"/>
+        <v>1044</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1047</v>
+      </c>
       <c r="H151" t="s">
-        <v>974</v>
+        <v>1048</v>
       </c>
       <c r="I151" t="s">
-        <v>975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="J151"/>
       <c r="K151" t="s">
-        <v>977</v>
+        <v>1050</v>
       </c>
       <c r="L151" t="s">
-        <v>118</v>
+        <v>1051</v>
       </c>
       <c r="M151" t="s">
-        <v>978</v>
+        <v>1052</v>
       </c>
       <c r="N151" t="s">
-        <v>979</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>980</v>
+        <v>1043</v>
       </c>
       <c r="D152" t="s">
-        <v>981</v>
-[...3 lines deleted...]
-      <c r="G152"/>
+        <v>1054</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1047</v>
+      </c>
       <c r="H152" t="s">
-        <v>982</v>
+        <v>1055</v>
       </c>
       <c r="I152" t="s">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>1056</v>
+      </c>
+      <c r="J152"/>
       <c r="K152" t="s">
-        <v>984</v>
+        <v>1057</v>
       </c>
       <c r="L152" t="s">
-        <v>118</v>
+        <v>1058</v>
       </c>
       <c r="M152" t="s">
-        <v>985</v>
+        <v>1059</v>
       </c>
       <c r="N152" t="s">
-        <v>986</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>987</v>
+        <v>1043</v>
       </c>
       <c r="D153" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      <c r="G153"/>
+        <v>1054</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1047</v>
+      </c>
       <c r="H153" t="s">
-        <v>989</v>
+        <v>1060</v>
       </c>
       <c r="I153" t="s">
-        <v>990</v>
-[...3 lines deleted...]
-      </c>
+        <v>1061</v>
+      </c>
+      <c r="J153"/>
       <c r="K153" t="s">
-        <v>992</v>
+        <v>1062</v>
       </c>
       <c r="L153" t="s">
-        <v>118</v>
+        <v>1058</v>
       </c>
       <c r="M153" t="s">
-        <v>993</v>
+        <v>1063</v>
       </c>
       <c r="N153" t="s">
-        <v>994</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>995</v>
+        <v>1043</v>
       </c>
       <c r="D154" t="s">
-        <v>996</v>
-[...3 lines deleted...]
-      <c r="G154"/>
+        <v>1054</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1047</v>
+      </c>
       <c r="H154" t="s">
-        <v>459</v>
+        <v>1064</v>
       </c>
       <c r="I154" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="J154"/>
       <c r="K154" t="s">
-        <v>998</v>
+        <v>1066</v>
       </c>
       <c r="L154" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M154" t="s">
-        <v>999</v>
+        <v>1067</v>
       </c>
       <c r="N154" t="s">
-        <v>1000</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1001</v>
+        <v>1043</v>
       </c>
       <c r="D155" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      <c r="G155"/>
+        <v>1054</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1047</v>
+      </c>
       <c r="H155" t="s">
-        <v>459</v>
+        <v>1068</v>
       </c>
       <c r="I155" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1069</v>
+      </c>
+      <c r="J155"/>
       <c r="K155" t="s">
-        <v>1005</v>
+        <v>1070</v>
       </c>
       <c r="L155" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M155" t="s">
-        <v>1006</v>
+        <v>1071</v>
       </c>
       <c r="N155" t="s">
-        <v>1007</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1008</v>
+        <v>1043</v>
       </c>
       <c r="D156" t="s">
-        <v>1009</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>1054</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1047</v>
+      </c>
       <c r="H156" t="s">
-        <v>459</v>
+        <v>1072</v>
       </c>
       <c r="I156" t="s">
-        <v>1010</v>
-[...3 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="J156"/>
       <c r="K156" t="s">
-        <v>1011</v>
+        <v>1074</v>
       </c>
       <c r="L156" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M156" t="s">
-        <v>1012</v>
+        <v>1075</v>
       </c>
       <c r="N156" t="s">
-        <v>1013</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="D157" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      <c r="G157"/>
+        <v>1054</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1047</v>
+      </c>
       <c r="H157" t="s">
-        <v>1016</v>
+        <v>1076</v>
       </c>
       <c r="I157" t="s">
-        <v>1017</v>
-[...3 lines deleted...]
-      </c>
+        <v>1077</v>
+      </c>
+      <c r="J157"/>
       <c r="K157" t="s">
-        <v>1018</v>
+        <v>1078</v>
       </c>
       <c r="L157" t="s">
-        <v>1019</v>
+        <v>1058</v>
       </c>
       <c r="M157" t="s">
-        <v>1020</v>
+        <v>1079</v>
       </c>
       <c r="N157" t="s">
-        <v>1021</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1022</v>
+        <v>1043</v>
       </c>
       <c r="D158" t="s">
-        <v>1023</v>
-[...3 lines deleted...]
-      <c r="G158"/>
+        <v>1054</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1047</v>
+      </c>
       <c r="H158" t="s">
-        <v>1024</v>
+        <v>1080</v>
       </c>
       <c r="I158" t="s">
-        <v>1025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1081</v>
+      </c>
+      <c r="J158"/>
       <c r="K158" t="s">
-        <v>1026</v>
+        <v>1082</v>
       </c>
       <c r="L158" t="s">
-        <v>118</v>
+        <v>1058</v>
       </c>
       <c r="M158" t="s">
-        <v>1027</v>
+        <v>1083</v>
       </c>
       <c r="N158" t="s">
-        <v>1028</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="D159" t="s">
-        <v>1030</v>
-[...3 lines deleted...]
-      <c r="G159"/>
+        <v>1054</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1047</v>
+      </c>
       <c r="H159" t="s">
-        <v>1031</v>
+        <v>1084</v>
       </c>
       <c r="I159" t="s">
-        <v>1032</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="J159"/>
       <c r="K159" t="s">
-        <v>1033</v>
+        <v>1086</v>
       </c>
       <c r="L159" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M159" t="s">
-        <v>1034</v>
+        <v>1087</v>
       </c>
       <c r="N159" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="D160" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      <c r="G160"/>
+        <v>1054</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1047</v>
+      </c>
       <c r="H160" t="s">
-        <v>459</v>
+        <v>1088</v>
       </c>
       <c r="I160" t="s">
-        <v>1038</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="J160"/>
       <c r="K160" t="s">
-        <v>1039</v>
+        <v>1090</v>
       </c>
       <c r="L160" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M160" t="s">
-        <v>1040</v>
+        <v>1091</v>
       </c>
       <c r="N160" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D161" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      <c r="G161"/>
+        <v>1054</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1047</v>
+      </c>
       <c r="H161" t="s">
-        <v>459</v>
+        <v>1092</v>
       </c>
       <c r="I161" t="s">
-        <v>1044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1093</v>
+      </c>
+      <c r="J161"/>
       <c r="K161" t="s">
-        <v>1045</v>
+        <v>1094</v>
       </c>
       <c r="L161" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M161" t="s">
-        <v>1046</v>
+        <v>1095</v>
       </c>
       <c r="N161" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1001</v>
+        <v>1043</v>
       </c>
       <c r="D162" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G162"/>
+        <v>1054</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1047</v>
+      </c>
       <c r="H162" t="s">
-        <v>121</v>
+        <v>1096</v>
       </c>
       <c r="I162" t="s">
-        <v>1048</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="J162"/>
       <c r="K162" t="s">
-        <v>1049</v>
+        <v>1098</v>
       </c>
       <c r="L162" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M162" t="s">
-        <v>1050</v>
+        <v>1099</v>
       </c>
       <c r="N162" t="s">
-        <v>1007</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="D163" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      <c r="G163"/>
+        <v>1054</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1047</v>
+      </c>
       <c r="H163" t="s">
-        <v>459</v>
+        <v>1100</v>
       </c>
       <c r="I163" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J163"/>
+      <c r="K163" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L163" t="s">
+        <v>1058</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1103</v>
+      </c>
+      <c r="N163" t="s">
         <v>1053</v>
-      </c>
-[...13 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="D164" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      <c r="G164"/>
+        <v>1054</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1047</v>
+      </c>
       <c r="H164" t="s">
-        <v>1057</v>
+        <v>1104</v>
       </c>
       <c r="I164" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J164"/>
+      <c r="K164" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L164" t="s">
         <v>1058</v>
       </c>
-      <c r="J164" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M164" t="s">
-        <v>1061</v>
+        <v>1107</v>
       </c>
       <c r="N164" t="s">
-        <v>1021</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="D165" t="s">
-        <v>1063</v>
-[...3 lines deleted...]
-      <c r="G165"/>
+        <v>1054</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1047</v>
+      </c>
       <c r="H165" t="s">
-        <v>459</v>
+        <v>1108</v>
       </c>
       <c r="I165" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1109</v>
+      </c>
+      <c r="J165"/>
       <c r="K165" t="s">
-        <v>1065</v>
+        <v>1110</v>
       </c>
       <c r="L165" t="s">
-        <v>190</v>
+        <v>1058</v>
       </c>
       <c r="M165" t="s">
-        <v>1066</v>
+        <v>1111</v>
       </c>
       <c r="N165" t="s">
-        <v>1067</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1068</v>
+        <v>1043</v>
       </c>
       <c r="D166" t="s">
-        <v>1069</v>
-[...3 lines deleted...]
-      <c r="G166"/>
+        <v>1112</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1047</v>
+      </c>
       <c r="H166" t="s">
-        <v>459</v>
+        <v>1113</v>
       </c>
       <c r="I166" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1114</v>
+      </c>
+      <c r="J166"/>
       <c r="K166" t="s">
-        <v>1071</v>
+        <v>1115</v>
       </c>
       <c r="L166" t="s">
-        <v>190</v>
+        <v>1116</v>
       </c>
       <c r="M166" t="s">
-        <v>1072</v>
+        <v>1117</v>
       </c>
       <c r="N166" t="s">
-        <v>1073</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1074</v>
+        <v>1043</v>
       </c>
       <c r="D167" t="s">
-        <v>1075</v>
-[...3 lines deleted...]
-      <c r="G167"/>
+        <v>1118</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1047</v>
+      </c>
       <c r="H167" t="s">
-        <v>459</v>
+        <v>1119</v>
       </c>
       <c r="I167" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="J167"/>
       <c r="K167" t="s">
-        <v>1077</v>
+        <v>1121</v>
       </c>
       <c r="L167" t="s">
-        <v>190</v>
+        <v>1122</v>
       </c>
       <c r="M167" t="s">
-        <v>1078</v>
+        <v>1123</v>
       </c>
       <c r="N167" t="s">
-        <v>1079</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1080</v>
+        <v>1043</v>
       </c>
       <c r="D168" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      <c r="G168"/>
+        <v>1054</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1047</v>
+      </c>
       <c r="H168" t="s">
-        <v>1082</v>
+        <v>1124</v>
       </c>
       <c r="I168" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1125</v>
+      </c>
+      <c r="J168"/>
       <c r="K168" t="s">
-        <v>1084</v>
+        <v>1126</v>
       </c>
       <c r="L168" t="s">
-        <v>118</v>
+        <v>1058</v>
       </c>
       <c r="M168" t="s">
-        <v>1085</v>
+        <v>1127</v>
       </c>
       <c r="N168" t="s">
-        <v>1086</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1087</v>
+        <v>1128</v>
       </c>
       <c r="D169" t="s">
-        <v>1088</v>
+        <v>1129</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1089</v>
+        <v>1130</v>
       </c>
       <c r="I169" t="s">
-        <v>1090</v>
+        <v>1131</v>
       </c>
       <c r="J169" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="K169" t="s">
-        <v>1091</v>
+        <v>1132</v>
       </c>
       <c r="L169" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="M169" t="s">
-        <v>1092</v>
+        <v>1133</v>
       </c>
       <c r="N169" t="s">
-        <v>1093</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>113</v>
+        <v>1135</v>
       </c>
       <c r="D170" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G170"/>
+        <v>1136</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1139</v>
+      </c>
       <c r="H170" t="s">
-        <v>1094</v>
+        <v>1140</v>
       </c>
       <c r="I170" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1141</v>
+      </c>
+      <c r="J170"/>
       <c r="K170" t="s">
-        <v>1096</v>
+        <v>1142</v>
       </c>
       <c r="L170" t="s">
-        <v>118</v>
+        <v>1143</v>
       </c>
       <c r="M170" t="s">
-        <v>1097</v>
+        <v>1144</v>
       </c>
       <c r="N170" t="s">
-        <v>120</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1068</v>
+        <v>1146</v>
       </c>
       <c r="D171" t="s">
-        <v>934</v>
+        <v>1147</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>121</v>
+        <v>224</v>
       </c>
       <c r="I171" t="s">
-        <v>1098</v>
+        <v>1148</v>
       </c>
       <c r="J171" t="s">
-        <v>885</v>
+        <v>1149</v>
       </c>
       <c r="K171" t="s">
-        <v>1099</v>
+        <v>1150</v>
       </c>
       <c r="L171" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M171" t="s">
-        <v>1100</v>
+        <v>1151</v>
       </c>
       <c r="N171" t="s">
-        <v>1073</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1042</v>
+        <v>1153</v>
       </c>
       <c r="D172" t="s">
-        <v>934</v>
+        <v>1154</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>121</v>
+        <v>1155</v>
       </c>
       <c r="I172" t="s">
-        <v>1101</v>
+        <v>1156</v>
       </c>
       <c r="J172" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K172" t="s">
-        <v>1102</v>
+        <v>1157</v>
       </c>
       <c r="L172" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="M172" t="s">
-        <v>1103</v>
+        <v>1158</v>
       </c>
       <c r="N172" t="s">
-        <v>1047</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1001</v>
+        <v>1160</v>
       </c>
       <c r="D173" t="s">
-        <v>934</v>
+        <v>1161</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>121</v>
+        <v>1162</v>
       </c>
       <c r="I173" t="s">
-        <v>1104</v>
+        <v>1163</v>
       </c>
       <c r="J173" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K173" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="L173" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M173" t="s">
-        <v>1106</v>
+        <v>1165</v>
       </c>
       <c r="N173" t="s">
-        <v>1007</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1074</v>
+        <v>1167</v>
       </c>
       <c r="D174" t="s">
-        <v>934</v>
+        <v>1168</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>121</v>
+        <v>1169</v>
       </c>
       <c r="I174" t="s">
-        <v>1107</v>
+        <v>1170</v>
       </c>
       <c r="J174" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K174" t="s">
-        <v>1108</v>
+        <v>1171</v>
       </c>
       <c r="L174" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M174" t="s">
-        <v>1109</v>
+        <v>1172</v>
       </c>
       <c r="N174" t="s">
-        <v>1079</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1008</v>
+        <v>1174</v>
       </c>
       <c r="D175" t="s">
-        <v>934</v>
+        <v>1175</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>121</v>
+        <v>1176</v>
       </c>
       <c r="I175" t="s">
-        <v>1110</v>
+        <v>1177</v>
       </c>
       <c r="J175" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K175" t="s">
-        <v>1111</v>
+        <v>1178</v>
       </c>
       <c r="L175" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="M175" t="s">
-        <v>1112</v>
+        <v>1179</v>
       </c>
       <c r="N175" t="s">
-        <v>1013</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1113</v>
+        <v>1181</v>
       </c>
       <c r="D176" t="s">
-        <v>1114</v>
+        <v>1182</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1115</v>
+        <v>1183</v>
       </c>
       <c r="I176" t="s">
-        <v>1116</v>
+        <v>1184</v>
       </c>
       <c r="J176" t="s">
-        <v>1004</v>
+        <v>29</v>
       </c>
       <c r="K176" t="s">
-        <v>1117</v>
+        <v>1185</v>
       </c>
       <c r="L176" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M176" t="s">
-        <v>1118</v>
+        <v>1186</v>
       </c>
       <c r="N176" t="s">
-        <v>1119</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1120</v>
+        <v>1188</v>
       </c>
       <c r="D177" t="s">
-        <v>1121</v>
+        <v>1189</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1122</v>
+        <v>1190</v>
       </c>
       <c r="I177" t="s">
-        <v>1123</v>
+        <v>1191</v>
       </c>
       <c r="J177" t="s">
-        <v>1004</v>
+        <v>29</v>
       </c>
       <c r="K177" t="s">
-        <v>1124</v>
+        <v>1192</v>
       </c>
       <c r="L177" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M177" t="s">
-        <v>1125</v>
+        <v>1193</v>
       </c>
       <c r="N177" t="s">
-        <v>1126</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1036</v>
+        <v>1195</v>
       </c>
       <c r="D178" t="s">
-        <v>934</v>
+        <v>1196</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>121</v>
+        <v>1197</v>
       </c>
       <c r="I178" t="s">
-        <v>1127</v>
+        <v>1198</v>
       </c>
       <c r="J178" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K178" t="s">
-        <v>1128</v>
+        <v>1199</v>
       </c>
       <c r="L178" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M178" t="s">
-        <v>1129</v>
+        <v>1200</v>
       </c>
       <c r="N178" t="s">
-        <v>1041</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1051</v>
+        <v>1202</v>
       </c>
       <c r="D179" t="s">
-        <v>934</v>
+        <v>1203</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>121</v>
+        <v>1204</v>
       </c>
       <c r="I179" t="s">
-        <v>1130</v>
+        <v>1205</v>
       </c>
       <c r="J179" t="s">
-        <v>885</v>
+        <v>29</v>
       </c>
       <c r="K179" t="s">
-        <v>1131</v>
+        <v>1206</v>
       </c>
       <c r="L179" t="s">
-        <v>190</v>
+        <v>1207</v>
       </c>
       <c r="M179" t="s">
-        <v>1132</v>
+        <v>1208</v>
       </c>
       <c r="N179" t="s">
-        <v>1056</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1062</v>
+        <v>1210</v>
       </c>
       <c r="D180" t="s">
-        <v>934</v>
+        <v>1211</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>121</v>
+        <v>1212</v>
       </c>
       <c r="I180" t="s">
-        <v>1133</v>
+        <v>1213</v>
       </c>
       <c r="J180" t="s">
-        <v>885</v>
+        <v>312</v>
       </c>
       <c r="K180" t="s">
-        <v>1134</v>
+        <v>1214</v>
       </c>
       <c r="L180" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M180" t="s">
-        <v>1135</v>
+        <v>1215</v>
       </c>
       <c r="N180" t="s">
-        <v>1067</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>365</v>
+        <v>1217</v>
       </c>
       <c r="D181" t="s">
-        <v>934</v>
+        <v>1218</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>121</v>
+        <v>1155</v>
       </c>
       <c r="I181" t="s">
-        <v>1136</v>
+        <v>1219</v>
       </c>
       <c r="J181" t="s">
-        <v>885</v>
+        <v>1220</v>
       </c>
       <c r="K181" t="s">
-        <v>1137</v>
+        <v>1221</v>
       </c>
       <c r="L181" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M181" t="s">
-        <v>1138</v>
+        <v>1222</v>
       </c>
       <c r="N181" t="s">
-        <v>371</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>995</v>
+        <v>1224</v>
       </c>
       <c r="D182" t="s">
-        <v>934</v>
+        <v>1225</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>121</v>
+        <v>1226</v>
       </c>
       <c r="I182" t="s">
-        <v>1139</v>
+        <v>1227</v>
       </c>
       <c r="J182" t="s">
-        <v>885</v>
+        <v>1220</v>
       </c>
       <c r="K182" t="s">
-        <v>1140</v>
+        <v>1228</v>
       </c>
       <c r="L182" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M182" t="s">
-        <v>1141</v>
+        <v>1229</v>
       </c>
       <c r="N182" t="s">
-        <v>1000</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1142</v>
+        <v>1231</v>
       </c>
       <c r="D183" t="s">
-        <v>1143</v>
+        <v>1232</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1144</v>
+        <v>1233</v>
       </c>
       <c r="I183" t="s">
-        <v>1145</v>
+        <v>1234</v>
       </c>
       <c r="J183" t="s">
-        <v>1004</v>
+        <v>1220</v>
       </c>
       <c r="K183" t="s">
-        <v>1146</v>
+        <v>1235</v>
       </c>
       <c r="L183" t="s">
-        <v>118</v>
+        <v>1207</v>
       </c>
       <c r="M183" t="s">
-        <v>1147</v>
+        <v>1236</v>
       </c>
       <c r="N183" t="s">
-        <v>1148</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1149</v>
+        <v>1238</v>
       </c>
       <c r="D184" t="s">
-        <v>1150</v>
+        <v>1239</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1151</v>
+        <v>1240</v>
       </c>
       <c r="I184" t="s">
-        <v>1152</v>
+        <v>1241</v>
       </c>
       <c r="J184" t="s">
-        <v>1004</v>
+        <v>1220</v>
       </c>
       <c r="K184" t="s">
-        <v>1153</v>
+        <v>1242</v>
       </c>
       <c r="L184" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M184" t="s">
-        <v>1154</v>
+        <v>1243</v>
       </c>
       <c r="N184" t="s">
-        <v>1155</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1156</v>
+        <v>1245</v>
       </c>
       <c r="D185" t="s">
-        <v>1157</v>
+        <v>1246</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1158</v>
+        <v>1247</v>
       </c>
       <c r="I185" t="s">
-        <v>1159</v>
+        <v>1248</v>
       </c>
       <c r="J185" t="s">
-        <v>1004</v>
+        <v>1220</v>
       </c>
       <c r="K185" t="s">
-        <v>1160</v>
+        <v>1249</v>
       </c>
       <c r="L185" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M185" t="s">
-        <v>1161</v>
+        <v>1250</v>
       </c>
       <c r="N185" t="s">
-        <v>1162</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1163</v>
+        <v>1252</v>
       </c>
       <c r="D186" t="s">
-        <v>1164</v>
+        <v>1253</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1165</v>
+        <v>1254</v>
       </c>
       <c r="I186" t="s">
-        <v>1166</v>
+        <v>1255</v>
       </c>
       <c r="J186" t="s">
-        <v>1004</v>
+        <v>538</v>
       </c>
       <c r="K186" t="s">
-        <v>1167</v>
+        <v>1256</v>
       </c>
       <c r="L186" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M186" t="s">
-        <v>1168</v>
+        <v>1257</v>
       </c>
       <c r="N186" t="s">
-        <v>1169</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1170</v>
+        <v>1259</v>
       </c>
       <c r="D187" t="s">
-        <v>1171</v>
+        <v>1260</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1172</v>
+        <v>1261</v>
       </c>
       <c r="I187" t="s">
-        <v>1173</v>
+        <v>1262</v>
       </c>
       <c r="J187" t="s">
-        <v>1004</v>
+        <v>538</v>
       </c>
       <c r="K187" t="s">
-        <v>1174</v>
+        <v>1263</v>
       </c>
       <c r="L187" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M187" t="s">
-        <v>1175</v>
+        <v>1264</v>
       </c>
       <c r="N187" t="s">
-        <v>1176</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1177</v>
+        <v>1266</v>
       </c>
       <c r="D188" t="s">
-        <v>1178</v>
+        <v>1267</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1179</v>
+        <v>72</v>
       </c>
       <c r="I188" t="s">
-        <v>1180</v>
+        <v>1268</v>
       </c>
       <c r="J188" t="s">
-        <v>1004</v>
+        <v>538</v>
       </c>
       <c r="K188" t="s">
-        <v>1181</v>
+        <v>1269</v>
       </c>
       <c r="L188" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M188" t="s">
-        <v>1182</v>
+        <v>1270</v>
       </c>
       <c r="N188" t="s">
-        <v>1183</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>795</v>
+        <v>1272</v>
       </c>
       <c r="D189" t="s">
-        <v>796</v>
+        <v>1273</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1184</v>
+        <v>1274</v>
       </c>
       <c r="I189" t="s">
-        <v>1185</v>
+        <v>1275</v>
       </c>
       <c r="J189" t="s">
-        <v>1004</v>
+        <v>538</v>
       </c>
       <c r="K189" t="s">
-        <v>1186</v>
+        <v>1276</v>
       </c>
       <c r="L189" t="s">
-        <v>1187</v>
+        <v>148</v>
       </c>
       <c r="M189" t="s">
-        <v>1188</v>
+        <v>1277</v>
       </c>
       <c r="N189" t="s">
-        <v>801</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1189</v>
+        <v>1174</v>
       </c>
       <c r="D190" t="s">
-        <v>1190</v>
+        <v>1175</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1191</v>
+        <v>1279</v>
       </c>
       <c r="I190" t="s">
-        <v>1192</v>
+        <v>1280</v>
       </c>
       <c r="J190" t="s">
-        <v>1004</v>
+        <v>538</v>
       </c>
       <c r="K190" t="s">
-        <v>1193</v>
+        <v>1281</v>
       </c>
       <c r="L190" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="M190" t="s">
-        <v>1194</v>
+        <v>1282</v>
       </c>
       <c r="N190" t="s">
-        <v>1195</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1196</v>
+        <v>1283</v>
       </c>
       <c r="D191" t="s">
-        <v>1197</v>
+        <v>1284</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1198</v>
+        <v>1285</v>
       </c>
       <c r="I191" t="s">
-        <v>1199</v>
+        <v>1286</v>
       </c>
       <c r="J191" t="s">
-        <v>1004</v>
+        <v>584</v>
       </c>
       <c r="K191" t="s">
-        <v>1200</v>
+        <v>1287</v>
       </c>
       <c r="L191" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M191" t="s">
-        <v>1201</v>
+        <v>1288</v>
       </c>
       <c r="N191" t="s">
-        <v>1202</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1203</v>
+        <v>1290</v>
       </c>
       <c r="D192" t="s">
-        <v>1204</v>
+        <v>1291</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1205</v>
+        <v>1292</v>
       </c>
       <c r="I192" t="s">
-        <v>1206</v>
+        <v>1293</v>
       </c>
       <c r="J192" t="s">
-        <v>1004</v>
+        <v>584</v>
       </c>
       <c r="K192" t="s">
-        <v>1207</v>
+        <v>1294</v>
       </c>
       <c r="L192" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M192" t="s">
-        <v>1208</v>
+        <v>1295</v>
       </c>
       <c r="N192" t="s">
-        <v>1209</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1210</v>
+        <v>1297</v>
       </c>
       <c r="D193" t="s">
-        <v>1211</v>
+        <v>1298</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1212</v>
+        <v>1299</v>
       </c>
       <c r="I193" t="s">
-        <v>1213</v>
+        <v>1300</v>
       </c>
       <c r="J193" t="s">
-        <v>1004</v>
+        <v>584</v>
       </c>
       <c r="K193" t="s">
-        <v>1214</v>
+        <v>1301</v>
       </c>
       <c r="L193" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="M193" t="s">
-        <v>1215</v>
+        <v>1302</v>
       </c>
       <c r="N193" t="s">
-        <v>1216</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>921</v>
+        <v>1153</v>
       </c>
       <c r="D194" t="s">
-        <v>922</v>
+        <v>1304</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1217</v>
+        <v>224</v>
       </c>
       <c r="I194" t="s">
-        <v>1218</v>
+        <v>1305</v>
       </c>
       <c r="J194" t="s">
-        <v>1219</v>
+        <v>538</v>
       </c>
       <c r="K194" t="s">
-        <v>1220</v>
+        <v>1306</v>
       </c>
       <c r="L194" t="s">
-        <v>927</v>
+        <v>170</v>
       </c>
       <c r="M194" t="s">
-        <v>1221</v>
+        <v>1307</v>
       </c>
       <c r="N194" t="s">
-        <v>929</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1222</v>
+        <v>224</v>
       </c>
       <c r="D195" t="s">
-        <v>1223</v>
+        <v>1308</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1224</v>
+        <v>1309</v>
       </c>
       <c r="I195" t="s">
-        <v>1225</v>
+        <v>1310</v>
       </c>
       <c r="J195" t="s">
-        <v>1219</v>
+        <v>1311</v>
       </c>
       <c r="K195" t="s">
-        <v>1226</v>
+        <v>1312</v>
       </c>
       <c r="L195" t="s">
-        <v>1227</v>
+        <v>1313</v>
       </c>
       <c r="M195" t="s">
-        <v>1228</v>
-[...3 lines deleted...]
-      </c>
+        <v>1314</v>
+      </c>
+      <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1230</v>
+        <v>224</v>
       </c>
       <c r="D196" t="s">
-        <v>1231</v>
+        <v>1315</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1232</v>
+        <v>224</v>
       </c>
       <c r="I196" t="s">
-        <v>1233</v>
+        <v>1316</v>
       </c>
       <c r="J196" t="s">
-        <v>1219</v>
+        <v>584</v>
       </c>
       <c r="K196" t="s">
-        <v>1234</v>
+        <v>1317</v>
       </c>
       <c r="L196" t="s">
-        <v>556</v>
+        <v>1318</v>
       </c>
       <c r="M196" t="s">
-        <v>1235</v>
-[...3 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="N196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>184</v>
+        <v>1320</v>
       </c>
       <c r="D197" t="s">
-        <v>185</v>
+        <v>1321</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1237</v>
+        <v>1322</v>
       </c>
       <c r="I197" t="s">
-        <v>1238</v>
+        <v>1323</v>
       </c>
       <c r="J197" t="s">
-        <v>1219</v>
+        <v>584</v>
       </c>
       <c r="K197" t="s">
-        <v>1239</v>
+        <v>1324</v>
       </c>
       <c r="L197" t="s">
-        <v>190</v>
+        <v>1325</v>
       </c>
       <c r="M197" t="s">
-        <v>1240</v>
+        <v>1326</v>
       </c>
       <c r="N197" t="s">
-        <v>192</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>523</v>
+        <v>1328</v>
       </c>
       <c r="D198" t="s">
-        <v>524</v>
+        <v>1329</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1241</v>
+        <v>72</v>
       </c>
       <c r="I198" t="s">
-        <v>1242</v>
+        <v>1330</v>
       </c>
       <c r="J198" t="s">
-        <v>1219</v>
+        <v>584</v>
       </c>
       <c r="K198" t="s">
-        <v>1243</v>
+        <v>1331</v>
       </c>
       <c r="L198" t="s">
-        <v>190</v>
+        <v>40</v>
       </c>
       <c r="M198" t="s">
-        <v>1244</v>
+        <v>1332</v>
       </c>
       <c r="N198" t="s">
-        <v>529</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>921</v>
+        <v>1334</v>
       </c>
       <c r="D199" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      <c r="G199"/>
+        <v>1335</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1338</v>
+      </c>
       <c r="H199" t="s">
-        <v>1245</v>
+        <v>1339</v>
       </c>
       <c r="I199" t="s">
-        <v>1246</v>
+        <v>1340</v>
       </c>
       <c r="J199" t="s">
-        <v>1219</v>
+        <v>1341</v>
       </c>
       <c r="K199" t="s">
-        <v>1247</v>
+        <v>1342</v>
       </c>
       <c r="L199" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M199" t="s">
-        <v>1248</v>
+        <v>1343</v>
       </c>
       <c r="N199" t="s">
-        <v>929</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1222</v>
+        <v>1334</v>
       </c>
       <c r="D200" t="s">
-        <v>1223</v>
-[...3 lines deleted...]
-      <c r="G200"/>
+        <v>1335</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1338</v>
+      </c>
       <c r="H200" t="s">
-        <v>1249</v>
+        <v>1345</v>
       </c>
       <c r="I200" t="s">
-        <v>1250</v>
+        <v>1346</v>
       </c>
       <c r="J200" t="s">
-        <v>1219</v>
+        <v>1341</v>
       </c>
       <c r="K200" t="s">
-        <v>1251</v>
+        <v>1347</v>
       </c>
       <c r="L200" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M200" t="s">
-        <v>1252</v>
+        <v>1348</v>
       </c>
       <c r="N200" t="s">
-        <v>1229</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1253</v>
+        <v>1349</v>
       </c>
       <c r="D201" t="s">
-        <v>1254</v>
-[...3 lines deleted...]
-      <c r="G201"/>
+        <v>1335</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1352</v>
+      </c>
       <c r="H201" t="s">
-        <v>459</v>
+        <v>1353</v>
       </c>
       <c r="I201" t="s">
-        <v>1255</v>
+        <v>1354</v>
       </c>
       <c r="J201" t="s">
-        <v>1219</v>
+        <v>1341</v>
       </c>
       <c r="K201" t="s">
-        <v>1256</v>
+        <v>1355</v>
       </c>
       <c r="L201" t="s">
-        <v>1257</v>
+        <v>118</v>
       </c>
       <c r="M201" t="s">
-        <v>1258</v>
+        <v>1356</v>
       </c>
       <c r="N201" t="s">
-        <v>1259</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1253</v>
+        <v>1349</v>
       </c>
       <c r="D202" t="s">
-        <v>1254</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1335</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1352</v>
+      </c>
       <c r="H202" t="s">
-        <v>459</v>
+        <v>1358</v>
       </c>
       <c r="I202" t="s">
-        <v>1260</v>
+        <v>1359</v>
       </c>
       <c r="J202" t="s">
-        <v>1261</v>
+        <v>1341</v>
       </c>
       <c r="K202" t="s">
-        <v>1262</v>
+        <v>1360</v>
       </c>
       <c r="L202" t="s">
-        <v>1263</v>
+        <v>118</v>
       </c>
       <c r="M202" t="s">
-        <v>1264</v>
+        <v>1361</v>
       </c>
       <c r="N202" t="s">
-        <v>1259</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1253</v>
+        <v>1362</v>
       </c>
       <c r="D203" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1335</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1365</v>
+      </c>
       <c r="H203" t="s">
-        <v>121</v>
+        <v>1366</v>
       </c>
       <c r="I203" t="s">
-        <v>1266</v>
+        <v>1367</v>
       </c>
       <c r="J203" t="s">
-        <v>1267</v>
+        <v>1341</v>
       </c>
       <c r="K203" t="s">
-        <v>1268</v>
+        <v>1368</v>
       </c>
       <c r="L203" t="s">
-        <v>1263</v>
+        <v>118</v>
       </c>
       <c r="M203" t="s">
-        <v>1269</v>
+        <v>1369</v>
       </c>
       <c r="N203" t="s">
-        <v>1259</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1270</v>
+        <v>1362</v>
       </c>
       <c r="D204" t="s">
-        <v>1271</v>
-[...3 lines deleted...]
-      <c r="G204"/>
+        <v>1335</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1365</v>
+      </c>
       <c r="H204" t="s">
-        <v>1272</v>
+        <v>1371</v>
       </c>
       <c r="I204" t="s">
-        <v>1273</v>
+        <v>1372</v>
       </c>
       <c r="J204" t="s">
-        <v>20</v>
+        <v>1341</v>
       </c>
       <c r="K204" t="s">
-        <v>1274</v>
+        <v>1373</v>
       </c>
       <c r="L204" t="s">
-        <v>1275</v>
+        <v>118</v>
       </c>
       <c r="M204" t="s">
-        <v>1276</v>
-[...1 lines deleted...]
-      <c r="N204"/>
+        <v>1374</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1370</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1277</v>
+        <v>1375</v>
       </c>
       <c r="D205" t="s">
-        <v>1278</v>
-[...3 lines deleted...]
-      <c r="G205"/>
+        <v>1335</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1378</v>
+      </c>
       <c r="H205" t="s">
-        <v>1279</v>
+        <v>1379</v>
       </c>
       <c r="I205" t="s">
-        <v>1280</v>
+        <v>1380</v>
       </c>
       <c r="J205" t="s">
-        <v>20</v>
+        <v>1341</v>
       </c>
       <c r="K205" t="s">
-        <v>1281</v>
+        <v>1381</v>
       </c>
       <c r="L205" t="s">
-        <v>1282</v>
+        <v>118</v>
       </c>
       <c r="M205" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="N205"/>
+        <v>1382</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1383</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1284</v>
+        <v>1375</v>
       </c>
       <c r="D206" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      <c r="G206"/>
+        <v>1335</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1378</v>
+      </c>
       <c r="H206" t="s">
-        <v>1286</v>
+        <v>1384</v>
       </c>
       <c r="I206" t="s">
-        <v>1287</v>
+        <v>1385</v>
       </c>
       <c r="J206" t="s">
-        <v>20</v>
+        <v>1341</v>
       </c>
       <c r="K206" t="s">
-        <v>1288</v>
+        <v>1386</v>
       </c>
       <c r="L206" t="s">
-        <v>1289</v>
+        <v>118</v>
       </c>
       <c r="M206" t="s">
-        <v>1290</v>
-[...1 lines deleted...]
-      <c r="N206"/>
+        <v>1387</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1383</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1291</v>
+        <v>224</v>
       </c>
       <c r="D207" t="s">
-        <v>1292</v>
+        <v>1388</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1293</v>
+        <v>1389</v>
       </c>
       <c r="I207" t="s">
-        <v>1294</v>
-[...3 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="J207"/>
       <c r="K207" t="s">
-        <v>1295</v>
+        <v>1391</v>
       </c>
       <c r="L207" t="s">
-        <v>1296</v>
+        <v>1392</v>
       </c>
       <c r="M207" t="s">
-        <v>1297</v>
+        <v>1393</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1298</v>
+        <v>1394</v>
       </c>
       <c r="D208" t="s">
-        <v>1299</v>
-[...3 lines deleted...]
-      <c r="G208"/>
+        <v>1395</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1398</v>
+      </c>
       <c r="H208" t="s">
-        <v>1300</v>
+        <v>1399</v>
       </c>
       <c r="I208" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="J208"/>
       <c r="K208" t="s">
-        <v>1302</v>
+        <v>1401</v>
       </c>
       <c r="L208" t="s">
-        <v>1303</v>
+        <v>118</v>
       </c>
       <c r="M208" t="s">
-        <v>1304</v>
-[...1 lines deleted...]
-      <c r="N208"/>
+        <v>1402</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1403</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1305</v>
+        <v>224</v>
       </c>
       <c r="D209" t="s">
-        <v>1306</v>
+        <v>1404</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1307</v>
+        <v>224</v>
       </c>
       <c r="I209" t="s">
-        <v>1308</v>
-[...3 lines deleted...]
-      </c>
+        <v>1405</v>
+      </c>
+      <c r="J209"/>
       <c r="K209" t="s">
-        <v>1309</v>
+        <v>1406</v>
       </c>
       <c r="L209" t="s">
-        <v>1310</v>
+        <v>1407</v>
       </c>
       <c r="M209" t="s">
-        <v>1311</v>
+        <v>1408</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1312</v>
+        <v>224</v>
       </c>
       <c r="D210" t="s">
-        <v>1313</v>
+        <v>1409</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1314</v>
+        <v>224</v>
       </c>
       <c r="I210" t="s">
-        <v>1315</v>
-[...3 lines deleted...]
-      </c>
+        <v>1410</v>
+      </c>
+      <c r="J210"/>
       <c r="K210" t="s">
-        <v>1316</v>
+        <v>1411</v>
       </c>
       <c r="L210" t="s">
-        <v>1317</v>
+        <v>1412</v>
       </c>
       <c r="M210" t="s">
-        <v>1318</v>
+        <v>1413</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1319</v>
+        <v>1414</v>
       </c>
       <c r="D211" t="s">
-        <v>1320</v>
+        <v>388</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>803</v>
+        <v>1415</v>
       </c>
       <c r="I211" t="s">
-        <v>1321</v>
+        <v>1416</v>
       </c>
       <c r="J211" t="s">
-        <v>20</v>
+        <v>1417</v>
       </c>
       <c r="K211" t="s">
-        <v>1322</v>
+        <v>1418</v>
       </c>
       <c r="L211" t="s">
-        <v>881</v>
+        <v>1419</v>
       </c>
       <c r="M211" t="s">
-        <v>1323</v>
+        <v>1420</v>
       </c>
       <c r="N211" t="s">
-        <v>1324</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1325</v>
+        <v>1422</v>
       </c>
       <c r="D212" t="s">
-        <v>1326</v>
+        <v>1423</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1327</v>
+        <v>1424</v>
       </c>
       <c r="I212" t="s">
-        <v>1328</v>
-[...3 lines deleted...]
-      </c>
+        <v>1425</v>
+      </c>
+      <c r="J212"/>
       <c r="K212" t="s">
-        <v>1329</v>
+        <v>1426</v>
       </c>
       <c r="L212" t="s">
-        <v>1330</v>
+        <v>1427</v>
       </c>
       <c r="M212" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="N212"/>
+        <v>1428</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1429</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1332</v>
+        <v>1430</v>
       </c>
       <c r="D213" t="s">
-        <v>1333</v>
+        <v>1431</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1334</v>
+        <v>1432</v>
       </c>
       <c r="I213" t="s">
-        <v>1335</v>
-[...3 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="J213"/>
       <c r="K213" t="s">
-        <v>1336</v>
+        <v>1434</v>
       </c>
       <c r="L213" t="s">
-        <v>1337</v>
+        <v>1435</v>
       </c>
       <c r="M213" t="s">
-        <v>1338</v>
-[...1 lines deleted...]
-      <c r="N213"/>
+        <v>1436</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1437</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1339</v>
+        <v>1438</v>
       </c>
       <c r="D214" t="s">
-        <v>1340</v>
+        <v>1431</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1341</v>
+        <v>1439</v>
       </c>
       <c r="I214" t="s">
-        <v>1342</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="J214"/>
       <c r="K214" t="s">
-        <v>1343</v>
+        <v>1441</v>
       </c>
       <c r="L214" t="s">
-        <v>1344</v>
+        <v>1442</v>
       </c>
       <c r="M214" t="s">
-        <v>1345</v>
-[...1 lines deleted...]
-      <c r="N214"/>
+        <v>1443</v>
+      </c>
+      <c r="N214" t="s">
+        <v>1444</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1346</v>
+        <v>1445</v>
       </c>
       <c r="D215" t="s">
-        <v>1347</v>
+        <v>1431</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1348</v>
+        <v>224</v>
       </c>
       <c r="I215" t="s">
-        <v>1349</v>
-[...3 lines deleted...]
-      </c>
+        <v>1446</v>
+      </c>
+      <c r="J215"/>
       <c r="K215" t="s">
-        <v>1350</v>
+        <v>1447</v>
       </c>
       <c r="L215" t="s">
-        <v>556</v>
+        <v>1448</v>
       </c>
       <c r="M215" t="s">
-        <v>1351</v>
+        <v>1449</v>
       </c>
       <c r="N215" t="s">
-        <v>1352</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1353</v>
+        <v>224</v>
       </c>
       <c r="D216" t="s">
-        <v>1354</v>
+        <v>1409</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1355</v>
+        <v>1451</v>
       </c>
       <c r="I216" t="s">
-        <v>1356</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="J216"/>
       <c r="K216" t="s">
-        <v>1357</v>
+        <v>1453</v>
       </c>
       <c r="L216" t="s">
-        <v>556</v>
+        <v>1454</v>
       </c>
       <c r="M216" t="s">
-        <v>1358</v>
-[...3 lines deleted...]
-      </c>
+        <v>1455</v>
+      </c>
+      <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1360</v>
+        <v>1456</v>
       </c>
       <c r="D217" t="s">
-        <v>1361</v>
-[...3 lines deleted...]
-      <c r="G217"/>
+        <v>1457</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1460</v>
+      </c>
       <c r="H217" t="s">
-        <v>1362</v>
+        <v>1461</v>
       </c>
       <c r="I217" t="s">
-        <v>1363</v>
-[...3 lines deleted...]
-      </c>
+        <v>1462</v>
+      </c>
+      <c r="J217"/>
       <c r="K217" t="s">
-        <v>1364</v>
+        <v>1463</v>
       </c>
       <c r="L217" t="s">
-        <v>1365</v>
+        <v>1464</v>
       </c>
       <c r="M217" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="N217"/>
+        <v>1465</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1466</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1367</v>
+        <v>1456</v>
       </c>
       <c r="D218" t="s">
-        <v>1368</v>
-[...3 lines deleted...]
-      <c r="G218"/>
+        <v>1457</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1460</v>
+      </c>
       <c r="H218" t="s">
-        <v>1369</v>
+        <v>1467</v>
       </c>
       <c r="I218" t="s">
-        <v>1370</v>
-[...3 lines deleted...]
-      </c>
+        <v>1468</v>
+      </c>
+      <c r="J218"/>
       <c r="K218" t="s">
-        <v>1371</v>
+        <v>1469</v>
       </c>
       <c r="L218" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M218" t="s">
-        <v>1372</v>
+        <v>1470</v>
       </c>
       <c r="N218" t="s">
-        <v>1373</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1374</v>
+        <v>1471</v>
       </c>
       <c r="D219" t="s">
-        <v>1375</v>
-[...3 lines deleted...]
-      <c r="G219"/>
+        <v>1472</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1475</v>
+      </c>
       <c r="H219" t="s">
-        <v>459</v>
+        <v>1476</v>
       </c>
       <c r="I219" t="s">
-        <v>1376</v>
-[...3 lines deleted...]
-      </c>
+        <v>1477</v>
+      </c>
+      <c r="J219"/>
       <c r="K219" t="s">
-        <v>1377</v>
+        <v>1478</v>
       </c>
       <c r="L219" t="s">
         <v>118</v>
       </c>
       <c r="M219" t="s">
-        <v>1378</v>
+        <v>1479</v>
       </c>
       <c r="N219" t="s">
-        <v>1379</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>750</v>
+        <v>1481</v>
       </c>
       <c r="D220" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      <c r="G220"/>
+        <v>1472</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1484</v>
+      </c>
       <c r="H220" t="s">
-        <v>121</v>
+        <v>1485</v>
       </c>
       <c r="I220" t="s">
-        <v>1380</v>
-[...3 lines deleted...]
-      </c>
+        <v>1486</v>
+      </c>
+      <c r="J220"/>
       <c r="K220" t="s">
-        <v>1382</v>
+        <v>1487</v>
       </c>
       <c r="L220" t="s">
         <v>118</v>
       </c>
       <c r="M220" t="s">
-        <v>1383</v>
+        <v>1488</v>
       </c>
       <c r="N220" t="s">
-        <v>756</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1384</v>
+        <v>1490</v>
       </c>
       <c r="D221" t="s">
-        <v>1385</v>
-[...3 lines deleted...]
-      <c r="G221"/>
+        <v>1491</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1494</v>
+      </c>
       <c r="H221" t="s">
-        <v>459</v>
+        <v>1495</v>
       </c>
       <c r="I221" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1496</v>
+      </c>
+      <c r="J221"/>
       <c r="K221" t="s">
-        <v>1387</v>
+        <v>1497</v>
       </c>
       <c r="L221" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M221" t="s">
-        <v>1388</v>
+        <v>1498</v>
       </c>
       <c r="N221" t="s">
-        <v>1389</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1374</v>
+        <v>1490</v>
       </c>
       <c r="D222" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      <c r="G222"/>
+        <v>1491</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1494</v>
+      </c>
       <c r="H222" t="s">
-        <v>121</v>
+        <v>1500</v>
       </c>
       <c r="I222" t="s">
-        <v>1390</v>
-[...3 lines deleted...]
-      </c>
+        <v>1501</v>
+      </c>
+      <c r="J222"/>
       <c r="K222" t="s">
-        <v>1391</v>
+        <v>1502</v>
       </c>
       <c r="L222" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M222" t="s">
-        <v>1392</v>
+        <v>1503</v>
       </c>
       <c r="N222" t="s">
-        <v>1379</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1393</v>
+        <v>1504</v>
       </c>
       <c r="D223" t="s">
-        <v>1394</v>
-[...3 lines deleted...]
-      <c r="G223"/>
+        <v>1505</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1508</v>
+      </c>
       <c r="H223" t="s">
-        <v>1395</v>
+        <v>1509</v>
       </c>
       <c r="I223" t="s">
-        <v>1396</v>
-[...3 lines deleted...]
-      </c>
+        <v>1510</v>
+      </c>
+      <c r="J223"/>
       <c r="K223" t="s">
-        <v>1397</v>
+        <v>1511</v>
       </c>
       <c r="L223" t="s">
-        <v>118</v>
+        <v>1512</v>
       </c>
       <c r="M223" t="s">
-        <v>1398</v>
+        <v>1513</v>
       </c>
       <c r="N223" t="s">
-        <v>1399</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1400</v>
+        <v>1515</v>
       </c>
       <c r="D224" t="s">
-        <v>1401</v>
-[...3 lines deleted...]
-      <c r="G224"/>
+        <v>1516</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1519</v>
+      </c>
       <c r="H224" t="s">
-        <v>1402</v>
+        <v>1520</v>
       </c>
       <c r="I224" t="s">
-        <v>1403</v>
-[...3 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="J224"/>
       <c r="K224" t="s">
-        <v>1404</v>
+        <v>1522</v>
       </c>
       <c r="L224" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="M224" t="s">
-        <v>1405</v>
+        <v>1523</v>
       </c>
       <c r="N224" t="s">
-        <v>1406</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1407</v>
+        <v>1525</v>
       </c>
       <c r="D225" t="s">
-        <v>1408</v>
-[...3 lines deleted...]
-      <c r="G225"/>
+        <v>1526</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1529</v>
+      </c>
       <c r="H225" t="s">
-        <v>1409</v>
+        <v>1530</v>
       </c>
       <c r="I225" t="s">
-        <v>1410</v>
-[...3 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="J225"/>
       <c r="K225" t="s">
-        <v>1411</v>
+        <v>1532</v>
       </c>
       <c r="L225" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M225" t="s">
-        <v>1412</v>
+        <v>1533</v>
       </c>
       <c r="N225" t="s">
-        <v>1413</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1414</v>
+        <v>1525</v>
       </c>
       <c r="D226" t="s">
-        <v>1415</v>
-[...3 lines deleted...]
-      <c r="G226"/>
+        <v>1535</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1529</v>
+      </c>
       <c r="H226" t="s">
-        <v>459</v>
+        <v>1536</v>
       </c>
       <c r="I226" t="s">
-        <v>1416</v>
-[...3 lines deleted...]
-      </c>
+        <v>1537</v>
+      </c>
+      <c r="J226"/>
       <c r="K226" t="s">
-        <v>1417</v>
+        <v>1538</v>
       </c>
       <c r="L226" t="s">
-        <v>190</v>
+        <v>1512</v>
       </c>
       <c r="M226" t="s">
-        <v>1418</v>
+        <v>1539</v>
       </c>
       <c r="N226" t="s">
-        <v>1419</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1420</v>
+        <v>1540</v>
       </c>
       <c r="D227" t="s">
-        <v>1421</v>
-[...3 lines deleted...]
-      <c r="G227"/>
+        <v>1541</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F227" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1544</v>
+      </c>
       <c r="H227" t="s">
-        <v>459</v>
+        <v>1545</v>
       </c>
       <c r="I227" t="s">
-        <v>1422</v>
-[...3 lines deleted...]
-      </c>
+        <v>1546</v>
+      </c>
+      <c r="J227"/>
       <c r="K227" t="s">
-        <v>1423</v>
+        <v>1547</v>
       </c>
       <c r="L227" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M227" t="s">
-        <v>1424</v>
+        <v>1548</v>
       </c>
       <c r="N227" t="s">
-        <v>1425</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1426</v>
+        <v>1550</v>
       </c>
       <c r="D228" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      <c r="G228"/>
+        <v>1541</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1553</v>
+      </c>
       <c r="H228" t="s">
-        <v>1428</v>
+        <v>1554</v>
       </c>
       <c r="I228" t="s">
-        <v>1429</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="J228"/>
       <c r="K228" t="s">
-        <v>1430</v>
+        <v>1556</v>
       </c>
       <c r="L228" t="s">
         <v>118</v>
       </c>
       <c r="M228" t="s">
-        <v>1431</v>
+        <v>1557</v>
       </c>
       <c r="N228" t="s">
-        <v>1432</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1433</v>
+        <v>1559</v>
       </c>
       <c r="D229" t="s">
-        <v>1434</v>
-[...3 lines deleted...]
-      <c r="G229"/>
+        <v>1560</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1563</v>
+      </c>
       <c r="H229" t="s">
-        <v>1435</v>
+        <v>1564</v>
       </c>
       <c r="I229" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1565</v>
+      </c>
+      <c r="J229"/>
       <c r="K229" t="s">
-        <v>1437</v>
+        <v>1566</v>
       </c>
       <c r="L229" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M229" t="s">
-        <v>1438</v>
+        <v>1567</v>
       </c>
       <c r="N229" t="s">
-        <v>1439</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1440</v>
+        <v>1550</v>
       </c>
       <c r="D230" t="s">
-        <v>1441</v>
-[...3 lines deleted...]
-      <c r="G230"/>
+        <v>1560</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1553</v>
+      </c>
       <c r="H230" t="s">
-        <v>1442</v>
+        <v>1569</v>
       </c>
       <c r="I230" t="s">
-        <v>1443</v>
-[...3 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="J230"/>
       <c r="K230" t="s">
-        <v>1444</v>
+        <v>1571</v>
       </c>
       <c r="L230" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="M230" t="s">
-        <v>1445</v>
+        <v>1572</v>
       </c>
       <c r="N230" t="s">
-        <v>1446</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1447</v>
+        <v>1573</v>
       </c>
       <c r="D231" t="s">
-        <v>1448</v>
-[...3 lines deleted...]
-      <c r="G231"/>
+        <v>1574</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1577</v>
+      </c>
       <c r="H231" t="s">
-        <v>803</v>
+        <v>1578</v>
       </c>
       <c r="I231" t="s">
-        <v>1449</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="J231"/>
       <c r="K231" t="s">
-        <v>1450</v>
+        <v>1580</v>
       </c>
       <c r="L231" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M231" t="s">
-        <v>1451</v>
+        <v>1581</v>
       </c>
       <c r="N231" t="s">
-        <v>1452</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1453</v>
+        <v>1573</v>
       </c>
       <c r="D232" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      <c r="G232"/>
+        <v>1574</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1577</v>
+      </c>
       <c r="H232" t="s">
-        <v>1455</v>
+        <v>1583</v>
       </c>
       <c r="I232" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      </c>
+        <v>1584</v>
+      </c>
+      <c r="J232"/>
       <c r="K232" t="s">
-        <v>1457</v>
+        <v>1585</v>
       </c>
       <c r="L232" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M232" t="s">
-        <v>1458</v>
+        <v>1586</v>
       </c>
       <c r="N232" t="s">
-        <v>1459</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1014</v>
+        <v>1587</v>
       </c>
       <c r="D233" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      <c r="G233"/>
+        <v>1574</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F233" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1590</v>
+      </c>
       <c r="H233" t="s">
-        <v>459</v>
+        <v>1591</v>
       </c>
       <c r="I233" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      </c>
+        <v>1592</v>
+      </c>
+      <c r="J233"/>
       <c r="K233" t="s">
-        <v>1461</v>
+        <v>1593</v>
       </c>
       <c r="L233" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M233" t="s">
-        <v>1462</v>
+        <v>1594</v>
       </c>
       <c r="N233" t="s">
-        <v>1021</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1463</v>
+        <v>1587</v>
       </c>
       <c r="D234" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F234" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H234" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J234"/>
+      <c r="K234" t="s">
+        <v>1598</v>
+      </c>
+      <c r="L234" t="s">
         <v>1464</v>
       </c>
-      <c r="E234"/>
-[...16 lines deleted...]
-      </c>
       <c r="M234" t="s">
-        <v>1468</v>
+        <v>1599</v>
       </c>
       <c r="N234" t="s">
-        <v>1469</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1470</v>
+        <v>1600</v>
       </c>
       <c r="D235" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      <c r="G235"/>
+        <v>1574</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F235" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G235" t="s">
+        <v>1603</v>
+      </c>
       <c r="H235" t="s">
-        <v>1472</v>
+        <v>1604</v>
       </c>
       <c r="I235" t="s">
-        <v>1473</v>
-[...3 lines deleted...]
-      </c>
+        <v>1605</v>
+      </c>
+      <c r="J235"/>
       <c r="K235" t="s">
-        <v>1474</v>
+        <v>1606</v>
       </c>
       <c r="L235" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M235" t="s">
-        <v>1475</v>
+        <v>1607</v>
       </c>
       <c r="N235" t="s">
-        <v>1476</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1477</v>
+        <v>1600</v>
       </c>
       <c r="D236" t="s">
-        <v>1478</v>
-[...3 lines deleted...]
-      <c r="G236"/>
+        <v>1574</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1603</v>
+      </c>
       <c r="H236" t="s">
-        <v>1479</v>
+        <v>1609</v>
       </c>
       <c r="I236" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1610</v>
+      </c>
+      <c r="J236"/>
       <c r="K236" t="s">
-        <v>1481</v>
+        <v>1611</v>
       </c>
       <c r="L236" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M236" t="s">
-        <v>1482</v>
+        <v>1612</v>
       </c>
       <c r="N236" t="s">
-        <v>1483</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1484</v>
+        <v>1613</v>
       </c>
       <c r="D237" t="s">
-        <v>1485</v>
-[...3 lines deleted...]
-      <c r="G237"/>
+        <v>1614</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1617</v>
+      </c>
       <c r="H237" t="s">
-        <v>459</v>
+        <v>1618</v>
       </c>
       <c r="I237" t="s">
-        <v>1486</v>
-[...3 lines deleted...]
-      </c>
+        <v>1619</v>
+      </c>
+      <c r="J237"/>
       <c r="K237" t="s">
-        <v>1487</v>
+        <v>1620</v>
       </c>
       <c r="L237" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M237" t="s">
-        <v>1488</v>
+        <v>1621</v>
       </c>
       <c r="N237" t="s">
-        <v>1489</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1490</v>
+        <v>1623</v>
       </c>
       <c r="D238" t="s">
-        <v>1491</v>
-[...3 lines deleted...]
-      <c r="G238"/>
+        <v>1614</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1626</v>
+      </c>
       <c r="H238" t="s">
-        <v>1492</v>
+        <v>1627</v>
       </c>
       <c r="I238" t="s">
-        <v>1493</v>
-[...3 lines deleted...]
-      </c>
+        <v>1628</v>
+      </c>
+      <c r="J238"/>
       <c r="K238" t="s">
-        <v>1494</v>
+        <v>1629</v>
       </c>
       <c r="L238" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M238" t="s">
-        <v>1495</v>
+        <v>1630</v>
       </c>
       <c r="N238" t="s">
-        <v>1496</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1414</v>
+        <v>1600</v>
       </c>
       <c r="D239" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G239"/>
+        <v>1614</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1603</v>
+      </c>
       <c r="H239" t="s">
-        <v>121</v>
+        <v>1609</v>
       </c>
       <c r="I239" t="s">
-        <v>1497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1632</v>
+      </c>
+      <c r="J239"/>
       <c r="K239" t="s">
-        <v>1498</v>
+        <v>1633</v>
       </c>
       <c r="L239" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M239" t="s">
-        <v>1499</v>
+        <v>1634</v>
       </c>
       <c r="N239" t="s">
-        <v>1419</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1500</v>
+        <v>1635</v>
       </c>
       <c r="D240" t="s">
-        <v>1501</v>
-[...3 lines deleted...]
-      <c r="G240"/>
+        <v>1614</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1638</v>
+      </c>
       <c r="H240" t="s">
-        <v>459</v>
+        <v>1639</v>
       </c>
       <c r="I240" t="s">
-        <v>1502</v>
-[...3 lines deleted...]
-      </c>
+        <v>1640</v>
+      </c>
+      <c r="J240"/>
       <c r="K240" t="s">
-        <v>1503</v>
+        <v>1641</v>
       </c>
       <c r="L240" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M240" t="s">
-        <v>1504</v>
+        <v>1642</v>
       </c>
       <c r="N240" t="s">
-        <v>1505</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1420</v>
+        <v>1635</v>
       </c>
       <c r="D241" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G241"/>
+        <v>1614</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1638</v>
+      </c>
       <c r="H241" t="s">
-        <v>121</v>
+        <v>1644</v>
       </c>
       <c r="I241" t="s">
-        <v>1506</v>
-[...3 lines deleted...]
-      </c>
+        <v>1645</v>
+      </c>
+      <c r="J241"/>
       <c r="K241" t="s">
-        <v>1507</v>
+        <v>1646</v>
       </c>
       <c r="L241" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M241" t="s">
-        <v>1508</v>
+        <v>1647</v>
       </c>
       <c r="N241" t="s">
-        <v>1425</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1509</v>
+        <v>1600</v>
       </c>
       <c r="D242" t="s">
-        <v>1510</v>
-[...3 lines deleted...]
-      <c r="G242"/>
+        <v>1614</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1603</v>
+      </c>
       <c r="H242" t="s">
-        <v>1511</v>
+        <v>1648</v>
       </c>
       <c r="I242" t="s">
-        <v>1512</v>
-[...3 lines deleted...]
-      </c>
+        <v>1649</v>
+      </c>
+      <c r="J242"/>
       <c r="K242" t="s">
-        <v>1513</v>
+        <v>1650</v>
       </c>
       <c r="L242" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M242" t="s">
-        <v>1514</v>
+        <v>1651</v>
       </c>
       <c r="N242" t="s">
-        <v>1515</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1484</v>
+        <v>1623</v>
       </c>
       <c r="D243" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G243"/>
+        <v>1614</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1626</v>
+      </c>
       <c r="H243" t="s">
-        <v>121</v>
+        <v>1652</v>
       </c>
       <c r="I243" t="s">
-        <v>1516</v>
-[...3 lines deleted...]
-      </c>
+        <v>1653</v>
+      </c>
+      <c r="J243"/>
       <c r="K243" t="s">
-        <v>1517</v>
+        <v>1654</v>
       </c>
       <c r="L243" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M243" t="s">
-        <v>1518</v>
+        <v>1655</v>
       </c>
       <c r="N243" t="s">
-        <v>1489</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1447</v>
+        <v>1656</v>
       </c>
       <c r="D244" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G244"/>
+        <v>1657</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1660</v>
+      </c>
       <c r="H244" t="s">
-        <v>121</v>
+        <v>1661</v>
       </c>
       <c r="I244" t="s">
-        <v>1519</v>
-[...3 lines deleted...]
-      </c>
+        <v>1662</v>
+      </c>
+      <c r="J244"/>
       <c r="K244" t="s">
-        <v>1520</v>
+        <v>1663</v>
       </c>
       <c r="L244" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M244" t="s">
-        <v>1521</v>
+        <v>1664</v>
       </c>
       <c r="N244" t="s">
-        <v>1452</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1522</v>
+        <v>1666</v>
       </c>
       <c r="D245" t="s">
-        <v>1523</v>
-[...3 lines deleted...]
-      <c r="G245"/>
+        <v>1657</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1669</v>
+      </c>
       <c r="H245" t="s">
-        <v>459</v>
+        <v>1670</v>
       </c>
       <c r="I245" t="s">
-        <v>1524</v>
-[...3 lines deleted...]
-      </c>
+        <v>1671</v>
+      </c>
+      <c r="J245"/>
       <c r="K245" t="s">
-        <v>1525</v>
+        <v>1672</v>
       </c>
       <c r="L245" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M245" t="s">
-        <v>1526</v>
+        <v>1673</v>
       </c>
       <c r="N245" t="s">
-        <v>1527</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1477</v>
+        <v>1675</v>
       </c>
       <c r="D246" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G246"/>
+        <v>1676</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1679</v>
+      </c>
       <c r="H246" t="s">
-        <v>121</v>
+        <v>1680</v>
       </c>
       <c r="I246" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="J246"/>
       <c r="K246" t="s">
-        <v>1529</v>
+        <v>1682</v>
       </c>
       <c r="L246" t="s">
-        <v>190</v>
+        <v>1512</v>
       </c>
       <c r="M246" t="s">
-        <v>1530</v>
+        <v>1683</v>
       </c>
       <c r="N246" t="s">
-        <v>1483</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1531</v>
+        <v>224</v>
       </c>
       <c r="D247" t="s">
-        <v>1532</v>
+        <v>225</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>459</v>
+        <v>1685</v>
       </c>
       <c r="I247" t="s">
-        <v>1533</v>
-[...3 lines deleted...]
-      </c>
+        <v>1686</v>
+      </c>
+      <c r="J247"/>
       <c r="K247" t="s">
-        <v>1534</v>
+        <v>1687</v>
       </c>
       <c r="L247" t="s">
-        <v>190</v>
+        <v>1688</v>
       </c>
       <c r="M247" t="s">
-        <v>1535</v>
-[...3 lines deleted...]
-      </c>
+        <v>1689</v>
+      </c>
+      <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1537</v>
+        <v>1690</v>
       </c>
       <c r="D248" t="s">
-        <v>1538</v>
+        <v>1691</v>
       </c>
       <c r="E248" t="s">
-        <v>1539</v>
+        <v>1692</v>
       </c>
       <c r="F248" t="s">
-        <v>1540</v>
+        <v>1693</v>
       </c>
       <c r="G248" t="s">
-        <v>1541</v>
+        <v>1694</v>
       </c>
       <c r="H248" t="s">
-        <v>1542</v>
+        <v>1695</v>
       </c>
       <c r="I248" t="s">
-        <v>1543</v>
-[...3 lines deleted...]
-      </c>
+        <v>1696</v>
+      </c>
+      <c r="J248"/>
       <c r="K248" t="s">
-        <v>1544</v>
+        <v>1697</v>
       </c>
       <c r="L248" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M248" t="s">
-        <v>1546</v>
+        <v>1698</v>
       </c>
       <c r="N248" t="s">
-        <v>1547</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1014</v>
+        <v>1700</v>
       </c>
       <c r="D249" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G249"/>
+        <v>1701</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1703</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1704</v>
+      </c>
       <c r="H249" t="s">
-        <v>121</v>
+        <v>1705</v>
       </c>
       <c r="I249" t="s">
-        <v>1548</v>
-[...3 lines deleted...]
-      </c>
+        <v>1706</v>
+      </c>
+      <c r="J249"/>
       <c r="K249" t="s">
-        <v>1549</v>
+        <v>1707</v>
       </c>
       <c r="L249" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M249" t="s">
-        <v>1550</v>
+        <v>1708</v>
       </c>
       <c r="N249" t="s">
-        <v>1021</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1551</v>
+        <v>1710</v>
       </c>
       <c r="D250" t="s">
-        <v>1538</v>
+        <v>1701</v>
       </c>
       <c r="E250" t="s">
-        <v>1552</v>
+        <v>1711</v>
       </c>
       <c r="F250" t="s">
-        <v>1553</v>
+        <v>1712</v>
       </c>
       <c r="G250" t="s">
-        <v>1554</v>
+        <v>1713</v>
       </c>
       <c r="H250" t="s">
-        <v>1555</v>
+        <v>1714</v>
       </c>
       <c r="I250" t="s">
-        <v>1556</v>
-[...3 lines deleted...]
-      </c>
+        <v>1715</v>
+      </c>
+      <c r="J250"/>
       <c r="K250" t="s">
-        <v>1557</v>
+        <v>1716</v>
       </c>
       <c r="L250" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M250" t="s">
-        <v>1558</v>
+        <v>1717</v>
       </c>
       <c r="N250" t="s">
-        <v>1559</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1560</v>
+        <v>1700</v>
       </c>
       <c r="D251" t="s">
-        <v>1561</v>
-[...3 lines deleted...]
-      <c r="G251"/>
+        <v>1719</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1703</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1704</v>
+      </c>
       <c r="H251" t="s">
-        <v>1562</v>
+        <v>1705</v>
       </c>
       <c r="I251" t="s">
-        <v>1563</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="J251"/>
       <c r="K251" t="s">
-        <v>1564</v>
+        <v>1721</v>
       </c>
       <c r="L251" t="s">
-        <v>118</v>
+        <v>1722</v>
       </c>
       <c r="M251" t="s">
-        <v>1565</v>
+        <v>1723</v>
       </c>
       <c r="N251" t="s">
-        <v>1566</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1433</v>
+        <v>1504</v>
       </c>
       <c r="D252" t="s">
-        <v>1434</v>
-[...3 lines deleted...]
-      <c r="G252"/>
+        <v>1724</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1508</v>
+      </c>
       <c r="H252" t="s">
-        <v>1567</v>
+        <v>1725</v>
       </c>
       <c r="I252" t="s">
-        <v>1568</v>
-[...3 lines deleted...]
-      </c>
+        <v>1726</v>
+      </c>
+      <c r="J252"/>
       <c r="K252" t="s">
-        <v>1569</v>
+        <v>1727</v>
       </c>
       <c r="L252" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M252" t="s">
-        <v>1570</v>
+        <v>1728</v>
       </c>
       <c r="N252" t="s">
-        <v>1439</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1571</v>
+        <v>1504</v>
       </c>
       <c r="D253" t="s">
-        <v>1572</v>
-[...3 lines deleted...]
-      <c r="G253"/>
+        <v>1724</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1508</v>
+      </c>
       <c r="H253" t="s">
-        <v>1573</v>
+        <v>1729</v>
       </c>
       <c r="I253" t="s">
-        <v>1574</v>
-[...3 lines deleted...]
-      </c>
+        <v>1730</v>
+      </c>
+      <c r="J253"/>
       <c r="K253" t="s">
-        <v>1575</v>
+        <v>1731</v>
       </c>
       <c r="L253" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M253" t="s">
-        <v>1576</v>
+        <v>1732</v>
       </c>
       <c r="N253" t="s">
-        <v>1577</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1578</v>
+        <v>1733</v>
       </c>
       <c r="D254" t="s">
-        <v>1579</v>
-[...3 lines deleted...]
-      <c r="G254"/>
+        <v>1526</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1736</v>
+      </c>
       <c r="H254" t="s">
-        <v>1580</v>
+        <v>1737</v>
       </c>
       <c r="I254" t="s">
-        <v>1581</v>
-[...3 lines deleted...]
-      </c>
+        <v>1738</v>
+      </c>
+      <c r="J254"/>
       <c r="K254" t="s">
-        <v>1582</v>
+        <v>1739</v>
       </c>
       <c r="L254" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M254" t="s">
-        <v>1583</v>
+        <v>1740</v>
       </c>
       <c r="N254" t="s">
-        <v>1584</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1585</v>
+        <v>1733</v>
       </c>
       <c r="D255" t="s">
-        <v>1586</v>
-[...3 lines deleted...]
-      <c r="G255"/>
+        <v>1526</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1736</v>
+      </c>
       <c r="H255" t="s">
-        <v>459</v>
+        <v>1742</v>
       </c>
       <c r="I255" t="s">
-        <v>1587</v>
-[...3 lines deleted...]
-      </c>
+        <v>1743</v>
+      </c>
+      <c r="J255"/>
       <c r="K255" t="s">
-        <v>1588</v>
+        <v>1744</v>
       </c>
       <c r="L255" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M255" t="s">
-        <v>1589</v>
+        <v>1745</v>
       </c>
       <c r="N255" t="s">
-        <v>1590</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1585</v>
+        <v>1675</v>
       </c>
       <c r="D256" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G256"/>
+        <v>1526</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1679</v>
+      </c>
       <c r="H256" t="s">
-        <v>121</v>
+        <v>1747</v>
       </c>
       <c r="I256" t="s">
-        <v>1591</v>
-[...3 lines deleted...]
-      </c>
+        <v>1748</v>
+      </c>
+      <c r="J256"/>
       <c r="K256" t="s">
-        <v>1593</v>
+        <v>1749</v>
       </c>
       <c r="L256" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M256" t="s">
-        <v>1594</v>
+        <v>1750</v>
       </c>
       <c r="N256" t="s">
-        <v>1590</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1571</v>
+        <v>1675</v>
       </c>
       <c r="D257" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G257"/>
+        <v>1526</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1679</v>
+      </c>
       <c r="H257" t="s">
-        <v>121</v>
+        <v>1751</v>
       </c>
       <c r="I257" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="J257"/>
       <c r="K257" t="s">
-        <v>1596</v>
+        <v>1753</v>
       </c>
       <c r="L257" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M257" t="s">
-        <v>1597</v>
+        <v>1754</v>
       </c>
       <c r="N257" t="s">
-        <v>1577</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1585</v>
+        <v>1525</v>
       </c>
       <c r="D258" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G258"/>
+        <v>1526</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1529</v>
+      </c>
       <c r="H258" t="s">
-        <v>121</v>
+        <v>1755</v>
       </c>
       <c r="I258" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>1756</v>
+      </c>
+      <c r="J258"/>
       <c r="K258" t="s">
-        <v>1599</v>
+        <v>1757</v>
       </c>
       <c r="L258" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M258" t="s">
-        <v>1600</v>
+        <v>1758</v>
       </c>
       <c r="N258" t="s">
-        <v>1590</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1578</v>
+        <v>1525</v>
       </c>
       <c r="D259" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G259"/>
+        <v>1526</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1529</v>
+      </c>
       <c r="H259" t="s">
-        <v>121</v>
+        <v>1759</v>
       </c>
       <c r="I259" t="s">
-        <v>1601</v>
-[...3 lines deleted...]
-      </c>
+        <v>1760</v>
+      </c>
+      <c r="J259"/>
       <c r="K259" t="s">
-        <v>1602</v>
+        <v>1761</v>
       </c>
       <c r="L259" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M259" t="s">
-        <v>1603</v>
+        <v>1762</v>
       </c>
       <c r="N259" t="s">
-        <v>1584</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1604</v>
+        <v>1763</v>
       </c>
       <c r="D260" t="s">
-        <v>1605</v>
-[...3 lines deleted...]
-      <c r="G260"/>
+        <v>1526</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1766</v>
+      </c>
       <c r="H260" t="s">
-        <v>1606</v>
+        <v>1767</v>
       </c>
       <c r="I260" t="s">
-        <v>1607</v>
-[...3 lines deleted...]
-      </c>
+        <v>1768</v>
+      </c>
+      <c r="J260"/>
       <c r="K260" t="s">
-        <v>1608</v>
+        <v>1769</v>
       </c>
       <c r="L260" t="s">
-        <v>1609</v>
+        <v>1464</v>
       </c>
       <c r="M260" t="s">
-        <v>1610</v>
-[...1 lines deleted...]
-      <c r="N260"/>
+        <v>1770</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1771</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1611</v>
+        <v>1763</v>
       </c>
       <c r="D261" t="s">
-        <v>1612</v>
-[...3 lines deleted...]
-      <c r="G261"/>
+        <v>1526</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1766</v>
+      </c>
       <c r="H261" t="s">
-        <v>1606</v>
+        <v>1772</v>
       </c>
       <c r="I261" t="s">
-        <v>1613</v>
-[...3 lines deleted...]
-      </c>
+        <v>1773</v>
+      </c>
+      <c r="J261"/>
       <c r="K261" t="s">
-        <v>1614</v>
+        <v>1774</v>
       </c>
       <c r="L261" t="s">
-        <v>1615</v>
+        <v>1464</v>
       </c>
       <c r="M261" t="s">
-        <v>1616</v>
-[...1 lines deleted...]
-      <c r="N261"/>
+        <v>1775</v>
+      </c>
+      <c r="N261" t="s">
+        <v>1771</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1617</v>
+        <v>1776</v>
       </c>
       <c r="D262" t="s">
-        <v>1618</v>
-[...3 lines deleted...]
-      <c r="G262"/>
+        <v>1777</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1780</v>
+      </c>
       <c r="H262" t="s">
-        <v>1619</v>
+        <v>1781</v>
       </c>
       <c r="I262" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1782</v>
+      </c>
+      <c r="J262"/>
       <c r="K262" t="s">
-        <v>1621</v>
+        <v>1783</v>
       </c>
       <c r="L262" t="s">
-        <v>1622</v>
+        <v>1464</v>
       </c>
       <c r="M262" t="s">
-        <v>1623</v>
-[...1 lines deleted...]
-      <c r="N262"/>
+        <v>1784</v>
+      </c>
+      <c r="N262" t="s">
+        <v>1785</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1522</v>
+        <v>1776</v>
       </c>
       <c r="D263" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G263"/>
+        <v>1777</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1780</v>
+      </c>
       <c r="H263" t="s">
-        <v>121</v>
+        <v>1786</v>
       </c>
       <c r="I263" t="s">
-        <v>1624</v>
-[...3 lines deleted...]
-      </c>
+        <v>1787</v>
+      </c>
+      <c r="J263"/>
       <c r="K263" t="s">
-        <v>1625</v>
+        <v>1788</v>
       </c>
       <c r="L263" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M263" t="s">
-        <v>1626</v>
+        <v>1789</v>
       </c>
       <c r="N263" t="s">
-        <v>1527</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1627</v>
+        <v>1776</v>
       </c>
       <c r="D264" t="s">
-        <v>1628</v>
-[...3 lines deleted...]
-      <c r="G264"/>
+        <v>1777</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1780</v>
+      </c>
       <c r="H264" t="s">
-        <v>459</v>
+        <v>1790</v>
       </c>
       <c r="I264" t="s">
-        <v>1629</v>
-[...3 lines deleted...]
-      </c>
+        <v>1791</v>
+      </c>
+      <c r="J264"/>
       <c r="K264" t="s">
-        <v>1630</v>
+        <v>1792</v>
       </c>
       <c r="L264" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M264" t="s">
-        <v>1631</v>
+        <v>1793</v>
       </c>
       <c r="N264" t="s">
-        <v>1632</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1500</v>
+        <v>1776</v>
       </c>
       <c r="D265" t="s">
-        <v>1633</v>
-[...3 lines deleted...]
-      <c r="G265"/>
+        <v>1777</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1780</v>
+      </c>
       <c r="H265" t="s">
-        <v>121</v>
+        <v>1794</v>
       </c>
       <c r="I265" t="s">
-        <v>1634</v>
-[...3 lines deleted...]
-      </c>
+        <v>1795</v>
+      </c>
+      <c r="J265"/>
       <c r="K265" t="s">
-        <v>1635</v>
+        <v>1796</v>
       </c>
       <c r="L265" t="s">
-        <v>190</v>
+        <v>1464</v>
       </c>
       <c r="M265" t="s">
-        <v>1636</v>
+        <v>1797</v>
       </c>
       <c r="N265" t="s">
-        <v>1505</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1637</v>
+        <v>1776</v>
       </c>
       <c r="D266" t="s">
-        <v>1638</v>
-[...3 lines deleted...]
-      <c r="G266"/>
+        <v>1777</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1780</v>
+      </c>
       <c r="H266" t="s">
-        <v>1639</v>
+        <v>1798</v>
       </c>
       <c r="I266" t="s">
-        <v>1640</v>
-[...3 lines deleted...]
-      </c>
+        <v>1799</v>
+      </c>
+      <c r="J266"/>
       <c r="K266" t="s">
-        <v>1641</v>
+        <v>1800</v>
       </c>
       <c r="L266" t="s">
-        <v>118</v>
+        <v>1464</v>
       </c>
       <c r="M266" t="s">
-        <v>1642</v>
+        <v>1801</v>
       </c>
       <c r="N266" t="s">
-        <v>1643</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1644</v>
+        <v>1802</v>
       </c>
       <c r="D267" t="s">
-        <v>1645</v>
-[...3 lines deleted...]
-      <c r="G267"/>
+        <v>1803</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1806</v>
+      </c>
       <c r="H267" t="s">
-        <v>1646</v>
+        <v>1807</v>
       </c>
       <c r="I267" t="s">
-        <v>1647</v>
-[...3 lines deleted...]
-      </c>
+        <v>1808</v>
+      </c>
+      <c r="J267"/>
       <c r="K267" t="s">
-        <v>1648</v>
+        <v>1809</v>
       </c>
       <c r="L267" t="s">
         <v>118</v>
       </c>
       <c r="M267" t="s">
-        <v>1649</v>
+        <v>1810</v>
       </c>
       <c r="N267" t="s">
-        <v>1650</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1651</v>
+        <v>1812</v>
       </c>
       <c r="D268" t="s">
-        <v>1652</v>
-[...3 lines deleted...]
-      <c r="G268"/>
+        <v>1803</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1814</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1815</v>
+      </c>
       <c r="H268" t="s">
-        <v>1653</v>
+        <v>1816</v>
       </c>
       <c r="I268" t="s">
-        <v>1654</v>
-[...3 lines deleted...]
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="J268"/>
       <c r="K268" t="s">
-        <v>1655</v>
+        <v>1818</v>
       </c>
       <c r="L268" t="s">
         <v>118</v>
       </c>
       <c r="M268" t="s">
-        <v>1656</v>
+        <v>1819</v>
       </c>
       <c r="N268" t="s">
-        <v>1657</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1384</v>
+        <v>1821</v>
       </c>
       <c r="D269" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G269"/>
+        <v>1822</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1823</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1825</v>
+      </c>
       <c r="H269" t="s">
-        <v>121</v>
+        <v>1826</v>
       </c>
       <c r="I269" t="s">
-        <v>1658</v>
-[...3 lines deleted...]
-      </c>
+        <v>1827</v>
+      </c>
+      <c r="J269"/>
       <c r="K269" t="s">
-        <v>1659</v>
+        <v>1828</v>
       </c>
       <c r="L269" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M269" t="s">
-        <v>1660</v>
+        <v>1829</v>
       </c>
       <c r="N269" t="s">
-        <v>1389</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1627</v>
+        <v>1831</v>
       </c>
       <c r="D270" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G270"/>
+        <v>1832</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1835</v>
+      </c>
       <c r="H270" t="s">
-        <v>121</v>
+        <v>1836</v>
       </c>
       <c r="I270" t="s">
-        <v>1661</v>
-[...3 lines deleted...]
-      </c>
+        <v>1837</v>
+      </c>
+      <c r="J270"/>
       <c r="K270" t="s">
-        <v>1662</v>
+        <v>1838</v>
       </c>
       <c r="L270" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M270" t="s">
-        <v>1663</v>
+        <v>1839</v>
       </c>
       <c r="N270" t="s">
-        <v>1632</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1664</v>
+        <v>1841</v>
       </c>
       <c r="D271" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G271"/>
+        <v>1832</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1844</v>
+      </c>
       <c r="H271" t="s">
-        <v>121</v>
+        <v>1845</v>
       </c>
       <c r="I271" t="s">
-        <v>1665</v>
-[...3 lines deleted...]
-      </c>
+        <v>1846</v>
+      </c>
+      <c r="J271"/>
       <c r="K271" t="s">
-        <v>1666</v>
+        <v>1847</v>
       </c>
       <c r="L271" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M271" t="s">
-        <v>1667</v>
+        <v>1848</v>
       </c>
       <c r="N271" t="s">
-        <v>1668</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1509</v>
+        <v>1850</v>
       </c>
       <c r="D272" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G272"/>
+        <v>1851</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1854</v>
+      </c>
       <c r="H272" t="s">
-        <v>121</v>
+        <v>1855</v>
       </c>
       <c r="I272" t="s">
-        <v>1669</v>
-[...3 lines deleted...]
-      </c>
+        <v>1856</v>
+      </c>
+      <c r="J272"/>
       <c r="K272" t="s">
-        <v>1670</v>
+        <v>1857</v>
       </c>
       <c r="L272" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M272" t="s">
-        <v>1671</v>
+        <v>1858</v>
       </c>
       <c r="N272" t="s">
-        <v>1515</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1531</v>
+        <v>1860</v>
       </c>
       <c r="D273" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G273"/>
+        <v>1861</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1864</v>
+      </c>
       <c r="H273" t="s">
-        <v>121</v>
+        <v>1865</v>
       </c>
       <c r="I273" t="s">
-        <v>1672</v>
-[...3 lines deleted...]
-      </c>
+        <v>1866</v>
+      </c>
+      <c r="J273"/>
       <c r="K273" t="s">
-        <v>1673</v>
+        <v>1867</v>
       </c>
       <c r="L273" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="M273" t="s">
-        <v>1674</v>
+        <v>1868</v>
       </c>
       <c r="N273" t="s">
-        <v>1536</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1490</v>
+        <v>1870</v>
       </c>
       <c r="D274" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      <c r="G274"/>
+        <v>1871</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1872</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1874</v>
+      </c>
       <c r="H274" t="s">
-        <v>121</v>
+        <v>1875</v>
       </c>
       <c r="I274" t="s">
-        <v>1675</v>
-[...3 lines deleted...]
-      </c>
+        <v>1876</v>
+      </c>
+      <c r="J274"/>
       <c r="K274" t="s">
-        <v>1676</v>
+        <v>1877</v>
       </c>
       <c r="L274" t="s">
-        <v>190</v>
+        <v>1512</v>
       </c>
       <c r="M274" t="s">
-        <v>1677</v>
+        <v>1878</v>
       </c>
       <c r="N274" t="s">
-        <v>1496</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>121</v>
+        <v>1043</v>
       </c>
       <c r="D275" t="s">
-        <v>1678</v>
-[...3 lines deleted...]
-      <c r="G275"/>
+        <v>1880</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1047</v>
+      </c>
       <c r="H275" t="s">
-        <v>1679</v>
+        <v>1882</v>
       </c>
       <c r="I275" t="s">
-        <v>1680</v>
-[...3 lines deleted...]
-      </c>
+        <v>1883</v>
+      </c>
+      <c r="J275"/>
       <c r="K275" t="s">
-        <v>1682</v>
+        <v>1884</v>
       </c>
       <c r="L275" t="s">
-        <v>1683</v>
+        <v>1512</v>
       </c>
       <c r="M275" t="s">
-        <v>1684</v>
-[...1 lines deleted...]
-      <c r="N275"/>
+        <v>1885</v>
+      </c>
+      <c r="N275" t="s">
+        <v>1053</v>
+      </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>121</v>
+        <v>1481</v>
       </c>
       <c r="D276" t="s">
-        <v>1685</v>
-[...3 lines deleted...]
-      <c r="G276"/>
+        <v>1886</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1484</v>
+      </c>
       <c r="H276" t="s">
-        <v>121</v>
+        <v>1887</v>
       </c>
       <c r="I276" t="s">
-        <v>1686</v>
-[...3 lines deleted...]
-      </c>
+        <v>1888</v>
+      </c>
+      <c r="J276"/>
       <c r="K276" t="s">
-        <v>1687</v>
+        <v>1889</v>
       </c>
       <c r="L276" t="s">
-        <v>1688</v>
+        <v>1890</v>
       </c>
       <c r="M276" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="N276"/>
+        <v>1891</v>
+      </c>
+      <c r="N276" t="s">
+        <v>1489</v>
+      </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1690</v>
+        <v>1892</v>
       </c>
       <c r="D277" t="s">
-        <v>1691</v>
-[...3 lines deleted...]
-      <c r="G277"/>
+        <v>1893</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1896</v>
+      </c>
       <c r="H277" t="s">
-        <v>1692</v>
+        <v>1897</v>
       </c>
       <c r="I277" t="s">
-        <v>1693</v>
-[...3 lines deleted...]
-      </c>
+        <v>1898</v>
+      </c>
+      <c r="J277"/>
       <c r="K277" t="s">
-        <v>1694</v>
+        <v>1899</v>
       </c>
       <c r="L277" t="s">
-        <v>1695</v>
+        <v>118</v>
       </c>
       <c r="M277" t="s">
-        <v>1696</v>
+        <v>1900</v>
       </c>
       <c r="N277" t="s">
-        <v>1697</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1698</v>
+        <v>1776</v>
       </c>
       <c r="D278" t="s">
-        <v>1699</v>
-[...3 lines deleted...]
-      <c r="G278"/>
+        <v>1902</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1780</v>
+      </c>
       <c r="H278" t="s">
-        <v>803</v>
+        <v>1903</v>
       </c>
       <c r="I278" t="s">
-        <v>1700</v>
-[...3 lines deleted...]
-      </c>
+        <v>1904</v>
+      </c>
+      <c r="J278"/>
       <c r="K278" t="s">
-        <v>1701</v>
+        <v>1905</v>
       </c>
       <c r="L278" t="s">
-        <v>1702</v>
+        <v>1890</v>
       </c>
       <c r="M278" t="s">
-        <v>1703</v>
+        <v>1906</v>
       </c>
       <c r="N278" t="s">
-        <v>1704</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1705</v>
+        <v>1907</v>
       </c>
       <c r="D279" t="s">
-        <v>1706</v>
+        <v>1908</v>
       </c>
       <c r="E279" t="s">
-        <v>1707</v>
+        <v>1909</v>
       </c>
       <c r="F279" t="s">
-        <v>1708</v>
+        <v>1910</v>
       </c>
       <c r="G279" t="s">
-        <v>1709</v>
+        <v>1911</v>
       </c>
       <c r="H279" t="s">
-        <v>1710</v>
+        <v>1912</v>
       </c>
       <c r="I279" t="s">
-        <v>1711</v>
-[...3 lines deleted...]
-      </c>
+        <v>1913</v>
+      </c>
+      <c r="J279"/>
       <c r="K279" t="s">
-        <v>1713</v>
+        <v>1914</v>
       </c>
       <c r="L279" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M279" t="s">
-        <v>1714</v>
+        <v>1915</v>
       </c>
       <c r="N279" t="s">
-        <v>1715</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1705</v>
+        <v>1917</v>
       </c>
       <c r="D280" t="s">
-        <v>1706</v>
+        <v>1918</v>
       </c>
       <c r="E280" t="s">
-        <v>1707</v>
+        <v>1919</v>
       </c>
       <c r="F280" t="s">
-        <v>1708</v>
+        <v>1920</v>
       </c>
       <c r="G280" t="s">
-        <v>1709</v>
+        <v>1921</v>
       </c>
       <c r="H280" t="s">
-        <v>1716</v>
+        <v>1922</v>
       </c>
       <c r="I280" t="s">
-        <v>1717</v>
-[...3 lines deleted...]
-      </c>
+        <v>1923</v>
+      </c>
+      <c r="J280"/>
       <c r="K280" t="s">
-        <v>1718</v>
+        <v>1924</v>
       </c>
       <c r="L280" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M280" t="s">
-        <v>1719</v>
+        <v>1925</v>
       </c>
       <c r="N280" t="s">
-        <v>1715</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1720</v>
+        <v>1927</v>
       </c>
       <c r="D281" t="s">
-        <v>1706</v>
+        <v>1928</v>
       </c>
       <c r="E281" t="s">
-        <v>1721</v>
+        <v>1929</v>
       </c>
       <c r="F281" t="s">
-        <v>1722</v>
+        <v>1930</v>
       </c>
       <c r="G281" t="s">
-        <v>1723</v>
+        <v>1931</v>
       </c>
       <c r="H281" t="s">
-        <v>1724</v>
+        <v>1932</v>
       </c>
       <c r="I281" t="s">
-        <v>1725</v>
-[...3 lines deleted...]
-      </c>
+        <v>1933</v>
+      </c>
+      <c r="J281"/>
       <c r="K281" t="s">
-        <v>1726</v>
+        <v>1934</v>
       </c>
       <c r="L281" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M281" t="s">
-        <v>1727</v>
+        <v>1935</v>
       </c>
       <c r="N281" t="s">
-        <v>1728</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1720</v>
+        <v>1937</v>
       </c>
       <c r="D282" t="s">
-        <v>1706</v>
+        <v>1928</v>
       </c>
       <c r="E282" t="s">
-        <v>1721</v>
+        <v>1938</v>
       </c>
       <c r="F282" t="s">
-        <v>1722</v>
+        <v>1939</v>
       </c>
       <c r="G282" t="s">
-        <v>1723</v>
+        <v>1940</v>
       </c>
       <c r="H282" t="s">
-        <v>1729</v>
+        <v>1941</v>
       </c>
       <c r="I282" t="s">
-        <v>1730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1942</v>
+      </c>
+      <c r="J282"/>
       <c r="K282" t="s">
-        <v>1731</v>
+        <v>1943</v>
       </c>
       <c r="L282" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M282" t="s">
-        <v>1732</v>
+        <v>1944</v>
       </c>
       <c r="N282" t="s">
-        <v>1728</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1733</v>
+        <v>1937</v>
       </c>
       <c r="D283" t="s">
-        <v>1706</v>
+        <v>1928</v>
       </c>
       <c r="E283" t="s">
-        <v>1734</v>
+        <v>1938</v>
       </c>
       <c r="F283" t="s">
-        <v>1735</v>
+        <v>1939</v>
       </c>
       <c r="G283" t="s">
-        <v>1736</v>
+        <v>1940</v>
       </c>
       <c r="H283" t="s">
-        <v>1737</v>
+        <v>1946</v>
       </c>
       <c r="I283" t="s">
-        <v>1738</v>
-[...3 lines deleted...]
-      </c>
+        <v>1947</v>
+      </c>
+      <c r="J283"/>
       <c r="K283" t="s">
-        <v>1739</v>
+        <v>1948</v>
       </c>
       <c r="L283" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M283" t="s">
-        <v>1740</v>
+        <v>1949</v>
       </c>
       <c r="N283" t="s">
-        <v>1741</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1733</v>
+        <v>1950</v>
       </c>
       <c r="D284" t="s">
-        <v>1706</v>
+        <v>1928</v>
       </c>
       <c r="E284" t="s">
-        <v>1734</v>
+        <v>1951</v>
       </c>
       <c r="F284" t="s">
-        <v>1735</v>
+        <v>1952</v>
       </c>
       <c r="G284" t="s">
-        <v>1736</v>
+        <v>1953</v>
       </c>
       <c r="H284" t="s">
-        <v>1742</v>
+        <v>1954</v>
       </c>
       <c r="I284" t="s">
-        <v>1743</v>
-[...3 lines deleted...]
-      </c>
+        <v>1955</v>
+      </c>
+      <c r="J284"/>
       <c r="K284" t="s">
-        <v>1744</v>
+        <v>1956</v>
       </c>
       <c r="L284" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M284" t="s">
-        <v>1745</v>
+        <v>1957</v>
       </c>
       <c r="N284" t="s">
-        <v>1741</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1746</v>
+        <v>1950</v>
       </c>
       <c r="D285" t="s">
-        <v>1706</v>
+        <v>1928</v>
       </c>
       <c r="E285" t="s">
-        <v>1747</v>
+        <v>1951</v>
       </c>
       <c r="F285" t="s">
-        <v>1748</v>
+        <v>1952</v>
       </c>
       <c r="G285" t="s">
-        <v>1749</v>
+        <v>1953</v>
       </c>
       <c r="H285" t="s">
-        <v>1750</v>
+        <v>1959</v>
       </c>
       <c r="I285" t="s">
-        <v>1751</v>
-[...3 lines deleted...]
-      </c>
+        <v>1960</v>
+      </c>
+      <c r="J285"/>
       <c r="K285" t="s">
-        <v>1752</v>
+        <v>1961</v>
       </c>
       <c r="L285" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M285" t="s">
-        <v>1753</v>
+        <v>1962</v>
       </c>
       <c r="N285" t="s">
-        <v>1754</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1746</v>
+        <v>1963</v>
       </c>
       <c r="D286" t="s">
-        <v>1706</v>
+        <v>1964</v>
       </c>
       <c r="E286" t="s">
-        <v>1747</v>
+        <v>1965</v>
       </c>
       <c r="F286" t="s">
-        <v>1748</v>
+        <v>1966</v>
       </c>
       <c r="G286" t="s">
-        <v>1749</v>
+        <v>1967</v>
       </c>
       <c r="H286" t="s">
-        <v>1755</v>
+        <v>1968</v>
       </c>
       <c r="I286" t="s">
-        <v>1756</v>
-[...3 lines deleted...]
-      </c>
+        <v>1969</v>
+      </c>
+      <c r="J286"/>
       <c r="K286" t="s">
-        <v>1757</v>
+        <v>1970</v>
       </c>
       <c r="L286" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M286" t="s">
-        <v>1758</v>
+        <v>1971</v>
       </c>
       <c r="N286" t="s">
-        <v>1754</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>121</v>
+        <v>1973</v>
       </c>
       <c r="D287" t="s">
-        <v>1759</v>
-[...3 lines deleted...]
-      <c r="G287"/>
+        <v>1964</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1976</v>
+      </c>
       <c r="H287" t="s">
-        <v>1760</v>
+        <v>1977</v>
       </c>
       <c r="I287" t="s">
-        <v>1761</v>
+        <v>1978</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>1762</v>
+        <v>1979</v>
       </c>
       <c r="L287" t="s">
-        <v>1763</v>
+        <v>118</v>
       </c>
       <c r="M287" t="s">
-        <v>1764</v>
-[...1 lines deleted...]
-      <c r="N287"/>
+        <v>1980</v>
+      </c>
+      <c r="N287" t="s">
+        <v>1981</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1765</v>
+        <v>1982</v>
       </c>
       <c r="D288" t="s">
-        <v>1766</v>
+        <v>1964</v>
       </c>
       <c r="E288" t="s">
-        <v>1767</v>
+        <v>1983</v>
       </c>
       <c r="F288" t="s">
-        <v>1768</v>
+        <v>1984</v>
       </c>
       <c r="G288" t="s">
-        <v>1769</v>
+        <v>1985</v>
       </c>
       <c r="H288" t="s">
-        <v>1770</v>
+        <v>1986</v>
       </c>
       <c r="I288" t="s">
-        <v>1771</v>
+        <v>1987</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1772</v>
+        <v>1988</v>
       </c>
       <c r="L288" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M288" t="s">
-        <v>1773</v>
+        <v>1989</v>
       </c>
       <c r="N288" t="s">
-        <v>1774</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>121</v>
+        <v>1991</v>
       </c>
       <c r="D289" t="s">
-        <v>1775</v>
-[...3 lines deleted...]
-      <c r="G289"/>
+        <v>1964</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1994</v>
+      </c>
       <c r="H289" t="s">
-        <v>121</v>
+        <v>1995</v>
       </c>
       <c r="I289" t="s">
-        <v>1776</v>
+        <v>1996</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1777</v>
+        <v>1997</v>
       </c>
       <c r="L289" t="s">
-        <v>1778</v>
+        <v>118</v>
       </c>
       <c r="M289" t="s">
-        <v>1779</v>
-[...1 lines deleted...]
-      <c r="N289"/>
+        <v>1998</v>
+      </c>
+      <c r="N289" t="s">
+        <v>1999</v>
+      </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>121</v>
+        <v>1973</v>
       </c>
       <c r="D290" t="s">
-        <v>1780</v>
-[...3 lines deleted...]
-      <c r="G290"/>
+        <v>2000</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1976</v>
+      </c>
       <c r="H290" t="s">
-        <v>121</v>
+        <v>1977</v>
       </c>
       <c r="I290" t="s">
-        <v>1781</v>
+        <v>2001</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>1782</v>
+        <v>2002</v>
       </c>
       <c r="L290" t="s">
-        <v>1783</v>
+        <v>810</v>
       </c>
       <c r="M290" t="s">
-        <v>1784</v>
-[...1 lines deleted...]
-      <c r="N290"/>
+        <v>2003</v>
+      </c>
+      <c r="N290" t="s">
+        <v>1981</v>
+      </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1785</v>
+        <v>2004</v>
       </c>
       <c r="D291" t="s">
-        <v>1786</v>
-[...3 lines deleted...]
-      <c r="G291"/>
+        <v>2000</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2007</v>
+      </c>
       <c r="H291" t="s">
-        <v>1787</v>
+        <v>2008</v>
       </c>
       <c r="I291" t="s">
-        <v>1788</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="J291"/>
       <c r="K291" t="s">
-        <v>1790</v>
+        <v>2010</v>
       </c>
       <c r="L291" t="s">
-        <v>1791</v>
+        <v>810</v>
       </c>
       <c r="M291" t="s">
-        <v>1792</v>
+        <v>2011</v>
       </c>
       <c r="N291" t="s">
-        <v>1793</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1794</v>
+        <v>1763</v>
       </c>
       <c r="D292" t="s">
-        <v>1795</v>
-[...3 lines deleted...]
-      <c r="G292"/>
+        <v>2000</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1766</v>
+      </c>
       <c r="H292" t="s">
-        <v>1796</v>
+        <v>1767</v>
       </c>
       <c r="I292" t="s">
-        <v>1797</v>
+        <v>2013</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>1798</v>
+        <v>2014</v>
       </c>
       <c r="L292" t="s">
-        <v>1799</v>
+        <v>810</v>
       </c>
       <c r="M292" t="s">
-        <v>1800</v>
+        <v>2015</v>
       </c>
       <c r="N292" t="s">
-        <v>1801</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1802</v>
+        <v>1456</v>
       </c>
       <c r="D293" t="s">
-        <v>1803</v>
-[...3 lines deleted...]
-      <c r="G293"/>
+        <v>2000</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1460</v>
+      </c>
       <c r="H293" t="s">
-        <v>1804</v>
+        <v>2016</v>
       </c>
       <c r="I293" t="s">
-        <v>1805</v>
+        <v>2017</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>1806</v>
+        <v>2018</v>
       </c>
       <c r="L293" t="s">
-        <v>1807</v>
+        <v>810</v>
       </c>
       <c r="M293" t="s">
-        <v>1808</v>
+        <v>2019</v>
       </c>
       <c r="N293" t="s">
-        <v>1809</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1810</v>
+        <v>1733</v>
       </c>
       <c r="D294" t="s">
-        <v>1803</v>
-[...3 lines deleted...]
-      <c r="G294"/>
+        <v>2000</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G294" t="s">
+        <v>1736</v>
+      </c>
       <c r="H294" t="s">
-        <v>1811</v>
+        <v>2020</v>
       </c>
       <c r="I294" t="s">
-        <v>1812</v>
+        <v>2021</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>1813</v>
+        <v>2022</v>
       </c>
       <c r="L294" t="s">
-        <v>1814</v>
+        <v>810</v>
       </c>
       <c r="M294" t="s">
-        <v>1815</v>
+        <v>2023</v>
       </c>
       <c r="N294" t="s">
-        <v>1816</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1817</v>
+        <v>2024</v>
       </c>
       <c r="D295" t="s">
-        <v>1803</v>
-[...3 lines deleted...]
-      <c r="G295"/>
+        <v>2000</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2027</v>
+      </c>
       <c r="H295" t="s">
-        <v>121</v>
+        <v>2028</v>
       </c>
       <c r="I295" t="s">
-        <v>1818</v>
+        <v>2029</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>1819</v>
+        <v>2030</v>
       </c>
       <c r="L295" t="s">
-        <v>1820</v>
+        <v>810</v>
       </c>
       <c r="M295" t="s">
-        <v>1821</v>
+        <v>2031</v>
       </c>
       <c r="N295" t="s">
-        <v>1822</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>121</v>
+        <v>1917</v>
       </c>
       <c r="D296" t="s">
-        <v>1780</v>
-[...3 lines deleted...]
-      <c r="G296"/>
+        <v>2000</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1921</v>
+      </c>
       <c r="H296" t="s">
-        <v>1823</v>
+        <v>1922</v>
       </c>
       <c r="I296" t="s">
-        <v>1824</v>
+        <v>2033</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>1825</v>
+        <v>2034</v>
       </c>
       <c r="L296" t="s">
-        <v>1826</v>
+        <v>810</v>
       </c>
       <c r="M296" t="s">
-        <v>1827</v>
-[...1 lines deleted...]
-      <c r="N296"/>
+        <v>2035</v>
+      </c>
+      <c r="N296" t="s">
+        <v>1926</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1828</v>
+        <v>2036</v>
       </c>
       <c r="D297" t="s">
-        <v>1829</v>
+        <v>2037</v>
       </c>
       <c r="E297" t="s">
-        <v>1830</v>
+        <v>2038</v>
       </c>
       <c r="F297" t="s">
-        <v>1831</v>
+        <v>2039</v>
       </c>
       <c r="G297" t="s">
-        <v>1832</v>
+        <v>2040</v>
       </c>
       <c r="H297" t="s">
-        <v>1833</v>
+        <v>2041</v>
       </c>
       <c r="I297" t="s">
-        <v>1834</v>
+        <v>2042</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>1835</v>
+        <v>2043</v>
       </c>
       <c r="L297" t="s">
-        <v>1836</v>
+        <v>129</v>
       </c>
       <c r="M297" t="s">
-        <v>1837</v>
+        <v>2044</v>
       </c>
       <c r="N297" t="s">
-        <v>1838</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>1828</v>
+        <v>2046</v>
       </c>
       <c r="D298" t="s">
-        <v>1829</v>
+        <v>2047</v>
       </c>
       <c r="E298" t="s">
-        <v>1830</v>
+        <v>2048</v>
       </c>
       <c r="F298" t="s">
-        <v>1831</v>
+        <v>2049</v>
       </c>
       <c r="G298" t="s">
-        <v>1832</v>
+        <v>2050</v>
       </c>
       <c r="H298" t="s">
-        <v>1839</v>
+        <v>2051</v>
       </c>
       <c r="I298" t="s">
-        <v>1840</v>
+        <v>2052</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>1841</v>
+        <v>2053</v>
       </c>
       <c r="L298" t="s">
-        <v>1836</v>
+        <v>1512</v>
       </c>
       <c r="M298" t="s">
-        <v>1842</v>
+        <v>2054</v>
       </c>
       <c r="N298" t="s">
-        <v>1838</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>1843</v>
+        <v>2056</v>
       </c>
       <c r="D299" t="s">
-        <v>1844</v>
+        <v>2057</v>
       </c>
       <c r="E299" t="s">
-        <v>1845</v>
+        <v>2058</v>
       </c>
       <c r="F299" t="s">
-        <v>1846</v>
+        <v>2059</v>
       </c>
       <c r="G299" t="s">
-        <v>1847</v>
+        <v>2060</v>
       </c>
       <c r="H299" t="s">
-        <v>1848</v>
+        <v>2061</v>
       </c>
       <c r="I299" t="s">
-        <v>1849</v>
+        <v>2062</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>1850</v>
+        <v>2063</v>
       </c>
       <c r="L299" t="s">
-        <v>1545</v>
+        <v>1890</v>
       </c>
       <c r="M299" t="s">
-        <v>1851</v>
+        <v>2064</v>
       </c>
       <c r="N299" t="s">
-        <v>1852</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>1853</v>
+        <v>2066</v>
       </c>
       <c r="D300" t="s">
-        <v>1844</v>
+        <v>2067</v>
       </c>
       <c r="E300" t="s">
-        <v>1854</v>
+        <v>2068</v>
       </c>
       <c r="F300" t="s">
-        <v>1855</v>
+        <v>2069</v>
       </c>
       <c r="G300" t="s">
-        <v>1856</v>
+        <v>2070</v>
       </c>
       <c r="H300" t="s">
-        <v>1857</v>
+        <v>2071</v>
       </c>
       <c r="I300" t="s">
-        <v>1858</v>
+        <v>2072</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>1859</v>
+        <v>2073</v>
       </c>
       <c r="L300" t="s">
-        <v>1545</v>
+        <v>1512</v>
       </c>
       <c r="M300" t="s">
-        <v>1860</v>
+        <v>2074</v>
       </c>
       <c r="N300" t="s">
-        <v>1861</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>1862</v>
+        <v>2076</v>
       </c>
       <c r="D301" t="s">
-        <v>1863</v>
+        <v>2077</v>
       </c>
       <c r="E301" t="s">
-        <v>1864</v>
+        <v>2078</v>
       </c>
       <c r="F301" t="s">
-        <v>1865</v>
+        <v>2079</v>
       </c>
       <c r="G301" t="s">
-        <v>1866</v>
+        <v>2080</v>
       </c>
       <c r="H301" t="s">
-        <v>1867</v>
+        <v>2081</v>
       </c>
       <c r="I301" t="s">
-        <v>1868</v>
+        <v>2082</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>1869</v>
+        <v>2083</v>
       </c>
       <c r="L301" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M301" t="s">
-        <v>1870</v>
+        <v>2084</v>
       </c>
       <c r="N301" t="s">
-        <v>1871</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>1862</v>
+        <v>2086</v>
       </c>
       <c r="D302" t="s">
-        <v>1863</v>
+        <v>2087</v>
       </c>
       <c r="E302" t="s">
-        <v>1864</v>
+        <v>2088</v>
       </c>
       <c r="F302" t="s">
-        <v>1865</v>
+        <v>2089</v>
       </c>
       <c r="G302" t="s">
-        <v>1866</v>
+        <v>2090</v>
       </c>
       <c r="H302" t="s">
-        <v>1872</v>
+        <v>2091</v>
       </c>
       <c r="I302" t="s">
-        <v>1873</v>
+        <v>2092</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>1874</v>
+        <v>2093</v>
       </c>
       <c r="L302" t="s">
-        <v>1836</v>
+        <v>1512</v>
       </c>
       <c r="M302" t="s">
-        <v>1875</v>
+        <v>2094</v>
       </c>
       <c r="N302" t="s">
-        <v>1871</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>1876</v>
+        <v>2096</v>
       </c>
       <c r="D303" t="s">
-        <v>1877</v>
+        <v>2097</v>
       </c>
       <c r="E303" t="s">
-        <v>1878</v>
+        <v>2098</v>
       </c>
       <c r="F303" t="s">
-        <v>1879</v>
+        <v>2099</v>
       </c>
       <c r="G303" t="s">
-        <v>1880</v>
+        <v>2100</v>
       </c>
       <c r="H303" t="s">
-        <v>1881</v>
+        <v>2101</v>
       </c>
       <c r="I303" t="s">
-        <v>1882</v>
+        <v>2102</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>1883</v>
+        <v>2103</v>
       </c>
       <c r="L303" t="s">
-        <v>1884</v>
+        <v>118</v>
       </c>
       <c r="M303" t="s">
-        <v>1885</v>
+        <v>2104</v>
       </c>
       <c r="N303" t="s">
-        <v>1886</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>1887</v>
+        <v>2106</v>
       </c>
       <c r="D304" t="s">
-        <v>1888</v>
+        <v>2097</v>
       </c>
       <c r="E304" t="s">
-        <v>1889</v>
+        <v>2107</v>
       </c>
       <c r="F304" t="s">
-        <v>1890</v>
+        <v>2108</v>
       </c>
       <c r="G304" t="s">
-        <v>1891</v>
+        <v>2109</v>
       </c>
       <c r="H304" t="s">
-        <v>1892</v>
+        <v>2110</v>
       </c>
       <c r="I304" t="s">
-        <v>1893</v>
+        <v>2111</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>1894</v>
+        <v>2112</v>
       </c>
       <c r="L304" t="s">
-        <v>1895</v>
+        <v>118</v>
       </c>
       <c r="M304" t="s">
-        <v>1896</v>
+        <v>2113</v>
       </c>
       <c r="N304" t="s">
-        <v>1897</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>1898</v>
+        <v>2115</v>
       </c>
       <c r="D305" t="s">
-        <v>1899</v>
+        <v>2116</v>
       </c>
       <c r="E305" t="s">
-        <v>1900</v>
+        <v>2117</v>
       </c>
       <c r="F305" t="s">
-        <v>1901</v>
+        <v>2118</v>
       </c>
       <c r="G305" t="s">
-        <v>1902</v>
+        <v>2119</v>
       </c>
       <c r="H305" t="s">
-        <v>1903</v>
+        <v>2120</v>
       </c>
       <c r="I305" t="s">
-        <v>1904</v>
+        <v>2121</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>1905</v>
+        <v>2122</v>
       </c>
       <c r="L305" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M305" t="s">
-        <v>1906</v>
+        <v>2123</v>
       </c>
       <c r="N305" t="s">
-        <v>1907</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>1898</v>
+        <v>2125</v>
       </c>
       <c r="D306" t="s">
-        <v>1908</v>
+        <v>2116</v>
       </c>
       <c r="E306" t="s">
-        <v>1900</v>
+        <v>2126</v>
       </c>
       <c r="F306" t="s">
-        <v>1901</v>
+        <v>2127</v>
       </c>
       <c r="G306" t="s">
-        <v>1902</v>
+        <v>2128</v>
       </c>
       <c r="H306" t="s">
-        <v>1909</v>
+        <v>2129</v>
       </c>
       <c r="I306" t="s">
-        <v>1910</v>
+        <v>2130</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>1911</v>
+        <v>2131</v>
       </c>
       <c r="L306" t="s">
-        <v>1884</v>
+        <v>118</v>
       </c>
       <c r="M306" t="s">
-        <v>1912</v>
+        <v>2132</v>
       </c>
       <c r="N306" t="s">
-        <v>1907</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>1913</v>
+        <v>2134</v>
       </c>
       <c r="D307" t="s">
-        <v>1914</v>
+        <v>2097</v>
       </c>
       <c r="E307" t="s">
-        <v>1915</v>
+        <v>1482</v>
       </c>
       <c r="F307" t="s">
-        <v>1916</v>
+        <v>1483</v>
       </c>
       <c r="G307" t="s">
-        <v>1917</v>
+        <v>1484</v>
       </c>
       <c r="H307" t="s">
-        <v>1918</v>
+        <v>1485</v>
       </c>
       <c r="I307" t="s">
-        <v>1919</v>
+        <v>2135</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>1920</v>
+        <v>2136</v>
       </c>
       <c r="L307" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M307" t="s">
-        <v>1921</v>
+        <v>2137</v>
       </c>
       <c r="N307" t="s">
-        <v>1922</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>1923</v>
+        <v>2139</v>
       </c>
       <c r="D308" t="s">
-        <v>1914</v>
+        <v>2097</v>
       </c>
       <c r="E308" t="s">
-        <v>1924</v>
+        <v>2140</v>
       </c>
       <c r="F308" t="s">
-        <v>1925</v>
+        <v>2141</v>
       </c>
       <c r="G308" t="s">
-        <v>1926</v>
+        <v>2142</v>
       </c>
       <c r="H308" t="s">
-        <v>1927</v>
+        <v>2143</v>
       </c>
       <c r="I308" t="s">
-        <v>1928</v>
+        <v>2144</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>1929</v>
+        <v>2145</v>
       </c>
       <c r="L308" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M308" t="s">
-        <v>1930</v>
+        <v>2146</v>
       </c>
       <c r="N308" t="s">
-        <v>1931</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>1932</v>
+        <v>2148</v>
       </c>
       <c r="D309" t="s">
-        <v>1933</v>
+        <v>2149</v>
       </c>
       <c r="E309" t="s">
-        <v>1934</v>
+        <v>2150</v>
       </c>
       <c r="F309" t="s">
-        <v>1935</v>
+        <v>2151</v>
       </c>
       <c r="G309" t="s">
-        <v>1936</v>
+        <v>2152</v>
       </c>
       <c r="H309" t="s">
-        <v>1937</v>
+        <v>2153</v>
       </c>
       <c r="I309" t="s">
-        <v>1938</v>
+        <v>2154</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>1939</v>
+        <v>2155</v>
       </c>
       <c r="L309" t="s">
-        <v>881</v>
+        <v>118</v>
       </c>
       <c r="M309" t="s">
-        <v>1940</v>
+        <v>2156</v>
       </c>
       <c r="N309" t="s">
-        <v>1941</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>1923</v>
+        <v>2158</v>
       </c>
       <c r="D310" t="s">
-        <v>1933</v>
+        <v>2159</v>
       </c>
       <c r="E310" t="s">
-        <v>1924</v>
+        <v>2160</v>
       </c>
       <c r="F310" t="s">
-        <v>1925</v>
+        <v>2161</v>
       </c>
       <c r="G310" t="s">
-        <v>1926</v>
+        <v>2162</v>
       </c>
       <c r="H310" t="s">
-        <v>1942</v>
+        <v>2163</v>
       </c>
       <c r="I310" t="s">
-        <v>1943</v>
+        <v>2164</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>1944</v>
+        <v>2165</v>
       </c>
       <c r="L310" t="s">
-        <v>881</v>
+        <v>118</v>
       </c>
       <c r="M310" t="s">
-        <v>1945</v>
+        <v>2166</v>
       </c>
       <c r="N310" t="s">
-        <v>1931</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>1946</v>
+        <v>2168</v>
       </c>
       <c r="D311" t="s">
-        <v>1947</v>
+        <v>2169</v>
       </c>
       <c r="E311" t="s">
-        <v>1948</v>
+        <v>2170</v>
       </c>
       <c r="F311" t="s">
-        <v>1949</v>
+        <v>2171</v>
       </c>
       <c r="G311" t="s">
-        <v>1950</v>
+        <v>2172</v>
       </c>
       <c r="H311" t="s">
-        <v>1951</v>
+        <v>2173</v>
       </c>
       <c r="I311" t="s">
-        <v>1952</v>
+        <v>2174</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>1953</v>
+        <v>2175</v>
       </c>
       <c r="L311" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M311" t="s">
-        <v>1954</v>
+        <v>2176</v>
       </c>
       <c r="N311" t="s">
-        <v>1955</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>1946</v>
+        <v>2178</v>
       </c>
       <c r="D312" t="s">
-        <v>1947</v>
+        <v>2159</v>
       </c>
       <c r="E312" t="s">
-        <v>1948</v>
+        <v>2179</v>
       </c>
       <c r="F312" t="s">
-        <v>1949</v>
+        <v>2180</v>
       </c>
       <c r="G312" t="s">
-        <v>1950</v>
+        <v>2181</v>
       </c>
       <c r="H312" t="s">
-        <v>1956</v>
+        <v>2182</v>
       </c>
       <c r="I312" t="s">
-        <v>1957</v>
+        <v>2183</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>1958</v>
+        <v>2184</v>
       </c>
       <c r="L312" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M312" t="s">
-        <v>1959</v>
+        <v>2185</v>
       </c>
       <c r="N312" t="s">
-        <v>1955</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>1960</v>
+        <v>2187</v>
       </c>
       <c r="D313" t="s">
-        <v>1947</v>
+        <v>2188</v>
       </c>
       <c r="E313" t="s">
-        <v>1961</v>
+        <v>2189</v>
       </c>
       <c r="F313" t="s">
-        <v>1962</v>
+        <v>2190</v>
       </c>
       <c r="G313" t="s">
-        <v>1963</v>
+        <v>2191</v>
       </c>
       <c r="H313" t="s">
-        <v>1964</v>
+        <v>2192</v>
       </c>
       <c r="I313" t="s">
-        <v>1965</v>
+        <v>2193</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>1966</v>
+        <v>2194</v>
       </c>
       <c r="L313" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M313" t="s">
-        <v>1967</v>
+        <v>2195</v>
       </c>
       <c r="N313" t="s">
-        <v>1968</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>1960</v>
+        <v>2197</v>
       </c>
       <c r="D314" t="s">
-        <v>1947</v>
+        <v>2159</v>
       </c>
       <c r="E314" t="s">
-        <v>1961</v>
+        <v>2198</v>
       </c>
       <c r="F314" t="s">
-        <v>1962</v>
+        <v>2199</v>
       </c>
       <c r="G314" t="s">
-        <v>1963</v>
+        <v>2200</v>
       </c>
       <c r="H314" t="s">
-        <v>1969</v>
+        <v>2201</v>
       </c>
       <c r="I314" t="s">
-        <v>1970</v>
+        <v>2202</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>1971</v>
+        <v>2203</v>
       </c>
       <c r="L314" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M314" t="s">
-        <v>1972</v>
+        <v>2204</v>
       </c>
       <c r="N314" t="s">
-        <v>1968</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>1973</v>
+        <v>2046</v>
       </c>
       <c r="D315" t="s">
-        <v>1947</v>
+        <v>2206</v>
       </c>
       <c r="E315" t="s">
-        <v>1974</v>
+        <v>2048</v>
       </c>
       <c r="F315" t="s">
-        <v>1975</v>
+        <v>2049</v>
       </c>
       <c r="G315" t="s">
-        <v>1976</v>
+        <v>2050</v>
       </c>
       <c r="H315" t="s">
-        <v>1977</v>
+        <v>2207</v>
       </c>
       <c r="I315" t="s">
-        <v>1978</v>
+        <v>2208</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>1979</v>
+        <v>2209</v>
       </c>
       <c r="L315" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M315" t="s">
-        <v>1980</v>
+        <v>2210</v>
       </c>
       <c r="N315" t="s">
-        <v>1981</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>1973</v>
+        <v>2046</v>
       </c>
       <c r="D316" t="s">
-        <v>1947</v>
+        <v>2206</v>
       </c>
       <c r="E316" t="s">
-        <v>1974</v>
+        <v>2048</v>
       </c>
       <c r="F316" t="s">
-        <v>1975</v>
+        <v>2049</v>
       </c>
       <c r="G316" t="s">
-        <v>1976</v>
+        <v>2050</v>
       </c>
       <c r="H316" t="s">
-        <v>1982</v>
+        <v>2211</v>
       </c>
       <c r="I316" t="s">
-        <v>1983</v>
+        <v>2212</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>1984</v>
+        <v>2213</v>
       </c>
       <c r="L316" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M316" t="s">
-        <v>1985</v>
+        <v>2214</v>
       </c>
       <c r="N316" t="s">
-        <v>1981</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>1986</v>
+        <v>2046</v>
       </c>
       <c r="D317" t="s">
-        <v>1987</v>
+        <v>2206</v>
       </c>
       <c r="E317" t="s">
-        <v>1988</v>
+        <v>2048</v>
       </c>
       <c r="F317" t="s">
-        <v>1989</v>
+        <v>2049</v>
       </c>
       <c r="G317" t="s">
-        <v>1990</v>
+        <v>2050</v>
       </c>
       <c r="H317" t="s">
-        <v>1991</v>
+        <v>2215</v>
       </c>
       <c r="I317" t="s">
-        <v>1992</v>
+        <v>2216</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>1993</v>
+        <v>2217</v>
       </c>
       <c r="L317" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M317" t="s">
-        <v>1994</v>
+        <v>2218</v>
       </c>
       <c r="N317" t="s">
-        <v>1995</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>1996</v>
+        <v>2046</v>
       </c>
       <c r="D318" t="s">
-        <v>1987</v>
+        <v>2206</v>
       </c>
       <c r="E318" t="s">
-        <v>1997</v>
+        <v>2048</v>
       </c>
       <c r="F318" t="s">
-        <v>1998</v>
+        <v>2049</v>
       </c>
       <c r="G318" t="s">
-        <v>1999</v>
+        <v>2050</v>
       </c>
       <c r="H318" t="s">
-        <v>2000</v>
+        <v>2219</v>
       </c>
       <c r="I318" t="s">
-        <v>2001</v>
+        <v>2220</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2002</v>
+        <v>2221</v>
       </c>
       <c r="L318" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M318" t="s">
-        <v>2003</v>
+        <v>2222</v>
       </c>
       <c r="N318" t="s">
-        <v>2004</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>1973</v>
+        <v>2223</v>
       </c>
       <c r="D319" t="s">
-        <v>1987</v>
+        <v>2224</v>
       </c>
       <c r="E319" t="s">
-        <v>1974</v>
+        <v>2225</v>
       </c>
       <c r="F319" t="s">
-        <v>1975</v>
+        <v>2226</v>
       </c>
       <c r="G319" t="s">
-        <v>1976</v>
+        <v>2227</v>
       </c>
       <c r="H319" t="s">
-        <v>1982</v>
+        <v>2228</v>
       </c>
       <c r="I319" t="s">
-        <v>2005</v>
+        <v>2229</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2006</v>
+        <v>2230</v>
       </c>
       <c r="L319" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M319" t="s">
-        <v>2007</v>
+        <v>2231</v>
       </c>
       <c r="N319" t="s">
-        <v>1981</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2008</v>
+        <v>2233</v>
       </c>
       <c r="D320" t="s">
-        <v>1987</v>
+        <v>2234</v>
       </c>
       <c r="E320" t="s">
-        <v>2009</v>
+        <v>2235</v>
       </c>
       <c r="F320" t="s">
-        <v>2010</v>
+        <v>2236</v>
       </c>
       <c r="G320" t="s">
-        <v>2011</v>
+        <v>2237</v>
       </c>
       <c r="H320" t="s">
-        <v>2012</v>
+        <v>2238</v>
       </c>
       <c r="I320" t="s">
-        <v>2013</v>
+        <v>2239</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2014</v>
+        <v>2240</v>
       </c>
       <c r="L320" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M320" t="s">
-        <v>2015</v>
+        <v>2241</v>
       </c>
       <c r="N320" t="s">
-        <v>2016</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2008</v>
+        <v>2243</v>
       </c>
       <c r="D321" t="s">
-        <v>1987</v>
+        <v>2097</v>
       </c>
       <c r="E321" t="s">
-        <v>2009</v>
+        <v>2244</v>
       </c>
       <c r="F321" t="s">
-        <v>2010</v>
+        <v>2245</v>
       </c>
       <c r="G321" t="s">
-        <v>2011</v>
+        <v>2246</v>
       </c>
       <c r="H321" t="s">
-        <v>2017</v>
+        <v>2247</v>
       </c>
       <c r="I321" t="s">
-        <v>2018</v>
+        <v>2248</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2019</v>
+        <v>2249</v>
       </c>
       <c r="L321" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M321" t="s">
-        <v>2020</v>
+        <v>2250</v>
       </c>
       <c r="N321" t="s">
-        <v>2016</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>1973</v>
+        <v>2252</v>
       </c>
       <c r="D322" t="s">
-        <v>1987</v>
+        <v>2097</v>
       </c>
       <c r="E322" t="s">
-        <v>1974</v>
+        <v>2253</v>
       </c>
       <c r="F322" t="s">
-        <v>1975</v>
+        <v>2254</v>
       </c>
       <c r="G322" t="s">
-        <v>1976</v>
+        <v>2255</v>
       </c>
       <c r="H322" t="s">
-        <v>2021</v>
+        <v>2256</v>
       </c>
       <c r="I322" t="s">
-        <v>2022</v>
+        <v>2257</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2023</v>
+        <v>2258</v>
       </c>
       <c r="L322" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M322" t="s">
-        <v>2024</v>
+        <v>2259</v>
       </c>
       <c r="N322" t="s">
-        <v>1981</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>1996</v>
+        <v>2261</v>
       </c>
       <c r="D323" t="s">
-        <v>1987</v>
+        <v>2149</v>
       </c>
       <c r="E323" t="s">
-        <v>1997</v>
+        <v>2262</v>
       </c>
       <c r="F323" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="G323" t="s">
-        <v>1999</v>
+        <v>2263</v>
       </c>
       <c r="H323" t="s">
-        <v>2025</v>
+        <v>2264</v>
       </c>
       <c r="I323" t="s">
-        <v>2026</v>
+        <v>2265</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2027</v>
+        <v>2266</v>
       </c>
       <c r="L323" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M323" t="s">
-        <v>2028</v>
+        <v>2267</v>
       </c>
       <c r="N323" t="s">
-        <v>2004</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2029</v>
+        <v>2269</v>
       </c>
       <c r="D324" t="s">
-        <v>2030</v>
+        <v>2097</v>
       </c>
       <c r="E324" t="s">
-        <v>2031</v>
+        <v>2270</v>
       </c>
       <c r="F324" t="s">
-        <v>2032</v>
+        <v>2271</v>
       </c>
       <c r="G324" t="s">
-        <v>2033</v>
+        <v>2272</v>
       </c>
       <c r="H324" t="s">
-        <v>2034</v>
+        <v>2273</v>
       </c>
       <c r="I324" t="s">
-        <v>2035</v>
+        <v>2274</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2036</v>
+        <v>2275</v>
       </c>
       <c r="L324" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M324" t="s">
-        <v>2037</v>
+        <v>2276</v>
       </c>
       <c r="N324" t="s">
-        <v>2038</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2039</v>
+        <v>2278</v>
       </c>
       <c r="D325" t="s">
-        <v>2030</v>
+        <v>2279</v>
       </c>
       <c r="E325" t="s">
-        <v>2040</v>
+        <v>2280</v>
       </c>
       <c r="F325" t="s">
-        <v>2041</v>
+        <v>2281</v>
       </c>
       <c r="G325" t="s">
-        <v>2042</v>
+        <v>2282</v>
       </c>
       <c r="H325" t="s">
-        <v>2043</v>
+        <v>2283</v>
       </c>
       <c r="I325" t="s">
-        <v>2044</v>
+        <v>2284</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2045</v>
+        <v>2285</v>
       </c>
       <c r="L325" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M325" t="s">
-        <v>2046</v>
+        <v>2286</v>
       </c>
       <c r="N325" t="s">
-        <v>2047</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2048</v>
+        <v>2278</v>
       </c>
       <c r="D326" t="s">
-        <v>2049</v>
+        <v>2279</v>
       </c>
       <c r="E326" t="s">
-        <v>2050</v>
+        <v>2280</v>
       </c>
       <c r="F326" t="s">
-        <v>2051</v>
+        <v>2281</v>
       </c>
       <c r="G326" t="s">
-        <v>2052</v>
+        <v>2282</v>
       </c>
       <c r="H326" t="s">
-        <v>2053</v>
+        <v>2288</v>
       </c>
       <c r="I326" t="s">
-        <v>2054</v>
+        <v>2289</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2055</v>
+        <v>2290</v>
       </c>
       <c r="L326" t="s">
-        <v>1884</v>
+        <v>1464</v>
       </c>
       <c r="M326" t="s">
-        <v>2056</v>
+        <v>2291</v>
       </c>
       <c r="N326" t="s">
-        <v>2057</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>121</v>
+        <v>2292</v>
       </c>
       <c r="D327" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G327"/>
+        <v>2149</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2295</v>
+      </c>
       <c r="H327" t="s">
-        <v>2058</v>
+        <v>2296</v>
       </c>
       <c r="I327" t="s">
-        <v>2059</v>
+        <v>2297</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2060</v>
+        <v>2298</v>
       </c>
       <c r="L327" t="s">
-        <v>2061</v>
+        <v>118</v>
       </c>
       <c r="M327" t="s">
-        <v>2062</v>
-[...1 lines deleted...]
-      <c r="N327"/>
+        <v>2299</v>
+      </c>
+      <c r="N327" t="s">
+        <v>2300</v>
+      </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2063</v>
+        <v>2301</v>
       </c>
       <c r="D328" t="s">
-        <v>2064</v>
+        <v>2149</v>
       </c>
       <c r="E328" t="s">
-        <v>2065</v>
+        <v>2302</v>
       </c>
       <c r="F328" t="s">
-        <v>2066</v>
+        <v>2303</v>
       </c>
       <c r="G328" t="s">
-        <v>2067</v>
+        <v>2304</v>
       </c>
       <c r="H328" t="s">
-        <v>2068</v>
+        <v>2305</v>
       </c>
       <c r="I328" t="s">
-        <v>2069</v>
+        <v>2306</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2070</v>
+        <v>2307</v>
       </c>
       <c r="L328" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M328" t="s">
-        <v>2071</v>
+        <v>2308</v>
       </c>
       <c r="N328" t="s">
-        <v>2072</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2073</v>
+        <v>2310</v>
       </c>
       <c r="D329" t="s">
-        <v>2074</v>
+        <v>2159</v>
       </c>
       <c r="E329" t="s">
-        <v>2075</v>
+        <v>2311</v>
       </c>
       <c r="F329" t="s">
-        <v>2076</v>
+        <v>2312</v>
       </c>
       <c r="G329" t="s">
-        <v>2077</v>
+        <v>2313</v>
       </c>
       <c r="H329" t="s">
-        <v>2078</v>
+        <v>2314</v>
       </c>
       <c r="I329" t="s">
-        <v>2079</v>
+        <v>2315</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2080</v>
+        <v>2316</v>
       </c>
       <c r="L329" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M329" t="s">
-        <v>2081</v>
+        <v>2317</v>
       </c>
       <c r="N329" t="s">
-        <v>2082</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2083</v>
+        <v>2319</v>
       </c>
       <c r="D330" t="s">
-        <v>2074</v>
+        <v>2320</v>
       </c>
       <c r="E330" t="s">
-        <v>2084</v>
+        <v>2321</v>
       </c>
       <c r="F330" t="s">
-        <v>2085</v>
+        <v>2322</v>
       </c>
       <c r="G330" t="s">
-        <v>2086</v>
+        <v>2323</v>
       </c>
       <c r="H330" t="s">
-        <v>2087</v>
+        <v>2324</v>
       </c>
       <c r="I330" t="s">
-        <v>2088</v>
+        <v>2325</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2089</v>
+        <v>2326</v>
       </c>
       <c r="L330" t="s">
-        <v>1545</v>
+        <v>1512</v>
       </c>
       <c r="M330" t="s">
-        <v>2090</v>
+        <v>2327</v>
       </c>
       <c r="N330" t="s">
-        <v>2091</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2073</v>
+        <v>2329</v>
       </c>
       <c r="D331" t="s">
-        <v>2092</v>
+        <v>2097</v>
       </c>
       <c r="E331" t="s">
-        <v>2075</v>
+        <v>2330</v>
       </c>
       <c r="F331" t="s">
-        <v>2076</v>
+        <v>2331</v>
       </c>
       <c r="G331" t="s">
-        <v>2077</v>
+        <v>2332</v>
       </c>
       <c r="H331" t="s">
-        <v>2078</v>
+        <v>2333</v>
       </c>
       <c r="I331" t="s">
-        <v>2093</v>
+        <v>2334</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2094</v>
+        <v>2335</v>
       </c>
       <c r="L331" t="s">
-        <v>2095</v>
+        <v>118</v>
       </c>
       <c r="M331" t="s">
-        <v>2096</v>
+        <v>2336</v>
       </c>
       <c r="N331" t="s">
-        <v>2082</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>1876</v>
+        <v>2329</v>
       </c>
       <c r="D332" t="s">
         <v>2097</v>
       </c>
       <c r="E332" t="s">
-        <v>1878</v>
+        <v>2330</v>
       </c>
       <c r="F332" t="s">
-        <v>1879</v>
+        <v>2331</v>
       </c>
       <c r="G332" t="s">
-        <v>1880</v>
+        <v>2332</v>
       </c>
       <c r="H332" t="s">
-        <v>2098</v>
+        <v>2333</v>
       </c>
       <c r="I332" t="s">
-        <v>2099</v>
+        <v>2338</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2100</v>
+        <v>2339</v>
       </c>
       <c r="L332" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M332" t="s">
-        <v>2101</v>
+        <v>2340</v>
       </c>
       <c r="N332" t="s">
-        <v>1886</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>1876</v>
+        <v>2341</v>
       </c>
       <c r="D333" t="s">
-        <v>2097</v>
+        <v>2342</v>
       </c>
       <c r="E333" t="s">
-        <v>1878</v>
+        <v>2343</v>
       </c>
       <c r="F333" t="s">
-        <v>1879</v>
+        <v>2344</v>
       </c>
       <c r="G333" t="s">
-        <v>1880</v>
+        <v>2345</v>
       </c>
       <c r="H333" t="s">
-        <v>2102</v>
+        <v>2346</v>
       </c>
       <c r="I333" t="s">
-        <v>2103</v>
+        <v>2347</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2104</v>
+        <v>2348</v>
       </c>
       <c r="L333" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M333" t="s">
-        <v>2105</v>
+        <v>2349</v>
       </c>
       <c r="N333" t="s">
-        <v>1886</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2106</v>
+        <v>2351</v>
       </c>
       <c r="D334" t="s">
-        <v>1899</v>
+        <v>2352</v>
       </c>
       <c r="E334" t="s">
-        <v>2107</v>
+        <v>2353</v>
       </c>
       <c r="F334" t="s">
-        <v>2108</v>
+        <v>2354</v>
       </c>
       <c r="G334" t="s">
-        <v>2109</v>
+        <v>2355</v>
       </c>
       <c r="H334" t="s">
-        <v>2110</v>
+        <v>2356</v>
       </c>
       <c r="I334" t="s">
-        <v>2111</v>
+        <v>2357</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2112</v>
+        <v>2358</v>
       </c>
       <c r="L334" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M334" t="s">
-        <v>2113</v>
+        <v>2359</v>
       </c>
       <c r="N334" t="s">
-        <v>2114</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2106</v>
+        <v>2361</v>
       </c>
       <c r="D335" t="s">
-        <v>1899</v>
+        <v>2362</v>
       </c>
       <c r="E335" t="s">
-        <v>2107</v>
+        <v>2363</v>
       </c>
       <c r="F335" t="s">
-        <v>2108</v>
+        <v>1364</v>
       </c>
       <c r="G335" t="s">
-        <v>2109</v>
+        <v>2364</v>
       </c>
       <c r="H335" t="s">
-        <v>2115</v>
+        <v>2365</v>
       </c>
       <c r="I335" t="s">
-        <v>2116</v>
+        <v>2366</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2117</v>
+        <v>2367</v>
       </c>
       <c r="L335" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M335" t="s">
-        <v>2118</v>
+        <v>2368</v>
       </c>
       <c r="N335" t="s">
-        <v>2114</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2048</v>
+        <v>2361</v>
       </c>
       <c r="D336" t="s">
-        <v>1899</v>
+        <v>2362</v>
       </c>
       <c r="E336" t="s">
-        <v>2050</v>
+        <v>2363</v>
       </c>
       <c r="F336" t="s">
-        <v>2119</v>
+        <v>1364</v>
       </c>
       <c r="G336" t="s">
-        <v>2052</v>
+        <v>2364</v>
       </c>
       <c r="H336" t="s">
-        <v>2120</v>
+        <v>2370</v>
       </c>
       <c r="I336" t="s">
-        <v>2121</v>
+        <v>2371</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2122</v>
+        <v>2372</v>
       </c>
       <c r="L336" t="s">
-        <v>1836</v>
+        <v>1464</v>
       </c>
       <c r="M336" t="s">
-        <v>2123</v>
+        <v>2373</v>
       </c>
       <c r="N336" t="s">
-        <v>2057</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2048</v>
+        <v>2374</v>
       </c>
       <c r="D337" t="s">
-        <v>1899</v>
+        <v>2149</v>
       </c>
       <c r="E337" t="s">
-        <v>2050</v>
+        <v>2375</v>
       </c>
       <c r="F337" t="s">
-        <v>2119</v>
+        <v>2376</v>
       </c>
       <c r="G337" t="s">
-        <v>2052</v>
+        <v>2377</v>
       </c>
       <c r="H337" t="s">
-        <v>2124</v>
+        <v>2378</v>
       </c>
       <c r="I337" t="s">
-        <v>2125</v>
+        <v>2379</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2126</v>
+        <v>2380</v>
       </c>
       <c r="L337" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M337" t="s">
-        <v>2127</v>
+        <v>2381</v>
       </c>
       <c r="N337" t="s">
-        <v>2057</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>1898</v>
+        <v>2187</v>
       </c>
       <c r="D338" t="s">
-        <v>1899</v>
+        <v>2188</v>
       </c>
       <c r="E338" t="s">
-        <v>1900</v>
+        <v>2189</v>
       </c>
       <c r="F338" t="s">
-        <v>1901</v>
+        <v>2190</v>
       </c>
       <c r="G338" t="s">
-        <v>1902</v>
+        <v>2191</v>
       </c>
       <c r="H338" t="s">
-        <v>2128</v>
+        <v>2383</v>
       </c>
       <c r="I338" t="s">
-        <v>2129</v>
+        <v>2384</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2130</v>
+        <v>2385</v>
       </c>
       <c r="L338" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M338" t="s">
-        <v>2131</v>
+        <v>2386</v>
       </c>
       <c r="N338" t="s">
-        <v>1907</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>1898</v>
+        <v>2387</v>
       </c>
       <c r="D339" t="s">
-        <v>1899</v>
+        <v>2159</v>
       </c>
       <c r="E339" t="s">
-        <v>1900</v>
+        <v>2388</v>
       </c>
       <c r="F339" t="s">
-        <v>1901</v>
+        <v>2389</v>
       </c>
       <c r="G339" t="s">
-        <v>1902</v>
+        <v>2390</v>
       </c>
       <c r="H339" t="s">
-        <v>2132</v>
+        <v>2391</v>
       </c>
       <c r="I339" t="s">
-        <v>2133</v>
+        <v>2392</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2134</v>
+        <v>2393</v>
       </c>
       <c r="L339" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M339" t="s">
-        <v>2135</v>
+        <v>2394</v>
       </c>
       <c r="N339" t="s">
-        <v>1907</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2136</v>
+        <v>2396</v>
       </c>
       <c r="D340" t="s">
-        <v>1899</v>
+        <v>2149</v>
       </c>
       <c r="E340" t="s">
-        <v>2137</v>
+        <v>2397</v>
       </c>
       <c r="F340" t="s">
-        <v>2138</v>
+        <v>2398</v>
       </c>
       <c r="G340" t="s">
-        <v>2139</v>
+        <v>2399</v>
       </c>
       <c r="H340" t="s">
-        <v>2140</v>
+        <v>2400</v>
       </c>
       <c r="I340" t="s">
-        <v>2141</v>
+        <v>2401</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2142</v>
+        <v>2402</v>
       </c>
       <c r="L340" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M340" t="s">
-        <v>2143</v>
+        <v>2403</v>
       </c>
       <c r="N340" t="s">
-        <v>2144</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2136</v>
+        <v>2197</v>
       </c>
       <c r="D341" t="s">
-        <v>1899</v>
+        <v>2159</v>
       </c>
       <c r="E341" t="s">
-        <v>2137</v>
+        <v>2198</v>
       </c>
       <c r="F341" t="s">
-        <v>2138</v>
+        <v>2199</v>
       </c>
       <c r="G341" t="s">
-        <v>2139</v>
+        <v>2200</v>
       </c>
       <c r="H341" t="s">
-        <v>2145</v>
+        <v>2405</v>
       </c>
       <c r="I341" t="s">
-        <v>2146</v>
+        <v>2406</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2147</v>
+        <v>2407</v>
       </c>
       <c r="L341" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M341" t="s">
-        <v>2148</v>
+        <v>2408</v>
       </c>
       <c r="N341" t="s">
-        <v>2144</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2149</v>
+        <v>2409</v>
       </c>
       <c r="D342" t="s">
-        <v>2150</v>
+        <v>2410</v>
       </c>
       <c r="E342" t="s">
-        <v>2151</v>
+        <v>2411</v>
       </c>
       <c r="F342" t="s">
-        <v>2152</v>
+        <v>2412</v>
       </c>
       <c r="G342" t="s">
-        <v>2153</v>
+        <v>2413</v>
       </c>
       <c r="H342" t="s">
-        <v>2154</v>
+        <v>2414</v>
       </c>
       <c r="I342" t="s">
-        <v>2155</v>
+        <v>2415</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2156</v>
+        <v>2416</v>
       </c>
       <c r="L342" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M342" t="s">
-        <v>2157</v>
+        <v>2417</v>
       </c>
       <c r="N342" t="s">
-        <v>2158</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2149</v>
+        <v>2419</v>
       </c>
       <c r="D343" t="s">
-        <v>2150</v>
+        <v>2097</v>
       </c>
       <c r="E343" t="s">
-        <v>2151</v>
+        <v>1778</v>
       </c>
       <c r="F343" t="s">
-        <v>2152</v>
+        <v>1779</v>
       </c>
       <c r="G343" t="s">
-        <v>2153</v>
+        <v>1780</v>
       </c>
       <c r="H343" t="s">
-        <v>2159</v>
+        <v>1903</v>
       </c>
       <c r="I343" t="s">
-        <v>2160</v>
+        <v>2420</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2161</v>
+        <v>2421</v>
       </c>
       <c r="L343" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M343" t="s">
-        <v>2162</v>
+        <v>2422</v>
       </c>
       <c r="N343" t="s">
-        <v>2158</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2149</v>
+        <v>2106</v>
       </c>
       <c r="D344" t="s">
-        <v>2150</v>
+        <v>2097</v>
       </c>
       <c r="E344" t="s">
-        <v>2151</v>
+        <v>2107</v>
       </c>
       <c r="F344" t="s">
-        <v>2152</v>
+        <v>2108</v>
       </c>
       <c r="G344" t="s">
-        <v>2153</v>
+        <v>2109</v>
       </c>
       <c r="H344" t="s">
-        <v>2163</v>
+        <v>2424</v>
       </c>
       <c r="I344" t="s">
-        <v>2164</v>
+        <v>2425</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2165</v>
+        <v>2426</v>
       </c>
       <c r="L344" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M344" t="s">
-        <v>2166</v>
+        <v>2427</v>
       </c>
       <c r="N344" t="s">
-        <v>2158</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2149</v>
+        <v>2428</v>
       </c>
       <c r="D345" t="s">
-        <v>2150</v>
+        <v>2097</v>
       </c>
       <c r="E345" t="s">
-        <v>2151</v>
+        <v>2429</v>
       </c>
       <c r="F345" t="s">
-        <v>2152</v>
+        <v>2430</v>
       </c>
       <c r="G345" t="s">
-        <v>2153</v>
+        <v>2431</v>
       </c>
       <c r="H345" t="s">
-        <v>2167</v>
+        <v>2432</v>
       </c>
       <c r="I345" t="s">
-        <v>2168</v>
+        <v>2433</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2169</v>
+        <v>2434</v>
       </c>
       <c r="L345" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M345" t="s">
-        <v>2170</v>
+        <v>2435</v>
       </c>
       <c r="N345" t="s">
-        <v>2158</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2149</v>
+        <v>2437</v>
       </c>
       <c r="D346" t="s">
-        <v>2150</v>
+        <v>2097</v>
       </c>
       <c r="E346" t="s">
-        <v>2151</v>
+        <v>2438</v>
       </c>
       <c r="F346" t="s">
-        <v>2152</v>
+        <v>2439</v>
       </c>
       <c r="G346" t="s">
-        <v>2153</v>
+        <v>2440</v>
       </c>
       <c r="H346" t="s">
-        <v>2171</v>
+        <v>2441</v>
       </c>
       <c r="I346" t="s">
-        <v>2172</v>
+        <v>2442</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2173</v>
+        <v>2443</v>
       </c>
       <c r="L346" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M346" t="s">
-        <v>2174</v>
+        <v>2444</v>
       </c>
       <c r="N346" t="s">
-        <v>2158</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2175</v>
+        <v>2446</v>
       </c>
       <c r="D347" t="s">
-        <v>2176</v>
+        <v>2097</v>
       </c>
       <c r="E347" t="s">
-        <v>2177</v>
+        <v>2447</v>
       </c>
       <c r="F347" t="s">
-        <v>2178</v>
+        <v>2448</v>
       </c>
       <c r="G347" t="s">
-        <v>2179</v>
+        <v>2449</v>
       </c>
       <c r="H347" t="s">
-        <v>2180</v>
+        <v>2450</v>
       </c>
       <c r="I347" t="s">
-        <v>2181</v>
+        <v>2451</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2182</v>
+        <v>2452</v>
       </c>
       <c r="L347" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M347" t="s">
-        <v>2183</v>
+        <v>2453</v>
       </c>
       <c r="N347" t="s">
-        <v>2184</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2185</v>
+        <v>2455</v>
       </c>
       <c r="D348" t="s">
-        <v>2176</v>
+        <v>2097</v>
       </c>
       <c r="E348" t="s">
-        <v>2186</v>
+        <v>2456</v>
       </c>
       <c r="F348" t="s">
-        <v>2187</v>
+        <v>2457</v>
       </c>
       <c r="G348" t="s">
-        <v>2188</v>
+        <v>2458</v>
       </c>
       <c r="H348" t="s">
-        <v>2189</v>
+        <v>2459</v>
       </c>
       <c r="I348" t="s">
-        <v>2190</v>
+        <v>2460</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2191</v>
+        <v>2461</v>
       </c>
       <c r="L348" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M348" t="s">
-        <v>2192</v>
+        <v>2462</v>
       </c>
       <c r="N348" t="s">
-        <v>2193</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2194</v>
+        <v>2464</v>
       </c>
       <c r="D349" t="s">
-        <v>2195</v>
+        <v>2342</v>
       </c>
       <c r="E349" t="s">
-        <v>2196</v>
+        <v>2465</v>
       </c>
       <c r="F349" t="s">
-        <v>2197</v>
+        <v>2466</v>
       </c>
       <c r="G349" t="s">
-        <v>2198</v>
+        <v>2467</v>
       </c>
       <c r="H349" t="s">
-        <v>2199</v>
+        <v>2468</v>
       </c>
       <c r="I349" t="s">
-        <v>2200</v>
+        <v>2469</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2201</v>
+        <v>2470</v>
       </c>
       <c r="L349" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M349" t="s">
-        <v>2202</v>
+        <v>2471</v>
       </c>
       <c r="N349" t="s">
-        <v>2203</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2204</v>
+        <v>2473</v>
       </c>
       <c r="D350" t="s">
-        <v>2205</v>
+        <v>2149</v>
       </c>
       <c r="E350" t="s">
-        <v>2206</v>
+        <v>2474</v>
       </c>
       <c r="F350" t="s">
-        <v>2207</v>
+        <v>2475</v>
       </c>
       <c r="G350" t="s">
-        <v>2208</v>
+        <v>2476</v>
       </c>
       <c r="H350" t="s">
-        <v>2209</v>
+        <v>2477</v>
       </c>
       <c r="I350" t="s">
-        <v>2210</v>
+        <v>2478</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2211</v>
+        <v>2479</v>
       </c>
       <c r="L350" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M350" t="s">
-        <v>2212</v>
+        <v>2480</v>
       </c>
       <c r="N350" t="s">
-        <v>2213</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2214</v>
+        <v>2066</v>
       </c>
       <c r="D351" t="s">
-        <v>2205</v>
+        <v>2362</v>
       </c>
       <c r="E351" t="s">
-        <v>2215</v>
+        <v>2068</v>
       </c>
       <c r="F351" t="s">
-        <v>2216</v>
+        <v>2069</v>
       </c>
       <c r="G351" t="s">
-        <v>2217</v>
+        <v>2070</v>
       </c>
       <c r="H351" t="s">
-        <v>2218</v>
+        <v>2482</v>
       </c>
       <c r="I351" t="s">
-        <v>2219</v>
+        <v>2483</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2220</v>
+        <v>2484</v>
       </c>
       <c r="L351" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M351" t="s">
-        <v>2221</v>
+        <v>2485</v>
       </c>
       <c r="N351" t="s">
-        <v>2222</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2223</v>
+        <v>2066</v>
       </c>
       <c r="D352" t="s">
-        <v>2224</v>
+        <v>2362</v>
       </c>
       <c r="E352" t="s">
-        <v>2225</v>
+        <v>2068</v>
       </c>
       <c r="F352" t="s">
-        <v>2226</v>
+        <v>2069</v>
       </c>
       <c r="G352" t="s">
-        <v>2227</v>
+        <v>2070</v>
       </c>
       <c r="H352" t="s">
-        <v>2228</v>
+        <v>2486</v>
       </c>
       <c r="I352" t="s">
-        <v>2229</v>
+        <v>2487</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2230</v>
+        <v>2488</v>
       </c>
       <c r="L352" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M352" t="s">
-        <v>2231</v>
+        <v>2489</v>
       </c>
       <c r="N352" t="s">
-        <v>2232</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2233</v>
+        <v>2066</v>
       </c>
       <c r="D353" t="s">
-        <v>2234</v>
+        <v>2362</v>
       </c>
       <c r="E353" t="s">
-        <v>2235</v>
+        <v>2068</v>
       </c>
       <c r="F353" t="s">
-        <v>2236</v>
+        <v>2069</v>
       </c>
       <c r="G353" t="s">
-        <v>2237</v>
+        <v>2070</v>
       </c>
       <c r="H353" t="s">
-        <v>2238</v>
+        <v>2490</v>
       </c>
       <c r="I353" t="s">
-        <v>2239</v>
+        <v>2491</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2240</v>
+        <v>2492</v>
       </c>
       <c r="L353" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="M353" t="s">
-        <v>2241</v>
+        <v>2493</v>
       </c>
       <c r="N353" t="s">
-        <v>2242</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2243</v>
+        <v>2066</v>
       </c>
       <c r="D354" t="s">
-        <v>2244</v>
+        <v>2362</v>
       </c>
       <c r="E354" t="s">
-        <v>2245</v>
+        <v>2068</v>
       </c>
       <c r="F354" t="s">
-        <v>2246</v>
+        <v>2069</v>
       </c>
       <c r="G354" t="s">
-        <v>2247</v>
+        <v>2070</v>
       </c>
       <c r="H354" t="s">
-        <v>2248</v>
+        <v>2071</v>
       </c>
       <c r="I354" t="s">
-        <v>2249</v>
+        <v>2494</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2250</v>
+        <v>2495</v>
       </c>
       <c r="L354" t="s">
-        <v>1884</v>
+        <v>1464</v>
       </c>
       <c r="M354" t="s">
-        <v>2251</v>
+        <v>2496</v>
       </c>
       <c r="N354" t="s">
-        <v>2252</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>236</v>
+        <v>2497</v>
       </c>
       <c r="D355" t="s">
-        <v>2253</v>
+        <v>2097</v>
       </c>
       <c r="E355" t="s">
-        <v>238</v>
+        <v>2498</v>
       </c>
       <c r="F355" t="s">
-        <v>2254</v>
+        <v>2499</v>
       </c>
       <c r="G355" t="s">
-        <v>240</v>
+        <v>2500</v>
       </c>
       <c r="H355" t="s">
-        <v>2255</v>
+        <v>2501</v>
       </c>
       <c r="I355" t="s">
-        <v>2256</v>
+        <v>2502</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2257</v>
+        <v>2503</v>
       </c>
       <c r="L355" t="s">
-        <v>1884</v>
+        <v>118</v>
       </c>
       <c r="M355" t="s">
-        <v>2258</v>
+        <v>2504</v>
       </c>
       <c r="N355" t="s">
-        <v>246</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>1853</v>
+        <v>2506</v>
       </c>
       <c r="D356" t="s">
-        <v>2259</v>
+        <v>2507</v>
       </c>
       <c r="E356" t="s">
-        <v>1854</v>
+        <v>2508</v>
       </c>
       <c r="F356" t="s">
-        <v>1855</v>
+        <v>1518</v>
       </c>
       <c r="G356" t="s">
-        <v>1856</v>
+        <v>2509</v>
       </c>
       <c r="H356" t="s">
-        <v>2260</v>
+        <v>2510</v>
       </c>
       <c r="I356" t="s">
-        <v>2261</v>
+        <v>2511</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>2262</v>
+        <v>2512</v>
       </c>
       <c r="L356" t="s">
-        <v>2263</v>
+        <v>118</v>
       </c>
       <c r="M356" t="s">
-        <v>2264</v>
+        <v>2513</v>
       </c>
       <c r="N356" t="s">
-        <v>1861</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2265</v>
+        <v>2515</v>
       </c>
       <c r="D357" t="s">
-        <v>2266</v>
+        <v>2516</v>
       </c>
       <c r="E357" t="s">
-        <v>2267</v>
+        <v>2517</v>
       </c>
       <c r="F357" t="s">
-        <v>2268</v>
+        <v>2518</v>
       </c>
       <c r="G357" t="s">
-        <v>2269</v>
+        <v>2519</v>
       </c>
       <c r="H357" t="s">
-        <v>2270</v>
+        <v>2520</v>
       </c>
       <c r="I357" t="s">
-        <v>2271</v>
+        <v>2521</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>2272</v>
+        <v>2522</v>
       </c>
       <c r="L357" t="s">
-        <v>1545</v>
+        <v>2523</v>
       </c>
       <c r="M357" t="s">
-        <v>2273</v>
+        <v>2524</v>
       </c>
       <c r="N357" t="s">
-        <v>2274</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2149</v>
+        <v>2526</v>
       </c>
       <c r="D358" t="s">
-        <v>2275</v>
+        <v>2527</v>
       </c>
       <c r="E358" t="s">
-        <v>2151</v>
+        <v>2528</v>
       </c>
       <c r="F358" t="s">
-        <v>2152</v>
+        <v>2529</v>
       </c>
       <c r="G358" t="s">
-        <v>2153</v>
+        <v>2530</v>
       </c>
       <c r="H358" t="s">
-        <v>2276</v>
+        <v>2531</v>
       </c>
       <c r="I358" t="s">
-        <v>2277</v>
+        <v>2532</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>2278</v>
+        <v>2533</v>
       </c>
       <c r="L358" t="s">
-        <v>2263</v>
+        <v>118</v>
       </c>
       <c r="M358" t="s">
-        <v>2279</v>
+        <v>2534</v>
       </c>
       <c r="N358" t="s">
-        <v>2158</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2280</v>
+        <v>2536</v>
       </c>
       <c r="D359" t="s">
-        <v>2281</v>
+        <v>2537</v>
       </c>
       <c r="E359" t="s">
-        <v>2282</v>
+        <v>2538</v>
       </c>
       <c r="F359" t="s">
-        <v>2283</v>
+        <v>2539</v>
       </c>
       <c r="G359" t="s">
-        <v>2284</v>
+        <v>2540</v>
       </c>
       <c r="H359" t="s">
-        <v>2285</v>
+        <v>2541</v>
       </c>
       <c r="I359" t="s">
-        <v>2286</v>
+        <v>2542</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2287</v>
+        <v>2543</v>
       </c>
       <c r="L359" t="s">
-        <v>1545</v>
+        <v>118</v>
       </c>
       <c r="M359" t="s">
-        <v>2288</v>
+        <v>2544</v>
       </c>
       <c r="N359" t="s">
-        <v>2289</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2290</v>
+        <v>2546</v>
       </c>
       <c r="D360" t="s">
-        <v>2291</v>
+        <v>2547</v>
       </c>
       <c r="E360" t="s">
-        <v>2292</v>
+        <v>2548</v>
       </c>
       <c r="F360" t="s">
-        <v>2293</v>
+        <v>2549</v>
       </c>
       <c r="G360" t="s">
-        <v>2294</v>
+        <v>2550</v>
       </c>
       <c r="H360" t="s">
-        <v>2295</v>
+        <v>2551</v>
       </c>
       <c r="I360" t="s">
-        <v>2296</v>
+        <v>2552</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2297</v>
+        <v>2553</v>
       </c>
       <c r="L360" t="s">
-        <v>1836</v>
+        <v>2554</v>
       </c>
       <c r="M360" t="s">
-        <v>2298</v>
+        <v>2555</v>
       </c>
       <c r="N360" t="s">
-        <v>2299</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2300</v>
+        <v>2557</v>
       </c>
       <c r="D361" t="s">
-        <v>2301</v>
+        <v>2547</v>
       </c>
       <c r="E361" t="s">
-        <v>2302</v>
+        <v>2558</v>
       </c>
       <c r="F361" t="s">
-        <v>2303</v>
+        <v>2559</v>
       </c>
       <c r="G361" t="s">
-        <v>2304</v>
+        <v>2560</v>
       </c>
       <c r="H361" t="s">
-        <v>2305</v>
+        <v>2561</v>
       </c>
       <c r="I361" t="s">
-        <v>2306</v>
+        <v>2562</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2307</v>
+        <v>2563</v>
       </c>
       <c r="L361" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M361" t="s">
-        <v>2308</v>
+        <v>2564</v>
       </c>
       <c r="N361" t="s">
-        <v>2309</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2310</v>
+        <v>2566</v>
       </c>
       <c r="D362" t="s">
-        <v>2301</v>
+        <v>2567</v>
       </c>
       <c r="E362" t="s">
-        <v>2311</v>
+        <v>2568</v>
       </c>
       <c r="F362" t="s">
-        <v>2312</v>
+        <v>1518</v>
       </c>
       <c r="G362" t="s">
-        <v>2313</v>
+        <v>2569</v>
       </c>
       <c r="H362" t="s">
-        <v>2314</v>
+        <v>2570</v>
       </c>
       <c r="I362" t="s">
-        <v>2315</v>
+        <v>2571</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2316</v>
+        <v>2572</v>
       </c>
       <c r="L362" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M362" t="s">
-        <v>2317</v>
+        <v>2573</v>
       </c>
       <c r="N362" t="s">
-        <v>2318</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2310</v>
+        <v>2575</v>
       </c>
       <c r="D363" t="s">
-        <v>2301</v>
+        <v>2576</v>
       </c>
       <c r="E363" t="s">
-        <v>2311</v>
+        <v>2577</v>
       </c>
       <c r="F363" t="s">
-        <v>2312</v>
+        <v>2376</v>
       </c>
       <c r="G363" t="s">
-        <v>2313</v>
+        <v>2578</v>
       </c>
       <c r="H363" t="s">
-        <v>2319</v>
+        <v>2579</v>
       </c>
       <c r="I363" t="s">
-        <v>2320</v>
+        <v>2580</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2321</v>
+        <v>2581</v>
       </c>
       <c r="L363" t="s">
-        <v>1836</v>
+        <v>118</v>
       </c>
       <c r="M363" t="s">
-        <v>2322</v>
+        <v>2582</v>
       </c>
       <c r="N363" t="s">
-        <v>2318</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2323</v>
+        <v>2584</v>
       </c>
       <c r="D364" t="s">
-        <v>2301</v>
+        <v>2585</v>
       </c>
       <c r="E364" t="s">
-        <v>2324</v>
+        <v>2586</v>
       </c>
       <c r="F364" t="s">
-        <v>2325</v>
+        <v>2587</v>
       </c>
       <c r="G364" t="s">
-        <v>2326</v>
+        <v>2588</v>
       </c>
       <c r="H364" t="s">
-        <v>2327</v>
+        <v>2589</v>
       </c>
       <c r="I364" t="s">
-        <v>2328</v>
+        <v>2590</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2329</v>
+        <v>2591</v>
       </c>
       <c r="L364" t="s">
-        <v>1836</v>
+        <v>2592</v>
       </c>
       <c r="M364" t="s">
-        <v>2330</v>
+        <v>2593</v>
       </c>
       <c r="N364" t="s">
-        <v>2331</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2323</v>
+        <v>2584</v>
       </c>
       <c r="D365" t="s">
-        <v>2301</v>
+        <v>2585</v>
       </c>
       <c r="E365" t="s">
-        <v>2324</v>
+        <v>2586</v>
       </c>
       <c r="F365" t="s">
-        <v>2325</v>
+        <v>2587</v>
       </c>
       <c r="G365" t="s">
-        <v>2326</v>
+        <v>2588</v>
       </c>
       <c r="H365" t="s">
-        <v>2332</v>
+        <v>2595</v>
       </c>
       <c r="I365" t="s">
-        <v>2333</v>
+        <v>2596</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2334</v>
+        <v>2597</v>
       </c>
       <c r="L365" t="s">
-        <v>1836</v>
+        <v>2598</v>
       </c>
       <c r="M365" t="s">
-        <v>2335</v>
+        <v>2599</v>
       </c>
       <c r="N365" t="s">
-        <v>2331</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2336</v>
+        <v>2584</v>
       </c>
       <c r="D366" t="s">
-        <v>2337</v>
+        <v>2585</v>
       </c>
       <c r="E366" t="s">
-        <v>2338</v>
+        <v>2586</v>
       </c>
       <c r="F366" t="s">
-        <v>2339</v>
+        <v>2587</v>
       </c>
       <c r="G366" t="s">
-        <v>2340</v>
+        <v>2588</v>
       </c>
       <c r="H366" t="s">
-        <v>2341</v>
+        <v>2600</v>
       </c>
       <c r="I366" t="s">
-        <v>2342</v>
+        <v>2601</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2343</v>
+        <v>2602</v>
       </c>
       <c r="L366" t="s">
-        <v>1545</v>
+        <v>2603</v>
       </c>
       <c r="M366" t="s">
-        <v>2344</v>
+        <v>2604</v>
       </c>
       <c r="N366" t="s">
-        <v>2345</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2346</v>
+        <v>2584</v>
       </c>
       <c r="D367" t="s">
-        <v>2337</v>
+        <v>2585</v>
       </c>
       <c r="E367" t="s">
-        <v>2347</v>
+        <v>2586</v>
       </c>
       <c r="F367" t="s">
-        <v>2348</v>
+        <v>2587</v>
       </c>
       <c r="G367" t="s">
-        <v>2349</v>
+        <v>2588</v>
       </c>
       <c r="H367" t="s">
-        <v>2350</v>
+        <v>2605</v>
       </c>
       <c r="I367" t="s">
-        <v>2351</v>
+        <v>2606</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2352</v>
+        <v>2607</v>
       </c>
       <c r="L367" t="s">
-        <v>1545</v>
+        <v>2608</v>
       </c>
       <c r="M367" t="s">
-        <v>2353</v>
+        <v>2609</v>
       </c>
       <c r="N367" t="s">
-        <v>2354</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2355</v>
+        <v>2584</v>
       </c>
       <c r="D368" t="s">
-        <v>2337</v>
+        <v>2585</v>
       </c>
       <c r="E368" t="s">
-        <v>2356</v>
+        <v>2586</v>
       </c>
       <c r="F368" t="s">
-        <v>2357</v>
+        <v>2587</v>
       </c>
       <c r="G368" t="s">
-        <v>2358</v>
+        <v>2588</v>
       </c>
       <c r="H368" t="s">
-        <v>2359</v>
+        <v>2610</v>
       </c>
       <c r="I368" t="s">
-        <v>2360</v>
+        <v>2611</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2361</v>
+        <v>2612</v>
       </c>
       <c r="L368" t="s">
-        <v>1545</v>
+        <v>2613</v>
       </c>
       <c r="M368" t="s">
-        <v>2362</v>
+        <v>2614</v>
       </c>
       <c r="N368" t="s">
-        <v>2363</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2364</v>
+        <v>2584</v>
       </c>
       <c r="D369" t="s">
-        <v>2337</v>
+        <v>2585</v>
       </c>
       <c r="E369" t="s">
-        <v>2365</v>
+        <v>2586</v>
       </c>
       <c r="F369" t="s">
-        <v>2366</v>
+        <v>2587</v>
       </c>
       <c r="G369" t="s">
-        <v>2367</v>
+        <v>2588</v>
       </c>
       <c r="H369" t="s">
-        <v>2368</v>
+        <v>2615</v>
       </c>
       <c r="I369" t="s">
-        <v>2369</v>
+        <v>2616</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2370</v>
+        <v>2617</v>
       </c>
       <c r="L369" t="s">
-        <v>1545</v>
+        <v>2618</v>
       </c>
       <c r="M369" t="s">
-        <v>2371</v>
+        <v>2619</v>
       </c>
       <c r="N369" t="s">
-        <v>2372</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2346</v>
+        <v>2584</v>
       </c>
       <c r="D370" t="s">
-        <v>2373</v>
+        <v>2585</v>
       </c>
       <c r="E370" t="s">
-        <v>2347</v>
+        <v>2586</v>
       </c>
       <c r="F370" t="s">
-        <v>2348</v>
+        <v>2587</v>
       </c>
       <c r="G370" t="s">
-        <v>2349</v>
+        <v>2588</v>
       </c>
       <c r="H370" t="s">
-        <v>2350</v>
+        <v>2620</v>
       </c>
       <c r="I370" t="s">
-        <v>2374</v>
+        <v>2621</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2375</v>
+        <v>2622</v>
       </c>
       <c r="L370" t="s">
-        <v>881</v>
+        <v>2623</v>
       </c>
       <c r="M370" t="s">
-        <v>2376</v>
+        <v>2624</v>
       </c>
       <c r="N370" t="s">
-        <v>2354</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2377</v>
+        <v>2584</v>
       </c>
       <c r="D371" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E371" t="s">
-        <v>2378</v>
+        <v>2586</v>
       </c>
       <c r="F371" t="s">
-        <v>2379</v>
+        <v>2587</v>
       </c>
       <c r="G371" t="s">
-        <v>2380</v>
+        <v>2588</v>
       </c>
       <c r="H371" t="s">
-        <v>2381</v>
+        <v>2626</v>
       </c>
       <c r="I371" t="s">
-        <v>2382</v>
+        <v>2627</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2383</v>
+        <v>2628</v>
       </c>
       <c r="L371" t="s">
-        <v>881</v>
+        <v>2629</v>
       </c>
       <c r="M371" t="s">
-        <v>2384</v>
+        <v>2630</v>
       </c>
       <c r="N371" t="s">
-        <v>2385</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2136</v>
+        <v>2584</v>
       </c>
       <c r="D372" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E372" t="s">
-        <v>2137</v>
+        <v>2586</v>
       </c>
       <c r="F372" t="s">
-        <v>2138</v>
+        <v>2587</v>
       </c>
       <c r="G372" t="s">
-        <v>2139</v>
+        <v>2588</v>
       </c>
       <c r="H372" t="s">
-        <v>2140</v>
+        <v>2631</v>
       </c>
       <c r="I372" t="s">
-        <v>2386</v>
+        <v>2632</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2387</v>
+        <v>2633</v>
       </c>
       <c r="L372" t="s">
-        <v>881</v>
+        <v>2634</v>
       </c>
       <c r="M372" t="s">
-        <v>2388</v>
+        <v>2635</v>
       </c>
       <c r="N372" t="s">
-        <v>2144</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>1828</v>
+        <v>2584</v>
       </c>
       <c r="D373" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E373" t="s">
-        <v>1830</v>
+        <v>2586</v>
       </c>
       <c r="F373" t="s">
-        <v>1831</v>
+        <v>2587</v>
       </c>
       <c r="G373" t="s">
-        <v>1832</v>
+        <v>2588</v>
       </c>
       <c r="H373" t="s">
-        <v>2389</v>
+        <v>2589</v>
       </c>
       <c r="I373" t="s">
-        <v>2390</v>
+        <v>2636</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2391</v>
+        <v>2637</v>
       </c>
       <c r="L373" t="s">
-        <v>881</v>
+        <v>2638</v>
       </c>
       <c r="M373" t="s">
-        <v>2392</v>
+        <v>2639</v>
       </c>
       <c r="N373" t="s">
-        <v>1838</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2106</v>
+        <v>2584</v>
       </c>
       <c r="D374" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E374" t="s">
-        <v>2107</v>
+        <v>2586</v>
       </c>
       <c r="F374" t="s">
-        <v>2108</v>
+        <v>2587</v>
       </c>
       <c r="G374" t="s">
-        <v>2109</v>
+        <v>2588</v>
       </c>
       <c r="H374" t="s">
-        <v>2393</v>
+        <v>2605</v>
       </c>
       <c r="I374" t="s">
-        <v>2394</v>
+        <v>2640</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2395</v>
+        <v>2641</v>
       </c>
       <c r="L374" t="s">
-        <v>881</v>
+        <v>2642</v>
       </c>
       <c r="M374" t="s">
-        <v>2396</v>
+        <v>2643</v>
       </c>
       <c r="N374" t="s">
-        <v>2114</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2397</v>
+        <v>2584</v>
       </c>
       <c r="D375" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E375" t="s">
-        <v>2398</v>
+        <v>2586</v>
       </c>
       <c r="F375" t="s">
-        <v>2399</v>
+        <v>2587</v>
       </c>
       <c r="G375" t="s">
-        <v>2400</v>
+        <v>2588</v>
       </c>
       <c r="H375" t="s">
-        <v>2401</v>
+        <v>2595</v>
       </c>
       <c r="I375" t="s">
-        <v>2402</v>
+        <v>2644</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2403</v>
+        <v>2645</v>
       </c>
       <c r="L375" t="s">
-        <v>881</v>
+        <v>2646</v>
       </c>
       <c r="M375" t="s">
-        <v>2404</v>
+        <v>2647</v>
       </c>
       <c r="N375" t="s">
-        <v>2405</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2290</v>
+        <v>2584</v>
       </c>
       <c r="D376" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="E376" t="s">
-        <v>2292</v>
+        <v>2586</v>
       </c>
       <c r="F376" t="s">
-        <v>2293</v>
+        <v>2587</v>
       </c>
       <c r="G376" t="s">
-        <v>2294</v>
+        <v>2588</v>
       </c>
       <c r="H376" t="s">
-        <v>2295</v>
+        <v>2648</v>
       </c>
       <c r="I376" t="s">
-        <v>2406</v>
+        <v>2649</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2407</v>
+        <v>2650</v>
       </c>
       <c r="L376" t="s">
-        <v>881</v>
+        <v>2651</v>
       </c>
       <c r="M376" t="s">
-        <v>2408</v>
+        <v>2652</v>
       </c>
       <c r="N376" t="s">
-        <v>2299</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2409</v>
+        <v>2584</v>
       </c>
       <c r="D377" t="s">
-        <v>2410</v>
+        <v>2625</v>
       </c>
       <c r="E377" t="s">
-        <v>2411</v>
+        <v>2586</v>
       </c>
       <c r="F377" t="s">
-        <v>2412</v>
+        <v>2587</v>
       </c>
       <c r="G377" t="s">
-        <v>2413</v>
+        <v>2588</v>
       </c>
       <c r="H377" t="s">
-        <v>2414</v>
+        <v>2653</v>
       </c>
       <c r="I377" t="s">
-        <v>2415</v>
+        <v>2654</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2416</v>
+        <v>2655</v>
       </c>
       <c r="L377" t="s">
-        <v>1895</v>
+        <v>2656</v>
       </c>
       <c r="M377" t="s">
-        <v>2417</v>
+        <v>2657</v>
       </c>
       <c r="N377" t="s">
-        <v>2418</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2419</v>
+        <v>2584</v>
       </c>
       <c r="D378" t="s">
-        <v>2420</v>
+        <v>2625</v>
       </c>
       <c r="E378" t="s">
-        <v>2421</v>
+        <v>2586</v>
       </c>
       <c r="F378" t="s">
-        <v>2422</v>
+        <v>2587</v>
       </c>
       <c r="G378" t="s">
-        <v>2423</v>
+        <v>2588</v>
       </c>
       <c r="H378" t="s">
-        <v>2424</v>
+        <v>2615</v>
       </c>
       <c r="I378" t="s">
-        <v>2425</v>
+        <v>2658</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2426</v>
+        <v>2659</v>
       </c>
       <c r="L378" t="s">
-        <v>1884</v>
+        <v>2660</v>
       </c>
       <c r="M378" t="s">
-        <v>2427</v>
+        <v>2661</v>
       </c>
       <c r="N378" t="s">
-        <v>2428</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2429</v>
+        <v>2662</v>
       </c>
       <c r="D379" t="s">
-        <v>2430</v>
+        <v>2663</v>
       </c>
       <c r="E379" t="s">
-        <v>2431</v>
+        <v>2664</v>
       </c>
       <c r="F379" t="s">
-        <v>2432</v>
+        <v>2665</v>
       </c>
       <c r="G379" t="s">
-        <v>2433</v>
+        <v>2666</v>
       </c>
       <c r="H379" t="s">
-        <v>2434</v>
+        <v>2667</v>
       </c>
       <c r="I379" t="s">
-        <v>2435</v>
+        <v>2668</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2436</v>
+        <v>2669</v>
       </c>
       <c r="L379" t="s">
-        <v>2263</v>
+        <v>2670</v>
       </c>
       <c r="M379" t="s">
-        <v>2437</v>
+        <v>2671</v>
       </c>
       <c r="N379" t="s">
-        <v>2438</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2439</v>
+        <v>2584</v>
       </c>
       <c r="D380" t="s">
-        <v>2440</v>
+        <v>2673</v>
       </c>
       <c r="E380" t="s">
-        <v>2441</v>
+        <v>2586</v>
       </c>
       <c r="F380" t="s">
-        <v>2442</v>
+        <v>2587</v>
       </c>
       <c r="G380" t="s">
-        <v>2443</v>
+        <v>2588</v>
       </c>
       <c r="H380" t="s">
-        <v>2444</v>
+        <v>2674</v>
       </c>
       <c r="I380" t="s">
-        <v>2445</v>
+        <v>2675</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2446</v>
+        <v>2676</v>
       </c>
       <c r="L380" t="s">
-        <v>1884</v>
+        <v>2677</v>
       </c>
       <c r="M380" t="s">
-        <v>2447</v>
+        <v>2678</v>
       </c>
       <c r="N380" t="s">
-        <v>2448</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2449</v>
+        <v>2584</v>
       </c>
       <c r="D381" t="s">
-        <v>2450</v>
+        <v>2673</v>
       </c>
       <c r="E381" t="s">
-        <v>2451</v>
+        <v>2586</v>
       </c>
       <c r="F381" t="s">
-        <v>2452</v>
+        <v>2587</v>
       </c>
       <c r="G381" t="s">
-        <v>2453</v>
+        <v>2588</v>
       </c>
       <c r="H381" t="s">
-        <v>2454</v>
+        <v>2679</v>
       </c>
       <c r="I381" t="s">
-        <v>2455</v>
+        <v>2680</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2456</v>
+        <v>2681</v>
       </c>
       <c r="L381" t="s">
-        <v>1545</v>
+        <v>2682</v>
       </c>
       <c r="M381" t="s">
-        <v>2457</v>
+        <v>2683</v>
       </c>
       <c r="N381" t="s">
-        <v>2458</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2459</v>
+        <v>1043</v>
       </c>
       <c r="D382" t="s">
-        <v>2460</v>
+        <v>2684</v>
       </c>
       <c r="E382" t="s">
-        <v>2461</v>
+        <v>1045</v>
       </c>
       <c r="F382" t="s">
-        <v>2462</v>
+        <v>2665</v>
       </c>
       <c r="G382" t="s">
-        <v>2463</v>
+        <v>1047</v>
       </c>
       <c r="H382" t="s">
-        <v>2464</v>
+        <v>2685</v>
       </c>
       <c r="I382" t="s">
-        <v>2465</v>
+        <v>2686</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2466</v>
+        <v>2687</v>
       </c>
       <c r="L382" t="s">
-        <v>1884</v>
+        <v>2688</v>
       </c>
       <c r="M382" t="s">
-        <v>2467</v>
+        <v>2689</v>
       </c>
       <c r="N382" t="s">
-        <v>2468</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2469</v>
+        <v>2584</v>
       </c>
       <c r="D383" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E383" t="s">
-        <v>2471</v>
+        <v>2586</v>
       </c>
       <c r="F383" t="s">
-        <v>2472</v>
+        <v>2587</v>
       </c>
       <c r="G383" t="s">
-        <v>2473</v>
+        <v>2588</v>
       </c>
       <c r="H383" t="s">
-        <v>2474</v>
+        <v>2690</v>
       </c>
       <c r="I383" t="s">
-        <v>2475</v>
+        <v>2691</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2476</v>
+        <v>2692</v>
       </c>
       <c r="L383" t="s">
-        <v>1545</v>
+        <v>2693</v>
       </c>
       <c r="M383" t="s">
-        <v>2477</v>
+        <v>2694</v>
       </c>
       <c r="N383" t="s">
-        <v>2478</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2479</v>
+        <v>1043</v>
       </c>
       <c r="D384" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E384" t="s">
-        <v>2480</v>
+        <v>1045</v>
       </c>
       <c r="F384" t="s">
-        <v>2481</v>
+        <v>2665</v>
       </c>
       <c r="G384" t="s">
-        <v>2482</v>
+        <v>1047</v>
       </c>
       <c r="H384" t="s">
-        <v>2483</v>
+        <v>1124</v>
       </c>
       <c r="I384" t="s">
-        <v>2484</v>
+        <v>2695</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2485</v>
+        <v>2696</v>
       </c>
       <c r="L384" t="s">
-        <v>1545</v>
+        <v>2697</v>
       </c>
       <c r="M384" t="s">
-        <v>2486</v>
+        <v>2698</v>
       </c>
       <c r="N384" t="s">
-        <v>2487</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2488</v>
+        <v>2584</v>
       </c>
       <c r="D385" t="s">
-        <v>2489</v>
+        <v>2673</v>
       </c>
       <c r="E385" t="s">
-        <v>2490</v>
+        <v>2586</v>
       </c>
       <c r="F385" t="s">
-        <v>2491</v>
+        <v>2587</v>
       </c>
       <c r="G385" t="s">
-        <v>2492</v>
+        <v>2588</v>
       </c>
       <c r="H385" t="s">
-        <v>2493</v>
+        <v>2595</v>
       </c>
       <c r="I385" t="s">
-        <v>2494</v>
+        <v>2699</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2495</v>
+        <v>2700</v>
       </c>
       <c r="L385" t="s">
-        <v>1545</v>
+        <v>2701</v>
       </c>
       <c r="M385" t="s">
-        <v>2496</v>
+        <v>2702</v>
       </c>
       <c r="N385" t="s">
-        <v>2497</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2498</v>
+        <v>2584</v>
       </c>
       <c r="D386" t="s">
-        <v>2489</v>
+        <v>2673</v>
       </c>
       <c r="E386" t="s">
-        <v>2499</v>
+        <v>2586</v>
       </c>
       <c r="F386" t="s">
-        <v>2500</v>
+        <v>2587</v>
       </c>
       <c r="G386" t="s">
-        <v>2501</v>
+        <v>2588</v>
       </c>
       <c r="H386" t="s">
-        <v>2502</v>
+        <v>2703</v>
       </c>
       <c r="I386" t="s">
-        <v>2503</v>
+        <v>2704</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2504</v>
+        <v>2705</v>
       </c>
       <c r="L386" t="s">
-        <v>1545</v>
+        <v>2706</v>
       </c>
       <c r="M386" t="s">
-        <v>2505</v>
+        <v>2707</v>
       </c>
       <c r="N386" t="s">
-        <v>2506</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2507</v>
+        <v>2584</v>
       </c>
       <c r="D387" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E387" t="s">
-        <v>1854</v>
+        <v>2586</v>
       </c>
       <c r="F387" t="s">
-        <v>1855</v>
+        <v>2587</v>
       </c>
       <c r="G387" t="s">
-        <v>1856</v>
+        <v>2588</v>
       </c>
       <c r="H387" t="s">
-        <v>1857</v>
+        <v>2708</v>
       </c>
       <c r="I387" t="s">
-        <v>2508</v>
+        <v>2709</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2509</v>
+        <v>2710</v>
       </c>
       <c r="L387" t="s">
-        <v>1545</v>
+        <v>2711</v>
       </c>
       <c r="M387" t="s">
-        <v>2510</v>
+        <v>2712</v>
       </c>
       <c r="N387" t="s">
-        <v>2511</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2512</v>
+        <v>2584</v>
       </c>
       <c r="D388" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E388" t="s">
-        <v>2513</v>
+        <v>2586</v>
       </c>
       <c r="F388" t="s">
-        <v>2514</v>
+        <v>2587</v>
       </c>
       <c r="G388" t="s">
-        <v>2515</v>
+        <v>2588</v>
       </c>
       <c r="H388" t="s">
-        <v>2516</v>
+        <v>2713</v>
       </c>
       <c r="I388" t="s">
-        <v>2517</v>
+        <v>2714</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2518</v>
+        <v>2715</v>
       </c>
       <c r="L388" t="s">
-        <v>1545</v>
+        <v>2716</v>
       </c>
       <c r="M388" t="s">
-        <v>2519</v>
+        <v>2717</v>
       </c>
       <c r="N388" t="s">
-        <v>2520</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2521</v>
+        <v>1043</v>
       </c>
       <c r="D389" t="s">
-        <v>2522</v>
+        <v>2684</v>
       </c>
       <c r="E389" t="s">
-        <v>2523</v>
+        <v>1045</v>
       </c>
       <c r="F389" t="s">
-        <v>2524</v>
+        <v>2665</v>
       </c>
       <c r="G389" t="s">
-        <v>2525</v>
+        <v>1047</v>
       </c>
       <c r="H389" t="s">
-        <v>2526</v>
+        <v>2718</v>
       </c>
       <c r="I389" t="s">
-        <v>2527</v>
+        <v>2719</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2528</v>
+        <v>2720</v>
       </c>
       <c r="L389" t="s">
-        <v>1545</v>
+        <v>2721</v>
       </c>
       <c r="M389" t="s">
-        <v>2529</v>
+        <v>2722</v>
       </c>
       <c r="N389" t="s">
-        <v>2530</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2531</v>
+        <v>2584</v>
       </c>
       <c r="D390" t="s">
-        <v>2532</v>
+        <v>2673</v>
       </c>
       <c r="E390" t="s">
-        <v>2533</v>
+        <v>2586</v>
       </c>
       <c r="F390" t="s">
-        <v>2534</v>
+        <v>2587</v>
       </c>
       <c r="G390" t="s">
-        <v>2535</v>
+        <v>2588</v>
       </c>
       <c r="H390" t="s">
-        <v>2536</v>
+        <v>2723</v>
       </c>
       <c r="I390" t="s">
-        <v>2537</v>
+        <v>2724</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2538</v>
+        <v>2725</v>
       </c>
       <c r="L390" t="s">
-        <v>1545</v>
+        <v>2726</v>
       </c>
       <c r="M390" t="s">
-        <v>2539</v>
+        <v>2727</v>
       </c>
       <c r="N390" t="s">
-        <v>2540</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2541</v>
+        <v>1043</v>
       </c>
       <c r="D391" t="s">
-        <v>2542</v>
+        <v>2684</v>
       </c>
       <c r="E391" t="s">
-        <v>2543</v>
+        <v>1045</v>
       </c>
       <c r="F391" t="s">
-        <v>2544</v>
+        <v>2665</v>
       </c>
       <c r="G391" t="s">
-        <v>2545</v>
+        <v>1047</v>
       </c>
       <c r="H391" t="s">
-        <v>2546</v>
+        <v>2728</v>
       </c>
       <c r="I391" t="s">
-        <v>2547</v>
+        <v>2729</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2548</v>
+        <v>2730</v>
       </c>
       <c r="L391" t="s">
-        <v>1545</v>
+        <v>2731</v>
       </c>
       <c r="M391" t="s">
-        <v>2549</v>
+        <v>2732</v>
       </c>
       <c r="N391" t="s">
-        <v>2550</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2551</v>
+        <v>2584</v>
       </c>
       <c r="D392" t="s">
-        <v>2532</v>
+        <v>2673</v>
       </c>
       <c r="E392" t="s">
-        <v>2552</v>
+        <v>2586</v>
       </c>
       <c r="F392" t="s">
-        <v>2553</v>
+        <v>2587</v>
       </c>
       <c r="G392" t="s">
-        <v>2554</v>
+        <v>2588</v>
       </c>
       <c r="H392" t="s">
-        <v>2555</v>
+        <v>2610</v>
       </c>
       <c r="I392" t="s">
-        <v>2556</v>
+        <v>2733</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2557</v>
+        <v>2734</v>
       </c>
       <c r="L392" t="s">
-        <v>1545</v>
+        <v>2735</v>
       </c>
       <c r="M392" t="s">
-        <v>2558</v>
+        <v>2736</v>
       </c>
       <c r="N392" t="s">
-        <v>2559</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2560</v>
+        <v>2584</v>
       </c>
       <c r="D393" t="s">
-        <v>2561</v>
+        <v>2673</v>
       </c>
       <c r="E393" t="s">
-        <v>2562</v>
+        <v>2586</v>
       </c>
       <c r="F393" t="s">
-        <v>2563</v>
+        <v>2587</v>
       </c>
       <c r="G393" t="s">
-        <v>2564</v>
+        <v>2588</v>
       </c>
       <c r="H393" t="s">
-        <v>2565</v>
+        <v>2737</v>
       </c>
       <c r="I393" t="s">
-        <v>2566</v>
+        <v>2738</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2567</v>
+        <v>2739</v>
       </c>
       <c r="L393" t="s">
-        <v>1545</v>
+        <v>2740</v>
       </c>
       <c r="M393" t="s">
-        <v>2568</v>
+        <v>2741</v>
       </c>
       <c r="N393" t="s">
-        <v>2569</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2570</v>
+        <v>1043</v>
       </c>
       <c r="D394" t="s">
-        <v>2532</v>
+        <v>2684</v>
       </c>
       <c r="E394" t="s">
-        <v>2571</v>
+        <v>1045</v>
       </c>
       <c r="F394" t="s">
-        <v>2572</v>
+        <v>2665</v>
       </c>
       <c r="G394" t="s">
-        <v>2573</v>
+        <v>1047</v>
       </c>
       <c r="H394" t="s">
-        <v>2574</v>
+        <v>2742</v>
       </c>
       <c r="I394" t="s">
-        <v>2575</v>
+        <v>2743</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2576</v>
+        <v>2744</v>
       </c>
       <c r="L394" t="s">
-        <v>1545</v>
+        <v>2745</v>
       </c>
       <c r="M394" t="s">
-        <v>2577</v>
+        <v>2746</v>
       </c>
       <c r="N394" t="s">
-        <v>2578</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2419</v>
+        <v>2584</v>
       </c>
       <c r="D395" t="s">
-        <v>2579</v>
+        <v>2673</v>
       </c>
       <c r="E395" t="s">
-        <v>2421</v>
+        <v>2586</v>
       </c>
       <c r="F395" t="s">
-        <v>2422</v>
+        <v>2587</v>
       </c>
       <c r="G395" t="s">
-        <v>2423</v>
+        <v>2588</v>
       </c>
       <c r="H395" t="s">
-        <v>2580</v>
+        <v>2747</v>
       </c>
       <c r="I395" t="s">
-        <v>2581</v>
+        <v>2748</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2582</v>
+        <v>2749</v>
       </c>
       <c r="L395" t="s">
-        <v>1836</v>
+        <v>2750</v>
       </c>
       <c r="M395" t="s">
-        <v>2583</v>
+        <v>2751</v>
       </c>
       <c r="N395" t="s">
-        <v>2428</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2419</v>
+        <v>2584</v>
       </c>
       <c r="D396" t="s">
-        <v>2579</v>
+        <v>2673</v>
       </c>
       <c r="E396" t="s">
-        <v>2421</v>
+        <v>2586</v>
       </c>
       <c r="F396" t="s">
-        <v>2422</v>
+        <v>2587</v>
       </c>
       <c r="G396" t="s">
-        <v>2423</v>
+        <v>2588</v>
       </c>
       <c r="H396" t="s">
-        <v>2584</v>
+        <v>2752</v>
       </c>
       <c r="I396" t="s">
-        <v>2585</v>
+        <v>2753</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2586</v>
+        <v>2754</v>
       </c>
       <c r="L396" t="s">
-        <v>1836</v>
+        <v>2755</v>
       </c>
       <c r="M396" t="s">
-        <v>2587</v>
+        <v>2756</v>
       </c>
       <c r="N396" t="s">
-        <v>2428</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2419</v>
+        <v>2662</v>
       </c>
       <c r="D397" t="s">
-        <v>2579</v>
+        <v>2757</v>
       </c>
       <c r="E397" t="s">
-        <v>2421</v>
+        <v>2664</v>
       </c>
       <c r="F397" t="s">
-        <v>2422</v>
+        <v>2665</v>
       </c>
       <c r="G397" t="s">
-        <v>2423</v>
+        <v>2666</v>
       </c>
       <c r="H397" t="s">
-        <v>2588</v>
+        <v>2758</v>
       </c>
       <c r="I397" t="s">
-        <v>2589</v>
+        <v>2759</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2590</v>
+        <v>2760</v>
       </c>
       <c r="L397" t="s">
-        <v>1836</v>
+        <v>2761</v>
       </c>
       <c r="M397" t="s">
-        <v>2591</v>
+        <v>2762</v>
       </c>
       <c r="N397" t="s">
-        <v>2428</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2419</v>
+        <v>1043</v>
       </c>
       <c r="D398" t="s">
-        <v>2579</v>
+        <v>2684</v>
       </c>
       <c r="E398" t="s">
-        <v>2421</v>
+        <v>1045</v>
       </c>
       <c r="F398" t="s">
-        <v>2422</v>
+        <v>2665</v>
       </c>
       <c r="G398" t="s">
-        <v>2423</v>
+        <v>1047</v>
       </c>
       <c r="H398" t="s">
-        <v>2592</v>
+        <v>2763</v>
       </c>
       <c r="I398" t="s">
-        <v>2593</v>
+        <v>2764</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2594</v>
+        <v>2765</v>
       </c>
       <c r="L398" t="s">
-        <v>1836</v>
+        <v>2766</v>
       </c>
       <c r="M398" t="s">
-        <v>2595</v>
+        <v>2767</v>
       </c>
       <c r="N398" t="s">
-        <v>2428</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2596</v>
+        <v>2662</v>
       </c>
       <c r="D399" t="s">
-        <v>2597</v>
+        <v>2757</v>
       </c>
       <c r="E399" t="s">
-        <v>2598</v>
+        <v>2664</v>
       </c>
       <c r="F399" t="s">
-        <v>2599</v>
+        <v>2665</v>
       </c>
       <c r="G399" t="s">
-        <v>2600</v>
+        <v>2666</v>
       </c>
       <c r="H399" t="s">
-        <v>2601</v>
+        <v>2768</v>
       </c>
       <c r="I399" t="s">
-        <v>2602</v>
+        <v>2769</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2603</v>
+        <v>2770</v>
       </c>
       <c r="L399" t="s">
-        <v>1545</v>
+        <v>2771</v>
       </c>
       <c r="M399" t="s">
-        <v>2604</v>
+        <v>2772</v>
       </c>
       <c r="N399" t="s">
-        <v>2605</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2606</v>
+        <v>2662</v>
       </c>
       <c r="D400" t="s">
-        <v>2607</v>
+        <v>2757</v>
       </c>
       <c r="E400" t="s">
-        <v>2608</v>
+        <v>2664</v>
       </c>
       <c r="F400" t="s">
-        <v>2609</v>
+        <v>2665</v>
       </c>
       <c r="G400" t="s">
-        <v>2610</v>
+        <v>2666</v>
       </c>
       <c r="H400" t="s">
-        <v>2611</v>
+        <v>2773</v>
       </c>
       <c r="I400" t="s">
-        <v>2612</v>
+        <v>2774</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2613</v>
+        <v>2775</v>
       </c>
       <c r="L400" t="s">
-        <v>1545</v>
+        <v>2776</v>
       </c>
       <c r="M400" t="s">
-        <v>2614</v>
+        <v>2777</v>
       </c>
       <c r="N400" t="s">
-        <v>2615</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2616</v>
+        <v>1043</v>
       </c>
       <c r="D401" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E401" t="s">
-        <v>2617</v>
+        <v>1045</v>
       </c>
       <c r="F401" t="s">
-        <v>2618</v>
+        <v>2665</v>
       </c>
       <c r="G401" t="s">
-        <v>2619</v>
+        <v>1047</v>
       </c>
       <c r="H401" t="s">
-        <v>2620</v>
+        <v>2778</v>
       </c>
       <c r="I401" t="s">
-        <v>2621</v>
+        <v>2779</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2622</v>
+        <v>2780</v>
       </c>
       <c r="L401" t="s">
-        <v>1545</v>
+        <v>2781</v>
       </c>
       <c r="M401" t="s">
-        <v>2623</v>
+        <v>2782</v>
       </c>
       <c r="N401" t="s">
-        <v>2624</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2625</v>
+        <v>2662</v>
       </c>
       <c r="D402" t="s">
-        <v>2470</v>
+        <v>2757</v>
       </c>
       <c r="E402" t="s">
-        <v>2626</v>
+        <v>2664</v>
       </c>
       <c r="F402" t="s">
-        <v>2627</v>
+        <v>2665</v>
       </c>
       <c r="G402" t="s">
-        <v>2628</v>
+        <v>2666</v>
       </c>
       <c r="H402" t="s">
-        <v>2629</v>
+        <v>2783</v>
       </c>
       <c r="I402" t="s">
-        <v>2630</v>
+        <v>2784</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2631</v>
+        <v>2785</v>
       </c>
       <c r="L402" t="s">
-        <v>1545</v>
+        <v>2786</v>
       </c>
       <c r="M402" t="s">
-        <v>2632</v>
+        <v>2787</v>
       </c>
       <c r="N402" t="s">
-        <v>2633</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2634</v>
+        <v>2662</v>
       </c>
       <c r="D403" t="s">
-        <v>2522</v>
+        <v>2757</v>
       </c>
       <c r="E403" t="s">
-        <v>2635</v>
+        <v>2664</v>
       </c>
       <c r="F403" t="s">
-        <v>2366</v>
+        <v>2665</v>
       </c>
       <c r="G403" t="s">
-        <v>2636</v>
+        <v>2666</v>
       </c>
       <c r="H403" t="s">
-        <v>2637</v>
+        <v>2788</v>
       </c>
       <c r="I403" t="s">
-        <v>2638</v>
+        <v>2789</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2639</v>
+        <v>2790</v>
       </c>
       <c r="L403" t="s">
-        <v>1545</v>
+        <v>2791</v>
       </c>
       <c r="M403" t="s">
-        <v>2640</v>
+        <v>2792</v>
       </c>
       <c r="N403" t="s">
-        <v>2641</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2642</v>
+        <v>1043</v>
       </c>
       <c r="D404" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E404" t="s">
-        <v>2643</v>
+        <v>1045</v>
       </c>
       <c r="F404" t="s">
-        <v>2644</v>
+        <v>2665</v>
       </c>
       <c r="G404" t="s">
-        <v>2645</v>
+        <v>1047</v>
       </c>
       <c r="H404" t="s">
-        <v>2646</v>
+        <v>2793</v>
       </c>
       <c r="I404" t="s">
-        <v>2647</v>
+        <v>2794</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2648</v>
+        <v>2795</v>
       </c>
       <c r="L404" t="s">
-        <v>1545</v>
+        <v>2796</v>
       </c>
       <c r="M404" t="s">
-        <v>2649</v>
+        <v>2797</v>
       </c>
       <c r="N404" t="s">
-        <v>2650</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2651</v>
+        <v>2584</v>
       </c>
       <c r="D405" t="s">
-        <v>2652</v>
+        <v>2673</v>
       </c>
       <c r="E405" t="s">
-        <v>2653</v>
+        <v>2586</v>
       </c>
       <c r="F405" t="s">
-        <v>2654</v>
+        <v>2587</v>
       </c>
       <c r="G405" t="s">
-        <v>2655</v>
+        <v>2588</v>
       </c>
       <c r="H405" t="s">
-        <v>2656</v>
+        <v>2798</v>
       </c>
       <c r="I405" t="s">
-        <v>2657</v>
+        <v>2799</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2658</v>
+        <v>2800</v>
       </c>
       <c r="L405" t="s">
-        <v>1836</v>
+        <v>2801</v>
       </c>
       <c r="M405" t="s">
-        <v>2659</v>
+        <v>2802</v>
       </c>
       <c r="N405" t="s">
-        <v>2660</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2651</v>
+        <v>2662</v>
       </c>
       <c r="D406" t="s">
-        <v>2652</v>
+        <v>2757</v>
       </c>
       <c r="E406" t="s">
-        <v>2653</v>
+        <v>2664</v>
       </c>
       <c r="F406" t="s">
-        <v>2654</v>
+        <v>2665</v>
       </c>
       <c r="G406" t="s">
-        <v>2655</v>
+        <v>2666</v>
       </c>
       <c r="H406" t="s">
-        <v>2661</v>
+        <v>2803</v>
       </c>
       <c r="I406" t="s">
-        <v>2662</v>
+        <v>2804</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2663</v>
+        <v>2805</v>
       </c>
       <c r="L406" t="s">
-        <v>1836</v>
+        <v>2806</v>
       </c>
       <c r="M406" t="s">
-        <v>2664</v>
+        <v>2807</v>
       </c>
       <c r="N406" t="s">
-        <v>2660</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2665</v>
+        <v>2584</v>
       </c>
       <c r="D407" t="s">
-        <v>2522</v>
+        <v>2673</v>
       </c>
       <c r="E407" t="s">
-        <v>2666</v>
+        <v>2586</v>
       </c>
       <c r="F407" t="s">
-        <v>2667</v>
+        <v>2587</v>
       </c>
       <c r="G407" t="s">
-        <v>2668</v>
+        <v>2588</v>
       </c>
       <c r="H407" t="s">
-        <v>2669</v>
+        <v>2605</v>
       </c>
       <c r="I407" t="s">
-        <v>2670</v>
+        <v>2808</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2671</v>
+        <v>2809</v>
       </c>
       <c r="L407" t="s">
-        <v>1545</v>
+        <v>2810</v>
       </c>
       <c r="M407" t="s">
-        <v>2672</v>
+        <v>2811</v>
       </c>
       <c r="N407" t="s">
-        <v>2673</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2674</v>
+        <v>2584</v>
       </c>
       <c r="D408" t="s">
-        <v>2522</v>
+        <v>2673</v>
       </c>
       <c r="E408" t="s">
-        <v>2675</v>
+        <v>2586</v>
       </c>
       <c r="F408" t="s">
-        <v>2676</v>
+        <v>2587</v>
       </c>
       <c r="G408" t="s">
-        <v>2677</v>
+        <v>2588</v>
       </c>
       <c r="H408" t="s">
-        <v>2678</v>
+        <v>2812</v>
       </c>
       <c r="I408" t="s">
-        <v>2679</v>
+        <v>2813</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2680</v>
+        <v>2814</v>
       </c>
       <c r="L408" t="s">
-        <v>1545</v>
+        <v>2815</v>
       </c>
       <c r="M408" t="s">
-        <v>2681</v>
+        <v>2816</v>
       </c>
       <c r="N408" t="s">
-        <v>2682</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2683</v>
+        <v>2662</v>
       </c>
       <c r="D409" t="s">
-        <v>2532</v>
+        <v>2757</v>
       </c>
       <c r="E409" t="s">
-        <v>2684</v>
+        <v>2664</v>
       </c>
       <c r="F409" t="s">
-        <v>2685</v>
+        <v>2665</v>
       </c>
       <c r="G409" t="s">
-        <v>2686</v>
+        <v>2666</v>
       </c>
       <c r="H409" t="s">
-        <v>2687</v>
+        <v>2817</v>
       </c>
       <c r="I409" t="s">
-        <v>2688</v>
+        <v>2818</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2689</v>
+        <v>2819</v>
       </c>
       <c r="L409" t="s">
-        <v>1545</v>
+        <v>2820</v>
       </c>
       <c r="M409" t="s">
-        <v>2690</v>
+        <v>2821</v>
       </c>
       <c r="N409" t="s">
-        <v>2691</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2692</v>
+        <v>1043</v>
       </c>
       <c r="D410" t="s">
-        <v>2693</v>
+        <v>2684</v>
       </c>
       <c r="E410" t="s">
-        <v>2694</v>
+        <v>1045</v>
       </c>
       <c r="F410" t="s">
-        <v>2695</v>
+        <v>2665</v>
       </c>
       <c r="G410" t="s">
-        <v>2696</v>
+        <v>1047</v>
       </c>
       <c r="H410" t="s">
-        <v>2697</v>
+        <v>2822</v>
       </c>
       <c r="I410" t="s">
-        <v>2698</v>
+        <v>2823</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2699</v>
+        <v>2824</v>
       </c>
       <c r="L410" t="s">
-        <v>1884</v>
+        <v>2825</v>
       </c>
       <c r="M410" t="s">
-        <v>2700</v>
+        <v>2826</v>
       </c>
       <c r="N410" t="s">
-        <v>2701</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2702</v>
+        <v>2584</v>
       </c>
       <c r="D411" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E411" t="s">
-        <v>2703</v>
+        <v>2586</v>
       </c>
       <c r="F411" t="s">
-        <v>2704</v>
+        <v>2587</v>
       </c>
       <c r="G411" t="s">
-        <v>2705</v>
+        <v>2588</v>
       </c>
       <c r="H411" t="s">
-        <v>2706</v>
+        <v>2827</v>
       </c>
       <c r="I411" t="s">
-        <v>2707</v>
+        <v>2828</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2708</v>
+        <v>2829</v>
       </c>
       <c r="L411" t="s">
-        <v>1545</v>
+        <v>2830</v>
       </c>
       <c r="M411" t="s">
-        <v>2709</v>
+        <v>2831</v>
       </c>
       <c r="N411" t="s">
-        <v>2710</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2702</v>
+        <v>1043</v>
       </c>
       <c r="D412" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E412" t="s">
-        <v>2703</v>
+        <v>1045</v>
       </c>
       <c r="F412" t="s">
-        <v>2704</v>
+        <v>2665</v>
       </c>
       <c r="G412" t="s">
-        <v>2705</v>
+        <v>1047</v>
       </c>
       <c r="H412" t="s">
-        <v>2706</v>
+        <v>2832</v>
       </c>
       <c r="I412" t="s">
-        <v>2711</v>
+        <v>2833</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2712</v>
+        <v>2834</v>
       </c>
       <c r="L412" t="s">
-        <v>1545</v>
+        <v>2835</v>
       </c>
       <c r="M412" t="s">
-        <v>2713</v>
+        <v>2836</v>
       </c>
       <c r="N412" t="s">
-        <v>2710</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2714</v>
+        <v>2584</v>
       </c>
       <c r="D413" t="s">
-        <v>2715</v>
+        <v>2673</v>
       </c>
       <c r="E413" t="s">
-        <v>2716</v>
+        <v>2586</v>
       </c>
       <c r="F413" t="s">
-        <v>2717</v>
+        <v>2587</v>
       </c>
       <c r="G413" t="s">
-        <v>2718</v>
+        <v>2588</v>
       </c>
       <c r="H413" t="s">
-        <v>2719</v>
+        <v>2837</v>
       </c>
       <c r="I413" t="s">
-        <v>2720</v>
+        <v>2838</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2721</v>
+        <v>2839</v>
       </c>
       <c r="L413" t="s">
-        <v>1545</v>
+        <v>2840</v>
       </c>
       <c r="M413" t="s">
-        <v>2722</v>
+        <v>2841</v>
       </c>
       <c r="N413" t="s">
-        <v>2723</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2724</v>
+        <v>1043</v>
       </c>
       <c r="D414" t="s">
-        <v>2725</v>
+        <v>2684</v>
       </c>
       <c r="E414" t="s">
-        <v>2726</v>
+        <v>1045</v>
       </c>
       <c r="F414" t="s">
-        <v>2727</v>
+        <v>2665</v>
       </c>
       <c r="G414" t="s">
-        <v>2728</v>
+        <v>1047</v>
       </c>
       <c r="H414" t="s">
-        <v>2729</v>
+        <v>2842</v>
       </c>
       <c r="I414" t="s">
-        <v>2730</v>
+        <v>2843</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2731</v>
+        <v>2844</v>
       </c>
       <c r="L414" t="s">
-        <v>1545</v>
+        <v>2845</v>
       </c>
       <c r="M414" t="s">
-        <v>2732</v>
+        <v>2846</v>
       </c>
       <c r="N414" t="s">
-        <v>2733</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2734</v>
+        <v>1043</v>
       </c>
       <c r="D415" t="s">
-        <v>2735</v>
+        <v>2684</v>
       </c>
       <c r="E415" t="s">
-        <v>2736</v>
+        <v>1045</v>
       </c>
       <c r="F415" t="s">
-        <v>1735</v>
+        <v>2665</v>
       </c>
       <c r="G415" t="s">
-        <v>2737</v>
+        <v>1047</v>
       </c>
       <c r="H415" t="s">
-        <v>2738</v>
+        <v>2847</v>
       </c>
       <c r="I415" t="s">
-        <v>2739</v>
+        <v>2848</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2740</v>
+        <v>2849</v>
       </c>
       <c r="L415" t="s">
-        <v>1836</v>
+        <v>2850</v>
       </c>
       <c r="M415" t="s">
-        <v>2741</v>
+        <v>2851</v>
       </c>
       <c r="N415" t="s">
-        <v>2742</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2734</v>
+        <v>1043</v>
       </c>
       <c r="D416" t="s">
-        <v>2735</v>
+        <v>2684</v>
       </c>
       <c r="E416" t="s">
-        <v>2736</v>
+        <v>1045</v>
       </c>
       <c r="F416" t="s">
-        <v>1735</v>
+        <v>2665</v>
       </c>
       <c r="G416" t="s">
-        <v>2737</v>
+        <v>1047</v>
       </c>
       <c r="H416" t="s">
-        <v>2743</v>
+        <v>2852</v>
       </c>
       <c r="I416" t="s">
-        <v>2744</v>
+        <v>2853</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2745</v>
+        <v>2854</v>
       </c>
       <c r="L416" t="s">
-        <v>1836</v>
+        <v>2855</v>
       </c>
       <c r="M416" t="s">
-        <v>2746</v>
+        <v>2856</v>
       </c>
       <c r="N416" t="s">
-        <v>2742</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2747</v>
+        <v>1043</v>
       </c>
       <c r="D417" t="s">
-        <v>2522</v>
+        <v>2684</v>
       </c>
       <c r="E417" t="s">
-        <v>2748</v>
+        <v>1045</v>
       </c>
       <c r="F417" t="s">
-        <v>2749</v>
+        <v>2665</v>
       </c>
       <c r="G417" t="s">
-        <v>2750</v>
+        <v>1047</v>
       </c>
       <c r="H417" t="s">
-        <v>2751</v>
+        <v>2857</v>
       </c>
       <c r="I417" t="s">
-        <v>2752</v>
+        <v>2858</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2753</v>
+        <v>2859</v>
       </c>
       <c r="L417" t="s">
-        <v>1545</v>
+        <v>2860</v>
       </c>
       <c r="M417" t="s">
-        <v>2754</v>
+        <v>2861</v>
       </c>
       <c r="N417" t="s">
-        <v>2755</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2560</v>
+        <v>2584</v>
       </c>
       <c r="D418" t="s">
-        <v>2561</v>
+        <v>2673</v>
       </c>
       <c r="E418" t="s">
-        <v>2562</v>
+        <v>2586</v>
       </c>
       <c r="F418" t="s">
-        <v>2563</v>
+        <v>2587</v>
       </c>
       <c r="G418" t="s">
-        <v>2564</v>
+        <v>2588</v>
       </c>
       <c r="H418" t="s">
-        <v>2756</v>
+        <v>2862</v>
       </c>
       <c r="I418" t="s">
-        <v>2757</v>
+        <v>2863</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2758</v>
+        <v>2864</v>
       </c>
       <c r="L418" t="s">
-        <v>1545</v>
+        <v>2865</v>
       </c>
       <c r="M418" t="s">
-        <v>2759</v>
+        <v>2866</v>
       </c>
       <c r="N418" t="s">
-        <v>2569</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2760</v>
+        <v>1043</v>
       </c>
       <c r="D419" t="s">
-        <v>2532</v>
+        <v>2684</v>
       </c>
       <c r="E419" t="s">
-        <v>2761</v>
+        <v>1045</v>
       </c>
       <c r="F419" t="s">
-        <v>2762</v>
+        <v>2665</v>
       </c>
       <c r="G419" t="s">
-        <v>2763</v>
+        <v>1047</v>
       </c>
       <c r="H419" t="s">
-        <v>2764</v>
+        <v>2867</v>
       </c>
       <c r="I419" t="s">
-        <v>2765</v>
+        <v>2868</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2766</v>
+        <v>2869</v>
       </c>
       <c r="L419" t="s">
-        <v>1545</v>
+        <v>2870</v>
       </c>
       <c r="M419" t="s">
-        <v>2767</v>
+        <v>2871</v>
       </c>
       <c r="N419" t="s">
-        <v>2768</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2769</v>
+        <v>2662</v>
       </c>
       <c r="D420" t="s">
-        <v>2522</v>
+        <v>2757</v>
       </c>
       <c r="E420" t="s">
-        <v>2770</v>
+        <v>2664</v>
       </c>
       <c r="F420" t="s">
-        <v>2771</v>
+        <v>2665</v>
       </c>
       <c r="G420" t="s">
-        <v>2772</v>
+        <v>2666</v>
       </c>
       <c r="H420" t="s">
-        <v>2773</v>
+        <v>2872</v>
       </c>
       <c r="I420" t="s">
-        <v>2774</v>
+        <v>2873</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2775</v>
+        <v>2874</v>
       </c>
       <c r="L420" t="s">
-        <v>1545</v>
+        <v>2875</v>
       </c>
       <c r="M420" t="s">
-        <v>2776</v>
+        <v>2876</v>
       </c>
       <c r="N420" t="s">
-        <v>2777</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2570</v>
+        <v>1043</v>
       </c>
       <c r="D421" t="s">
-        <v>2532</v>
+        <v>2684</v>
       </c>
       <c r="E421" t="s">
-        <v>2571</v>
+        <v>1045</v>
       </c>
       <c r="F421" t="s">
-        <v>2572</v>
+        <v>2665</v>
       </c>
       <c r="G421" t="s">
-        <v>2573</v>
+        <v>1047</v>
       </c>
       <c r="H421" t="s">
-        <v>2778</v>
+        <v>2877</v>
       </c>
       <c r="I421" t="s">
-        <v>2779</v>
+        <v>2878</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2780</v>
+        <v>2879</v>
       </c>
       <c r="L421" t="s">
-        <v>1545</v>
+        <v>2880</v>
       </c>
       <c r="M421" t="s">
-        <v>2781</v>
+        <v>2881</v>
       </c>
       <c r="N421" t="s">
-        <v>2578</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2782</v>
+        <v>2584</v>
       </c>
       <c r="D422" t="s">
-        <v>2783</v>
+        <v>2673</v>
       </c>
       <c r="E422" t="s">
-        <v>2784</v>
+        <v>2586</v>
       </c>
       <c r="F422" t="s">
-        <v>2785</v>
+        <v>2587</v>
       </c>
       <c r="G422" t="s">
-        <v>2786</v>
+        <v>2588</v>
       </c>
       <c r="H422" t="s">
-        <v>2787</v>
+        <v>2626</v>
       </c>
       <c r="I422" t="s">
-        <v>2788</v>
+        <v>2882</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2789</v>
+        <v>2883</v>
       </c>
       <c r="L422" t="s">
-        <v>1545</v>
+        <v>2884</v>
       </c>
       <c r="M422" t="s">
-        <v>2790</v>
+        <v>2885</v>
       </c>
       <c r="N422" t="s">
-        <v>2791</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2792</v>
+        <v>2584</v>
       </c>
       <c r="D423" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E423" t="s">
-        <v>2151</v>
+        <v>2586</v>
       </c>
       <c r="F423" t="s">
-        <v>2152</v>
+        <v>2587</v>
       </c>
       <c r="G423" t="s">
-        <v>2153</v>
+        <v>2588</v>
       </c>
       <c r="H423" t="s">
-        <v>2276</v>
+        <v>2653</v>
       </c>
       <c r="I423" t="s">
-        <v>2793</v>
+        <v>2886</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2794</v>
+        <v>2887</v>
       </c>
       <c r="L423" t="s">
-        <v>1545</v>
+        <v>2888</v>
       </c>
       <c r="M423" t="s">
-        <v>2795</v>
+        <v>2889</v>
       </c>
       <c r="N423" t="s">
-        <v>2796</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2479</v>
+        <v>1043</v>
       </c>
       <c r="D424" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E424" t="s">
-        <v>2480</v>
+        <v>1045</v>
       </c>
       <c r="F424" t="s">
-        <v>2481</v>
+        <v>2665</v>
       </c>
       <c r="G424" t="s">
-        <v>2482</v>
+        <v>1047</v>
       </c>
       <c r="H424" t="s">
-        <v>2797</v>
+        <v>2890</v>
       </c>
       <c r="I424" t="s">
-        <v>2798</v>
+        <v>2891</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2799</v>
+        <v>2892</v>
       </c>
       <c r="L424" t="s">
-        <v>1545</v>
+        <v>2893</v>
       </c>
       <c r="M424" t="s">
-        <v>2800</v>
+        <v>2894</v>
       </c>
       <c r="N424" t="s">
-        <v>2487</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2801</v>
+        <v>2584</v>
       </c>
       <c r="D425" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E425" t="s">
-        <v>2802</v>
+        <v>2586</v>
       </c>
       <c r="F425" t="s">
-        <v>2803</v>
+        <v>2587</v>
       </c>
       <c r="G425" t="s">
-        <v>2804</v>
+        <v>2588</v>
       </c>
       <c r="H425" t="s">
-        <v>2805</v>
+        <v>2895</v>
       </c>
       <c r="I425" t="s">
-        <v>2806</v>
+        <v>2896</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2807</v>
+        <v>2897</v>
       </c>
       <c r="L425" t="s">
-        <v>1545</v>
+        <v>2898</v>
       </c>
       <c r="M425" t="s">
-        <v>2808</v>
+        <v>2899</v>
       </c>
       <c r="N425" t="s">
-        <v>2809</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2810</v>
+        <v>2584</v>
       </c>
       <c r="D426" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E426" t="s">
-        <v>2811</v>
+        <v>2586</v>
       </c>
       <c r="F426" t="s">
-        <v>2812</v>
+        <v>2587</v>
       </c>
       <c r="G426" t="s">
-        <v>2813</v>
+        <v>2588</v>
       </c>
       <c r="H426" t="s">
-        <v>2814</v>
+        <v>2900</v>
       </c>
       <c r="I426" t="s">
-        <v>2815</v>
+        <v>2901</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2816</v>
+        <v>2902</v>
       </c>
       <c r="L426" t="s">
-        <v>1545</v>
+        <v>2903</v>
       </c>
       <c r="M426" t="s">
-        <v>2817</v>
+        <v>2904</v>
       </c>
       <c r="N426" t="s">
-        <v>2818</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2819</v>
+        <v>1043</v>
       </c>
       <c r="D427" t="s">
-        <v>2470</v>
+        <v>2684</v>
       </c>
       <c r="E427" t="s">
-        <v>2820</v>
+        <v>1045</v>
       </c>
       <c r="F427" t="s">
-        <v>2821</v>
+        <v>2665</v>
       </c>
       <c r="G427" t="s">
-        <v>2822</v>
+        <v>1047</v>
       </c>
       <c r="H427" t="s">
-        <v>2823</v>
+        <v>2905</v>
       </c>
       <c r="I427" t="s">
-        <v>2824</v>
+        <v>2906</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2825</v>
+        <v>2907</v>
       </c>
       <c r="L427" t="s">
-        <v>1545</v>
+        <v>2908</v>
       </c>
       <c r="M427" t="s">
-        <v>2826</v>
+        <v>2909</v>
       </c>
       <c r="N427" t="s">
-        <v>2827</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2828</v>
+        <v>2584</v>
       </c>
       <c r="D428" t="s">
-        <v>2470</v>
+        <v>2673</v>
       </c>
       <c r="E428" t="s">
-        <v>2829</v>
+        <v>2586</v>
       </c>
       <c r="F428" t="s">
-        <v>2830</v>
+        <v>2587</v>
       </c>
       <c r="G428" t="s">
-        <v>2831</v>
+        <v>2588</v>
       </c>
       <c r="H428" t="s">
-        <v>2832</v>
+        <v>2910</v>
       </c>
       <c r="I428" t="s">
-        <v>2833</v>
+        <v>2911</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2834</v>
+        <v>2912</v>
       </c>
       <c r="L428" t="s">
-        <v>1545</v>
+        <v>2913</v>
       </c>
       <c r="M428" t="s">
-        <v>2835</v>
+        <v>2914</v>
       </c>
       <c r="N428" t="s">
-        <v>2836</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2837</v>
+        <v>2584</v>
       </c>
       <c r="D429" t="s">
-        <v>2715</v>
+        <v>2673</v>
       </c>
       <c r="E429" t="s">
-        <v>2838</v>
+        <v>2586</v>
       </c>
       <c r="F429" t="s">
-        <v>2839</v>
+        <v>2587</v>
       </c>
       <c r="G429" t="s">
-        <v>2840</v>
+        <v>2588</v>
       </c>
       <c r="H429" t="s">
-        <v>2841</v>
+        <v>2915</v>
       </c>
       <c r="I429" t="s">
-        <v>2842</v>
+        <v>2916</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>2843</v>
+        <v>2917</v>
       </c>
       <c r="L429" t="s">
-        <v>1545</v>
+        <v>2918</v>
       </c>
       <c r="M429" t="s">
-        <v>2844</v>
+        <v>2919</v>
       </c>
       <c r="N429" t="s">
-        <v>2845</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2846</v>
+        <v>1009</v>
       </c>
       <c r="D430" t="s">
-        <v>2522</v>
+        <v>2920</v>
       </c>
       <c r="E430" t="s">
-        <v>2847</v>
+        <v>1011</v>
       </c>
       <c r="F430" t="s">
-        <v>2848</v>
+        <v>2921</v>
       </c>
       <c r="G430" t="s">
-        <v>2849</v>
+        <v>1013</v>
       </c>
       <c r="H430" t="s">
-        <v>2850</v>
+        <v>2922</v>
       </c>
       <c r="I430" t="s">
-        <v>2851</v>
+        <v>2923</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>2852</v>
+        <v>2924</v>
       </c>
       <c r="L430" t="s">
-        <v>1545</v>
+        <v>2925</v>
       </c>
       <c r="M430" t="s">
-        <v>2853</v>
+        <v>2926</v>
       </c>
       <c r="N430" t="s">
-        <v>2854</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2439</v>
+        <v>1009</v>
       </c>
       <c r="D431" t="s">
-        <v>2735</v>
+        <v>2920</v>
       </c>
       <c r="E431" t="s">
-        <v>2441</v>
+        <v>1011</v>
       </c>
       <c r="F431" t="s">
-        <v>2442</v>
+        <v>2921</v>
       </c>
       <c r="G431" t="s">
-        <v>2443</v>
+        <v>1013</v>
       </c>
       <c r="H431" t="s">
-        <v>2855</v>
+        <v>1038</v>
       </c>
       <c r="I431" t="s">
-        <v>2856</v>
+        <v>2927</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>2857</v>
+        <v>2928</v>
       </c>
       <c r="L431" t="s">
-        <v>1836</v>
+        <v>2929</v>
       </c>
       <c r="M431" t="s">
-        <v>2858</v>
+        <v>2930</v>
       </c>
       <c r="N431" t="s">
-        <v>2448</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2439</v>
+        <v>1009</v>
       </c>
       <c r="D432" t="s">
-        <v>2735</v>
+        <v>2920</v>
       </c>
       <c r="E432" t="s">
-        <v>2441</v>
+        <v>1011</v>
       </c>
       <c r="F432" t="s">
-        <v>2442</v>
+        <v>2921</v>
       </c>
       <c r="G432" t="s">
-        <v>2443</v>
+        <v>1013</v>
       </c>
       <c r="H432" t="s">
-        <v>2859</v>
+        <v>2931</v>
       </c>
       <c r="I432" t="s">
-        <v>2860</v>
+        <v>2932</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>2861</v>
+        <v>2933</v>
       </c>
       <c r="L432" t="s">
-        <v>1836</v>
+        <v>2934</v>
       </c>
       <c r="M432" t="s">
-        <v>2862</v>
+        <v>2935</v>
       </c>
       <c r="N432" t="s">
-        <v>2448</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2439</v>
+        <v>1009</v>
       </c>
       <c r="D433" t="s">
-        <v>2735</v>
+        <v>2920</v>
       </c>
       <c r="E433" t="s">
-        <v>2441</v>
+        <v>1011</v>
       </c>
       <c r="F433" t="s">
-        <v>2442</v>
+        <v>2921</v>
       </c>
       <c r="G433" t="s">
-        <v>2443</v>
+        <v>1013</v>
       </c>
       <c r="H433" t="s">
-        <v>2863</v>
+        <v>2936</v>
       </c>
       <c r="I433" t="s">
-        <v>2864</v>
+        <v>2937</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>2865</v>
+        <v>2938</v>
       </c>
       <c r="L433" t="s">
-        <v>1836</v>
+        <v>2939</v>
       </c>
       <c r="M433" t="s">
-        <v>2866</v>
+        <v>2940</v>
       </c>
       <c r="N433" t="s">
-        <v>2448</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2439</v>
+        <v>2941</v>
       </c>
       <c r="D434" t="s">
-        <v>2735</v>
+        <v>2942</v>
       </c>
       <c r="E434" t="s">
-        <v>2441</v>
+        <v>674</v>
       </c>
       <c r="F434" t="s">
-        <v>2442</v>
+        <v>2943</v>
       </c>
       <c r="G434" t="s">
-        <v>2443</v>
+        <v>675</v>
       </c>
       <c r="H434" t="s">
-        <v>2444</v>
+        <v>2944</v>
       </c>
       <c r="I434" t="s">
-        <v>2867</v>
+        <v>2945</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>2868</v>
+        <v>2946</v>
       </c>
       <c r="L434" t="s">
-        <v>1836</v>
+        <v>2947</v>
       </c>
       <c r="M434" t="s">
-        <v>2869</v>
+        <v>2948</v>
       </c>
       <c r="N434" t="s">
-        <v>2448</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2870</v>
+        <v>2950</v>
       </c>
       <c r="D435" t="s">
-        <v>2470</v>
+        <v>2951</v>
       </c>
       <c r="E435" t="s">
-        <v>2871</v>
+        <v>2952</v>
       </c>
       <c r="F435" t="s">
-        <v>2872</v>
+        <v>2953</v>
       </c>
       <c r="G435" t="s">
-        <v>2873</v>
+        <v>2954</v>
       </c>
       <c r="H435" t="s">
-        <v>2874</v>
+        <v>2955</v>
       </c>
       <c r="I435" t="s">
-        <v>2875</v>
+        <v>2956</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>2876</v>
+        <v>2957</v>
       </c>
       <c r="L435" t="s">
-        <v>1545</v>
+        <v>2958</v>
       </c>
       <c r="M435" t="s">
-        <v>2877</v>
+        <v>2959</v>
       </c>
       <c r="N435" t="s">
-        <v>2878</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2879</v>
+        <v>2941</v>
       </c>
       <c r="D436" t="s">
-        <v>2880</v>
+        <v>2961</v>
       </c>
       <c r="E436" t="s">
-        <v>2881</v>
+        <v>674</v>
       </c>
       <c r="F436" t="s">
-        <v>1890</v>
+        <v>2943</v>
       </c>
       <c r="G436" t="s">
-        <v>2882</v>
+        <v>675</v>
       </c>
       <c r="H436" t="s">
-        <v>2883</v>
+        <v>2962</v>
       </c>
       <c r="I436" t="s">
-        <v>2884</v>
+        <v>2963</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>2885</v>
+        <v>2964</v>
       </c>
       <c r="L436" t="s">
-        <v>1545</v>
+        <v>2965</v>
       </c>
       <c r="M436" t="s">
-        <v>2886</v>
+        <v>2966</v>
       </c>
       <c r="N436" t="s">
-        <v>2887</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2888</v>
+        <v>2941</v>
       </c>
       <c r="D437" t="s">
-        <v>2889</v>
+        <v>2967</v>
       </c>
       <c r="E437" t="s">
-        <v>2890</v>
+        <v>674</v>
       </c>
       <c r="F437" t="s">
-        <v>2891</v>
+        <v>2943</v>
       </c>
       <c r="G437" t="s">
-        <v>2892</v>
+        <v>675</v>
       </c>
       <c r="H437" t="s">
-        <v>2893</v>
+        <v>2962</v>
       </c>
       <c r="I437" t="s">
-        <v>2894</v>
+        <v>2968</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>2895</v>
+        <v>2969</v>
       </c>
       <c r="L437" t="s">
-        <v>2896</v>
+        <v>2970</v>
       </c>
       <c r="M437" t="s">
-        <v>2897</v>
+        <v>2971</v>
       </c>
       <c r="N437" t="s">
-        <v>2898</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2899</v>
+        <v>2941</v>
       </c>
       <c r="D438" t="s">
-        <v>2900</v>
+        <v>2972</v>
       </c>
       <c r="E438" t="s">
-        <v>2901</v>
+        <v>674</v>
       </c>
       <c r="F438" t="s">
-        <v>2902</v>
+        <v>2943</v>
       </c>
       <c r="G438" t="s">
-        <v>2903</v>
+        <v>675</v>
       </c>
       <c r="H438" t="s">
-        <v>2904</v>
+        <v>2962</v>
       </c>
       <c r="I438" t="s">
-        <v>2905</v>
+        <v>2973</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>2906</v>
+        <v>2974</v>
       </c>
       <c r="L438" t="s">
-        <v>1545</v>
+        <v>2975</v>
       </c>
       <c r="M438" t="s">
-        <v>2907</v>
+        <v>2976</v>
       </c>
       <c r="N438" t="s">
-        <v>2908</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2909</v>
+        <v>2941</v>
       </c>
       <c r="D439" t="s">
-        <v>2910</v>
+        <v>2972</v>
       </c>
       <c r="E439" t="s">
-        <v>2911</v>
+        <v>674</v>
       </c>
       <c r="F439" t="s">
-        <v>2912</v>
+        <v>2943</v>
       </c>
       <c r="G439" t="s">
-        <v>2913</v>
+        <v>675</v>
       </c>
       <c r="H439" t="s">
-        <v>2914</v>
+        <v>2962</v>
       </c>
       <c r="I439" t="s">
-        <v>2915</v>
+        <v>2977</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>2916</v>
+        <v>2978</v>
       </c>
       <c r="L439" t="s">
-        <v>1545</v>
+        <v>2979</v>
       </c>
       <c r="M439" t="s">
-        <v>2917</v>
+        <v>2980</v>
       </c>
       <c r="N439" t="s">
-        <v>2918</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2919</v>
+        <v>2941</v>
       </c>
       <c r="D440" t="s">
-        <v>2920</v>
+        <v>2981</v>
       </c>
       <c r="E440" t="s">
-        <v>2921</v>
+        <v>674</v>
       </c>
       <c r="F440" t="s">
-        <v>2922</v>
+        <v>2943</v>
       </c>
       <c r="G440" t="s">
-        <v>2923</v>
+        <v>675</v>
       </c>
       <c r="H440" t="s">
-        <v>2924</v>
+        <v>2962</v>
       </c>
       <c r="I440" t="s">
-        <v>2925</v>
+        <v>2982</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>2926</v>
+        <v>2983</v>
       </c>
       <c r="L440" t="s">
-        <v>2927</v>
+        <v>2984</v>
       </c>
       <c r="M440" t="s">
-        <v>2928</v>
+        <v>2985</v>
       </c>
       <c r="N440" t="s">
-        <v>2929</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2930</v>
+        <v>2941</v>
       </c>
       <c r="D441" t="s">
-        <v>2920</v>
+        <v>2986</v>
       </c>
       <c r="E441" t="s">
-        <v>2931</v>
+        <v>674</v>
       </c>
       <c r="F441" t="s">
-        <v>2932</v>
+        <v>2943</v>
       </c>
       <c r="G441" t="s">
-        <v>2933</v>
+        <v>675</v>
       </c>
       <c r="H441" t="s">
-        <v>2934</v>
+        <v>2987</v>
       </c>
       <c r="I441" t="s">
-        <v>2935</v>
+        <v>2988</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>2936</v>
+        <v>2989</v>
       </c>
       <c r="L441" t="s">
-        <v>1545</v>
+        <v>2990</v>
       </c>
       <c r="M441" t="s">
-        <v>2937</v>
+        <v>2991</v>
       </c>
       <c r="N441" t="s">
-        <v>2938</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="D442" t="s">
-        <v>2940</v>
+        <v>2986</v>
       </c>
       <c r="E442" t="s">
-        <v>2941</v>
+        <v>674</v>
       </c>
       <c r="F442" t="s">
-        <v>1890</v>
+        <v>2943</v>
       </c>
       <c r="G442" t="s">
-        <v>2942</v>
+        <v>675</v>
       </c>
       <c r="H442" t="s">
-        <v>2943</v>
+        <v>689</v>
       </c>
       <c r="I442" t="s">
-        <v>2944</v>
+        <v>2992</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>2945</v>
+        <v>2993</v>
       </c>
       <c r="L442" t="s">
-        <v>1545</v>
+        <v>2994</v>
       </c>
       <c r="M442" t="s">
-        <v>2946</v>
+        <v>2995</v>
       </c>
       <c r="N442" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="D443" t="s">
-        <v>2949</v>
+        <v>2996</v>
       </c>
       <c r="E443" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="F443" t="s">
-        <v>2749</v>
+        <v>2953</v>
       </c>
       <c r="G443" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="H443" t="s">
-        <v>2952</v>
+        <v>2997</v>
       </c>
       <c r="I443" t="s">
-        <v>2953</v>
+        <v>2998</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>2954</v>
+        <v>2999</v>
       </c>
       <c r="L443" t="s">
-        <v>1545</v>
+        <v>3000</v>
       </c>
       <c r="M443" t="s">
-        <v>2955</v>
+        <v>3001</v>
       </c>
       <c r="N443" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D444" t="s">
-        <v>2958</v>
+        <v>2996</v>
       </c>
       <c r="E444" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F444" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G444" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H444" t="s">
-        <v>2962</v>
+        <v>3002</v>
       </c>
       <c r="I444" t="s">
-        <v>2963</v>
+        <v>3003</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>2964</v>
+        <v>3004</v>
       </c>
       <c r="L444" t="s">
-        <v>2965</v>
+        <v>3005</v>
       </c>
       <c r="M444" t="s">
-        <v>2966</v>
+        <v>3006</v>
       </c>
       <c r="N444" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D445" t="s">
-        <v>2958</v>
+        <v>2996</v>
       </c>
       <c r="E445" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F445" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G445" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H445" t="s">
-        <v>2968</v>
+        <v>3007</v>
       </c>
       <c r="I445" t="s">
-        <v>2969</v>
+        <v>3008</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>2970</v>
+        <v>3009</v>
       </c>
       <c r="L445" t="s">
-        <v>2971</v>
+        <v>3010</v>
       </c>
       <c r="M445" t="s">
-        <v>2972</v>
+        <v>3011</v>
       </c>
       <c r="N445" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D446" t="s">
-        <v>2958</v>
+        <v>2996</v>
       </c>
       <c r="E446" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F446" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G446" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H446" t="s">
-        <v>2973</v>
+        <v>3012</v>
       </c>
       <c r="I446" t="s">
-        <v>2974</v>
+        <v>3013</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>2975</v>
+        <v>3014</v>
       </c>
       <c r="L446" t="s">
-        <v>2976</v>
+        <v>3015</v>
       </c>
       <c r="M446" t="s">
-        <v>2977</v>
+        <v>3016</v>
       </c>
       <c r="N446" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D447" t="s">
-        <v>2958</v>
+        <v>3017</v>
       </c>
       <c r="E447" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F447" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G447" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H447" t="s">
-        <v>2978</v>
+        <v>3018</v>
       </c>
       <c r="I447" t="s">
-        <v>2979</v>
+        <v>3019</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>2980</v>
+        <v>3020</v>
       </c>
       <c r="L447" t="s">
-        <v>2981</v>
+        <v>3021</v>
       </c>
       <c r="M447" t="s">
-        <v>2982</v>
+        <v>3022</v>
       </c>
       <c r="N447" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D448" t="s">
-        <v>2958</v>
+        <v>2996</v>
       </c>
       <c r="E448" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F448" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G448" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H448" t="s">
-        <v>2983</v>
+        <v>3023</v>
       </c>
       <c r="I448" t="s">
-        <v>2984</v>
+        <v>3024</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>2985</v>
+        <v>3025</v>
       </c>
       <c r="L448" t="s">
-        <v>2986</v>
+        <v>3026</v>
       </c>
       <c r="M448" t="s">
-        <v>2987</v>
+        <v>3027</v>
       </c>
       <c r="N448" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D449" t="s">
-        <v>2958</v>
+        <v>3017</v>
       </c>
       <c r="E449" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F449" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G449" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H449" t="s">
-        <v>2988</v>
+        <v>3023</v>
       </c>
       <c r="I449" t="s">
-        <v>2989</v>
+        <v>3028</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>2990</v>
+        <v>3029</v>
       </c>
       <c r="L449" t="s">
-        <v>2991</v>
+        <v>3030</v>
       </c>
       <c r="M449" t="s">
-        <v>2992</v>
+        <v>3031</v>
       </c>
       <c r="N449" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D450" t="s">
-        <v>2958</v>
+        <v>2996</v>
       </c>
       <c r="E450" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F450" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G450" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H450" t="s">
-        <v>2993</v>
+        <v>3032</v>
       </c>
       <c r="I450" t="s">
-        <v>2994</v>
+        <v>3033</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>2995</v>
+        <v>3034</v>
       </c>
       <c r="L450" t="s">
-        <v>2996</v>
+        <v>3035</v>
       </c>
       <c r="M450" t="s">
-        <v>2997</v>
+        <v>3036</v>
       </c>
       <c r="N450" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D451" t="s">
-        <v>2998</v>
+        <v>2996</v>
       </c>
       <c r="E451" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F451" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G451" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H451" t="s">
-        <v>2999</v>
+        <v>3018</v>
       </c>
       <c r="I451" t="s">
-        <v>3000</v>
+        <v>3037</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3001</v>
+        <v>3038</v>
       </c>
       <c r="L451" t="s">
-        <v>3002</v>
+        <v>3039</v>
       </c>
       <c r="M451" t="s">
-        <v>3003</v>
+        <v>3040</v>
       </c>
       <c r="N451" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D452" t="s">
-        <v>2998</v>
+        <v>3041</v>
       </c>
       <c r="E452" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F452" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G452" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H452" t="s">
-        <v>3004</v>
+        <v>3042</v>
       </c>
       <c r="I452" t="s">
-        <v>3005</v>
+        <v>3043</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3006</v>
+        <v>3044</v>
       </c>
       <c r="L452" t="s">
-        <v>3007</v>
+        <v>3045</v>
       </c>
       <c r="M452" t="s">
-        <v>3008</v>
+        <v>3046</v>
       </c>
       <c r="N452" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D453" t="s">
-        <v>2998</v>
+        <v>3041</v>
       </c>
       <c r="E453" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F453" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G453" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H453" t="s">
-        <v>2962</v>
+        <v>3047</v>
       </c>
       <c r="I453" t="s">
-        <v>3009</v>
+        <v>3048</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3010</v>
+        <v>3049</v>
       </c>
       <c r="L453" t="s">
-        <v>3011</v>
+        <v>3050</v>
       </c>
       <c r="M453" t="s">
-        <v>3012</v>
+        <v>3051</v>
       </c>
       <c r="N453" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D454" t="s">
-        <v>2998</v>
+        <v>3041</v>
       </c>
       <c r="E454" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F454" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G454" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H454" t="s">
-        <v>2978</v>
+        <v>3052</v>
       </c>
       <c r="I454" t="s">
-        <v>3013</v>
+        <v>3053</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3014</v>
+        <v>3054</v>
       </c>
       <c r="L454" t="s">
-        <v>3015</v>
+        <v>3055</v>
       </c>
       <c r="M454" t="s">
-        <v>3016</v>
+        <v>3056</v>
       </c>
       <c r="N454" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D455" t="s">
-        <v>2998</v>
+        <v>3041</v>
       </c>
       <c r="E455" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F455" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G455" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H455" t="s">
-        <v>2968</v>
+        <v>2987</v>
       </c>
       <c r="I455" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3018</v>
+        <v>3058</v>
       </c>
       <c r="L455" t="s">
-        <v>3019</v>
+        <v>3059</v>
       </c>
       <c r="M455" t="s">
-        <v>3020</v>
+        <v>3060</v>
       </c>
       <c r="N455" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D456" t="s">
-        <v>2998</v>
+        <v>3061</v>
       </c>
       <c r="E456" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F456" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G456" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H456" t="s">
-        <v>3021</v>
+        <v>3047</v>
       </c>
       <c r="I456" t="s">
-        <v>3022</v>
+        <v>3062</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3023</v>
+        <v>3063</v>
       </c>
       <c r="L456" t="s">
-        <v>3024</v>
+        <v>3064</v>
       </c>
       <c r="M456" t="s">
-        <v>3025</v>
+        <v>3065</v>
       </c>
       <c r="N456" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D457" t="s">
-        <v>2998</v>
+        <v>3061</v>
       </c>
       <c r="E457" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F457" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G457" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H457" t="s">
-        <v>3026</v>
+        <v>3066</v>
       </c>
       <c r="I457" t="s">
-        <v>3027</v>
+        <v>3067</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3028</v>
+        <v>3068</v>
       </c>
       <c r="L457" t="s">
-        <v>3029</v>
+        <v>3069</v>
       </c>
       <c r="M457" t="s">
-        <v>3030</v>
+        <v>3070</v>
       </c>
       <c r="N457" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D458" t="s">
-        <v>2998</v>
+        <v>3041</v>
       </c>
       <c r="E458" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F458" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G458" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H458" t="s">
-        <v>2988</v>
+        <v>689</v>
       </c>
       <c r="I458" t="s">
-        <v>3031</v>
+        <v>3071</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3032</v>
+        <v>3072</v>
       </c>
       <c r="L458" t="s">
-        <v>3033</v>
+        <v>3073</v>
       </c>
       <c r="M458" t="s">
-        <v>3034</v>
+        <v>3074</v>
       </c>
       <c r="N458" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>321</v>
+        <v>2941</v>
       </c>
       <c r="D459" t="s">
-        <v>3035</v>
+        <v>3061</v>
       </c>
       <c r="E459" t="s">
-        <v>323</v>
+        <v>674</v>
       </c>
       <c r="F459" t="s">
-        <v>3036</v>
+        <v>2943</v>
       </c>
       <c r="G459" t="s">
-        <v>324</v>
+        <v>675</v>
       </c>
       <c r="H459" t="s">
-        <v>3037</v>
+        <v>3075</v>
       </c>
       <c r="I459" t="s">
-        <v>3038</v>
+        <v>3076</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3039</v>
+        <v>3077</v>
       </c>
       <c r="L459" t="s">
-        <v>3040</v>
+        <v>3078</v>
       </c>
       <c r="M459" t="s">
-        <v>3041</v>
+        <v>3079</v>
       </c>
       <c r="N459" t="s">
-        <v>330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D460" t="s">
-        <v>3042</v>
+        <v>3041</v>
       </c>
       <c r="E460" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F460" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G460" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H460" t="s">
-        <v>3043</v>
+        <v>3080</v>
       </c>
       <c r="I460" t="s">
-        <v>3044</v>
+        <v>3081</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3045</v>
+        <v>3082</v>
       </c>
       <c r="L460" t="s">
-        <v>3046</v>
+        <v>3083</v>
       </c>
       <c r="M460" t="s">
-        <v>3047</v>
+        <v>3084</v>
       </c>
       <c r="N460" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D461" t="s">
-        <v>3042</v>
+        <v>3041</v>
       </c>
       <c r="E461" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F461" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G461" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H461" t="s">
-        <v>3048</v>
+        <v>3066</v>
       </c>
       <c r="I461" t="s">
-        <v>3049</v>
+        <v>3085</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3050</v>
+        <v>3086</v>
       </c>
       <c r="L461" t="s">
-        <v>3051</v>
+        <v>3087</v>
       </c>
       <c r="M461" t="s">
-        <v>3052</v>
+        <v>3088</v>
       </c>
       <c r="N461" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>236</v>
+        <v>2950</v>
       </c>
       <c r="D462" t="s">
-        <v>3053</v>
+        <v>3089</v>
       </c>
       <c r="E462" t="s">
-        <v>238</v>
+        <v>2952</v>
       </c>
       <c r="F462" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G462" t="s">
-        <v>240</v>
+        <v>2954</v>
       </c>
       <c r="H462" t="s">
-        <v>3054</v>
+        <v>3023</v>
       </c>
       <c r="I462" t="s">
-        <v>3055</v>
+        <v>3090</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3056</v>
+        <v>3091</v>
       </c>
       <c r="L462" t="s">
-        <v>3057</v>
+        <v>3092</v>
       </c>
       <c r="M462" t="s">
-        <v>3058</v>
+        <v>3093</v>
       </c>
       <c r="N462" t="s">
-        <v>246</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D463" t="s">
-        <v>3042</v>
+        <v>3094</v>
       </c>
       <c r="E463" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F463" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G463" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H463" t="s">
-        <v>3059</v>
+        <v>3066</v>
       </c>
       <c r="I463" t="s">
-        <v>3060</v>
+        <v>3095</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3061</v>
+        <v>3096</v>
       </c>
       <c r="L463" t="s">
-        <v>3062</v>
+        <v>3097</v>
       </c>
       <c r="M463" t="s">
-        <v>3063</v>
+        <v>3098</v>
       </c>
       <c r="N463" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>236</v>
+        <v>2950</v>
       </c>
       <c r="D464" t="s">
-        <v>3053</v>
+        <v>3089</v>
       </c>
       <c r="E464" t="s">
-        <v>238</v>
+        <v>2952</v>
       </c>
       <c r="F464" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G464" t="s">
-        <v>240</v>
+        <v>2954</v>
       </c>
       <c r="H464" t="s">
-        <v>317</v>
+        <v>3018</v>
       </c>
       <c r="I464" t="s">
-        <v>3064</v>
+        <v>3099</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3065</v>
+        <v>3100</v>
       </c>
       <c r="L464" t="s">
-        <v>3066</v>
+        <v>3101</v>
       </c>
       <c r="M464" t="s">
-        <v>3067</v>
+        <v>3102</v>
       </c>
       <c r="N464" t="s">
-        <v>246</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D465" t="s">
-        <v>3042</v>
+        <v>3089</v>
       </c>
       <c r="E465" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F465" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G465" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H465" t="s">
-        <v>2968</v>
+        <v>3007</v>
       </c>
       <c r="I465" t="s">
-        <v>3068</v>
+        <v>3103</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3069</v>
+        <v>3104</v>
       </c>
       <c r="L465" t="s">
-        <v>3070</v>
+        <v>3105</v>
       </c>
       <c r="M465" t="s">
-        <v>3071</v>
+        <v>3106</v>
       </c>
       <c r="N465" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D466" t="s">
-        <v>3042</v>
+        <v>3094</v>
       </c>
       <c r="E466" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F466" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G466" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H466" t="s">
-        <v>3072</v>
+        <v>3047</v>
       </c>
       <c r="I466" t="s">
-        <v>3073</v>
+        <v>3107</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3074</v>
+        <v>3108</v>
       </c>
       <c r="L466" t="s">
-        <v>3075</v>
+        <v>3109</v>
       </c>
       <c r="M466" t="s">
-        <v>3076</v>
+        <v>3110</v>
       </c>
       <c r="N466" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D467" t="s">
-        <v>3042</v>
+        <v>3094</v>
       </c>
       <c r="E467" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F467" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G467" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H467" t="s">
-        <v>3077</v>
+        <v>689</v>
       </c>
       <c r="I467" t="s">
-        <v>3078</v>
+        <v>3111</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3079</v>
+        <v>3112</v>
       </c>
       <c r="L467" t="s">
-        <v>3080</v>
+        <v>3113</v>
       </c>
       <c r="M467" t="s">
-        <v>3081</v>
+        <v>3114</v>
       </c>
       <c r="N467" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D468" t="s">
-        <v>3042</v>
+        <v>3115</v>
       </c>
       <c r="E468" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F468" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G468" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H468" t="s">
-        <v>3082</v>
+        <v>2955</v>
       </c>
       <c r="I468" t="s">
-        <v>3083</v>
+        <v>3116</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3084</v>
+        <v>3117</v>
       </c>
       <c r="L468" t="s">
-        <v>3085</v>
+        <v>3118</v>
       </c>
       <c r="M468" t="s">
-        <v>3086</v>
+        <v>3119</v>
       </c>
       <c r="N468" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>236</v>
+        <v>2950</v>
       </c>
       <c r="D469" t="s">
-        <v>3053</v>
+        <v>3120</v>
       </c>
       <c r="E469" t="s">
-        <v>238</v>
+        <v>2952</v>
       </c>
       <c r="F469" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G469" t="s">
-        <v>240</v>
+        <v>2954</v>
       </c>
       <c r="H469" t="s">
-        <v>3087</v>
+        <v>2955</v>
       </c>
       <c r="I469" t="s">
-        <v>3088</v>
+        <v>3121</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3089</v>
+        <v>3122</v>
       </c>
       <c r="L469" t="s">
-        <v>3090</v>
+        <v>3123</v>
       </c>
       <c r="M469" t="s">
-        <v>3091</v>
+        <v>3124</v>
       </c>
       <c r="N469" t="s">
-        <v>246</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D470" t="s">
-        <v>3042</v>
+        <v>3125</v>
       </c>
       <c r="E470" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F470" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G470" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H470" t="s">
-        <v>3092</v>
+        <v>2955</v>
       </c>
       <c r="I470" t="s">
-        <v>3093</v>
+        <v>3126</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3094</v>
+        <v>3127</v>
       </c>
       <c r="L470" t="s">
-        <v>3095</v>
+        <v>3128</v>
       </c>
       <c r="M470" t="s">
-        <v>3096</v>
+        <v>3129</v>
       </c>
       <c r="N470" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>236</v>
+        <v>2950</v>
       </c>
       <c r="D471" t="s">
-        <v>3053</v>
+        <v>3130</v>
       </c>
       <c r="E471" t="s">
-        <v>238</v>
+        <v>2952</v>
       </c>
       <c r="F471" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G471" t="s">
-        <v>240</v>
+        <v>2954</v>
       </c>
       <c r="H471" t="s">
-        <v>3097</v>
+        <v>2955</v>
       </c>
       <c r="I471" t="s">
-        <v>3098</v>
+        <v>3131</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3099</v>
+        <v>3132</v>
       </c>
       <c r="L471" t="s">
-        <v>3100</v>
+        <v>3133</v>
       </c>
       <c r="M471" t="s">
-        <v>3101</v>
+        <v>3134</v>
       </c>
       <c r="N471" t="s">
-        <v>246</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D472" t="s">
-        <v>3042</v>
+        <v>3135</v>
       </c>
       <c r="E472" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F472" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G472" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H472" t="s">
-        <v>2983</v>
+        <v>2955</v>
       </c>
       <c r="I472" t="s">
-        <v>3102</v>
+        <v>3136</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3103</v>
+        <v>3137</v>
       </c>
       <c r="L472" t="s">
-        <v>3104</v>
+        <v>3138</v>
       </c>
       <c r="M472" t="s">
-        <v>3105</v>
+        <v>3139</v>
       </c>
       <c r="N472" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D473" t="s">
-        <v>3042</v>
+        <v>3140</v>
       </c>
       <c r="E473" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F473" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G473" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H473" t="s">
-        <v>3106</v>
+        <v>2955</v>
       </c>
       <c r="I473" t="s">
-        <v>3107</v>
+        <v>3141</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3108</v>
+        <v>3142</v>
       </c>
       <c r="L473" t="s">
-        <v>3109</v>
+        <v>3143</v>
       </c>
       <c r="M473" t="s">
-        <v>3110</v>
+        <v>3144</v>
       </c>
       <c r="N473" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>236</v>
+        <v>2950</v>
       </c>
       <c r="D474" t="s">
-        <v>3053</v>
+        <v>3145</v>
       </c>
       <c r="E474" t="s">
-        <v>238</v>
+        <v>2952</v>
       </c>
       <c r="F474" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G474" t="s">
-        <v>240</v>
+        <v>2954</v>
       </c>
       <c r="H474" t="s">
-        <v>3111</v>
+        <v>2955</v>
       </c>
       <c r="I474" t="s">
-        <v>3112</v>
+        <v>3146</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3113</v>
+        <v>3147</v>
       </c>
       <c r="L474" t="s">
-        <v>3114</v>
+        <v>3148</v>
       </c>
       <c r="M474" t="s">
-        <v>3115</v>
+        <v>3149</v>
       </c>
       <c r="N474" t="s">
-        <v>246</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D475" t="s">
-        <v>3042</v>
+        <v>3150</v>
       </c>
       <c r="E475" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F475" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G475" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H475" t="s">
-        <v>3116</v>
+        <v>2955</v>
       </c>
       <c r="I475" t="s">
-        <v>3117</v>
+        <v>3151</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3118</v>
+        <v>3152</v>
       </c>
       <c r="L475" t="s">
-        <v>3119</v>
+        <v>3153</v>
       </c>
       <c r="M475" t="s">
-        <v>3120</v>
+        <v>3154</v>
       </c>
       <c r="N475" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="D476" t="s">
-        <v>3042</v>
+        <v>3155</v>
       </c>
       <c r="E476" t="s">
-        <v>2959</v>
+        <v>2952</v>
       </c>
       <c r="F476" t="s">
-        <v>2960</v>
+        <v>2953</v>
       </c>
       <c r="G476" t="s">
-        <v>2961</v>
+        <v>2954</v>
       </c>
       <c r="H476" t="s">
-        <v>3121</v>
+        <v>2955</v>
       </c>
       <c r="I476" t="s">
-        <v>3122</v>
+        <v>3156</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3123</v>
+        <v>3157</v>
       </c>
       <c r="L476" t="s">
-        <v>3124</v>
+        <v>3158</v>
       </c>
       <c r="M476" t="s">
-        <v>3125</v>
+        <v>3159</v>
       </c>
       <c r="N476" t="s">
-        <v>2967</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>321</v>
+        <v>2950</v>
       </c>
       <c r="D477" t="s">
-        <v>3126</v>
+        <v>3160</v>
       </c>
       <c r="E477" t="s">
-        <v>323</v>
+        <v>2952</v>
       </c>
       <c r="F477" t="s">
-        <v>3036</v>
+        <v>2953</v>
       </c>
       <c r="G477" t="s">
-        <v>324</v>
+        <v>2954</v>
       </c>
       <c r="H477" t="s">
-        <v>3127</v>
+        <v>2955</v>
       </c>
       <c r="I477" t="s">
-        <v>3128</v>
+        <v>3161</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3129</v>
+        <v>3162</v>
       </c>
       <c r="L477" t="s">
-        <v>3130</v>
+        <v>3163</v>
       </c>
       <c r="M477" t="s">
-        <v>3131</v>
+        <v>3164</v>
       </c>
       <c r="N477" t="s">
-        <v>330</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>236</v>
+        <v>2584</v>
       </c>
       <c r="D478" t="s">
-        <v>3053</v>
+        <v>3165</v>
       </c>
       <c r="E478" t="s">
-        <v>238</v>
+        <v>2586</v>
       </c>
       <c r="F478" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G478" t="s">
-        <v>240</v>
+        <v>2588</v>
       </c>
       <c r="H478" t="s">
-        <v>3132</v>
+        <v>3166</v>
       </c>
       <c r="I478" t="s">
-        <v>3133</v>
+        <v>3167</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3134</v>
+        <v>3168</v>
       </c>
       <c r="L478" t="s">
-        <v>3135</v>
+        <v>3169</v>
       </c>
       <c r="M478" t="s">
-        <v>3136</v>
+        <v>3170</v>
       </c>
       <c r="N478" t="s">
-        <v>246</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D479" t="s">
-        <v>3126</v>
+        <v>3171</v>
       </c>
       <c r="E479" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F479" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G479" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H479" t="s">
-        <v>3137</v>
+        <v>3166</v>
       </c>
       <c r="I479" t="s">
-        <v>3138</v>
+        <v>3172</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3139</v>
+        <v>3173</v>
       </c>
       <c r="L479" t="s">
-        <v>3140</v>
+        <v>3174</v>
       </c>
       <c r="M479" t="s">
-        <v>3141</v>
+        <v>3175</v>
       </c>
       <c r="N479" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D480" t="s">
-        <v>3126</v>
+        <v>3176</v>
       </c>
       <c r="E480" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F480" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G480" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H480" t="s">
-        <v>3142</v>
+        <v>3166</v>
       </c>
       <c r="I480" t="s">
-        <v>3143</v>
+        <v>3177</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3144</v>
+        <v>3178</v>
       </c>
       <c r="L480" t="s">
-        <v>3145</v>
+        <v>3179</v>
       </c>
       <c r="M480" t="s">
-        <v>3146</v>
+        <v>3180</v>
       </c>
       <c r="N480" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>236</v>
+        <v>2584</v>
       </c>
       <c r="D481" t="s">
-        <v>3053</v>
+        <v>3181</v>
       </c>
       <c r="E481" t="s">
-        <v>238</v>
+        <v>2586</v>
       </c>
       <c r="F481" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G481" t="s">
-        <v>240</v>
+        <v>2588</v>
       </c>
       <c r="H481" t="s">
-        <v>3147</v>
+        <v>3166</v>
       </c>
       <c r="I481" t="s">
-        <v>3148</v>
+        <v>3182</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3149</v>
+        <v>3183</v>
       </c>
       <c r="L481" t="s">
-        <v>3150</v>
+        <v>3184</v>
       </c>
       <c r="M481" t="s">
-        <v>3151</v>
+        <v>3185</v>
       </c>
       <c r="N481" t="s">
-        <v>246</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D482" t="s">
-        <v>3126</v>
+        <v>3186</v>
       </c>
       <c r="E482" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F482" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G482" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H482" t="s">
-        <v>3152</v>
+        <v>3166</v>
       </c>
       <c r="I482" t="s">
-        <v>3153</v>
+        <v>3187</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3154</v>
+        <v>3188</v>
       </c>
       <c r="L482" t="s">
-        <v>3155</v>
+        <v>3189</v>
       </c>
       <c r="M482" t="s">
-        <v>3156</v>
+        <v>3190</v>
       </c>
       <c r="N482" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D483" t="s">
-        <v>3126</v>
+        <v>3191</v>
       </c>
       <c r="E483" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F483" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G483" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H483" t="s">
-        <v>3157</v>
+        <v>3166</v>
       </c>
       <c r="I483" t="s">
-        <v>3158</v>
+        <v>3192</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3159</v>
+        <v>3193</v>
       </c>
       <c r="L483" t="s">
-        <v>3160</v>
+        <v>3194</v>
       </c>
       <c r="M483" t="s">
-        <v>3161</v>
+        <v>3195</v>
       </c>
       <c r="N483" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>236</v>
+        <v>2584</v>
       </c>
       <c r="D484" t="s">
-        <v>3053</v>
+        <v>3196</v>
       </c>
       <c r="E484" t="s">
-        <v>238</v>
+        <v>2586</v>
       </c>
       <c r="F484" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G484" t="s">
-        <v>240</v>
+        <v>2588</v>
       </c>
       <c r="H484" t="s">
-        <v>3162</v>
+        <v>3166</v>
       </c>
       <c r="I484" t="s">
-        <v>3163</v>
+        <v>3197</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3164</v>
+        <v>3198</v>
       </c>
       <c r="L484" t="s">
-        <v>3165</v>
+        <v>3199</v>
       </c>
       <c r="M484" t="s">
-        <v>3166</v>
+        <v>3200</v>
       </c>
       <c r="N484" t="s">
-        <v>246</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D485" t="s">
-        <v>3042</v>
+        <v>3201</v>
       </c>
       <c r="E485" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F485" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G485" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H485" t="s">
-        <v>3167</v>
+        <v>3166</v>
       </c>
       <c r="I485" t="s">
-        <v>3168</v>
+        <v>3202</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3169</v>
+        <v>3203</v>
       </c>
       <c r="L485" t="s">
-        <v>3170</v>
+        <v>3204</v>
       </c>
       <c r="M485" t="s">
-        <v>3171</v>
+        <v>3205</v>
       </c>
       <c r="N485" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D486" t="s">
-        <v>3126</v>
+        <v>3206</v>
       </c>
       <c r="E486" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F486" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G486" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H486" t="s">
-        <v>3172</v>
+        <v>3166</v>
       </c>
       <c r="I486" t="s">
-        <v>3173</v>
+        <v>3207</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3174</v>
+        <v>3208</v>
       </c>
       <c r="L486" t="s">
-        <v>3175</v>
+        <v>3209</v>
       </c>
       <c r="M486" t="s">
-        <v>3176</v>
+        <v>3210</v>
       </c>
       <c r="N486" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D487" t="s">
-        <v>3042</v>
+        <v>3211</v>
       </c>
       <c r="E487" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F487" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G487" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H487" t="s">
-        <v>2978</v>
+        <v>3166</v>
       </c>
       <c r="I487" t="s">
-        <v>3177</v>
+        <v>3212</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3178</v>
+        <v>3213</v>
       </c>
       <c r="L487" t="s">
-        <v>3179</v>
+        <v>3214</v>
       </c>
       <c r="M487" t="s">
-        <v>3180</v>
+        <v>3215</v>
       </c>
       <c r="N487" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D488" t="s">
-        <v>3042</v>
+        <v>3216</v>
       </c>
       <c r="E488" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F488" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G488" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H488" t="s">
-        <v>3181</v>
+        <v>3166</v>
       </c>
       <c r="I488" t="s">
-        <v>3182</v>
+        <v>3217</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3183</v>
+        <v>3218</v>
       </c>
       <c r="L488" t="s">
-        <v>3184</v>
+        <v>3219</v>
       </c>
       <c r="M488" t="s">
-        <v>3185</v>
+        <v>3220</v>
       </c>
       <c r="N488" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D489" t="s">
-        <v>3126</v>
+        <v>3221</v>
       </c>
       <c r="E489" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F489" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G489" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H489" t="s">
-        <v>361</v>
+        <v>3166</v>
       </c>
       <c r="I489" t="s">
-        <v>3186</v>
+        <v>3222</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3187</v>
+        <v>3223</v>
       </c>
       <c r="L489" t="s">
-        <v>3188</v>
+        <v>3224</v>
       </c>
       <c r="M489" t="s">
-        <v>3189</v>
+        <v>3225</v>
       </c>
       <c r="N489" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>236</v>
+        <v>2584</v>
       </c>
       <c r="D490" t="s">
-        <v>3053</v>
+        <v>3226</v>
       </c>
       <c r="E490" t="s">
-        <v>238</v>
+        <v>2586</v>
       </c>
       <c r="F490" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G490" t="s">
-        <v>240</v>
+        <v>2588</v>
       </c>
       <c r="H490" t="s">
-        <v>3190</v>
+        <v>3166</v>
       </c>
       <c r="I490" t="s">
-        <v>3191</v>
+        <v>3227</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3192</v>
+        <v>3228</v>
       </c>
       <c r="L490" t="s">
-        <v>3193</v>
+        <v>3229</v>
       </c>
       <c r="M490" t="s">
-        <v>3194</v>
+        <v>3230</v>
       </c>
       <c r="N490" t="s">
-        <v>246</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D491" t="s">
-        <v>3042</v>
+        <v>3231</v>
       </c>
       <c r="E491" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F491" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G491" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H491" t="s">
-        <v>3195</v>
+        <v>3166</v>
       </c>
       <c r="I491" t="s">
-        <v>3196</v>
+        <v>3232</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3197</v>
+        <v>3233</v>
       </c>
       <c r="L491" t="s">
-        <v>3198</v>
+        <v>3234</v>
       </c>
       <c r="M491" t="s">
-        <v>3199</v>
+        <v>3235</v>
       </c>
       <c r="N491" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>236</v>
+        <v>2584</v>
       </c>
       <c r="D492" t="s">
-        <v>3053</v>
+        <v>3236</v>
       </c>
       <c r="E492" t="s">
-        <v>238</v>
+        <v>2586</v>
       </c>
       <c r="F492" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G492" t="s">
-        <v>240</v>
+        <v>2588</v>
       </c>
       <c r="H492" t="s">
-        <v>3200</v>
+        <v>3166</v>
       </c>
       <c r="I492" t="s">
-        <v>3201</v>
+        <v>3237</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3202</v>
+        <v>3238</v>
       </c>
       <c r="L492" t="s">
-        <v>3203</v>
+        <v>3239</v>
       </c>
       <c r="M492" t="s">
-        <v>3204</v>
+        <v>3240</v>
       </c>
       <c r="N492" t="s">
-        <v>246</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>2957</v>
+        <v>1009</v>
       </c>
       <c r="D493" t="s">
-        <v>3042</v>
+        <v>3241</v>
       </c>
       <c r="E493" t="s">
-        <v>2959</v>
+        <v>1011</v>
       </c>
       <c r="F493" t="s">
-        <v>2960</v>
+        <v>2921</v>
       </c>
       <c r="G493" t="s">
-        <v>2961</v>
+        <v>1013</v>
       </c>
       <c r="H493" t="s">
-        <v>3205</v>
+        <v>3242</v>
       </c>
       <c r="I493" t="s">
-        <v>3206</v>
+        <v>3243</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3207</v>
+        <v>3244</v>
       </c>
       <c r="L493" t="s">
-        <v>3208</v>
+        <v>3245</v>
       </c>
       <c r="M493" t="s">
-        <v>3209</v>
+        <v>3246</v>
       </c>
       <c r="N493" t="s">
-        <v>2967</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D494" t="s">
-        <v>3053</v>
+        <v>3247</v>
       </c>
       <c r="E494" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F494" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G494" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H494" t="s">
-        <v>3210</v>
+        <v>3242</v>
       </c>
       <c r="I494" t="s">
-        <v>3211</v>
+        <v>3248</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3212</v>
+        <v>3249</v>
       </c>
       <c r="L494" t="s">
-        <v>3213</v>
+        <v>3250</v>
       </c>
       <c r="M494" t="s">
-        <v>3214</v>
+        <v>3251</v>
       </c>
       <c r="N494" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D495" t="s">
-        <v>3053</v>
+        <v>3252</v>
       </c>
       <c r="E495" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F495" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G495" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H495" t="s">
-        <v>3215</v>
+        <v>3242</v>
       </c>
       <c r="I495" t="s">
-        <v>3216</v>
+        <v>3253</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3217</v>
+        <v>3254</v>
       </c>
       <c r="L495" t="s">
-        <v>3218</v>
+        <v>3255</v>
       </c>
       <c r="M495" t="s">
-        <v>3219</v>
+        <v>3256</v>
       </c>
       <c r="N495" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D496" t="s">
-        <v>3053</v>
+        <v>3257</v>
       </c>
       <c r="E496" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F496" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G496" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H496" t="s">
-        <v>3220</v>
+        <v>3242</v>
       </c>
       <c r="I496" t="s">
-        <v>3221</v>
+        <v>3258</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>3222</v>
+        <v>3259</v>
       </c>
       <c r="L496" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="M496" t="s">
-        <v>3224</v>
+        <v>3261</v>
       </c>
       <c r="N496" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D497" t="s">
-        <v>3053</v>
+        <v>3262</v>
       </c>
       <c r="E497" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F497" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G497" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H497" t="s">
-        <v>3225</v>
+        <v>3242</v>
       </c>
       <c r="I497" t="s">
-        <v>3226</v>
+        <v>3263</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3227</v>
+        <v>3264</v>
       </c>
       <c r="L497" t="s">
-        <v>3228</v>
+        <v>3265</v>
       </c>
       <c r="M497" t="s">
-        <v>3229</v>
+        <v>3266</v>
       </c>
       <c r="N497" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>2957</v>
+        <v>1009</v>
       </c>
       <c r="D498" t="s">
-        <v>3042</v>
+        <v>3267</v>
       </c>
       <c r="E498" t="s">
-        <v>2959</v>
+        <v>1011</v>
       </c>
       <c r="F498" t="s">
-        <v>2960</v>
+        <v>2921</v>
       </c>
       <c r="G498" t="s">
-        <v>2961</v>
+        <v>1013</v>
       </c>
       <c r="H498" t="s">
-        <v>3230</v>
+        <v>3242</v>
       </c>
       <c r="I498" t="s">
-        <v>3231</v>
+        <v>3268</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3232</v>
+        <v>3269</v>
       </c>
       <c r="L498" t="s">
-        <v>3233</v>
+        <v>3270</v>
       </c>
       <c r="M498" t="s">
-        <v>3234</v>
+        <v>3271</v>
       </c>
       <c r="N498" t="s">
-        <v>2967</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D499" t="s">
-        <v>3053</v>
+        <v>3272</v>
       </c>
       <c r="E499" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F499" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G499" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H499" t="s">
-        <v>3235</v>
+        <v>3242</v>
       </c>
       <c r="I499" t="s">
-        <v>3236</v>
+        <v>3273</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3237</v>
+        <v>3274</v>
       </c>
       <c r="L499" t="s">
-        <v>3238</v>
+        <v>3275</v>
       </c>
       <c r="M499" t="s">
-        <v>3239</v>
+        <v>3276</v>
       </c>
       <c r="N499" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>321</v>
+        <v>1009</v>
       </c>
       <c r="D500" t="s">
-        <v>3126</v>
+        <v>3277</v>
       </c>
       <c r="E500" t="s">
-        <v>323</v>
+        <v>1011</v>
       </c>
       <c r="F500" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G500" t="s">
-        <v>324</v>
+        <v>1013</v>
       </c>
       <c r="H500" t="s">
-        <v>3240</v>
+        <v>3242</v>
       </c>
       <c r="I500" t="s">
-        <v>3241</v>
+        <v>3278</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3242</v>
+        <v>3279</v>
       </c>
       <c r="L500" t="s">
-        <v>3243</v>
+        <v>3280</v>
       </c>
       <c r="M500" t="s">
-        <v>3244</v>
+        <v>3281</v>
       </c>
       <c r="N500" t="s">
-        <v>330</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D501" t="s">
-        <v>3053</v>
+        <v>3282</v>
       </c>
       <c r="E501" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F501" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G501" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H501" t="s">
-        <v>3245</v>
+        <v>3242</v>
       </c>
       <c r="I501" t="s">
-        <v>3246</v>
+        <v>3283</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3247</v>
+        <v>3284</v>
       </c>
       <c r="L501" t="s">
-        <v>3248</v>
+        <v>3285</v>
       </c>
       <c r="M501" t="s">
-        <v>3249</v>
+        <v>3286</v>
       </c>
       <c r="N501" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>2957</v>
+        <v>1009</v>
       </c>
       <c r="D502" t="s">
-        <v>3042</v>
+        <v>3287</v>
       </c>
       <c r="E502" t="s">
-        <v>2959</v>
+        <v>1011</v>
       </c>
       <c r="F502" t="s">
-        <v>2960</v>
+        <v>2921</v>
       </c>
       <c r="G502" t="s">
-        <v>2961</v>
+        <v>1013</v>
       </c>
       <c r="H502" t="s">
-        <v>2999</v>
+        <v>3242</v>
       </c>
       <c r="I502" t="s">
-        <v>3250</v>
+        <v>3288</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3251</v>
+        <v>3289</v>
       </c>
       <c r="L502" t="s">
-        <v>3252</v>
+        <v>3290</v>
       </c>
       <c r="M502" t="s">
-        <v>3253</v>
+        <v>3291</v>
       </c>
       <c r="N502" t="s">
-        <v>2967</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D503" t="s">
-        <v>3042</v>
+        <v>3292</v>
       </c>
       <c r="E503" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F503" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G503" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H503" t="s">
-        <v>3026</v>
+        <v>3293</v>
       </c>
       <c r="I503" t="s">
-        <v>3254</v>
+        <v>3294</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3255</v>
+        <v>3295</v>
       </c>
       <c r="L503" t="s">
-        <v>3256</v>
+        <v>3296</v>
       </c>
       <c r="M503" t="s">
-        <v>3257</v>
+        <v>3297</v>
       </c>
       <c r="N503" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>236</v>
+        <v>2662</v>
       </c>
       <c r="D504" t="s">
-        <v>3053</v>
+        <v>3298</v>
       </c>
       <c r="E504" t="s">
-        <v>238</v>
+        <v>2664</v>
       </c>
       <c r="F504" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G504" t="s">
-        <v>240</v>
+        <v>2666</v>
       </c>
       <c r="H504" t="s">
-        <v>3258</v>
+        <v>3293</v>
       </c>
       <c r="I504" t="s">
-        <v>3259</v>
+        <v>3299</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3260</v>
+        <v>3300</v>
       </c>
       <c r="L504" t="s">
-        <v>3261</v>
+        <v>3301</v>
       </c>
       <c r="M504" t="s">
-        <v>3262</v>
+        <v>3302</v>
       </c>
       <c r="N504" t="s">
-        <v>246</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D505" t="s">
-        <v>3042</v>
+        <v>3303</v>
       </c>
       <c r="E505" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F505" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G505" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H505" t="s">
-        <v>3263</v>
+        <v>3293</v>
       </c>
       <c r="I505" t="s">
-        <v>3264</v>
+        <v>3304</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3265</v>
+        <v>3305</v>
       </c>
       <c r="L505" t="s">
-        <v>3266</v>
+        <v>3306</v>
       </c>
       <c r="M505" t="s">
-        <v>3267</v>
+        <v>3307</v>
       </c>
       <c r="N505" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D506" t="s">
-        <v>3042</v>
+        <v>3308</v>
       </c>
       <c r="E506" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F506" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G506" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H506" t="s">
-        <v>3268</v>
+        <v>3293</v>
       </c>
       <c r="I506" t="s">
-        <v>3269</v>
+        <v>3309</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3270</v>
+        <v>3310</v>
       </c>
       <c r="L506" t="s">
-        <v>3271</v>
+        <v>3311</v>
       </c>
       <c r="M506" t="s">
-        <v>3272</v>
+        <v>3312</v>
       </c>
       <c r="N506" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>236</v>
+        <v>2662</v>
       </c>
       <c r="D507" t="s">
-        <v>3053</v>
+        <v>3313</v>
       </c>
       <c r="E507" t="s">
-        <v>238</v>
+        <v>2664</v>
       </c>
       <c r="F507" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G507" t="s">
-        <v>240</v>
+        <v>2666</v>
       </c>
       <c r="H507" t="s">
-        <v>3273</v>
+        <v>3293</v>
       </c>
       <c r="I507" t="s">
-        <v>3274</v>
+        <v>3314</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3275</v>
+        <v>3315</v>
       </c>
       <c r="L507" t="s">
-        <v>3276</v>
+        <v>3316</v>
       </c>
       <c r="M507" t="s">
-        <v>3277</v>
+        <v>3317</v>
       </c>
       <c r="N507" t="s">
-        <v>246</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D508" t="s">
-        <v>3042</v>
+        <v>3318</v>
       </c>
       <c r="E508" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F508" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G508" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H508" t="s">
-        <v>3278</v>
+        <v>3293</v>
       </c>
       <c r="I508" t="s">
-        <v>3279</v>
+        <v>3319</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3280</v>
+        <v>3320</v>
       </c>
       <c r="L508" t="s">
-        <v>3281</v>
+        <v>3321</v>
       </c>
       <c r="M508" t="s">
-        <v>3282</v>
+        <v>3322</v>
       </c>
       <c r="N508" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D509" t="s">
-        <v>3042</v>
+        <v>3323</v>
       </c>
       <c r="E509" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F509" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G509" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H509" t="s">
-        <v>3283</v>
+        <v>3293</v>
       </c>
       <c r="I509" t="s">
-        <v>3284</v>
+        <v>3324</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3285</v>
+        <v>3325</v>
       </c>
       <c r="L509" t="s">
-        <v>3286</v>
+        <v>3326</v>
       </c>
       <c r="M509" t="s">
-        <v>3287</v>
+        <v>3327</v>
       </c>
       <c r="N509" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>194</v>
+        <v>2662</v>
       </c>
       <c r="D510" t="s">
-        <v>3288</v>
+        <v>3328</v>
       </c>
       <c r="E510" t="s">
-        <v>196</v>
+        <v>2664</v>
       </c>
       <c r="F510" t="s">
-        <v>3289</v>
+        <v>2665</v>
       </c>
       <c r="G510" t="s">
-        <v>198</v>
+        <v>2666</v>
       </c>
       <c r="H510" t="s">
-        <v>3290</v>
+        <v>3293</v>
       </c>
       <c r="I510" t="s">
-        <v>3291</v>
+        <v>3329</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3292</v>
+        <v>3330</v>
       </c>
       <c r="L510" t="s">
-        <v>3293</v>
+        <v>3331</v>
       </c>
       <c r="M510" t="s">
-        <v>3294</v>
+        <v>3332</v>
       </c>
       <c r="N510" t="s">
-        <v>204</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>194</v>
+        <v>2662</v>
       </c>
       <c r="D511" t="s">
-        <v>3288</v>
+        <v>3333</v>
       </c>
       <c r="E511" t="s">
-        <v>196</v>
+        <v>2664</v>
       </c>
       <c r="F511" t="s">
-        <v>3289</v>
+        <v>2665</v>
       </c>
       <c r="G511" t="s">
-        <v>198</v>
+        <v>2666</v>
       </c>
       <c r="H511" t="s">
-        <v>223</v>
+        <v>3293</v>
       </c>
       <c r="I511" t="s">
-        <v>3295</v>
+        <v>3334</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3296</v>
+        <v>3335</v>
       </c>
       <c r="L511" t="s">
-        <v>3297</v>
+        <v>3336</v>
       </c>
       <c r="M511" t="s">
-        <v>3298</v>
+        <v>3337</v>
       </c>
       <c r="N511" t="s">
-        <v>204</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>194</v>
+        <v>2662</v>
       </c>
       <c r="D512" t="s">
-        <v>3288</v>
+        <v>3338</v>
       </c>
       <c r="E512" t="s">
-        <v>196</v>
+        <v>2664</v>
       </c>
       <c r="F512" t="s">
-        <v>3289</v>
+        <v>2665</v>
       </c>
       <c r="G512" t="s">
-        <v>198</v>
+        <v>2666</v>
       </c>
       <c r="H512" t="s">
-        <v>3299</v>
+        <v>3293</v>
       </c>
       <c r="I512" t="s">
-        <v>3300</v>
+        <v>3339</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3301</v>
+        <v>3340</v>
       </c>
       <c r="L512" t="s">
-        <v>3302</v>
+        <v>3341</v>
       </c>
       <c r="M512" t="s">
-        <v>3303</v>
+        <v>3342</v>
       </c>
       <c r="N512" t="s">
-        <v>204</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>194</v>
+        <v>1043</v>
       </c>
       <c r="D513" t="s">
-        <v>3288</v>
+        <v>3343</v>
       </c>
       <c r="E513" t="s">
-        <v>196</v>
+        <v>1045</v>
       </c>
       <c r="F513" t="s">
-        <v>3289</v>
+        <v>2665</v>
       </c>
       <c r="G513" t="s">
-        <v>198</v>
+        <v>1047</v>
       </c>
       <c r="H513" t="s">
-        <v>3304</v>
+        <v>3344</v>
       </c>
       <c r="I513" t="s">
-        <v>3305</v>
+        <v>3345</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3306</v>
+        <v>3346</v>
       </c>
       <c r="L513" t="s">
-        <v>3307</v>
+        <v>3347</v>
       </c>
       <c r="M513" t="s">
-        <v>3308</v>
+        <v>3348</v>
       </c>
       <c r="N513" t="s">
-        <v>204</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D514" t="s">
-        <v>3310</v>
+        <v>3349</v>
       </c>
       <c r="E514" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F514" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G514" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H514" t="s">
-        <v>3314</v>
+        <v>3344</v>
       </c>
       <c r="I514" t="s">
-        <v>3315</v>
+        <v>3350</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3316</v>
+        <v>3351</v>
       </c>
       <c r="L514" t="s">
-        <v>3317</v>
+        <v>3352</v>
       </c>
       <c r="M514" t="s">
-        <v>3318</v>
+        <v>3353</v>
       </c>
       <c r="N514" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D515" t="s">
-        <v>3321</v>
+        <v>3354</v>
       </c>
       <c r="E515" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F515" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G515" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H515" t="s">
-        <v>3325</v>
+        <v>3344</v>
       </c>
       <c r="I515" t="s">
-        <v>3326</v>
+        <v>3355</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3327</v>
+        <v>3356</v>
       </c>
       <c r="L515" t="s">
-        <v>3328</v>
+        <v>3357</v>
       </c>
       <c r="M515" t="s">
-        <v>3329</v>
+        <v>3358</v>
       </c>
       <c r="N515" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D516" t="s">
-        <v>3331</v>
+        <v>3359</v>
       </c>
       <c r="E516" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F516" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G516" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H516" t="s">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="I516" t="s">
-        <v>3333</v>
+        <v>3360</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3334</v>
+        <v>3361</v>
       </c>
       <c r="L516" t="s">
-        <v>3335</v>
+        <v>3362</v>
       </c>
       <c r="M516" t="s">
-        <v>3336</v>
+        <v>3363</v>
       </c>
       <c r="N516" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D517" t="s">
-        <v>3337</v>
+        <v>3364</v>
       </c>
       <c r="E517" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F517" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G517" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H517" t="s">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="I517" t="s">
-        <v>3338</v>
+        <v>3365</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3339</v>
+        <v>3366</v>
       </c>
       <c r="L517" t="s">
-        <v>3340</v>
+        <v>3367</v>
       </c>
       <c r="M517" t="s">
-        <v>3341</v>
+        <v>3368</v>
       </c>
       <c r="N517" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D518" t="s">
-        <v>3342</v>
+        <v>3369</v>
       </c>
       <c r="E518" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F518" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G518" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H518" t="s">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="I518" t="s">
-        <v>3343</v>
+        <v>3370</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3344</v>
+        <v>3371</v>
       </c>
       <c r="L518" t="s">
-        <v>3345</v>
+        <v>3372</v>
       </c>
       <c r="M518" t="s">
-        <v>3346</v>
+        <v>3373</v>
       </c>
       <c r="N518" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D519" t="s">
-        <v>3342</v>
+        <v>3374</v>
       </c>
       <c r="E519" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F519" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G519" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H519" t="s">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="I519" t="s">
-        <v>3347</v>
+        <v>3375</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3348</v>
+        <v>3376</v>
       </c>
       <c r="L519" t="s">
-        <v>3349</v>
+        <v>3377</v>
       </c>
       <c r="M519" t="s">
-        <v>3350</v>
+        <v>3378</v>
       </c>
       <c r="N519" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D520" t="s">
-        <v>3351</v>
+        <v>3379</v>
       </c>
       <c r="E520" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F520" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G520" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H520" t="s">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="I520" t="s">
-        <v>3352</v>
+        <v>3380</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3353</v>
+        <v>3381</v>
       </c>
       <c r="L520" t="s">
-        <v>3354</v>
+        <v>3382</v>
       </c>
       <c r="M520" t="s">
-        <v>3355</v>
+        <v>3383</v>
       </c>
       <c r="N520" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D521" t="s">
-        <v>3356</v>
+        <v>3384</v>
       </c>
       <c r="E521" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F521" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G521" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H521" t="s">
-        <v>3357</v>
+        <v>3344</v>
       </c>
       <c r="I521" t="s">
-        <v>3358</v>
+        <v>3385</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3359</v>
+        <v>3386</v>
       </c>
       <c r="L521" t="s">
-        <v>3360</v>
+        <v>3387</v>
       </c>
       <c r="M521" t="s">
-        <v>3361</v>
+        <v>3388</v>
       </c>
       <c r="N521" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D522" t="s">
-        <v>3356</v>
+        <v>3389</v>
       </c>
       <c r="E522" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F522" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G522" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H522" t="s">
-        <v>3362</v>
+        <v>3344</v>
       </c>
       <c r="I522" t="s">
-        <v>3363</v>
+        <v>3390</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3364</v>
+        <v>3391</v>
       </c>
       <c r="L522" t="s">
-        <v>3365</v>
+        <v>3392</v>
       </c>
       <c r="M522" t="s">
-        <v>3366</v>
+        <v>3393</v>
       </c>
       <c r="N522" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D523" t="s">
-        <v>3367</v>
+        <v>3394</v>
       </c>
       <c r="E523" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F523" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G523" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H523" t="s">
-        <v>3368</v>
+        <v>3344</v>
       </c>
       <c r="I523" t="s">
-        <v>3369</v>
+        <v>3395</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3370</v>
+        <v>3396</v>
       </c>
       <c r="L523" t="s">
-        <v>3371</v>
+        <v>3397</v>
       </c>
       <c r="M523" t="s">
-        <v>3372</v>
+        <v>3398</v>
       </c>
       <c r="N523" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D524" t="s">
-        <v>3367</v>
+        <v>3399</v>
       </c>
       <c r="E524" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F524" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G524" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H524" t="s">
-        <v>3373</v>
+        <v>3344</v>
       </c>
       <c r="I524" t="s">
-        <v>3374</v>
+        <v>3400</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3375</v>
+        <v>3401</v>
       </c>
       <c r="L524" t="s">
-        <v>3376</v>
+        <v>3402</v>
       </c>
       <c r="M524" t="s">
-        <v>3377</v>
+        <v>3403</v>
       </c>
       <c r="N524" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D525" t="s">
-        <v>3367</v>
+        <v>3404</v>
       </c>
       <c r="E525" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F525" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G525" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H525" t="s">
-        <v>3378</v>
+        <v>2962</v>
       </c>
       <c r="I525" t="s">
-        <v>3379</v>
+        <v>3405</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3380</v>
+        <v>3406</v>
       </c>
       <c r="L525" t="s">
-        <v>3381</v>
+        <v>3407</v>
       </c>
       <c r="M525" t="s">
-        <v>3382</v>
+        <v>3408</v>
       </c>
       <c r="N525" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D526" t="s">
-        <v>3367</v>
+        <v>3409</v>
       </c>
       <c r="E526" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F526" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G526" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H526" t="s">
-        <v>3383</v>
+        <v>2962</v>
       </c>
       <c r="I526" t="s">
-        <v>3384</v>
+        <v>3410</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3385</v>
+        <v>3411</v>
       </c>
       <c r="L526" t="s">
-        <v>3386</v>
+        <v>3412</v>
       </c>
       <c r="M526" t="s">
-        <v>3387</v>
+        <v>3413</v>
       </c>
       <c r="N526" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D527" t="s">
-        <v>3388</v>
+        <v>3414</v>
       </c>
       <c r="E527" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F527" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G527" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H527" t="s">
-        <v>3389</v>
+        <v>2962</v>
       </c>
       <c r="I527" t="s">
-        <v>3390</v>
+        <v>3415</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3391</v>
+        <v>3416</v>
       </c>
       <c r="L527" t="s">
-        <v>3392</v>
+        <v>3417</v>
       </c>
       <c r="M527" t="s">
-        <v>3393</v>
+        <v>3418</v>
       </c>
       <c r="N527" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D528" t="s">
-        <v>3367</v>
+        <v>3419</v>
       </c>
       <c r="E528" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F528" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G528" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H528" t="s">
-        <v>3394</v>
+        <v>2962</v>
       </c>
       <c r="I528" t="s">
-        <v>3395</v>
+        <v>3420</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3396</v>
+        <v>3421</v>
       </c>
       <c r="L528" t="s">
-        <v>3397</v>
+        <v>3422</v>
       </c>
       <c r="M528" t="s">
-        <v>3398</v>
+        <v>3423</v>
       </c>
       <c r="N528" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D529" t="s">
-        <v>3388</v>
+        <v>3424</v>
       </c>
       <c r="E529" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F529" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G529" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H529" t="s">
-        <v>3394</v>
+        <v>2962</v>
       </c>
       <c r="I529" t="s">
-        <v>3399</v>
+        <v>3425</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3400</v>
+        <v>3426</v>
       </c>
       <c r="L529" t="s">
-        <v>3401</v>
+        <v>3427</v>
       </c>
       <c r="M529" t="s">
-        <v>3402</v>
+        <v>3428</v>
       </c>
       <c r="N529" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D530" t="s">
-        <v>3367</v>
+        <v>3429</v>
       </c>
       <c r="E530" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F530" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G530" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H530" t="s">
-        <v>3403</v>
+        <v>2962</v>
       </c>
       <c r="I530" t="s">
-        <v>3404</v>
+        <v>3430</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3405</v>
+        <v>3431</v>
       </c>
       <c r="L530" t="s">
-        <v>3406</v>
+        <v>3432</v>
       </c>
       <c r="M530" t="s">
-        <v>3407</v>
+        <v>3433</v>
       </c>
       <c r="N530" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D531" t="s">
-        <v>3367</v>
+        <v>3434</v>
       </c>
       <c r="E531" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F531" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G531" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H531" t="s">
-        <v>3389</v>
+        <v>2962</v>
       </c>
       <c r="I531" t="s">
-        <v>3408</v>
+        <v>3435</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3409</v>
+        <v>3436</v>
       </c>
       <c r="L531" t="s">
-        <v>3410</v>
+        <v>3437</v>
       </c>
       <c r="M531" t="s">
-        <v>3411</v>
+        <v>3438</v>
       </c>
       <c r="N531" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3309</v>
+        <v>2941</v>
       </c>
       <c r="D532" t="s">
-        <v>3412</v>
+        <v>3439</v>
       </c>
       <c r="E532" t="s">
-        <v>3311</v>
+        <v>674</v>
       </c>
       <c r="F532" t="s">
-        <v>3312</v>
+        <v>2943</v>
       </c>
       <c r="G532" t="s">
-        <v>3313</v>
+        <v>675</v>
       </c>
       <c r="H532" t="s">
-        <v>3413</v>
+        <v>2962</v>
       </c>
       <c r="I532" t="s">
-        <v>3414</v>
+        <v>3440</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3415</v>
+        <v>3441</v>
       </c>
       <c r="L532" t="s">
-        <v>3416</v>
+        <v>3442</v>
       </c>
       <c r="M532" t="s">
-        <v>3417</v>
+        <v>3443</v>
       </c>
       <c r="N532" t="s">
-        <v>3319</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3309</v>
+        <v>2941</v>
       </c>
       <c r="D533" t="s">
-        <v>3412</v>
+        <v>3444</v>
       </c>
       <c r="E533" t="s">
-        <v>3311</v>
+        <v>674</v>
       </c>
       <c r="F533" t="s">
-        <v>3312</v>
+        <v>2943</v>
       </c>
       <c r="G533" t="s">
-        <v>3313</v>
+        <v>675</v>
       </c>
       <c r="H533" t="s">
-        <v>3418</v>
+        <v>3445</v>
       </c>
       <c r="I533" t="s">
-        <v>3419</v>
+        <v>3446</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3420</v>
+        <v>3447</v>
       </c>
       <c r="L533" t="s">
-        <v>3421</v>
+        <v>3448</v>
       </c>
       <c r="M533" t="s">
-        <v>3422</v>
+        <v>3449</v>
       </c>
       <c r="N533" t="s">
-        <v>3319</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3309</v>
+        <v>2941</v>
       </c>
       <c r="D534" t="s">
-        <v>3412</v>
+        <v>3450</v>
       </c>
       <c r="E534" t="s">
-        <v>3311</v>
+        <v>674</v>
       </c>
       <c r="F534" t="s">
-        <v>3312</v>
+        <v>2943</v>
       </c>
       <c r="G534" t="s">
-        <v>3313</v>
+        <v>675</v>
       </c>
       <c r="H534" t="s">
-        <v>3423</v>
+        <v>2962</v>
       </c>
       <c r="I534" t="s">
-        <v>3424</v>
+        <v>3451</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3425</v>
+        <v>3452</v>
       </c>
       <c r="L534" t="s">
-        <v>3426</v>
+        <v>3453</v>
       </c>
       <c r="M534" t="s">
-        <v>3427</v>
+        <v>3454</v>
       </c>
       <c r="N534" t="s">
-        <v>3319</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3309</v>
+        <v>2941</v>
       </c>
       <c r="D535" t="s">
-        <v>3412</v>
+        <v>3455</v>
       </c>
       <c r="E535" t="s">
-        <v>3311</v>
+        <v>674</v>
       </c>
       <c r="F535" t="s">
-        <v>3312</v>
+        <v>2943</v>
       </c>
       <c r="G535" t="s">
-        <v>3313</v>
+        <v>675</v>
       </c>
       <c r="H535" t="s">
-        <v>3357</v>
+        <v>2962</v>
       </c>
       <c r="I535" t="s">
-        <v>3428</v>
+        <v>3456</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3429</v>
+        <v>3457</v>
       </c>
       <c r="L535" t="s">
-        <v>3430</v>
+        <v>3458</v>
       </c>
       <c r="M535" t="s">
-        <v>3431</v>
+        <v>3459</v>
       </c>
       <c r="N535" t="s">
-        <v>3319</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D536" t="s">
-        <v>3432</v>
+        <v>3460</v>
       </c>
       <c r="E536" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F536" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G536" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H536" t="s">
-        <v>3418</v>
+        <v>2723</v>
       </c>
       <c r="I536" t="s">
-        <v>3433</v>
+        <v>3461</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3434</v>
+        <v>3462</v>
       </c>
       <c r="L536" t="s">
-        <v>3435</v>
+        <v>3463</v>
       </c>
       <c r="M536" t="s">
-        <v>3436</v>
+        <v>3464</v>
       </c>
       <c r="N536" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D537" t="s">
-        <v>3432</v>
+        <v>3460</v>
       </c>
       <c r="E537" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F537" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G537" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H537" t="s">
-        <v>3437</v>
+        <v>2910</v>
       </c>
       <c r="I537" t="s">
-        <v>3438</v>
+        <v>3465</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3439</v>
+        <v>3466</v>
       </c>
       <c r="L537" t="s">
-        <v>3440</v>
+        <v>3467</v>
       </c>
       <c r="M537" t="s">
-        <v>3441</v>
+        <v>3468</v>
       </c>
       <c r="N537" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3309</v>
+        <v>2950</v>
       </c>
       <c r="D538" t="s">
-        <v>3412</v>
+        <v>3469</v>
       </c>
       <c r="E538" t="s">
-        <v>3311</v>
+        <v>2952</v>
       </c>
       <c r="F538" t="s">
-        <v>3312</v>
+        <v>2953</v>
       </c>
       <c r="G538" t="s">
-        <v>3313</v>
+        <v>2954</v>
       </c>
       <c r="H538" t="s">
-        <v>3362</v>
+        <v>3023</v>
       </c>
       <c r="I538" t="s">
-        <v>3442</v>
+        <v>3470</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3443</v>
+        <v>3471</v>
       </c>
       <c r="L538" t="s">
-        <v>3444</v>
+        <v>3472</v>
       </c>
       <c r="M538" t="s">
-        <v>3445</v>
+        <v>3473</v>
       </c>
       <c r="N538" t="s">
-        <v>3319</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D539" t="s">
-        <v>3432</v>
+        <v>3460</v>
       </c>
       <c r="E539" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F539" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G539" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H539" t="s">
-        <v>3446</v>
+        <v>2605</v>
       </c>
       <c r="I539" t="s">
-        <v>3447</v>
+        <v>3474</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3448</v>
+        <v>3475</v>
       </c>
       <c r="L539" t="s">
-        <v>3449</v>
+        <v>3476</v>
       </c>
       <c r="M539" t="s">
-        <v>3450</v>
+        <v>3477</v>
       </c>
       <c r="N539" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D540" t="s">
-        <v>3412</v>
+        <v>3460</v>
       </c>
       <c r="E540" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F540" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G540" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H540" t="s">
-        <v>3451</v>
+        <v>2752</v>
       </c>
       <c r="I540" t="s">
-        <v>3452</v>
+        <v>3478</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3453</v>
+        <v>3479</v>
       </c>
       <c r="L540" t="s">
-        <v>3454</v>
+        <v>3480</v>
       </c>
       <c r="M540" t="s">
-        <v>3455</v>
+        <v>3481</v>
       </c>
       <c r="N540" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D541" t="s">
-        <v>3412</v>
+        <v>3482</v>
       </c>
       <c r="E541" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F541" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G541" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H541" t="s">
-        <v>3437</v>
+        <v>2895</v>
       </c>
       <c r="I541" t="s">
-        <v>3456</v>
+        <v>3483</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3457</v>
+        <v>3484</v>
       </c>
       <c r="L541" t="s">
-        <v>3458</v>
+        <v>3485</v>
       </c>
       <c r="M541" t="s">
-        <v>3459</v>
+        <v>3486</v>
       </c>
       <c r="N541" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3320</v>
+        <v>2950</v>
       </c>
       <c r="D542" t="s">
-        <v>3460</v>
+        <v>3469</v>
       </c>
       <c r="E542" t="s">
-        <v>3322</v>
+        <v>2952</v>
       </c>
       <c r="F542" t="s">
-        <v>3323</v>
+        <v>2953</v>
       </c>
       <c r="G542" t="s">
-        <v>3324</v>
+        <v>2954</v>
       </c>
       <c r="H542" t="s">
-        <v>3394</v>
+        <v>3007</v>
       </c>
       <c r="I542" t="s">
-        <v>3461</v>
+        <v>3487</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3462</v>
+        <v>3488</v>
       </c>
       <c r="L542" t="s">
-        <v>3463</v>
+        <v>3489</v>
       </c>
       <c r="M542" t="s">
-        <v>3464</v>
+        <v>3490</v>
       </c>
       <c r="N542" t="s">
-        <v>3330</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D543" t="s">
-        <v>3465</v>
+        <v>3460</v>
       </c>
       <c r="E543" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F543" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G543" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H543" t="s">
-        <v>3437</v>
+        <v>2703</v>
       </c>
       <c r="I543" t="s">
-        <v>3466</v>
+        <v>3491</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3467</v>
+        <v>3492</v>
       </c>
       <c r="L543" t="s">
-        <v>3468</v>
+        <v>3493</v>
       </c>
       <c r="M543" t="s">
-        <v>3469</v>
+        <v>3494</v>
       </c>
       <c r="N543" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D544" t="s">
         <v>3460</v>
       </c>
       <c r="E544" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F544" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G544" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H544" t="s">
-        <v>3389</v>
+        <v>2653</v>
       </c>
       <c r="I544" t="s">
-        <v>3470</v>
+        <v>3495</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3471</v>
+        <v>3496</v>
       </c>
       <c r="L544" t="s">
-        <v>3472</v>
+        <v>3497</v>
       </c>
       <c r="M544" t="s">
-        <v>3473</v>
+        <v>3498</v>
       </c>
       <c r="N544" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D545" t="s">
-        <v>3460</v>
+        <v>3482</v>
       </c>
       <c r="E545" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F545" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G545" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H545" t="s">
-        <v>3378</v>
+        <v>2690</v>
       </c>
       <c r="I545" t="s">
-        <v>3474</v>
+        <v>3499</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3475</v>
+        <v>3500</v>
       </c>
       <c r="L545" t="s">
-        <v>3476</v>
+        <v>3501</v>
       </c>
       <c r="M545" t="s">
-        <v>3477</v>
+        <v>3502</v>
       </c>
       <c r="N545" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3309</v>
+        <v>2584</v>
       </c>
       <c r="D546" t="s">
-        <v>3465</v>
+        <v>3482</v>
       </c>
       <c r="E546" t="s">
-        <v>3311</v>
+        <v>2586</v>
       </c>
       <c r="F546" t="s">
-        <v>3312</v>
+        <v>2587</v>
       </c>
       <c r="G546" t="s">
-        <v>3313</v>
+        <v>2588</v>
       </c>
       <c r="H546" t="s">
-        <v>3418</v>
+        <v>2812</v>
       </c>
       <c r="I546" t="s">
-        <v>3478</v>
+        <v>3503</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3479</v>
+        <v>3504</v>
       </c>
       <c r="L546" t="s">
-        <v>3480</v>
+        <v>3505</v>
       </c>
       <c r="M546" t="s">
-        <v>3481</v>
+        <v>3506</v>
       </c>
       <c r="N546" t="s">
-        <v>3319</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3309</v>
+        <v>2950</v>
       </c>
       <c r="D547" t="s">
-        <v>3465</v>
+        <v>3507</v>
       </c>
       <c r="E547" t="s">
-        <v>3311</v>
+        <v>2952</v>
       </c>
       <c r="F547" t="s">
-        <v>3312</v>
+        <v>2953</v>
       </c>
       <c r="G547" t="s">
-        <v>3313</v>
+        <v>2954</v>
       </c>
       <c r="H547" t="s">
-        <v>3362</v>
+        <v>3018</v>
       </c>
       <c r="I547" t="s">
-        <v>3482</v>
+        <v>3508</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3483</v>
+        <v>3509</v>
       </c>
       <c r="L547" t="s">
-        <v>3484</v>
+        <v>3510</v>
       </c>
       <c r="M547" t="s">
-        <v>3485</v>
+        <v>3511</v>
       </c>
       <c r="N547" t="s">
-        <v>3319</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D548" t="s">
-        <v>3486</v>
+        <v>3460</v>
       </c>
       <c r="E548" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F548" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G548" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H548" t="s">
-        <v>3325</v>
+        <v>2713</v>
       </c>
       <c r="I548" t="s">
-        <v>3487</v>
+        <v>3512</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3488</v>
+        <v>3513</v>
       </c>
       <c r="L548" t="s">
-        <v>3489</v>
+        <v>3514</v>
       </c>
       <c r="M548" t="s">
-        <v>3490</v>
+        <v>3515</v>
       </c>
       <c r="N548" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D549" t="s">
-        <v>3491</v>
+        <v>3460</v>
       </c>
       <c r="E549" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F549" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G549" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H549" t="s">
-        <v>3325</v>
+        <v>2610</v>
       </c>
       <c r="I549" t="s">
-        <v>3492</v>
+        <v>3516</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3493</v>
+        <v>3517</v>
       </c>
       <c r="L549" t="s">
-        <v>3494</v>
+        <v>3518</v>
       </c>
       <c r="M549" t="s">
-        <v>3495</v>
+        <v>3519</v>
       </c>
       <c r="N549" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D550" t="s">
-        <v>3496</v>
+        <v>3460</v>
       </c>
       <c r="E550" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F550" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G550" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H550" t="s">
-        <v>3325</v>
+        <v>2679</v>
       </c>
       <c r="I550" t="s">
-        <v>3497</v>
+        <v>3520</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3498</v>
+        <v>3521</v>
       </c>
       <c r="L550" t="s">
-        <v>3499</v>
+        <v>3522</v>
       </c>
       <c r="M550" t="s">
-        <v>3500</v>
+        <v>3523</v>
       </c>
       <c r="N550" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D551" t="s">
-        <v>3501</v>
+        <v>3482</v>
       </c>
       <c r="E551" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F551" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G551" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H551" t="s">
-        <v>3325</v>
+        <v>2723</v>
       </c>
       <c r="I551" t="s">
-        <v>3502</v>
+        <v>3524</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3503</v>
+        <v>3525</v>
       </c>
       <c r="L551" t="s">
-        <v>3504</v>
+        <v>3526</v>
       </c>
       <c r="M551" t="s">
-        <v>3505</v>
+        <v>3527</v>
       </c>
       <c r="N551" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D552" t="s">
-        <v>3506</v>
+        <v>3460</v>
       </c>
       <c r="E552" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F552" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G552" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H552" t="s">
-        <v>3325</v>
+        <v>2690</v>
       </c>
       <c r="I552" t="s">
-        <v>3507</v>
+        <v>3528</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3508</v>
+        <v>3529</v>
       </c>
       <c r="L552" t="s">
-        <v>3509</v>
+        <v>3530</v>
       </c>
       <c r="M552" t="s">
-        <v>3510</v>
+        <v>3531</v>
       </c>
       <c r="N552" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D553" t="s">
-        <v>3511</v>
+        <v>3460</v>
       </c>
       <c r="E553" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F553" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G553" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H553" t="s">
-        <v>3325</v>
+        <v>2747</v>
       </c>
       <c r="I553" t="s">
-        <v>3512</v>
+        <v>3532</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3513</v>
+        <v>3533</v>
       </c>
       <c r="L553" t="s">
-        <v>3514</v>
+        <v>3534</v>
       </c>
       <c r="M553" t="s">
-        <v>3515</v>
+        <v>3535</v>
       </c>
       <c r="N553" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D554" t="s">
-        <v>3516</v>
+        <v>3460</v>
       </c>
       <c r="E554" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F554" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G554" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H554" t="s">
-        <v>3325</v>
+        <v>2812</v>
       </c>
       <c r="I554" t="s">
-        <v>3517</v>
+        <v>3536</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3518</v>
+        <v>3537</v>
       </c>
       <c r="L554" t="s">
-        <v>3519</v>
+        <v>3538</v>
       </c>
       <c r="M554" t="s">
-        <v>3520</v>
+        <v>3539</v>
       </c>
       <c r="N554" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D555" t="s">
-        <v>3521</v>
+        <v>3460</v>
       </c>
       <c r="E555" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F555" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G555" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H555" t="s">
-        <v>3325</v>
+        <v>2837</v>
       </c>
       <c r="I555" t="s">
-        <v>3522</v>
+        <v>3540</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3523</v>
+        <v>3541</v>
       </c>
       <c r="L555" t="s">
-        <v>3524</v>
+        <v>3542</v>
       </c>
       <c r="M555" t="s">
-        <v>3525</v>
+        <v>3543</v>
       </c>
       <c r="N555" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3320</v>
+        <v>2950</v>
       </c>
       <c r="D556" t="s">
-        <v>3526</v>
+        <v>3507</v>
       </c>
       <c r="E556" t="s">
-        <v>3322</v>
+        <v>2952</v>
       </c>
       <c r="F556" t="s">
-        <v>3323</v>
+        <v>2953</v>
       </c>
       <c r="G556" t="s">
-        <v>3324</v>
+        <v>2954</v>
       </c>
       <c r="H556" t="s">
-        <v>3325</v>
+        <v>3023</v>
       </c>
       <c r="I556" t="s">
-        <v>3527</v>
+        <v>3544</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3528</v>
+        <v>3545</v>
       </c>
       <c r="L556" t="s">
-        <v>3529</v>
+        <v>3546</v>
       </c>
       <c r="M556" t="s">
-        <v>3530</v>
+        <v>3547</v>
       </c>
       <c r="N556" t="s">
-        <v>3330</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3320</v>
+        <v>2584</v>
       </c>
       <c r="D557" t="s">
-        <v>3531</v>
+        <v>3482</v>
       </c>
       <c r="E557" t="s">
-        <v>3322</v>
+        <v>2586</v>
       </c>
       <c r="F557" t="s">
-        <v>3323</v>
+        <v>2587</v>
       </c>
       <c r="G557" t="s">
-        <v>3324</v>
+        <v>2588</v>
       </c>
       <c r="H557" t="s">
-        <v>3325</v>
+        <v>2737</v>
       </c>
       <c r="I557" t="s">
-        <v>3532</v>
+        <v>3548</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3533</v>
+        <v>3549</v>
       </c>
       <c r="L557" t="s">
-        <v>3534</v>
+        <v>3550</v>
       </c>
       <c r="M557" t="s">
-        <v>3535</v>
+        <v>3551</v>
       </c>
       <c r="N557" t="s">
-        <v>3330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D558" t="s">
-        <v>3536</v>
+        <v>3482</v>
       </c>
       <c r="E558" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F558" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G558" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H558" t="s">
-        <v>3537</v>
+        <v>2703</v>
       </c>
       <c r="I558" t="s">
-        <v>3538</v>
+        <v>3552</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3539</v>
+        <v>3553</v>
       </c>
       <c r="L558" t="s">
-        <v>3540</v>
+        <v>3554</v>
       </c>
       <c r="M558" t="s">
-        <v>3541</v>
+        <v>3555</v>
       </c>
       <c r="N558" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D559" t="s">
-        <v>3542</v>
+        <v>3482</v>
       </c>
       <c r="E559" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F559" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G559" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H559" t="s">
-        <v>3537</v>
+        <v>2900</v>
       </c>
       <c r="I559" t="s">
-        <v>3543</v>
+        <v>3556</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3544</v>
+        <v>3557</v>
       </c>
       <c r="L559" t="s">
-        <v>3545</v>
+        <v>3558</v>
       </c>
       <c r="M559" t="s">
-        <v>3546</v>
+        <v>3559</v>
       </c>
       <c r="N559" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D560" t="s">
-        <v>3547</v>
+        <v>3482</v>
       </c>
       <c r="E560" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F560" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G560" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H560" t="s">
-        <v>3537</v>
+        <v>2626</v>
       </c>
       <c r="I560" t="s">
-        <v>3548</v>
+        <v>3560</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3549</v>
+        <v>3561</v>
       </c>
       <c r="L560" t="s">
-        <v>3550</v>
+        <v>3562</v>
       </c>
       <c r="M560" t="s">
-        <v>3551</v>
+        <v>3563</v>
       </c>
       <c r="N560" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D561" t="s">
-        <v>3552</v>
+        <v>3482</v>
       </c>
       <c r="E561" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F561" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G561" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H561" t="s">
-        <v>3537</v>
+        <v>2595</v>
       </c>
       <c r="I561" t="s">
-        <v>3553</v>
+        <v>3564</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3554</v>
+        <v>3565</v>
       </c>
       <c r="L561" t="s">
-        <v>3555</v>
+        <v>3566</v>
       </c>
       <c r="M561" t="s">
-        <v>3556</v>
+        <v>3567</v>
       </c>
       <c r="N561" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D562" t="s">
-        <v>3557</v>
+        <v>3482</v>
       </c>
       <c r="E562" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F562" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G562" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H562" t="s">
-        <v>3537</v>
+        <v>2910</v>
       </c>
       <c r="I562" t="s">
-        <v>3558</v>
+        <v>3568</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3559</v>
+        <v>3569</v>
       </c>
       <c r="L562" t="s">
-        <v>3560</v>
+        <v>3570</v>
       </c>
       <c r="M562" t="s">
-        <v>3561</v>
+        <v>3571</v>
       </c>
       <c r="N562" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D563" t="s">
-        <v>3562</v>
+        <v>3460</v>
       </c>
       <c r="E563" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F563" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G563" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H563" t="s">
-        <v>3537</v>
+        <v>2827</v>
       </c>
       <c r="I563" t="s">
-        <v>3563</v>
+        <v>3572</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3564</v>
+        <v>3573</v>
       </c>
       <c r="L563" t="s">
-        <v>3565</v>
+        <v>3574</v>
       </c>
       <c r="M563" t="s">
-        <v>3566</v>
+        <v>3575</v>
       </c>
       <c r="N563" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D564" t="s">
-        <v>3567</v>
+        <v>3460</v>
       </c>
       <c r="E564" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F564" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G564" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H564" t="s">
-        <v>3537</v>
+        <v>2915</v>
       </c>
       <c r="I564" t="s">
-        <v>3568</v>
+        <v>3576</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3569</v>
+        <v>3577</v>
       </c>
       <c r="L564" t="s">
-        <v>3570</v>
+        <v>3578</v>
       </c>
       <c r="M564" t="s">
-        <v>3571</v>
+        <v>3579</v>
       </c>
       <c r="N564" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D565" t="s">
-        <v>3572</v>
+        <v>3482</v>
       </c>
       <c r="E565" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F565" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G565" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H565" t="s">
-        <v>3537</v>
+        <v>2610</v>
       </c>
       <c r="I565" t="s">
-        <v>3573</v>
+        <v>3580</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3574</v>
+        <v>3581</v>
       </c>
       <c r="L565" t="s">
-        <v>3575</v>
+        <v>3582</v>
       </c>
       <c r="M565" t="s">
-        <v>3576</v>
+        <v>3583</v>
       </c>
       <c r="N565" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D566" t="s">
-        <v>3577</v>
+        <v>3482</v>
       </c>
       <c r="E566" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F566" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G566" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H566" t="s">
-        <v>3537</v>
+        <v>2827</v>
       </c>
       <c r="I566" t="s">
-        <v>3578</v>
+        <v>3584</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3579</v>
+        <v>3585</v>
       </c>
       <c r="L566" t="s">
-        <v>3580</v>
+        <v>3586</v>
       </c>
       <c r="M566" t="s">
-        <v>3581</v>
+        <v>3587</v>
       </c>
       <c r="N566" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D567" t="s">
-        <v>3582</v>
+        <v>3482</v>
       </c>
       <c r="E567" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F567" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G567" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H567" t="s">
-        <v>3537</v>
+        <v>2915</v>
       </c>
       <c r="I567" t="s">
-        <v>3583</v>
+        <v>3588</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3584</v>
+        <v>3589</v>
       </c>
       <c r="L567" t="s">
-        <v>3585</v>
+        <v>3590</v>
       </c>
       <c r="M567" t="s">
-        <v>3586</v>
+        <v>3591</v>
       </c>
       <c r="N567" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D568" t="s">
-        <v>3587</v>
+        <v>3482</v>
       </c>
       <c r="E568" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F568" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G568" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H568" t="s">
-        <v>3537</v>
+        <v>2605</v>
       </c>
       <c r="I568" t="s">
-        <v>3588</v>
+        <v>3592</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3589</v>
+        <v>3593</v>
       </c>
       <c r="L568" t="s">
-        <v>3590</v>
+        <v>3594</v>
       </c>
       <c r="M568" t="s">
-        <v>3591</v>
+        <v>3595</v>
       </c>
       <c r="N568" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D569" t="s">
-        <v>3592</v>
+        <v>3460</v>
       </c>
       <c r="E569" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F569" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G569" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H569" t="s">
-        <v>3537</v>
+        <v>2595</v>
       </c>
       <c r="I569" t="s">
-        <v>3593</v>
+        <v>3596</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3594</v>
+        <v>3597</v>
       </c>
       <c r="L569" t="s">
-        <v>3595</v>
+        <v>3598</v>
       </c>
       <c r="M569" t="s">
-        <v>3596</v>
+        <v>3599</v>
       </c>
       <c r="N569" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D570" t="s">
-        <v>3597</v>
+        <v>3482</v>
       </c>
       <c r="E570" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F570" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G570" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H570" t="s">
-        <v>3537</v>
+        <v>2679</v>
       </c>
       <c r="I570" t="s">
-        <v>3598</v>
+        <v>3600</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3599</v>
+        <v>3601</v>
       </c>
       <c r="L570" t="s">
-        <v>3600</v>
+        <v>3602</v>
       </c>
       <c r="M570" t="s">
-        <v>3601</v>
+        <v>3603</v>
       </c>
       <c r="N570" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D571" t="s">
-        <v>3602</v>
+        <v>3482</v>
       </c>
       <c r="E571" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F571" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G571" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H571" t="s">
-        <v>3537</v>
+        <v>2674</v>
       </c>
       <c r="I571" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="L571" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="M571" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="N571" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>2957</v>
+        <v>2584</v>
       </c>
       <c r="D572" t="s">
-        <v>3607</v>
+        <v>3482</v>
       </c>
       <c r="E572" t="s">
-        <v>2959</v>
+        <v>2586</v>
       </c>
       <c r="F572" t="s">
-        <v>2960</v>
+        <v>2587</v>
       </c>
       <c r="G572" t="s">
-        <v>2961</v>
+        <v>2588</v>
       </c>
       <c r="H572" t="s">
-        <v>3537</v>
+        <v>2837</v>
       </c>
       <c r="I572" t="s">
         <v>3608</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
         <v>3609</v>
       </c>
       <c r="L572" t="s">
         <v>3610</v>
       </c>
       <c r="M572" t="s">
         <v>3611</v>
       </c>
       <c r="N572" t="s">
-        <v>2967</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D573" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F573" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G573" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2737</v>
+      </c>
+      <c r="I573" t="s">
         <v>3612</v>
-      </c>
-[...13 lines deleted...]
-        <v>3614</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
+        <v>3613</v>
+      </c>
+      <c r="L573" t="s">
+        <v>3614</v>
+      </c>
+      <c r="M573" t="s">
         <v>3615</v>
       </c>
-      <c r="L573" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N573" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D574" t="s">
-        <v>3618</v>
+        <v>3482</v>
       </c>
       <c r="E574" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F574" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G574" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H574" t="s">
-        <v>3613</v>
+        <v>2798</v>
       </c>
       <c r="I574" t="s">
-        <v>3619</v>
+        <v>3616</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3620</v>
+        <v>3617</v>
       </c>
       <c r="L574" t="s">
-        <v>3621</v>
+        <v>3618</v>
       </c>
       <c r="M574" t="s">
-        <v>3622</v>
+        <v>3619</v>
       </c>
       <c r="N574" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>194</v>
+        <v>2950</v>
       </c>
       <c r="D575" t="s">
-        <v>3623</v>
+        <v>3507</v>
       </c>
       <c r="E575" t="s">
-        <v>196</v>
+        <v>2952</v>
       </c>
       <c r="F575" t="s">
-        <v>3289</v>
+        <v>2953</v>
       </c>
       <c r="G575" t="s">
-        <v>198</v>
+        <v>2954</v>
       </c>
       <c r="H575" t="s">
-        <v>3613</v>
+        <v>3007</v>
       </c>
       <c r="I575" t="s">
-        <v>3624</v>
+        <v>3620</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3625</v>
+        <v>3621</v>
       </c>
       <c r="L575" t="s">
-        <v>3626</v>
+        <v>3622</v>
       </c>
       <c r="M575" t="s">
-        <v>3627</v>
+        <v>3623</v>
       </c>
       <c r="N575" t="s">
-        <v>204</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D576" t="s">
-        <v>3628</v>
+        <v>3460</v>
       </c>
       <c r="E576" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F576" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G576" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H576" t="s">
-        <v>3613</v>
+        <v>2674</v>
       </c>
       <c r="I576" t="s">
-        <v>3629</v>
+        <v>3624</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3630</v>
+        <v>3625</v>
       </c>
       <c r="L576" t="s">
-        <v>3631</v>
+        <v>3626</v>
       </c>
       <c r="M576" t="s">
-        <v>3632</v>
+        <v>3627</v>
       </c>
       <c r="N576" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D577" t="s">
-        <v>3633</v>
+        <v>3482</v>
       </c>
       <c r="E577" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F577" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G577" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H577" t="s">
-        <v>3613</v>
+        <v>2752</v>
       </c>
       <c r="I577" t="s">
-        <v>3634</v>
+        <v>3628</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3635</v>
+        <v>3629</v>
       </c>
       <c r="L577" t="s">
-        <v>3636</v>
+        <v>3630</v>
       </c>
       <c r="M577" t="s">
-        <v>3637</v>
+        <v>3631</v>
       </c>
       <c r="N577" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D578" t="s">
-        <v>3638</v>
+        <v>3460</v>
       </c>
       <c r="E578" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F578" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G578" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H578" t="s">
-        <v>3613</v>
+        <v>2862</v>
       </c>
       <c r="I578" t="s">
-        <v>3639</v>
+        <v>3632</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3640</v>
+        <v>3633</v>
       </c>
       <c r="L578" t="s">
-        <v>3641</v>
+        <v>3634</v>
       </c>
       <c r="M578" t="s">
-        <v>3642</v>
+        <v>3635</v>
       </c>
       <c r="N578" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D579" t="s">
-        <v>3643</v>
+        <v>3482</v>
       </c>
       <c r="E579" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F579" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G579" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H579" t="s">
-        <v>3613</v>
+        <v>2708</v>
       </c>
       <c r="I579" t="s">
-        <v>3644</v>
+        <v>3636</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3645</v>
+        <v>3637</v>
       </c>
       <c r="L579" t="s">
-        <v>3646</v>
+        <v>3638</v>
       </c>
       <c r="M579" t="s">
-        <v>3647</v>
+        <v>3639</v>
       </c>
       <c r="N579" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>194</v>
+        <v>2950</v>
       </c>
       <c r="D580" t="s">
-        <v>3648</v>
+        <v>3469</v>
       </c>
       <c r="E580" t="s">
-        <v>196</v>
+        <v>2952</v>
       </c>
       <c r="F580" t="s">
-        <v>3289</v>
+        <v>2953</v>
       </c>
       <c r="G580" t="s">
-        <v>198</v>
+        <v>2954</v>
       </c>
       <c r="H580" t="s">
-        <v>3613</v>
+        <v>3018</v>
       </c>
       <c r="I580" t="s">
-        <v>3649</v>
+        <v>3640</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3650</v>
+        <v>3641</v>
       </c>
       <c r="L580" t="s">
-        <v>3651</v>
+        <v>3642</v>
       </c>
       <c r="M580" t="s">
-        <v>3652</v>
+        <v>3643</v>
       </c>
       <c r="N580" t="s">
-        <v>204</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D581" t="s">
-        <v>3653</v>
+        <v>3460</v>
       </c>
       <c r="E581" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F581" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G581" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H581" t="s">
-        <v>3613</v>
+        <v>2900</v>
       </c>
       <c r="I581" t="s">
-        <v>3654</v>
+        <v>3644</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3655</v>
+        <v>3645</v>
       </c>
       <c r="L581" t="s">
-        <v>3656</v>
+        <v>3646</v>
       </c>
       <c r="M581" t="s">
-        <v>3657</v>
+        <v>3647</v>
       </c>
       <c r="N581" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>194</v>
+        <v>2584</v>
       </c>
       <c r="D582" t="s">
-        <v>3658</v>
+        <v>3482</v>
       </c>
       <c r="E582" t="s">
-        <v>196</v>
+        <v>2586</v>
       </c>
       <c r="F582" t="s">
-        <v>3289</v>
+        <v>2587</v>
       </c>
       <c r="G582" t="s">
-        <v>198</v>
+        <v>2588</v>
       </c>
       <c r="H582" t="s">
-        <v>3613</v>
+        <v>2713</v>
       </c>
       <c r="I582" t="s">
-        <v>3659</v>
+        <v>3648</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3660</v>
+        <v>3649</v>
       </c>
       <c r="L582" t="s">
-        <v>3661</v>
+        <v>3650</v>
       </c>
       <c r="M582" t="s">
-        <v>3662</v>
+        <v>3651</v>
       </c>
       <c r="N582" t="s">
-        <v>204</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D583" t="s">
-        <v>3663</v>
+        <v>3460</v>
       </c>
       <c r="E583" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F583" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G583" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H583" t="s">
-        <v>3664</v>
+        <v>2708</v>
       </c>
       <c r="I583" t="s">
-        <v>3665</v>
+        <v>3652</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3666</v>
+        <v>3653</v>
       </c>
       <c r="L583" t="s">
-        <v>3667</v>
+        <v>3654</v>
       </c>
       <c r="M583" t="s">
-        <v>3668</v>
+        <v>3655</v>
       </c>
       <c r="N583" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D584" t="s">
-        <v>3669</v>
+        <v>3482</v>
       </c>
       <c r="E584" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F584" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G584" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H584" t="s">
-        <v>3664</v>
+        <v>2862</v>
       </c>
       <c r="I584" t="s">
-        <v>3670</v>
+        <v>3656</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3671</v>
+        <v>3657</v>
       </c>
       <c r="L584" t="s">
-        <v>3672</v>
+        <v>3658</v>
       </c>
       <c r="M584" t="s">
-        <v>3673</v>
+        <v>3659</v>
       </c>
       <c r="N584" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D585" t="s">
-        <v>3674</v>
+        <v>3460</v>
       </c>
       <c r="E585" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F585" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G585" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H585" t="s">
-        <v>3664</v>
+        <v>2895</v>
       </c>
       <c r="I585" t="s">
-        <v>3675</v>
+        <v>3660</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3676</v>
+        <v>3661</v>
       </c>
       <c r="L585" t="s">
-        <v>3677</v>
+        <v>3662</v>
       </c>
       <c r="M585" t="s">
-        <v>3678</v>
+        <v>3663</v>
       </c>
       <c r="N585" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D586" t="s">
-        <v>3679</v>
+        <v>3460</v>
       </c>
       <c r="E586" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F586" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G586" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H586" t="s">
+        <v>2798</v>
+      </c>
+      <c r="I586" t="s">
         <v>3664</v>
-      </c>
-[...1 lines deleted...]
-        <v>3680</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3681</v>
+        <v>3665</v>
       </c>
       <c r="L586" t="s">
-        <v>3682</v>
+        <v>3666</v>
       </c>
       <c r="M586" t="s">
-        <v>3683</v>
+        <v>3667</v>
       </c>
       <c r="N586" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D587" t="s">
-        <v>3684</v>
+        <v>3482</v>
       </c>
       <c r="E587" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F587" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G587" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H587" t="s">
-        <v>3664</v>
+        <v>2653</v>
       </c>
       <c r="I587" t="s">
-        <v>3685</v>
+        <v>3668</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3686</v>
+        <v>3669</v>
       </c>
       <c r="L587" t="s">
-        <v>3687</v>
+        <v>3670</v>
       </c>
       <c r="M587" t="s">
-        <v>3688</v>
+        <v>3671</v>
       </c>
       <c r="N587" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D588" t="s">
-        <v>3689</v>
+        <v>3460</v>
       </c>
       <c r="E588" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F588" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G588" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H588" t="s">
-        <v>3664</v>
+        <v>2626</v>
       </c>
       <c r="I588" t="s">
-        <v>3690</v>
+        <v>3672</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3691</v>
+        <v>3673</v>
       </c>
       <c r="L588" t="s">
-        <v>3692</v>
+        <v>3674</v>
       </c>
       <c r="M588" t="s">
-        <v>3693</v>
+        <v>3675</v>
       </c>
       <c r="N588" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>321</v>
+        <v>2584</v>
       </c>
       <c r="D589" t="s">
-        <v>3694</v>
+        <v>3482</v>
       </c>
       <c r="E589" t="s">
-        <v>323</v>
+        <v>2586</v>
       </c>
       <c r="F589" t="s">
-        <v>3036</v>
+        <v>2587</v>
       </c>
       <c r="G589" t="s">
-        <v>324</v>
+        <v>2588</v>
       </c>
       <c r="H589" t="s">
-        <v>3664</v>
+        <v>2747</v>
       </c>
       <c r="I589" t="s">
-        <v>3695</v>
+        <v>3676</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3696</v>
+        <v>3677</v>
       </c>
       <c r="L589" t="s">
-        <v>3697</v>
+        <v>3678</v>
       </c>
       <c r="M589" t="s">
-        <v>3698</v>
+        <v>3679</v>
       </c>
       <c r="N589" t="s">
-        <v>330</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>321</v>
+        <v>1009</v>
       </c>
       <c r="D590" t="s">
-        <v>3699</v>
+        <v>3680</v>
       </c>
       <c r="E590" t="s">
-        <v>323</v>
+        <v>1011</v>
       </c>
       <c r="F590" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G590" t="s">
-        <v>324</v>
+        <v>1013</v>
       </c>
       <c r="H590" t="s">
-        <v>3664</v>
+        <v>1038</v>
       </c>
       <c r="I590" t="s">
-        <v>3700</v>
+        <v>3681</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3701</v>
+        <v>3682</v>
       </c>
       <c r="L590" t="s">
-        <v>3702</v>
+        <v>3683</v>
       </c>
       <c r="M590" t="s">
-        <v>3703</v>
+        <v>3684</v>
       </c>
       <c r="N590" t="s">
-        <v>330</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>321</v>
+        <v>1009</v>
       </c>
       <c r="D591" t="s">
-        <v>3704</v>
+        <v>3685</v>
       </c>
       <c r="E591" t="s">
-        <v>323</v>
+        <v>1011</v>
       </c>
       <c r="F591" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G591" t="s">
-        <v>324</v>
+        <v>1013</v>
       </c>
       <c r="H591" t="s">
-        <v>3664</v>
+        <v>1038</v>
       </c>
       <c r="I591" t="s">
-        <v>3705</v>
+        <v>3686</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3706</v>
+        <v>3687</v>
       </c>
       <c r="L591" t="s">
-        <v>3707</v>
+        <v>3688</v>
       </c>
       <c r="M591" t="s">
-        <v>3708</v>
+        <v>3689</v>
       </c>
       <c r="N591" t="s">
-        <v>330</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>321</v>
+        <v>1009</v>
       </c>
       <c r="D592" t="s">
-        <v>3709</v>
+        <v>3680</v>
       </c>
       <c r="E592" t="s">
-        <v>323</v>
+        <v>1011</v>
       </c>
       <c r="F592" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G592" t="s">
-        <v>324</v>
+        <v>1013</v>
       </c>
       <c r="H592" t="s">
-        <v>3664</v>
+        <v>3690</v>
       </c>
       <c r="I592" t="s">
-        <v>3710</v>
+        <v>3691</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3711</v>
+        <v>3692</v>
       </c>
       <c r="L592" t="s">
-        <v>3712</v>
+        <v>3693</v>
       </c>
       <c r="M592" t="s">
-        <v>3713</v>
+        <v>3694</v>
       </c>
       <c r="N592" t="s">
-        <v>330</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D593" t="s">
-        <v>3714</v>
+        <v>3680</v>
       </c>
       <c r="E593" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F593" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G593" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H593" t="s">
-        <v>3715</v>
+        <v>2931</v>
       </c>
       <c r="I593" t="s">
-        <v>3716</v>
+        <v>3695</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3717</v>
+        <v>3696</v>
       </c>
       <c r="L593" t="s">
-        <v>3718</v>
+        <v>3697</v>
       </c>
       <c r="M593" t="s">
-        <v>3719</v>
+        <v>3698</v>
       </c>
       <c r="N593" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D594" t="s">
-        <v>3720</v>
+        <v>3685</v>
       </c>
       <c r="E594" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F594" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G594" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H594" t="s">
-        <v>3715</v>
+        <v>2931</v>
       </c>
       <c r="I594" t="s">
-        <v>3721</v>
+        <v>3699</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3722</v>
+        <v>3700</v>
       </c>
       <c r="L594" t="s">
-        <v>3723</v>
+        <v>3701</v>
       </c>
       <c r="M594" t="s">
-        <v>3724</v>
+        <v>3702</v>
       </c>
       <c r="N594" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D595" t="s">
-        <v>3725</v>
+        <v>3685</v>
       </c>
       <c r="E595" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F595" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G595" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H595" t="s">
-        <v>3715</v>
+        <v>3690</v>
       </c>
       <c r="I595" t="s">
-        <v>3726</v>
+        <v>3703</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3727</v>
+        <v>3704</v>
       </c>
       <c r="L595" t="s">
-        <v>3728</v>
+        <v>3705</v>
       </c>
       <c r="M595" t="s">
-        <v>3729</v>
+        <v>3706</v>
       </c>
       <c r="N595" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D596" t="s">
-        <v>3730</v>
+        <v>3685</v>
       </c>
       <c r="E596" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F596" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G596" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H596" t="s">
-        <v>3715</v>
+        <v>2922</v>
       </c>
       <c r="I596" t="s">
-        <v>3731</v>
+        <v>3707</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3732</v>
+        <v>3708</v>
       </c>
       <c r="L596" t="s">
-        <v>3733</v>
+        <v>3709</v>
       </c>
       <c r="M596" t="s">
-        <v>3734</v>
+        <v>3710</v>
       </c>
       <c r="N596" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>236</v>
+        <v>1009</v>
       </c>
       <c r="D597" t="s">
-        <v>3735</v>
+        <v>3680</v>
       </c>
       <c r="E597" t="s">
-        <v>238</v>
+        <v>1011</v>
       </c>
       <c r="F597" t="s">
-        <v>3036</v>
+        <v>2921</v>
       </c>
       <c r="G597" t="s">
-        <v>240</v>
+        <v>1013</v>
       </c>
       <c r="H597" t="s">
-        <v>3715</v>
+        <v>2922</v>
       </c>
       <c r="I597" t="s">
-        <v>3736</v>
+        <v>3711</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3737</v>
+        <v>3712</v>
       </c>
       <c r="L597" t="s">
-        <v>3738</v>
+        <v>3713</v>
       </c>
       <c r="M597" t="s">
-        <v>3739</v>
+        <v>3714</v>
       </c>
       <c r="N597" t="s">
-        <v>246</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D598" t="s">
-        <v>3740</v>
+        <v>3715</v>
       </c>
       <c r="E598" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F598" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G598" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H598" t="s">
-        <v>3715</v>
+        <v>1124</v>
       </c>
       <c r="I598" t="s">
-        <v>3741</v>
+        <v>3716</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3742</v>
+        <v>3717</v>
       </c>
       <c r="L598" t="s">
-        <v>3743</v>
+        <v>3718</v>
       </c>
       <c r="M598" t="s">
-        <v>3744</v>
+        <v>3719</v>
       </c>
       <c r="N598" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D599" t="s">
-        <v>3745</v>
+        <v>3720</v>
       </c>
       <c r="E599" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F599" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G599" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H599" t="s">
-        <v>3715</v>
+        <v>2905</v>
       </c>
       <c r="I599" t="s">
-        <v>3746</v>
+        <v>3721</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3747</v>
+        <v>3722</v>
       </c>
       <c r="L599" t="s">
-        <v>3748</v>
+        <v>3723</v>
       </c>
       <c r="M599" t="s">
-        <v>3749</v>
+        <v>3724</v>
       </c>
       <c r="N599" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D600" t="s">
-        <v>3750</v>
+        <v>3715</v>
       </c>
       <c r="E600" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F600" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G600" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H600" t="s">
-        <v>3715</v>
+        <v>2890</v>
       </c>
       <c r="I600" t="s">
-        <v>3751</v>
+        <v>3725</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3752</v>
+        <v>3726</v>
       </c>
       <c r="L600" t="s">
-        <v>3753</v>
+        <v>3727</v>
       </c>
       <c r="M600" t="s">
-        <v>3754</v>
+        <v>3728</v>
       </c>
       <c r="N600" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D601" t="s">
-        <v>3755</v>
+        <v>3715</v>
       </c>
       <c r="E601" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F601" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G601" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H601" t="s">
-        <v>3715</v>
+        <v>2877</v>
       </c>
       <c r="I601" t="s">
-        <v>3756</v>
+        <v>3729</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3757</v>
+        <v>3730</v>
       </c>
       <c r="L601" t="s">
-        <v>3758</v>
+        <v>3731</v>
       </c>
       <c r="M601" t="s">
-        <v>3759</v>
+        <v>3732</v>
       </c>
       <c r="N601" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D602" t="s">
-        <v>3760</v>
+        <v>3720</v>
       </c>
       <c r="E602" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F602" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G602" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H602" t="s">
-        <v>3715</v>
+        <v>2842</v>
       </c>
       <c r="I602" t="s">
-        <v>3761</v>
+        <v>3733</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3762</v>
+        <v>3734</v>
       </c>
       <c r="L602" t="s">
-        <v>3763</v>
+        <v>3735</v>
       </c>
       <c r="M602" t="s">
-        <v>3764</v>
+        <v>3736</v>
       </c>
       <c r="N602" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D603" t="s">
-        <v>3765</v>
+        <v>3720</v>
       </c>
       <c r="E603" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F603" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G603" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H603" t="s">
-        <v>3715</v>
+        <v>2685</v>
       </c>
       <c r="I603" t="s">
-        <v>3766</v>
+        <v>3737</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3767</v>
+        <v>3738</v>
       </c>
       <c r="L603" t="s">
-        <v>3768</v>
+        <v>3739</v>
       </c>
       <c r="M603" t="s">
-        <v>3769</v>
+        <v>3740</v>
       </c>
       <c r="N603" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>236</v>
+        <v>1043</v>
       </c>
       <c r="D604" t="s">
-        <v>3770</v>
+        <v>3715</v>
       </c>
       <c r="E604" t="s">
-        <v>238</v>
+        <v>1045</v>
       </c>
       <c r="F604" t="s">
-        <v>3036</v>
+        <v>2665</v>
       </c>
       <c r="G604" t="s">
-        <v>240</v>
+        <v>1047</v>
       </c>
       <c r="H604" t="s">
-        <v>3715</v>
+        <v>2778</v>
       </c>
       <c r="I604" t="s">
-        <v>3771</v>
+        <v>3741</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3772</v>
+        <v>3742</v>
       </c>
       <c r="L604" t="s">
-        <v>3773</v>
+        <v>3743</v>
       </c>
       <c r="M604" t="s">
-        <v>3774</v>
+        <v>3744</v>
       </c>
       <c r="N604" t="s">
-        <v>246</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D605" t="s">
-        <v>3775</v>
+        <v>3720</v>
       </c>
       <c r="E605" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F605" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G605" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H605" t="s">
-        <v>3332</v>
+        <v>1124</v>
       </c>
       <c r="I605" t="s">
-        <v>3776</v>
+        <v>3745</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3777</v>
+        <v>3746</v>
       </c>
       <c r="L605" t="s">
-        <v>3778</v>
+        <v>3747</v>
       </c>
       <c r="M605" t="s">
-        <v>3779</v>
+        <v>3748</v>
       </c>
       <c r="N605" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D606" t="s">
-        <v>3780</v>
+        <v>3720</v>
       </c>
       <c r="E606" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F606" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G606" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H606" t="s">
-        <v>3332</v>
+        <v>2847</v>
       </c>
       <c r="I606" t="s">
-        <v>3781</v>
+        <v>3749</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3782</v>
+        <v>3750</v>
       </c>
       <c r="L606" t="s">
-        <v>3783</v>
+        <v>3751</v>
       </c>
       <c r="M606" t="s">
-        <v>3784</v>
+        <v>3752</v>
       </c>
       <c r="N606" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D607" t="s">
-        <v>3785</v>
+        <v>3720</v>
       </c>
       <c r="E607" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F607" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G607" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H607" t="s">
-        <v>3332</v>
+        <v>2832</v>
       </c>
       <c r="I607" t="s">
-        <v>3786</v>
+        <v>3753</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>3787</v>
+        <v>3754</v>
       </c>
       <c r="L607" t="s">
-        <v>3788</v>
+        <v>3755</v>
       </c>
       <c r="M607" t="s">
-        <v>3789</v>
+        <v>3756</v>
       </c>
       <c r="N607" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D608" t="s">
-        <v>3790</v>
+        <v>3720</v>
       </c>
       <c r="E608" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F608" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G608" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H608" t="s">
-        <v>3332</v>
+        <v>2890</v>
       </c>
       <c r="I608" t="s">
-        <v>3791</v>
+        <v>3757</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>3792</v>
+        <v>3758</v>
       </c>
       <c r="L608" t="s">
-        <v>3793</v>
+        <v>3759</v>
       </c>
       <c r="M608" t="s">
-        <v>3794</v>
+        <v>3760</v>
       </c>
       <c r="N608" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D609" t="s">
-        <v>3795</v>
+        <v>3715</v>
       </c>
       <c r="E609" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F609" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G609" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H609" t="s">
-        <v>3332</v>
+        <v>2842</v>
       </c>
       <c r="I609" t="s">
-        <v>3796</v>
+        <v>3761</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>3797</v>
+        <v>3762</v>
       </c>
       <c r="L609" t="s">
-        <v>3798</v>
+        <v>3763</v>
       </c>
       <c r="M609" t="s">
-        <v>3799</v>
+        <v>3764</v>
       </c>
       <c r="N609" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D610" t="s">
-        <v>3800</v>
+        <v>3715</v>
       </c>
       <c r="E610" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F610" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G610" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H610" t="s">
-        <v>3332</v>
+        <v>2685</v>
       </c>
       <c r="I610" t="s">
-        <v>3801</v>
+        <v>3765</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>3802</v>
+        <v>3766</v>
       </c>
       <c r="L610" t="s">
-        <v>3803</v>
+        <v>3767</v>
       </c>
       <c r="M610" t="s">
-        <v>3804</v>
+        <v>3768</v>
       </c>
       <c r="N610" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D611" t="s">
-        <v>3805</v>
+        <v>3715</v>
       </c>
       <c r="E611" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F611" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G611" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H611" t="s">
-        <v>3332</v>
+        <v>2847</v>
       </c>
       <c r="I611" t="s">
-        <v>3806</v>
+        <v>3769</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>3807</v>
+        <v>3770</v>
       </c>
       <c r="L611" t="s">
-        <v>3808</v>
+        <v>3771</v>
       </c>
       <c r="M611" t="s">
-        <v>3809</v>
+        <v>3772</v>
       </c>
       <c r="N611" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D612" t="s">
-        <v>3810</v>
+        <v>3715</v>
       </c>
       <c r="E612" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F612" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G612" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H612" t="s">
-        <v>3332</v>
+        <v>2832</v>
       </c>
       <c r="I612" t="s">
-        <v>3811</v>
+        <v>3773</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>3812</v>
+        <v>3774</v>
       </c>
       <c r="L612" t="s">
-        <v>3813</v>
+        <v>3775</v>
       </c>
       <c r="M612" t="s">
-        <v>3814</v>
+        <v>3776</v>
       </c>
       <c r="N612" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D613" t="s">
-        <v>3815</v>
+        <v>3720</v>
       </c>
       <c r="E613" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F613" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G613" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H613" t="s">
-        <v>3816</v>
+        <v>2718</v>
       </c>
       <c r="I613" t="s">
-        <v>3817</v>
+        <v>3777</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>3818</v>
+        <v>3778</v>
       </c>
       <c r="L613" t="s">
-        <v>3819</v>
+        <v>3779</v>
       </c>
       <c r="M613" t="s">
-        <v>3820</v>
+        <v>3780</v>
       </c>
       <c r="N613" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D614" t="s">
-        <v>3821</v>
+        <v>3715</v>
       </c>
       <c r="E614" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F614" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G614" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H614" t="s">
-        <v>3332</v>
+        <v>2822</v>
       </c>
       <c r="I614" t="s">
-        <v>3822</v>
+        <v>3781</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>3823</v>
+        <v>3782</v>
       </c>
       <c r="L614" t="s">
-        <v>3824</v>
+        <v>3783</v>
       </c>
       <c r="M614" t="s">
-        <v>3825</v>
+        <v>3784</v>
       </c>
       <c r="N614" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>3309</v>
+        <v>1043</v>
       </c>
       <c r="D615" t="s">
-        <v>3826</v>
+        <v>3715</v>
       </c>
       <c r="E615" t="s">
-        <v>3311</v>
+        <v>1045</v>
       </c>
       <c r="F615" t="s">
-        <v>3312</v>
+        <v>2665</v>
       </c>
       <c r="G615" t="s">
-        <v>3313</v>
+        <v>1047</v>
       </c>
       <c r="H615" t="s">
-        <v>3332</v>
+        <v>2867</v>
       </c>
       <c r="I615" t="s">
-        <v>3827</v>
+        <v>3785</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>3828</v>
+        <v>3786</v>
       </c>
       <c r="L615" t="s">
-        <v>3829</v>
+        <v>3787</v>
       </c>
       <c r="M615" t="s">
-        <v>3830</v>
+        <v>3788</v>
       </c>
       <c r="N615" t="s">
-        <v>3319</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D616" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E616" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F616" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G616" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H616" t="s">
-        <v>3092</v>
+        <v>2793</v>
       </c>
       <c r="I616" t="s">
-        <v>3832</v>
+        <v>3789</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>3833</v>
+        <v>3790</v>
       </c>
       <c r="L616" t="s">
-        <v>3834</v>
+        <v>3791</v>
       </c>
       <c r="M616" t="s">
-        <v>3835</v>
+        <v>3792</v>
       </c>
       <c r="N616" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D617" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E617" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F617" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G617" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H617" t="s">
-        <v>3278</v>
+        <v>2905</v>
       </c>
       <c r="I617" t="s">
-        <v>3836</v>
+        <v>3793</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>3837</v>
+        <v>3794</v>
       </c>
       <c r="L617" t="s">
-        <v>3838</v>
+        <v>3795</v>
       </c>
       <c r="M617" t="s">
-        <v>3839</v>
+        <v>3796</v>
       </c>
       <c r="N617" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D618" t="s">
-        <v>3840</v>
+        <v>3720</v>
       </c>
       <c r="E618" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F618" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G618" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H618" t="s">
-        <v>3394</v>
+        <v>2857</v>
       </c>
       <c r="I618" t="s">
-        <v>3841</v>
+        <v>3797</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>3842</v>
+        <v>3798</v>
       </c>
       <c r="L618" t="s">
-        <v>3843</v>
+        <v>3799</v>
       </c>
       <c r="M618" t="s">
-        <v>3844</v>
+        <v>3800</v>
       </c>
       <c r="N618" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D619" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E619" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F619" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G619" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H619" t="s">
-        <v>2978</v>
+        <v>2857</v>
       </c>
       <c r="I619" t="s">
-        <v>3845</v>
+        <v>3801</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>3846</v>
+        <v>3802</v>
       </c>
       <c r="L619" t="s">
-        <v>3847</v>
+        <v>3803</v>
       </c>
       <c r="M619" t="s">
-        <v>3848</v>
+        <v>3804</v>
       </c>
       <c r="N619" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D620" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E620" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F620" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G620" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H620" t="s">
-        <v>3121</v>
+        <v>2718</v>
       </c>
       <c r="I620" t="s">
-        <v>3849</v>
+        <v>3805</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>3850</v>
+        <v>3806</v>
       </c>
       <c r="L620" t="s">
-        <v>3851</v>
+        <v>3807</v>
       </c>
       <c r="M620" t="s">
-        <v>3852</v>
+        <v>3808</v>
       </c>
       <c r="N620" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D621" t="s">
-        <v>3853</v>
+        <v>3715</v>
       </c>
       <c r="E621" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F621" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G621" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H621" t="s">
-        <v>3263</v>
+        <v>2763</v>
       </c>
       <c r="I621" t="s">
-        <v>3854</v>
+        <v>3809</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>3855</v>
+        <v>3810</v>
       </c>
       <c r="L621" t="s">
-        <v>3856</v>
+        <v>3811</v>
       </c>
       <c r="M621" t="s">
-        <v>3857</v>
+        <v>3812</v>
       </c>
       <c r="N621" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D622" t="s">
-        <v>3840</v>
+        <v>3720</v>
       </c>
       <c r="E622" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F622" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G622" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H622" t="s">
-        <v>3378</v>
+        <v>2763</v>
       </c>
       <c r="I622" t="s">
-        <v>3858</v>
+        <v>3813</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>3859</v>
+        <v>3814</v>
       </c>
       <c r="L622" t="s">
-        <v>3860</v>
+        <v>3815</v>
       </c>
       <c r="M622" t="s">
-        <v>3861</v>
+        <v>3816</v>
       </c>
       <c r="N622" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D623" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E623" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F623" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G623" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H623" t="s">
-        <v>3072</v>
+        <v>2728</v>
       </c>
       <c r="I623" t="s">
-        <v>3862</v>
+        <v>3817</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>3863</v>
+        <v>3818</v>
       </c>
       <c r="L623" t="s">
-        <v>3864</v>
+        <v>3819</v>
       </c>
       <c r="M623" t="s">
-        <v>3865</v>
+        <v>3820</v>
       </c>
       <c r="N623" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D624" t="s">
-        <v>3831</v>
+        <v>3720</v>
       </c>
       <c r="E624" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F624" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G624" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H624" t="s">
-        <v>3026</v>
+        <v>2742</v>
       </c>
       <c r="I624" t="s">
-        <v>3866</v>
+        <v>3821</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>3867</v>
+        <v>3822</v>
       </c>
       <c r="L624" t="s">
-        <v>3868</v>
+        <v>3823</v>
       </c>
       <c r="M624" t="s">
-        <v>3869</v>
+        <v>3824</v>
       </c>
       <c r="N624" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D625" t="s">
-        <v>3853</v>
+        <v>3720</v>
       </c>
       <c r="E625" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F625" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G625" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H625" t="s">
-        <v>3059</v>
+        <v>2822</v>
       </c>
       <c r="I625" t="s">
-        <v>3870</v>
+        <v>3825</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>3871</v>
+        <v>3826</v>
       </c>
       <c r="L625" t="s">
-        <v>3872</v>
+        <v>3827</v>
       </c>
       <c r="M625" t="s">
-        <v>3873</v>
+        <v>3828</v>
       </c>
       <c r="N625" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D626" t="s">
-        <v>3853</v>
+        <v>3720</v>
       </c>
       <c r="E626" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F626" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G626" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H626" t="s">
-        <v>3181</v>
+        <v>2852</v>
       </c>
       <c r="I626" t="s">
-        <v>3874</v>
+        <v>3829</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>3875</v>
+        <v>3830</v>
       </c>
       <c r="L626" t="s">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="M626" t="s">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="N626" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>3320</v>
+        <v>1043</v>
       </c>
       <c r="D627" t="s">
-        <v>3878</v>
+        <v>3715</v>
       </c>
       <c r="E627" t="s">
-        <v>3322</v>
+        <v>1045</v>
       </c>
       <c r="F627" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G627" t="s">
-        <v>3324</v>
+        <v>1047</v>
       </c>
       <c r="H627" t="s">
-        <v>3389</v>
+        <v>2852</v>
       </c>
       <c r="I627" t="s">
-        <v>3879</v>
+        <v>3833</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>3880</v>
+        <v>3834</v>
       </c>
       <c r="L627" t="s">
-        <v>3881</v>
+        <v>3835</v>
       </c>
       <c r="M627" t="s">
-        <v>3882</v>
+        <v>3836</v>
       </c>
       <c r="N627" t="s">
-        <v>3330</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D628" t="s">
-        <v>3831</v>
+        <v>3720</v>
       </c>
       <c r="E628" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F628" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G628" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H628" t="s">
-        <v>3082</v>
+        <v>2867</v>
       </c>
       <c r="I628" t="s">
-        <v>3883</v>
+        <v>3837</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>3884</v>
+        <v>3838</v>
       </c>
       <c r="L628" t="s">
-        <v>3885</v>
+        <v>3839</v>
       </c>
       <c r="M628" t="s">
-        <v>3886</v>
+        <v>3840</v>
       </c>
       <c r="N628" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D629" t="s">
-        <v>3831</v>
+        <v>3720</v>
       </c>
       <c r="E629" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F629" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G629" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H629" t="s">
-        <v>2983</v>
+        <v>2877</v>
       </c>
       <c r="I629" t="s">
-        <v>3887</v>
+        <v>3841</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>3888</v>
+        <v>3842</v>
       </c>
       <c r="L629" t="s">
-        <v>3889</v>
+        <v>3843</v>
       </c>
       <c r="M629" t="s">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="N629" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D630" t="s">
-        <v>3831</v>
+        <v>3715</v>
       </c>
       <c r="E630" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F630" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G630" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H630" t="s">
-        <v>3048</v>
+        <v>2742</v>
       </c>
       <c r="I630" t="s">
-        <v>3891</v>
+        <v>3845</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>3892</v>
+        <v>3846</v>
       </c>
       <c r="L630" t="s">
-        <v>3893</v>
+        <v>3847</v>
       </c>
       <c r="M630" t="s">
-        <v>3894</v>
+        <v>3848</v>
       </c>
       <c r="N630" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D631" t="s">
-        <v>3853</v>
+        <v>3720</v>
       </c>
       <c r="E631" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F631" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G631" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H631" t="s">
-        <v>3092</v>
+        <v>2778</v>
       </c>
       <c r="I631" t="s">
-        <v>3895</v>
+        <v>3849</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>3896</v>
+        <v>3850</v>
       </c>
       <c r="L631" t="s">
-        <v>3897</v>
+        <v>3851</v>
       </c>
       <c r="M631" t="s">
-        <v>3898</v>
+        <v>3852</v>
       </c>
       <c r="N631" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D632" t="s">
-        <v>3831</v>
+        <v>3720</v>
       </c>
       <c r="E632" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F632" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G632" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H632" t="s">
-        <v>3059</v>
+        <v>2793</v>
       </c>
       <c r="I632" t="s">
-        <v>3899</v>
+        <v>3853</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>3900</v>
+        <v>3854</v>
       </c>
       <c r="L632" t="s">
-        <v>3901</v>
+        <v>3855</v>
       </c>
       <c r="M632" t="s">
-        <v>3902</v>
+        <v>3856</v>
       </c>
       <c r="N632" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>2957</v>
+        <v>1043</v>
       </c>
       <c r="D633" t="s">
-        <v>3831</v>
+        <v>3720</v>
       </c>
       <c r="E633" t="s">
-        <v>2959</v>
+        <v>1045</v>
       </c>
       <c r="F633" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G633" t="s">
-        <v>2961</v>
+        <v>1047</v>
       </c>
       <c r="H633" t="s">
-        <v>3116</v>
+        <v>2728</v>
       </c>
       <c r="I633" t="s">
-        <v>3903</v>
+        <v>3857</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>3904</v>
+        <v>3858</v>
       </c>
       <c r="L633" t="s">
-        <v>3905</v>
+        <v>3859</v>
       </c>
       <c r="M633" t="s">
-        <v>3906</v>
+        <v>3860</v>
       </c>
       <c r="N633" t="s">
-        <v>2967</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D634" t="s">
-        <v>3831</v>
+        <v>3861</v>
       </c>
       <c r="E634" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F634" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G634" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H634" t="s">
-        <v>3181</v>
+        <v>3862</v>
       </c>
       <c r="I634" t="s">
-        <v>3907</v>
+        <v>3863</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>3908</v>
+        <v>3864</v>
       </c>
       <c r="L634" t="s">
-        <v>3909</v>
+        <v>3865</v>
       </c>
       <c r="M634" t="s">
-        <v>3910</v>
+        <v>3866</v>
       </c>
       <c r="N634" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D635" t="s">
-        <v>3831</v>
+        <v>3861</v>
       </c>
       <c r="E635" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F635" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G635" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H635" t="s">
-        <v>3205</v>
+        <v>2773</v>
       </c>
       <c r="I635" t="s">
-        <v>3911</v>
+        <v>3867</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>3912</v>
+        <v>3868</v>
       </c>
       <c r="L635" t="s">
-        <v>3913</v>
+        <v>3869</v>
       </c>
       <c r="M635" t="s">
-        <v>3914</v>
+        <v>3870</v>
       </c>
       <c r="N635" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>3320</v>
+        <v>2662</v>
       </c>
       <c r="D636" t="s">
-        <v>3878</v>
+        <v>3871</v>
       </c>
       <c r="E636" t="s">
-        <v>3322</v>
+        <v>2664</v>
       </c>
       <c r="F636" t="s">
-        <v>3323</v>
+        <v>2665</v>
       </c>
       <c r="G636" t="s">
-        <v>3324</v>
+        <v>2666</v>
       </c>
       <c r="H636" t="s">
-        <v>3394</v>
+        <v>2803</v>
       </c>
       <c r="I636" t="s">
-        <v>3915</v>
+        <v>3872</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>3916</v>
+        <v>3873</v>
       </c>
       <c r="L636" t="s">
-        <v>3917</v>
+        <v>3874</v>
       </c>
       <c r="M636" t="s">
-        <v>3918</v>
+        <v>3875</v>
       </c>
       <c r="N636" t="s">
-        <v>3330</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D637" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E637" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F637" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G637" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H637" t="s">
-        <v>3106</v>
+        <v>2758</v>
       </c>
       <c r="I637" t="s">
-        <v>3919</v>
+        <v>3876</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>3920</v>
+        <v>3877</v>
       </c>
       <c r="L637" t="s">
-        <v>3921</v>
+        <v>3878</v>
       </c>
       <c r="M637" t="s">
-        <v>3922</v>
+        <v>3879</v>
       </c>
       <c r="N637" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D638" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E638" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F638" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G638" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H638" t="s">
-        <v>3072</v>
+        <v>2768</v>
       </c>
       <c r="I638" t="s">
-        <v>3923</v>
+        <v>3880</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>3924</v>
+        <v>3881</v>
       </c>
       <c r="L638" t="s">
-        <v>3925</v>
+        <v>3882</v>
       </c>
       <c r="M638" t="s">
-        <v>3926</v>
+        <v>3883</v>
       </c>
       <c r="N638" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D639" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E639" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F639" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G639" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H639" t="s">
-        <v>3268</v>
+        <v>2783</v>
       </c>
       <c r="I639" t="s">
-        <v>3927</v>
+        <v>3884</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>3928</v>
+        <v>3885</v>
       </c>
       <c r="L639" t="s">
-        <v>3929</v>
+        <v>3886</v>
       </c>
       <c r="M639" t="s">
-        <v>3930</v>
+        <v>3887</v>
       </c>
       <c r="N639" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D640" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E640" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F640" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G640" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H640" t="s">
-        <v>2999</v>
+        <v>2773</v>
       </c>
       <c r="I640" t="s">
-        <v>3931</v>
+        <v>3888</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>3932</v>
+        <v>3889</v>
       </c>
       <c r="L640" t="s">
-        <v>3933</v>
+        <v>3890</v>
       </c>
       <c r="M640" t="s">
-        <v>3934</v>
+        <v>3891</v>
       </c>
       <c r="N640" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D641" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E641" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F641" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G641" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H641" t="s">
-        <v>2968</v>
+        <v>2872</v>
       </c>
       <c r="I641" t="s">
-        <v>3935</v>
+        <v>3892</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>3936</v>
+        <v>3893</v>
       </c>
       <c r="L641" t="s">
-        <v>3937</v>
+        <v>3894</v>
       </c>
       <c r="M641" t="s">
-        <v>3938</v>
+        <v>3895</v>
       </c>
       <c r="N641" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D642" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E642" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F642" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G642" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H642" t="s">
-        <v>3278</v>
+        <v>2803</v>
       </c>
       <c r="I642" t="s">
-        <v>3939</v>
+        <v>3896</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>3940</v>
+        <v>3897</v>
       </c>
       <c r="L642" t="s">
-        <v>3941</v>
+        <v>3898</v>
       </c>
       <c r="M642" t="s">
-        <v>3942</v>
+        <v>3899</v>
       </c>
       <c r="N642" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D643" t="s">
-        <v>3831</v>
+        <v>3871</v>
       </c>
       <c r="E643" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F643" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G643" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H643" t="s">
-        <v>3195</v>
+        <v>2788</v>
       </c>
       <c r="I643" t="s">
-        <v>3943</v>
+        <v>3900</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>3944</v>
+        <v>3901</v>
       </c>
       <c r="L643" t="s">
-        <v>3945</v>
+        <v>3902</v>
       </c>
       <c r="M643" t="s">
-        <v>3946</v>
+        <v>3903</v>
       </c>
       <c r="N643" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D644" t="s">
-        <v>3831</v>
+        <v>3861</v>
       </c>
       <c r="E644" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F644" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G644" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H644" t="s">
-        <v>3283</v>
+        <v>2783</v>
       </c>
       <c r="I644" t="s">
-        <v>3947</v>
+        <v>3904</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>3948</v>
+        <v>3905</v>
       </c>
       <c r="L644" t="s">
-        <v>3949</v>
+        <v>3906</v>
       </c>
       <c r="M644" t="s">
-        <v>3950</v>
+        <v>3907</v>
       </c>
       <c r="N644" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D645" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E645" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F645" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G645" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H645" t="s">
-        <v>2983</v>
+        <v>2817</v>
       </c>
       <c r="I645" t="s">
-        <v>3951</v>
+        <v>3908</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>3952</v>
+        <v>3909</v>
       </c>
       <c r="L645" t="s">
-        <v>3953</v>
+        <v>3910</v>
       </c>
       <c r="M645" t="s">
-        <v>3954</v>
+        <v>3911</v>
       </c>
       <c r="N645" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D646" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E646" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F646" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G646" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H646" t="s">
-        <v>3195</v>
+        <v>2768</v>
       </c>
       <c r="I646" t="s">
-        <v>3955</v>
+        <v>3912</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>3956</v>
+        <v>3913</v>
       </c>
       <c r="L646" t="s">
-        <v>3957</v>
+        <v>3914</v>
       </c>
       <c r="M646" t="s">
-        <v>3958</v>
+        <v>3915</v>
       </c>
       <c r="N646" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D647" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E647" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F647" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G647" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H647" t="s">
-        <v>3283</v>
+        <v>2758</v>
       </c>
       <c r="I647" t="s">
-        <v>3959</v>
+        <v>3916</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>3960</v>
+        <v>3917</v>
       </c>
       <c r="L647" t="s">
-        <v>3961</v>
+        <v>3918</v>
       </c>
       <c r="M647" t="s">
-        <v>3962</v>
+        <v>3919</v>
       </c>
       <c r="N647" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D648" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E648" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F648" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G648" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H648" t="s">
-        <v>2978</v>
+        <v>2817</v>
       </c>
       <c r="I648" t="s">
-        <v>3963</v>
+        <v>3920</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>3964</v>
+        <v>3921</v>
       </c>
       <c r="L648" t="s">
-        <v>3965</v>
+        <v>3922</v>
       </c>
       <c r="M648" t="s">
-        <v>3966</v>
+        <v>3923</v>
       </c>
       <c r="N648" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D649" t="s">
-        <v>3831</v>
+        <v>3871</v>
       </c>
       <c r="E649" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F649" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G649" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H649" t="s">
-        <v>2968</v>
+        <v>3862</v>
       </c>
       <c r="I649" t="s">
-        <v>3967</v>
+        <v>3924</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>3968</v>
+        <v>3925</v>
       </c>
       <c r="L649" t="s">
-        <v>3969</v>
+        <v>3926</v>
       </c>
       <c r="M649" t="s">
-        <v>3970</v>
+        <v>3927</v>
       </c>
       <c r="N649" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D650" t="s">
-        <v>3853</v>
+        <v>3861</v>
       </c>
       <c r="E650" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F650" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G650" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H650" t="s">
-        <v>3048</v>
+        <v>2788</v>
       </c>
       <c r="I650" t="s">
-        <v>3971</v>
+        <v>3928</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>3972</v>
+        <v>3929</v>
       </c>
       <c r="L650" t="s">
-        <v>3973</v>
+        <v>3930</v>
       </c>
       <c r="M650" t="s">
-        <v>3974</v>
+        <v>3931</v>
       </c>
       <c r="N650" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>2957</v>
+        <v>2662</v>
       </c>
       <c r="D651" t="s">
-        <v>3853</v>
+        <v>3871</v>
       </c>
       <c r="E651" t="s">
-        <v>2959</v>
+        <v>2664</v>
       </c>
       <c r="F651" t="s">
-        <v>2960</v>
+        <v>2665</v>
       </c>
       <c r="G651" t="s">
-        <v>2961</v>
+        <v>2666</v>
       </c>
       <c r="H651" t="s">
-        <v>3043</v>
+        <v>2872</v>
       </c>
       <c r="I651" t="s">
-        <v>3975</v>
+        <v>3932</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>3976</v>
+        <v>3933</v>
       </c>
       <c r="L651" t="s">
-        <v>3977</v>
+        <v>3934</v>
       </c>
       <c r="M651" t="s">
-        <v>3978</v>
+        <v>3935</v>
       </c>
       <c r="N651" t="s">
-        <v>2967</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D652" t="s">
-        <v>3853</v>
+        <v>3936</v>
       </c>
       <c r="E652" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F652" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G652" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H652" t="s">
-        <v>3205</v>
+        <v>3937</v>
       </c>
       <c r="I652" t="s">
-        <v>3979</v>
+        <v>3938</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>3980</v>
+        <v>3939</v>
       </c>
       <c r="L652" t="s">
-        <v>3981</v>
+        <v>3940</v>
       </c>
       <c r="M652" t="s">
-        <v>3982</v>
+        <v>3941</v>
       </c>
       <c r="N652" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D653" t="s">
-        <v>3831</v>
+        <v>3942</v>
       </c>
       <c r="E653" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F653" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G653" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H653" t="s">
-        <v>3106</v>
+        <v>3047</v>
       </c>
       <c r="I653" t="s">
-        <v>3983</v>
+        <v>3943</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>3984</v>
+        <v>3944</v>
       </c>
       <c r="L653" t="s">
-        <v>3985</v>
+        <v>3945</v>
       </c>
       <c r="M653" t="s">
-        <v>3986</v>
+        <v>3946</v>
       </c>
       <c r="N653" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D654" t="s">
-        <v>3853</v>
+        <v>3947</v>
       </c>
       <c r="E654" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F654" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G654" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H654" t="s">
-        <v>3167</v>
+        <v>3047</v>
       </c>
       <c r="I654" t="s">
-        <v>3987</v>
+        <v>3948</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>3988</v>
+        <v>3949</v>
       </c>
       <c r="L654" t="s">
-        <v>3989</v>
+        <v>3950</v>
       </c>
       <c r="M654" t="s">
-        <v>3990</v>
+        <v>3951</v>
       </c>
       <c r="N654" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>3320</v>
+        <v>2941</v>
       </c>
       <c r="D655" t="s">
-        <v>3878</v>
+        <v>3942</v>
       </c>
       <c r="E655" t="s">
-        <v>3322</v>
+        <v>674</v>
       </c>
       <c r="F655" t="s">
-        <v>3323</v>
+        <v>2943</v>
       </c>
       <c r="G655" t="s">
-        <v>3324</v>
+        <v>675</v>
       </c>
       <c r="H655" t="s">
-        <v>3378</v>
+        <v>3066</v>
       </c>
       <c r="I655" t="s">
-        <v>3991</v>
+        <v>3952</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>3992</v>
+        <v>3953</v>
       </c>
       <c r="L655" t="s">
-        <v>3993</v>
+        <v>3954</v>
       </c>
       <c r="M655" t="s">
-        <v>3994</v>
+        <v>3955</v>
       </c>
       <c r="N655" t="s">
-        <v>3330</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D656" t="s">
-        <v>3831</v>
+        <v>3947</v>
       </c>
       <c r="E656" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F656" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G656" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H656" t="s">
-        <v>3043</v>
+        <v>3066</v>
       </c>
       <c r="I656" t="s">
-        <v>3995</v>
+        <v>3956</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>3996</v>
+        <v>3957</v>
       </c>
       <c r="L656" t="s">
-        <v>3997</v>
+        <v>3958</v>
       </c>
       <c r="M656" t="s">
-        <v>3998</v>
+        <v>3959</v>
       </c>
       <c r="N656" t="s">
-        <v>2967</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>2957</v>
+        <v>2941</v>
       </c>
       <c r="D657" t="s">
-        <v>3853</v>
+        <v>3942</v>
       </c>
       <c r="E657" t="s">
-        <v>2959</v>
+        <v>674</v>
       </c>
       <c r="F657" t="s">
-        <v>2960</v>
+        <v>2943</v>
       </c>
       <c r="G657" t="s">
-        <v>2961</v>
+        <v>675</v>
       </c>
       <c r="H657" t="s">
-        <v>3121</v>
+        <v>689</v>
       </c>
       <c r="I657" t="s">
-        <v>3999</v>
+        <v>3960</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4000</v>
+        <v>3961</v>
       </c>
       <c r="L657" t="s">
-        <v>4001</v>
+        <v>3962</v>
       </c>
       <c r="M657" t="s">
-        <v>4002</v>
+        <v>3963</v>
       </c>
       <c r="N657" t="s">
-        <v>2967</v>
-[...3359 lines deleted...]
-        <v>3319</v>
+        <v>2949</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>