--- v7 (2026-10-07)
+++ v8 (2026-10-29)
@@ -6,175 +6,3239 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8198" uniqueCount="3964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8877" uniqueCount="3955">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
-    <t>Pp-564/2026</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pn&amp;predmet=2&amp;godina=2024</t>
+    <t>Pn-4/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Ana Bobinac 52606156302</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:22:32</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd35535b-5303-453a-9bab-e7336dd3e0f1</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd35535b-5303-453a-9bab-e7336dd3e0f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pn&amp;predmet=4&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nada Magdić 80951550580</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:22:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05cf341-8b9c-4ba3-a304-8208bb159c3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05cf341-8b9c-4ba3-a304-8208bb159c3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-19274/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-19274/2024</t>
+  </si>
+  <si>
+    <t>Dušan Glumičić; Dušan Glumičić; Fea Geb 95770330703; Ilija Dragosavljević 10704039609; Jovo Kokotović; Milan Glumičić; Nada Tonković</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:05:58</t>
+  </si>
+  <si>
+    <t>27.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32bfcd4-08af-4d34-86b5-d1f10a4ac24c</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32bfcd4-08af-4d34-86b5-d1f10a4ac24c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=19274&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8377/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8377/2026</t>
+  </si>
+  <si>
+    <t>GORAN JOVANIĆ 97249287003; ŽELJKO JOVANIĆ 72253401508; ŽELJKO JOVANIĆ 23739176012</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c39d3cb2-a8dc-4870-a349-8f98227e6238</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c39d3cb2-a8dc-4870-a349-8f98227e6238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-749/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Marino Skroće 76313161160</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:49:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d987479-6001-4f92-a012-9a9f99e4656a</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d987479-6001-4f92-a012-9a9f99e4656a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=749&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-57/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 27.10.2026.; Rješenje od 13.10.2026.
+(RJEŠENJE O POTVRĐIVANJU OPTUŽNICE PRIJEVOD)</t>
+  </si>
+  <si>
+    <t>CRISTIAN COSTACHE</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:00:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99c24c19-d180-4b7e-8403-b73a547e21ba</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Prilog Kov-57_2026-13-1 - 487 Rješenje potvrđivanje optužnice.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99c24c19-d180-4b7e-8403-b73a547e21ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7593/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7593/2026</t>
+  </si>
+  <si>
+    <t>BORIS MANDARIĆ 34462025404</t>
+  </si>
+  <si>
+    <t>28.10.2026. 06:58:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212786f8-44ba-465d-8a79-77d3209fcdc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212786f8-44ba-465d-8a79-77d3209fcdc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7593&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8192/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8192/2026</t>
+  </si>
+  <si>
+    <t>KRPAN ANTE MARTINOV; KRPAN JOSO MARTINOV; KRPAN SLAVKA MARTINOVA; TOPOLOVAC SLAVICA R. KRPAN</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:09:31</t>
+  </si>
+  <si>
+    <t>26.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1302ef7c-3304-4584-a172-b3faf84388ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1302ef7c-3304-4584-a172-b3faf84388ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>JURJEVIĆ MILE MILIN</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15a921a9-0e63-4e85-8adf-a6f593fb7860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15a921a9-0e63-4e85-8adf-a6f593fb7860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KRPAN MILE POK. IVANA</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:01:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c86402-e66c-4ed5-95f5-6264719d25fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c86402-e66c-4ed5-95f5-6264719d25fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8735/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8735/2026</t>
+  </si>
+  <si>
+    <t>Milan Štimac</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:16:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54fc180-af30-4088-9b7d-0469571d63d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54fc180-af30-4088-9b7d-0469571d63d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8735&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; VELIMIR ANĐIĆ 87604278596</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33dcebf6-9e97-465e-ad4e-8d3c5155403b</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-632-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33dcebf6-9e97-465e-ad4e-8d3c5155403b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1920/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>VELIMIR ANĐIĆ 87604278596</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69116784-06b0-4a2f-8aba-165006c08249</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1920_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69116784-06b0-4a2f-8aba-165006c08249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1920&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; MIDUL HASAN SHAKIL 84516935691</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:39:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a3683d8-0d14-4e37-8ac0-d6a1c89aee71</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-633-2026-potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a3683d8-0d14-4e37-8ac0-d6a1c89aee71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1923/2026</t>
+  </si>
+  <si>
+    <t>MIDUL HASAN SHAKIL 84516935691</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:37:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bac8c2-5683-42b8-9316-d1ed942e7740</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1923_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bac8c2-5683-42b8-9316-d1ed942e7740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1534/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>PETAR BARKOVIĆ 70051548985</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:45:18</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc1a723-222e-4437-8e12-a7cf7f9b142d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1534_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc1a723-222e-4437-8e12-a7cf7f9b142d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1534&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-945/2026</t>
+  </si>
+  <si>
+    <t>Anđelko Hrgota 36728711098</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:43:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e425ad43-b48d-4a4a-8801-2198b472833c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-945_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e425ad43-b48d-4a4a-8801-2198b472833c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=945&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>26.10.2026. 15:41:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aae7fd5-48cb-41a2-82da-e370955921de</t>
+  </si>
+  <si>
+    <t>OGLAS - MIRKO KRZNARIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aae7fd5-48cb-41a2-82da-e370955921de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1797/2025</t>
+  </si>
+  <si>
+    <t>SAŠA DRVAR 05751837079</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:26:08</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c44709-e5d9-4f4c-9e83-6b728493f567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c44709-e5d9-4f4c-9e83-6b728493f567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1797&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-58/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.; Rješenje od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Bogdan Arambašić 02755784158</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf573c3f-8e72-464f-9627-ed7e60228f2f</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf573c3f-8e72-464f-9627-ed7e60228f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kov&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1148/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 12.11.2026.</t>
+  </si>
+  <si>
+    <t>Franka Stojić 59945849621</t>
+  </si>
+  <si>
+    <t>26.10.2026. 11:57:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f920db-136a-454d-9cc9-745e0a5ee568</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f920db-136a-454d-9cc9-745e0a5ee568/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1148&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8258/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8258/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>26.10.2026. 11:38:52</t>
+  </si>
+  <si>
+    <t>25.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b96832c9-1a6a-42a7-8e63-95fea2f35419</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b96832c9-1a6a-42a7-8e63-95fea2f35419/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8258&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8051/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8051/2026</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:49:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd97489-b83f-4b34-893b-6e682cd57c51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd97489-b83f-4b34-893b-6e682cd57c51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8738/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8738/2026</t>
+  </si>
+  <si>
+    <t>Ivan Marenić</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:18:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b36d44e-8319-4032-a2fa-e415c1d1d14b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b36d44e-8319-4032-a2fa-e415c1d1d14b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7988/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7988/2026</t>
+  </si>
+  <si>
+    <t>Oglasna ploča</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:09:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed18244-bd88-4de2-a1a0-09bea09d62ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed18244-bd88-4de2-a1a0-09bea09d62ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7988&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-319/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.12.2025.</t>
+  </si>
+  <si>
+    <t>Milan Kojčin 67768265427</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:26:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62f6dd11-0b6b-4237-a949-d47530c54da9</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62f6dd11-0b6b-4237-a949-d47530c54da9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=K&amp;predmet=319&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8649/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8649/2026</t>
+  </si>
+  <si>
+    <t>Anđelka Boroz 93409464481</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109a27d0-3c6a-4c38-adcf-de9c92cb0f89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109a27d0-3c6a-4c38-adcf-de9c92cb0f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7772/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7772/2026</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b549c258-9e1c-4c0c-87d7-951e7a0c6372</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b549c258-9e1c-4c0c-87d7-951e7a0c6372/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7772&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8644/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8644/2026</t>
+  </si>
+  <si>
+    <t>BOGDANOVIĆ JOVAN; BOGDANOVIĆ ZADRUGA KBR. 310; BOGDANOVIĆ ZADRUGA KBR. 315; ČORAK ZADRUGA</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:12:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85ab626d-a0de-48d6-9507-7ddff817fc19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85ab626d-a0de-48d6-9507-7ddff817fc19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8644&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7821/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7821/2026</t>
+  </si>
+  <si>
+    <t>Marica Klobučar</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:01:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8211af8-0b39-4cfa-8497-9c34ad87a8fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8211af8-0b39-4cfa-8497-9c34ad87a8fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4727/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4727/2026</t>
+  </si>
+  <si>
+    <t>26.10.2026. 07:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1beab3fb-f987-4084-8b62-6cefe457f716</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1beab3fb-f987-4084-8b62-6cefe457f716/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-322/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>GORDAN DUBRAVČIĆ</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:34:03</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a226287-65b2-48c1-b9b6-41305a41d9fa</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje vještačenja.pdf O241O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a226287-65b2-48c1-b9b6-41305a41d9fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=322&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-190/2026</t>
+  </si>
+  <si>
+    <t>Željko Kostelac 59117070767</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:14:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f628efd-af78-49d5-9307-51d0b7216c0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f628efd-af78-49d5-9307-51d0b7216c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7586/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7586/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:52:22</t>
+  </si>
+  <si>
+    <t>24.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1fa4b60-9b2e-43d6-9b78-fd6533612a65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1fa4b60-9b2e-43d6-9b78-fd6533612a65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7586&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7859/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7859/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eb77bf4-0fa1-4e4a-b430-46b41700b559</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eb77bf4-0fa1-4e4a-b430-46b41700b559/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7859&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8609/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8609/2026</t>
+  </si>
+  <si>
+    <t>DIMIĆ MILICA 61606334453</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32e385d-699f-455c-a4f5-3e21e1296507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32e385d-699f-455c-a4f5-3e21e1296507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-527/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Vondraček 05503334181</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832fa0d3-da4f-4a0a-bd20-0de30e8a7d44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832fa0d3-da4f-4a0a-bd20-0de30e8a7d44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-24/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2026.; Rješenje od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Pajić 26865650377</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:42:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72bc0fc5-6822-4a4b-b677-3ec4fcd06f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72bc0fc5-6822-4a4b-b677-3ec4fcd06f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8034/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8034/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d104ca5-15a8-4862-8408-2133539cc165</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d104ca5-15a8-4862-8408-2133539cc165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8034&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8071/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8071/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:09:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81e418f-b2d9-407d-bc5e-eb8d74a283a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81e418f-b2d9-407d-bc5e-eb8d74a283a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7707/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7707/2026</t>
+  </si>
+  <si>
+    <t>Marko Faukovic 62825910666</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:04:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/837d3353-a420-480b-9137-52f3f26b5884</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/837d3353-a420-480b-9137-52f3f26b5884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7707&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8379/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8379/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:01:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/864d0039-c1e1-4117-a72f-1d03e1df4671</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/864d0039-c1e1-4117-a72f-1d03e1df4671/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE I OGLAS PIP</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/096d75b5-da61-43ed-a1d4-9ef39b46e027</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/096d75b5-da61-43ed-a1d4-9ef39b46e027/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86ca04ab-e24a-4d91-ab22-9ae59df24000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86ca04ab-e24a-4d91-ab22-9ae59df24000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>rješenje i oglas pip</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c67bf2-6cd3-469c-be28-175519738170</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c67bf2-6cd3-469c-be28-175519738170/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71250bc2-e5e8-42f8-b906-2d5d0f6539e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71250bc2-e5e8-42f8-b906-2d5d0f6539e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pn-2/2023</t>
+  </si>
+  <si>
+    <t>Dopis od 22.10.2026.; Podnesak od 21.10.2026.; Prilog od: 21.10.2026.</t>
+  </si>
+  <si>
+    <t>STUBA PROJEKT d.o.o. 07636390511</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:46:28</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b14dbfca-4cc3-4990-a96b-db7d76216224</t>
+  </si>
+  <si>
+    <t>Podnesak tuženika.pdf P247P; Prilog Pn-2_2023-78-1 - Prilog podnesku od 21.10.2026..pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b14dbfca-4cc3-4990-a96b-db7d76216224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pn&amp;predmet=2&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:19:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3c9921-57c0-4704-bbea-922880944679</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3c9921-57c0-4704-bbea-922880944679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:19:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d09aeb1-0e60-482e-b3b3-994b7fe253f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d09aeb1-0e60-482e-b3b3-994b7fe253f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija</t>
+  </si>
+  <si>
+    <t>Kaniža 45 A, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>52683188991</t>
+  </si>
+  <si>
+    <t>Stjepan Rakarec 64132194100; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038fb911-46d3-4855-8714-6654d1edec1d</t>
+  </si>
+  <si>
+    <t>Rješenje o oslobođenju od preostalih obveza.pdf O1000000129O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038fb911-46d3-4855-8714-6654d1edec1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo 87939104217; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef96457-0e59-4aff-aebe-102651934edb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef96457-0e59-4aff-aebe-102651934edb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a18bdd8-2f81-41c0-a2b4-d2d48faa3061</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a18bdd8-2f81-41c0-a2b4-d2d48faa3061/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO 02535697732; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba1f5ae-8c27-4317-be81-88f00618268a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba1f5ae-8c27-4317-be81-88f00618268a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIMA SOLVENT društvo s ograničenom odgovornošću za financijsko posredovanje, zastupanje i usluge 35029956158; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc43eb64-495d-49aa-b5ec-930a7f3fe49a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc43eb64-495d-49aa-b5ec-930a7f3fe49a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69d660e-1745-4cc5-b44b-fa09cec19ab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69d660e-1745-4cc5-b44b-fa09cec19ab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OSJEČKO-BARANJSKA ŽUPANIJA 10383308860; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd9de6d-e2da-44d3-a62f-9e4acded0598</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd9de6d-e2da-44d3-a62f-9e4acded0598/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a041c2-e9e4-401e-a0b3-a2c72566f5f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a041c2-e9e4-401e-a0b3-a2c72566f5f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f8b7951-d8c0-458a-a146-0faba3095661</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f8b7951-d8c0-458a-a146-0faba3095661/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE 91547293790; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6386fae1-d42e-4f5b-bff8-d7acd61e3ec8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6386fae1-d42e-4f5b-bff8-d7acd61e3ec8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d. 87311810356; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebeab2b-326b-42d4-b5f3-26f12a34422f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebeab2b-326b-42d4-b5f3-26f12a34422f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a154cc86-7a25-4c8e-ad21-fbe9d84c7355</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a154cc86-7a25-4c8e-ad21-fbe9d84c7355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>B2  KAPITAL d.o.o. za poslovne usluge 57509775367; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c0e716-dc2e-4897-aaf5-0d68293b13c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c0e716-dc2e-4897-aaf5-0d68293b13c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>FERVOR  društvo s ograničenom odgovornošću za trgovinu i usluge 76137162986; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4414343-9c0f-439f-ad84-a12af61778dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4414343-9c0f-439f-ad84-a12af61778dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti 64163074544; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c6a26e-b831-4986-a4af-7d368379adf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c6a26e-b831-4986-a4af-7d368379adf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>LIČKE VODE društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju 90077579259; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dd801e-7c25-4b94-92f9-f8786139dad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dd801e-7c25-4b94-92f9-f8786139dad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845dfb01-cf2d-4a07-a30f-db328aea8ecd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845dfb01-cf2d-4a07-a30f-db328aea8ecd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U GOSPIĆU 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310525de-9329-4be8-88f0-cc6d68eeafdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310525de-9329-4be8-88f0-cc6d68eeafdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e498ca46-8024-4867-80d2-acec0fa99ed2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e498ca46-8024-4867-80d2-acec0fa99ed2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ae9ef6-984f-435b-837f-8275e27edfe2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ae9ef6-984f-435b-837f-8275e27edfe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2f1236-ae98-4442-88c9-d0afc0397f04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2f1236-ae98-4442-88c9-d0afc0397f04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7765/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7765/2026</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:55:36</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55645a73-0be3-4581-bb83-b2dd0d83bf11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55645a73-0be3-4581-bb83-b2dd0d83bf11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7765&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/070d2b7e-d393-4837-a7e6-144d127e4fec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/070d2b7e-d393-4837-a7e6-144d127e4fec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-725/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 21.10.2026.; Odluka od 21.10.2026.; Odluka od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Mihovil Starčević 08208487691</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f6b601-34b8-4b37-a325-ebffcc592af9</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O; Uplatnica.pdf O914O; Uplatnica.pdf O914O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f6b601-34b8-4b37-a325-ebffcc592af9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=725&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8578/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8578/2026</t>
+  </si>
+  <si>
+    <t>MARAS MARTIN</t>
+  </si>
+  <si>
+    <t>22.10.2026. 07:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c63c682-709a-4c82-a030-c8bad1b26675</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c63c682-709a-4c82-a030-c8bad1b26675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija</t>
+  </si>
+  <si>
+    <t>70571938223</t>
+  </si>
+  <si>
+    <t>Stjepan Rakarec 64132194100; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:34</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ba95eb-0591-4998-89e3-96eeb688203d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ba95eb-0591-4998-89e3-96eeb688203d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57689135-f9fe-4322-81c9-5daa7a8498e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57689135-f9fe-4322-81c9-5daa7a8498e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEI Zagreb društvo s ograničenom odgovornošću za usluge 57423921801; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449e1bb9-6fff-4bd0-a333-9002b9aafbaa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449e1bb9-6fff-4bd0-a333-9002b9aafbaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfe73-575d-4624-9904-730633533191</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfe73-575d-4624-9904-730633533191/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12b14894-3e14-4936-92cf-27f564ce2232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12b14894-3e14-4936-92cf-27f564ce2232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d630aa-f1c5-424a-bf46-54378100f3a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d630aa-f1c5-424a-bf46-54378100f3a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5959819e-37f8-4380-9668-216fcb873383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5959819e-37f8-4380-9668-216fcb873383/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U GOSPIĆU 72336759011; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebfbacc-6024-43c1-8a68-a123a0f62ebe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebfbacc-6024-43c1-8a68-a123a0f62ebe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1103f6a8-8410-43a1-91db-c05c362ac7e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1103f6a8-8410-43a1-91db-c05c362ac7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1048/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Stevan Varda 01660107955</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56fea1ba-b559-43d8-ae28-760b0c356a85</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56fea1ba-b559-43d8-ae28-760b0c356a85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1048&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-79/2026</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 45, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>96048481191</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; Stjepan Rakarec 64132194100</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcb954c-2bd3-4e3b-a06b-0a4dcc71f2a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcb954c-2bd3-4e3b-a06b-0a4dcc71f2a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=79&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ba1fe4-d77f-4b2c-9011-2c1d5ff00786</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ba1fe4-d77f-4b2c-9011-2c1d5ff00786/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0a160f-4fca-4cab-8370-aba65d9bdf7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0a160f-4fca-4cab-8370-aba65d9bdf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0a34467-f941-45bd-8f2f-497ce4263f57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0a34467-f941-45bd-8f2f-497ce4263f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bac7de-ca95-4109-a05c-d2fa7f36c4ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bac7de-ca95-4109-a05c-d2fa7f36c4ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-284/2024</t>
+  </si>
+  <si>
+    <t>e - Oglasna ploča</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0affa2-eb34-41f1-8e7c-26f6ba9b8f2b</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0affa2-eb34-41f1-8e7c-26f6ba9b8f2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=284&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>R1-44/2025</t>
+  </si>
+  <si>
+    <t>Darko Marković 60141474311</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e4ca661-8af4-4dd0-85b2-70c2dc7f0b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e4ca661-8af4-4dd0-85b2-70c2dc7f0b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=R1&amp;predmet=44&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1338ecfa-eefb-4860-8b35-140288f349f0</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1338ecfa-eefb-4860-8b35-140288f349f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870afbb-ccbe-45e8-a0fc-c7aa9a7f90d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870afbb-ccbe-45e8-a0fc-c7aa9a7f90d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32adcfd-793b-4629-9309-3c1d0fde9374</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32adcfd-793b-4629-9309-3c1d0fde9374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd24a15b-c0f2-4593-8d0b-05903bf0ecb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd24a15b-c0f2-4593-8d0b-05903bf0ecb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56048ba-5d51-43af-906a-6ec2bef9aa88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56048ba-5d51-43af-906a-6ec2bef9aa88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8af017-4af5-44c1-a346-174aa1e30ad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8af017-4af5-44c1-a346-174aa1e30ad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d310c6cd-2e5e-429b-ae0e-0e17a141735f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d310c6cd-2e5e-429b-ae0e-0e17a141735f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d19d65-2cfa-4d18-bfcb-fe310cb218c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d19d65-2cfa-4d18-bfcb-fe310cb218c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b152eb6-762d-4676-be0a-2103c7db7714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b152eb6-762d-4676-be0a-2103c7db7714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f19482a-1086-4984-8e93-286395224599</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f19482a-1086-4984-8e93-286395224599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91e2ad8-e35d-428c-a09f-c979c987e88a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91e2ad8-e35d-428c-a09f-c979c987e88a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d634de-4b8d-40df-aa28-a50d2e3ea860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d634de-4b8d-40df-aa28-a50d2e3ea860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc7e492-ee23-428b-8d3a-85fd26cc27a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc7e492-ee23-428b-8d3a-85fd26cc27a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8708b92-01dc-4de4-9a07-2cd62340a6d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8708b92-01dc-4de4-9a07-2cd62340a6d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5028e35-e128-4307-b5fc-841ef1cd812a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5028e35-e128-4307-b5fc-841ef1cd812a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a54602-2146-4666-a879-de8f31092d66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a54602-2146-4666-a879-de8f31092d66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed089e7e-d8d1-4f44-a482-6ad008f6fd80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed089e7e-d8d1-4f44-a482-6ad008f6fd80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63e1c6b4-6e50-4eb8-ad36-339d718b7494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63e1c6b4-6e50-4eb8-ad36-339d718b7494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-44/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.10.2026.; Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>MOHAMED HASSAN ABDELFATTAH HASAN</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a13931d-bea7-419b-9d67-8299ae5b0089</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a13931d-bea7-419b-9d67-8299ae5b0089/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=44&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f903d7-f361-4362-b7d8-8b1ba2684480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f903d7-f361-4362-b7d8-8b1ba2684480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>FARID BOLA GAMIL ABDELKODOS</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4745f54d-7027-466b-a059-ae95ed3af9ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4745f54d-7027-466b-a059-ae95ed3af9ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>AL MOHAMAD SULAIMAN</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f955f0d3-79c4-4425-a0dc-432d09770cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f955f0d3-79c4-4425-a0dc-432d09770cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>AHMAD ALJUMAA</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833a94ce-fe2a-4293-a9e9-658fdc15ed77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833a94ce-fe2a-4293-a9e9-658fdc15ed77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5f862d-8912-4336-a212-cd9d5fb53685</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5f862d-8912-4336-a212-cd9d5fb53685/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35758546-0e4e-4d91-b8a9-a7c07470af5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35758546-0e4e-4d91-b8a9-a7c07470af5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4ff5b9-f212-4fcb-ba96-6c6c25e880a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4ff5b9-f212-4fcb-ba96-6c6c25e880a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db810441-3ead-45a1-a340-475d9244c1a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db810441-3ead-45a1-a340-475d9244c1a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6c4510-a0e4-442e-9244-d8a843929ba3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6c4510-a0e4-442e-9244-d8a843929ba3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c661262d-9ca3-47c2-be4c-f859e3de7538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c661262d-9ca3-47c2-be4c-f859e3de7538/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6099/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6099/2026</t>
+  </si>
+  <si>
+    <t>BORIĆ ANKICA; Dušan Vlaisavljević; MEDAKOVIĆ DANICA; Mihajlo Vlaisavljević; OGRIZOVIĆ NADA</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:11:47</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a3c3f9-e39a-40d2-a1b1-156b6faf9970</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a3c3f9-e39a-40d2-a1b1-156b6faf9970/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6099&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7602/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7602/2026</t>
+  </si>
+  <si>
+    <t>Rade Pupovac</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f8e98fc-8b11-46ba-839d-b9b3b2a0a76e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f8e98fc-8b11-46ba-839d-b9b3b2a0a76e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1079/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026.</t>
+  </si>
+  <si>
+    <t>Nenad Franjković 90871048777</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494b95fa-44df-432e-a587-27e1ba1c51a5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494b95fa-44df-432e-a587-27e1ba1c51a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=1079&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-1/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.; Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Marković 25986094009</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:52:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a37b6e8-fe9b-4f1e-8910-30d044ec287f</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O; Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a37b6e8-fe9b-4f1e-8910-30d044ec287f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Kovm&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-186/2021</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026.; Podnesak od 04.02.2026.</t>
+  </si>
+  <si>
+    <t>Nenad Vukobratović 70910980393</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:41:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905449a2-0b5c-47ba-a9af-f3d03d2b9152</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P; Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905449a2-0b5c-47ba-a9af-f3d03d2b9152/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=P&amp;predmet=186&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-7440/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7440/2026</t>
+  </si>
+  <si>
+    <t>Milan Osmić 88419646770</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cfcf1c1-4e3d-4d76-ada1-4a0cb9a5dcc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cfcf1c1-4e3d-4d76-ada1-4a0cb9a5dcc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7440&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8604/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8604/2026</t>
+  </si>
+  <si>
+    <t>Marica Korica</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:40:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa7191-e05f-483f-8cf8-0c939d80d8fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa7191-e05f-483f-8cf8-0c939d80d8fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8598/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8598/2026</t>
+  </si>
+  <si>
+    <t>Mane Prica; Milan Bubalo</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7867d04-3802-4983-b348-badfc18d95c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7867d04-3802-4983-b348-badfc18d95c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8598&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ERSTE&amp;STEIERMÄRKISCHE BANK d. d. 23057039320; MUAMER HUSKIĆ 76079772997</t>
+  </si>
+  <si>
+    <t>20.10.2026. 10:01:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d485b0e8-a7e2-4bda-9260-965e6a357ee9</t>
+  </si>
+  <si>
+    <t>RJešenje o ovrsi Ovrv-638-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d485b0e8-a7e2-4bda-9260-965e6a357ee9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1938/2026</t>
+  </si>
+  <si>
+    <t>MUAMER HUSKIĆ 76079772997</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:30:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f320b2e9-8bcd-4213-9e48-b26e374c51fc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1938_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f320b2e9-8bcd-4213-9e48-b26e374c51fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=1938&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>BRANKA CVITKOVIĆ 92195930443</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:46:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9540a7-5fb6-4e53-bd3a-3e3a5be7e02c</t>
+  </si>
+  <si>
+    <t>UPP-OS-129-2024-OGLAS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9540a7-5fb6-4e53-bd3a-3e3a5be7e02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Alen Popović; Ruža Popović</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:40:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ee2c4e-5b67-4e2f-a9f6-4b60939f3e95</t>
+  </si>
+  <si>
+    <t>UPP-OS-O-248-2026-OGLAS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ee2c4e-5b67-4e2f-a9f6-4b60939f3e95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-548/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8135a86b-29b8-4167-a1ea-6469b8891757</t>
+  </si>
+  <si>
+    <t>Odluka.pdf O14O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8135a86b-29b8-4167-a1ea-6469b8891757/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=548&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8555/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8555/2026</t>
+  </si>
+  <si>
+    <t>VUKADINOVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:36:13</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f90fdf6b-8d9e-4143-beb4-2c248e749734</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f90fdf6b-8d9e-4143-beb4-2c248e749734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8555&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7626/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7626/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:35:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1ae46c-1bf5-4fd4-a6a4-9ba004033650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1ae46c-1bf5-4fd4-a6a4-9ba004033650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7624/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fb005b8-bed8-4edb-bb18-67cb6d7fe680</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fb005b8-bed8-4edb-bb18-67cb6d7fe680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8469/2026</t>
+  </si>
+  <si>
+    <t>Bajić Ljubica rođ. Bobić; Bobić Bogdan; Marunić Ljuba r. Bobić; Njegovan Danica rođ. Bobić; Stanić Mile</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2274bc59-3c98-401b-b945-d0f33a14aa7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2274bc59-3c98-401b-b945-d0f33a14aa7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7682/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7682/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:27:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72453b8f-3aa5-41bc-860e-1f76b12dbece</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72453b8f-3aa5-41bc-860e-1f76b12dbece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7682&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7522/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7522/2026</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fdecb35-1257-4045-83d6-8ef7ba39261c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fdecb35-1257-4045-83d6-8ef7ba39261c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7522&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7696/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7696/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5143ba12-4fc2-4319-bca4-cc05b42ee1a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5143ba12-4fc2-4319-bca4-cc05b42ee1a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7696&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8526/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8526/2026</t>
+  </si>
+  <si>
+    <t>Jelka Bićanić; Jure Mavrović; Marica Štrapajević; Nikola Mavrović</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fbc7275-86f3-4887-bf11-0cfe7a7f2ffb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fbc7275-86f3-4887-bf11-0cfe7a7f2ffb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8526&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7449/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7449/2026</t>
+  </si>
+  <si>
+    <t>Sanja Štrkalj-Milinović 94107575970</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67ffa4a8-213f-483f-8153-4107f34bdfef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67ffa4a8-213f-483f-8153-4107f34bdfef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7449&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766ec247-12b7-4ffb-8f08-02b08a4ec138</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766ec247-12b7-4ffb-8f08-02b08a4ec138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:55:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3c6a111-a58f-4b5a-9d6f-baee63b5bf45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3c6a111-a58f-4b5a-9d6f-baee63b5bf45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7606/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7606/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:44:59</t>
+  </si>
+  <si>
+    <t>17.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09218386-3a7a-4ffc-9b62-0476204e52c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09218386-3a7a-4ffc-9b62-0476204e52c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:43:16</t>
+  </si>
+  <si>
+    <t>22.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6815b92-e6e8-46a2-ad8a-a01ad3fb6ec6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6815b92-e6e8-46a2-ad8a-a01ad3fb6ec6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/253f71f8-e9db-478c-ac07-353fd3e6b7c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/253f71f8-e9db-478c-ac07-353fd3e6b7c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aad53295-1f6c-4d10-891b-8bf5e97d7222</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aad53295-1f6c-4d10-891b-8bf5e97d7222/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-626/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 16.10.2026.; Prilog od: 16.10.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:03:36</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/accee750-d6b2-4918-b099-8eba8a3dda32</t>
+  </si>
+  <si>
+    <t>Prilog Su-626_2026-3-1 - Odluka o imenovanju izbornog odbora.pdf; Prilog Su-626_2026-3-2 - Odluka o određivanju izbornih mjesta.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/accee750-d6b2-4918-b099-8eba8a3dda32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Su&amp;predmet=626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:46:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67a22e2b-58c6-4de7-b836-caf7f8ab26a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67a22e2b-58c6-4de7-b836-caf7f8ab26a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d9c766-5ba0-4f4d-a27a-81373383b08c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d9c766-5ba0-4f4d-a27a-81373383b08c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-245/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>e - oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:57:40</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da3cc4a-64f6-4f94-9b09-b2231f315e93</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da3cc4a-64f6-4f94-9b09-b2231f315e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovr&amp;predmet=245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7495/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7495/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd13d4a-ad07-4d7f-80e7-37622556efe5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd13d4a-ad07-4d7f-80e7-37622556efe5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7495&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6069/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6069/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:25:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17b31d2-a43b-461c-886f-c1671c9df2a7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_DOPUNI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17b31d2-a43b-461c-886f-c1671c9df2a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6872/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6872/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV PEJČINOVIĆ 72069129233</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:00:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c332e54-2283-490f-947b-52960c48b6ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c332e54-2283-490f-947b-52960c48b6ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7576/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7576/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Lulić Blaž; Lulić Ljiljana</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e046bed1-daae-4d4b-9ef3-f127d157039e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OBAVIJEST.pdf; ZK_IZVADAK.pdf; ELABORAT.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OBAVIJEST.pdf; LEGALIZACIJA.pdf; PUNOMOC.pdf; UVJERENJE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e046bed1-daae-4d4b-9ef3-f127d157039e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7557/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7557/2026</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb085d9e-b61f-4b4c-b7d8-4319a0328dc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb085d9e-b61f-4b4c-b7d8-4319a0328dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7557&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6643/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6643/2026</t>
+  </si>
+  <si>
+    <t>Duje Tomičić; Josip Tomičić; Josip Tomičić; Jure Tomičić; Marija Tomičić</t>
+  </si>
+  <si>
+    <t>15.10.2026. 08:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7fb7553-2ffd-42b1-91ca-cc5e6ac99887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7fb7553-2ffd-42b1-91ca-cc5e6ac99887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7103/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7103/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Obradović</t>
+  </si>
+  <si>
+    <t>15.10.2026. 06:48:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27f43bde-6463-4e26-83ce-33060fb0ae5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27f43bde-6463-4e26-83ce-33060fb0ae5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:15:34</t>
+  </si>
+  <si>
+    <t>15.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2d42b20-7067-454c-bceb-38ac8dd8bde1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2d42b20-7067-454c-bceb-38ac8dd8bde1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:54:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50debd2-f48a-4be3-a1c0-b091b764e092</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50debd2-f48a-4be3-a1c0-b091b764e092/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:35:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cddddcd4-dd14-4d3c-8731-dc0ae8dfa197</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cddddcd4-dd14-4d3c-8731-dc0ae8dfa197/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8410/2026</t>
+  </si>
+  <si>
+    <t>ČAČIĆ FILIP POK.; ČAČIĆ IVICA; ČAČIĆ LUKA; ČAČIĆ MATILDA; ČAČIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:32:07</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c723e8ba-b70f-454a-9d1f-2502f5cef874</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c723e8ba-b70f-454a-9d1f-2502f5cef874/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7436/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7436/2026</t>
+  </si>
+  <si>
+    <t>CETINA SAVA PREUDATA NARANDŽIĆ; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:33:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68a5ffd-f9c7-4c9d-8432-8e3df32431ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68a5ffd-f9c7-4c9d-8432-8e3df32431ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7436&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-193/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Ognjen Uzelac</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:07:36</t>
+  </si>
+  <si>
+    <t>15.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0beb0515-20f1-4fe8-b140-ade224228402</t>
+  </si>
+  <si>
+    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0beb0515-20f1-4fe8-b140-ade224228402/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=193&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rade Bikić</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9131f821-f5ef-4540-bec9-6bb6a21883be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9131f821-f5ef-4540-bec9-6bb6a21883be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milan Čudić</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:07:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d7a773-59a7-4930-9a53-48c9d165caef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d7a773-59a7-4930-9a53-48c9d165caef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-195/2025</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:00:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b17df1-02b1-434c-b70a-c61f6f1bfdca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b17df1-02b1-434c-b70a-c61f6f1bfdca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:00:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee8cbfe-d2b2-4b30-b2fa-b1a1a85f7eb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee8cbfe-d2b2-4b30-b2fa-b1a1a85f7eb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:00:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cc6dedb-58a6-43c1-a8cb-b302964d22ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cc6dedb-58a6-43c1-a8cb-b302964d22ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Desanka Ud Stevana Jovanić; E-oglasna ploča; Ljiljana Pok Stevana Četojević; Slobodanka Pok Stevana Šuput</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5dada8e-505d-4871-8651-32bacf02d1ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5dada8e-505d-4871-8651-32bacf02d1ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7458/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7458/2026</t>
+  </si>
+  <si>
+    <t>Draginja Petrović Majetić 77833996813</t>
+  </si>
+  <si>
+    <t>14.10.2026. 07:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f15bfa4-e038-4d6d-b00d-c894780fca7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f15bfa4-e038-4d6d-b00d-c894780fca7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7458&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7254/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7254/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:19:16</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efb8ca74-2ee0-4ac6-9cee-8a00217f0952</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efb8ca74-2ee0-4ac6-9cee-8a00217f0952/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7348/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7348/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2910c87c-e11c-4531-a0f7-d87a2a555d22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2910c87c-e11c-4531-a0f7-d87a2a555d22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7348&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7311/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7311/2026</t>
+  </si>
+  <si>
+    <t>E-oglsana ploča</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56356773-9e63-48d5-bfd3-063536c8231a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56356773-9e63-48d5-bfd3-063536c8231a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7552/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7552/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec28a94-5d0a-467c-a784-01e489e484e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec28a94-5d0a-467c-a784-01e489e484e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7552&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7202/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:19:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b50e43-a466-45c9-bde4-e6628e489a56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b50e43-a466-45c9-bde4-e6628e489a56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7363/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7363/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f64f8c2d-e215-499d-99e4-9122567a5cc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f64f8c2d-e215-499d-99e4-9122567a5cc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7363&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7414/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7414/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 14:14:06</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99a3a9c-f3b0-41ce-bfac-0b4251bebb73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99a3a9c-f3b0-41ce-bfac-0b4251bebb73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7385/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7385/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 14:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a53280-c2f6-4901-a485-2f61f75d25ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a53280-c2f6-4901-a485-2f61f75d25ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7385&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7013/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7013/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 13:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41421e1c-1154-486a-bac9-8ed5a2290b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41421e1c-1154-486a-bac9-8ed5a2290b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6459/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6459/2026</t>
+  </si>
+  <si>
+    <t>Luca Butorac 77658939271</t>
+  </si>
+  <si>
+    <t>12.10.2026. 12:30:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75be04f3-6fc3-4e13-9a35-384a8ce3e073</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75be04f3-6fc3-4e13-9a35-384a8ce3e073/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6459&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7393/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7393/2026</t>
+  </si>
+  <si>
+    <t>Jasminka Ristanić 70123994982</t>
+  </si>
+  <si>
+    <t>12.10.2026. 07:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af8305e9-5b1a-48c5-9fb3-15f3fe6173a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af8305e9-5b1a-48c5-9fb3-15f3fe6173a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7393&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7315/2026</t>
+  </si>
+  <si>
+    <t>BOGDANA UZELAC 18366973982; Milan Božinović 45318594793</t>
+  </si>
+  <si>
+    <t>12.10.2026. 06:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cf84c6-4fbb-465a-b61b-7d26ab368e40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cf84c6-4fbb-465a-b61b-7d26ab368e40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>10.10.2026. 12:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff91a35b-3efe-4f83-951d-333eb198e3d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff91a35b-3efe-4f83-951d-333eb198e3d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 11:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56a10b2-9043-4918-b948-89bddb364ff6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56a10b2-9043-4918-b948-89bddb364ff6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 11:33:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a43c9b1-d666-4dcb-8071-681697d66d83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a43c9b1-d666-4dcb-8071-681697d66d83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 10:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c502c5ef-a97d-4fa3-b50a-6b784da5d508</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c502c5ef-a97d-4fa3-b50a-6b784da5d508/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 10:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be24a28-c1c8-401a-bffc-2330adc7ccce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be24a28-c1c8-401a-bffc-2330adc7ccce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 09:50:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8a8e9c-9b97-42f7-9948-f4c7d8fed8a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8a8e9c-9b97-42f7-9948-f4c7d8fed8a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 09:43:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1a5c780-658e-4c82-89df-39cafe8b3650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1a5c780-658e-4c82-89df-39cafe8b3650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 09:34:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70a3ea2-b769-4697-9b17-9dd98fb7bbfd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70a3ea2-b769-4697-9b17-9dd98fb7bbfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 09:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17dc197c-f872-42c3-a58f-0eaa7ef32bdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17dc197c-f872-42c3-a58f-0eaa7ef32bdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 09:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b0a5ac-e97d-4a1c-aed3-01b8040addb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b0a5ac-e97d-4a1c-aed3-01b8040addb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.10.2026. 08:53:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8152d33-9a4f-4a81-a1da-8bc53739ac07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8152d33-9a4f-4a81-a1da-8bc53739ac07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>O-703/2025</t>
   </si>
   <si>
     <t>Oglas od 07.10.2026.</t>
   </si>
   <si>
     <t>Tomica Sertić 86641740391</t>
   </si>
   <si>
     <t>07.10.2026. 11:45:45</t>
   </si>
   <si>
     <t>08.04.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3d723b7-76ca-4043-81cf-01e45a11d029</t>
   </si>
   <si>
-    <t>Oglas u Narodnim novinama - poziv nepoznatim nasljednicima.pdf O64O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3d723b7-76ca-4043-81cf-01e45a11d029/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=703&amp;godina=2025</t>
   </si>
   <si>
     <t>Mira Sertić 43858437951</t>
   </si>
   <si>
     <t>07.10.2026. 11:45:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67859874-4ee8-4ce7-a0cb-8e638e1824e4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67859874-4ee8-4ce7-a0cb-8e638e1824e4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tomislav Sertić 80504156982</t>
   </si>
   <si>
     <t>07.10.2026. 11:45:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d82b214-01c3-4b90-8277-77bfb797ce1d</t>
@@ -239,8800 +3303,5703 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5f65125-e4f0-4f9c-9c34-92597a91d230</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5f65125-e4f0-4f9c-9c34-92597a91d230/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>O-800/2024</t>
   </si>
   <si>
     <t>e-oglasna ploča</t>
   </si>
   <si>
     <t>07.10.2026. 09:22:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc62698a-01a6-47f2-972f-20754a3945a0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc62698a-01a6-47f2-972f-20754a3945a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=O&amp;predmet=800&amp;godina=2024</t>
   </si>
   <si>
-    <t>Pp Ikp-202/2021</t>
-[...119 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1</t>
+    <t>Z-6991/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6991/2026</t>
+  </si>
+  <si>
+    <t>Rade Kovačević</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:42:23</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7e9d9b-4443-41cf-bdd7-8fbfc3ef5992</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7e9d9b-4443-41cf-bdd7-8fbfc3ef5992/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6945/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6945/2026</t>
+  </si>
+  <si>
+    <t>Sladjana Prica-Tavčiovska 67981732942; Slavka Prica Harper 64285651558</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:42:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4fd5e5-ab11-4343-a1fd-b1ff209cb793</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4fd5e5-ab11-4343-a1fd-b1ff209cb793/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6945&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Sofija Stojanović</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bae6eca-46f4-418e-86b8-941e9bab27a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bae6eca-46f4-418e-86b8-941e9bab27a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=5618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Dejan Maoduš 29085412791; Jelena Ostoić 69706102735; Stefan Maoduš 97059761910</t>
+  </si>
+  <si>
+    <t>07.10.2026. 06:59:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f66e58b9-e10c-4069-a838-e51dc7822fa6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f66e58b9-e10c-4069-a838-e51dc7822fa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7032&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8127/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8127/2026</t>
+  </si>
+  <si>
+    <t>KATA ŽAGAR</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:35:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e018626d-c2e2-45a1-a1ab-a4d612145b51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e018626d-c2e2-45a1-a1ab-a4d612145b51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=8127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6368/2026</t>
+  </si>
+  <si>
+    <t>PEJNOVIĆ MARICA</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:00:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b72ef0-28d4-4428-a0dd-15699f82646d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b72ef0-28d4-4428-a0dd-15699f82646d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6324/2026</t>
+  </si>
+  <si>
+    <t>NOVAČIĆ ANA KĆI NIKOLE; PAVELIĆ MARIJA; PAVELIĆ MATIJA; PAVELIĆ PAJO</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a5c52-f7bd-49aa-a297-bb5498d18e34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a5c52-f7bd-49aa-a297-bb5498d18e34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6961/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6961/2026</t>
+  </si>
+  <si>
+    <t>Jernejc Dragica; Smolčić Ana; Smolčić Joso; Smolčić Kata; Smolčić Kata; Smolčić Marija; Suknaić Marija; Žmikić Ivka</t>
+  </si>
+  <si>
+    <t>01.10.2026. 07:34:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d71b2513-e3e6-40a5-8d3a-297ecf030931</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; IZJAVA_O_ODRICANJU.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; POTVRDA_O_UPLATI_PRISTOJBE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d71b2513-e3e6-40a5-8d3a-297ecf030931/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6961&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7968/2026</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:56:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef1f7e2-db66-4a4b-9a85-edcbbe643081</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef1f7e2-db66-4a4b-9a85-edcbbe643081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6807/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6807/2026</t>
+  </si>
+  <si>
+    <t>Nela Vlaisavljević-Kapelan 18522772985; Vera Crnokrak 19262369682</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7c4a86-d2db-4a17-a17b-29662ff5fff5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7c4a86-d2db-4a17-a17b-29662ff5fff5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6807&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6665/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6665/2026</t>
+  </si>
+  <si>
+    <t>Milka Ognjenović 84887254828</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/592cf41a-f2a1-4d42-8c22-db4ac9e59777</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/592cf41a-f2a1-4d42-8c22-db4ac9e59777/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6885/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6885/2026</t>
+  </si>
+  <si>
+    <t>Danica Ljubojević 39973660846</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d438c4f5-8594-497b-8bc2-ed7ef860b755</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d438c4f5-8594-497b-8bc2-ed7ef860b755/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6885&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7959/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7959/2026</t>
+  </si>
+  <si>
+    <t>Milan Bubalo</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ef0e47-47e3-4224-b4f0-477c1d5ce781</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ef0e47-47e3-4224-b4f0-477c1d5ce781/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7895/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7895/2026</t>
+  </si>
+  <si>
+    <t>Marija Starčević; Ruža Štefančić</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02f9e0ab-6946-4015-a425-f6cffc979c20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02f9e0ab-6946-4015-a425-f6cffc979c20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=7895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MALJKOVIĆ BORKA; MAODUŠ DANE; MAODUŠ DANICA; MAODUŠ DANICA; MAODUŠ DUŠAN; MAODUŠ DUŠANKA; MAODUŠ JELA; MAODUŠ MAŠA; MAODUŠ MILE; MAODUŠ MIĆO; MAODUŠ NEVENKA; MAODUŠ NIKOLA; MAODUŠ NIKOLA SIN MILANA; MAODUŠ PETAR; POTKONJAK DANICA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:14:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdb218d-ee8b-4ded-a327-c5974a361b37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdb218d-ee8b-4ded-a327-c5974a361b37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>Ljiljana Paškvan</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:56:28</t>
+  </si>
+  <si>
+    <t>24.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1759de-fe87-4505-9bb0-05a824b9ac6c</t>
+  </si>
+  <si>
+    <t>UPP-OS-IPP-4-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1759de-fe87-4505-9bb0-05a824b9ac6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-4/2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Financijska agenija 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:09:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47306aa1-28db-4311-9e69-cbd5e5cb1772</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47306aa1-28db-4311-9e69-cbd5e5cb1772/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=4&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Croatia osiguranje, Filijala za osiguranje prijevoza i kredita 26187994862; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc5cb7ee-bff9-453d-bb55-d20f9923a651</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc5cb7ee-bff9-453d-bb55-d20f9923a651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:06:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ca68a94-8892-4d91-98b5-c8852233200a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ca68a94-8892-4d91-98b5-c8852233200a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b7c391-87fd-4e5a-ad2f-936e7bb40467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b7c391-87fd-4e5a-ad2f-936e7bb40467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; STJEPAN RAKAREC 64132194100</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001c855-313c-40df-9169-3ca6a5249a1d</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001c855-313c-40df-9169-3ca6a5249a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2/2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>STJEPAN RAKAREC 64132194100; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8524600-ff31-4b03-bd85-bc1514e51cd0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8524600-ff31-4b03-bd85-bc1514e51cd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=2&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:36:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e8932c-3062-4be6-a944-76c639f32839</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e8932c-3062-4be6-a944-76c639f32839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:36:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fca66c3f-9a86-4df7-afe8-b16f22ca5bc9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fca66c3f-9a86-4df7-afe8-b16f22ca5bc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc05c74b-b5e8-428b-8463-eaf044d8e7d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc05c74b-b5e8-428b-8463-eaf044d8e7d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:35:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b9145a-b595-42cd-bdf0-3df50af51a53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b9145a-b595-42cd-bdf0-3df50af51a53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dfede5-552c-45e4-97bb-399ccb267db8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dfede5-552c-45e4-97bb-399ccb267db8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61609610-89a2-49c5-8080-898f8b2963e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61609610-89a2-49c5-8080-898f8b2963e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:32:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176083f5-933a-4797-878d-2064f3180582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176083f5-933a-4797-878d-2064f3180582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:31:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b959abd8-a840-48d5-81fd-137ac0e9772d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b959abd8-a840-48d5-81fd-137ac0e9772d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8803b3f2-64c2-4c56-849c-b26d5f38bb45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8803b3f2-64c2-4c56-849c-b26d5f38bb45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:30:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bcfbd1-4292-436b-ac73-89df4d7c78c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bcfbd1-4292-436b-ac73-89df4d7c78c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:29:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a30427-cf06-4aa5-aa6f-521e4671783f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a30427-cf06-4aa5-aa6f-521e4671783f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:29:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028894d7-5da1-45ee-ba05-98eaed62a080</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028894d7-5da1-45ee-ba05-98eaed62a080/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab3544b2-a151-462e-a503-30cad84646be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab3544b2-a151-462e-a503-30cad84646be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:27:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7902cda0-3a5a-4a98-be72-74669bb74ecc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7902cda0-3a5a-4a98-be72-74669bb74ecc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:25:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5ad0f4-dc78-484b-a072-b935fce6f3b4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5ad0f4-dc78-484b-a072-b935fce6f3b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>ODO u Gospiću 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-177/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis</t>
+  </si>
+  <si>
+    <t>Ulica Vile Velebita 7/1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53350216254</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis 53350216254</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a</t>
+  </si>
+  <si>
+    <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima</t>
+  </si>
+  <si>
+    <t>JURICA STARČEVIĆ 80283932844; KATA DEVČIĆ; KATA STARČEVIĆ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:37</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f</t>
+  </si>
+  <si>
+    <t>Oglas Kata Starčević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9731d2-f1d6-4051-9cf5-038e74a6f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o neprovođenju ostavinskog postupka</t>
+  </si>
+  <si>
+    <t>NIKOLA BULJ</t>
+  </si>
+  <si>
+    <t>15.12.2025. 14:51:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af</t>
+  </si>
+  <si>
+    <t>20251215143321939.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab15aebb-b339-4183-a03f-ab9030ee47af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2025.</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>16041568501</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ 16041568501</t>
+  </si>
+  <si>
+    <t>01.12.2025. 12:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA IZA POK. STEVANA PAVKOVIĆA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f</t>
+  </si>
+  <si>
+    <t>20251030182124613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd0e72b-43da-4f06-a00e-406afb6c9a6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKOG POSTUPKA</t>
+  </si>
+  <si>
+    <t>30.10.2025. 18:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5</t>
+  </si>
+  <si>
+    <t>Pok Sonja Radišić Grgurić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acec2526-788a-4869-b8fa-8f5deceb9ab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2305/2024</t>
+  </si>
+  <si>
+    <t>Petra Biljan 88804344985</t>
+  </si>
+  <si>
+    <t>19.12.2024. 11:51:58</t>
+  </si>
+  <si>
+    <t>30.12.2029.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2024-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Vlatka Nadr.pdf; Prilog Ovrv-2305_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2114cd4-4656-4b39-977b-98269db19503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4439/2023</t>
+  </si>
+  <si>
+    <t>Pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Gordana Peraković Turković; Mira hajduković; Rade hajduković; mara hajduković; nikola Hajduković; vaso hajduković</t>
+  </si>
+  <si>
+    <t>22.09.2023. 13:48:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3</t>
+  </si>
+  <si>
+    <t>oglas Z-4439-2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd567789-2208-4e25-a364-70d45dfbf1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=4439&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6138/2022</t>
+  </si>
+  <si>
+    <t>pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t>Jeka Vlaisavljević; Slavko Smolčić; Tatjana Žegarac; petar Kliska</t>
+  </si>
+  <si>
+    <t>04.07.2023. 14:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db</t>
+  </si>
+  <si>
+    <t>oglas žegarac tatjana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8fbabb-f4d5-4b35-969f-aa1e4412d1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=6138&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1553/2021</t>
+  </si>
+  <si>
+    <t>Branko Popović</t>
+  </si>
+  <si>
+    <t>04.07.2023. 13:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447</t>
+  </si>
+  <si>
+    <t>OGLAS POPOVIĆ BRANKO.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b14dbe5-e02e-4d93-a900-408f1da34447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Z&amp;predmet=1553&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-2566/2023</t>
+  </si>
+  <si>
+    <t>03.07.2023. 10:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e</t>
+  </si>
+  <si>
+    <t>z-2566  2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37245f68-bb13-4795-a6e4-d152217ea14e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=z&amp;predmet=2566&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ANA TOMLJENOVIĆ; DUNJA DATO; MARA PALLUCI</t>
+  </si>
+  <si>
+    <t>08.12.2021. 07:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118</t>
+  </si>
+  <si>
+    <t>370917193558_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09e10e70-f369-4d94-a332-7174e5c54118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-123/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>54161922009</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=123&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2021.</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>26342260394</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ 26342260394; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-20/2021</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKO POLJE 71, 53000 Smiljansko Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>28164020055</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-700/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2020.</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>73629126216</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-6/2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1802/2021-2</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ</t>
+  </si>
+  <si>
+    <t>VLAŠIĆKA ULICA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>74659653400</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 08:38:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=6&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-546/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2021.</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 109, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26706360233</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ 26706360233; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2021. 07:58:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb/dokumenti/preuzimanje</t>
-[...1634 lines deleted...]
-    <t>Rješenje od 16.07.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-143/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2021.</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16622647535</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:59:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1803/2021-2</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-42/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2021.</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ</t>
+  </si>
+  <si>
+    <t>ORNICE 16, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>12269042772</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ 12269042772; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:56:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=42&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-29/2021</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 15 1, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>06186638234</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ 06186638234; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-30/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ĐOKO DIMIĆ</t>
+  </si>
+  <si>
+    <t>PRLJEVO 31, 23440 Prljevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>18861393206</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ĐOKO DIMIĆ 18861393206</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:42:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=30&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZORAN KAJIŠIĆ 06186638234</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:40:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-44/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 6 A, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72963041868</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=44&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Čojluk, Hrvatska</t>
+  </si>
+  <si>
+    <t>55274727651</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; Vjerovnicima / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-55/2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SENJSKIH ŽRTAVA 15, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>19885381260</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-62/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2021.</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ</t>
+  </si>
+  <si>
+    <t>MASLENIČKA 13, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34033274933</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ 34033274933; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-58/2021</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGREBAČKA 19, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>96738187398</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=58&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-43/2021</t>
+  </si>
+  <si>
+    <t>ĐURO KADIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 11, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>17736729598</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=43&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjrovnicima; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima; ZLATKO IVANIŠEVIĆ 19885381260</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; Vjerovnicima</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-50/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2021.</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA</t>
+  </si>
+  <si>
+    <t>DONJI ŠTRBCI 15, 53250 Donji Štrbci, Hrvatska</t>
+  </si>
+  <si>
+    <t>16307700260</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA 16307700260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=50&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 11, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>21518374937</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ 21518374937; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:19:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-147/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2021.</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donji Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03159344459</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.07.2021. 12:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=147&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>ANTE GRDIĆ 18670234110; Vodovod Korenica d. o. o. 85899000581</t>
+  </si>
+  <si>
+    <t>29.06.2021. 10:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2fe3f0-8ad8-473e-97ec-806e4cf20a0d</t>
+  </si>
+  <si>
+    <t>ovrv-20.PDF</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2fe3f0-8ad8-473e-97ec-806e4cf20a0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-52/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2021.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PETRA SVAČIĆA 25, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73657053798</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ 73657053798; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2021. 13:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-68/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.05.2021.</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ</t>
+  </si>
+  <si>
+    <t>DUBROVAČKA ULICA 7, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>75827858295</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ 75827858295; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.06.2021. 08:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=68&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-69/2021</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ</t>
+  </si>
+  <si>
+    <t>VELIKA PLANA 18, 53000 Velika Plana, Hrvatska</t>
+  </si>
+  <si>
+    <t>88710697994</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ 88710697994; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=69&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.05.2021.</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916</t>
+  </si>
+  <si>
+    <t>Prilog Sp-68_2021-1-1 - Obavijest potrošaču o objavi Poziva na eOglasnoj ploči.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2021.</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; Vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-122/2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>27497124037</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; ODVJETNIČKO DRUŠTVO BORIĆ &amp; TOŠ društvo s ograničenom odgovornošću 73065460190</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=122&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima potrošača; ZORAN POPOVIĆ 03159344459</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-126/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE KATARINE 7, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40204787323</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=126&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-16/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2021.</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ</t>
+  </si>
+  <si>
+    <t>ŽABICA 47, 53000 Žabica, Hrvatska</t>
+  </si>
+  <si>
+    <t>00901750991</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=16&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-23/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2021.</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ</t>
+  </si>
+  <si>
+    <t>MALO POLJE 54, 53202 Malo Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>05984334953</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ 05984334953; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:16:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=23&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-133/2020</t>
+  </si>
+  <si>
+    <t>MIRKO BAŠIĆ</t>
+  </si>
+  <si>
+    <t>KONJSKO BRDO 32, 53202 Konjsko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>51925289772</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; MIRKO BAŠIĆ 51925289772</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:14:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=133&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-49/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 8 D, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>34958796693</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ 34958796693; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2021. 14:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=49&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-36/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2021.</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA JOSIPA JELAČIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>05780371497</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ 05780371497; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-12/2021</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 30, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>04361523613</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA 04361523613; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:35:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-21/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2021.</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA</t>
+  </si>
+  <si>
+    <t>BRUŠANE 9, 53000 Brušane, Hrvatska</t>
+  </si>
+  <si>
+    <t>21558498755</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA 21558498755; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=21&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-33/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2021.</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 25 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53663555984</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ 53663555984; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:00:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=33&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-696/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-4061/2020-2</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ</t>
+  </si>
+  <si>
+    <t>SMOLJANAC 48 4, 53230 Smoljanac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09507009780</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ 09507009780; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.04.2021. 13:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=696&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2035/2020-2</t>
+  </si>
+  <si>
+    <t>Kaniža Gospićka 63, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:01:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2021.</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.02.2021. 13:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-19/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.02.2021.</t>
+  </si>
+  <si>
+    <t>Ivica Balint</t>
+  </si>
+  <si>
+    <t>Plitvička 75, 53250 Donji Lapac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40499225244</t>
+  </si>
+  <si>
+    <t>Ivica Balint 40499225244; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.02.2021. 13:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=19&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2080/2020-2</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>09.02.2021. 09:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.02.2021.</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ</t>
+  </si>
+  <si>
+    <t>DRAVSKA ULICA 6, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03890155838</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ 03890155838; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.02.2021. 09:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-116/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba</t>
+  </si>
+  <si>
+    <t>Ul.kralja Tomislava 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>87390643608</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba 87390643608; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.02.2021. 11:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=116&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-138/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.02.2021.</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 92, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15701936980</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ 15701936980; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=138&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-144/2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 26, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09329275032</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=144&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 26 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>48624289194</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; SINIŠA BOGDANIĆ 48624289194</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=139&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ 48624289194; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-12/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA EUGENA KVATERNIKA 3, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45809800014</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ 45809800014; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-132/2020</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FERDINANDA KOVAČEVIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>81201917555</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ 81201917555; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=132&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-145/2020</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ</t>
+  </si>
+  <si>
+    <t>DERINGAJ 41, 23440 Deringaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>04977452647</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ 04977452647; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=145&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2021</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 73 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>31937178152</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ 31937178152; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:30:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.11.2020.</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-127/2020</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 66, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>42100452448</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ 42100452448; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=127&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:44:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ</t>
+  </si>
+  <si>
+    <t>KRUŠKOVAČA 62, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70719711788</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ 70719711788; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:42:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-365/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.11.2020.</t>
+  </si>
+  <si>
+    <t>Marko Šop</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 242, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>23446981168</t>
+  </si>
+  <si>
+    <t>Marko Šop 23446981168; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2020. 10:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=365&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-20/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2428/2020-2</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER</t>
+  </si>
+  <si>
+    <t>MALI DOL 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93983626923</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.09.2020. 13:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-115/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1346/2020-2</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VILE VELEBITA 6, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>69162091181</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ 69162091181; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.09.2020. 09:52:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-664/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž -2328/2020-2, od 21.07.2020.</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ</t>
+  </si>
+  <si>
+    <t>KUTEREVO 17, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>75545648199</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.08.2020. 09:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=664&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-55/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2020.</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 7, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>08772879415</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ 08772879415; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2020. 16:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-211/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2532/2020-2</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP</t>
+  </si>
+  <si>
+    <t>JASIKOVAČKA ULICA 12, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>00522476569</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP 00522476569; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>12.08.2020. 13:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=211&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-101/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2020.</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ</t>
+  </si>
+  <si>
+    <t>DINARSKA 2, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>85848580284</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ 85848580284; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.06.2020. 12:48:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=101&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-682/2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 20, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>34490887659</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659</t>
+  </si>
+  <si>
+    <t>10.06.2020. 09:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=682&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-92/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2020.</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53167593734</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ 53167593734; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:14:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=92&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ</t>
+  </si>
+  <si>
+    <t>MALI KIJEC 26, 51511 Omišalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>26531030553</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ 26531030553; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-106/2020</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=106&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-73/2020</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54913820313</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ 54913820313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=73&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-63/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2020.</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>77829323578</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ 77829323578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=63&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-52/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2020.</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 14, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>28527384742</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ 28527384742; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-35/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2020.</t>
+  </si>
+  <si>
+    <t>MUNIRA KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANTE STARČEVIĆA 4, 53288 Karlobag, Hrvatska</t>
+  </si>
+  <si>
+    <t>65080263224</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; MUNIRA KEŠKIĆ 65080263224</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:19:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=35&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-28/2020</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJI KOSINJ 254, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94517027968</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ 94517027968; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-690/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2020.</t>
+  </si>
+  <si>
+    <t>ENA LIVADA</t>
+  </si>
+  <si>
+    <t>KARLOVAČKA ULICA 17, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>66856213658</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=690&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-687/2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ</t>
+  </si>
+  <si>
+    <t>KANIŠKA ULICA 73, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>83216348232</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232</t>
+  </si>
+  <si>
+    <t>08.06.2020. 11:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=687&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2020.</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-729/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2020.</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA JOSIPA JOVIĆA 77, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>03038985095</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ 03038985095; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=729&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ</t>
+  </si>
+  <si>
+    <t>BUDAK 114, 53000 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>71681781303</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ 71681781303; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. ANTE STARČEVIĆA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>12111832360</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ 12111832360; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-5/2020</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SVETOG JOSIPA 1 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>39609990532</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ 39609990532; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2020</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ</t>
+  </si>
+  <si>
+    <t>73915469310</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ 73915469310; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-13/2020</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ</t>
+  </si>
+  <si>
+    <t>BILAJ 27 1, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94660629046</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ 94660629046; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=13&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-14/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.04.2020.</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ</t>
+  </si>
+  <si>
+    <t>TRG STJEPANA RADIĆA 5, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>96733988124</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=14&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2020</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJAN 90, 53000 Smiljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>86047294960</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ 86047294960; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-22/2020</t>
+  </si>
+  <si>
+    <t>ELVIS MAJSTOROVIĆ</t>
+  </si>
+  <si>
+    <t>TIHI DOL 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51676326034</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; ELVIS MAJSTOROVIĆ 51676326034</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=22&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-26/2020</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ</t>
+  </si>
+  <si>
+    <t>BRUVNO 10 B, 23440 Bruvno, Hrvatska</t>
+  </si>
+  <si>
+    <t>08973544428</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ 08973544428; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 12:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-670/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1232/2020-3</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ</t>
+  </si>
+  <si>
+    <t>BRLOG 255, 53220 Brlog, Hrvatska</t>
+  </si>
+  <si>
+    <t>47978101370</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ 47978101370; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.06.2020. 08:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=670&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-724/2019</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22879161851</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK 22879161851; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=724&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-702/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2020.</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 5 1, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>51538970578</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ 51538970578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:53:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=702&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-699/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2020.</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ</t>
+  </si>
+  <si>
+    <t>PARČIĆI 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72280384540</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ 72280384540; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=699&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-698/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.04.2020.</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ</t>
+  </si>
+  <si>
+    <t>69622242343</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; RANKA KOLIĆ 69622242343</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=698&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ 69622242343; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-692/2019</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA CESARICA-GUVNINE 4, 53288 Cesarica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77403645396</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ 77403645396; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=692&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-689/2019</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 14, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>07533918680</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ 07533918680; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:17:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=689&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-688/2019</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ</t>
+  </si>
+  <si>
+    <t>DOLJANI 21 A, 53220 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00609189313</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ 00609189313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=688&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-686/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2020.</t>
+  </si>
+  <si>
+    <t>RADE JUG</t>
+  </si>
+  <si>
+    <t>MUKINJE 50, 53230 Plitvička Jezera, Hrvatska</t>
+  </si>
+  <si>
+    <t>56026555831</t>
+  </si>
+  <si>
+    <t>RADE JUG 56026555831; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=686&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-685/2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=685&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:45:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-679/2019</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 6 A, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>01936641449</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ 01936641449; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:40:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=679&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-678/2019</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ</t>
+  </si>
+  <si>
+    <t>KVARTE 61, 53202 Kvarte, Hrvatska</t>
+  </si>
+  <si>
+    <t>46300366255</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ 46300366255; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=678&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-676/2019</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 29, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15787097922</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ 15787097922; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=676&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-675/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC</t>
+  </si>
+  <si>
+    <t>RAMLJANI 11, 53220 Ramljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>79816915340</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC 79816915340; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:19:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=675&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-669/2019</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ</t>
+  </si>
+  <si>
+    <t>PODOŠTRA 137, 53000 Podoštra, Hrvatska</t>
+  </si>
+  <si>
+    <t>80778983059</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ 80778983059; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=669&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-666/2019</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 56 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>01672730757</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ 01672730757; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=666&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; INKASO.HR d.o.o. za naplatu potraživanja 82925459345</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; EOS MATRIX d.o.o. za poslovne usluge 76674680107</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-661/2019</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ</t>
+  </si>
+  <si>
+    <t>SINAC 92, 53220 Sinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93862734347</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ 93862734347; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 10:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=661&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-674/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.11.2019.</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>34243997601</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ 34243997601</t>
+  </si>
+  <si>
+    <t>30.03.2020. 11:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=674&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-567/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2020.</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ</t>
+  </si>
+  <si>
+    <t>BUŽIM 120, 53000 Bužim, Hrvatska</t>
+  </si>
+  <si>
+    <t>82242975626</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ 82242975626; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.03.2020. 17:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=567&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-515/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.01.2020.</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 96, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97851427320</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA 97851427320</t>
+  </si>
+  <si>
+    <t>21.01.2020. 07:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=515&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-18/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2019.</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 34, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>32690401853</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ 32690401853; e oglasna ploča / ULOGA: svim sudionica</t>
+  </si>
+  <si>
+    <t>28.11.2019. 10:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=18&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-653/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.11.2019.</t>
+  </si>
+  <si>
+    <t>DELIANG WANG</t>
+  </si>
+  <si>
+    <t>ULICA KARLA BRKLJAČIĆA 2, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>52274092710</t>
+  </si>
+  <si>
+    <t>DELIANG WANG 52274092710; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=653&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-627/2019</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK</t>
+  </si>
+  <si>
+    <t>PODUDBINA 9, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05699854708</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK 05699854708; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=627&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-602/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.11.2019.</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>76014488892</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ 76014488892; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>22.11.2019. 22:08:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=602&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-88/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.11.2019.</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT</t>
+  </si>
+  <si>
+    <t>06385221817</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT 06385221817; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.11.2019. 20:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=88&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-5/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine Sp-5/2016-57</t>
+  </si>
+  <si>
+    <t>Nenad Udorović</t>
+  </si>
+  <si>
+    <t>Hrv. Časnika Ivana Čanića Baje 10, 53000, Lički Osik</t>
+  </si>
+  <si>
+    <t>26078992690</t>
+  </si>
+  <si>
+    <t>Nadramija i Partneri, odvjetničko društvo d.o.o.  | 64250015473; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9</t>
+  </si>
+  <si>
+    <t>35017457.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00</t>
+  </si>
+  <si>
+    <t>35017455.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Republika Hrvatska - po ODO-GUO Gospić</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce</t>
+  </si>
+  <si>
+    <t>35017452.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7</t>
+  </si>
+  <si>
+    <t>35017456.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1</t>
+  </si>
+  <si>
+    <t>35017453.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:32:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea</t>
+  </si>
+  <si>
+    <t>35017454.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; e-Oglasna ploča OSGS stečajna</t>
+  </si>
+  <si>
+    <t>30.04.2019. 10:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8</t>
+  </si>
+  <si>
+    <t>35013791.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje 29.04.2019.</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9</t>
+  </si>
+  <si>
+    <t>35008251.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Odvjetnica Sonja Šoštar</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00</t>
+  </si>
+  <si>
+    <t>35008248.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9</t>
+  </si>
+  <si>
+    <t>35008255.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a</t>
+  </si>
+  <si>
+    <t>35008247.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46</t>
+  </si>
+  <si>
+    <t>35008246.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča OSGS; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1</t>
+  </si>
+  <si>
+    <t>35008190.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge  | 17863542417</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00</t>
+  </si>
+  <si>
+    <t>35008242.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea</t>
+  </si>
+  <si>
+    <t>35008245.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-3/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-3/2016-43</t>
+  </si>
+  <si>
+    <t>Kaniža Gospićka 63, 53000, Kaniža Gospićka</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija 70571938223; e-oglasna ploča sudova</t>
+  </si>
+  <si>
+    <t>23.04.2019. 12:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0</t>
+  </si>
+  <si>
+    <t>34920379.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-5/2016-38</t>
+  </si>
+  <si>
+    <t>MUP, PP Gospić  | 36162371878; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a</t>
+  </si>
+  <si>
+    <t>32697963.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; USLUGA društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju  | 90077579259</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4</t>
+  </si>
+  <si>
+    <t>32697953.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-2/2016-35</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d.  | 26187994862; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1</t>
+  </si>
+  <si>
+    <t>32697297.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; UNIQA osiguranje d.d.  | 75665455333</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658</t>
+  </si>
+  <si>
+    <t>32697948.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc</t>
+  </si>
+  <si>
+    <t>32697281.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963</t>
+  </si>
+  <si>
+    <t>32697975.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60</t>
+  </si>
+  <si>
+    <t>32697970.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milan Fajdić  | 44441401212; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a</t>
+  </si>
+  <si>
+    <t>32697972.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Sberbank d.d.  | 78427478595</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02</t>
+  </si>
+  <si>
+    <t>32697976.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563</t>
+  </si>
+  <si>
+    <t>32697803.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRAD GOSPIĆ  | 22538763965; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765</t>
+  </si>
+  <si>
+    <t>32697955.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b</t>
+  </si>
+  <si>
+    <t>32697295.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405</t>
+  </si>
+  <si>
+    <t>32697943.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Upravni sud u Rijeci  | 46227608101</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb</t>
+  </si>
+  <si>
+    <t>32697960.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812</t>
+  </si>
+  <si>
+    <t>32697294.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; ZA TEBE društvo s ograničenom odgovornošću za telekomunikacije, trgovinu i usluge  | 21352201746</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa</t>
+  </si>
+  <si>
+    <t>32697971.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d.  | 87311810356; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392</t>
+  </si>
+  <si>
+    <t>32697956.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-3/2016-29</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162</t>
+  </si>
+  <si>
+    <t>32697114.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ODO u Gospiću  | 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6</t>
+  </si>
+  <si>
+    <t>32697800.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEI Zagreb društvo s ograničenom odgovornošću za usluge  | 57423921801; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001</t>
+  </si>
+  <si>
+    <t>32697153.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Gospiću  | 72336759011; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e</t>
+  </si>
+  <si>
+    <t>32697112.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425</t>
+  </si>
+  <si>
+    <t>32697283.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4</t>
+  </si>
+  <si>
+    <t>32697158.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996</t>
+  </si>
+  <si>
+    <t>32697115.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5</t>
+  </si>
+  <si>
+    <t>32697804.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Porezna uprava Gospić  | 18683136487</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80</t>
+  </si>
+  <si>
+    <t>32697979.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8</t>
+  </si>
+  <si>
+    <t>32697156.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e</t>
+  </si>
+  <si>
+    <t>32697978.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Prekršajni sud u Gospiću  | 88765893266</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e</t>
+  </si>
+  <si>
+    <t>32697966.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79</t>
+  </si>
+  <si>
+    <t>32697109.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO  | 02535697732; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602</t>
+  </si>
+  <si>
+    <t>32697802.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti  | 64163074544; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f1987a-ab6d-4688-a92d-3f7a63f74ccb</t>
+  </si>
+  <si>
+    <t>32697952.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f1987a-ab6d-4688-a92d-3f7a63f74ccb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1382f219-8545-42fb-a014-daf640fff18c</t>
+  </si>
+  <si>
+    <t>32697292.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1382f219-8545-42fb-a014-daf640fff18c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; OPĆINSKI SUD U GOSPIĆU  | 29608777564</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cc94e6-ac44-45c8-add1-63af495965a1</t>
+  </si>
+  <si>
+    <t>32697941.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cc94e6-ac44-45c8-add1-63af495965a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinski sud u Osijeku  | 38625793303; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dbefef-3b28-41c6-819f-23d1658e59ce</t>
+  </si>
+  <si>
+    <t>32697282.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dbefef-3b28-41c6-819f-23d1658e59ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIMA SOLVENT društvo s ograničenom odgovornošću za financijsko posredovanje, zastupanje i usluge  | 35029956158; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da49980e-ca63-4326-adf7-a938f4459b14</t>
+  </si>
+  <si>
+    <t>32697298.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da49980e-ca63-4326-adf7-a938f4459b14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti  | 64163074544; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79710f71-92c8-44ca-be0f-f9167a60e694</t>
+  </si>
+  <si>
+    <t>32697285.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79710f71-92c8-44ca-be0f-f9167a60e694/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d.  | 87311810356; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb09fe1f-46ac-4caa-b568-cbdfb5c4b60f</t>
+  </si>
+  <si>
+    <t>32697293.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb09fe1f-46ac-4caa-b568-cbdfb5c4b60f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; RWE ENERGIJA d.o.o. za opskrbu energijom  | 81103558092</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed5f1c0-e8f4-47a9-98e6-e9c5eb77b8c2</t>
+  </si>
+  <si>
+    <t>32697951.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed5f1c0-e8f4-47a9-98e6-e9c5eb77b8c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RH, Osječno-baranjska županija, Upravni odjel za financije  | 10383308860; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f578aed-b803-47ae-8f9c-a5b9df901ff2</t>
+  </si>
+  <si>
+    <t>32697805.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f578aed-b803-47ae-8f9c-a5b9df901ff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf8f819-0881-4fa6-aabf-d52a8c8fbcec</t>
+  </si>
+  <si>
+    <t>32697144.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf8f819-0881-4fa6-aabf-d52a8c8fbcec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>B2  KAPITAL d.o.o. za poslovne usluge  | 57509775367; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d166825a-d746-4012-b8b2-f71b769d3a9e</t>
+  </si>
+  <si>
+    <t>32697291.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d166825a-d746-4012-b8b2-f71b769d3a9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e74981d-6f25-4f4e-bce5-47c3de33fc12</t>
+  </si>
+  <si>
+    <t>32697939.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e74981d-6f25-4f4e-bce5-47c3de33fc12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c362a336-c5bb-414d-8d7d-a9103aef3588</t>
+  </si>
+  <si>
+    <t>32697959.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c362a336-c5bb-414d-8d7d-a9103aef3588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; USLUGA društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju  | 90077579259</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12c1b4-603c-4d1c-8271-60a2a4a41448</t>
+  </si>
+  <si>
+    <t>32697284.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12c1b4-603c-4d1c-8271-60a2a4a41448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama  | 28921383001; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615d5b7-ba03-42d8-9c91-ffe8e0a1a2dd</t>
+  </si>
+  <si>
+    <t>32697945.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615d5b7-ba03-42d8-9c91-ffe8e0a1a2dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Tele2 d.o.o. za telekomunikacijske usluge  | 70133616033</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efb43e-e6dc-4735-b5a3-b0c20cc396c1</t>
+  </si>
+  <si>
+    <t>32697958.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efb43e-e6dc-4735-b5a3-b0c20cc396c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>FERVOR  društvo s ograničenom odgovornošću za trgovinu i usluge  | 76137162986; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6640591-a825-42e6-aa2b-77be898f734b</t>
+  </si>
+  <si>
+    <t>32697288.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6640591-a825-42e6-aa2b-77be898f734b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9532e7a7-a760-4900-af09-c7cd7646b1a0</t>
+  </si>
+  <si>
+    <t>32697942.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9532e7a7-a760-4900-af09-c7cd7646b1a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d.  | 26187994862; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c579a042-cbf1-4b50-980a-e9e48331f317</t>
+  </si>
+  <si>
+    <t>32697967.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c579a042-cbf1-4b50-980a-e9e48331f317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-4/2016-28</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 45, 53000, Gospić</t>
+  </si>
+  <si>
+    <t>Financijska agenija  | 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:33:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5309536-91f1-418c-80db-95f5f2776902</t>
+  </si>
+  <si>
+    <t>32695977.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5309536-91f1-418c-80db-95f5f2776902/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:33:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fd8c25-3476-45b5-b186-852f357f0932</t>
+  </si>
+  <si>
+    <t>32695975.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fd8c25-3476-45b5-b186-852f357f0932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; VIP net d.o.o.  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20d0334-eb1b-4afe-8f0a-4ce7ae058b25</t>
+  </si>
+  <si>
+    <t>32695976.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20d0334-eb1b-4afe-8f0a-4ce7ae058b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; Odvjetnik Saša Pavličić Bekić</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76</t>
+  </si>
+  <si>
+    <t>32695979.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-1/2016-51</t>
   </si>
   <si>
     <t>Naza Durmić</t>
   </si>
   <si>
+    <t>Popa Frana Biničkog 8, 53000, Lički Osik</t>
+  </si>
+  <si>
     <t>15273065299</t>
   </si>
   <si>
-    <t>FINA Gospić; Naza Durmić 15273065299</t>
-[...35 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/22498095-14a4-42fb-9deb-8ecb3b154458/dokumenti/preuzimanje</t>
+    <t>E-oglasna ploča sudova; Naza Durmić 15273065299</t>
+  </si>
+  <si>
+    <t>30.10.2018. 09:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242</t>
+  </si>
+  <si>
+    <t>32496007.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Sp-1/2017</t>
+  </si>
+  <si>
+    <t>Rješenje Sp-1/2017-41</t>
+  </si>
+  <si>
+    <t>Branislav Radin</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Franje Tuđmana 29, 53000, Gospić</t>
+  </si>
+  <si>
+    <t>82168285646</t>
+  </si>
+  <si>
+    <t>Branislav Radin 82168285646; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.10.2018. 10:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f7e4b0-e0d7-486d-b254-71a9ba18990a</t>
+  </si>
+  <si>
+    <t>32296480.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f7e4b0-e0d7-486d-b254-71a9ba18990a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja Sp-1/2016-47</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>31.08.2018. 10:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97442d6-bd16-4594-a338-0fe85308c204</t>
+  </si>
+  <si>
+    <t>31579083.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97442d6-bd16-4594-a338-0fe85308c204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak Sp-1/2016-44</t>
+  </si>
+  <si>
+    <t>27.08.2018. 15:02:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c9b402-ad97-41b4-a851-be049e760c6a</t>
+  </si>
+  <si>
+    <t>31514547.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c9b402-ad97-41b4-a851-be049e760c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Potvrda o imenovanju povjerenika Sp-1/2016-39</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:59:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30746f16-a684-4124-89a9-19f76914cd3e</t>
+  </si>
+  <si>
+    <t>31495085.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30746f16-a684-4124-89a9-19f76914cd3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf8f9db-f832-49dc-bc4d-9f18ac4a0062</t>
+  </si>
+  <si>
+    <t>31493283.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf8f9db-f832-49dc-bc4d-9f18ac4a0062/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik s ročišta radi saslušanja stečajnog vjerovnika, stečajnog povjerenika i dužnika Sp-1/2016-40</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744</t>
+  </si>
+  <si>
+    <t>31493279.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-1/2016-35</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; Rakarec Stjepan</t>
+  </si>
+  <si>
+    <t>20.07.2018. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3</t>
+  </si>
+  <si>
+    <t>31245993.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Naza Durmić 15273065299</t>
-  </si>
-[...6905 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>20.07.2018. 11:02:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77</t>
   </si>
   <si>
     <t>31245990.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača Sp-1/2017-32</t>
   </si>
   <si>
     <t>Branislav Radin 82168285646; Splitska banka d.d.</t>
   </si>
   <si>
     <t>13.07.2018. 11:02:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43fcf811-577e-44c6-87b7-2ec1edf88b41</t>
   </si>
@@ -11952,51 +11919,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N657"/>
+  <dimension ref="A1:N706"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12048,26860 +12015,29002 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>47</v>
       </c>
       <c r="I6" t="s">
         <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="K9" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="L10" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="K11" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="L11" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="N11" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" t="s">
+        <v>87</v>
+      </c>
+      <c r="J12" t="s">
         <v>72</v>
       </c>
-      <c r="I12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="N12" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="D13" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="I13" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="J13" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="L13" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="M13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="D14" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="I14" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="J14" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="M14" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="I15" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="J15" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="D16" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="I16" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="J16" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="L16" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="N16" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="I17" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="J17" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="K17" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="M17" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="N17" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s">
-        <v>111</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I18" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="K18" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="L18" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="M18" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="N18" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
+        <v>134</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+      <c r="I19" t="s">
+        <v>135</v>
+      </c>
+      <c r="J19" t="s">
         <v>122</v>
       </c>
-      <c r="E19" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="L19" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="M19" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D20" t="s">
-        <v>133</v>
-[...9 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I20" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J20" t="s">
-        <v>81</v>
+        <v>142</v>
       </c>
       <c r="K20" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L20" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="M20" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="N20" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D21" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="I21" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="J21" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="K21" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="L21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D22" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="I22" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J22" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="K22" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="L22" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="M22" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="N22" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I23" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J23" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K23" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="L23" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="N23" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D24" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="I24" t="s">
+        <v>173</v>
+      </c>
+      <c r="J24" t="s">
+        <v>166</v>
+      </c>
+      <c r="K24" t="s">
+        <v>174</v>
+      </c>
+      <c r="L24" t="s">
         <v>168</v>
       </c>
-      <c r="J24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M24" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="N24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I25" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="J25" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="K25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="L25" t="s">
-        <v>179</v>
+        <v>35</v>
       </c>
       <c r="M25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I26" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="J26" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="K26" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="L26" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="M26" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="N26" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D27" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I27" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J27" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="K27" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="L27" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="M27" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="N27" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="K28" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="L28" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M28" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="N28" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D29" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>202</v>
+        <v>164</v>
       </c>
       <c r="I29" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="J29" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="K29" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="L29" t="s">
-        <v>205</v>
+        <v>168</v>
       </c>
       <c r="M29" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="N29" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="I30" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="J30" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="K30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="L30" t="s">
-        <v>213</v>
+        <v>35</v>
       </c>
       <c r="M30" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D31" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I31" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="J31" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="K31" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="L31" t="s">
-        <v>221</v>
+        <v>35</v>
       </c>
       <c r="M31" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="N31" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D32" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>226</v>
+        <v>164</v>
       </c>
       <c r="I32" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J32" t="s">
-        <v>81</v>
+        <v>166</v>
       </c>
       <c r="K32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L32" t="s">
-        <v>229</v>
+        <v>168</v>
       </c>
       <c r="M32" t="s">
         <v>230</v>
       </c>
-      <c r="N32"/>
+      <c r="N32" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D33" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I33" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J33" t="s">
-        <v>81</v>
+        <v>236</v>
       </c>
       <c r="K33" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L33" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M33" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="N33" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="D34" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="I34" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="J34" t="s">
-        <v>81</v>
+        <v>236</v>
       </c>
       <c r="K34" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="L34" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="M34" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>245</v>
+      </c>
+      <c r="N34" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D35" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>245</v>
+        <v>164</v>
       </c>
       <c r="I35" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J35" t="s">
-        <v>81</v>
+        <v>250</v>
       </c>
       <c r="K35" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="L35" t="s">
-        <v>248</v>
+        <v>168</v>
       </c>
       <c r="M35" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="N35" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="D36" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>251</v>
+        <v>164</v>
       </c>
       <c r="I36" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>81</v>
+        <v>250</v>
       </c>
       <c r="K36" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="L36" t="s">
-        <v>254</v>
+        <v>168</v>
       </c>
       <c r="M36" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>258</v>
+      </c>
+      <c r="N36" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D37" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I37" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="J37" t="s">
-        <v>81</v>
+        <v>250</v>
       </c>
       <c r="K37" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="L37" t="s">
-        <v>260</v>
+        <v>35</v>
       </c>
       <c r="M37" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="N37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D38" t="s">
-        <v>264</v>
+        <v>46</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I38" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="J38" t="s">
-        <v>29</v>
+        <v>236</v>
       </c>
       <c r="K38" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="L38" t="s">
-        <v>268</v>
+        <v>50</v>
       </c>
       <c r="M38" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="N38" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D39" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I39" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="J39" t="s">
-        <v>29</v>
+        <v>236</v>
       </c>
       <c r="K39" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="L39" t="s">
-        <v>276</v>
+        <v>151</v>
       </c>
       <c r="M39" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="N39" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="D40" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="I40" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J40" t="s">
-        <v>29</v>
+        <v>250</v>
       </c>
       <c r="K40" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L40" t="s">
-        <v>283</v>
+        <v>168</v>
       </c>
       <c r="M40" t="s">
         <v>284</v>
       </c>
       <c r="N40" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D41" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>287</v>
+        <v>164</v>
       </c>
       <c r="I41" t="s">
         <v>288</v>
       </c>
       <c r="J41" t="s">
-        <v>177</v>
+        <v>250</v>
       </c>
       <c r="K41" t="s">
         <v>289</v>
       </c>
       <c r="L41" t="s">
-        <v>213</v>
+        <v>168</v>
       </c>
       <c r="M41" t="s">
         <v>290</v>
       </c>
       <c r="N41" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>292</v>
       </c>
       <c r="D42" t="s">
         <v>293</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>294</v>
       </c>
       <c r="I42" t="s">
         <v>295</v>
       </c>
       <c r="J42" t="s">
-        <v>177</v>
+        <v>250</v>
       </c>
       <c r="K42" t="s">
         <v>296</v>
       </c>
       <c r="L42" t="s">
+        <v>35</v>
+      </c>
+      <c r="M42" t="s">
         <v>297</v>
       </c>
-      <c r="M42" t="s">
+      <c r="N42" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
+        <v>299</v>
+      </c>
+      <c r="D43" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>164</v>
+      </c>
+      <c r="I43" t="s">
+        <v>301</v>
+      </c>
+      <c r="J43" t="s">
+        <v>250</v>
+      </c>
+      <c r="K43" t="s">
         <v>302</v>
       </c>
-      <c r="I43" t="s">
+      <c r="L43" t="s">
+        <v>168</v>
+      </c>
+      <c r="M43" t="s">
         <v>303</v>
       </c>
-      <c r="J43" t="s">
-[...2 lines deleted...]
-      <c r="K43" t="s">
+      <c r="N43" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>308</v>
+        <v>254</v>
       </c>
       <c r="D44" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>310</v>
+        <v>91</v>
       </c>
       <c r="I44" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="J44" t="s">
-        <v>312</v>
+        <v>72</v>
       </c>
       <c r="K44" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="L44" t="s">
-        <v>314</v>
+        <v>168</v>
       </c>
       <c r="M44" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="N44" t="s">
-        <v>316</v>
+        <v>259</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>317</v>
+        <v>206</v>
       </c>
       <c r="D45" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="I45" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K45" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="L45" t="s">
-        <v>322</v>
+        <v>168</v>
       </c>
       <c r="M45" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="N45" t="s">
-        <v>324</v>
+        <v>211</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="D46" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>325</v>
+        <v>91</v>
       </c>
       <c r="I46" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K46" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="L46" t="s">
-        <v>322</v>
+        <v>168</v>
       </c>
       <c r="M46" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="N46" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>329</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>331</v>
+        <v>91</v>
       </c>
       <c r="I47" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K47" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="L47" t="s">
-        <v>334</v>
+        <v>168</v>
       </c>
       <c r="M47" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="N47" t="s">
-        <v>336</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="D48" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="I48" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K48" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="L48" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="M48" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="N48" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>341</v>
+        <v>171</v>
       </c>
       <c r="D49" t="s">
-        <v>342</v>
+        <v>305</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>343</v>
+        <v>91</v>
       </c>
       <c r="I49" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="J49" t="s">
-        <v>345</v>
+        <v>72</v>
       </c>
       <c r="K49" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="L49" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M49" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="N49" t="s">
-        <v>348</v>
+        <v>176</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>349</v>
+        <v>286</v>
       </c>
       <c r="D50" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>351</v>
+        <v>91</v>
       </c>
       <c r="I50" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="J50" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K50" t="s">
-        <v>353</v>
+        <v>332</v>
       </c>
       <c r="L50" t="s">
-        <v>354</v>
+        <v>168</v>
       </c>
       <c r="M50" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="N50" t="s">
-        <v>356</v>
+        <v>291</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>357</v>
+        <v>335</v>
       </c>
       <c r="D51" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>336</v>
+      </c>
+      <c r="E51" t="s">
+        <v>337</v>
+      </c>
+      <c r="F51" t="s">
+        <v>338</v>
+      </c>
+      <c r="G51" t="s">
+        <v>339</v>
+      </c>
       <c r="H51" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="I51" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="J51" t="s">
-        <v>81</v>
+        <v>323</v>
       </c>
       <c r="K51" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="L51" t="s">
-        <v>362</v>
+        <v>343</v>
       </c>
       <c r="M51" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="N51" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="D52" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>336</v>
+      </c>
+      <c r="E52" t="s">
+        <v>337</v>
+      </c>
+      <c r="F52" t="s">
+        <v>338</v>
+      </c>
+      <c r="G52" t="s">
+        <v>339</v>
+      </c>
       <c r="H52" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="I52" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
       <c r="J52" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="K52" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="L52" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="M52" t="s">
-        <v>371</v>
+        <v>349</v>
       </c>
       <c r="N52" t="s">
-        <v>372</v>
+        <v>345</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="D53" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>336</v>
+      </c>
+      <c r="E53" t="s">
+        <v>337</v>
+      </c>
+      <c r="F53" t="s">
+        <v>338</v>
+      </c>
+      <c r="G53" t="s">
+        <v>339</v>
+      </c>
       <c r="H53" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
       <c r="I53" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="J53" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="K53" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="L53" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="M53" t="s">
-        <v>376</v>
+        <v>353</v>
       </c>
       <c r="N53" t="s">
-        <v>372</v>
+        <v>345</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>377</v>
+        <v>335</v>
       </c>
       <c r="D54" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>336</v>
+      </c>
+      <c r="E54" t="s">
+        <v>337</v>
+      </c>
+      <c r="F54" t="s">
+        <v>338</v>
+      </c>
+      <c r="G54" t="s">
+        <v>339</v>
+      </c>
       <c r="H54" t="s">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="I54" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="J54" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="K54" t="s">
-        <v>380</v>
+        <v>356</v>
       </c>
       <c r="L54" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="M54" t="s">
-        <v>381</v>
+        <v>357</v>
       </c>
       <c r="N54" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>377</v>
+        <v>335</v>
       </c>
       <c r="D55" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>336</v>
+      </c>
+      <c r="E55" t="s">
+        <v>337</v>
+      </c>
+      <c r="F55" t="s">
+        <v>338</v>
+      </c>
+      <c r="G55" t="s">
+        <v>339</v>
+      </c>
       <c r="H55" t="s">
-        <v>383</v>
+        <v>358</v>
       </c>
       <c r="I55" t="s">
-        <v>384</v>
+        <v>359</v>
       </c>
       <c r="J55" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="K55" t="s">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="L55" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="M55" t="s">
-        <v>386</v>
+        <v>361</v>
       </c>
       <c r="N55" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>387</v>
+        <v>335</v>
       </c>
       <c r="D56" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>336</v>
+      </c>
+      <c r="E56" t="s">
+        <v>337</v>
+      </c>
+      <c r="F56" t="s">
+        <v>338</v>
+      </c>
+      <c r="G56" t="s">
+        <v>339</v>
+      </c>
       <c r="H56" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="I56" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
       <c r="J56" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K56" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
       <c r="L56" t="s">
-        <v>392</v>
+        <v>343</v>
       </c>
       <c r="M56" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="N56" t="s">
-        <v>394</v>
+        <v>345</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>395</v>
+        <v>335</v>
       </c>
       <c r="D57" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>336</v>
+      </c>
+      <c r="E57" t="s">
+        <v>337</v>
+      </c>
+      <c r="F57" t="s">
+        <v>338</v>
+      </c>
+      <c r="G57" t="s">
+        <v>339</v>
+      </c>
       <c r="H57" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="I57" t="s">
-        <v>397</v>
+        <v>367</v>
       </c>
       <c r="J57" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K57" t="s">
-        <v>398</v>
+        <v>368</v>
       </c>
       <c r="L57" t="s">
-        <v>399</v>
+        <v>343</v>
       </c>
       <c r="M57" t="s">
-        <v>400</v>
+        <v>369</v>
       </c>
       <c r="N57" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>402</v>
+        <v>335</v>
       </c>
       <c r="D58" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="G58"/>
+        <v>336</v>
+      </c>
+      <c r="E58" t="s">
+        <v>337</v>
+      </c>
+      <c r="F58" t="s">
+        <v>338</v>
+      </c>
+      <c r="G58" t="s">
+        <v>339</v>
+      </c>
       <c r="H58" t="s">
-        <v>404</v>
+        <v>370</v>
       </c>
       <c r="I58" t="s">
-        <v>405</v>
+        <v>371</v>
       </c>
       <c r="J58" t="s">
+        <v>323</v>
+      </c>
+      <c r="K58" t="s">
+        <v>372</v>
+      </c>
+      <c r="L58" t="s">
+        <v>343</v>
+      </c>
+      <c r="M58" t="s">
+        <v>373</v>
+      </c>
+      <c r="N58" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>409</v>
+        <v>335</v>
       </c>
       <c r="D59" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      <c r="G59"/>
+        <v>336</v>
+      </c>
+      <c r="E59" t="s">
+        <v>337</v>
+      </c>
+      <c r="F59" t="s">
+        <v>338</v>
+      </c>
+      <c r="G59" t="s">
+        <v>339</v>
+      </c>
       <c r="H59" t="s">
-        <v>411</v>
+        <v>374</v>
       </c>
       <c r="I59" t="s">
-        <v>412</v>
+        <v>375</v>
       </c>
       <c r="J59" t="s">
+        <v>323</v>
+      </c>
+      <c r="K59" t="s">
+        <v>376</v>
+      </c>
+      <c r="L59" t="s">
+        <v>343</v>
+      </c>
+      <c r="M59" t="s">
+        <v>377</v>
+      </c>
+      <c r="N59" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>416</v>
+        <v>335</v>
       </c>
       <c r="D60" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      <c r="G60"/>
+        <v>336</v>
+      </c>
+      <c r="E60" t="s">
+        <v>337</v>
+      </c>
+      <c r="F60" t="s">
+        <v>338</v>
+      </c>
+      <c r="G60" t="s">
+        <v>339</v>
+      </c>
       <c r="H60" t="s">
-        <v>418</v>
+        <v>378</v>
       </c>
       <c r="I60" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="J60" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="K60" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="L60" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M60" t="s">
-        <v>421</v>
+        <v>381</v>
       </c>
       <c r="N60" t="s">
-        <v>422</v>
+        <v>345</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>423</v>
+        <v>335</v>
       </c>
       <c r="D61" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>336</v>
+      </c>
+      <c r="E61" t="s">
+        <v>337</v>
+      </c>
+      <c r="F61" t="s">
+        <v>338</v>
+      </c>
+      <c r="G61" t="s">
+        <v>339</v>
+      </c>
       <c r="H61" t="s">
-        <v>424</v>
+        <v>382</v>
       </c>
       <c r="I61" t="s">
-        <v>425</v>
+        <v>383</v>
       </c>
       <c r="J61" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="K61" t="s">
-        <v>426</v>
+        <v>384</v>
       </c>
       <c r="L61" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M61" t="s">
-        <v>427</v>
+        <v>385</v>
       </c>
       <c r="N61" t="s">
-        <v>428</v>
+        <v>345</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>429</v>
+        <v>335</v>
       </c>
       <c r="D62" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      <c r="G62"/>
+        <v>336</v>
+      </c>
+      <c r="E62" t="s">
+        <v>337</v>
+      </c>
+      <c r="F62" t="s">
+        <v>338</v>
+      </c>
+      <c r="G62" t="s">
+        <v>339</v>
+      </c>
       <c r="H62" t="s">
-        <v>431</v>
+        <v>386</v>
       </c>
       <c r="I62" t="s">
-        <v>432</v>
+        <v>387</v>
       </c>
       <c r="J62" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K62" t="s">
-        <v>433</v>
+        <v>388</v>
       </c>
       <c r="L62" t="s">
-        <v>434</v>
+        <v>343</v>
       </c>
       <c r="M62" t="s">
-        <v>435</v>
+        <v>389</v>
       </c>
       <c r="N62" t="s">
-        <v>436</v>
+        <v>345</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>335</v>
       </c>
       <c r="D63" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>336</v>
+      </c>
+      <c r="E63" t="s">
+        <v>337</v>
+      </c>
+      <c r="F63" t="s">
+        <v>338</v>
+      </c>
+      <c r="G63" t="s">
+        <v>339</v>
+      </c>
       <c r="H63" t="s">
-        <v>273</v>
+        <v>390</v>
       </c>
       <c r="I63" t="s">
-        <v>438</v>
+        <v>391</v>
       </c>
       <c r="J63" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K63" t="s">
-        <v>439</v>
+        <v>392</v>
       </c>
       <c r="L63" t="s">
-        <v>283</v>
+        <v>343</v>
       </c>
       <c r="M63" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="N63" t="s">
-        <v>278</v>
+        <v>345</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>441</v>
+        <v>335</v>
       </c>
       <c r="D64" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      <c r="G64"/>
+        <v>336</v>
+      </c>
+      <c r="E64" t="s">
+        <v>337</v>
+      </c>
+      <c r="F64" t="s">
+        <v>338</v>
+      </c>
+      <c r="G64" t="s">
+        <v>339</v>
+      </c>
       <c r="H64" t="s">
-        <v>443</v>
+        <v>394</v>
       </c>
       <c r="I64" t="s">
-        <v>444</v>
+        <v>395</v>
       </c>
       <c r="J64" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K64" t="s">
-        <v>445</v>
+        <v>396</v>
       </c>
       <c r="L64" t="s">
-        <v>283</v>
+        <v>343</v>
       </c>
       <c r="M64" t="s">
-        <v>446</v>
+        <v>397</v>
       </c>
       <c r="N64" t="s">
-        <v>447</v>
+        <v>345</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>448</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      <c r="G65"/>
+        <v>336</v>
+      </c>
+      <c r="E65" t="s">
+        <v>337</v>
+      </c>
+      <c r="F65" t="s">
+        <v>338</v>
+      </c>
+      <c r="G65" t="s">
+        <v>339</v>
+      </c>
       <c r="H65" t="s">
-        <v>450</v>
+        <v>398</v>
       </c>
       <c r="I65" t="s">
-        <v>451</v>
+        <v>399</v>
       </c>
       <c r="J65" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="K65" t="s">
-        <v>452</v>
+        <v>400</v>
       </c>
       <c r="L65" t="s">
-        <v>453</v>
+        <v>343</v>
       </c>
       <c r="M65" t="s">
-        <v>454</v>
+        <v>401</v>
       </c>
       <c r="N65" t="s">
-        <v>455</v>
+        <v>345</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>456</v>
+        <v>335</v>
       </c>
       <c r="D66" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      <c r="G66"/>
+        <v>336</v>
+      </c>
+      <c r="E66" t="s">
+        <v>337</v>
+      </c>
+      <c r="F66" t="s">
+        <v>338</v>
+      </c>
+      <c r="G66" t="s">
+        <v>339</v>
+      </c>
       <c r="H66" t="s">
-        <v>450</v>
+        <v>402</v>
       </c>
       <c r="I66" t="s">
-        <v>458</v>
+        <v>403</v>
       </c>
       <c r="J66" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="K66" t="s">
-        <v>459</v>
+        <v>404</v>
       </c>
       <c r="L66" t="s">
-        <v>460</v>
+        <v>343</v>
       </c>
       <c r="M66" t="s">
-        <v>461</v>
+        <v>405</v>
       </c>
       <c r="N66" t="s">
-        <v>462</v>
+        <v>345</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>463</v>
+        <v>335</v>
       </c>
       <c r="D67" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>336</v>
+      </c>
+      <c r="E67" t="s">
+        <v>337</v>
+      </c>
+      <c r="F67" t="s">
+        <v>338</v>
+      </c>
+      <c r="G67" t="s">
+        <v>339</v>
+      </c>
       <c r="H67" t="s">
-        <v>465</v>
+        <v>406</v>
       </c>
       <c r="I67" t="s">
-        <v>466</v>
+        <v>407</v>
       </c>
       <c r="J67" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="K67" t="s">
-        <v>467</v>
+        <v>408</v>
       </c>
       <c r="L67" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M67" t="s">
-        <v>468</v>
+        <v>409</v>
       </c>
       <c r="N67" t="s">
-        <v>469</v>
+        <v>345</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>470</v>
+        <v>335</v>
       </c>
       <c r="D68" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>336</v>
+      </c>
+      <c r="E68" t="s">
+        <v>337</v>
+      </c>
+      <c r="F68" t="s">
+        <v>338</v>
+      </c>
+      <c r="G68" t="s">
+        <v>339</v>
+      </c>
       <c r="H68" t="s">
-        <v>472</v>
+        <v>410</v>
       </c>
       <c r="I68" t="s">
-        <v>473</v>
+        <v>411</v>
       </c>
       <c r="J68" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="K68" t="s">
-        <v>474</v>
+        <v>412</v>
       </c>
       <c r="L68" t="s">
-        <v>475</v>
+        <v>343</v>
       </c>
       <c r="M68" t="s">
-        <v>476</v>
+        <v>413</v>
       </c>
       <c r="N68" t="s">
-        <v>477</v>
+        <v>345</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>478</v>
+        <v>335</v>
       </c>
       <c r="D69" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>336</v>
+      </c>
+      <c r="E69" t="s">
+        <v>337</v>
+      </c>
+      <c r="F69" t="s">
+        <v>338</v>
+      </c>
+      <c r="G69" t="s">
+        <v>339</v>
+      </c>
       <c r="H69" t="s">
-        <v>480</v>
+        <v>414</v>
       </c>
       <c r="I69" t="s">
-        <v>481</v>
+        <v>415</v>
       </c>
       <c r="J69" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K69" t="s">
-        <v>482</v>
+        <v>416</v>
       </c>
       <c r="L69" t="s">
-        <v>213</v>
+        <v>343</v>
       </c>
       <c r="M69" t="s">
-        <v>483</v>
+        <v>417</v>
       </c>
       <c r="N69" t="s">
-        <v>484</v>
+        <v>345</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>485</v>
+        <v>184</v>
       </c>
       <c r="D70" t="s">
-        <v>486</v>
+        <v>305</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>487</v>
+        <v>91</v>
       </c>
       <c r="I70" t="s">
-        <v>488</v>
+        <v>418</v>
       </c>
       <c r="J70" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K70" t="s">
-        <v>489</v>
+        <v>419</v>
       </c>
       <c r="L70" t="s">
-        <v>490</v>
+        <v>168</v>
       </c>
       <c r="M70" t="s">
-        <v>491</v>
+        <v>420</v>
       </c>
       <c r="N70" t="s">
-        <v>492</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>493</v>
+        <v>280</v>
       </c>
       <c r="D71" t="s">
-        <v>494</v>
+        <v>305</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>495</v>
+        <v>91</v>
       </c>
       <c r="I71" t="s">
-        <v>496</v>
+        <v>421</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K71" t="s">
-        <v>497</v>
+        <v>422</v>
       </c>
       <c r="L71" t="s">
-        <v>498</v>
+        <v>168</v>
       </c>
       <c r="M71" t="s">
-        <v>499</v>
+        <v>423</v>
       </c>
       <c r="N71" t="s">
-        <v>500</v>
+        <v>285</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>493</v>
+        <v>424</v>
       </c>
       <c r="D72" t="s">
-        <v>494</v>
+        <v>425</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>501</v>
+        <v>164</v>
       </c>
       <c r="I72" t="s">
-        <v>502</v>
+        <v>426</v>
       </c>
       <c r="J72" t="s">
-        <v>20</v>
+        <v>427</v>
       </c>
       <c r="K72" t="s">
-        <v>503</v>
+        <v>428</v>
       </c>
       <c r="L72" t="s">
-        <v>498</v>
+        <v>168</v>
       </c>
       <c r="M72" t="s">
-        <v>504</v>
+        <v>429</v>
       </c>
       <c r="N72" t="s">
-        <v>500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>224</v>
+        <v>424</v>
       </c>
       <c r="D73" t="s">
-        <v>225</v>
+        <v>305</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>505</v>
+        <v>91</v>
       </c>
       <c r="I73" t="s">
-        <v>506</v>
+        <v>431</v>
       </c>
       <c r="J73" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K73" t="s">
-        <v>507</v>
+        <v>432</v>
       </c>
       <c r="L73" t="s">
-        <v>508</v>
+        <v>168</v>
       </c>
       <c r="M73" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="N73"/>
+        <v>433</v>
+      </c>
+      <c r="N73" t="s">
+        <v>430</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>510</v>
+        <v>434</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>435</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>511</v>
+        <v>436</v>
       </c>
       <c r="I74" t="s">
-        <v>512</v>
+        <v>437</v>
       </c>
       <c r="J74" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="K74" t="s">
-        <v>513</v>
+        <v>438</v>
       </c>
       <c r="L74" t="s">
-        <v>514</v>
+        <v>439</v>
       </c>
       <c r="M74" t="s">
-        <v>515</v>
+        <v>440</v>
       </c>
       <c r="N74" t="s">
-        <v>516</v>
+        <v>441</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>517</v>
+        <v>442</v>
       </c>
       <c r="D75" t="s">
-        <v>518</v>
+        <v>443</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>519</v>
+        <v>444</v>
       </c>
       <c r="I75" t="s">
-        <v>520</v>
+        <v>445</v>
       </c>
       <c r="J75" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="K75" t="s">
-        <v>521</v>
+        <v>446</v>
       </c>
       <c r="L75" t="s">
-        <v>522</v>
+        <v>35</v>
       </c>
       <c r="M75" t="s">
-        <v>523</v>
+        <v>447</v>
       </c>
       <c r="N75" t="s">
-        <v>524</v>
+        <v>448</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>525</v>
+        <v>449</v>
       </c>
       <c r="D76" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      <c r="G76"/>
+        <v>450</v>
+      </c>
+      <c r="E76" t="s">
+        <v>451</v>
+      </c>
+      <c r="F76" t="s">
+        <v>338</v>
+      </c>
+      <c r="G76" t="s">
+        <v>452</v>
+      </c>
       <c r="H76" t="s">
-        <v>527</v>
+        <v>453</v>
       </c>
       <c r="I76" t="s">
-        <v>528</v>
+        <v>454</v>
       </c>
       <c r="J76" t="s">
-        <v>529</v>
+        <v>455</v>
       </c>
       <c r="K76" t="s">
-        <v>530</v>
+        <v>456</v>
       </c>
       <c r="L76" t="s">
-        <v>531</v>
+        <v>343</v>
       </c>
       <c r="M76" t="s">
-        <v>532</v>
+        <v>457</v>
       </c>
       <c r="N76" t="s">
-        <v>533</v>
+        <v>458</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>534</v>
+        <v>449</v>
       </c>
       <c r="D77" t="s">
-        <v>535</v>
-[...3 lines deleted...]
-      <c r="G77"/>
+        <v>450</v>
+      </c>
+      <c r="E77" t="s">
+        <v>451</v>
+      </c>
+      <c r="F77" t="s">
+        <v>338</v>
+      </c>
+      <c r="G77" t="s">
+        <v>452</v>
+      </c>
       <c r="H77" t="s">
-        <v>536</v>
+        <v>459</v>
       </c>
       <c r="I77" t="s">
-        <v>537</v>
+        <v>460</v>
       </c>
       <c r="J77" t="s">
-        <v>538</v>
+        <v>455</v>
       </c>
       <c r="K77" t="s">
-        <v>539</v>
+        <v>461</v>
       </c>
       <c r="L77" t="s">
-        <v>540</v>
+        <v>343</v>
       </c>
       <c r="M77" t="s">
-        <v>541</v>
+        <v>462</v>
       </c>
       <c r="N77" t="s">
-        <v>542</v>
+        <v>458</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>543</v>
+        <v>449</v>
       </c>
       <c r="D78" t="s">
-        <v>544</v>
-[...3 lines deleted...]
-      <c r="G78"/>
+        <v>450</v>
+      </c>
+      <c r="E78" t="s">
+        <v>451</v>
+      </c>
+      <c r="F78" t="s">
+        <v>338</v>
+      </c>
+      <c r="G78" t="s">
+        <v>452</v>
+      </c>
       <c r="H78" t="s">
-        <v>545</v>
+        <v>463</v>
       </c>
       <c r="I78" t="s">
-        <v>546</v>
+        <v>464</v>
       </c>
       <c r="J78" t="s">
-        <v>538</v>
+        <v>455</v>
       </c>
       <c r="K78" t="s">
-        <v>547</v>
+        <v>465</v>
       </c>
       <c r="L78" t="s">
-        <v>548</v>
+        <v>343</v>
       </c>
       <c r="M78" t="s">
-        <v>549</v>
+        <v>466</v>
       </c>
       <c r="N78" t="s">
-        <v>550</v>
+        <v>458</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>551</v>
+        <v>449</v>
       </c>
       <c r="D79" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      <c r="G79"/>
+        <v>450</v>
+      </c>
+      <c r="E79" t="s">
+        <v>451</v>
+      </c>
+      <c r="F79" t="s">
+        <v>338</v>
+      </c>
+      <c r="G79" t="s">
+        <v>452</v>
+      </c>
       <c r="H79" t="s">
-        <v>553</v>
+        <v>467</v>
       </c>
       <c r="I79" t="s">
-        <v>554</v>
+        <v>468</v>
       </c>
       <c r="J79" t="s">
-        <v>555</v>
+        <v>455</v>
       </c>
       <c r="K79" t="s">
-        <v>556</v>
+        <v>469</v>
       </c>
       <c r="L79" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="M79" t="s">
-        <v>557</v>
+        <v>470</v>
       </c>
       <c r="N79" t="s">
-        <v>558</v>
+        <v>458</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>559</v>
+        <v>449</v>
       </c>
       <c r="D80" t="s">
-        <v>560</v>
-[...3 lines deleted...]
-      <c r="G80"/>
+        <v>450</v>
+      </c>
+      <c r="E80" t="s">
+        <v>451</v>
+      </c>
+      <c r="F80" t="s">
+        <v>338</v>
+      </c>
+      <c r="G80" t="s">
+        <v>452</v>
+      </c>
       <c r="H80" t="s">
-        <v>561</v>
+        <v>471</v>
       </c>
       <c r="I80" t="s">
-        <v>562</v>
+        <v>472</v>
       </c>
       <c r="J80" t="s">
-        <v>555</v>
+        <v>455</v>
       </c>
       <c r="K80" t="s">
-        <v>563</v>
+        <v>473</v>
       </c>
       <c r="L80" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="M80" t="s">
-        <v>564</v>
+        <v>474</v>
       </c>
       <c r="N80" t="s">
-        <v>565</v>
+        <v>458</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>566</v>
+        <v>449</v>
       </c>
       <c r="D81" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>450</v>
+      </c>
+      <c r="E81" t="s">
+        <v>451</v>
+      </c>
+      <c r="F81" t="s">
+        <v>338</v>
+      </c>
+      <c r="G81" t="s">
+        <v>452</v>
+      </c>
       <c r="H81" t="s">
-        <v>568</v>
+        <v>475</v>
       </c>
       <c r="I81" t="s">
-        <v>569</v>
+        <v>476</v>
       </c>
       <c r="J81" t="s">
-        <v>555</v>
+        <v>455</v>
       </c>
       <c r="K81" t="s">
-        <v>570</v>
+        <v>477</v>
       </c>
       <c r="L81" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="M81" t="s">
-        <v>571</v>
+        <v>478</v>
       </c>
       <c r="N81" t="s">
-        <v>572</v>
+        <v>458</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>573</v>
+        <v>449</v>
       </c>
       <c r="D82" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      <c r="G82"/>
+        <v>450</v>
+      </c>
+      <c r="E82" t="s">
+        <v>451</v>
+      </c>
+      <c r="F82" t="s">
+        <v>338</v>
+      </c>
+      <c r="G82" t="s">
+        <v>452</v>
+      </c>
       <c r="H82" t="s">
-        <v>575</v>
+        <v>479</v>
       </c>
       <c r="I82" t="s">
-        <v>576</v>
+        <v>480</v>
       </c>
       <c r="J82" t="s">
-        <v>555</v>
+        <v>455</v>
       </c>
       <c r="K82" t="s">
-        <v>577</v>
+        <v>481</v>
       </c>
       <c r="L82" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="M82" t="s">
-        <v>578</v>
+        <v>482</v>
       </c>
       <c r="N82" t="s">
-        <v>579</v>
+        <v>458</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>580</v>
+        <v>449</v>
       </c>
       <c r="D83" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      <c r="G83"/>
+        <v>450</v>
+      </c>
+      <c r="E83" t="s">
+        <v>451</v>
+      </c>
+      <c r="F83" t="s">
+        <v>338</v>
+      </c>
+      <c r="G83" t="s">
+        <v>452</v>
+      </c>
       <c r="H83" t="s">
-        <v>582</v>
+        <v>483</v>
       </c>
       <c r="I83" t="s">
-        <v>583</v>
+        <v>484</v>
       </c>
       <c r="J83" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K83" t="s">
-        <v>585</v>
+        <v>485</v>
       </c>
       <c r="L83" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M83" t="s">
-        <v>586</v>
+        <v>486</v>
       </c>
       <c r="N83" t="s">
-        <v>587</v>
+        <v>458</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>580</v>
+        <v>449</v>
       </c>
       <c r="D84" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>450</v>
+      </c>
+      <c r="E84" t="s">
+        <v>451</v>
+      </c>
+      <c r="F84" t="s">
+        <v>338</v>
+      </c>
+      <c r="G84" t="s">
+        <v>452</v>
+      </c>
       <c r="H84" t="s">
-        <v>588</v>
+        <v>487</v>
       </c>
       <c r="I84" t="s">
-        <v>589</v>
+        <v>488</v>
       </c>
       <c r="J84" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K84" t="s">
-        <v>590</v>
+        <v>489</v>
       </c>
       <c r="L84" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M84" t="s">
-        <v>591</v>
+        <v>490</v>
       </c>
       <c r="N84" t="s">
-        <v>587</v>
+        <v>458</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>592</v>
+        <v>491</v>
       </c>
       <c r="D85" t="s">
-        <v>593</v>
-[...9 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>597</v>
+        <v>493</v>
       </c>
       <c r="I85" t="s">
-        <v>598</v>
+        <v>494</v>
       </c>
       <c r="J85" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K85" t="s">
-        <v>599</v>
+        <v>495</v>
       </c>
       <c r="L85" t="s">
-        <v>129</v>
+        <v>496</v>
       </c>
       <c r="M85" t="s">
-        <v>600</v>
+        <v>497</v>
       </c>
       <c r="N85" t="s">
-        <v>601</v>
+        <v>498</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>602</v>
+        <v>499</v>
       </c>
       <c r="D86" t="s">
-        <v>593</v>
+        <v>450</v>
       </c>
       <c r="E86" t="s">
-        <v>603</v>
+        <v>500</v>
       </c>
       <c r="F86" t="s">
-        <v>604</v>
+        <v>501</v>
       </c>
       <c r="G86" t="s">
-        <v>605</v>
+        <v>502</v>
       </c>
       <c r="H86" t="s">
-        <v>606</v>
+        <v>503</v>
       </c>
       <c r="I86" t="s">
-        <v>607</v>
+        <v>504</v>
       </c>
       <c r="J86" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K86" t="s">
-        <v>608</v>
+        <v>505</v>
       </c>
       <c r="L86" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="M86" t="s">
-        <v>609</v>
+        <v>506</v>
       </c>
       <c r="N86" t="s">
-        <v>610</v>
+        <v>507</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>611</v>
+        <v>499</v>
       </c>
       <c r="D87" t="s">
-        <v>593</v>
+        <v>450</v>
       </c>
       <c r="E87" t="s">
-        <v>612</v>
+        <v>500</v>
       </c>
       <c r="F87" t="s">
-        <v>613</v>
+        <v>501</v>
       </c>
       <c r="G87" t="s">
-        <v>614</v>
+        <v>502</v>
       </c>
       <c r="H87" t="s">
-        <v>615</v>
+        <v>508</v>
       </c>
       <c r="I87" t="s">
-        <v>616</v>
+        <v>509</v>
       </c>
       <c r="J87" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K87" t="s">
-        <v>617</v>
+        <v>510</v>
       </c>
       <c r="L87" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="M87" t="s">
-        <v>618</v>
+        <v>511</v>
       </c>
       <c r="N87" t="s">
-        <v>619</v>
+        <v>507</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>620</v>
+        <v>499</v>
       </c>
       <c r="D88" t="s">
-        <v>593</v>
+        <v>450</v>
       </c>
       <c r="E88" t="s">
-        <v>621</v>
+        <v>500</v>
       </c>
       <c r="F88" t="s">
-        <v>622</v>
+        <v>501</v>
       </c>
       <c r="G88" t="s">
-        <v>623</v>
+        <v>502</v>
       </c>
       <c r="H88" t="s">
-        <v>624</v>
+        <v>512</v>
       </c>
       <c r="I88" t="s">
-        <v>625</v>
+        <v>513</v>
       </c>
       <c r="J88" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K88" t="s">
-        <v>626</v>
+        <v>514</v>
       </c>
       <c r="L88" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="M88" t="s">
-        <v>627</v>
+        <v>515</v>
       </c>
       <c r="N88" t="s">
-        <v>628</v>
+        <v>507</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>629</v>
+        <v>499</v>
       </c>
       <c r="D89" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      <c r="G89"/>
+        <v>450</v>
+      </c>
+      <c r="E89" t="s">
+        <v>500</v>
+      </c>
+      <c r="F89" t="s">
+        <v>501</v>
+      </c>
+      <c r="G89" t="s">
+        <v>502</v>
+      </c>
       <c r="H89" t="s">
-        <v>582</v>
+        <v>516</v>
       </c>
       <c r="I89" t="s">
-        <v>630</v>
+        <v>517</v>
       </c>
       <c r="J89" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K89" t="s">
-        <v>631</v>
+        <v>518</v>
       </c>
       <c r="L89" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M89" t="s">
-        <v>632</v>
+        <v>519</v>
       </c>
       <c r="N89" t="s">
-        <v>633</v>
+        <v>507</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>629</v>
+        <v>499</v>
       </c>
       <c r="D90" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      <c r="G90"/>
+        <v>450</v>
+      </c>
+      <c r="E90" t="s">
+        <v>500</v>
+      </c>
+      <c r="F90" t="s">
+        <v>501</v>
+      </c>
+      <c r="G90" t="s">
+        <v>502</v>
+      </c>
       <c r="H90" t="s">
-        <v>588</v>
+        <v>520</v>
       </c>
       <c r="I90" t="s">
-        <v>634</v>
+        <v>521</v>
       </c>
       <c r="J90" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K90" t="s">
-        <v>635</v>
+        <v>522</v>
       </c>
       <c r="L90" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="M90" t="s">
-        <v>636</v>
+        <v>523</v>
       </c>
       <c r="N90" t="s">
-        <v>633</v>
+        <v>507</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>637</v>
+        <v>524</v>
       </c>
       <c r="D91" t="s">
-        <v>638</v>
+        <v>450</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>639</v>
+        <v>525</v>
       </c>
       <c r="I91" t="s">
-        <v>640</v>
+        <v>526</v>
       </c>
       <c r="J91" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K91" t="s">
-        <v>641</v>
+        <v>527</v>
       </c>
       <c r="L91" t="s">
-        <v>129</v>
+        <v>528</v>
       </c>
       <c r="M91" t="s">
-        <v>642</v>
+        <v>529</v>
       </c>
       <c r="N91" t="s">
-        <v>643</v>
+        <v>530</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>644</v>
+        <v>531</v>
       </c>
       <c r="D92" t="s">
-        <v>645</v>
+        <v>450</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>646</v>
+        <v>532</v>
       </c>
       <c r="I92" t="s">
-        <v>647</v>
+        <v>533</v>
       </c>
       <c r="J92" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K92" t="s">
-        <v>648</v>
+        <v>534</v>
       </c>
       <c r="L92" t="s">
-        <v>649</v>
+        <v>238</v>
       </c>
       <c r="M92" t="s">
-        <v>650</v>
+        <v>535</v>
       </c>
       <c r="N92" t="s">
-        <v>651</v>
+        <v>536</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>652</v>
+        <v>499</v>
       </c>
       <c r="D93" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      <c r="G93"/>
+        <v>537</v>
+      </c>
+      <c r="E93" t="s">
+        <v>500</v>
+      </c>
+      <c r="F93" t="s">
+        <v>501</v>
+      </c>
+      <c r="G93" t="s">
+        <v>502</v>
+      </c>
       <c r="H93" t="s">
-        <v>654</v>
+        <v>516</v>
       </c>
       <c r="I93" t="s">
-        <v>655</v>
+        <v>538</v>
       </c>
       <c r="J93" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K93" t="s">
-        <v>656</v>
+        <v>539</v>
       </c>
       <c r="L93" t="s">
-        <v>657</v>
+        <v>540</v>
       </c>
       <c r="M93" t="s">
-        <v>658</v>
+        <v>541</v>
       </c>
       <c r="N93" t="s">
-        <v>659</v>
+        <v>507</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>660</v>
+        <v>499</v>
       </c>
       <c r="D94" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      <c r="G94"/>
+        <v>537</v>
+      </c>
+      <c r="E94" t="s">
+        <v>500</v>
+      </c>
+      <c r="F94" t="s">
+        <v>501</v>
+      </c>
+      <c r="G94" t="s">
+        <v>502</v>
+      </c>
       <c r="H94" t="s">
-        <v>662</v>
+        <v>508</v>
       </c>
       <c r="I94" t="s">
-        <v>663</v>
+        <v>542</v>
       </c>
       <c r="J94" t="s">
-        <v>664</v>
+        <v>455</v>
       </c>
       <c r="K94" t="s">
-        <v>665</v>
+        <v>543</v>
       </c>
       <c r="L94" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M94" t="s">
-        <v>666</v>
+        <v>544</v>
       </c>
       <c r="N94" t="s">
-        <v>667</v>
+        <v>507</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>637</v>
+        <v>499</v>
       </c>
       <c r="D95" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      <c r="G95"/>
+        <v>537</v>
+      </c>
+      <c r="E95" t="s">
+        <v>500</v>
+      </c>
+      <c r="F95" t="s">
+        <v>501</v>
+      </c>
+      <c r="G95" t="s">
+        <v>502</v>
+      </c>
       <c r="H95" t="s">
-        <v>639</v>
+        <v>512</v>
       </c>
       <c r="I95" t="s">
-        <v>669</v>
+        <v>545</v>
       </c>
       <c r="J95" t="s">
-        <v>538</v>
+        <v>455</v>
       </c>
       <c r="K95" t="s">
-        <v>670</v>
+        <v>546</v>
       </c>
       <c r="L95" t="s">
-        <v>362</v>
+        <v>540</v>
       </c>
       <c r="M95" t="s">
-        <v>671</v>
+        <v>547</v>
       </c>
       <c r="N95" t="s">
-        <v>643</v>
+        <v>507</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>672</v>
+        <v>335</v>
       </c>
       <c r="D96" t="s">
-        <v>673</v>
+        <v>537</v>
       </c>
       <c r="E96" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F96" t="s">
-        <v>613</v>
+        <v>338</v>
       </c>
       <c r="G96" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H96" t="s">
-        <v>676</v>
+        <v>410</v>
       </c>
       <c r="I96" t="s">
-        <v>677</v>
+        <v>548</v>
       </c>
       <c r="J96" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K96" t="s">
-        <v>678</v>
+        <v>549</v>
       </c>
       <c r="L96" t="s">
-        <v>129</v>
+        <v>540</v>
       </c>
       <c r="M96" t="s">
-        <v>679</v>
+        <v>550</v>
       </c>
       <c r="N96" t="s">
-        <v>680</v>
+        <v>345</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>672</v>
+        <v>335</v>
       </c>
       <c r="D97" t="s">
-        <v>673</v>
+        <v>537</v>
       </c>
       <c r="E97" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F97" t="s">
-        <v>613</v>
+        <v>338</v>
       </c>
       <c r="G97" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H97" t="s">
-        <v>681</v>
+        <v>346</v>
       </c>
       <c r="I97" t="s">
-        <v>682</v>
+        <v>551</v>
       </c>
       <c r="J97" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K97" t="s">
-        <v>683</v>
+        <v>552</v>
       </c>
       <c r="L97" t="s">
-        <v>129</v>
+        <v>540</v>
       </c>
       <c r="M97" t="s">
-        <v>684</v>
+        <v>553</v>
       </c>
       <c r="N97" t="s">
-        <v>680</v>
+        <v>345</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>672</v>
+        <v>335</v>
       </c>
       <c r="D98" t="s">
-        <v>673</v>
+        <v>537</v>
       </c>
       <c r="E98" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F98" t="s">
-        <v>613</v>
+        <v>338</v>
       </c>
       <c r="G98" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H98" t="s">
-        <v>685</v>
+        <v>350</v>
       </c>
       <c r="I98" t="s">
-        <v>686</v>
+        <v>554</v>
       </c>
       <c r="J98" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K98" t="s">
-        <v>687</v>
+        <v>555</v>
       </c>
       <c r="L98" t="s">
-        <v>129</v>
+        <v>540</v>
       </c>
       <c r="M98" t="s">
-        <v>688</v>
+        <v>556</v>
       </c>
       <c r="N98" t="s">
-        <v>680</v>
+        <v>345</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>672</v>
+        <v>335</v>
       </c>
       <c r="D99" t="s">
-        <v>673</v>
+        <v>537</v>
       </c>
       <c r="E99" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F99" t="s">
-        <v>613</v>
+        <v>338</v>
       </c>
       <c r="G99" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H99" t="s">
-        <v>689</v>
+        <v>354</v>
       </c>
       <c r="I99" t="s">
-        <v>690</v>
+        <v>557</v>
       </c>
       <c r="J99" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K99" t="s">
-        <v>691</v>
+        <v>558</v>
       </c>
       <c r="L99" t="s">
-        <v>129</v>
+        <v>540</v>
       </c>
       <c r="M99" t="s">
-        <v>692</v>
+        <v>559</v>
       </c>
       <c r="N99" t="s">
-        <v>680</v>
+        <v>345</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>693</v>
+        <v>335</v>
       </c>
       <c r="D100" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      <c r="G100"/>
+        <v>537</v>
+      </c>
+      <c r="E100" t="s">
+        <v>337</v>
+      </c>
+      <c r="F100" t="s">
+        <v>338</v>
+      </c>
+      <c r="G100" t="s">
+        <v>339</v>
+      </c>
       <c r="H100" t="s">
-        <v>695</v>
+        <v>358</v>
       </c>
       <c r="I100" t="s">
-        <v>696</v>
+        <v>560</v>
       </c>
       <c r="J100" t="s">
-        <v>584</v>
+        <v>455</v>
       </c>
       <c r="K100" t="s">
-        <v>697</v>
+        <v>561</v>
       </c>
       <c r="L100" t="s">
-        <v>698</v>
+        <v>540</v>
       </c>
       <c r="M100" t="s">
-        <v>699</v>
+        <v>562</v>
       </c>
       <c r="N100" t="s">
-        <v>700</v>
+        <v>345</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>701</v>
+        <v>335</v>
       </c>
       <c r="D101" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      <c r="G101"/>
+        <v>537</v>
+      </c>
+      <c r="E101" t="s">
+        <v>337</v>
+      </c>
+      <c r="F101" t="s">
+        <v>338</v>
+      </c>
+      <c r="G101" t="s">
+        <v>339</v>
+      </c>
       <c r="H101" t="s">
-        <v>703</v>
+        <v>362</v>
       </c>
       <c r="I101" t="s">
-        <v>704</v>
+        <v>563</v>
       </c>
       <c r="J101" t="s">
-        <v>664</v>
+        <v>455</v>
       </c>
       <c r="K101" t="s">
-        <v>705</v>
+        <v>564</v>
       </c>
       <c r="L101" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M101" t="s">
-        <v>706</v>
+        <v>565</v>
       </c>
       <c r="N101" t="s">
-        <v>707</v>
+        <v>345</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>165</v>
+        <v>335</v>
       </c>
       <c r="D102" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G102"/>
+        <v>537</v>
+      </c>
+      <c r="E102" t="s">
+        <v>337</v>
+      </c>
+      <c r="F102" t="s">
+        <v>338</v>
+      </c>
+      <c r="G102" t="s">
+        <v>339</v>
+      </c>
       <c r="H102" t="s">
-        <v>708</v>
+        <v>366</v>
       </c>
       <c r="I102" t="s">
-        <v>709</v>
+        <v>566</v>
       </c>
       <c r="J102" t="s">
-        <v>664</v>
+        <v>455</v>
       </c>
       <c r="K102" t="s">
-        <v>710</v>
+        <v>567</v>
       </c>
       <c r="L102" t="s">
-        <v>170</v>
+        <v>540</v>
       </c>
       <c r="M102" t="s">
-        <v>711</v>
+        <v>568</v>
       </c>
       <c r="N102" t="s">
-        <v>172</v>
+        <v>345</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>712</v>
+        <v>335</v>
       </c>
       <c r="D103" t="s">
-        <v>713</v>
-[...3 lines deleted...]
-      <c r="G103"/>
+        <v>537</v>
+      </c>
+      <c r="E103" t="s">
+        <v>337</v>
+      </c>
+      <c r="F103" t="s">
+        <v>338</v>
+      </c>
+      <c r="G103" t="s">
+        <v>339</v>
+      </c>
       <c r="H103" t="s">
-        <v>343</v>
+        <v>370</v>
       </c>
       <c r="I103" t="s">
-        <v>714</v>
+        <v>569</v>
       </c>
       <c r="J103" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K103" t="s">
-        <v>716</v>
+        <v>570</v>
       </c>
       <c r="L103" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M103" t="s">
-        <v>717</v>
+        <v>571</v>
       </c>
       <c r="N103" t="s">
-        <v>718</v>
+        <v>345</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>719</v>
+        <v>335</v>
       </c>
       <c r="D104" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      <c r="G104"/>
+        <v>537</v>
+      </c>
+      <c r="E104" t="s">
+        <v>337</v>
+      </c>
+      <c r="F104" t="s">
+        <v>338</v>
+      </c>
+      <c r="G104" t="s">
+        <v>339</v>
+      </c>
       <c r="H104" t="s">
-        <v>721</v>
+        <v>374</v>
       </c>
       <c r="I104" t="s">
-        <v>722</v>
+        <v>572</v>
       </c>
       <c r="J104" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K104" t="s">
-        <v>723</v>
+        <v>573</v>
       </c>
       <c r="L104" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M104" t="s">
-        <v>724</v>
+        <v>574</v>
       </c>
       <c r="N104" t="s">
-        <v>725</v>
+        <v>345</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>726</v>
+        <v>335</v>
       </c>
       <c r="D105" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      <c r="G105"/>
+        <v>537</v>
+      </c>
+      <c r="E105" t="s">
+        <v>337</v>
+      </c>
+      <c r="F105" t="s">
+        <v>338</v>
+      </c>
+      <c r="G105" t="s">
+        <v>339</v>
+      </c>
       <c r="H105" t="s">
-        <v>728</v>
+        <v>382</v>
       </c>
       <c r="I105" t="s">
-        <v>729</v>
+        <v>575</v>
       </c>
       <c r="J105" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K105" t="s">
-        <v>730</v>
+        <v>576</v>
       </c>
       <c r="L105" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M105" t="s">
-        <v>731</v>
+        <v>577</v>
       </c>
       <c r="N105" t="s">
-        <v>732</v>
+        <v>345</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>733</v>
+        <v>335</v>
       </c>
       <c r="D106" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>537</v>
+      </c>
+      <c r="E106" t="s">
+        <v>337</v>
+      </c>
+      <c r="F106" t="s">
+        <v>338</v>
+      </c>
+      <c r="G106" t="s">
+        <v>339</v>
+      </c>
       <c r="H106" t="s">
-        <v>735</v>
+        <v>386</v>
       </c>
       <c r="I106" t="s">
-        <v>736</v>
+        <v>578</v>
       </c>
       <c r="J106" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K106" t="s">
-        <v>737</v>
+        <v>579</v>
       </c>
       <c r="L106" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M106" t="s">
-        <v>738</v>
+        <v>580</v>
       </c>
       <c r="N106" t="s">
-        <v>739</v>
+        <v>345</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>740</v>
+        <v>335</v>
       </c>
       <c r="D107" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      <c r="G107"/>
+        <v>537</v>
+      </c>
+      <c r="E107" t="s">
+        <v>337</v>
+      </c>
+      <c r="F107" t="s">
+        <v>338</v>
+      </c>
+      <c r="G107" t="s">
+        <v>339</v>
+      </c>
       <c r="H107" t="s">
-        <v>735</v>
+        <v>390</v>
       </c>
       <c r="I107" t="s">
-        <v>742</v>
+        <v>581</v>
       </c>
       <c r="J107" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K107" t="s">
-        <v>743</v>
+        <v>582</v>
       </c>
       <c r="L107" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M107" t="s">
-        <v>744</v>
+        <v>583</v>
       </c>
       <c r="N107" t="s">
-        <v>745</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>746</v>
+        <v>335</v>
       </c>
       <c r="D108" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      <c r="G108"/>
+        <v>537</v>
+      </c>
+      <c r="E108" t="s">
+        <v>337</v>
+      </c>
+      <c r="F108" t="s">
+        <v>338</v>
+      </c>
+      <c r="G108" t="s">
+        <v>339</v>
+      </c>
       <c r="H108" t="s">
-        <v>748</v>
+        <v>394</v>
       </c>
       <c r="I108" t="s">
-        <v>749</v>
+        <v>584</v>
       </c>
       <c r="J108" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K108" t="s">
-        <v>750</v>
+        <v>585</v>
       </c>
       <c r="L108" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M108" t="s">
-        <v>751</v>
+        <v>586</v>
       </c>
       <c r="N108" t="s">
-        <v>752</v>
+        <v>345</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>753</v>
+        <v>335</v>
       </c>
       <c r="D109" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      <c r="G109"/>
+        <v>537</v>
+      </c>
+      <c r="E109" t="s">
+        <v>337</v>
+      </c>
+      <c r="F109" t="s">
+        <v>338</v>
+      </c>
+      <c r="G109" t="s">
+        <v>339</v>
+      </c>
       <c r="H109" t="s">
-        <v>755</v>
+        <v>398</v>
       </c>
       <c r="I109" t="s">
-        <v>756</v>
+        <v>587</v>
       </c>
       <c r="J109" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K109" t="s">
-        <v>757</v>
+        <v>588</v>
       </c>
       <c r="L109" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M109" t="s">
-        <v>758</v>
+        <v>589</v>
       </c>
       <c r="N109" t="s">
-        <v>759</v>
+        <v>345</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>760</v>
+        <v>335</v>
       </c>
       <c r="D110" t="s">
-        <v>761</v>
-[...3 lines deleted...]
-      <c r="G110"/>
+        <v>537</v>
+      </c>
+      <c r="E110" t="s">
+        <v>337</v>
+      </c>
+      <c r="F110" t="s">
+        <v>338</v>
+      </c>
+      <c r="G110" t="s">
+        <v>339</v>
+      </c>
       <c r="H110" t="s">
-        <v>762</v>
+        <v>402</v>
       </c>
       <c r="I110" t="s">
-        <v>763</v>
+        <v>590</v>
       </c>
       <c r="J110" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K110" t="s">
-        <v>764</v>
+        <v>591</v>
       </c>
       <c r="L110" t="s">
-        <v>765</v>
+        <v>540</v>
       </c>
       <c r="M110" t="s">
-        <v>766</v>
+        <v>592</v>
       </c>
       <c r="N110" t="s">
-        <v>767</v>
+        <v>345</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>768</v>
+        <v>593</v>
       </c>
       <c r="D111" t="s">
-        <v>769</v>
+        <v>594</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>770</v>
+        <v>595</v>
       </c>
       <c r="I111" t="s">
-        <v>771</v>
+        <v>590</v>
       </c>
       <c r="J111" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K111" t="s">
-        <v>772</v>
+        <v>596</v>
       </c>
       <c r="L111" t="s">
-        <v>773</v>
+        <v>597</v>
       </c>
       <c r="M111" t="s">
-        <v>774</v>
+        <v>598</v>
       </c>
       <c r="N111" t="s">
-        <v>775</v>
+        <v>599</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>776</v>
+        <v>335</v>
       </c>
       <c r="D112" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      <c r="G112"/>
+        <v>537</v>
+      </c>
+      <c r="E112" t="s">
+        <v>337</v>
+      </c>
+      <c r="F112" t="s">
+        <v>338</v>
+      </c>
+      <c r="G112" t="s">
+        <v>339</v>
+      </c>
       <c r="H112" t="s">
-        <v>778</v>
+        <v>374</v>
       </c>
       <c r="I112" t="s">
-        <v>779</v>
+        <v>600</v>
       </c>
       <c r="J112" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K112" t="s">
-        <v>780</v>
+        <v>601</v>
       </c>
       <c r="L112" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M112" t="s">
-        <v>781</v>
+        <v>602</v>
       </c>
       <c r="N112" t="s">
-        <v>782</v>
+        <v>345</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>783</v>
+        <v>593</v>
       </c>
       <c r="D113" t="s">
-        <v>784</v>
+        <v>594</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>785</v>
+        <v>603</v>
       </c>
       <c r="I113" t="s">
-        <v>786</v>
+        <v>604</v>
       </c>
       <c r="J113" t="s">
-        <v>715</v>
+        <v>455</v>
       </c>
       <c r="K113" t="s">
-        <v>787</v>
+        <v>605</v>
       </c>
       <c r="L113" t="s">
-        <v>148</v>
+        <v>597</v>
       </c>
       <c r="M113" t="s">
-        <v>788</v>
+        <v>606</v>
       </c>
       <c r="N113" t="s">
-        <v>789</v>
+        <v>599</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>790</v>
+        <v>593</v>
       </c>
       <c r="D114" t="s">
-        <v>791</v>
+        <v>594</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>792</v>
+        <v>607</v>
       </c>
       <c r="I114" t="s">
-        <v>793</v>
+        <v>608</v>
       </c>
       <c r="J114" t="s">
-        <v>794</v>
+        <v>455</v>
       </c>
       <c r="K114" t="s">
-        <v>795</v>
+        <v>609</v>
       </c>
       <c r="L114" t="s">
-        <v>148</v>
+        <v>597</v>
       </c>
       <c r="M114" t="s">
-        <v>796</v>
+        <v>610</v>
       </c>
       <c r="N114" t="s">
-        <v>797</v>
+        <v>599</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>798</v>
+        <v>593</v>
       </c>
       <c r="D115" t="s">
-        <v>799</v>
+        <v>594</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>800</v>
+        <v>611</v>
       </c>
       <c r="I115" t="s">
-        <v>801</v>
+        <v>612</v>
       </c>
       <c r="J115" t="s">
-        <v>794</v>
+        <v>455</v>
       </c>
       <c r="K115" t="s">
-        <v>802</v>
+        <v>613</v>
       </c>
       <c r="L115" t="s">
-        <v>148</v>
+        <v>597</v>
       </c>
       <c r="M115" t="s">
-        <v>803</v>
+        <v>614</v>
       </c>
       <c r="N115" t="s">
-        <v>804</v>
+        <v>599</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>805</v>
+        <v>449</v>
       </c>
       <c r="D116" t="s">
-        <v>806</v>
-[...3 lines deleted...]
-      <c r="G116"/>
+        <v>537</v>
+      </c>
+      <c r="E116" t="s">
+        <v>451</v>
+      </c>
+      <c r="F116" t="s">
+        <v>338</v>
+      </c>
+      <c r="G116" t="s">
+        <v>452</v>
+      </c>
       <c r="H116" t="s">
-        <v>72</v>
+        <v>467</v>
       </c>
       <c r="I116" t="s">
-        <v>807</v>
+        <v>615</v>
       </c>
       <c r="J116" t="s">
-        <v>808</v>
+        <v>455</v>
       </c>
       <c r="K116" t="s">
-        <v>809</v>
+        <v>616</v>
       </c>
       <c r="L116" t="s">
-        <v>810</v>
+        <v>540</v>
       </c>
       <c r="M116" t="s">
-        <v>811</v>
+        <v>617</v>
       </c>
       <c r="N116" t="s">
-        <v>812</v>
+        <v>458</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>813</v>
+        <v>449</v>
       </c>
       <c r="D117" t="s">
-        <v>814</v>
-[...3 lines deleted...]
-      <c r="G117"/>
+        <v>537</v>
+      </c>
+      <c r="E117" t="s">
+        <v>451</v>
+      </c>
+      <c r="F117" t="s">
+        <v>338</v>
+      </c>
+      <c r="G117" t="s">
+        <v>452</v>
+      </c>
       <c r="H117" t="s">
-        <v>72</v>
+        <v>475</v>
       </c>
       <c r="I117" t="s">
-        <v>815</v>
+        <v>618</v>
       </c>
       <c r="J117" t="s">
-        <v>808</v>
+        <v>455</v>
       </c>
       <c r="K117" t="s">
-        <v>816</v>
+        <v>619</v>
       </c>
       <c r="L117" t="s">
-        <v>810</v>
+        <v>540</v>
       </c>
       <c r="M117" t="s">
-        <v>817</v>
+        <v>620</v>
       </c>
       <c r="N117" t="s">
-        <v>818</v>
+        <v>458</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>819</v>
+        <v>449</v>
       </c>
       <c r="D118" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      <c r="G118"/>
+        <v>537</v>
+      </c>
+      <c r="E118" t="s">
+        <v>451</v>
+      </c>
+      <c r="F118" t="s">
+        <v>338</v>
+      </c>
+      <c r="G118" t="s">
+        <v>452</v>
+      </c>
       <c r="H118" t="s">
-        <v>821</v>
+        <v>479</v>
       </c>
       <c r="I118" t="s">
-        <v>822</v>
+        <v>621</v>
       </c>
       <c r="J118" t="s">
-        <v>794</v>
+        <v>455</v>
       </c>
       <c r="K118" t="s">
-        <v>823</v>
+        <v>622</v>
       </c>
       <c r="L118" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M118" t="s">
-        <v>824</v>
+        <v>623</v>
       </c>
       <c r="N118" t="s">
-        <v>825</v>
+        <v>458</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>826</v>
+        <v>449</v>
       </c>
       <c r="D119" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      <c r="G119"/>
+        <v>537</v>
+      </c>
+      <c r="E119" t="s">
+        <v>451</v>
+      </c>
+      <c r="F119" t="s">
+        <v>338</v>
+      </c>
+      <c r="G119" t="s">
+        <v>452</v>
+      </c>
       <c r="H119" t="s">
-        <v>828</v>
+        <v>471</v>
       </c>
       <c r="I119" t="s">
-        <v>829</v>
+        <v>624</v>
       </c>
       <c r="J119" t="s">
-        <v>794</v>
+        <v>455</v>
       </c>
       <c r="K119" t="s">
-        <v>830</v>
+        <v>625</v>
       </c>
       <c r="L119" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M119" t="s">
-        <v>831</v>
+        <v>626</v>
       </c>
       <c r="N119" t="s">
-        <v>832</v>
+        <v>458</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>833</v>
+        <v>449</v>
       </c>
       <c r="D120" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      <c r="G120"/>
+        <v>537</v>
+      </c>
+      <c r="E120" t="s">
+        <v>451</v>
+      </c>
+      <c r="F120" t="s">
+        <v>338</v>
+      </c>
+      <c r="G120" t="s">
+        <v>452</v>
+      </c>
       <c r="H120" t="s">
-        <v>835</v>
+        <v>459</v>
       </c>
       <c r="I120" t="s">
-        <v>836</v>
+        <v>627</v>
       </c>
       <c r="J120" t="s">
-        <v>837</v>
+        <v>455</v>
       </c>
       <c r="K120" t="s">
-        <v>838</v>
+        <v>628</v>
       </c>
       <c r="L120" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M120" t="s">
-        <v>839</v>
+        <v>629</v>
       </c>
       <c r="N120" t="s">
-        <v>840</v>
+        <v>458</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>841</v>
+        <v>449</v>
       </c>
       <c r="D121" t="s">
-        <v>842</v>
-[...3 lines deleted...]
-      <c r="G121"/>
+        <v>537</v>
+      </c>
+      <c r="E121" t="s">
+        <v>451</v>
+      </c>
+      <c r="F121" t="s">
+        <v>338</v>
+      </c>
+      <c r="G121" t="s">
+        <v>452</v>
+      </c>
       <c r="H121" t="s">
-        <v>843</v>
+        <v>463</v>
       </c>
       <c r="I121" t="s">
-        <v>844</v>
+        <v>630</v>
       </c>
       <c r="J121" t="s">
-        <v>837</v>
+        <v>455</v>
       </c>
       <c r="K121" t="s">
-        <v>845</v>
+        <v>631</v>
       </c>
       <c r="L121" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="M121" t="s">
-        <v>846</v>
+        <v>632</v>
       </c>
       <c r="N121" t="s">
-        <v>847</v>
+        <v>458</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>224</v>
+        <v>633</v>
       </c>
       <c r="D122" t="s">
-        <v>848</v>
+        <v>634</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>849</v>
+        <v>635</v>
       </c>
       <c r="I122" t="s">
-        <v>850</v>
+        <v>636</v>
       </c>
       <c r="J122" t="s">
-        <v>851</v>
+        <v>637</v>
       </c>
       <c r="K122" t="s">
-        <v>852</v>
+        <v>638</v>
       </c>
       <c r="L122" t="s">
-        <v>853</v>
+        <v>35</v>
       </c>
       <c r="M122" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="N122"/>
+        <v>639</v>
+      </c>
+      <c r="N122" t="s">
+        <v>640</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>855</v>
+        <v>641</v>
       </c>
       <c r="D123" t="s">
-        <v>856</v>
+        <v>642</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>857</v>
+        <v>643</v>
       </c>
       <c r="I123" t="s">
-        <v>858</v>
+        <v>644</v>
       </c>
       <c r="J123" t="s">
-        <v>859</v>
+        <v>637</v>
       </c>
       <c r="K123" t="s">
-        <v>860</v>
+        <v>645</v>
       </c>
       <c r="L123" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M123" t="s">
-        <v>861</v>
+        <v>646</v>
       </c>
       <c r="N123" t="s">
-        <v>862</v>
+        <v>647</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>863</v>
+        <v>648</v>
       </c>
       <c r="D124" t="s">
-        <v>864</v>
+        <v>649</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>865</v>
+        <v>650</v>
       </c>
       <c r="I124" t="s">
-        <v>866</v>
+        <v>651</v>
       </c>
       <c r="J124" t="s">
-        <v>859</v>
+        <v>455</v>
       </c>
       <c r="K124" t="s">
-        <v>867</v>
+        <v>652</v>
       </c>
       <c r="L124" t="s">
-        <v>170</v>
+        <v>653</v>
       </c>
       <c r="M124" t="s">
-        <v>868</v>
+        <v>654</v>
       </c>
       <c r="N124" t="s">
-        <v>869</v>
+        <v>655</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>870</v>
+        <v>656</v>
       </c>
       <c r="D125" t="s">
-        <v>871</v>
+        <v>657</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>872</v>
+        <v>658</v>
       </c>
       <c r="I125" t="s">
-        <v>873</v>
+        <v>659</v>
       </c>
       <c r="J125" t="s">
-        <v>859</v>
+        <v>455</v>
       </c>
       <c r="K125" t="s">
-        <v>874</v>
+        <v>660</v>
       </c>
       <c r="L125" t="s">
-        <v>148</v>
+        <v>661</v>
       </c>
       <c r="M125" t="s">
-        <v>875</v>
+        <v>662</v>
       </c>
       <c r="N125" t="s">
-        <v>876</v>
+        <v>663</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>877</v>
+        <v>664</v>
       </c>
       <c r="D126" t="s">
-        <v>878</v>
+        <v>665</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>72</v>
+        <v>666</v>
       </c>
       <c r="I126" t="s">
-        <v>879</v>
+        <v>667</v>
       </c>
       <c r="J126" t="s">
-        <v>880</v>
+        <v>20</v>
       </c>
       <c r="K126" t="s">
-        <v>881</v>
+        <v>668</v>
       </c>
       <c r="L126" t="s">
-        <v>810</v>
+        <v>669</v>
       </c>
       <c r="M126" t="s">
-        <v>882</v>
+        <v>670</v>
       </c>
       <c r="N126" t="s">
-        <v>883</v>
+        <v>671</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>884</v>
+        <v>672</v>
       </c>
       <c r="D127" t="s">
-        <v>885</v>
+        <v>673</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>72</v>
+        <v>674</v>
       </c>
       <c r="I127" t="s">
-        <v>886</v>
+        <v>675</v>
       </c>
       <c r="J127" t="s">
-        <v>880</v>
+        <v>637</v>
       </c>
       <c r="K127" t="s">
-        <v>887</v>
+        <v>676</v>
       </c>
       <c r="L127" t="s">
-        <v>810</v>
+        <v>35</v>
       </c>
       <c r="M127" t="s">
-        <v>888</v>
+        <v>677</v>
       </c>
       <c r="N127" t="s">
-        <v>889</v>
+        <v>678</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>890</v>
+        <v>679</v>
       </c>
       <c r="D128" t="s">
-        <v>885</v>
+        <v>680</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>72</v>
+        <v>681</v>
       </c>
       <c r="I128" t="s">
-        <v>891</v>
+        <v>682</v>
       </c>
       <c r="J128" t="s">
-        <v>880</v>
+        <v>637</v>
       </c>
       <c r="K128" t="s">
-        <v>892</v>
+        <v>683</v>
       </c>
       <c r="L128" t="s">
-        <v>810</v>
+        <v>35</v>
       </c>
       <c r="M128" t="s">
-        <v>893</v>
+        <v>684</v>
       </c>
       <c r="N128" t="s">
-        <v>894</v>
+        <v>685</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>895</v>
+        <v>686</v>
       </c>
       <c r="D129" t="s">
-        <v>896</v>
+        <v>687</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>72</v>
+        <v>688</v>
       </c>
       <c r="I129" t="s">
-        <v>897</v>
+        <v>689</v>
       </c>
       <c r="J129" t="s">
-        <v>880</v>
+        <v>637</v>
       </c>
       <c r="K129" t="s">
-        <v>898</v>
+        <v>690</v>
       </c>
       <c r="L129" t="s">
-        <v>810</v>
+        <v>35</v>
       </c>
       <c r="M129" t="s">
-        <v>899</v>
+        <v>691</v>
       </c>
       <c r="N129" t="s">
-        <v>900</v>
+        <v>692</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>863</v>
+        <v>91</v>
       </c>
       <c r="D130" t="s">
-        <v>864</v>
+        <v>92</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>901</v>
+        <v>693</v>
       </c>
       <c r="I130" t="s">
-        <v>902</v>
+        <v>694</v>
       </c>
       <c r="J130" t="s">
-        <v>177</v>
+        <v>455</v>
       </c>
       <c r="K130" t="s">
-        <v>903</v>
+        <v>695</v>
       </c>
       <c r="L130" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="M130" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>905</v>
+        <v>698</v>
       </c>
       <c r="D131" t="s">
-        <v>906</v>
+        <v>99</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>907</v>
+        <v>699</v>
       </c>
       <c r="I131" t="s">
-        <v>908</v>
+        <v>700</v>
       </c>
       <c r="J131" t="s">
-        <v>177</v>
+        <v>455</v>
       </c>
       <c r="K131" t="s">
-        <v>909</v>
+        <v>701</v>
       </c>
       <c r="L131" t="s">
-        <v>148</v>
+        <v>702</v>
       </c>
       <c r="M131" t="s">
-        <v>910</v>
+        <v>703</v>
       </c>
       <c r="N131" t="s">
-        <v>911</v>
+        <v>704</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>912</v>
+        <v>91</v>
       </c>
       <c r="D132" t="s">
-        <v>913</v>
+        <v>705</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>914</v>
+        <v>706</v>
       </c>
       <c r="I132" t="s">
-        <v>915</v>
+        <v>707</v>
       </c>
       <c r="J132" t="s">
-        <v>177</v>
+        <v>455</v>
       </c>
       <c r="K132" t="s">
-        <v>916</v>
+        <v>708</v>
       </c>
       <c r="L132" t="s">
-        <v>148</v>
+        <v>709</v>
       </c>
       <c r="M132" t="s">
-        <v>917</v>
-[...3 lines deleted...]
-      </c>
+        <v>710</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>919</v>
+        <v>91</v>
       </c>
       <c r="D133" t="s">
-        <v>920</v>
+        <v>705</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>921</v>
+        <v>711</v>
       </c>
       <c r="I133" t="s">
-        <v>922</v>
+        <v>712</v>
       </c>
       <c r="J133" t="s">
-        <v>177</v>
+        <v>455</v>
       </c>
       <c r="K133" t="s">
-        <v>923</v>
+        <v>713</v>
       </c>
       <c r="L133" t="s">
-        <v>148</v>
+        <v>714</v>
       </c>
       <c r="M133" t="s">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>926</v>
+        <v>716</v>
       </c>
       <c r="D134" t="s">
-        <v>927</v>
+        <v>717</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>928</v>
+        <v>718</v>
       </c>
       <c r="I134" t="s">
-        <v>929</v>
+        <v>719</v>
       </c>
       <c r="J134" t="s">
-        <v>177</v>
+        <v>323</v>
       </c>
       <c r="K134" t="s">
-        <v>930</v>
+        <v>720</v>
       </c>
       <c r="L134" t="s">
-        <v>148</v>
+        <v>721</v>
       </c>
       <c r="M134" t="s">
-        <v>931</v>
+        <v>722</v>
       </c>
       <c r="N134" t="s">
-        <v>932</v>
+        <v>723</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>933</v>
+        <v>724</v>
       </c>
       <c r="D135" t="s">
-        <v>934</v>
+        <v>725</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>935</v>
+        <v>726</v>
       </c>
       <c r="I135" t="s">
-        <v>936</v>
+        <v>727</v>
       </c>
       <c r="J135" t="s">
-        <v>177</v>
+        <v>728</v>
       </c>
       <c r="K135" t="s">
-        <v>937</v>
+        <v>729</v>
       </c>
       <c r="L135" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M135" t="s">
-        <v>938</v>
+        <v>730</v>
       </c>
       <c r="N135" t="s">
-        <v>939</v>
+        <v>731</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>940</v>
+        <v>732</v>
       </c>
       <c r="D136" t="s">
-        <v>941</v>
+        <v>733</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>942</v>
+        <v>164</v>
       </c>
       <c r="I136" t="s">
-        <v>943</v>
+        <v>734</v>
       </c>
       <c r="J136" t="s">
-        <v>177</v>
+        <v>728</v>
       </c>
       <c r="K136" t="s">
-        <v>944</v>
+        <v>735</v>
       </c>
       <c r="L136" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M136" t="s">
-        <v>945</v>
+        <v>736</v>
       </c>
       <c r="N136" t="s">
-        <v>946</v>
+        <v>737</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>947</v>
+        <v>738</v>
       </c>
       <c r="D137" t="s">
-        <v>948</v>
+        <v>739</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>949</v>
+        <v>164</v>
       </c>
       <c r="I137" t="s">
-        <v>950</v>
+        <v>740</v>
       </c>
       <c r="J137" t="s">
-        <v>177</v>
+        <v>728</v>
       </c>
       <c r="K137" t="s">
-        <v>951</v>
+        <v>741</v>
       </c>
       <c r="L137" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M137" t="s">
-        <v>952</v>
+        <v>742</v>
       </c>
       <c r="N137" t="s">
-        <v>953</v>
+        <v>743</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>954</v>
+        <v>744</v>
       </c>
       <c r="D138" t="s">
-        <v>955</v>
+        <v>745</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>956</v>
+        <v>746</v>
       </c>
       <c r="I138" t="s">
-        <v>957</v>
+        <v>747</v>
       </c>
       <c r="J138" t="s">
-        <v>177</v>
+        <v>728</v>
       </c>
       <c r="K138" t="s">
-        <v>958</v>
+        <v>748</v>
       </c>
       <c r="L138" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M138" t="s">
-        <v>959</v>
+        <v>749</v>
       </c>
       <c r="N138" t="s">
-        <v>960</v>
+        <v>750</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>961</v>
+        <v>751</v>
       </c>
       <c r="D139" t="s">
-        <v>962</v>
+        <v>752</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>963</v>
+        <v>164</v>
       </c>
       <c r="I139" t="s">
-        <v>964</v>
+        <v>753</v>
       </c>
       <c r="J139" t="s">
-        <v>965</v>
+        <v>728</v>
       </c>
       <c r="K139" t="s">
-        <v>966</v>
+        <v>754</v>
       </c>
       <c r="L139" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M139" t="s">
-        <v>967</v>
+        <v>755</v>
       </c>
       <c r="N139" t="s">
-        <v>968</v>
+        <v>756</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>969</v>
+        <v>757</v>
       </c>
       <c r="D140" t="s">
-        <v>970</v>
+        <v>758</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>971</v>
+        <v>759</v>
       </c>
       <c r="I140" t="s">
-        <v>972</v>
+        <v>760</v>
       </c>
       <c r="J140" t="s">
-        <v>965</v>
+        <v>728</v>
       </c>
       <c r="K140" t="s">
-        <v>973</v>
+        <v>761</v>
       </c>
       <c r="L140" t="s">
-        <v>974</v>
+        <v>168</v>
       </c>
       <c r="M140" t="s">
-        <v>975</v>
+        <v>762</v>
       </c>
       <c r="N140" t="s">
-        <v>976</v>
+        <v>763</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>977</v>
+        <v>764</v>
       </c>
       <c r="D141" t="s">
-        <v>978</v>
+        <v>765</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>979</v>
+        <v>164</v>
       </c>
       <c r="I141" t="s">
-        <v>980</v>
+        <v>766</v>
       </c>
       <c r="J141" t="s">
-        <v>981</v>
+        <v>728</v>
       </c>
       <c r="K141" t="s">
-        <v>982</v>
+        <v>767</v>
       </c>
       <c r="L141" t="s">
-        <v>983</v>
+        <v>168</v>
       </c>
       <c r="M141" t="s">
-        <v>984</v>
+        <v>768</v>
       </c>
       <c r="N141" t="s">
-        <v>985</v>
+        <v>769</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>986</v>
+        <v>770</v>
       </c>
       <c r="D142" t="s">
-        <v>987</v>
+        <v>771</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>988</v>
+        <v>772</v>
       </c>
       <c r="I142" t="s">
-        <v>989</v>
+        <v>773</v>
       </c>
       <c r="J142" t="s">
-        <v>981</v>
+        <v>728</v>
       </c>
       <c r="K142" t="s">
-        <v>990</v>
+        <v>774</v>
       </c>
       <c r="L142" t="s">
-        <v>991</v>
+        <v>35</v>
       </c>
       <c r="M142" t="s">
-        <v>992</v>
+        <v>775</v>
       </c>
       <c r="N142" t="s">
-        <v>993</v>
+        <v>776</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>994</v>
+        <v>777</v>
       </c>
       <c r="D143" t="s">
-        <v>995</v>
+        <v>778</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>996</v>
+        <v>779</v>
       </c>
       <c r="I143" t="s">
-        <v>997</v>
+        <v>780</v>
       </c>
       <c r="J143" t="s">
-        <v>981</v>
+        <v>728</v>
       </c>
       <c r="K143" t="s">
-        <v>998</v>
+        <v>781</v>
       </c>
       <c r="L143" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M143" t="s">
-        <v>999</v>
+        <v>782</v>
       </c>
       <c r="N143" t="s">
-        <v>1000</v>
+        <v>783</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1001</v>
+        <v>764</v>
       </c>
       <c r="D144" t="s">
-        <v>1002</v>
+        <v>305</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1003</v>
+        <v>91</v>
       </c>
       <c r="I144" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="J144" t="s">
-        <v>1005</v>
+        <v>637</v>
       </c>
       <c r="K144" t="s">
-        <v>1006</v>
+        <v>785</v>
       </c>
       <c r="L144" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M144" t="s">
-        <v>1007</v>
+        <v>786</v>
       </c>
       <c r="N144" t="s">
-        <v>1008</v>
+        <v>769</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1009</v>
+        <v>751</v>
       </c>
       <c r="D145" t="s">
-        <v>1010</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>1014</v>
+        <v>91</v>
       </c>
       <c r="I145" t="s">
-        <v>1015</v>
-[...1 lines deleted...]
-      <c r="J145"/>
+        <v>787</v>
+      </c>
+      <c r="J145" t="s">
+        <v>637</v>
+      </c>
       <c r="K145" t="s">
-        <v>1016</v>
+        <v>788</v>
       </c>
       <c r="L145" t="s">
-        <v>1017</v>
+        <v>168</v>
       </c>
       <c r="M145" t="s">
-        <v>1018</v>
+        <v>789</v>
       </c>
       <c r="N145" t="s">
-        <v>1019</v>
+        <v>756</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1009</v>
+        <v>790</v>
       </c>
       <c r="D146" t="s">
-        <v>1010</v>
-[...9 lines deleted...]
-      </c>
+        <v>791</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>1020</v>
+        <v>164</v>
       </c>
       <c r="I146" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="J146"/>
+        <v>792</v>
+      </c>
+      <c r="J146" t="s">
+        <v>793</v>
+      </c>
       <c r="K146" t="s">
-        <v>1022</v>
+        <v>794</v>
       </c>
       <c r="L146" t="s">
-        <v>1017</v>
+        <v>168</v>
       </c>
       <c r="M146" t="s">
-        <v>1023</v>
+        <v>795</v>
       </c>
       <c r="N146" t="s">
-        <v>1019</v>
+        <v>796</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1009</v>
+        <v>732</v>
       </c>
       <c r="D147" t="s">
-        <v>1010</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>1024</v>
+        <v>91</v>
       </c>
       <c r="I147" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="J147"/>
+        <v>797</v>
+      </c>
+      <c r="J147" t="s">
+        <v>798</v>
+      </c>
       <c r="K147" t="s">
-        <v>1026</v>
+        <v>799</v>
       </c>
       <c r="L147" t="s">
-        <v>1017</v>
+        <v>168</v>
       </c>
       <c r="M147" t="s">
-        <v>1027</v>
+        <v>800</v>
       </c>
       <c r="N147" t="s">
-        <v>1019</v>
+        <v>737</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1009</v>
+        <v>738</v>
       </c>
       <c r="D148" t="s">
-        <v>1010</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
       <c r="H148" t="s">
-        <v>1024</v>
+        <v>91</v>
       </c>
       <c r="I148" t="s">
-        <v>1028</v>
-[...1 lines deleted...]
-      <c r="J148"/>
+        <v>801</v>
+      </c>
+      <c r="J148" t="s">
+        <v>637</v>
+      </c>
       <c r="K148" t="s">
-        <v>1029</v>
+        <v>802</v>
       </c>
       <c r="L148" t="s">
-        <v>1017</v>
+        <v>168</v>
       </c>
       <c r="M148" t="s">
-        <v>1030</v>
+        <v>803</v>
       </c>
       <c r="N148" t="s">
-        <v>1019</v>
+        <v>743</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1009</v>
+        <v>790</v>
       </c>
       <c r="D149" t="s">
-        <v>1031</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
       <c r="H149" t="s">
-        <v>1032</v>
+        <v>91</v>
       </c>
       <c r="I149" t="s">
-        <v>1033</v>
-[...1 lines deleted...]
-      <c r="J149"/>
+        <v>804</v>
+      </c>
+      <c r="J149" t="s">
+        <v>637</v>
+      </c>
       <c r="K149" t="s">
-        <v>1034</v>
+        <v>805</v>
       </c>
       <c r="L149" t="s">
-        <v>1035</v>
+        <v>168</v>
       </c>
       <c r="M149" t="s">
-        <v>1036</v>
+        <v>806</v>
       </c>
       <c r="N149" t="s">
-        <v>1019</v>
+        <v>796</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1009</v>
+        <v>807</v>
       </c>
       <c r="D150" t="s">
-        <v>1037</v>
-[...9 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
       <c r="H150" t="s">
-        <v>1038</v>
+        <v>718</v>
       </c>
       <c r="I150" t="s">
-        <v>1039</v>
-[...1 lines deleted...]
-      <c r="J150"/>
+        <v>809</v>
+      </c>
+      <c r="J150" t="s">
+        <v>810</v>
+      </c>
       <c r="K150" t="s">
-        <v>1040</v>
+        <v>811</v>
       </c>
       <c r="L150" t="s">
-        <v>1041</v>
+        <v>812</v>
       </c>
       <c r="M150" t="s">
-        <v>1042</v>
+        <v>813</v>
       </c>
       <c r="N150" t="s">
-        <v>1019</v>
+        <v>814</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1043</v>
+        <v>247</v>
       </c>
       <c r="D151" t="s">
-        <v>1044</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
       <c r="H151" t="s">
-        <v>1048</v>
+        <v>91</v>
       </c>
       <c r="I151" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="J151"/>
+        <v>815</v>
+      </c>
+      <c r="J151" t="s">
+        <v>637</v>
+      </c>
       <c r="K151" t="s">
-        <v>1050</v>
+        <v>816</v>
       </c>
       <c r="L151" t="s">
-        <v>1051</v>
+        <v>168</v>
       </c>
       <c r="M151" t="s">
-        <v>1052</v>
+        <v>817</v>
       </c>
       <c r="N151" t="s">
-        <v>1053</v>
+        <v>253</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1043</v>
+        <v>757</v>
       </c>
       <c r="D152" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
       <c r="H152" t="s">
-        <v>1055</v>
+        <v>91</v>
       </c>
       <c r="I152" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="J152"/>
+        <v>818</v>
+      </c>
+      <c r="J152" t="s">
+        <v>637</v>
+      </c>
       <c r="K152" t="s">
-        <v>1057</v>
+        <v>819</v>
       </c>
       <c r="L152" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M152" t="s">
-        <v>1059</v>
+        <v>820</v>
       </c>
       <c r="N152" t="s">
-        <v>1053</v>
+        <v>763</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1043</v>
+        <v>821</v>
       </c>
       <c r="D153" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
       <c r="H153" t="s">
-        <v>1060</v>
+        <v>823</v>
       </c>
       <c r="I153" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="J153"/>
+        <v>824</v>
+      </c>
+      <c r="J153" t="s">
+        <v>825</v>
+      </c>
       <c r="K153" t="s">
-        <v>1062</v>
+        <v>826</v>
       </c>
       <c r="L153" t="s">
-        <v>1058</v>
+        <v>827</v>
       </c>
       <c r="M153" t="s">
-        <v>1063</v>
+        <v>828</v>
       </c>
       <c r="N153" t="s">
-        <v>1053</v>
+        <v>829</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1043</v>
+        <v>830</v>
       </c>
       <c r="D154" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
       <c r="H154" t="s">
-        <v>1064</v>
+        <v>759</v>
       </c>
       <c r="I154" t="s">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="J154"/>
+        <v>832</v>
+      </c>
+      <c r="J154" t="s">
+        <v>793</v>
+      </c>
       <c r="K154" t="s">
-        <v>1066</v>
+        <v>833</v>
       </c>
       <c r="L154" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M154" t="s">
-        <v>1067</v>
+        <v>834</v>
       </c>
       <c r="N154" t="s">
-        <v>1053</v>
+        <v>835</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1043</v>
+        <v>836</v>
       </c>
       <c r="D155" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
       <c r="H155" t="s">
-        <v>1068</v>
+        <v>164</v>
       </c>
       <c r="I155" t="s">
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="J155"/>
+        <v>838</v>
+      </c>
+      <c r="J155" t="s">
+        <v>793</v>
+      </c>
       <c r="K155" t="s">
-        <v>1070</v>
+        <v>839</v>
       </c>
       <c r="L155" t="s">
-        <v>1058</v>
+        <v>840</v>
       </c>
       <c r="M155" t="s">
-        <v>1071</v>
+        <v>841</v>
       </c>
       <c r="N155" t="s">
-        <v>1053</v>
+        <v>842</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1043</v>
+        <v>843</v>
       </c>
       <c r="D156" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
       <c r="H156" t="s">
-        <v>1072</v>
+        <v>845</v>
       </c>
       <c r="I156" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="J156"/>
+        <v>846</v>
+      </c>
+      <c r="J156" t="s">
+        <v>793</v>
+      </c>
       <c r="K156" t="s">
-        <v>1074</v>
+        <v>847</v>
       </c>
       <c r="L156" t="s">
-        <v>1058</v>
+        <v>35</v>
       </c>
       <c r="M156" t="s">
-        <v>1075</v>
+        <v>848</v>
       </c>
       <c r="N156" t="s">
-        <v>1053</v>
+        <v>849</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1043</v>
+        <v>850</v>
       </c>
       <c r="D157" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>851</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
       <c r="H157" t="s">
-        <v>1076</v>
+        <v>852</v>
       </c>
       <c r="I157" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="J157"/>
+        <v>853</v>
+      </c>
+      <c r="J157" t="s">
+        <v>825</v>
+      </c>
       <c r="K157" t="s">
-        <v>1078</v>
+        <v>854</v>
       </c>
       <c r="L157" t="s">
-        <v>1058</v>
+        <v>855</v>
       </c>
       <c r="M157" t="s">
-        <v>1079</v>
+        <v>856</v>
       </c>
       <c r="N157" t="s">
-        <v>1053</v>
+        <v>857</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1043</v>
+        <v>858</v>
       </c>
       <c r="D158" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
       <c r="H158" t="s">
-        <v>1080</v>
+        <v>164</v>
       </c>
       <c r="I158" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>860</v>
+      </c>
+      <c r="J158" t="s">
+        <v>825</v>
+      </c>
       <c r="K158" t="s">
-        <v>1082</v>
+        <v>861</v>
       </c>
       <c r="L158" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M158" t="s">
-        <v>1083</v>
+        <v>862</v>
       </c>
       <c r="N158" t="s">
-        <v>1053</v>
+        <v>863</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1043</v>
+        <v>864</v>
       </c>
       <c r="D159" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>865</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
       <c r="H159" t="s">
-        <v>1084</v>
+        <v>866</v>
       </c>
       <c r="I159" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="J159"/>
+        <v>867</v>
+      </c>
+      <c r="J159" t="s">
+        <v>825</v>
+      </c>
       <c r="K159" t="s">
-        <v>1086</v>
+        <v>868</v>
       </c>
       <c r="L159" t="s">
-        <v>1058</v>
+        <v>35</v>
       </c>
       <c r="M159" t="s">
-        <v>1087</v>
+        <v>869</v>
       </c>
       <c r="N159" t="s">
-        <v>1053</v>
+        <v>870</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1043</v>
+        <v>871</v>
       </c>
       <c r="D160" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
       <c r="H160" t="s">
-        <v>1088</v>
+        <v>873</v>
       </c>
       <c r="I160" t="s">
-        <v>1089</v>
-[...1 lines deleted...]
-      <c r="J160"/>
+        <v>874</v>
+      </c>
+      <c r="J160" t="s">
+        <v>825</v>
+      </c>
       <c r="K160" t="s">
-        <v>1090</v>
+        <v>875</v>
       </c>
       <c r="L160" t="s">
-        <v>1058</v>
+        <v>35</v>
       </c>
       <c r="M160" t="s">
-        <v>1091</v>
+        <v>876</v>
       </c>
       <c r="N160" t="s">
-        <v>1053</v>
+        <v>877</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1043</v>
+        <v>850</v>
       </c>
       <c r="D161" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
       <c r="H161" t="s">
-        <v>1092</v>
+        <v>91</v>
       </c>
       <c r="I161" t="s">
-        <v>1093</v>
-[...1 lines deleted...]
-      <c r="J161"/>
+        <v>878</v>
+      </c>
+      <c r="J161" t="s">
+        <v>879</v>
+      </c>
       <c r="K161" t="s">
-        <v>1094</v>
+        <v>880</v>
       </c>
       <c r="L161" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M161" t="s">
-        <v>1095</v>
+        <v>881</v>
       </c>
       <c r="N161" t="s">
-        <v>1053</v>
+        <v>857</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1043</v>
+        <v>858</v>
       </c>
       <c r="D162" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
       <c r="H162" t="s">
-        <v>1096</v>
+        <v>91</v>
       </c>
       <c r="I162" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="J162"/>
+        <v>882</v>
+      </c>
+      <c r="J162" t="s">
+        <v>879</v>
+      </c>
       <c r="K162" t="s">
-        <v>1098</v>
+        <v>883</v>
       </c>
       <c r="L162" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M162" t="s">
-        <v>1099</v>
+        <v>884</v>
       </c>
       <c r="N162" t="s">
-        <v>1053</v>
+        <v>863</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1043</v>
+        <v>830</v>
       </c>
       <c r="D163" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
       <c r="H163" t="s">
-        <v>1100</v>
+        <v>91</v>
       </c>
       <c r="I163" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="J163"/>
+        <v>885</v>
+      </c>
+      <c r="J163" t="s">
+        <v>879</v>
+      </c>
       <c r="K163" t="s">
-        <v>1102</v>
+        <v>886</v>
       </c>
       <c r="L163" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M163" t="s">
-        <v>1103</v>
+        <v>887</v>
       </c>
       <c r="N163" t="s">
-        <v>1053</v>
+        <v>835</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1043</v>
+        <v>888</v>
       </c>
       <c r="D164" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>889</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
       <c r="H164" t="s">
-        <v>1104</v>
+        <v>890</v>
       </c>
       <c r="I164" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="J164"/>
+        <v>891</v>
+      </c>
+      <c r="J164" t="s">
+        <v>892</v>
+      </c>
       <c r="K164" t="s">
-        <v>1106</v>
+        <v>893</v>
       </c>
       <c r="L164" t="s">
-        <v>1058</v>
+        <v>35</v>
       </c>
       <c r="M164" t="s">
-        <v>1107</v>
+        <v>894</v>
       </c>
       <c r="N164" t="s">
-        <v>1053</v>
+        <v>895</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1043</v>
+        <v>896</v>
       </c>
       <c r="D165" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
       <c r="H165" t="s">
-        <v>1108</v>
+        <v>898</v>
       </c>
       <c r="I165" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="J165"/>
+        <v>899</v>
+      </c>
+      <c r="J165" t="s">
+        <v>892</v>
+      </c>
       <c r="K165" t="s">
-        <v>1110</v>
+        <v>900</v>
       </c>
       <c r="L165" t="s">
-        <v>1058</v>
+        <v>168</v>
       </c>
       <c r="M165" t="s">
-        <v>1111</v>
+        <v>901</v>
       </c>
       <c r="N165" t="s">
-        <v>1053</v>
+        <v>902</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1043</v>
+        <v>903</v>
       </c>
       <c r="D166" t="s">
-        <v>1112</v>
-[...9 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
       <c r="H166" t="s">
-        <v>1113</v>
+        <v>905</v>
       </c>
       <c r="I166" t="s">
-        <v>1114</v>
-[...1 lines deleted...]
-      <c r="J166"/>
+        <v>906</v>
+      </c>
+      <c r="J166" t="s">
+        <v>907</v>
+      </c>
       <c r="K166" t="s">
-        <v>1115</v>
+        <v>908</v>
       </c>
       <c r="L166" t="s">
-        <v>1116</v>
+        <v>909</v>
       </c>
       <c r="M166" t="s">
-        <v>1117</v>
+        <v>910</v>
       </c>
       <c r="N166" t="s">
-        <v>1053</v>
+        <v>911</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1043</v>
+        <v>903</v>
       </c>
       <c r="D167" t="s">
-        <v>1118</v>
-[...9 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
       <c r="H167" t="s">
-        <v>1119</v>
+        <v>912</v>
       </c>
       <c r="I167" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="J167"/>
+        <v>913</v>
+      </c>
+      <c r="J167" t="s">
+        <v>907</v>
+      </c>
       <c r="K167" t="s">
-        <v>1121</v>
+        <v>914</v>
       </c>
       <c r="L167" t="s">
-        <v>1122</v>
+        <v>909</v>
       </c>
       <c r="M167" t="s">
-        <v>1123</v>
+        <v>915</v>
       </c>
       <c r="N167" t="s">
-        <v>1053</v>
+        <v>911</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1043</v>
+        <v>903</v>
       </c>
       <c r="D168" t="s">
-        <v>1054</v>
-[...9 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
       <c r="H168" t="s">
-        <v>1124</v>
+        <v>916</v>
       </c>
       <c r="I168" t="s">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="J168"/>
+        <v>917</v>
+      </c>
+      <c r="J168" t="s">
+        <v>907</v>
+      </c>
       <c r="K168" t="s">
-        <v>1126</v>
+        <v>918</v>
       </c>
       <c r="L168" t="s">
-        <v>1058</v>
+        <v>909</v>
       </c>
       <c r="M168" t="s">
-        <v>1127</v>
+        <v>919</v>
       </c>
       <c r="N168" t="s">
-        <v>1053</v>
+        <v>911</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1128</v>
+        <v>920</v>
       </c>
       <c r="D169" t="s">
-        <v>1129</v>
+        <v>904</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1130</v>
+        <v>916</v>
       </c>
       <c r="I169" t="s">
-        <v>1131</v>
+        <v>921</v>
       </c>
       <c r="J169" t="s">
-        <v>1005</v>
+        <v>907</v>
       </c>
       <c r="K169" t="s">
-        <v>1132</v>
+        <v>922</v>
       </c>
       <c r="L169" t="s">
-        <v>170</v>
+        <v>909</v>
       </c>
       <c r="M169" t="s">
-        <v>1133</v>
+        <v>923</v>
       </c>
       <c r="N169" t="s">
-        <v>1134</v>
+        <v>924</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1135</v>
+        <v>920</v>
       </c>
       <c r="D170" t="s">
-        <v>1136</v>
-[...9 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
       <c r="H170" t="s">
-        <v>1140</v>
+        <v>912</v>
       </c>
       <c r="I170" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="J170"/>
+        <v>925</v>
+      </c>
+      <c r="J170" t="s">
+        <v>907</v>
+      </c>
       <c r="K170" t="s">
-        <v>1142</v>
+        <v>926</v>
       </c>
       <c r="L170" t="s">
-        <v>1143</v>
+        <v>909</v>
       </c>
       <c r="M170" t="s">
-        <v>1144</v>
+        <v>927</v>
       </c>
       <c r="N170" t="s">
-        <v>1145</v>
+        <v>924</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1146</v>
+        <v>920</v>
       </c>
       <c r="D171" t="s">
-        <v>1147</v>
+        <v>904</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>224</v>
+        <v>905</v>
       </c>
       <c r="I171" t="s">
-        <v>1148</v>
+        <v>928</v>
       </c>
       <c r="J171" t="s">
-        <v>1149</v>
+        <v>907</v>
       </c>
       <c r="K171" t="s">
-        <v>1150</v>
+        <v>929</v>
       </c>
       <c r="L171" t="s">
-        <v>148</v>
+        <v>909</v>
       </c>
       <c r="M171" t="s">
-        <v>1151</v>
+        <v>930</v>
       </c>
       <c r="N171" t="s">
-        <v>1152</v>
+        <v>924</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1153</v>
+        <v>931</v>
       </c>
       <c r="D172" t="s">
-        <v>1154</v>
+        <v>932</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1155</v>
+        <v>933</v>
       </c>
       <c r="I172" t="s">
-        <v>1156</v>
+        <v>934</v>
       </c>
       <c r="J172" t="s">
-        <v>29</v>
+        <v>892</v>
       </c>
       <c r="K172" t="s">
-        <v>1157</v>
+        <v>935</v>
       </c>
       <c r="L172" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M172" t="s">
-        <v>1158</v>
+        <v>936</v>
       </c>
       <c r="N172" t="s">
-        <v>1159</v>
+        <v>937</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1160</v>
+        <v>938</v>
       </c>
       <c r="D173" t="s">
-        <v>1161</v>
+        <v>939</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1162</v>
+        <v>940</v>
       </c>
       <c r="I173" t="s">
-        <v>1163</v>
+        <v>941</v>
       </c>
       <c r="J173" t="s">
-        <v>29</v>
+        <v>892</v>
       </c>
       <c r="K173" t="s">
-        <v>1164</v>
+        <v>942</v>
       </c>
       <c r="L173" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M173" t="s">
-        <v>1165</v>
+        <v>943</v>
       </c>
       <c r="N173" t="s">
-        <v>1166</v>
+        <v>944</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1167</v>
+        <v>945</v>
       </c>
       <c r="D174" t="s">
-        <v>1168</v>
+        <v>946</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1169</v>
+        <v>164</v>
       </c>
       <c r="I174" t="s">
-        <v>1170</v>
+        <v>947</v>
       </c>
       <c r="J174" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K174" t="s">
-        <v>1171</v>
+        <v>949</v>
       </c>
       <c r="L174" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M174" t="s">
-        <v>1172</v>
+        <v>950</v>
       </c>
       <c r="N174" t="s">
-        <v>1173</v>
+        <v>951</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1174</v>
+        <v>952</v>
       </c>
       <c r="D175" t="s">
-        <v>1175</v>
+        <v>953</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1176</v>
+        <v>164</v>
       </c>
       <c r="I175" t="s">
-        <v>1177</v>
+        <v>954</v>
       </c>
       <c r="J175" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K175" t="s">
-        <v>1178</v>
+        <v>955</v>
       </c>
       <c r="L175" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M175" t="s">
-        <v>1179</v>
+        <v>956</v>
       </c>
       <c r="N175" t="s">
-        <v>1180</v>
+        <v>957</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1181</v>
+        <v>958</v>
       </c>
       <c r="D176" t="s">
-        <v>1182</v>
+        <v>959</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1183</v>
+        <v>960</v>
       </c>
       <c r="I176" t="s">
-        <v>1184</v>
+        <v>961</v>
       </c>
       <c r="J176" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K176" t="s">
-        <v>1185</v>
+        <v>962</v>
       </c>
       <c r="L176" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M176" t="s">
-        <v>1186</v>
+        <v>963</v>
       </c>
       <c r="N176" t="s">
-        <v>1187</v>
+        <v>964</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D177" t="s">
-        <v>1189</v>
+        <v>966</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1190</v>
+        <v>164</v>
       </c>
       <c r="I177" t="s">
-        <v>1191</v>
+        <v>967</v>
       </c>
       <c r="J177" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K177" t="s">
-        <v>1192</v>
+        <v>968</v>
       </c>
       <c r="L177" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M177" t="s">
-        <v>1193</v>
+        <v>969</v>
       </c>
       <c r="N177" t="s">
-        <v>1194</v>
+        <v>970</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1195</v>
+        <v>971</v>
       </c>
       <c r="D178" t="s">
-        <v>1196</v>
+        <v>972</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1197</v>
+        <v>164</v>
       </c>
       <c r="I178" t="s">
-        <v>1198</v>
+        <v>973</v>
       </c>
       <c r="J178" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K178" t="s">
-        <v>1199</v>
+        <v>974</v>
       </c>
       <c r="L178" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M178" t="s">
-        <v>1200</v>
+        <v>975</v>
       </c>
       <c r="N178" t="s">
-        <v>1201</v>
+        <v>976</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1202</v>
+        <v>977</v>
       </c>
       <c r="D179" t="s">
-        <v>1203</v>
+        <v>978</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1204</v>
+        <v>164</v>
       </c>
       <c r="I179" t="s">
-        <v>1205</v>
+        <v>979</v>
       </c>
       <c r="J179" t="s">
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="K179" t="s">
-        <v>1206</v>
+        <v>980</v>
       </c>
       <c r="L179" t="s">
-        <v>1207</v>
+        <v>168</v>
       </c>
       <c r="M179" t="s">
-        <v>1208</v>
+        <v>981</v>
       </c>
       <c r="N179" t="s">
-        <v>1209</v>
+        <v>982</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1210</v>
+        <v>983</v>
       </c>
       <c r="D180" t="s">
-        <v>1211</v>
+        <v>984</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1212</v>
+        <v>164</v>
       </c>
       <c r="I180" t="s">
-        <v>1213</v>
+        <v>985</v>
       </c>
       <c r="J180" t="s">
-        <v>312</v>
+        <v>986</v>
       </c>
       <c r="K180" t="s">
-        <v>1214</v>
+        <v>987</v>
       </c>
       <c r="L180" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M180" t="s">
-        <v>1215</v>
+        <v>988</v>
       </c>
       <c r="N180" t="s">
-        <v>1216</v>
+        <v>989</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1217</v>
+        <v>990</v>
       </c>
       <c r="D181" t="s">
-        <v>1218</v>
+        <v>991</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1155</v>
+        <v>164</v>
       </c>
       <c r="I181" t="s">
-        <v>1219</v>
+        <v>992</v>
       </c>
       <c r="J181" t="s">
-        <v>1220</v>
+        <v>986</v>
       </c>
       <c r="K181" t="s">
-        <v>1221</v>
+        <v>993</v>
       </c>
       <c r="L181" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M181" t="s">
-        <v>1222</v>
+        <v>994</v>
       </c>
       <c r="N181" t="s">
-        <v>1223</v>
+        <v>995</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1224</v>
+        <v>996</v>
       </c>
       <c r="D182" t="s">
-        <v>1225</v>
+        <v>997</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1226</v>
+        <v>164</v>
       </c>
       <c r="I182" t="s">
-        <v>1227</v>
+        <v>998</v>
       </c>
       <c r="J182" t="s">
-        <v>1220</v>
+        <v>986</v>
       </c>
       <c r="K182" t="s">
-        <v>1228</v>
+        <v>999</v>
       </c>
       <c r="L182" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M182" t="s">
-        <v>1229</v>
+        <v>1000</v>
       </c>
       <c r="N182" t="s">
-        <v>1230</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1231</v>
+        <v>1002</v>
       </c>
       <c r="D183" t="s">
-        <v>1232</v>
+        <v>1003</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1233</v>
+        <v>1004</v>
       </c>
       <c r="I183" t="s">
-        <v>1234</v>
+        <v>1005</v>
       </c>
       <c r="J183" t="s">
-        <v>1220</v>
+        <v>986</v>
       </c>
       <c r="K183" t="s">
-        <v>1235</v>
+        <v>1006</v>
       </c>
       <c r="L183" t="s">
-        <v>1207</v>
+        <v>35</v>
       </c>
       <c r="M183" t="s">
-        <v>1236</v>
+        <v>1007</v>
       </c>
       <c r="N183" t="s">
-        <v>1237</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1238</v>
+        <v>1009</v>
       </c>
       <c r="D184" t="s">
-        <v>1239</v>
+        <v>1010</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1240</v>
+        <v>1011</v>
       </c>
       <c r="I184" t="s">
-        <v>1241</v>
+        <v>1012</v>
       </c>
       <c r="J184" t="s">
-        <v>1220</v>
+        <v>986</v>
       </c>
       <c r="K184" t="s">
-        <v>1242</v>
+        <v>1013</v>
       </c>
       <c r="L184" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M184" t="s">
-        <v>1243</v>
+        <v>1014</v>
       </c>
       <c r="N184" t="s">
-        <v>1244</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1245</v>
+        <v>1016</v>
       </c>
       <c r="D185" t="s">
-        <v>1246</v>
+        <v>1017</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1247</v>
+        <v>1018</v>
       </c>
       <c r="I185" t="s">
-        <v>1248</v>
+        <v>1019</v>
       </c>
       <c r="J185" t="s">
-        <v>1220</v>
+        <v>986</v>
       </c>
       <c r="K185" t="s">
-        <v>1249</v>
+        <v>1020</v>
       </c>
       <c r="L185" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="M185" t="s">
-        <v>1250</v>
+        <v>1021</v>
       </c>
       <c r="N185" t="s">
-        <v>1251</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1252</v>
+        <v>965</v>
       </c>
       <c r="D186" t="s">
-        <v>1253</v>
+        <v>305</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1254</v>
+        <v>91</v>
       </c>
       <c r="I186" t="s">
-        <v>1255</v>
+        <v>1023</v>
       </c>
       <c r="J186" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K186" t="s">
-        <v>1256</v>
+        <v>1024</v>
       </c>
       <c r="L186" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M186" t="s">
-        <v>1257</v>
+        <v>1025</v>
       </c>
       <c r="N186" t="s">
-        <v>1258</v>
+        <v>970</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1259</v>
+        <v>896</v>
       </c>
       <c r="D187" t="s">
-        <v>1260</v>
+        <v>305</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1261</v>
+        <v>91</v>
       </c>
       <c r="I187" t="s">
-        <v>1262</v>
+        <v>1026</v>
       </c>
       <c r="J187" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K187" t="s">
-        <v>1263</v>
+        <v>1027</v>
       </c>
       <c r="L187" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M187" t="s">
-        <v>1264</v>
+        <v>1028</v>
       </c>
       <c r="N187" t="s">
-        <v>1265</v>
+        <v>902</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1266</v>
+        <v>977</v>
       </c>
       <c r="D188" t="s">
-        <v>1267</v>
+        <v>305</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="I188" t="s">
-        <v>1268</v>
+        <v>1029</v>
       </c>
       <c r="J188" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K188" t="s">
-        <v>1269</v>
+        <v>1030</v>
       </c>
       <c r="L188" t="s">
-        <v>810</v>
+        <v>168</v>
       </c>
       <c r="M188" t="s">
-        <v>1270</v>
+        <v>1031</v>
       </c>
       <c r="N188" t="s">
-        <v>1271</v>
+        <v>982</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1272</v>
+        <v>958</v>
       </c>
       <c r="D189" t="s">
-        <v>1273</v>
+        <v>305</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1274</v>
+        <v>91</v>
       </c>
       <c r="I189" t="s">
-        <v>1275</v>
+        <v>1032</v>
       </c>
       <c r="J189" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K189" t="s">
-        <v>1276</v>
+        <v>1033</v>
       </c>
       <c r="L189" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M189" t="s">
-        <v>1277</v>
+        <v>1034</v>
       </c>
       <c r="N189" t="s">
-        <v>1278</v>
+        <v>964</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1174</v>
+        <v>945</v>
       </c>
       <c r="D190" t="s">
-        <v>1175</v>
+        <v>305</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1279</v>
+        <v>91</v>
       </c>
       <c r="I190" t="s">
-        <v>1280</v>
+        <v>1035</v>
       </c>
       <c r="J190" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K190" t="s">
-        <v>1281</v>
+        <v>1036</v>
       </c>
       <c r="L190" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M190" t="s">
-        <v>1282</v>
+        <v>1037</v>
       </c>
       <c r="N190" t="s">
-        <v>1180</v>
+        <v>951</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1283</v>
+        <v>983</v>
       </c>
       <c r="D191" t="s">
-        <v>1284</v>
+        <v>305</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1285</v>
+        <v>91</v>
       </c>
       <c r="I191" t="s">
-        <v>1286</v>
+        <v>1038</v>
       </c>
       <c r="J191" t="s">
-        <v>584</v>
+        <v>879</v>
       </c>
       <c r="K191" t="s">
-        <v>1287</v>
+        <v>1039</v>
       </c>
       <c r="L191" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M191" t="s">
-        <v>1288</v>
+        <v>1040</v>
       </c>
       <c r="N191" t="s">
-        <v>1289</v>
+        <v>989</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1290</v>
+        <v>990</v>
       </c>
       <c r="D192" t="s">
-        <v>1291</v>
+        <v>305</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1292</v>
+        <v>91</v>
       </c>
       <c r="I192" t="s">
-        <v>1293</v>
+        <v>1041</v>
       </c>
       <c r="J192" t="s">
-        <v>584</v>
+        <v>879</v>
       </c>
       <c r="K192" t="s">
-        <v>1294</v>
+        <v>1042</v>
       </c>
       <c r="L192" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M192" t="s">
-        <v>1295</v>
+        <v>1043</v>
       </c>
       <c r="N192" t="s">
-        <v>1296</v>
+        <v>995</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1297</v>
+        <v>952</v>
       </c>
       <c r="D193" t="s">
-        <v>1298</v>
+        <v>305</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1299</v>
+        <v>91</v>
       </c>
       <c r="I193" t="s">
-        <v>1300</v>
+        <v>1044</v>
       </c>
       <c r="J193" t="s">
-        <v>584</v>
+        <v>879</v>
       </c>
       <c r="K193" t="s">
-        <v>1301</v>
+        <v>1045</v>
       </c>
       <c r="L193" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="M193" t="s">
-        <v>1302</v>
+        <v>1046</v>
       </c>
       <c r="N193" t="s">
-        <v>1303</v>
+        <v>957</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1153</v>
+        <v>971</v>
       </c>
       <c r="D194" t="s">
-        <v>1304</v>
+        <v>305</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>224</v>
+        <v>91</v>
       </c>
       <c r="I194" t="s">
-        <v>1305</v>
+        <v>1047</v>
       </c>
       <c r="J194" t="s">
-        <v>538</v>
+        <v>879</v>
       </c>
       <c r="K194" t="s">
-        <v>1306</v>
+        <v>1048</v>
       </c>
       <c r="L194" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M194" t="s">
-        <v>1307</v>
+        <v>1049</v>
       </c>
       <c r="N194" t="s">
-        <v>1159</v>
+        <v>976</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>224</v>
+        <v>996</v>
       </c>
       <c r="D195" t="s">
-        <v>1308</v>
+        <v>305</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1309</v>
+        <v>91</v>
       </c>
       <c r="I195" t="s">
-        <v>1310</v>
+        <v>1050</v>
       </c>
       <c r="J195" t="s">
-        <v>1311</v>
+        <v>879</v>
       </c>
       <c r="K195" t="s">
-        <v>1312</v>
+        <v>1051</v>
       </c>
       <c r="L195" t="s">
-        <v>1313</v>
+        <v>168</v>
       </c>
       <c r="M195" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="N195"/>
+        <v>1052</v>
+      </c>
+      <c r="N195" t="s">
+        <v>1001</v>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>224</v>
+        <v>931</v>
       </c>
       <c r="D196" t="s">
-        <v>1315</v>
+        <v>305</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>224</v>
+        <v>91</v>
       </c>
       <c r="I196" t="s">
-        <v>1316</v>
+        <v>1053</v>
       </c>
       <c r="J196" t="s">
-        <v>584</v>
+        <v>879</v>
       </c>
       <c r="K196" t="s">
-        <v>1317</v>
+        <v>1054</v>
       </c>
       <c r="L196" t="s">
-        <v>1318</v>
+        <v>168</v>
       </c>
       <c r="M196" t="s">
-        <v>1319</v>
-[...1 lines deleted...]
-      <c r="N196"/>
+        <v>1055</v>
+      </c>
+      <c r="N196" t="s">
+        <v>937</v>
+      </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1320</v>
+        <v>1056</v>
       </c>
       <c r="D197" t="s">
-        <v>1321</v>
+        <v>1057</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1322</v>
+        <v>1058</v>
       </c>
       <c r="I197" t="s">
-        <v>1323</v>
+        <v>1059</v>
       </c>
       <c r="J197" t="s">
-        <v>584</v>
+        <v>1060</v>
       </c>
       <c r="K197" t="s">
-        <v>1324</v>
+        <v>1061</v>
       </c>
       <c r="L197" t="s">
-        <v>1325</v>
+        <v>909</v>
       </c>
       <c r="M197" t="s">
-        <v>1326</v>
+        <v>1062</v>
       </c>
       <c r="N197" t="s">
-        <v>1327</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1328</v>
+        <v>1056</v>
       </c>
       <c r="D198" t="s">
-        <v>1329</v>
+        <v>1057</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>72</v>
+        <v>1064</v>
       </c>
       <c r="I198" t="s">
-        <v>1330</v>
+        <v>1065</v>
       </c>
       <c r="J198" t="s">
-        <v>584</v>
+        <v>1060</v>
       </c>
       <c r="K198" t="s">
-        <v>1331</v>
+        <v>1066</v>
       </c>
       <c r="L198" t="s">
-        <v>40</v>
+        <v>909</v>
       </c>
       <c r="M198" t="s">
-        <v>1332</v>
+        <v>1067</v>
       </c>
       <c r="N198" t="s">
-        <v>1333</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1334</v>
+        <v>1056</v>
       </c>
       <c r="D199" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1339</v>
+        <v>1068</v>
       </c>
       <c r="I199" t="s">
-        <v>1340</v>
+        <v>1069</v>
       </c>
       <c r="J199" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K199" t="s">
-        <v>1342</v>
+        <v>1070</v>
       </c>
       <c r="L199" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M199" t="s">
-        <v>1343</v>
+        <v>1071</v>
       </c>
       <c r="N199" t="s">
-        <v>1344</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1334</v>
+        <v>1056</v>
       </c>
       <c r="D200" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
       <c r="H200" t="s">
-        <v>1345</v>
+        <v>1072</v>
       </c>
       <c r="I200" t="s">
-        <v>1346</v>
+        <v>1073</v>
       </c>
       <c r="J200" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K200" t="s">
-        <v>1347</v>
+        <v>1074</v>
       </c>
       <c r="L200" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M200" t="s">
-        <v>1348</v>
+        <v>1075</v>
       </c>
       <c r="N200" t="s">
-        <v>1344</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1349</v>
+        <v>1056</v>
       </c>
       <c r="D201" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
       <c r="H201" t="s">
-        <v>1353</v>
+        <v>1076</v>
       </c>
       <c r="I201" t="s">
-        <v>1354</v>
+        <v>1077</v>
       </c>
       <c r="J201" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K201" t="s">
-        <v>1355</v>
+        <v>1078</v>
       </c>
       <c r="L201" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M201" t="s">
-        <v>1356</v>
+        <v>1079</v>
       </c>
       <c r="N201" t="s">
-        <v>1357</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1349</v>
+        <v>1056</v>
       </c>
       <c r="D202" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1358</v>
+        <v>1080</v>
       </c>
       <c r="I202" t="s">
-        <v>1359</v>
+        <v>1081</v>
       </c>
       <c r="J202" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K202" t="s">
-        <v>1360</v>
+        <v>1082</v>
       </c>
       <c r="L202" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M202" t="s">
-        <v>1361</v>
+        <v>1083</v>
       </c>
       <c r="N202" t="s">
-        <v>1357</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1362</v>
+        <v>1056</v>
       </c>
       <c r="D203" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1366</v>
+        <v>1084</v>
       </c>
       <c r="I203" t="s">
-        <v>1367</v>
+        <v>1085</v>
       </c>
       <c r="J203" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K203" t="s">
-        <v>1368</v>
+        <v>1086</v>
       </c>
       <c r="L203" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M203" t="s">
-        <v>1369</v>
+        <v>1087</v>
       </c>
       <c r="N203" t="s">
-        <v>1370</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1362</v>
+        <v>1056</v>
       </c>
       <c r="D204" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
       <c r="H204" t="s">
-        <v>1371</v>
+        <v>1088</v>
       </c>
       <c r="I204" t="s">
-        <v>1372</v>
+        <v>1089</v>
       </c>
       <c r="J204" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K204" t="s">
-        <v>1373</v>
+        <v>1090</v>
       </c>
       <c r="L204" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M204" t="s">
-        <v>1374</v>
+        <v>1091</v>
       </c>
       <c r="N204" t="s">
-        <v>1370</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1375</v>
+        <v>1092</v>
       </c>
       <c r="D205" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
       <c r="H205" t="s">
-        <v>1379</v>
+        <v>1093</v>
       </c>
       <c r="I205" t="s">
-        <v>1380</v>
+        <v>1094</v>
       </c>
       <c r="J205" t="s">
-        <v>1341</v>
+        <v>1060</v>
       </c>
       <c r="K205" t="s">
-        <v>1381</v>
+        <v>1095</v>
       </c>
       <c r="L205" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="M205" t="s">
-        <v>1382</v>
+        <v>1096</v>
       </c>
       <c r="N205" t="s">
-        <v>1383</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1375</v>
+        <v>1098</v>
       </c>
       <c r="D206" t="s">
-        <v>1335</v>
-[...9 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
       <c r="H206" t="s">
-        <v>1384</v>
+        <v>1100</v>
       </c>
       <c r="I206" t="s">
-        <v>1385</v>
+        <v>1101</v>
       </c>
       <c r="J206" t="s">
-        <v>1341</v>
+        <v>1102</v>
       </c>
       <c r="K206" t="s">
-        <v>1386</v>
+        <v>1103</v>
       </c>
       <c r="L206" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="M206" t="s">
-        <v>1387</v>
+        <v>1104</v>
       </c>
       <c r="N206" t="s">
-        <v>1383</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>224</v>
+        <v>1106</v>
       </c>
       <c r="D207" t="s">
-        <v>1388</v>
+        <v>1107</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1389</v>
+        <v>1108</v>
       </c>
       <c r="I207" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="J207"/>
+        <v>1109</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1102</v>
+      </c>
       <c r="K207" t="s">
-        <v>1391</v>
+        <v>1110</v>
       </c>
       <c r="L207" t="s">
-        <v>1392</v>
+        <v>35</v>
       </c>
       <c r="M207" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="N207"/>
+        <v>1111</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1112</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1394</v>
+        <v>1113</v>
       </c>
       <c r="D208" t="s">
-        <v>1395</v>
-[...9 lines deleted...]
-      </c>
+        <v>1114</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
       <c r="H208" t="s">
-        <v>1399</v>
+        <v>1115</v>
       </c>
       <c r="I208" t="s">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1116</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1102</v>
+      </c>
       <c r="K208" t="s">
-        <v>1401</v>
+        <v>1117</v>
       </c>
       <c r="L208" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="M208" t="s">
-        <v>1402</v>
+        <v>1118</v>
       </c>
       <c r="N208" t="s">
-        <v>1403</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>224</v>
+        <v>1120</v>
       </c>
       <c r="D209" t="s">
-        <v>1404</v>
+        <v>1121</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>224</v>
+        <v>1122</v>
       </c>
       <c r="I209" t="s">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="J209"/>
+        <v>1123</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1102</v>
+      </c>
       <c r="K209" t="s">
-        <v>1406</v>
+        <v>1124</v>
       </c>
       <c r="L209" t="s">
-        <v>1407</v>
+        <v>168</v>
       </c>
       <c r="M209" t="s">
-        <v>1408</v>
-[...1 lines deleted...]
-      <c r="N209"/>
+        <v>1125</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1126</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>224</v>
+        <v>1127</v>
       </c>
       <c r="D210" t="s">
-        <v>1409</v>
+        <v>1128</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>224</v>
+        <v>1129</v>
       </c>
       <c r="I210" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="J210"/>
+        <v>1130</v>
+      </c>
+      <c r="J210" t="s">
+        <v>122</v>
+      </c>
       <c r="K210" t="s">
-        <v>1411</v>
+        <v>1131</v>
       </c>
       <c r="L210" t="s">
-        <v>1412</v>
+        <v>35</v>
       </c>
       <c r="M210" t="s">
-        <v>1413</v>
-[...1 lines deleted...]
-      <c r="N210"/>
+        <v>1132</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1133</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1414</v>
+        <v>1134</v>
       </c>
       <c r="D211" t="s">
-        <v>388</v>
+        <v>1135</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1415</v>
+        <v>1136</v>
       </c>
       <c r="I211" t="s">
-        <v>1416</v>
+        <v>1137</v>
       </c>
       <c r="J211" t="s">
-        <v>1417</v>
+        <v>122</v>
       </c>
       <c r="K211" t="s">
-        <v>1418</v>
+        <v>1138</v>
       </c>
       <c r="L211" t="s">
-        <v>1419</v>
+        <v>168</v>
       </c>
       <c r="M211" t="s">
-        <v>1420</v>
+        <v>1139</v>
       </c>
       <c r="N211" t="s">
-        <v>1421</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1422</v>
+        <v>1141</v>
       </c>
       <c r="D212" t="s">
-        <v>1423</v>
+        <v>1142</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1424</v>
+        <v>1143</v>
       </c>
       <c r="I212" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="J212"/>
+        <v>1144</v>
+      </c>
+      <c r="J212" t="s">
+        <v>122</v>
+      </c>
       <c r="K212" t="s">
-        <v>1426</v>
+        <v>1145</v>
       </c>
       <c r="L212" t="s">
-        <v>1427</v>
+        <v>168</v>
       </c>
       <c r="M212" t="s">
-        <v>1428</v>
+        <v>1146</v>
       </c>
       <c r="N212" t="s">
-        <v>1429</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1430</v>
+        <v>1148</v>
       </c>
       <c r="D213" t="s">
-        <v>1431</v>
+        <v>1149</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1432</v>
+        <v>1150</v>
       </c>
       <c r="I213" t="s">
-        <v>1433</v>
-[...1 lines deleted...]
-      <c r="J213"/>
+        <v>1151</v>
+      </c>
+      <c r="J213" t="s">
+        <v>236</v>
+      </c>
       <c r="K213" t="s">
-        <v>1434</v>
+        <v>1152</v>
       </c>
       <c r="L213" t="s">
-        <v>1435</v>
+        <v>1153</v>
       </c>
       <c r="M213" t="s">
-        <v>1436</v>
+        <v>1154</v>
       </c>
       <c r="N213" t="s">
-        <v>1437</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1438</v>
+        <v>1156</v>
       </c>
       <c r="D214" t="s">
-        <v>1431</v>
+        <v>1157</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1439</v>
+        <v>214</v>
       </c>
       <c r="I214" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="J214"/>
+        <v>1158</v>
+      </c>
+      <c r="J214" t="s">
+        <v>323</v>
+      </c>
       <c r="K214" t="s">
-        <v>1441</v>
+        <v>1159</v>
       </c>
       <c r="L214" t="s">
-        <v>1442</v>
+        <v>35</v>
       </c>
       <c r="M214" t="s">
-        <v>1443</v>
+        <v>1160</v>
       </c>
       <c r="N214" t="s">
-        <v>1444</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1445</v>
+        <v>1162</v>
       </c>
       <c r="D215" t="s">
-        <v>1431</v>
+        <v>1163</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>224</v>
+        <v>1164</v>
       </c>
       <c r="I215" t="s">
-        <v>1446</v>
-[...1 lines deleted...]
-      <c r="J215"/>
+        <v>1165</v>
+      </c>
+      <c r="J215" t="s">
+        <v>323</v>
+      </c>
       <c r="K215" t="s">
-        <v>1447</v>
+        <v>1166</v>
       </c>
       <c r="L215" t="s">
-        <v>1448</v>
+        <v>35</v>
       </c>
       <c r="M215" t="s">
-        <v>1449</v>
+        <v>1167</v>
       </c>
       <c r="N215" t="s">
-        <v>1450</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>224</v>
+        <v>1169</v>
       </c>
       <c r="D216" t="s">
-        <v>1409</v>
+        <v>1170</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1451</v>
+        <v>1171</v>
       </c>
       <c r="I216" t="s">
-        <v>1452</v>
-[...1 lines deleted...]
-      <c r="J216"/>
+        <v>1172</v>
+      </c>
+      <c r="J216" t="s">
+        <v>323</v>
+      </c>
       <c r="K216" t="s">
-        <v>1453</v>
+        <v>1173</v>
       </c>
       <c r="L216" t="s">
-        <v>1454</v>
+        <v>35</v>
       </c>
       <c r="M216" t="s">
-        <v>1455</v>
-[...1 lines deleted...]
-      <c r="N216"/>
+        <v>1174</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1175</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1456</v>
+        <v>1176</v>
       </c>
       <c r="D217" t="s">
-        <v>1457</v>
-[...9 lines deleted...]
-      </c>
+        <v>1177</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
       <c r="H217" t="s">
-        <v>1461</v>
+        <v>1178</v>
       </c>
       <c r="I217" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="J217"/>
+        <v>1179</v>
+      </c>
+      <c r="J217" t="s">
+        <v>323</v>
+      </c>
       <c r="K217" t="s">
-        <v>1463</v>
+        <v>1180</v>
       </c>
       <c r="L217" t="s">
-        <v>1464</v>
+        <v>35</v>
       </c>
       <c r="M217" t="s">
-        <v>1465</v>
+        <v>1181</v>
       </c>
       <c r="N217" t="s">
-        <v>1466</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1456</v>
+        <v>1183</v>
       </c>
       <c r="D218" t="s">
-        <v>1457</v>
-[...9 lines deleted...]
-      </c>
+        <v>1184</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>1467</v>
+        <v>1185</v>
       </c>
       <c r="I218" t="s">
-        <v>1468</v>
-[...1 lines deleted...]
-      <c r="J218"/>
+        <v>1186</v>
+      </c>
+      <c r="J218" t="s">
+        <v>455</v>
+      </c>
       <c r="K218" t="s">
-        <v>1469</v>
+        <v>1187</v>
       </c>
       <c r="L218" t="s">
-        <v>1464</v>
+        <v>35</v>
       </c>
       <c r="M218" t="s">
-        <v>1470</v>
+        <v>1188</v>
       </c>
       <c r="N218" t="s">
-        <v>1466</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1471</v>
+        <v>1190</v>
       </c>
       <c r="D219" t="s">
-        <v>1472</v>
-[...9 lines deleted...]
-      </c>
+        <v>1191</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
       <c r="H219" t="s">
-        <v>1476</v>
+        <v>1192</v>
       </c>
       <c r="I219" t="s">
-        <v>1477</v>
-[...1 lines deleted...]
-      <c r="J219"/>
+        <v>1193</v>
+      </c>
+      <c r="J219" t="s">
+        <v>455</v>
+      </c>
       <c r="K219" t="s">
-        <v>1478</v>
+        <v>1194</v>
       </c>
       <c r="L219" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="M219" t="s">
-        <v>1479</v>
+        <v>1195</v>
       </c>
       <c r="N219" t="s">
-        <v>1480</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1481</v>
+        <v>1120</v>
       </c>
       <c r="D220" t="s">
-        <v>1472</v>
-[...9 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
       <c r="H220" t="s">
-        <v>1485</v>
+        <v>1197</v>
       </c>
       <c r="I220" t="s">
-        <v>1486</v>
-[...1 lines deleted...]
-      <c r="J220"/>
+        <v>1198</v>
+      </c>
+      <c r="J220" t="s">
+        <v>455</v>
+      </c>
       <c r="K220" t="s">
-        <v>1487</v>
+        <v>1199</v>
       </c>
       <c r="L220" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="M220" t="s">
-        <v>1488</v>
+        <v>1200</v>
       </c>
       <c r="N220" t="s">
-        <v>1489</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1490</v>
+        <v>91</v>
       </c>
       <c r="D221" t="s">
-        <v>1491</v>
-[...9 lines deleted...]
-      </c>
+        <v>1201</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
       <c r="H221" t="s">
-        <v>1495</v>
+        <v>1202</v>
       </c>
       <c r="I221" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="J221"/>
+        <v>1203</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1204</v>
+      </c>
       <c r="K221" t="s">
-        <v>1497</v>
+        <v>1205</v>
       </c>
       <c r="L221" t="s">
-        <v>1464</v>
+        <v>1206</v>
       </c>
       <c r="M221" t="s">
-        <v>1498</v>
-[...3 lines deleted...]
-      </c>
+        <v>1207</v>
+      </c>
+      <c r="N221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1490</v>
+        <v>1208</v>
       </c>
       <c r="D222" t="s">
-        <v>1491</v>
+        <v>1209</v>
       </c>
       <c r="E222" t="s">
-        <v>1492</v>
+        <v>500</v>
       </c>
       <c r="F222" t="s">
-        <v>1493</v>
+        <v>501</v>
       </c>
       <c r="G222" t="s">
-        <v>1494</v>
+        <v>502</v>
       </c>
       <c r="H222" t="s">
-        <v>1500</v>
+        <v>1210</v>
       </c>
       <c r="I222" t="s">
-        <v>1501</v>
+        <v>1211</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1502</v>
+        <v>1212</v>
       </c>
       <c r="L222" t="s">
-        <v>1464</v>
+        <v>1213</v>
       </c>
       <c r="M222" t="s">
-        <v>1503</v>
+        <v>1214</v>
       </c>
       <c r="N222" t="s">
-        <v>1499</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1504</v>
+        <v>1208</v>
       </c>
       <c r="D223" t="s">
-        <v>1505</v>
+        <v>1209</v>
       </c>
       <c r="E223" t="s">
-        <v>1506</v>
+        <v>500</v>
       </c>
       <c r="F223" t="s">
-        <v>1507</v>
+        <v>501</v>
       </c>
       <c r="G223" t="s">
-        <v>1508</v>
+        <v>502</v>
       </c>
       <c r="H223" t="s">
-        <v>1509</v>
+        <v>1216</v>
       </c>
       <c r="I223" t="s">
-        <v>1510</v>
+        <v>1217</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1511</v>
+        <v>1218</v>
       </c>
       <c r="L223" t="s">
-        <v>1512</v>
+        <v>1213</v>
       </c>
       <c r="M223" t="s">
-        <v>1513</v>
+        <v>1219</v>
       </c>
       <c r="N223" t="s">
-        <v>1514</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1515</v>
+        <v>1208</v>
       </c>
       <c r="D224" t="s">
-        <v>1516</v>
+        <v>1209</v>
       </c>
       <c r="E224" t="s">
-        <v>1517</v>
+        <v>500</v>
       </c>
       <c r="F224" t="s">
-        <v>1518</v>
+        <v>501</v>
       </c>
       <c r="G224" t="s">
-        <v>1519</v>
+        <v>502</v>
       </c>
       <c r="H224" t="s">
-        <v>1520</v>
+        <v>512</v>
       </c>
       <c r="I224" t="s">
-        <v>1521</v>
+        <v>1220</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>1522</v>
+        <v>1221</v>
       </c>
       <c r="L224" t="s">
-        <v>129</v>
+        <v>1213</v>
       </c>
       <c r="M224" t="s">
-        <v>1523</v>
+        <v>1222</v>
       </c>
       <c r="N224" t="s">
-        <v>1524</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1525</v>
+        <v>1208</v>
       </c>
       <c r="D225" t="s">
-        <v>1526</v>
+        <v>1209</v>
       </c>
       <c r="E225" t="s">
-        <v>1527</v>
+        <v>500</v>
       </c>
       <c r="F225" t="s">
-        <v>1528</v>
+        <v>501</v>
       </c>
       <c r="G225" t="s">
-        <v>1529</v>
+        <v>502</v>
       </c>
       <c r="H225" t="s">
-        <v>1530</v>
+        <v>512</v>
       </c>
       <c r="I225" t="s">
-        <v>1531</v>
+        <v>1223</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>1532</v>
+        <v>1224</v>
       </c>
       <c r="L225" t="s">
-        <v>1464</v>
+        <v>1213</v>
       </c>
       <c r="M225" t="s">
-        <v>1533</v>
+        <v>1225</v>
       </c>
       <c r="N225" t="s">
-        <v>1534</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1525</v>
+        <v>1208</v>
       </c>
       <c r="D226" t="s">
-        <v>1535</v>
+        <v>1226</v>
       </c>
       <c r="E226" t="s">
-        <v>1527</v>
+        <v>500</v>
       </c>
       <c r="F226" t="s">
-        <v>1528</v>
+        <v>501</v>
       </c>
       <c r="G226" t="s">
-        <v>1529</v>
+        <v>502</v>
       </c>
       <c r="H226" t="s">
-        <v>1536</v>
+        <v>1227</v>
       </c>
       <c r="I226" t="s">
-        <v>1537</v>
+        <v>1228</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>1538</v>
+        <v>1229</v>
       </c>
       <c r="L226" t="s">
-        <v>1512</v>
+        <v>1230</v>
       </c>
       <c r="M226" t="s">
-        <v>1539</v>
+        <v>1231</v>
       </c>
       <c r="N226" t="s">
-        <v>1534</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1540</v>
+        <v>1208</v>
       </c>
       <c r="D227" t="s">
-        <v>1541</v>
+        <v>1232</v>
       </c>
       <c r="E227" t="s">
-        <v>1542</v>
+        <v>500</v>
       </c>
       <c r="F227" t="s">
-        <v>1543</v>
+        <v>501</v>
       </c>
       <c r="G227" t="s">
-        <v>1544</v>
+        <v>502</v>
       </c>
       <c r="H227" t="s">
-        <v>1545</v>
+        <v>520</v>
       </c>
       <c r="I227" t="s">
-        <v>1546</v>
+        <v>1233</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>1547</v>
+        <v>1234</v>
       </c>
       <c r="L227" t="s">
-        <v>118</v>
+        <v>1235</v>
       </c>
       <c r="M227" t="s">
-        <v>1548</v>
+        <v>1236</v>
       </c>
       <c r="N227" t="s">
-        <v>1549</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1550</v>
+        <v>1237</v>
       </c>
       <c r="D228" t="s">
-        <v>1541</v>
+        <v>1238</v>
       </c>
       <c r="E228" t="s">
-        <v>1551</v>
+        <v>337</v>
       </c>
       <c r="F228" t="s">
-        <v>1552</v>
+        <v>338</v>
       </c>
       <c r="G228" t="s">
-        <v>1553</v>
+        <v>339</v>
       </c>
       <c r="H228" t="s">
-        <v>1554</v>
+        <v>1239</v>
       </c>
       <c r="I228" t="s">
-        <v>1555</v>
+        <v>1240</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>1556</v>
+        <v>1241</v>
       </c>
       <c r="L228" t="s">
-        <v>118</v>
+        <v>1242</v>
       </c>
       <c r="M228" t="s">
-        <v>1557</v>
+        <v>1243</v>
       </c>
       <c r="N228" t="s">
-        <v>1558</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1559</v>
+        <v>1237</v>
       </c>
       <c r="D229" t="s">
-        <v>1560</v>
+        <v>1245</v>
       </c>
       <c r="E229" t="s">
-        <v>1561</v>
+        <v>337</v>
       </c>
       <c r="F229" t="s">
-        <v>1562</v>
+        <v>338</v>
       </c>
       <c r="G229" t="s">
-        <v>1563</v>
+        <v>339</v>
       </c>
       <c r="H229" t="s">
-        <v>1564</v>
+        <v>346</v>
       </c>
       <c r="I229" t="s">
-        <v>1565</v>
+        <v>1246</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>1566</v>
+        <v>1247</v>
       </c>
       <c r="L229" t="s">
-        <v>810</v>
+        <v>1248</v>
       </c>
       <c r="M229" t="s">
-        <v>1567</v>
+        <v>1249</v>
       </c>
       <c r="N229" t="s">
-        <v>1568</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1550</v>
+        <v>1237</v>
       </c>
       <c r="D230" t="s">
-        <v>1560</v>
+        <v>1245</v>
       </c>
       <c r="E230" t="s">
-        <v>1551</v>
+        <v>337</v>
       </c>
       <c r="F230" t="s">
-        <v>1552</v>
+        <v>338</v>
       </c>
       <c r="G230" t="s">
-        <v>1553</v>
+        <v>339</v>
       </c>
       <c r="H230" t="s">
-        <v>1569</v>
+        <v>350</v>
       </c>
       <c r="I230" t="s">
-        <v>1570</v>
+        <v>1250</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>1571</v>
+        <v>1251</v>
       </c>
       <c r="L230" t="s">
-        <v>810</v>
+        <v>1248</v>
       </c>
       <c r="M230" t="s">
-        <v>1572</v>
+        <v>1252</v>
       </c>
       <c r="N230" t="s">
-        <v>1558</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1573</v>
+        <v>1237</v>
       </c>
       <c r="D231" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E231" t="s">
-        <v>1575</v>
+        <v>337</v>
       </c>
       <c r="F231" t="s">
-        <v>1576</v>
+        <v>338</v>
       </c>
       <c r="G231" t="s">
-        <v>1577</v>
+        <v>339</v>
       </c>
       <c r="H231" t="s">
-        <v>1578</v>
+        <v>354</v>
       </c>
       <c r="I231" t="s">
-        <v>1579</v>
+        <v>1253</v>
       </c>
       <c r="J231"/>
       <c r="K231" t="s">
-        <v>1580</v>
+        <v>1254</v>
       </c>
       <c r="L231" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M231" t="s">
-        <v>1581</v>
+        <v>1255</v>
       </c>
       <c r="N231" t="s">
-        <v>1582</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1573</v>
+        <v>1237</v>
       </c>
       <c r="D232" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E232" t="s">
-        <v>1575</v>
+        <v>337</v>
       </c>
       <c r="F232" t="s">
-        <v>1576</v>
+        <v>338</v>
       </c>
       <c r="G232" t="s">
-        <v>1577</v>
+        <v>339</v>
       </c>
       <c r="H232" t="s">
-        <v>1583</v>
+        <v>358</v>
       </c>
       <c r="I232" t="s">
-        <v>1584</v>
+        <v>1256</v>
       </c>
       <c r="J232"/>
       <c r="K232" t="s">
-        <v>1585</v>
+        <v>1257</v>
       </c>
       <c r="L232" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M232" t="s">
-        <v>1586</v>
+        <v>1258</v>
       </c>
       <c r="N232" t="s">
-        <v>1582</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1587</v>
+        <v>1237</v>
       </c>
       <c r="D233" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E233" t="s">
-        <v>1588</v>
+        <v>337</v>
       </c>
       <c r="F233" t="s">
-        <v>1589</v>
+        <v>338</v>
       </c>
       <c r="G233" t="s">
-        <v>1590</v>
+        <v>339</v>
       </c>
       <c r="H233" t="s">
-        <v>1591</v>
+        <v>362</v>
       </c>
       <c r="I233" t="s">
-        <v>1592</v>
+        <v>1259</v>
       </c>
       <c r="J233"/>
       <c r="K233" t="s">
-        <v>1593</v>
+        <v>1260</v>
       </c>
       <c r="L233" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M233" t="s">
-        <v>1594</v>
+        <v>1261</v>
       </c>
       <c r="N233" t="s">
-        <v>1595</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1587</v>
+        <v>1237</v>
       </c>
       <c r="D234" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E234" t="s">
-        <v>1588</v>
+        <v>337</v>
       </c>
       <c r="F234" t="s">
-        <v>1589</v>
+        <v>338</v>
       </c>
       <c r="G234" t="s">
-        <v>1590</v>
+        <v>339</v>
       </c>
       <c r="H234" t="s">
-        <v>1596</v>
+        <v>366</v>
       </c>
       <c r="I234" t="s">
-        <v>1597</v>
+        <v>1262</v>
       </c>
       <c r="J234"/>
       <c r="K234" t="s">
-        <v>1598</v>
+        <v>1263</v>
       </c>
       <c r="L234" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M234" t="s">
-        <v>1599</v>
+        <v>1264</v>
       </c>
       <c r="N234" t="s">
-        <v>1595</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1600</v>
+        <v>1237</v>
       </c>
       <c r="D235" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E235" t="s">
-        <v>1601</v>
+        <v>337</v>
       </c>
       <c r="F235" t="s">
-        <v>1602</v>
+        <v>338</v>
       </c>
       <c r="G235" t="s">
-        <v>1603</v>
+        <v>339</v>
       </c>
       <c r="H235" t="s">
-        <v>1604</v>
+        <v>1265</v>
       </c>
       <c r="I235" t="s">
-        <v>1605</v>
+        <v>1266</v>
       </c>
       <c r="J235"/>
       <c r="K235" t="s">
-        <v>1606</v>
+        <v>1267</v>
       </c>
       <c r="L235" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M235" t="s">
-        <v>1607</v>
+        <v>1268</v>
       </c>
       <c r="N235" t="s">
-        <v>1608</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1600</v>
+        <v>1237</v>
       </c>
       <c r="D236" t="s">
-        <v>1574</v>
+        <v>1245</v>
       </c>
       <c r="E236" t="s">
-        <v>1601</v>
+        <v>337</v>
       </c>
       <c r="F236" t="s">
-        <v>1602</v>
+        <v>338</v>
       </c>
       <c r="G236" t="s">
-        <v>1603</v>
+        <v>339</v>
       </c>
       <c r="H236" t="s">
-        <v>1609</v>
+        <v>374</v>
       </c>
       <c r="I236" t="s">
-        <v>1610</v>
+        <v>1269</v>
       </c>
       <c r="J236"/>
       <c r="K236" t="s">
-        <v>1611</v>
+        <v>1270</v>
       </c>
       <c r="L236" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M236" t="s">
-        <v>1612</v>
+        <v>1271</v>
       </c>
       <c r="N236" t="s">
-        <v>1608</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1613</v>
+        <v>1237</v>
       </c>
       <c r="D237" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E237" t="s">
-        <v>1615</v>
+        <v>337</v>
       </c>
       <c r="F237" t="s">
-        <v>1616</v>
+        <v>338</v>
       </c>
       <c r="G237" t="s">
-        <v>1617</v>
+        <v>339</v>
       </c>
       <c r="H237" t="s">
-        <v>1618</v>
+        <v>382</v>
       </c>
       <c r="I237" t="s">
-        <v>1619</v>
+        <v>1272</v>
       </c>
       <c r="J237"/>
       <c r="K237" t="s">
-        <v>1620</v>
+        <v>1273</v>
       </c>
       <c r="L237" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M237" t="s">
-        <v>1621</v>
+        <v>1274</v>
       </c>
       <c r="N237" t="s">
-        <v>1622</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1623</v>
+        <v>1237</v>
       </c>
       <c r="D238" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E238" t="s">
-        <v>1624</v>
+        <v>337</v>
       </c>
       <c r="F238" t="s">
-        <v>1625</v>
+        <v>338</v>
       </c>
       <c r="G238" t="s">
-        <v>1626</v>
+        <v>339</v>
       </c>
       <c r="H238" t="s">
-        <v>1627</v>
+        <v>386</v>
       </c>
       <c r="I238" t="s">
-        <v>1628</v>
+        <v>1275</v>
       </c>
       <c r="J238"/>
       <c r="K238" t="s">
-        <v>1629</v>
+        <v>1276</v>
       </c>
       <c r="L238" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M238" t="s">
-        <v>1630</v>
+        <v>1277</v>
       </c>
       <c r="N238" t="s">
-        <v>1631</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1600</v>
+        <v>1237</v>
       </c>
       <c r="D239" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E239" t="s">
-        <v>1601</v>
+        <v>337</v>
       </c>
       <c r="F239" t="s">
-        <v>1602</v>
+        <v>338</v>
       </c>
       <c r="G239" t="s">
-        <v>1603</v>
+        <v>339</v>
       </c>
       <c r="H239" t="s">
-        <v>1609</v>
+        <v>390</v>
       </c>
       <c r="I239" t="s">
-        <v>1632</v>
+        <v>1278</v>
       </c>
       <c r="J239"/>
       <c r="K239" t="s">
-        <v>1633</v>
+        <v>1279</v>
       </c>
       <c r="L239" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M239" t="s">
-        <v>1634</v>
+        <v>1280</v>
       </c>
       <c r="N239" t="s">
-        <v>1608</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1635</v>
+        <v>1237</v>
       </c>
       <c r="D240" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E240" t="s">
-        <v>1636</v>
+        <v>337</v>
       </c>
       <c r="F240" t="s">
-        <v>1637</v>
+        <v>338</v>
       </c>
       <c r="G240" t="s">
-        <v>1638</v>
+        <v>339</v>
       </c>
       <c r="H240" t="s">
-        <v>1639</v>
+        <v>394</v>
       </c>
       <c r="I240" t="s">
-        <v>1640</v>
+        <v>1281</v>
       </c>
       <c r="J240"/>
       <c r="K240" t="s">
-        <v>1641</v>
+        <v>1282</v>
       </c>
       <c r="L240" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M240" t="s">
-        <v>1642</v>
+        <v>1283</v>
       </c>
       <c r="N240" t="s">
-        <v>1643</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1635</v>
+        <v>1237</v>
       </c>
       <c r="D241" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E241" t="s">
-        <v>1636</v>
+        <v>337</v>
       </c>
       <c r="F241" t="s">
-        <v>1637</v>
+        <v>338</v>
       </c>
       <c r="G241" t="s">
-        <v>1638</v>
+        <v>339</v>
       </c>
       <c r="H241" t="s">
-        <v>1644</v>
+        <v>398</v>
       </c>
       <c r="I241" t="s">
-        <v>1645</v>
+        <v>1284</v>
       </c>
       <c r="J241"/>
       <c r="K241" t="s">
-        <v>1646</v>
+        <v>1285</v>
       </c>
       <c r="L241" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M241" t="s">
-        <v>1647</v>
+        <v>1286</v>
       </c>
       <c r="N241" t="s">
-        <v>1643</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1600</v>
+        <v>1237</v>
       </c>
       <c r="D242" t="s">
-        <v>1614</v>
+        <v>1245</v>
       </c>
       <c r="E242" t="s">
-        <v>1601</v>
+        <v>337</v>
       </c>
       <c r="F242" t="s">
-        <v>1602</v>
+        <v>338</v>
       </c>
       <c r="G242" t="s">
-        <v>1603</v>
+        <v>339</v>
       </c>
       <c r="H242" t="s">
-        <v>1648</v>
+        <v>402</v>
       </c>
       <c r="I242" t="s">
-        <v>1649</v>
+        <v>1287</v>
       </c>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>1650</v>
+        <v>1288</v>
       </c>
       <c r="L242" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="M242" t="s">
-        <v>1651</v>
+        <v>1289</v>
       </c>
       <c r="N242" t="s">
-        <v>1608</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1623</v>
+        <v>1237</v>
       </c>
       <c r="D243" t="s">
-        <v>1614</v>
+        <v>1290</v>
       </c>
       <c r="E243" t="s">
-        <v>1624</v>
+        <v>337</v>
       </c>
       <c r="F243" t="s">
-        <v>1625</v>
+        <v>338</v>
       </c>
       <c r="G243" t="s">
-        <v>1626</v>
+        <v>339</v>
       </c>
       <c r="H243" t="s">
-        <v>1652</v>
+        <v>406</v>
       </c>
       <c r="I243" t="s">
-        <v>1653</v>
+        <v>1291</v>
       </c>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>1654</v>
+        <v>1292</v>
       </c>
       <c r="L243" t="s">
-        <v>1464</v>
+        <v>1293</v>
       </c>
       <c r="M243" t="s">
-        <v>1655</v>
+        <v>1294</v>
       </c>
       <c r="N243" t="s">
-        <v>1631</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1656</v>
+        <v>1237</v>
       </c>
       <c r="D244" t="s">
-        <v>1657</v>
+        <v>1295</v>
       </c>
       <c r="E244" t="s">
-        <v>1658</v>
+        <v>337</v>
       </c>
       <c r="F244" t="s">
-        <v>1659</v>
+        <v>338</v>
       </c>
       <c r="G244" t="s">
-        <v>1660</v>
+        <v>339</v>
       </c>
       <c r="H244" t="s">
-        <v>1661</v>
+        <v>1296</v>
       </c>
       <c r="I244" t="s">
-        <v>1662</v>
+        <v>1297</v>
       </c>
       <c r="J244"/>
       <c r="K244" t="s">
-        <v>1663</v>
+        <v>1298</v>
       </c>
       <c r="L244" t="s">
-        <v>118</v>
+        <v>1299</v>
       </c>
       <c r="M244" t="s">
-        <v>1664</v>
+        <v>1300</v>
       </c>
       <c r="N244" t="s">
-        <v>1665</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1666</v>
+        <v>1237</v>
       </c>
       <c r="D245" t="s">
-        <v>1657</v>
+        <v>1245</v>
       </c>
       <c r="E245" t="s">
-        <v>1667</v>
+        <v>337</v>
       </c>
       <c r="F245" t="s">
-        <v>1668</v>
+        <v>338</v>
       </c>
       <c r="G245" t="s">
-        <v>1669</v>
+        <v>339</v>
       </c>
       <c r="H245" t="s">
-        <v>1670</v>
+        <v>414</v>
       </c>
       <c r="I245" t="s">
-        <v>1671</v>
+        <v>1301</v>
       </c>
       <c r="J245"/>
       <c r="K245" t="s">
-        <v>1672</v>
+        <v>1302</v>
       </c>
       <c r="L245" t="s">
-        <v>118</v>
+        <v>1248</v>
       </c>
       <c r="M245" t="s">
-        <v>1673</v>
+        <v>1303</v>
       </c>
       <c r="N245" t="s">
-        <v>1674</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1675</v>
+        <v>1304</v>
       </c>
       <c r="D246" t="s">
-        <v>1676</v>
+        <v>1305</v>
       </c>
       <c r="E246" t="s">
-        <v>1677</v>
+        <v>1306</v>
       </c>
       <c r="F246" t="s">
-        <v>1678</v>
+        <v>1307</v>
       </c>
       <c r="G246" t="s">
-        <v>1679</v>
+        <v>1308</v>
       </c>
       <c r="H246" t="s">
-        <v>1680</v>
+        <v>1309</v>
       </c>
       <c r="I246" t="s">
-        <v>1681</v>
+        <v>1310</v>
       </c>
       <c r="J246"/>
       <c r="K246" t="s">
-        <v>1682</v>
+        <v>1311</v>
       </c>
       <c r="L246" t="s">
-        <v>1512</v>
+        <v>1312</v>
       </c>
       <c r="M246" t="s">
-        <v>1683</v>
+        <v>1313</v>
       </c>
       <c r="N246" t="s">
-        <v>1684</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>224</v>
+        <v>91</v>
       </c>
       <c r="D247" t="s">
-        <v>225</v>
+        <v>1315</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1685</v>
+        <v>1316</v>
       </c>
       <c r="I247" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="J247"/>
+        <v>1317</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1318</v>
+      </c>
       <c r="K247" t="s">
-        <v>1687</v>
+        <v>1319</v>
       </c>
       <c r="L247" t="s">
-        <v>1688</v>
+        <v>1320</v>
       </c>
       <c r="M247" t="s">
-        <v>1689</v>
+        <v>1321</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1690</v>
+        <v>1322</v>
       </c>
       <c r="D248" t="s">
-        <v>1691</v>
+        <v>1323</v>
       </c>
       <c r="E248" t="s">
-        <v>1692</v>
+        <v>1324</v>
       </c>
       <c r="F248" t="s">
-        <v>1693</v>
+        <v>1325</v>
       </c>
       <c r="G248" t="s">
-        <v>1694</v>
+        <v>1326</v>
       </c>
       <c r="H248" t="s">
-        <v>1695</v>
+        <v>1327</v>
       </c>
       <c r="I248" t="s">
-        <v>1696</v>
-[...1 lines deleted...]
-      <c r="J248"/>
+        <v>1328</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1329</v>
+      </c>
       <c r="K248" t="s">
-        <v>1697</v>
+        <v>1330</v>
       </c>
       <c r="L248" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M248" t="s">
-        <v>1698</v>
+        <v>1332</v>
       </c>
       <c r="N248" t="s">
-        <v>1699</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1700</v>
+        <v>1322</v>
       </c>
       <c r="D249" t="s">
-        <v>1701</v>
+        <v>1323</v>
       </c>
       <c r="E249" t="s">
-        <v>1702</v>
+        <v>1324</v>
       </c>
       <c r="F249" t="s">
-        <v>1703</v>
+        <v>1325</v>
       </c>
       <c r="G249" t="s">
-        <v>1704</v>
+        <v>1326</v>
       </c>
       <c r="H249" t="s">
-        <v>1705</v>
+        <v>1334</v>
       </c>
       <c r="I249" t="s">
-        <v>1706</v>
-[...1 lines deleted...]
-      <c r="J249"/>
+        <v>1335</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1329</v>
+      </c>
       <c r="K249" t="s">
-        <v>1707</v>
+        <v>1336</v>
       </c>
       <c r="L249" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M249" t="s">
-        <v>1708</v>
+        <v>1337</v>
       </c>
       <c r="N249" t="s">
-        <v>1709</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1710</v>
+        <v>1338</v>
       </c>
       <c r="D250" t="s">
-        <v>1701</v>
+        <v>1323</v>
       </c>
       <c r="E250" t="s">
-        <v>1711</v>
+        <v>1339</v>
       </c>
       <c r="F250" t="s">
-        <v>1712</v>
+        <v>1340</v>
       </c>
       <c r="G250" t="s">
-        <v>1713</v>
+        <v>1341</v>
       </c>
       <c r="H250" t="s">
-        <v>1714</v>
+        <v>1342</v>
       </c>
       <c r="I250" t="s">
-        <v>1715</v>
-[...1 lines deleted...]
-      <c r="J250"/>
+        <v>1343</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1329</v>
+      </c>
       <c r="K250" t="s">
-        <v>1716</v>
+        <v>1344</v>
       </c>
       <c r="L250" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M250" t="s">
-        <v>1717</v>
+        <v>1345</v>
       </c>
       <c r="N250" t="s">
-        <v>1718</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1700</v>
+        <v>1338</v>
       </c>
       <c r="D251" t="s">
-        <v>1719</v>
+        <v>1323</v>
       </c>
       <c r="E251" t="s">
-        <v>1702</v>
+        <v>1339</v>
       </c>
       <c r="F251" t="s">
-        <v>1703</v>
+        <v>1340</v>
       </c>
       <c r="G251" t="s">
-        <v>1704</v>
+        <v>1341</v>
       </c>
       <c r="H251" t="s">
-        <v>1705</v>
+        <v>1347</v>
       </c>
       <c r="I251" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="J251"/>
+        <v>1348</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1329</v>
+      </c>
       <c r="K251" t="s">
-        <v>1721</v>
+        <v>1349</v>
       </c>
       <c r="L251" t="s">
-        <v>1722</v>
+        <v>1331</v>
       </c>
       <c r="M251" t="s">
-        <v>1723</v>
+        <v>1350</v>
       </c>
       <c r="N251" t="s">
-        <v>1709</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1504</v>
+        <v>1351</v>
       </c>
       <c r="D252" t="s">
-        <v>1724</v>
+        <v>1323</v>
       </c>
       <c r="E252" t="s">
-        <v>1506</v>
+        <v>1352</v>
       </c>
       <c r="F252" t="s">
-        <v>1507</v>
+        <v>1353</v>
       </c>
       <c r="G252" t="s">
-        <v>1508</v>
+        <v>1354</v>
       </c>
       <c r="H252" t="s">
-        <v>1725</v>
+        <v>1355</v>
       </c>
       <c r="I252" t="s">
-        <v>1726</v>
-[...1 lines deleted...]
-      <c r="J252"/>
+        <v>1356</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1329</v>
+      </c>
       <c r="K252" t="s">
-        <v>1727</v>
+        <v>1357</v>
       </c>
       <c r="L252" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M252" t="s">
-        <v>1728</v>
+        <v>1358</v>
       </c>
       <c r="N252" t="s">
-        <v>1514</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1504</v>
+        <v>1351</v>
       </c>
       <c r="D253" t="s">
-        <v>1724</v>
+        <v>1323</v>
       </c>
       <c r="E253" t="s">
-        <v>1506</v>
+        <v>1352</v>
       </c>
       <c r="F253" t="s">
-        <v>1507</v>
+        <v>1353</v>
       </c>
       <c r="G253" t="s">
-        <v>1508</v>
+        <v>1354</v>
       </c>
       <c r="H253" t="s">
-        <v>1729</v>
+        <v>1360</v>
       </c>
       <c r="I253" t="s">
-        <v>1730</v>
-[...1 lines deleted...]
-      <c r="J253"/>
+        <v>1361</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1329</v>
+      </c>
       <c r="K253" t="s">
-        <v>1731</v>
+        <v>1362</v>
       </c>
       <c r="L253" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M253" t="s">
-        <v>1732</v>
+        <v>1363</v>
       </c>
       <c r="N253" t="s">
-        <v>1514</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1733</v>
+        <v>1364</v>
       </c>
       <c r="D254" t="s">
-        <v>1526</v>
+        <v>1323</v>
       </c>
       <c r="E254" t="s">
-        <v>1734</v>
+        <v>1365</v>
       </c>
       <c r="F254" t="s">
-        <v>1735</v>
+        <v>1366</v>
       </c>
       <c r="G254" t="s">
-        <v>1736</v>
+        <v>1367</v>
       </c>
       <c r="H254" t="s">
-        <v>1737</v>
+        <v>1368</v>
       </c>
       <c r="I254" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="J254"/>
+        <v>1369</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1329</v>
+      </c>
       <c r="K254" t="s">
-        <v>1739</v>
+        <v>1370</v>
       </c>
       <c r="L254" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M254" t="s">
-        <v>1740</v>
+        <v>1371</v>
       </c>
       <c r="N254" t="s">
-        <v>1741</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1733</v>
+        <v>1364</v>
       </c>
       <c r="D255" t="s">
-        <v>1526</v>
+        <v>1323</v>
       </c>
       <c r="E255" t="s">
-        <v>1734</v>
+        <v>1365</v>
       </c>
       <c r="F255" t="s">
-        <v>1735</v>
+        <v>1366</v>
       </c>
       <c r="G255" t="s">
-        <v>1736</v>
+        <v>1367</v>
       </c>
       <c r="H255" t="s">
-        <v>1742</v>
+        <v>1373</v>
       </c>
       <c r="I255" t="s">
-        <v>1743</v>
-[...1 lines deleted...]
-      <c r="J255"/>
+        <v>1374</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1329</v>
+      </c>
       <c r="K255" t="s">
-        <v>1744</v>
+        <v>1375</v>
       </c>
       <c r="L255" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M255" t="s">
-        <v>1745</v>
+        <v>1376</v>
       </c>
       <c r="N255" t="s">
-        <v>1741</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1675</v>
+        <v>91</v>
       </c>
       <c r="D256" t="s">
-        <v>1526</v>
-[...9 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
       <c r="H256" t="s">
-        <v>1747</v>
+        <v>1378</v>
       </c>
       <c r="I256" t="s">
-        <v>1748</v>
+        <v>1379</v>
       </c>
       <c r="J256"/>
       <c r="K256" t="s">
-        <v>1749</v>
+        <v>1380</v>
       </c>
       <c r="L256" t="s">
-        <v>1464</v>
+        <v>1381</v>
       </c>
       <c r="M256" t="s">
-        <v>1750</v>
-[...3 lines deleted...]
-      </c>
+        <v>1382</v>
+      </c>
+      <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1675</v>
+        <v>1383</v>
       </c>
       <c r="D257" t="s">
-        <v>1526</v>
+        <v>1384</v>
       </c>
       <c r="E257" t="s">
-        <v>1677</v>
+        <v>1385</v>
       </c>
       <c r="F257" t="s">
-        <v>1746</v>
+        <v>1386</v>
       </c>
       <c r="G257" t="s">
-        <v>1679</v>
+        <v>1387</v>
       </c>
       <c r="H257" t="s">
-        <v>1751</v>
+        <v>1388</v>
       </c>
       <c r="I257" t="s">
-        <v>1752</v>
+        <v>1389</v>
       </c>
       <c r="J257"/>
       <c r="K257" t="s">
-        <v>1753</v>
+        <v>1390</v>
       </c>
       <c r="L257" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M257" t="s">
-        <v>1754</v>
+        <v>1391</v>
       </c>
       <c r="N257" t="s">
-        <v>1684</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1525</v>
+        <v>91</v>
       </c>
       <c r="D258" t="s">
-        <v>1526</v>
-[...9 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
       <c r="H258" t="s">
-        <v>1755</v>
+        <v>91</v>
       </c>
       <c r="I258" t="s">
-        <v>1756</v>
+        <v>1394</v>
       </c>
       <c r="J258"/>
       <c r="K258" t="s">
-        <v>1757</v>
+        <v>1395</v>
       </c>
       <c r="L258" t="s">
-        <v>1464</v>
+        <v>1396</v>
       </c>
       <c r="M258" t="s">
-        <v>1758</v>
-[...3 lines deleted...]
-      </c>
+        <v>1397</v>
+      </c>
+      <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1525</v>
+        <v>91</v>
       </c>
       <c r="D259" t="s">
-        <v>1526</v>
-[...9 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
       <c r="H259" t="s">
-        <v>1759</v>
+        <v>91</v>
       </c>
       <c r="I259" t="s">
-        <v>1760</v>
+        <v>1399</v>
       </c>
       <c r="J259"/>
       <c r="K259" t="s">
-        <v>1761</v>
+        <v>1400</v>
       </c>
       <c r="L259" t="s">
-        <v>1464</v>
+        <v>1401</v>
       </c>
       <c r="M259" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1402</v>
+      </c>
+      <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1763</v>
+        <v>1403</v>
       </c>
       <c r="D260" t="s">
-        <v>1526</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
       <c r="H260" t="s">
-        <v>1767</v>
+        <v>1404</v>
       </c>
       <c r="I260" t="s">
-        <v>1768</v>
-[...1 lines deleted...]
-      <c r="J260"/>
+        <v>1405</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1406</v>
+      </c>
       <c r="K260" t="s">
-        <v>1769</v>
+        <v>1407</v>
       </c>
       <c r="L260" t="s">
-        <v>1464</v>
+        <v>1408</v>
       </c>
       <c r="M260" t="s">
-        <v>1770</v>
+        <v>1409</v>
       </c>
       <c r="N260" t="s">
-        <v>1771</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1763</v>
+        <v>1411</v>
       </c>
       <c r="D261" t="s">
-        <v>1526</v>
-[...9 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
       <c r="H261" t="s">
-        <v>1772</v>
+        <v>1413</v>
       </c>
       <c r="I261" t="s">
-        <v>1773</v>
+        <v>1414</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>1774</v>
+        <v>1415</v>
       </c>
       <c r="L261" t="s">
-        <v>1464</v>
+        <v>1416</v>
       </c>
       <c r="M261" t="s">
-        <v>1775</v>
+        <v>1417</v>
       </c>
       <c r="N261" t="s">
-        <v>1771</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1776</v>
+        <v>1419</v>
       </c>
       <c r="D262" t="s">
-        <v>1777</v>
-[...9 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
       <c r="H262" t="s">
-        <v>1781</v>
+        <v>1421</v>
       </c>
       <c r="I262" t="s">
-        <v>1782</v>
+        <v>1422</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>1783</v>
+        <v>1423</v>
       </c>
       <c r="L262" t="s">
-        <v>1464</v>
+        <v>1424</v>
       </c>
       <c r="M262" t="s">
-        <v>1784</v>
+        <v>1425</v>
       </c>
       <c r="N262" t="s">
-        <v>1785</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1776</v>
+        <v>1427</v>
       </c>
       <c r="D263" t="s">
-        <v>1777</v>
-[...9 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
       <c r="H263" t="s">
-        <v>1786</v>
+        <v>1428</v>
       </c>
       <c r="I263" t="s">
-        <v>1787</v>
+        <v>1429</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>1788</v>
+        <v>1430</v>
       </c>
       <c r="L263" t="s">
-        <v>1464</v>
+        <v>1431</v>
       </c>
       <c r="M263" t="s">
-        <v>1789</v>
+        <v>1432</v>
       </c>
       <c r="N263" t="s">
-        <v>1785</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1776</v>
+        <v>1434</v>
       </c>
       <c r="D264" t="s">
-        <v>1777</v>
-[...9 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
       <c r="H264" t="s">
-        <v>1790</v>
+        <v>91</v>
       </c>
       <c r="I264" t="s">
-        <v>1791</v>
+        <v>1435</v>
       </c>
       <c r="J264"/>
       <c r="K264" t="s">
-        <v>1792</v>
+        <v>1436</v>
       </c>
       <c r="L264" t="s">
-        <v>1464</v>
+        <v>1437</v>
       </c>
       <c r="M264" t="s">
-        <v>1793</v>
+        <v>1438</v>
       </c>
       <c r="N264" t="s">
-        <v>1785</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1776</v>
+        <v>91</v>
       </c>
       <c r="D265" t="s">
-        <v>1777</v>
-[...9 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
       <c r="H265" t="s">
-        <v>1794</v>
+        <v>1440</v>
       </c>
       <c r="I265" t="s">
-        <v>1795</v>
+        <v>1441</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>1796</v>
+        <v>1442</v>
       </c>
       <c r="L265" t="s">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="M265" t="s">
-        <v>1797</v>
-[...3 lines deleted...]
-      </c>
+        <v>1444</v>
+      </c>
+      <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1776</v>
+        <v>1445</v>
       </c>
       <c r="D266" t="s">
-        <v>1777</v>
+        <v>1446</v>
       </c>
       <c r="E266" t="s">
-        <v>1778</v>
+        <v>1447</v>
       </c>
       <c r="F266" t="s">
-        <v>1779</v>
+        <v>1448</v>
       </c>
       <c r="G266" t="s">
-        <v>1780</v>
+        <v>1449</v>
       </c>
       <c r="H266" t="s">
-        <v>1798</v>
+        <v>1450</v>
       </c>
       <c r="I266" t="s">
-        <v>1799</v>
+        <v>1451</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>1800</v>
+        <v>1452</v>
       </c>
       <c r="L266" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M266" t="s">
-        <v>1801</v>
+        <v>1454</v>
       </c>
       <c r="N266" t="s">
-        <v>1785</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1802</v>
+        <v>1445</v>
       </c>
       <c r="D267" t="s">
-        <v>1803</v>
+        <v>1446</v>
       </c>
       <c r="E267" t="s">
-        <v>1804</v>
+        <v>1447</v>
       </c>
       <c r="F267" t="s">
-        <v>1805</v>
+        <v>1448</v>
       </c>
       <c r="G267" t="s">
-        <v>1806</v>
+        <v>1449</v>
       </c>
       <c r="H267" t="s">
-        <v>1807</v>
+        <v>1456</v>
       </c>
       <c r="I267" t="s">
-        <v>1808</v>
+        <v>1457</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>1809</v>
+        <v>1458</v>
       </c>
       <c r="L267" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M267" t="s">
-        <v>1810</v>
+        <v>1459</v>
       </c>
       <c r="N267" t="s">
-        <v>1811</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1812</v>
+        <v>1460</v>
       </c>
       <c r="D268" t="s">
-        <v>1803</v>
+        <v>1461</v>
       </c>
       <c r="E268" t="s">
-        <v>1813</v>
+        <v>1462</v>
       </c>
       <c r="F268" t="s">
-        <v>1814</v>
+        <v>1463</v>
       </c>
       <c r="G268" t="s">
-        <v>1815</v>
+        <v>1464</v>
       </c>
       <c r="H268" t="s">
-        <v>1816</v>
+        <v>1465</v>
       </c>
       <c r="I268" t="s">
-        <v>1817</v>
+        <v>1466</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>1818</v>
+        <v>1467</v>
       </c>
       <c r="L268" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M268" t="s">
-        <v>1819</v>
+        <v>1468</v>
       </c>
       <c r="N268" t="s">
-        <v>1820</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1821</v>
+        <v>1470</v>
       </c>
       <c r="D269" t="s">
-        <v>1822</v>
+        <v>1461</v>
       </c>
       <c r="E269" t="s">
-        <v>1823</v>
+        <v>1471</v>
       </c>
       <c r="F269" t="s">
-        <v>1824</v>
+        <v>1472</v>
       </c>
       <c r="G269" t="s">
-        <v>1825</v>
+        <v>1473</v>
       </c>
       <c r="H269" t="s">
-        <v>1826</v>
+        <v>1474</v>
       </c>
       <c r="I269" t="s">
-        <v>1827</v>
+        <v>1475</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>1828</v>
+        <v>1476</v>
       </c>
       <c r="L269" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M269" t="s">
-        <v>1829</v>
+        <v>1477</v>
       </c>
       <c r="N269" t="s">
-        <v>1830</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1831</v>
+        <v>1479</v>
       </c>
       <c r="D270" t="s">
-        <v>1832</v>
+        <v>1480</v>
       </c>
       <c r="E270" t="s">
-        <v>1833</v>
+        <v>1481</v>
       </c>
       <c r="F270" t="s">
-        <v>1834</v>
+        <v>1482</v>
       </c>
       <c r="G270" t="s">
-        <v>1835</v>
+        <v>1483</v>
       </c>
       <c r="H270" t="s">
-        <v>1836</v>
+        <v>1484</v>
       </c>
       <c r="I270" t="s">
-        <v>1837</v>
+        <v>1485</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>1838</v>
+        <v>1486</v>
       </c>
       <c r="L270" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M270" t="s">
-        <v>1839</v>
+        <v>1487</v>
       </c>
       <c r="N270" t="s">
-        <v>1840</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1841</v>
+        <v>1479</v>
       </c>
       <c r="D271" t="s">
-        <v>1832</v>
+        <v>1480</v>
       </c>
       <c r="E271" t="s">
-        <v>1842</v>
+        <v>1481</v>
       </c>
       <c r="F271" t="s">
-        <v>1843</v>
+        <v>1482</v>
       </c>
       <c r="G271" t="s">
-        <v>1844</v>
+        <v>1483</v>
       </c>
       <c r="H271" t="s">
-        <v>1845</v>
+        <v>1489</v>
       </c>
       <c r="I271" t="s">
-        <v>1846</v>
+        <v>1490</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>1847</v>
+        <v>1491</v>
       </c>
       <c r="L271" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M271" t="s">
-        <v>1848</v>
+        <v>1492</v>
       </c>
       <c r="N271" t="s">
-        <v>1849</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1850</v>
+        <v>1493</v>
       </c>
       <c r="D272" t="s">
-        <v>1851</v>
+        <v>1494</v>
       </c>
       <c r="E272" t="s">
-        <v>1852</v>
+        <v>1495</v>
       </c>
       <c r="F272" t="s">
-        <v>1853</v>
+        <v>1496</v>
       </c>
       <c r="G272" t="s">
-        <v>1854</v>
+        <v>1497</v>
       </c>
       <c r="H272" t="s">
-        <v>1855</v>
+        <v>1498</v>
       </c>
       <c r="I272" t="s">
-        <v>1856</v>
+        <v>1499</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>1857</v>
+        <v>1500</v>
       </c>
       <c r="L272" t="s">
-        <v>118</v>
+        <v>1501</v>
       </c>
       <c r="M272" t="s">
-        <v>1858</v>
+        <v>1502</v>
       </c>
       <c r="N272" t="s">
-        <v>1859</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1860</v>
+        <v>1504</v>
       </c>
       <c r="D273" t="s">
-        <v>1861</v>
+        <v>1505</v>
       </c>
       <c r="E273" t="s">
-        <v>1862</v>
+        <v>1506</v>
       </c>
       <c r="F273" t="s">
-        <v>1863</v>
+        <v>1507</v>
       </c>
       <c r="G273" t="s">
-        <v>1864</v>
+        <v>1508</v>
       </c>
       <c r="H273" t="s">
-        <v>1865</v>
+        <v>1509</v>
       </c>
       <c r="I273" t="s">
-        <v>1866</v>
+        <v>1510</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>1867</v>
+        <v>1511</v>
       </c>
       <c r="L273" t="s">
-        <v>118</v>
+        <v>1512</v>
       </c>
       <c r="M273" t="s">
-        <v>1868</v>
+        <v>1513</v>
       </c>
       <c r="N273" t="s">
-        <v>1869</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1870</v>
+        <v>1515</v>
       </c>
       <c r="D274" t="s">
-        <v>1871</v>
+        <v>1516</v>
       </c>
       <c r="E274" t="s">
-        <v>1872</v>
+        <v>1517</v>
       </c>
       <c r="F274" t="s">
-        <v>1873</v>
+        <v>1518</v>
       </c>
       <c r="G274" t="s">
-        <v>1874</v>
+        <v>1519</v>
       </c>
       <c r="H274" t="s">
-        <v>1875</v>
+        <v>1520</v>
       </c>
       <c r="I274" t="s">
-        <v>1876</v>
+        <v>1521</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1877</v>
+        <v>1522</v>
       </c>
       <c r="L274" t="s">
-        <v>1512</v>
+        <v>1453</v>
       </c>
       <c r="M274" t="s">
-        <v>1878</v>
+        <v>1523</v>
       </c>
       <c r="N274" t="s">
-        <v>1879</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1043</v>
+        <v>1515</v>
       </c>
       <c r="D275" t="s">
-        <v>1880</v>
+        <v>1525</v>
       </c>
       <c r="E275" t="s">
-        <v>1045</v>
+        <v>1517</v>
       </c>
       <c r="F275" t="s">
-        <v>1881</v>
+        <v>1518</v>
       </c>
       <c r="G275" t="s">
-        <v>1047</v>
+        <v>1519</v>
       </c>
       <c r="H275" t="s">
-        <v>1882</v>
+        <v>1526</v>
       </c>
       <c r="I275" t="s">
-        <v>1883</v>
+        <v>1527</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1884</v>
+        <v>1528</v>
       </c>
       <c r="L275" t="s">
-        <v>1512</v>
+        <v>1501</v>
       </c>
       <c r="M275" t="s">
-        <v>1885</v>
+        <v>1529</v>
       </c>
       <c r="N275" t="s">
-        <v>1053</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1481</v>
+        <v>1530</v>
       </c>
       <c r="D276" t="s">
-        <v>1886</v>
+        <v>1531</v>
       </c>
       <c r="E276" t="s">
-        <v>1482</v>
+        <v>1532</v>
       </c>
       <c r="F276" t="s">
-        <v>1483</v>
+        <v>1533</v>
       </c>
       <c r="G276" t="s">
-        <v>1484</v>
+        <v>1534</v>
       </c>
       <c r="H276" t="s">
-        <v>1887</v>
+        <v>1535</v>
       </c>
       <c r="I276" t="s">
-        <v>1888</v>
+        <v>1536</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>1889</v>
+        <v>1537</v>
       </c>
       <c r="L276" t="s">
-        <v>1890</v>
+        <v>1331</v>
       </c>
       <c r="M276" t="s">
-        <v>1891</v>
+        <v>1538</v>
       </c>
       <c r="N276" t="s">
-        <v>1489</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1892</v>
+        <v>1540</v>
       </c>
       <c r="D277" t="s">
-        <v>1893</v>
+        <v>1531</v>
       </c>
       <c r="E277" t="s">
-        <v>1894</v>
+        <v>1541</v>
       </c>
       <c r="F277" t="s">
-        <v>1895</v>
+        <v>1542</v>
       </c>
       <c r="G277" t="s">
-        <v>1896</v>
+        <v>1543</v>
       </c>
       <c r="H277" t="s">
-        <v>1897</v>
+        <v>1544</v>
       </c>
       <c r="I277" t="s">
-        <v>1898</v>
+        <v>1545</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>1899</v>
+        <v>1546</v>
       </c>
       <c r="L277" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M277" t="s">
-        <v>1900</v>
+        <v>1547</v>
       </c>
       <c r="N277" t="s">
-        <v>1901</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1776</v>
+        <v>1549</v>
       </c>
       <c r="D278" t="s">
-        <v>1902</v>
+        <v>1550</v>
       </c>
       <c r="E278" t="s">
-        <v>1778</v>
+        <v>1551</v>
       </c>
       <c r="F278" t="s">
-        <v>1779</v>
+        <v>1552</v>
       </c>
       <c r="G278" t="s">
-        <v>1780</v>
+        <v>1553</v>
       </c>
       <c r="H278" t="s">
-        <v>1903</v>
+        <v>1554</v>
       </c>
       <c r="I278" t="s">
-        <v>1904</v>
+        <v>1555</v>
       </c>
       <c r="J278"/>
       <c r="K278" t="s">
-        <v>1905</v>
+        <v>1556</v>
       </c>
       <c r="L278" t="s">
-        <v>1890</v>
+        <v>1557</v>
       </c>
       <c r="M278" t="s">
-        <v>1906</v>
+        <v>1558</v>
       </c>
       <c r="N278" t="s">
-        <v>1785</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1907</v>
+        <v>1540</v>
       </c>
       <c r="D279" t="s">
-        <v>1908</v>
+        <v>1550</v>
       </c>
       <c r="E279" t="s">
-        <v>1909</v>
+        <v>1541</v>
       </c>
       <c r="F279" t="s">
-        <v>1910</v>
+        <v>1542</v>
       </c>
       <c r="G279" t="s">
-        <v>1911</v>
+        <v>1543</v>
       </c>
       <c r="H279" t="s">
-        <v>1912</v>
+        <v>1560</v>
       </c>
       <c r="I279" t="s">
-        <v>1913</v>
+        <v>1561</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1914</v>
+        <v>1562</v>
       </c>
       <c r="L279" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M279" t="s">
-        <v>1915</v>
+        <v>1563</v>
       </c>
       <c r="N279" t="s">
-        <v>1916</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1917</v>
+        <v>1564</v>
       </c>
       <c r="D280" t="s">
-        <v>1918</v>
+        <v>1565</v>
       </c>
       <c r="E280" t="s">
-        <v>1919</v>
+        <v>1566</v>
       </c>
       <c r="F280" t="s">
-        <v>1920</v>
+        <v>1567</v>
       </c>
       <c r="G280" t="s">
-        <v>1921</v>
+        <v>1568</v>
       </c>
       <c r="H280" t="s">
-        <v>1922</v>
+        <v>1569</v>
       </c>
       <c r="I280" t="s">
-        <v>1923</v>
+        <v>1570</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>1924</v>
+        <v>1571</v>
       </c>
       <c r="L280" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M280" t="s">
-        <v>1925</v>
+        <v>1572</v>
       </c>
       <c r="N280" t="s">
-        <v>1926</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1927</v>
+        <v>1564</v>
       </c>
       <c r="D281" t="s">
-        <v>1928</v>
+        <v>1565</v>
       </c>
       <c r="E281" t="s">
-        <v>1929</v>
+        <v>1566</v>
       </c>
       <c r="F281" t="s">
-        <v>1930</v>
+        <v>1567</v>
       </c>
       <c r="G281" t="s">
-        <v>1931</v>
+        <v>1568</v>
       </c>
       <c r="H281" t="s">
-        <v>1932</v>
+        <v>1574</v>
       </c>
       <c r="I281" t="s">
-        <v>1933</v>
+        <v>1575</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1934</v>
+        <v>1576</v>
       </c>
       <c r="L281" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M281" t="s">
-        <v>1935</v>
+        <v>1577</v>
       </c>
       <c r="N281" t="s">
-        <v>1936</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1937</v>
+        <v>1578</v>
       </c>
       <c r="D282" t="s">
-        <v>1928</v>
+        <v>1565</v>
       </c>
       <c r="E282" t="s">
-        <v>1938</v>
+        <v>1579</v>
       </c>
       <c r="F282" t="s">
-        <v>1939</v>
+        <v>1580</v>
       </c>
       <c r="G282" t="s">
-        <v>1940</v>
+        <v>1581</v>
       </c>
       <c r="H282" t="s">
-        <v>1941</v>
+        <v>1582</v>
       </c>
       <c r="I282" t="s">
-        <v>1942</v>
+        <v>1583</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1943</v>
+        <v>1584</v>
       </c>
       <c r="L282" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M282" t="s">
-        <v>1944</v>
+        <v>1585</v>
       </c>
       <c r="N282" t="s">
-        <v>1945</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1937</v>
+        <v>1578</v>
       </c>
       <c r="D283" t="s">
-        <v>1928</v>
+        <v>1565</v>
       </c>
       <c r="E283" t="s">
-        <v>1938</v>
+        <v>1579</v>
       </c>
       <c r="F283" t="s">
-        <v>1939</v>
+        <v>1580</v>
       </c>
       <c r="G283" t="s">
-        <v>1940</v>
+        <v>1581</v>
       </c>
       <c r="H283" t="s">
-        <v>1946</v>
+        <v>1587</v>
       </c>
       <c r="I283" t="s">
-        <v>1947</v>
+        <v>1588</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1948</v>
+        <v>1589</v>
       </c>
       <c r="L283" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M283" t="s">
-        <v>1949</v>
+        <v>1590</v>
       </c>
       <c r="N283" t="s">
-        <v>1945</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1950</v>
+        <v>1591</v>
       </c>
       <c r="D284" t="s">
-        <v>1928</v>
+        <v>1565</v>
       </c>
       <c r="E284" t="s">
-        <v>1951</v>
+        <v>1592</v>
       </c>
       <c r="F284" t="s">
-        <v>1952</v>
+        <v>1593</v>
       </c>
       <c r="G284" t="s">
-        <v>1953</v>
+        <v>1594</v>
       </c>
       <c r="H284" t="s">
-        <v>1954</v>
+        <v>1595</v>
       </c>
       <c r="I284" t="s">
-        <v>1955</v>
+        <v>1596</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1956</v>
+        <v>1597</v>
       </c>
       <c r="L284" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M284" t="s">
-        <v>1957</v>
+        <v>1598</v>
       </c>
       <c r="N284" t="s">
-        <v>1958</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1950</v>
+        <v>1591</v>
       </c>
       <c r="D285" t="s">
-        <v>1928</v>
+        <v>1565</v>
       </c>
       <c r="E285" t="s">
-        <v>1951</v>
+        <v>1592</v>
       </c>
       <c r="F285" t="s">
-        <v>1952</v>
+        <v>1593</v>
       </c>
       <c r="G285" t="s">
-        <v>1953</v>
+        <v>1594</v>
       </c>
       <c r="H285" t="s">
-        <v>1959</v>
+        <v>1600</v>
       </c>
       <c r="I285" t="s">
-        <v>1960</v>
+        <v>1601</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>1961</v>
+        <v>1602</v>
       </c>
       <c r="L285" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M285" t="s">
-        <v>1962</v>
+        <v>1603</v>
       </c>
       <c r="N285" t="s">
-        <v>1958</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1963</v>
+        <v>1604</v>
       </c>
       <c r="D286" t="s">
-        <v>1964</v>
+        <v>1605</v>
       </c>
       <c r="E286" t="s">
-        <v>1965</v>
+        <v>1606</v>
       </c>
       <c r="F286" t="s">
-        <v>1966</v>
+        <v>1607</v>
       </c>
       <c r="G286" t="s">
-        <v>1967</v>
+        <v>1608</v>
       </c>
       <c r="H286" t="s">
-        <v>1968</v>
+        <v>1609</v>
       </c>
       <c r="I286" t="s">
-        <v>1969</v>
+        <v>1610</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>1970</v>
+        <v>1611</v>
       </c>
       <c r="L286" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M286" t="s">
-        <v>1971</v>
+        <v>1612</v>
       </c>
       <c r="N286" t="s">
-        <v>1972</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1973</v>
+        <v>1614</v>
       </c>
       <c r="D287" t="s">
-        <v>1964</v>
+        <v>1605</v>
       </c>
       <c r="E287" t="s">
-        <v>1974</v>
+        <v>1615</v>
       </c>
       <c r="F287" t="s">
-        <v>1975</v>
+        <v>1616</v>
       </c>
       <c r="G287" t="s">
-        <v>1976</v>
+        <v>1617</v>
       </c>
       <c r="H287" t="s">
-        <v>1977</v>
+        <v>1618</v>
       </c>
       <c r="I287" t="s">
-        <v>1978</v>
+        <v>1619</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>1979</v>
+        <v>1620</v>
       </c>
       <c r="L287" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M287" t="s">
-        <v>1980</v>
+        <v>1621</v>
       </c>
       <c r="N287" t="s">
-        <v>1981</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1982</v>
+        <v>1591</v>
       </c>
       <c r="D288" t="s">
-        <v>1964</v>
+        <v>1605</v>
       </c>
       <c r="E288" t="s">
-        <v>1983</v>
+        <v>1592</v>
       </c>
       <c r="F288" t="s">
-        <v>1984</v>
+        <v>1593</v>
       </c>
       <c r="G288" t="s">
-        <v>1985</v>
+        <v>1594</v>
       </c>
       <c r="H288" t="s">
-        <v>1986</v>
+        <v>1600</v>
       </c>
       <c r="I288" t="s">
-        <v>1987</v>
+        <v>1623</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1988</v>
+        <v>1624</v>
       </c>
       <c r="L288" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M288" t="s">
-        <v>1989</v>
+        <v>1625</v>
       </c>
       <c r="N288" t="s">
-        <v>1990</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1991</v>
+        <v>1626</v>
       </c>
       <c r="D289" t="s">
-        <v>1964</v>
+        <v>1605</v>
       </c>
       <c r="E289" t="s">
-        <v>1992</v>
+        <v>1627</v>
       </c>
       <c r="F289" t="s">
-        <v>1993</v>
+        <v>1628</v>
       </c>
       <c r="G289" t="s">
-        <v>1994</v>
+        <v>1629</v>
       </c>
       <c r="H289" t="s">
-        <v>1995</v>
+        <v>1630</v>
       </c>
       <c r="I289" t="s">
-        <v>1996</v>
+        <v>1631</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1997</v>
+        <v>1632</v>
       </c>
       <c r="L289" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M289" t="s">
-        <v>1998</v>
+        <v>1633</v>
       </c>
       <c r="N289" t="s">
-        <v>1999</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1973</v>
+        <v>1626</v>
       </c>
       <c r="D290" t="s">
-        <v>2000</v>
+        <v>1605</v>
       </c>
       <c r="E290" t="s">
-        <v>1974</v>
+        <v>1627</v>
       </c>
       <c r="F290" t="s">
-        <v>1975</v>
+        <v>1628</v>
       </c>
       <c r="G290" t="s">
-        <v>1976</v>
+        <v>1629</v>
       </c>
       <c r="H290" t="s">
-        <v>1977</v>
+        <v>1635</v>
       </c>
       <c r="I290" t="s">
-        <v>2001</v>
+        <v>1636</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>2002</v>
+        <v>1637</v>
       </c>
       <c r="L290" t="s">
-        <v>810</v>
+        <v>1453</v>
       </c>
       <c r="M290" t="s">
-        <v>2003</v>
+        <v>1638</v>
       </c>
       <c r="N290" t="s">
-        <v>1981</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2004</v>
+        <v>1591</v>
       </c>
       <c r="D291" t="s">
-        <v>2000</v>
+        <v>1605</v>
       </c>
       <c r="E291" t="s">
-        <v>2005</v>
+        <v>1592</v>
       </c>
       <c r="F291" t="s">
-        <v>2006</v>
+        <v>1593</v>
       </c>
       <c r="G291" t="s">
-        <v>2007</v>
+        <v>1594</v>
       </c>
       <c r="H291" t="s">
-        <v>2008</v>
+        <v>1639</v>
       </c>
       <c r="I291" t="s">
-        <v>2009</v>
+        <v>1640</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>2010</v>
+        <v>1641</v>
       </c>
       <c r="L291" t="s">
-        <v>810</v>
+        <v>1453</v>
       </c>
       <c r="M291" t="s">
-        <v>2011</v>
+        <v>1642</v>
       </c>
       <c r="N291" t="s">
-        <v>2012</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1763</v>
+        <v>1614</v>
       </c>
       <c r="D292" t="s">
-        <v>2000</v>
+        <v>1605</v>
       </c>
       <c r="E292" t="s">
-        <v>1764</v>
+        <v>1615</v>
       </c>
       <c r="F292" t="s">
-        <v>1765</v>
+        <v>1616</v>
       </c>
       <c r="G292" t="s">
-        <v>1766</v>
+        <v>1617</v>
       </c>
       <c r="H292" t="s">
-        <v>1767</v>
+        <v>1643</v>
       </c>
       <c r="I292" t="s">
-        <v>2013</v>
+        <v>1644</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>2014</v>
+        <v>1645</v>
       </c>
       <c r="L292" t="s">
-        <v>810</v>
+        <v>1453</v>
       </c>
       <c r="M292" t="s">
-        <v>2015</v>
+        <v>1646</v>
       </c>
       <c r="N292" t="s">
-        <v>1771</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1456</v>
+        <v>1647</v>
       </c>
       <c r="D293" t="s">
-        <v>2000</v>
+        <v>1648</v>
       </c>
       <c r="E293" t="s">
-        <v>1458</v>
+        <v>1649</v>
       </c>
       <c r="F293" t="s">
-        <v>1459</v>
+        <v>1650</v>
       </c>
       <c r="G293" t="s">
-        <v>1460</v>
+        <v>1651</v>
       </c>
       <c r="H293" t="s">
-        <v>2016</v>
+        <v>1652</v>
       </c>
       <c r="I293" t="s">
-        <v>2017</v>
+        <v>1653</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>2018</v>
+        <v>1654</v>
       </c>
       <c r="L293" t="s">
-        <v>810</v>
+        <v>1331</v>
       </c>
       <c r="M293" t="s">
-        <v>2019</v>
+        <v>1655</v>
       </c>
       <c r="N293" t="s">
-        <v>1466</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1733</v>
+        <v>1657</v>
       </c>
       <c r="D294" t="s">
-        <v>2000</v>
+        <v>1648</v>
       </c>
       <c r="E294" t="s">
-        <v>1734</v>
+        <v>1658</v>
       </c>
       <c r="F294" t="s">
-        <v>1735</v>
+        <v>1659</v>
       </c>
       <c r="G294" t="s">
-        <v>1736</v>
+        <v>1660</v>
       </c>
       <c r="H294" t="s">
-        <v>2020</v>
+        <v>1661</v>
       </c>
       <c r="I294" t="s">
-        <v>2021</v>
+        <v>1662</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>2022</v>
+        <v>1663</v>
       </c>
       <c r="L294" t="s">
-        <v>810</v>
+        <v>1331</v>
       </c>
       <c r="M294" t="s">
-        <v>2023</v>
+        <v>1664</v>
       </c>
       <c r="N294" t="s">
-        <v>1741</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2024</v>
+        <v>1666</v>
       </c>
       <c r="D295" t="s">
-        <v>2000</v>
+        <v>1667</v>
       </c>
       <c r="E295" t="s">
-        <v>2025</v>
+        <v>1668</v>
       </c>
       <c r="F295" t="s">
-        <v>2026</v>
+        <v>1669</v>
       </c>
       <c r="G295" t="s">
-        <v>2027</v>
+        <v>1670</v>
       </c>
       <c r="H295" t="s">
-        <v>2028</v>
+        <v>1671</v>
       </c>
       <c r="I295" t="s">
-        <v>2029</v>
+        <v>1672</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>2030</v>
+        <v>1673</v>
       </c>
       <c r="L295" t="s">
-        <v>810</v>
+        <v>1501</v>
       </c>
       <c r="M295" t="s">
-        <v>2031</v>
+        <v>1674</v>
       </c>
       <c r="N295" t="s">
-        <v>2032</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1917</v>
+        <v>91</v>
       </c>
       <c r="D296" t="s">
-        <v>2000</v>
-[...9 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
       <c r="H296" t="s">
-        <v>1922</v>
+        <v>1676</v>
       </c>
       <c r="I296" t="s">
-        <v>2033</v>
+        <v>1677</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>2034</v>
+        <v>1678</v>
       </c>
       <c r="L296" t="s">
-        <v>810</v>
+        <v>1679</v>
       </c>
       <c r="M296" t="s">
-        <v>2035</v>
-[...3 lines deleted...]
-      </c>
+        <v>1680</v>
+      </c>
+      <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2036</v>
+        <v>1681</v>
       </c>
       <c r="D297" t="s">
-        <v>2037</v>
+        <v>1682</v>
       </c>
       <c r="E297" t="s">
-        <v>2038</v>
+        <v>1683</v>
       </c>
       <c r="F297" t="s">
-        <v>2039</v>
+        <v>1684</v>
       </c>
       <c r="G297" t="s">
-        <v>2040</v>
+        <v>1685</v>
       </c>
       <c r="H297" t="s">
-        <v>2041</v>
+        <v>1686</v>
       </c>
       <c r="I297" t="s">
-        <v>2042</v>
+        <v>1687</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>2043</v>
+        <v>1688</v>
       </c>
       <c r="L297" t="s">
-        <v>129</v>
+        <v>1331</v>
       </c>
       <c r="M297" t="s">
-        <v>2044</v>
+        <v>1689</v>
       </c>
       <c r="N297" t="s">
-        <v>2045</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2046</v>
+        <v>1691</v>
       </c>
       <c r="D298" t="s">
-        <v>2047</v>
+        <v>1692</v>
       </c>
       <c r="E298" t="s">
-        <v>2048</v>
+        <v>1693</v>
       </c>
       <c r="F298" t="s">
-        <v>2049</v>
+        <v>1694</v>
       </c>
       <c r="G298" t="s">
-        <v>2050</v>
+        <v>1695</v>
       </c>
       <c r="H298" t="s">
-        <v>2051</v>
+        <v>1696</v>
       </c>
       <c r="I298" t="s">
-        <v>2052</v>
+        <v>1697</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>2053</v>
+        <v>1698</v>
       </c>
       <c r="L298" t="s">
-        <v>1512</v>
+        <v>1331</v>
       </c>
       <c r="M298" t="s">
-        <v>2054</v>
+        <v>1699</v>
       </c>
       <c r="N298" t="s">
-        <v>2055</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2056</v>
+        <v>1701</v>
       </c>
       <c r="D299" t="s">
-        <v>2057</v>
+        <v>1692</v>
       </c>
       <c r="E299" t="s">
-        <v>2058</v>
+        <v>1702</v>
       </c>
       <c r="F299" t="s">
-        <v>2059</v>
+        <v>1703</v>
       </c>
       <c r="G299" t="s">
-        <v>2060</v>
+        <v>1704</v>
       </c>
       <c r="H299" t="s">
-        <v>2061</v>
+        <v>1705</v>
       </c>
       <c r="I299" t="s">
-        <v>2062</v>
+        <v>1706</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>2063</v>
+        <v>1707</v>
       </c>
       <c r="L299" t="s">
-        <v>1890</v>
+        <v>1331</v>
       </c>
       <c r="M299" t="s">
-        <v>2064</v>
+        <v>1708</v>
       </c>
       <c r="N299" t="s">
-        <v>2065</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2066</v>
+        <v>1691</v>
       </c>
       <c r="D300" t="s">
-        <v>2067</v>
+        <v>1710</v>
       </c>
       <c r="E300" t="s">
-        <v>2068</v>
+        <v>1693</v>
       </c>
       <c r="F300" t="s">
-        <v>2069</v>
+        <v>1694</v>
       </c>
       <c r="G300" t="s">
-        <v>2070</v>
+        <v>1695</v>
       </c>
       <c r="H300" t="s">
-        <v>2071</v>
+        <v>1696</v>
       </c>
       <c r="I300" t="s">
-        <v>2072</v>
+        <v>1711</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>2073</v>
+        <v>1712</v>
       </c>
       <c r="L300" t="s">
-        <v>1512</v>
+        <v>1713</v>
       </c>
       <c r="M300" t="s">
-        <v>2074</v>
+        <v>1714</v>
       </c>
       <c r="N300" t="s">
-        <v>2075</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2076</v>
+        <v>1493</v>
       </c>
       <c r="D301" t="s">
-        <v>2077</v>
+        <v>1715</v>
       </c>
       <c r="E301" t="s">
-        <v>2078</v>
+        <v>1495</v>
       </c>
       <c r="F301" t="s">
-        <v>2079</v>
+        <v>1496</v>
       </c>
       <c r="G301" t="s">
-        <v>2080</v>
+        <v>1497</v>
       </c>
       <c r="H301" t="s">
-        <v>2081</v>
+        <v>1716</v>
       </c>
       <c r="I301" t="s">
-        <v>2082</v>
+        <v>1717</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>2083</v>
+        <v>1718</v>
       </c>
       <c r="L301" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M301" t="s">
-        <v>2084</v>
+        <v>1719</v>
       </c>
       <c r="N301" t="s">
-        <v>2085</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2086</v>
+        <v>1493</v>
       </c>
       <c r="D302" t="s">
-        <v>2087</v>
+        <v>1715</v>
       </c>
       <c r="E302" t="s">
-        <v>2088</v>
+        <v>1495</v>
       </c>
       <c r="F302" t="s">
-        <v>2089</v>
+        <v>1496</v>
       </c>
       <c r="G302" t="s">
-        <v>2090</v>
+        <v>1497</v>
       </c>
       <c r="H302" t="s">
-        <v>2091</v>
+        <v>1720</v>
       </c>
       <c r="I302" t="s">
-        <v>2092</v>
+        <v>1721</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>2093</v>
+        <v>1722</v>
       </c>
       <c r="L302" t="s">
-        <v>1512</v>
+        <v>1453</v>
       </c>
       <c r="M302" t="s">
-        <v>2094</v>
+        <v>1723</v>
       </c>
       <c r="N302" t="s">
-        <v>2095</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2096</v>
+        <v>1724</v>
       </c>
       <c r="D303" t="s">
-        <v>2097</v>
+        <v>1516</v>
       </c>
       <c r="E303" t="s">
-        <v>2098</v>
+        <v>1725</v>
       </c>
       <c r="F303" t="s">
-        <v>2099</v>
+        <v>1726</v>
       </c>
       <c r="G303" t="s">
-        <v>2100</v>
+        <v>1727</v>
       </c>
       <c r="H303" t="s">
-        <v>2101</v>
+        <v>1728</v>
       </c>
       <c r="I303" t="s">
-        <v>2102</v>
+        <v>1729</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>2103</v>
+        <v>1730</v>
       </c>
       <c r="L303" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M303" t="s">
-        <v>2104</v>
+        <v>1731</v>
       </c>
       <c r="N303" t="s">
-        <v>2105</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2106</v>
+        <v>1724</v>
       </c>
       <c r="D304" t="s">
-        <v>2097</v>
+        <v>1516</v>
       </c>
       <c r="E304" t="s">
-        <v>2107</v>
+        <v>1725</v>
       </c>
       <c r="F304" t="s">
-        <v>2108</v>
+        <v>1726</v>
       </c>
       <c r="G304" t="s">
-        <v>2109</v>
+        <v>1727</v>
       </c>
       <c r="H304" t="s">
-        <v>2110</v>
+        <v>1733</v>
       </c>
       <c r="I304" t="s">
-        <v>2111</v>
+        <v>1734</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>2112</v>
+        <v>1735</v>
       </c>
       <c r="L304" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M304" t="s">
-        <v>2113</v>
+        <v>1736</v>
       </c>
       <c r="N304" t="s">
-        <v>2114</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2115</v>
+        <v>1666</v>
       </c>
       <c r="D305" t="s">
-        <v>2116</v>
+        <v>1516</v>
       </c>
       <c r="E305" t="s">
-        <v>2117</v>
+        <v>1668</v>
       </c>
       <c r="F305" t="s">
-        <v>2118</v>
+        <v>1737</v>
       </c>
       <c r="G305" t="s">
-        <v>2119</v>
+        <v>1670</v>
       </c>
       <c r="H305" t="s">
-        <v>2120</v>
+        <v>1738</v>
       </c>
       <c r="I305" t="s">
-        <v>2121</v>
+        <v>1739</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>2122</v>
+        <v>1740</v>
       </c>
       <c r="L305" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M305" t="s">
-        <v>2123</v>
+        <v>1741</v>
       </c>
       <c r="N305" t="s">
-        <v>2124</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2125</v>
+        <v>1666</v>
       </c>
       <c r="D306" t="s">
-        <v>2116</v>
+        <v>1516</v>
       </c>
       <c r="E306" t="s">
-        <v>2126</v>
+        <v>1668</v>
       </c>
       <c r="F306" t="s">
-        <v>2127</v>
+        <v>1737</v>
       </c>
       <c r="G306" t="s">
-        <v>2128</v>
+        <v>1670</v>
       </c>
       <c r="H306" t="s">
-        <v>2129</v>
+        <v>1742</v>
       </c>
       <c r="I306" t="s">
-        <v>2130</v>
+        <v>1743</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2131</v>
+        <v>1744</v>
       </c>
       <c r="L306" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M306" t="s">
-        <v>2132</v>
+        <v>1745</v>
       </c>
       <c r="N306" t="s">
-        <v>2133</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2134</v>
+        <v>1515</v>
       </c>
       <c r="D307" t="s">
-        <v>2097</v>
+        <v>1516</v>
       </c>
       <c r="E307" t="s">
-        <v>1482</v>
+        <v>1517</v>
       </c>
       <c r="F307" t="s">
-        <v>1483</v>
+        <v>1518</v>
       </c>
       <c r="G307" t="s">
-        <v>1484</v>
+        <v>1519</v>
       </c>
       <c r="H307" t="s">
-        <v>1485</v>
+        <v>1746</v>
       </c>
       <c r="I307" t="s">
-        <v>2135</v>
+        <v>1747</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2136</v>
+        <v>1748</v>
       </c>
       <c r="L307" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M307" t="s">
-        <v>2137</v>
+        <v>1749</v>
       </c>
       <c r="N307" t="s">
-        <v>2138</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2139</v>
+        <v>1515</v>
       </c>
       <c r="D308" t="s">
-        <v>2097</v>
+        <v>1516</v>
       </c>
       <c r="E308" t="s">
-        <v>2140</v>
+        <v>1517</v>
       </c>
       <c r="F308" t="s">
-        <v>2141</v>
+        <v>1518</v>
       </c>
       <c r="G308" t="s">
-        <v>2142</v>
+        <v>1519</v>
       </c>
       <c r="H308" t="s">
-        <v>2143</v>
+        <v>1750</v>
       </c>
       <c r="I308" t="s">
-        <v>2144</v>
+        <v>1751</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2145</v>
+        <v>1752</v>
       </c>
       <c r="L308" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M308" t="s">
-        <v>2146</v>
+        <v>1753</v>
       </c>
       <c r="N308" t="s">
-        <v>2147</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2148</v>
+        <v>1754</v>
       </c>
       <c r="D309" t="s">
-        <v>2149</v>
+        <v>1516</v>
       </c>
       <c r="E309" t="s">
-        <v>2150</v>
+        <v>1755</v>
       </c>
       <c r="F309" t="s">
-        <v>2151</v>
+        <v>1756</v>
       </c>
       <c r="G309" t="s">
-        <v>2152</v>
+        <v>1757</v>
       </c>
       <c r="H309" t="s">
-        <v>2153</v>
+        <v>1758</v>
       </c>
       <c r="I309" t="s">
-        <v>2154</v>
+        <v>1759</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2155</v>
+        <v>1760</v>
       </c>
       <c r="L309" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M309" t="s">
-        <v>2156</v>
+        <v>1761</v>
       </c>
       <c r="N309" t="s">
-        <v>2157</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2158</v>
+        <v>1754</v>
       </c>
       <c r="D310" t="s">
-        <v>2159</v>
+        <v>1516</v>
       </c>
       <c r="E310" t="s">
-        <v>2160</v>
+        <v>1755</v>
       </c>
       <c r="F310" t="s">
-        <v>2161</v>
+        <v>1756</v>
       </c>
       <c r="G310" t="s">
-        <v>2162</v>
+        <v>1757</v>
       </c>
       <c r="H310" t="s">
-        <v>2163</v>
+        <v>1763</v>
       </c>
       <c r="I310" t="s">
-        <v>2164</v>
+        <v>1764</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2165</v>
+        <v>1765</v>
       </c>
       <c r="L310" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M310" t="s">
-        <v>2166</v>
+        <v>1766</v>
       </c>
       <c r="N310" t="s">
-        <v>2167</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2168</v>
+        <v>1767</v>
       </c>
       <c r="D311" t="s">
-        <v>2169</v>
+        <v>1768</v>
       </c>
       <c r="E311" t="s">
-        <v>2170</v>
+        <v>1769</v>
       </c>
       <c r="F311" t="s">
-        <v>2171</v>
+        <v>1770</v>
       </c>
       <c r="G311" t="s">
-        <v>2172</v>
+        <v>1771</v>
       </c>
       <c r="H311" t="s">
-        <v>2173</v>
+        <v>1772</v>
       </c>
       <c r="I311" t="s">
-        <v>2174</v>
+        <v>1773</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2175</v>
+        <v>1774</v>
       </c>
       <c r="L311" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M311" t="s">
-        <v>2176</v>
+        <v>1775</v>
       </c>
       <c r="N311" t="s">
-        <v>2177</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2178</v>
+        <v>1767</v>
       </c>
       <c r="D312" t="s">
-        <v>2159</v>
+        <v>1768</v>
       </c>
       <c r="E312" t="s">
-        <v>2179</v>
+        <v>1769</v>
       </c>
       <c r="F312" t="s">
-        <v>2180</v>
+        <v>1770</v>
       </c>
       <c r="G312" t="s">
-        <v>2181</v>
+        <v>1771</v>
       </c>
       <c r="H312" t="s">
-        <v>2182</v>
+        <v>1777</v>
       </c>
       <c r="I312" t="s">
-        <v>2183</v>
+        <v>1778</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2184</v>
+        <v>1779</v>
       </c>
       <c r="L312" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M312" t="s">
-        <v>2185</v>
+        <v>1780</v>
       </c>
       <c r="N312" t="s">
-        <v>2186</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2187</v>
+        <v>1767</v>
       </c>
       <c r="D313" t="s">
-        <v>2188</v>
+        <v>1768</v>
       </c>
       <c r="E313" t="s">
-        <v>2189</v>
+        <v>1769</v>
       </c>
       <c r="F313" t="s">
-        <v>2190</v>
+        <v>1770</v>
       </c>
       <c r="G313" t="s">
-        <v>2191</v>
+        <v>1771</v>
       </c>
       <c r="H313" t="s">
-        <v>2192</v>
+        <v>1781</v>
       </c>
       <c r="I313" t="s">
-        <v>2193</v>
+        <v>1782</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2194</v>
+        <v>1783</v>
       </c>
       <c r="L313" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M313" t="s">
-        <v>2195</v>
+        <v>1784</v>
       </c>
       <c r="N313" t="s">
-        <v>2196</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2197</v>
+        <v>1767</v>
       </c>
       <c r="D314" t="s">
-        <v>2159</v>
+        <v>1768</v>
       </c>
       <c r="E314" t="s">
-        <v>2198</v>
+        <v>1769</v>
       </c>
       <c r="F314" t="s">
-        <v>2199</v>
+        <v>1770</v>
       </c>
       <c r="G314" t="s">
-        <v>2200</v>
+        <v>1771</v>
       </c>
       <c r="H314" t="s">
-        <v>2201</v>
+        <v>1785</v>
       </c>
       <c r="I314" t="s">
-        <v>2202</v>
+        <v>1786</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2203</v>
+        <v>1787</v>
       </c>
       <c r="L314" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M314" t="s">
-        <v>2204</v>
+        <v>1788</v>
       </c>
       <c r="N314" t="s">
-        <v>2205</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2046</v>
+        <v>1767</v>
       </c>
       <c r="D315" t="s">
-        <v>2206</v>
+        <v>1768</v>
       </c>
       <c r="E315" t="s">
-        <v>2048</v>
+        <v>1769</v>
       </c>
       <c r="F315" t="s">
-        <v>2049</v>
+        <v>1770</v>
       </c>
       <c r="G315" t="s">
-        <v>2050</v>
+        <v>1771</v>
       </c>
       <c r="H315" t="s">
-        <v>2207</v>
+        <v>1789</v>
       </c>
       <c r="I315" t="s">
-        <v>2208</v>
+        <v>1790</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2209</v>
+        <v>1791</v>
       </c>
       <c r="L315" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="M315" t="s">
-        <v>2210</v>
+        <v>1792</v>
       </c>
       <c r="N315" t="s">
-        <v>2055</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2046</v>
+        <v>1793</v>
       </c>
       <c r="D316" t="s">
-        <v>2206</v>
+        <v>1794</v>
       </c>
       <c r="E316" t="s">
-        <v>2048</v>
+        <v>1795</v>
       </c>
       <c r="F316" t="s">
-        <v>2049</v>
+        <v>1796</v>
       </c>
       <c r="G316" t="s">
-        <v>2050</v>
+        <v>1797</v>
       </c>
       <c r="H316" t="s">
-        <v>2211</v>
+        <v>1798</v>
       </c>
       <c r="I316" t="s">
-        <v>2212</v>
+        <v>1799</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2213</v>
+        <v>1800</v>
       </c>
       <c r="L316" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M316" t="s">
-        <v>2214</v>
+        <v>1801</v>
       </c>
       <c r="N316" t="s">
-        <v>2055</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2046</v>
+        <v>1803</v>
       </c>
       <c r="D317" t="s">
-        <v>2206</v>
+        <v>1794</v>
       </c>
       <c r="E317" t="s">
-        <v>2048</v>
+        <v>1804</v>
       </c>
       <c r="F317" t="s">
-        <v>2049</v>
+        <v>1805</v>
       </c>
       <c r="G317" t="s">
-        <v>2050</v>
+        <v>1806</v>
       </c>
       <c r="H317" t="s">
-        <v>2215</v>
+        <v>1807</v>
       </c>
       <c r="I317" t="s">
-        <v>2216</v>
+        <v>1808</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2217</v>
+        <v>1809</v>
       </c>
       <c r="L317" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M317" t="s">
-        <v>2218</v>
+        <v>1810</v>
       </c>
       <c r="N317" t="s">
-        <v>2055</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2046</v>
+        <v>1812</v>
       </c>
       <c r="D318" t="s">
-        <v>2206</v>
+        <v>1813</v>
       </c>
       <c r="E318" t="s">
-        <v>2048</v>
+        <v>1814</v>
       </c>
       <c r="F318" t="s">
-        <v>2049</v>
+        <v>1815</v>
       </c>
       <c r="G318" t="s">
-        <v>2050</v>
+        <v>1816</v>
       </c>
       <c r="H318" t="s">
-        <v>2219</v>
+        <v>1817</v>
       </c>
       <c r="I318" t="s">
-        <v>2220</v>
+        <v>1818</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2221</v>
+        <v>1819</v>
       </c>
       <c r="L318" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M318" t="s">
-        <v>2222</v>
+        <v>1820</v>
       </c>
       <c r="N318" t="s">
-        <v>2055</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2223</v>
+        <v>1822</v>
       </c>
       <c r="D319" t="s">
-        <v>2224</v>
+        <v>1823</v>
       </c>
       <c r="E319" t="s">
-        <v>2225</v>
+        <v>1824</v>
       </c>
       <c r="F319" t="s">
-        <v>2226</v>
+        <v>1825</v>
       </c>
       <c r="G319" t="s">
-        <v>2227</v>
+        <v>1826</v>
       </c>
       <c r="H319" t="s">
-        <v>2228</v>
+        <v>1827</v>
       </c>
       <c r="I319" t="s">
-        <v>2229</v>
+        <v>1828</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2230</v>
+        <v>1829</v>
       </c>
       <c r="L319" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M319" t="s">
-        <v>2231</v>
+        <v>1830</v>
       </c>
       <c r="N319" t="s">
-        <v>2232</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2233</v>
+        <v>1832</v>
       </c>
       <c r="D320" t="s">
-        <v>2234</v>
+        <v>1823</v>
       </c>
       <c r="E320" t="s">
-        <v>2235</v>
+        <v>1833</v>
       </c>
       <c r="F320" t="s">
-        <v>2236</v>
+        <v>1834</v>
       </c>
       <c r="G320" t="s">
-        <v>2237</v>
+        <v>1835</v>
       </c>
       <c r="H320" t="s">
-        <v>2238</v>
+        <v>1836</v>
       </c>
       <c r="I320" t="s">
-        <v>2239</v>
+        <v>1837</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2240</v>
+        <v>1838</v>
       </c>
       <c r="L320" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M320" t="s">
-        <v>2241</v>
+        <v>1839</v>
       </c>
       <c r="N320" t="s">
-        <v>2242</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2243</v>
+        <v>1841</v>
       </c>
       <c r="D321" t="s">
-        <v>2097</v>
+        <v>1842</v>
       </c>
       <c r="E321" t="s">
-        <v>2244</v>
+        <v>1843</v>
       </c>
       <c r="F321" t="s">
-        <v>2245</v>
+        <v>1844</v>
       </c>
       <c r="G321" t="s">
-        <v>2246</v>
+        <v>1845</v>
       </c>
       <c r="H321" t="s">
-        <v>2247</v>
+        <v>1846</v>
       </c>
       <c r="I321" t="s">
-        <v>2248</v>
+        <v>1847</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2249</v>
+        <v>1848</v>
       </c>
       <c r="L321" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M321" t="s">
-        <v>2250</v>
+        <v>1849</v>
       </c>
       <c r="N321" t="s">
-        <v>2251</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2252</v>
+        <v>1851</v>
       </c>
       <c r="D322" t="s">
-        <v>2097</v>
+        <v>1852</v>
       </c>
       <c r="E322" t="s">
-        <v>2253</v>
+        <v>1853</v>
       </c>
       <c r="F322" t="s">
-        <v>2254</v>
+        <v>1854</v>
       </c>
       <c r="G322" t="s">
-        <v>2255</v>
+        <v>1855</v>
       </c>
       <c r="H322" t="s">
-        <v>2256</v>
+        <v>1856</v>
       </c>
       <c r="I322" t="s">
-        <v>2257</v>
+        <v>1857</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2258</v>
+        <v>1858</v>
       </c>
       <c r="L322" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M322" t="s">
-        <v>2259</v>
+        <v>1859</v>
       </c>
       <c r="N322" t="s">
-        <v>2260</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2261</v>
+        <v>1861</v>
       </c>
       <c r="D323" t="s">
-        <v>2149</v>
+        <v>1862</v>
       </c>
       <c r="E323" t="s">
-        <v>2262</v>
+        <v>1863</v>
       </c>
       <c r="F323" t="s">
-        <v>1993</v>
+        <v>1864</v>
       </c>
       <c r="G323" t="s">
-        <v>2263</v>
+        <v>1865</v>
       </c>
       <c r="H323" t="s">
-        <v>2264</v>
+        <v>1866</v>
       </c>
       <c r="I323" t="s">
-        <v>2265</v>
+        <v>1867</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2266</v>
+        <v>1868</v>
       </c>
       <c r="L323" t="s">
-        <v>118</v>
+        <v>1501</v>
       </c>
       <c r="M323" t="s">
-        <v>2267</v>
+        <v>1869</v>
       </c>
       <c r="N323" t="s">
-        <v>2268</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2269</v>
+        <v>1237</v>
       </c>
       <c r="D324" t="s">
-        <v>2097</v>
+        <v>1871</v>
       </c>
       <c r="E324" t="s">
-        <v>2270</v>
+        <v>337</v>
       </c>
       <c r="F324" t="s">
-        <v>2271</v>
+        <v>1872</v>
       </c>
       <c r="G324" t="s">
-        <v>2272</v>
+        <v>339</v>
       </c>
       <c r="H324" t="s">
-        <v>2273</v>
+        <v>1873</v>
       </c>
       <c r="I324" t="s">
-        <v>2274</v>
+        <v>1874</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2275</v>
+        <v>1875</v>
       </c>
       <c r="L324" t="s">
-        <v>118</v>
+        <v>1501</v>
       </c>
       <c r="M324" t="s">
-        <v>2276</v>
+        <v>1876</v>
       </c>
       <c r="N324" t="s">
-        <v>2277</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2278</v>
+        <v>1470</v>
       </c>
       <c r="D325" t="s">
-        <v>2279</v>
+        <v>1877</v>
       </c>
       <c r="E325" t="s">
-        <v>2280</v>
+        <v>1471</v>
       </c>
       <c r="F325" t="s">
-        <v>2281</v>
+        <v>1472</v>
       </c>
       <c r="G325" t="s">
-        <v>2282</v>
+        <v>1473</v>
       </c>
       <c r="H325" t="s">
-        <v>2283</v>
+        <v>1878</v>
       </c>
       <c r="I325" t="s">
-        <v>2284</v>
+        <v>1879</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2285</v>
+        <v>1880</v>
       </c>
       <c r="L325" t="s">
-        <v>1464</v>
+        <v>1881</v>
       </c>
       <c r="M325" t="s">
-        <v>2286</v>
+        <v>1882</v>
       </c>
       <c r="N325" t="s">
-        <v>2287</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2278</v>
+        <v>1883</v>
       </c>
       <c r="D326" t="s">
-        <v>2279</v>
+        <v>1884</v>
       </c>
       <c r="E326" t="s">
-        <v>2280</v>
+        <v>1885</v>
       </c>
       <c r="F326" t="s">
-        <v>2281</v>
+        <v>1886</v>
       </c>
       <c r="G326" t="s">
-        <v>2282</v>
+        <v>1887</v>
       </c>
       <c r="H326" t="s">
-        <v>2288</v>
+        <v>1888</v>
       </c>
       <c r="I326" t="s">
-        <v>2289</v>
+        <v>1889</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2290</v>
+        <v>1890</v>
       </c>
       <c r="L326" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M326" t="s">
-        <v>2291</v>
+        <v>1891</v>
       </c>
       <c r="N326" t="s">
-        <v>2287</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2292</v>
+        <v>1767</v>
       </c>
       <c r="D327" t="s">
-        <v>2149</v>
+        <v>1893</v>
       </c>
       <c r="E327" t="s">
-        <v>2293</v>
+        <v>1769</v>
       </c>
       <c r="F327" t="s">
-        <v>2294</v>
+        <v>1770</v>
       </c>
       <c r="G327" t="s">
-        <v>2295</v>
+        <v>1771</v>
       </c>
       <c r="H327" t="s">
-        <v>2296</v>
+        <v>1894</v>
       </c>
       <c r="I327" t="s">
-        <v>2297</v>
+        <v>1895</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2298</v>
+        <v>1896</v>
       </c>
       <c r="L327" t="s">
-        <v>118</v>
+        <v>1881</v>
       </c>
       <c r="M327" t="s">
-        <v>2299</v>
+        <v>1897</v>
       </c>
       <c r="N327" t="s">
-        <v>2300</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2301</v>
+        <v>1898</v>
       </c>
       <c r="D328" t="s">
-        <v>2149</v>
+        <v>1899</v>
       </c>
       <c r="E328" t="s">
-        <v>2302</v>
+        <v>1900</v>
       </c>
       <c r="F328" t="s">
-        <v>2303</v>
+        <v>1901</v>
       </c>
       <c r="G328" t="s">
-        <v>2304</v>
+        <v>1902</v>
       </c>
       <c r="H328" t="s">
-        <v>2305</v>
+        <v>1903</v>
       </c>
       <c r="I328" t="s">
-        <v>2306</v>
+        <v>1904</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2307</v>
+        <v>1905</v>
       </c>
       <c r="L328" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M328" t="s">
-        <v>2308</v>
+        <v>1906</v>
       </c>
       <c r="N328" t="s">
-        <v>2309</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2310</v>
+        <v>1908</v>
       </c>
       <c r="D329" t="s">
-        <v>2159</v>
+        <v>1909</v>
       </c>
       <c r="E329" t="s">
-        <v>2311</v>
+        <v>1910</v>
       </c>
       <c r="F329" t="s">
-        <v>2312</v>
+        <v>1911</v>
       </c>
       <c r="G329" t="s">
-        <v>2313</v>
+        <v>1912</v>
       </c>
       <c r="H329" t="s">
-        <v>2314</v>
+        <v>1913</v>
       </c>
       <c r="I329" t="s">
-        <v>2315</v>
+        <v>1914</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2316</v>
+        <v>1915</v>
       </c>
       <c r="L329" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M329" t="s">
-        <v>2317</v>
+        <v>1916</v>
       </c>
       <c r="N329" t="s">
-        <v>2318</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2319</v>
+        <v>1918</v>
       </c>
       <c r="D330" t="s">
-        <v>2320</v>
+        <v>1919</v>
       </c>
       <c r="E330" t="s">
-        <v>2321</v>
+        <v>1920</v>
       </c>
       <c r="F330" t="s">
-        <v>2322</v>
+        <v>1921</v>
       </c>
       <c r="G330" t="s">
-        <v>2323</v>
+        <v>1922</v>
       </c>
       <c r="H330" t="s">
-        <v>2324</v>
+        <v>1923</v>
       </c>
       <c r="I330" t="s">
-        <v>2325</v>
+        <v>1924</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2326</v>
+        <v>1925</v>
       </c>
       <c r="L330" t="s">
-        <v>1512</v>
+        <v>1453</v>
       </c>
       <c r="M330" t="s">
-        <v>2327</v>
+        <v>1926</v>
       </c>
       <c r="N330" t="s">
-        <v>2328</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2329</v>
+        <v>1928</v>
       </c>
       <c r="D331" t="s">
-        <v>2097</v>
+        <v>1919</v>
       </c>
       <c r="E331" t="s">
-        <v>2330</v>
+        <v>1929</v>
       </c>
       <c r="F331" t="s">
-        <v>2331</v>
+        <v>1930</v>
       </c>
       <c r="G331" t="s">
-        <v>2332</v>
+        <v>1931</v>
       </c>
       <c r="H331" t="s">
-        <v>2333</v>
+        <v>1932</v>
       </c>
       <c r="I331" t="s">
-        <v>2334</v>
+        <v>1933</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2335</v>
+        <v>1934</v>
       </c>
       <c r="L331" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M331" t="s">
-        <v>2336</v>
+        <v>1935</v>
       </c>
       <c r="N331" t="s">
-        <v>2337</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2329</v>
+        <v>1928</v>
       </c>
       <c r="D332" t="s">
-        <v>2097</v>
+        <v>1919</v>
       </c>
       <c r="E332" t="s">
-        <v>2330</v>
+        <v>1929</v>
       </c>
       <c r="F332" t="s">
-        <v>2331</v>
+        <v>1930</v>
       </c>
       <c r="G332" t="s">
-        <v>2332</v>
+        <v>1931</v>
       </c>
       <c r="H332" t="s">
-        <v>2333</v>
+        <v>1937</v>
       </c>
       <c r="I332" t="s">
-        <v>2338</v>
+        <v>1938</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2339</v>
+        <v>1939</v>
       </c>
       <c r="L332" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M332" t="s">
-        <v>2340</v>
+        <v>1940</v>
       </c>
       <c r="N332" t="s">
-        <v>2337</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2341</v>
+        <v>1941</v>
       </c>
       <c r="D333" t="s">
-        <v>2342</v>
+        <v>1919</v>
       </c>
       <c r="E333" t="s">
-        <v>2343</v>
+        <v>1942</v>
       </c>
       <c r="F333" t="s">
-        <v>2344</v>
+        <v>1943</v>
       </c>
       <c r="G333" t="s">
-        <v>2345</v>
+        <v>1944</v>
       </c>
       <c r="H333" t="s">
-        <v>2346</v>
+        <v>1945</v>
       </c>
       <c r="I333" t="s">
-        <v>2347</v>
+        <v>1946</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2348</v>
+        <v>1947</v>
       </c>
       <c r="L333" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M333" t="s">
-        <v>2349</v>
+        <v>1948</v>
       </c>
       <c r="N333" t="s">
-        <v>2350</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2351</v>
+        <v>1941</v>
       </c>
       <c r="D334" t="s">
-        <v>2352</v>
+        <v>1919</v>
       </c>
       <c r="E334" t="s">
-        <v>2353</v>
+        <v>1942</v>
       </c>
       <c r="F334" t="s">
-        <v>2354</v>
+        <v>1943</v>
       </c>
       <c r="G334" t="s">
-        <v>2355</v>
+        <v>1944</v>
       </c>
       <c r="H334" t="s">
-        <v>2356</v>
+        <v>1950</v>
       </c>
       <c r="I334" t="s">
-        <v>2357</v>
+        <v>1951</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2358</v>
+        <v>1952</v>
       </c>
       <c r="L334" t="s">
-        <v>118</v>
+        <v>1453</v>
       </c>
       <c r="M334" t="s">
-        <v>2359</v>
+        <v>1953</v>
       </c>
       <c r="N334" t="s">
-        <v>2360</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2361</v>
+        <v>1954</v>
       </c>
       <c r="D335" t="s">
-        <v>2362</v>
+        <v>1955</v>
       </c>
       <c r="E335" t="s">
-        <v>2363</v>
+        <v>1956</v>
       </c>
       <c r="F335" t="s">
-        <v>1364</v>
+        <v>1957</v>
       </c>
       <c r="G335" t="s">
-        <v>2364</v>
+        <v>1958</v>
       </c>
       <c r="H335" t="s">
-        <v>2365</v>
+        <v>1959</v>
       </c>
       <c r="I335" t="s">
-        <v>2366</v>
+        <v>1960</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2367</v>
+        <v>1961</v>
       </c>
       <c r="L335" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M335" t="s">
-        <v>2368</v>
+        <v>1962</v>
       </c>
       <c r="N335" t="s">
-        <v>2369</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2361</v>
+        <v>1964</v>
       </c>
       <c r="D336" t="s">
-        <v>2362</v>
+        <v>1955</v>
       </c>
       <c r="E336" t="s">
-        <v>2363</v>
+        <v>1965</v>
       </c>
       <c r="F336" t="s">
-        <v>1364</v>
+        <v>1966</v>
       </c>
       <c r="G336" t="s">
-        <v>2364</v>
+        <v>1967</v>
       </c>
       <c r="H336" t="s">
-        <v>2370</v>
+        <v>1968</v>
       </c>
       <c r="I336" t="s">
-        <v>2371</v>
+        <v>1969</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2372</v>
+        <v>1970</v>
       </c>
       <c r="L336" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M336" t="s">
-        <v>2373</v>
+        <v>1971</v>
       </c>
       <c r="N336" t="s">
-        <v>2369</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2374</v>
+        <v>1973</v>
       </c>
       <c r="D337" t="s">
-        <v>2149</v>
+        <v>1955</v>
       </c>
       <c r="E337" t="s">
-        <v>2375</v>
+        <v>1974</v>
       </c>
       <c r="F337" t="s">
-        <v>2376</v>
+        <v>1975</v>
       </c>
       <c r="G337" t="s">
-        <v>2377</v>
+        <v>1976</v>
       </c>
       <c r="H337" t="s">
-        <v>2378</v>
+        <v>1977</v>
       </c>
       <c r="I337" t="s">
-        <v>2379</v>
+        <v>1978</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2380</v>
+        <v>1979</v>
       </c>
       <c r="L337" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M337" t="s">
-        <v>2381</v>
+        <v>1980</v>
       </c>
       <c r="N337" t="s">
-        <v>2382</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2187</v>
+        <v>1982</v>
       </c>
       <c r="D338" t="s">
-        <v>2188</v>
+        <v>1955</v>
       </c>
       <c r="E338" t="s">
-        <v>2189</v>
+        <v>1983</v>
       </c>
       <c r="F338" t="s">
-        <v>2190</v>
+        <v>1984</v>
       </c>
       <c r="G338" t="s">
-        <v>2191</v>
+        <v>1985</v>
       </c>
       <c r="H338" t="s">
-        <v>2383</v>
+        <v>1986</v>
       </c>
       <c r="I338" t="s">
-        <v>2384</v>
+        <v>1987</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2385</v>
+        <v>1988</v>
       </c>
       <c r="L338" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M338" t="s">
-        <v>2386</v>
+        <v>1989</v>
       </c>
       <c r="N338" t="s">
-        <v>2196</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2387</v>
+        <v>1964</v>
       </c>
       <c r="D339" t="s">
-        <v>2159</v>
+        <v>1991</v>
       </c>
       <c r="E339" t="s">
-        <v>2388</v>
+        <v>1965</v>
       </c>
       <c r="F339" t="s">
-        <v>2389</v>
+        <v>1966</v>
       </c>
       <c r="G339" t="s">
-        <v>2390</v>
+        <v>1967</v>
       </c>
       <c r="H339" t="s">
-        <v>2391</v>
+        <v>1968</v>
       </c>
       <c r="I339" t="s">
-        <v>2392</v>
+        <v>1992</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2393</v>
+        <v>1993</v>
       </c>
       <c r="L339" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M339" t="s">
-        <v>2394</v>
+        <v>1994</v>
       </c>
       <c r="N339" t="s">
-        <v>2395</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2396</v>
+        <v>1995</v>
       </c>
       <c r="D340" t="s">
-        <v>2149</v>
+        <v>1991</v>
       </c>
       <c r="E340" t="s">
-        <v>2397</v>
+        <v>1996</v>
       </c>
       <c r="F340" t="s">
-        <v>2398</v>
+        <v>1997</v>
       </c>
       <c r="G340" t="s">
-        <v>2399</v>
+        <v>1998</v>
       </c>
       <c r="H340" t="s">
-        <v>2400</v>
+        <v>1999</v>
       </c>
       <c r="I340" t="s">
-        <v>2401</v>
+        <v>2000</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2402</v>
+        <v>2001</v>
       </c>
       <c r="L340" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M340" t="s">
-        <v>2403</v>
+        <v>2002</v>
       </c>
       <c r="N340" t="s">
-        <v>2404</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2197</v>
+        <v>1754</v>
       </c>
       <c r="D341" t="s">
-        <v>2159</v>
+        <v>1991</v>
       </c>
       <c r="E341" t="s">
-        <v>2198</v>
+        <v>1755</v>
       </c>
       <c r="F341" t="s">
-        <v>2199</v>
+        <v>1756</v>
       </c>
       <c r="G341" t="s">
-        <v>2200</v>
+        <v>1757</v>
       </c>
       <c r="H341" t="s">
-        <v>2405</v>
+        <v>1758</v>
       </c>
       <c r="I341" t="s">
-        <v>2406</v>
+        <v>2004</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2407</v>
+        <v>2005</v>
       </c>
       <c r="L341" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M341" t="s">
-        <v>2408</v>
+        <v>2006</v>
       </c>
       <c r="N341" t="s">
-        <v>2205</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2409</v>
+        <v>1445</v>
       </c>
       <c r="D342" t="s">
-        <v>2410</v>
+        <v>1991</v>
       </c>
       <c r="E342" t="s">
-        <v>2411</v>
+        <v>1447</v>
       </c>
       <c r="F342" t="s">
-        <v>2412</v>
+        <v>1448</v>
       </c>
       <c r="G342" t="s">
-        <v>2413</v>
+        <v>1449</v>
       </c>
       <c r="H342" t="s">
-        <v>2414</v>
+        <v>2007</v>
       </c>
       <c r="I342" t="s">
-        <v>2415</v>
+        <v>2008</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2416</v>
+        <v>2009</v>
       </c>
       <c r="L342" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M342" t="s">
-        <v>2417</v>
+        <v>2010</v>
       </c>
       <c r="N342" t="s">
-        <v>2418</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2419</v>
+        <v>1724</v>
       </c>
       <c r="D343" t="s">
-        <v>2097</v>
+        <v>1991</v>
       </c>
       <c r="E343" t="s">
-        <v>1778</v>
+        <v>1725</v>
       </c>
       <c r="F343" t="s">
-        <v>1779</v>
+        <v>1726</v>
       </c>
       <c r="G343" t="s">
-        <v>1780</v>
+        <v>1727</v>
       </c>
       <c r="H343" t="s">
-        <v>1903</v>
+        <v>2011</v>
       </c>
       <c r="I343" t="s">
-        <v>2420</v>
+        <v>2012</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2421</v>
+        <v>2013</v>
       </c>
       <c r="L343" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M343" t="s">
-        <v>2422</v>
+        <v>2014</v>
       </c>
       <c r="N343" t="s">
-        <v>2423</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2106</v>
+        <v>2015</v>
       </c>
       <c r="D344" t="s">
-        <v>2097</v>
+        <v>1991</v>
       </c>
       <c r="E344" t="s">
-        <v>2107</v>
+        <v>2016</v>
       </c>
       <c r="F344" t="s">
-        <v>2108</v>
+        <v>2017</v>
       </c>
       <c r="G344" t="s">
-        <v>2109</v>
+        <v>2018</v>
       </c>
       <c r="H344" t="s">
-        <v>2424</v>
+        <v>2019</v>
       </c>
       <c r="I344" t="s">
-        <v>2425</v>
+        <v>2020</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2426</v>
+        <v>2021</v>
       </c>
       <c r="L344" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M344" t="s">
-        <v>2427</v>
+        <v>2022</v>
       </c>
       <c r="N344" t="s">
-        <v>2114</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2428</v>
+        <v>1908</v>
       </c>
       <c r="D345" t="s">
-        <v>2097</v>
+        <v>1991</v>
       </c>
       <c r="E345" t="s">
-        <v>2429</v>
+        <v>1910</v>
       </c>
       <c r="F345" t="s">
-        <v>2430</v>
+        <v>1911</v>
       </c>
       <c r="G345" t="s">
-        <v>2431</v>
+        <v>1912</v>
       </c>
       <c r="H345" t="s">
-        <v>2432</v>
+        <v>1913</v>
       </c>
       <c r="I345" t="s">
-        <v>2433</v>
+        <v>2024</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2434</v>
+        <v>2025</v>
       </c>
       <c r="L345" t="s">
-        <v>118</v>
+        <v>1557</v>
       </c>
       <c r="M345" t="s">
-        <v>2435</v>
+        <v>2026</v>
       </c>
       <c r="N345" t="s">
-        <v>2436</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2437</v>
+        <v>2027</v>
       </c>
       <c r="D346" t="s">
-        <v>2097</v>
+        <v>2028</v>
       </c>
       <c r="E346" t="s">
-        <v>2438</v>
+        <v>2029</v>
       </c>
       <c r="F346" t="s">
-        <v>2439</v>
+        <v>2030</v>
       </c>
       <c r="G346" t="s">
-        <v>2440</v>
+        <v>2031</v>
       </c>
       <c r="H346" t="s">
-        <v>2441</v>
+        <v>2032</v>
       </c>
       <c r="I346" t="s">
-        <v>2442</v>
+        <v>2033</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2443</v>
+        <v>2034</v>
       </c>
       <c r="L346" t="s">
-        <v>118</v>
+        <v>1512</v>
       </c>
       <c r="M346" t="s">
-        <v>2444</v>
+        <v>2035</v>
       </c>
       <c r="N346" t="s">
-        <v>2445</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2446</v>
+        <v>2037</v>
       </c>
       <c r="D347" t="s">
-        <v>2097</v>
+        <v>2038</v>
       </c>
       <c r="E347" t="s">
-        <v>2447</v>
+        <v>2039</v>
       </c>
       <c r="F347" t="s">
-        <v>2448</v>
+        <v>2040</v>
       </c>
       <c r="G347" t="s">
-        <v>2449</v>
+        <v>2041</v>
       </c>
       <c r="H347" t="s">
-        <v>2450</v>
+        <v>2042</v>
       </c>
       <c r="I347" t="s">
-        <v>2451</v>
+        <v>2043</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2452</v>
+        <v>2044</v>
       </c>
       <c r="L347" t="s">
-        <v>118</v>
+        <v>1501</v>
       </c>
       <c r="M347" t="s">
-        <v>2453</v>
+        <v>2045</v>
       </c>
       <c r="N347" t="s">
-        <v>2454</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2455</v>
+        <v>2047</v>
       </c>
       <c r="D348" t="s">
-        <v>2097</v>
+        <v>2048</v>
       </c>
       <c r="E348" t="s">
-        <v>2456</v>
+        <v>2049</v>
       </c>
       <c r="F348" t="s">
-        <v>2457</v>
+        <v>2050</v>
       </c>
       <c r="G348" t="s">
-        <v>2458</v>
+        <v>2051</v>
       </c>
       <c r="H348" t="s">
-        <v>2459</v>
+        <v>2052</v>
       </c>
       <c r="I348" t="s">
-        <v>2460</v>
+        <v>2053</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2461</v>
+        <v>2054</v>
       </c>
       <c r="L348" t="s">
-        <v>118</v>
+        <v>1881</v>
       </c>
       <c r="M348" t="s">
-        <v>2462</v>
+        <v>2055</v>
       </c>
       <c r="N348" t="s">
-        <v>2463</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2464</v>
+        <v>2057</v>
       </c>
       <c r="D349" t="s">
-        <v>2342</v>
+        <v>2058</v>
       </c>
       <c r="E349" t="s">
-        <v>2465</v>
+        <v>2059</v>
       </c>
       <c r="F349" t="s">
-        <v>2466</v>
+        <v>2060</v>
       </c>
       <c r="G349" t="s">
-        <v>2467</v>
+        <v>2061</v>
       </c>
       <c r="H349" t="s">
-        <v>2468</v>
+        <v>2062</v>
       </c>
       <c r="I349" t="s">
-        <v>2469</v>
+        <v>2063</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2470</v>
+        <v>2064</v>
       </c>
       <c r="L349" t="s">
-        <v>118</v>
+        <v>1501</v>
       </c>
       <c r="M349" t="s">
-        <v>2471</v>
+        <v>2065</v>
       </c>
       <c r="N349" t="s">
-        <v>2472</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2473</v>
+        <v>2067</v>
       </c>
       <c r="D350" t="s">
-        <v>2149</v>
+        <v>2068</v>
       </c>
       <c r="E350" t="s">
-        <v>2474</v>
+        <v>2069</v>
       </c>
       <c r="F350" t="s">
-        <v>2475</v>
+        <v>2070</v>
       </c>
       <c r="G350" t="s">
-        <v>2476</v>
+        <v>2071</v>
       </c>
       <c r="H350" t="s">
-        <v>2477</v>
+        <v>2072</v>
       </c>
       <c r="I350" t="s">
-        <v>2478</v>
+        <v>2073</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2479</v>
+        <v>2074</v>
       </c>
       <c r="L350" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M350" t="s">
-        <v>2480</v>
+        <v>2075</v>
       </c>
       <c r="N350" t="s">
-        <v>2481</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2066</v>
+        <v>2077</v>
       </c>
       <c r="D351" t="s">
-        <v>2362</v>
+        <v>2078</v>
       </c>
       <c r="E351" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="F351" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
       <c r="G351" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
       <c r="H351" t="s">
-        <v>2482</v>
+        <v>2082</v>
       </c>
       <c r="I351" t="s">
-        <v>2483</v>
+        <v>2083</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2484</v>
+        <v>2084</v>
       </c>
       <c r="L351" t="s">
-        <v>1464</v>
+        <v>1501</v>
       </c>
       <c r="M351" t="s">
-        <v>2485</v>
+        <v>2085</v>
       </c>
       <c r="N351" t="s">
-        <v>2075</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2066</v>
+        <v>2087</v>
       </c>
       <c r="D352" t="s">
-        <v>2362</v>
+        <v>2088</v>
       </c>
       <c r="E352" t="s">
-        <v>2068</v>
+        <v>2089</v>
       </c>
       <c r="F352" t="s">
-        <v>2069</v>
+        <v>2090</v>
       </c>
       <c r="G352" t="s">
-        <v>2070</v>
+        <v>2091</v>
       </c>
       <c r="H352" t="s">
-        <v>2486</v>
+        <v>2092</v>
       </c>
       <c r="I352" t="s">
-        <v>2487</v>
+        <v>2093</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2488</v>
+        <v>2094</v>
       </c>
       <c r="L352" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M352" t="s">
-        <v>2489</v>
+        <v>2095</v>
       </c>
       <c r="N352" t="s">
-        <v>2075</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2066</v>
+        <v>2097</v>
       </c>
       <c r="D353" t="s">
-        <v>2362</v>
+        <v>2088</v>
       </c>
       <c r="E353" t="s">
-        <v>2068</v>
+        <v>2098</v>
       </c>
       <c r="F353" t="s">
-        <v>2069</v>
+        <v>2099</v>
       </c>
       <c r="G353" t="s">
-        <v>2070</v>
+        <v>2100</v>
       </c>
       <c r="H353" t="s">
-        <v>2490</v>
+        <v>2101</v>
       </c>
       <c r="I353" t="s">
-        <v>2491</v>
+        <v>2102</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2492</v>
+        <v>2103</v>
       </c>
       <c r="L353" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M353" t="s">
-        <v>2493</v>
+        <v>2104</v>
       </c>
       <c r="N353" t="s">
-        <v>2075</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2066</v>
+        <v>2106</v>
       </c>
       <c r="D354" t="s">
-        <v>2362</v>
+        <v>2107</v>
       </c>
       <c r="E354" t="s">
-        <v>2068</v>
+        <v>2108</v>
       </c>
       <c r="F354" t="s">
-        <v>2069</v>
+        <v>2109</v>
       </c>
       <c r="G354" t="s">
-        <v>2070</v>
+        <v>2110</v>
       </c>
       <c r="H354" t="s">
-        <v>2071</v>
+        <v>2111</v>
       </c>
       <c r="I354" t="s">
-        <v>2494</v>
+        <v>2112</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2495</v>
+        <v>2113</v>
       </c>
       <c r="L354" t="s">
-        <v>1464</v>
+        <v>1331</v>
       </c>
       <c r="M354" t="s">
-        <v>2496</v>
+        <v>2114</v>
       </c>
       <c r="N354" t="s">
-        <v>2075</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2497</v>
+        <v>2116</v>
       </c>
       <c r="D355" t="s">
-        <v>2097</v>
+        <v>2107</v>
       </c>
       <c r="E355" t="s">
-        <v>2498</v>
+        <v>2117</v>
       </c>
       <c r="F355" t="s">
-        <v>2499</v>
+        <v>2118</v>
       </c>
       <c r="G355" t="s">
-        <v>2500</v>
+        <v>2119</v>
       </c>
       <c r="H355" t="s">
-        <v>2501</v>
+        <v>2120</v>
       </c>
       <c r="I355" t="s">
-        <v>2502</v>
+        <v>2121</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2503</v>
+        <v>2122</v>
       </c>
       <c r="L355" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M355" t="s">
-        <v>2504</v>
+        <v>2123</v>
       </c>
       <c r="N355" t="s">
-        <v>2505</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2506</v>
+        <v>2125</v>
       </c>
       <c r="D356" t="s">
-        <v>2507</v>
+        <v>2088</v>
       </c>
       <c r="E356" t="s">
-        <v>2508</v>
+        <v>1471</v>
       </c>
       <c r="F356" t="s">
-        <v>1518</v>
+        <v>1472</v>
       </c>
       <c r="G356" t="s">
-        <v>2509</v>
+        <v>1473</v>
       </c>
       <c r="H356" t="s">
-        <v>2510</v>
+        <v>1474</v>
       </c>
       <c r="I356" t="s">
-        <v>2511</v>
+        <v>2126</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>2512</v>
+        <v>2127</v>
       </c>
       <c r="L356" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M356" t="s">
-        <v>2513</v>
+        <v>2128</v>
       </c>
       <c r="N356" t="s">
-        <v>2514</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2515</v>
+        <v>2130</v>
       </c>
       <c r="D357" t="s">
-        <v>2516</v>
+        <v>2088</v>
       </c>
       <c r="E357" t="s">
-        <v>2517</v>
+        <v>2131</v>
       </c>
       <c r="F357" t="s">
-        <v>2518</v>
+        <v>2132</v>
       </c>
       <c r="G357" t="s">
-        <v>2519</v>
+        <v>2133</v>
       </c>
       <c r="H357" t="s">
-        <v>2520</v>
+        <v>2134</v>
       </c>
       <c r="I357" t="s">
-        <v>2521</v>
+        <v>2135</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>2522</v>
+        <v>2136</v>
       </c>
       <c r="L357" t="s">
-        <v>2523</v>
+        <v>1331</v>
       </c>
       <c r="M357" t="s">
-        <v>2524</v>
+        <v>2137</v>
       </c>
       <c r="N357" t="s">
-        <v>2525</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2526</v>
+        <v>2139</v>
       </c>
       <c r="D358" t="s">
-        <v>2527</v>
+        <v>2140</v>
       </c>
       <c r="E358" t="s">
-        <v>2528</v>
+        <v>2141</v>
       </c>
       <c r="F358" t="s">
-        <v>2529</v>
+        <v>2142</v>
       </c>
       <c r="G358" t="s">
-        <v>2530</v>
+        <v>2143</v>
       </c>
       <c r="H358" t="s">
-        <v>2531</v>
+        <v>2144</v>
       </c>
       <c r="I358" t="s">
-        <v>2532</v>
+        <v>2145</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>2533</v>
+        <v>2146</v>
       </c>
       <c r="L358" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M358" t="s">
-        <v>2534</v>
+        <v>2147</v>
       </c>
       <c r="N358" t="s">
-        <v>2535</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2536</v>
+        <v>2149</v>
       </c>
       <c r="D359" t="s">
-        <v>2537</v>
+        <v>2150</v>
       </c>
       <c r="E359" t="s">
-        <v>2538</v>
+        <v>2151</v>
       </c>
       <c r="F359" t="s">
-        <v>2539</v>
+        <v>2152</v>
       </c>
       <c r="G359" t="s">
-        <v>2540</v>
+        <v>2153</v>
       </c>
       <c r="H359" t="s">
-        <v>2541</v>
+        <v>2154</v>
       </c>
       <c r="I359" t="s">
-        <v>2542</v>
+        <v>2155</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2543</v>
+        <v>2156</v>
       </c>
       <c r="L359" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M359" t="s">
-        <v>2544</v>
+        <v>2157</v>
       </c>
       <c r="N359" t="s">
-        <v>2545</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2546</v>
+        <v>2159</v>
       </c>
       <c r="D360" t="s">
-        <v>2547</v>
+        <v>2160</v>
       </c>
       <c r="E360" t="s">
-        <v>2548</v>
+        <v>2161</v>
       </c>
       <c r="F360" t="s">
-        <v>2549</v>
+        <v>2162</v>
       </c>
       <c r="G360" t="s">
-        <v>2550</v>
+        <v>2163</v>
       </c>
       <c r="H360" t="s">
-        <v>2551</v>
+        <v>2164</v>
       </c>
       <c r="I360" t="s">
-        <v>2552</v>
+        <v>2165</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2553</v>
+        <v>2166</v>
       </c>
       <c r="L360" t="s">
-        <v>2554</v>
+        <v>1331</v>
       </c>
       <c r="M360" t="s">
-        <v>2555</v>
+        <v>2167</v>
       </c>
       <c r="N360" t="s">
-        <v>2556</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2557</v>
+        <v>2169</v>
       </c>
       <c r="D361" t="s">
-        <v>2547</v>
+        <v>2150</v>
       </c>
       <c r="E361" t="s">
-        <v>2558</v>
+        <v>2170</v>
       </c>
       <c r="F361" t="s">
-        <v>2559</v>
+        <v>2171</v>
       </c>
       <c r="G361" t="s">
-        <v>2560</v>
+        <v>2172</v>
       </c>
       <c r="H361" t="s">
-        <v>2561</v>
+        <v>2173</v>
       </c>
       <c r="I361" t="s">
-        <v>2562</v>
+        <v>2174</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2563</v>
+        <v>2175</v>
       </c>
       <c r="L361" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M361" t="s">
-        <v>2564</v>
+        <v>2176</v>
       </c>
       <c r="N361" t="s">
-        <v>2565</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2566</v>
+        <v>2178</v>
       </c>
       <c r="D362" t="s">
-        <v>2567</v>
+        <v>2179</v>
       </c>
       <c r="E362" t="s">
-        <v>2568</v>
+        <v>2180</v>
       </c>
       <c r="F362" t="s">
-        <v>1518</v>
+        <v>2181</v>
       </c>
       <c r="G362" t="s">
-        <v>2569</v>
+        <v>2182</v>
       </c>
       <c r="H362" t="s">
-        <v>2570</v>
+        <v>2183</v>
       </c>
       <c r="I362" t="s">
-        <v>2571</v>
+        <v>2184</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2572</v>
+        <v>2185</v>
       </c>
       <c r="L362" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M362" t="s">
-        <v>2573</v>
+        <v>2186</v>
       </c>
       <c r="N362" t="s">
-        <v>2574</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2575</v>
+        <v>2188</v>
       </c>
       <c r="D363" t="s">
-        <v>2576</v>
+        <v>2150</v>
       </c>
       <c r="E363" t="s">
-        <v>2577</v>
+        <v>2189</v>
       </c>
       <c r="F363" t="s">
-        <v>2376</v>
+        <v>2190</v>
       </c>
       <c r="G363" t="s">
-        <v>2578</v>
+        <v>2191</v>
       </c>
       <c r="H363" t="s">
-        <v>2579</v>
+        <v>2192</v>
       </c>
       <c r="I363" t="s">
-        <v>2580</v>
+        <v>2193</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2581</v>
+        <v>2194</v>
       </c>
       <c r="L363" t="s">
-        <v>118</v>
+        <v>1331</v>
       </c>
       <c r="M363" t="s">
-        <v>2582</v>
+        <v>2195</v>
       </c>
       <c r="N363" t="s">
-        <v>2583</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2584</v>
+        <v>2037</v>
       </c>
       <c r="D364" t="s">
-        <v>2585</v>
+        <v>2197</v>
       </c>
       <c r="E364" t="s">
-        <v>2586</v>
+        <v>2039</v>
       </c>
       <c r="F364" t="s">
-        <v>2587</v>
+        <v>2040</v>
       </c>
       <c r="G364" t="s">
-        <v>2588</v>
+        <v>2041</v>
       </c>
       <c r="H364" t="s">
-        <v>2589</v>
+        <v>2198</v>
       </c>
       <c r="I364" t="s">
-        <v>2590</v>
+        <v>2199</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2591</v>
+        <v>2200</v>
       </c>
       <c r="L364" t="s">
-        <v>2592</v>
+        <v>1453</v>
       </c>
       <c r="M364" t="s">
-        <v>2593</v>
+        <v>2201</v>
       </c>
       <c r="N364" t="s">
-        <v>2594</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2584</v>
+        <v>2037</v>
       </c>
       <c r="D365" t="s">
-        <v>2585</v>
+        <v>2197</v>
       </c>
       <c r="E365" t="s">
-        <v>2586</v>
+        <v>2039</v>
       </c>
       <c r="F365" t="s">
-        <v>2587</v>
+        <v>2040</v>
       </c>
       <c r="G365" t="s">
-        <v>2588</v>
+        <v>2041</v>
       </c>
       <c r="H365" t="s">
-        <v>2595</v>
+        <v>2202</v>
       </c>
       <c r="I365" t="s">
-        <v>2596</v>
+        <v>2203</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2597</v>
+        <v>2204</v>
       </c>
       <c r="L365" t="s">
-        <v>2598</v>
+        <v>1453</v>
       </c>
       <c r="M365" t="s">
-        <v>2599</v>
+        <v>2205</v>
       </c>
       <c r="N365" t="s">
-        <v>2594</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2584</v>
+        <v>2037</v>
       </c>
       <c r="D366" t="s">
-        <v>2585</v>
+        <v>2197</v>
       </c>
       <c r="E366" t="s">
-        <v>2586</v>
+        <v>2039</v>
       </c>
       <c r="F366" t="s">
-        <v>2587</v>
+        <v>2040</v>
       </c>
       <c r="G366" t="s">
-        <v>2588</v>
+        <v>2041</v>
       </c>
       <c r="H366" t="s">
-        <v>2600</v>
+        <v>2206</v>
       </c>
       <c r="I366" t="s">
-        <v>2601</v>
+        <v>2207</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2602</v>
+        <v>2208</v>
       </c>
       <c r="L366" t="s">
-        <v>2603</v>
+        <v>1453</v>
       </c>
       <c r="M366" t="s">
-        <v>2604</v>
+        <v>2209</v>
       </c>
       <c r="N366" t="s">
-        <v>2594</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2584</v>
+        <v>2037</v>
       </c>
       <c r="D367" t="s">
-        <v>2585</v>
+        <v>2197</v>
       </c>
       <c r="E367" t="s">
-        <v>2586</v>
+        <v>2039</v>
       </c>
       <c r="F367" t="s">
-        <v>2587</v>
+        <v>2040</v>
       </c>
       <c r="G367" t="s">
-        <v>2588</v>
+        <v>2041</v>
       </c>
       <c r="H367" t="s">
-        <v>2605</v>
+        <v>2210</v>
       </c>
       <c r="I367" t="s">
-        <v>2606</v>
+        <v>2211</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2607</v>
+        <v>2212</v>
       </c>
       <c r="L367" t="s">
-        <v>2608</v>
+        <v>1453</v>
       </c>
       <c r="M367" t="s">
-        <v>2609</v>
+        <v>2213</v>
       </c>
       <c r="N367" t="s">
-        <v>2594</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2584</v>
+        <v>2214</v>
       </c>
       <c r="D368" t="s">
-        <v>2585</v>
+        <v>2215</v>
       </c>
       <c r="E368" t="s">
-        <v>2586</v>
+        <v>2216</v>
       </c>
       <c r="F368" t="s">
-        <v>2587</v>
+        <v>2217</v>
       </c>
       <c r="G368" t="s">
-        <v>2588</v>
+        <v>2218</v>
       </c>
       <c r="H368" t="s">
-        <v>2610</v>
+        <v>2219</v>
       </c>
       <c r="I368" t="s">
-        <v>2611</v>
+        <v>2220</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2612</v>
+        <v>2221</v>
       </c>
       <c r="L368" t="s">
-        <v>2613</v>
+        <v>1331</v>
       </c>
       <c r="M368" t="s">
-        <v>2614</v>
+        <v>2222</v>
       </c>
       <c r="N368" t="s">
-        <v>2594</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2584</v>
+        <v>2224</v>
       </c>
       <c r="D369" t="s">
-        <v>2585</v>
+        <v>2225</v>
       </c>
       <c r="E369" t="s">
-        <v>2586</v>
+        <v>2226</v>
       </c>
       <c r="F369" t="s">
-        <v>2587</v>
+        <v>2227</v>
       </c>
       <c r="G369" t="s">
-        <v>2588</v>
+        <v>2228</v>
       </c>
       <c r="H369" t="s">
-        <v>2615</v>
+        <v>2229</v>
       </c>
       <c r="I369" t="s">
-        <v>2616</v>
+        <v>2230</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2617</v>
+        <v>2231</v>
       </c>
       <c r="L369" t="s">
-        <v>2618</v>
+        <v>1331</v>
       </c>
       <c r="M369" t="s">
-        <v>2619</v>
+        <v>2232</v>
       </c>
       <c r="N369" t="s">
-        <v>2594</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2584</v>
+        <v>2234</v>
       </c>
       <c r="D370" t="s">
-        <v>2585</v>
+        <v>2088</v>
       </c>
       <c r="E370" t="s">
-        <v>2586</v>
+        <v>2235</v>
       </c>
       <c r="F370" t="s">
-        <v>2587</v>
+        <v>2236</v>
       </c>
       <c r="G370" t="s">
-        <v>2588</v>
+        <v>2237</v>
       </c>
       <c r="H370" t="s">
-        <v>2620</v>
+        <v>2238</v>
       </c>
       <c r="I370" t="s">
-        <v>2621</v>
+        <v>2239</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2622</v>
+        <v>2240</v>
       </c>
       <c r="L370" t="s">
-        <v>2623</v>
+        <v>1331</v>
       </c>
       <c r="M370" t="s">
-        <v>2624</v>
+        <v>2241</v>
       </c>
       <c r="N370" t="s">
-        <v>2594</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2584</v>
+        <v>2243</v>
       </c>
       <c r="D371" t="s">
-        <v>2625</v>
+        <v>2088</v>
       </c>
       <c r="E371" t="s">
-        <v>2586</v>
+        <v>2244</v>
       </c>
       <c r="F371" t="s">
-        <v>2587</v>
+        <v>2245</v>
       </c>
       <c r="G371" t="s">
-        <v>2588</v>
+        <v>2246</v>
       </c>
       <c r="H371" t="s">
-        <v>2626</v>
+        <v>2247</v>
       </c>
       <c r="I371" t="s">
-        <v>2627</v>
+        <v>2248</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2628</v>
+        <v>2249</v>
       </c>
       <c r="L371" t="s">
-        <v>2629</v>
+        <v>1331</v>
       </c>
       <c r="M371" t="s">
-        <v>2630</v>
+        <v>2250</v>
       </c>
       <c r="N371" t="s">
-        <v>2594</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2584</v>
+        <v>2252</v>
       </c>
       <c r="D372" t="s">
-        <v>2625</v>
+        <v>2140</v>
       </c>
       <c r="E372" t="s">
-        <v>2586</v>
+        <v>2253</v>
       </c>
       <c r="F372" t="s">
-        <v>2587</v>
+        <v>1984</v>
       </c>
       <c r="G372" t="s">
-        <v>2588</v>
+        <v>2254</v>
       </c>
       <c r="H372" t="s">
-        <v>2631</v>
+        <v>2255</v>
       </c>
       <c r="I372" t="s">
-        <v>2632</v>
+        <v>2256</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2633</v>
+        <v>2257</v>
       </c>
       <c r="L372" t="s">
-        <v>2634</v>
+        <v>1331</v>
       </c>
       <c r="M372" t="s">
-        <v>2635</v>
+        <v>2258</v>
       </c>
       <c r="N372" t="s">
-        <v>2594</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2584</v>
+        <v>2260</v>
       </c>
       <c r="D373" t="s">
-        <v>2625</v>
+        <v>2088</v>
       </c>
       <c r="E373" t="s">
-        <v>2586</v>
+        <v>2261</v>
       </c>
       <c r="F373" t="s">
-        <v>2587</v>
+        <v>2262</v>
       </c>
       <c r="G373" t="s">
-        <v>2588</v>
+        <v>2263</v>
       </c>
       <c r="H373" t="s">
-        <v>2589</v>
+        <v>2264</v>
       </c>
       <c r="I373" t="s">
-        <v>2636</v>
+        <v>2265</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2637</v>
+        <v>2266</v>
       </c>
       <c r="L373" t="s">
-        <v>2638</v>
+        <v>1331</v>
       </c>
       <c r="M373" t="s">
-        <v>2639</v>
+        <v>2267</v>
       </c>
       <c r="N373" t="s">
-        <v>2594</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2584</v>
+        <v>2269</v>
       </c>
       <c r="D374" t="s">
-        <v>2625</v>
+        <v>2270</v>
       </c>
       <c r="E374" t="s">
-        <v>2586</v>
+        <v>2271</v>
       </c>
       <c r="F374" t="s">
-        <v>2587</v>
+        <v>2272</v>
       </c>
       <c r="G374" t="s">
-        <v>2588</v>
+        <v>2273</v>
       </c>
       <c r="H374" t="s">
-        <v>2605</v>
+        <v>2274</v>
       </c>
       <c r="I374" t="s">
-        <v>2640</v>
+        <v>2275</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2641</v>
+        <v>2276</v>
       </c>
       <c r="L374" t="s">
-        <v>2642</v>
+        <v>1453</v>
       </c>
       <c r="M374" t="s">
-        <v>2643</v>
+        <v>2277</v>
       </c>
       <c r="N374" t="s">
-        <v>2594</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2584</v>
+        <v>2269</v>
       </c>
       <c r="D375" t="s">
-        <v>2625</v>
+        <v>2270</v>
       </c>
       <c r="E375" t="s">
-        <v>2586</v>
+        <v>2271</v>
       </c>
       <c r="F375" t="s">
-        <v>2587</v>
+        <v>2272</v>
       </c>
       <c r="G375" t="s">
-        <v>2588</v>
+        <v>2273</v>
       </c>
       <c r="H375" t="s">
-        <v>2595</v>
+        <v>2279</v>
       </c>
       <c r="I375" t="s">
-        <v>2644</v>
+        <v>2280</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2645</v>
+        <v>2281</v>
       </c>
       <c r="L375" t="s">
-        <v>2646</v>
+        <v>1453</v>
       </c>
       <c r="M375" t="s">
-        <v>2647</v>
+        <v>2282</v>
       </c>
       <c r="N375" t="s">
-        <v>2594</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2584</v>
+        <v>2283</v>
       </c>
       <c r="D376" t="s">
-        <v>2625</v>
+        <v>2140</v>
       </c>
       <c r="E376" t="s">
-        <v>2586</v>
+        <v>2284</v>
       </c>
       <c r="F376" t="s">
-        <v>2587</v>
+        <v>2285</v>
       </c>
       <c r="G376" t="s">
-        <v>2588</v>
+        <v>2286</v>
       </c>
       <c r="H376" t="s">
-        <v>2648</v>
+        <v>2287</v>
       </c>
       <c r="I376" t="s">
-        <v>2649</v>
+        <v>2288</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2650</v>
+        <v>2289</v>
       </c>
       <c r="L376" t="s">
-        <v>2651</v>
+        <v>1331</v>
       </c>
       <c r="M376" t="s">
-        <v>2652</v>
+        <v>2290</v>
       </c>
       <c r="N376" t="s">
-        <v>2594</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2584</v>
+        <v>2292</v>
       </c>
       <c r="D377" t="s">
-        <v>2625</v>
+        <v>2140</v>
       </c>
       <c r="E377" t="s">
-        <v>2586</v>
+        <v>2293</v>
       </c>
       <c r="F377" t="s">
-        <v>2587</v>
+        <v>2294</v>
       </c>
       <c r="G377" t="s">
-        <v>2588</v>
+        <v>2295</v>
       </c>
       <c r="H377" t="s">
-        <v>2653</v>
+        <v>2296</v>
       </c>
       <c r="I377" t="s">
-        <v>2654</v>
+        <v>2297</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2655</v>
+        <v>2298</v>
       </c>
       <c r="L377" t="s">
-        <v>2656</v>
+        <v>1331</v>
       </c>
       <c r="M377" t="s">
-        <v>2657</v>
+        <v>2299</v>
       </c>
       <c r="N377" t="s">
-        <v>2594</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2584</v>
+        <v>2301</v>
       </c>
       <c r="D378" t="s">
-        <v>2625</v>
+        <v>2150</v>
       </c>
       <c r="E378" t="s">
-        <v>2586</v>
+        <v>2302</v>
       </c>
       <c r="F378" t="s">
-        <v>2587</v>
+        <v>2303</v>
       </c>
       <c r="G378" t="s">
-        <v>2588</v>
+        <v>2304</v>
       </c>
       <c r="H378" t="s">
-        <v>2615</v>
+        <v>2305</v>
       </c>
       <c r="I378" t="s">
-        <v>2658</v>
+        <v>2306</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2659</v>
+        <v>2307</v>
       </c>
       <c r="L378" t="s">
-        <v>2660</v>
+        <v>1331</v>
       </c>
       <c r="M378" t="s">
-        <v>2661</v>
+        <v>2308</v>
       </c>
       <c r="N378" t="s">
-        <v>2594</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2662</v>
+        <v>2310</v>
       </c>
       <c r="D379" t="s">
-        <v>2663</v>
+        <v>2311</v>
       </c>
       <c r="E379" t="s">
-        <v>2664</v>
+        <v>2312</v>
       </c>
       <c r="F379" t="s">
-        <v>2665</v>
+        <v>2313</v>
       </c>
       <c r="G379" t="s">
-        <v>2666</v>
+        <v>2314</v>
       </c>
       <c r="H379" t="s">
-        <v>2667</v>
+        <v>2315</v>
       </c>
       <c r="I379" t="s">
-        <v>2668</v>
+        <v>2316</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2669</v>
+        <v>2317</v>
       </c>
       <c r="L379" t="s">
-        <v>2670</v>
+        <v>1501</v>
       </c>
       <c r="M379" t="s">
-        <v>2671</v>
+        <v>2318</v>
       </c>
       <c r="N379" t="s">
-        <v>2672</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2584</v>
+        <v>2320</v>
       </c>
       <c r="D380" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E380" t="s">
-        <v>2586</v>
+        <v>2321</v>
       </c>
       <c r="F380" t="s">
-        <v>2587</v>
+        <v>2322</v>
       </c>
       <c r="G380" t="s">
-        <v>2588</v>
+        <v>2323</v>
       </c>
       <c r="H380" t="s">
-        <v>2674</v>
+        <v>2324</v>
       </c>
       <c r="I380" t="s">
-        <v>2675</v>
+        <v>2325</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2676</v>
+        <v>2326</v>
       </c>
       <c r="L380" t="s">
-        <v>2677</v>
+        <v>1331</v>
       </c>
       <c r="M380" t="s">
-        <v>2678</v>
+        <v>2327</v>
       </c>
       <c r="N380" t="s">
-        <v>2594</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2584</v>
+        <v>2320</v>
       </c>
       <c r="D381" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E381" t="s">
-        <v>2586</v>
+        <v>2321</v>
       </c>
       <c r="F381" t="s">
-        <v>2587</v>
+        <v>2322</v>
       </c>
       <c r="G381" t="s">
-        <v>2588</v>
+        <v>2323</v>
       </c>
       <c r="H381" t="s">
-        <v>2679</v>
+        <v>2324</v>
       </c>
       <c r="I381" t="s">
-        <v>2680</v>
+        <v>2329</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2681</v>
+        <v>2330</v>
       </c>
       <c r="L381" t="s">
-        <v>2682</v>
+        <v>1331</v>
       </c>
       <c r="M381" t="s">
-        <v>2683</v>
+        <v>2331</v>
       </c>
       <c r="N381" t="s">
-        <v>2594</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>1043</v>
+        <v>2332</v>
       </c>
       <c r="D382" t="s">
-        <v>2684</v>
+        <v>2333</v>
       </c>
       <c r="E382" t="s">
-        <v>1045</v>
+        <v>2334</v>
       </c>
       <c r="F382" t="s">
-        <v>2665</v>
+        <v>2335</v>
       </c>
       <c r="G382" t="s">
-        <v>1047</v>
+        <v>2336</v>
       </c>
       <c r="H382" t="s">
-        <v>2685</v>
+        <v>2337</v>
       </c>
       <c r="I382" t="s">
-        <v>2686</v>
+        <v>2338</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2687</v>
+        <v>2339</v>
       </c>
       <c r="L382" t="s">
-        <v>2688</v>
+        <v>1331</v>
       </c>
       <c r="M382" t="s">
-        <v>2689</v>
+        <v>2340</v>
       </c>
       <c r="N382" t="s">
-        <v>1053</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2584</v>
+        <v>2342</v>
       </c>
       <c r="D383" t="s">
-        <v>2673</v>
+        <v>2343</v>
       </c>
       <c r="E383" t="s">
-        <v>2586</v>
+        <v>2344</v>
       </c>
       <c r="F383" t="s">
-        <v>2587</v>
+        <v>2345</v>
       </c>
       <c r="G383" t="s">
-        <v>2588</v>
+        <v>2346</v>
       </c>
       <c r="H383" t="s">
-        <v>2690</v>
+        <v>2347</v>
       </c>
       <c r="I383" t="s">
-        <v>2691</v>
+        <v>2348</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2692</v>
+        <v>2349</v>
       </c>
       <c r="L383" t="s">
-        <v>2693</v>
+        <v>1331</v>
       </c>
       <c r="M383" t="s">
-        <v>2694</v>
+        <v>2350</v>
       </c>
       <c r="N383" t="s">
-        <v>2594</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>1043</v>
+        <v>2352</v>
       </c>
       <c r="D384" t="s">
-        <v>2684</v>
+        <v>2353</v>
       </c>
       <c r="E384" t="s">
-        <v>1045</v>
+        <v>2354</v>
       </c>
       <c r="F384" t="s">
-        <v>2665</v>
+        <v>1353</v>
       </c>
       <c r="G384" t="s">
-        <v>1047</v>
+        <v>2355</v>
       </c>
       <c r="H384" t="s">
-        <v>1124</v>
+        <v>2356</v>
       </c>
       <c r="I384" t="s">
-        <v>2695</v>
+        <v>2357</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2696</v>
+        <v>2358</v>
       </c>
       <c r="L384" t="s">
-        <v>2697</v>
+        <v>1453</v>
       </c>
       <c r="M384" t="s">
-        <v>2698</v>
+        <v>2359</v>
       </c>
       <c r="N384" t="s">
-        <v>1053</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2584</v>
+        <v>2352</v>
       </c>
       <c r="D385" t="s">
-        <v>2673</v>
+        <v>2353</v>
       </c>
       <c r="E385" t="s">
-        <v>2586</v>
+        <v>2354</v>
       </c>
       <c r="F385" t="s">
-        <v>2587</v>
+        <v>1353</v>
       </c>
       <c r="G385" t="s">
-        <v>2588</v>
+        <v>2355</v>
       </c>
       <c r="H385" t="s">
-        <v>2595</v>
+        <v>2361</v>
       </c>
       <c r="I385" t="s">
-        <v>2699</v>
+        <v>2362</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2700</v>
+        <v>2363</v>
       </c>
       <c r="L385" t="s">
-        <v>2701</v>
+        <v>1453</v>
       </c>
       <c r="M385" t="s">
-        <v>2702</v>
+        <v>2364</v>
       </c>
       <c r="N385" t="s">
-        <v>2594</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2584</v>
+        <v>2365</v>
       </c>
       <c r="D386" t="s">
-        <v>2673</v>
+        <v>2140</v>
       </c>
       <c r="E386" t="s">
-        <v>2586</v>
+        <v>2366</v>
       </c>
       <c r="F386" t="s">
-        <v>2587</v>
+        <v>2367</v>
       </c>
       <c r="G386" t="s">
-        <v>2588</v>
+        <v>2368</v>
       </c>
       <c r="H386" t="s">
-        <v>2703</v>
+        <v>2369</v>
       </c>
       <c r="I386" t="s">
-        <v>2704</v>
+        <v>2370</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2705</v>
+        <v>2371</v>
       </c>
       <c r="L386" t="s">
-        <v>2706</v>
+        <v>1331</v>
       </c>
       <c r="M386" t="s">
-        <v>2707</v>
+        <v>2372</v>
       </c>
       <c r="N386" t="s">
-        <v>2594</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2584</v>
+        <v>2178</v>
       </c>
       <c r="D387" t="s">
-        <v>2673</v>
+        <v>2179</v>
       </c>
       <c r="E387" t="s">
-        <v>2586</v>
+        <v>2180</v>
       </c>
       <c r="F387" t="s">
-        <v>2587</v>
+        <v>2181</v>
       </c>
       <c r="G387" t="s">
-        <v>2588</v>
+        <v>2182</v>
       </c>
       <c r="H387" t="s">
-        <v>2708</v>
+        <v>2374</v>
       </c>
       <c r="I387" t="s">
-        <v>2709</v>
+        <v>2375</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2710</v>
+        <v>2376</v>
       </c>
       <c r="L387" t="s">
-        <v>2711</v>
+        <v>1331</v>
       </c>
       <c r="M387" t="s">
-        <v>2712</v>
+        <v>2377</v>
       </c>
       <c r="N387" t="s">
-        <v>2594</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2584</v>
+        <v>2378</v>
       </c>
       <c r="D388" t="s">
-        <v>2673</v>
+        <v>2150</v>
       </c>
       <c r="E388" t="s">
-        <v>2586</v>
+        <v>2379</v>
       </c>
       <c r="F388" t="s">
-        <v>2587</v>
+        <v>2380</v>
       </c>
       <c r="G388" t="s">
-        <v>2588</v>
+        <v>2381</v>
       </c>
       <c r="H388" t="s">
-        <v>2713</v>
+        <v>2382</v>
       </c>
       <c r="I388" t="s">
-        <v>2714</v>
+        <v>2383</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2715</v>
+        <v>2384</v>
       </c>
       <c r="L388" t="s">
-        <v>2716</v>
+        <v>1331</v>
       </c>
       <c r="M388" t="s">
-        <v>2717</v>
+        <v>2385</v>
       </c>
       <c r="N388" t="s">
-        <v>2594</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>1043</v>
+        <v>2387</v>
       </c>
       <c r="D389" t="s">
-        <v>2684</v>
+        <v>2140</v>
       </c>
       <c r="E389" t="s">
-        <v>1045</v>
+        <v>2388</v>
       </c>
       <c r="F389" t="s">
-        <v>2665</v>
+        <v>2389</v>
       </c>
       <c r="G389" t="s">
-        <v>1047</v>
+        <v>2390</v>
       </c>
       <c r="H389" t="s">
-        <v>2718</v>
+        <v>2391</v>
       </c>
       <c r="I389" t="s">
-        <v>2719</v>
+        <v>2392</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2720</v>
+        <v>2393</v>
       </c>
       <c r="L389" t="s">
-        <v>2721</v>
+        <v>1331</v>
       </c>
       <c r="M389" t="s">
-        <v>2722</v>
+        <v>2394</v>
       </c>
       <c r="N389" t="s">
-        <v>1053</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2584</v>
+        <v>2188</v>
       </c>
       <c r="D390" t="s">
-        <v>2673</v>
+        <v>2150</v>
       </c>
       <c r="E390" t="s">
-        <v>2586</v>
+        <v>2189</v>
       </c>
       <c r="F390" t="s">
-        <v>2587</v>
+        <v>2190</v>
       </c>
       <c r="G390" t="s">
-        <v>2588</v>
+        <v>2191</v>
       </c>
       <c r="H390" t="s">
-        <v>2723</v>
+        <v>2396</v>
       </c>
       <c r="I390" t="s">
-        <v>2724</v>
+        <v>2397</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2725</v>
+        <v>2398</v>
       </c>
       <c r="L390" t="s">
-        <v>2726</v>
+        <v>1331</v>
       </c>
       <c r="M390" t="s">
-        <v>2727</v>
+        <v>2399</v>
       </c>
       <c r="N390" t="s">
-        <v>2594</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>1043</v>
+        <v>2400</v>
       </c>
       <c r="D391" t="s">
-        <v>2684</v>
+        <v>2401</v>
       </c>
       <c r="E391" t="s">
-        <v>1045</v>
+        <v>2402</v>
       </c>
       <c r="F391" t="s">
-        <v>2665</v>
+        <v>2403</v>
       </c>
       <c r="G391" t="s">
-        <v>1047</v>
+        <v>2404</v>
       </c>
       <c r="H391" t="s">
-        <v>2728</v>
+        <v>2405</v>
       </c>
       <c r="I391" t="s">
-        <v>2729</v>
+        <v>2406</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2730</v>
+        <v>2407</v>
       </c>
       <c r="L391" t="s">
-        <v>2731</v>
+        <v>1331</v>
       </c>
       <c r="M391" t="s">
-        <v>2732</v>
+        <v>2408</v>
       </c>
       <c r="N391" t="s">
-        <v>1053</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2584</v>
+        <v>2410</v>
       </c>
       <c r="D392" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E392" t="s">
-        <v>2586</v>
+        <v>1769</v>
       </c>
       <c r="F392" t="s">
-        <v>2587</v>
+        <v>1770</v>
       </c>
       <c r="G392" t="s">
-        <v>2588</v>
+        <v>1771</v>
       </c>
       <c r="H392" t="s">
-        <v>2610</v>
+        <v>1894</v>
       </c>
       <c r="I392" t="s">
-        <v>2733</v>
+        <v>2411</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2734</v>
+        <v>2412</v>
       </c>
       <c r="L392" t="s">
-        <v>2735</v>
+        <v>1331</v>
       </c>
       <c r="M392" t="s">
-        <v>2736</v>
+        <v>2413</v>
       </c>
       <c r="N392" t="s">
-        <v>2594</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2584</v>
+        <v>2097</v>
       </c>
       <c r="D393" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E393" t="s">
-        <v>2586</v>
+        <v>2098</v>
       </c>
       <c r="F393" t="s">
-        <v>2587</v>
+        <v>2099</v>
       </c>
       <c r="G393" t="s">
-        <v>2588</v>
+        <v>2100</v>
       </c>
       <c r="H393" t="s">
-        <v>2737</v>
+        <v>2415</v>
       </c>
       <c r="I393" t="s">
-        <v>2738</v>
+        <v>2416</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2739</v>
+        <v>2417</v>
       </c>
       <c r="L393" t="s">
-        <v>2740</v>
+        <v>1331</v>
       </c>
       <c r="M393" t="s">
-        <v>2741</v>
+        <v>2418</v>
       </c>
       <c r="N393" t="s">
-        <v>2594</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>1043</v>
+        <v>2419</v>
       </c>
       <c r="D394" t="s">
-        <v>2684</v>
+        <v>2088</v>
       </c>
       <c r="E394" t="s">
-        <v>1045</v>
+        <v>2420</v>
       </c>
       <c r="F394" t="s">
-        <v>2665</v>
+        <v>2421</v>
       </c>
       <c r="G394" t="s">
-        <v>1047</v>
+        <v>2422</v>
       </c>
       <c r="H394" t="s">
-        <v>2742</v>
+        <v>2423</v>
       </c>
       <c r="I394" t="s">
-        <v>2743</v>
+        <v>2424</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2744</v>
+        <v>2425</v>
       </c>
       <c r="L394" t="s">
-        <v>2745</v>
+        <v>1331</v>
       </c>
       <c r="M394" t="s">
-        <v>2746</v>
+        <v>2426</v>
       </c>
       <c r="N394" t="s">
-        <v>1053</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2584</v>
+        <v>2428</v>
       </c>
       <c r="D395" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E395" t="s">
-        <v>2586</v>
+        <v>2429</v>
       </c>
       <c r="F395" t="s">
-        <v>2587</v>
+        <v>2430</v>
       </c>
       <c r="G395" t="s">
-        <v>2588</v>
+        <v>2431</v>
       </c>
       <c r="H395" t="s">
-        <v>2747</v>
+        <v>2432</v>
       </c>
       <c r="I395" t="s">
-        <v>2748</v>
+        <v>2433</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2749</v>
+        <v>2434</v>
       </c>
       <c r="L395" t="s">
-        <v>2750</v>
+        <v>1331</v>
       </c>
       <c r="M395" t="s">
-        <v>2751</v>
+        <v>2435</v>
       </c>
       <c r="N395" t="s">
-        <v>2594</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2584</v>
+        <v>2437</v>
       </c>
       <c r="D396" t="s">
-        <v>2673</v>
+        <v>2088</v>
       </c>
       <c r="E396" t="s">
-        <v>2586</v>
+        <v>2438</v>
       </c>
       <c r="F396" t="s">
-        <v>2587</v>
+        <v>2439</v>
       </c>
       <c r="G396" t="s">
-        <v>2588</v>
+        <v>2440</v>
       </c>
       <c r="H396" t="s">
-        <v>2752</v>
+        <v>2441</v>
       </c>
       <c r="I396" t="s">
-        <v>2753</v>
+        <v>2442</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2754</v>
+        <v>2443</v>
       </c>
       <c r="L396" t="s">
-        <v>2755</v>
+        <v>1331</v>
       </c>
       <c r="M396" t="s">
-        <v>2756</v>
+        <v>2444</v>
       </c>
       <c r="N396" t="s">
-        <v>2594</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2662</v>
+        <v>2446</v>
       </c>
       <c r="D397" t="s">
-        <v>2757</v>
+        <v>2088</v>
       </c>
       <c r="E397" t="s">
-        <v>2664</v>
+        <v>2447</v>
       </c>
       <c r="F397" t="s">
-        <v>2665</v>
+        <v>2448</v>
       </c>
       <c r="G397" t="s">
-        <v>2666</v>
+        <v>2449</v>
       </c>
       <c r="H397" t="s">
-        <v>2758</v>
+        <v>2450</v>
       </c>
       <c r="I397" t="s">
-        <v>2759</v>
+        <v>2451</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2760</v>
+        <v>2452</v>
       </c>
       <c r="L397" t="s">
-        <v>2761</v>
+        <v>1331</v>
       </c>
       <c r="M397" t="s">
-        <v>2762</v>
+        <v>2453</v>
       </c>
       <c r="N397" t="s">
-        <v>2672</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>1043</v>
+        <v>2455</v>
       </c>
       <c r="D398" t="s">
-        <v>2684</v>
+        <v>2333</v>
       </c>
       <c r="E398" t="s">
-        <v>1045</v>
+        <v>2456</v>
       </c>
       <c r="F398" t="s">
-        <v>2665</v>
+        <v>2457</v>
       </c>
       <c r="G398" t="s">
-        <v>1047</v>
+        <v>2458</v>
       </c>
       <c r="H398" t="s">
-        <v>2763</v>
+        <v>2459</v>
       </c>
       <c r="I398" t="s">
-        <v>2764</v>
+        <v>2460</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2765</v>
+        <v>2461</v>
       </c>
       <c r="L398" t="s">
-        <v>2766</v>
+        <v>1331</v>
       </c>
       <c r="M398" t="s">
-        <v>2767</v>
+        <v>2462</v>
       </c>
       <c r="N398" t="s">
-        <v>1053</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2662</v>
+        <v>2464</v>
       </c>
       <c r="D399" t="s">
-        <v>2757</v>
+        <v>2140</v>
       </c>
       <c r="E399" t="s">
-        <v>2664</v>
+        <v>2465</v>
       </c>
       <c r="F399" t="s">
-        <v>2665</v>
+        <v>2466</v>
       </c>
       <c r="G399" t="s">
-        <v>2666</v>
+        <v>2467</v>
       </c>
       <c r="H399" t="s">
-        <v>2768</v>
+        <v>2468</v>
       </c>
       <c r="I399" t="s">
-        <v>2769</v>
+        <v>2469</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2770</v>
+        <v>2470</v>
       </c>
       <c r="L399" t="s">
-        <v>2771</v>
+        <v>1331</v>
       </c>
       <c r="M399" t="s">
-        <v>2772</v>
+        <v>2471</v>
       </c>
       <c r="N399" t="s">
-        <v>2672</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2662</v>
+        <v>2057</v>
       </c>
       <c r="D400" t="s">
-        <v>2757</v>
+        <v>2353</v>
       </c>
       <c r="E400" t="s">
-        <v>2664</v>
+        <v>2059</v>
       </c>
       <c r="F400" t="s">
-        <v>2665</v>
+        <v>2060</v>
       </c>
       <c r="G400" t="s">
-        <v>2666</v>
+        <v>2061</v>
       </c>
       <c r="H400" t="s">
-        <v>2773</v>
+        <v>2473</v>
       </c>
       <c r="I400" t="s">
-        <v>2774</v>
+        <v>2474</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2775</v>
+        <v>2475</v>
       </c>
       <c r="L400" t="s">
-        <v>2776</v>
+        <v>1453</v>
       </c>
       <c r="M400" t="s">
-        <v>2777</v>
+        <v>2476</v>
       </c>
       <c r="N400" t="s">
-        <v>2672</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>1043</v>
+        <v>2057</v>
       </c>
       <c r="D401" t="s">
-        <v>2684</v>
+        <v>2353</v>
       </c>
       <c r="E401" t="s">
-        <v>1045</v>
+        <v>2059</v>
       </c>
       <c r="F401" t="s">
-        <v>2665</v>
+        <v>2060</v>
       </c>
       <c r="G401" t="s">
-        <v>1047</v>
+        <v>2061</v>
       </c>
       <c r="H401" t="s">
-        <v>2778</v>
+        <v>2477</v>
       </c>
       <c r="I401" t="s">
-        <v>2779</v>
+        <v>2478</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2780</v>
+        <v>2479</v>
       </c>
       <c r="L401" t="s">
-        <v>2781</v>
+        <v>1453</v>
       </c>
       <c r="M401" t="s">
-        <v>2782</v>
+        <v>2480</v>
       </c>
       <c r="N401" t="s">
-        <v>1053</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2662</v>
+        <v>2057</v>
       </c>
       <c r="D402" t="s">
-        <v>2757</v>
+        <v>2353</v>
       </c>
       <c r="E402" t="s">
-        <v>2664</v>
+        <v>2059</v>
       </c>
       <c r="F402" t="s">
-        <v>2665</v>
+        <v>2060</v>
       </c>
       <c r="G402" t="s">
-        <v>2666</v>
+        <v>2061</v>
       </c>
       <c r="H402" t="s">
-        <v>2783</v>
+        <v>2481</v>
       </c>
       <c r="I402" t="s">
-        <v>2784</v>
+        <v>2482</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2785</v>
+        <v>2483</v>
       </c>
       <c r="L402" t="s">
-        <v>2786</v>
+        <v>1453</v>
       </c>
       <c r="M402" t="s">
-        <v>2787</v>
+        <v>2484</v>
       </c>
       <c r="N402" t="s">
-        <v>2672</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2662</v>
+        <v>2057</v>
       </c>
       <c r="D403" t="s">
-        <v>2757</v>
+        <v>2353</v>
       </c>
       <c r="E403" t="s">
-        <v>2664</v>
+        <v>2059</v>
       </c>
       <c r="F403" t="s">
-        <v>2665</v>
+        <v>2060</v>
       </c>
       <c r="G403" t="s">
-        <v>2666</v>
+        <v>2061</v>
       </c>
       <c r="H403" t="s">
-        <v>2788</v>
+        <v>2062</v>
       </c>
       <c r="I403" t="s">
-        <v>2789</v>
+        <v>2485</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2790</v>
+        <v>2486</v>
       </c>
       <c r="L403" t="s">
-        <v>2791</v>
+        <v>1453</v>
       </c>
       <c r="M403" t="s">
-        <v>2792</v>
+        <v>2487</v>
       </c>
       <c r="N403" t="s">
-        <v>2672</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>1043</v>
+        <v>2488</v>
       </c>
       <c r="D404" t="s">
-        <v>2684</v>
+        <v>2088</v>
       </c>
       <c r="E404" t="s">
-        <v>1045</v>
+        <v>2489</v>
       </c>
       <c r="F404" t="s">
-        <v>2665</v>
+        <v>2490</v>
       </c>
       <c r="G404" t="s">
-        <v>1047</v>
+        <v>2491</v>
       </c>
       <c r="H404" t="s">
-        <v>2793</v>
+        <v>2492</v>
       </c>
       <c r="I404" t="s">
-        <v>2794</v>
+        <v>2493</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2795</v>
+        <v>2494</v>
       </c>
       <c r="L404" t="s">
-        <v>2796</v>
+        <v>1331</v>
       </c>
       <c r="M404" t="s">
-        <v>2797</v>
+        <v>2495</v>
       </c>
       <c r="N404" t="s">
-        <v>1053</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2584</v>
+        <v>2497</v>
       </c>
       <c r="D405" t="s">
-        <v>2673</v>
+        <v>2498</v>
       </c>
       <c r="E405" t="s">
-        <v>2586</v>
+        <v>2499</v>
       </c>
       <c r="F405" t="s">
-        <v>2587</v>
+        <v>1507</v>
       </c>
       <c r="G405" t="s">
-        <v>2588</v>
+        <v>2500</v>
       </c>
       <c r="H405" t="s">
-        <v>2798</v>
+        <v>2501</v>
       </c>
       <c r="I405" t="s">
-        <v>2799</v>
+        <v>2502</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2800</v>
+        <v>2503</v>
       </c>
       <c r="L405" t="s">
-        <v>2801</v>
+        <v>1331</v>
       </c>
       <c r="M405" t="s">
-        <v>2802</v>
+        <v>2504</v>
       </c>
       <c r="N405" t="s">
-        <v>2594</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2662</v>
+        <v>2506</v>
       </c>
       <c r="D406" t="s">
-        <v>2757</v>
+        <v>2507</v>
       </c>
       <c r="E406" t="s">
-        <v>2664</v>
+        <v>2508</v>
       </c>
       <c r="F406" t="s">
-        <v>2665</v>
+        <v>2509</v>
       </c>
       <c r="G406" t="s">
-        <v>2666</v>
+        <v>2510</v>
       </c>
       <c r="H406" t="s">
-        <v>2803</v>
+        <v>2511</v>
       </c>
       <c r="I406" t="s">
-        <v>2804</v>
+        <v>2512</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2805</v>
+        <v>2513</v>
       </c>
       <c r="L406" t="s">
-        <v>2806</v>
+        <v>2514</v>
       </c>
       <c r="M406" t="s">
-        <v>2807</v>
+        <v>2515</v>
       </c>
       <c r="N406" t="s">
-        <v>2672</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2584</v>
+        <v>2517</v>
       </c>
       <c r="D407" t="s">
-        <v>2673</v>
+        <v>2518</v>
       </c>
       <c r="E407" t="s">
-        <v>2586</v>
+        <v>2519</v>
       </c>
       <c r="F407" t="s">
-        <v>2587</v>
+        <v>2520</v>
       </c>
       <c r="G407" t="s">
-        <v>2588</v>
+        <v>2521</v>
       </c>
       <c r="H407" t="s">
-        <v>2605</v>
+        <v>2522</v>
       </c>
       <c r="I407" t="s">
-        <v>2808</v>
+        <v>2523</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2809</v>
+        <v>2524</v>
       </c>
       <c r="L407" t="s">
-        <v>2810</v>
+        <v>1331</v>
       </c>
       <c r="M407" t="s">
-        <v>2811</v>
+        <v>2525</v>
       </c>
       <c r="N407" t="s">
-        <v>2594</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2584</v>
+        <v>2527</v>
       </c>
       <c r="D408" t="s">
-        <v>2673</v>
+        <v>2528</v>
       </c>
       <c r="E408" t="s">
-        <v>2586</v>
+        <v>2529</v>
       </c>
       <c r="F408" t="s">
-        <v>2587</v>
+        <v>2530</v>
       </c>
       <c r="G408" t="s">
-        <v>2588</v>
+        <v>2531</v>
       </c>
       <c r="H408" t="s">
-        <v>2812</v>
+        <v>2532</v>
       </c>
       <c r="I408" t="s">
-        <v>2813</v>
+        <v>2533</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2814</v>
+        <v>2534</v>
       </c>
       <c r="L408" t="s">
-        <v>2815</v>
+        <v>1331</v>
       </c>
       <c r="M408" t="s">
-        <v>2816</v>
+        <v>2535</v>
       </c>
       <c r="N408" t="s">
-        <v>2594</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2662</v>
+        <v>2537</v>
       </c>
       <c r="D409" t="s">
-        <v>2757</v>
+        <v>2538</v>
       </c>
       <c r="E409" t="s">
-        <v>2664</v>
+        <v>2539</v>
       </c>
       <c r="F409" t="s">
-        <v>2665</v>
+        <v>2540</v>
       </c>
       <c r="G409" t="s">
-        <v>2666</v>
+        <v>2541</v>
       </c>
       <c r="H409" t="s">
-        <v>2817</v>
+        <v>2542</v>
       </c>
       <c r="I409" t="s">
-        <v>2818</v>
+        <v>2543</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2819</v>
+        <v>2544</v>
       </c>
       <c r="L409" t="s">
-        <v>2820</v>
+        <v>2545</v>
       </c>
       <c r="M409" t="s">
-        <v>2821</v>
+        <v>2546</v>
       </c>
       <c r="N409" t="s">
-        <v>2672</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>1043</v>
+        <v>2548</v>
       </c>
       <c r="D410" t="s">
-        <v>2684</v>
+        <v>2538</v>
       </c>
       <c r="E410" t="s">
-        <v>1045</v>
+        <v>2549</v>
       </c>
       <c r="F410" t="s">
-        <v>2665</v>
+        <v>2550</v>
       </c>
       <c r="G410" t="s">
-        <v>1047</v>
+        <v>2551</v>
       </c>
       <c r="H410" t="s">
-        <v>2822</v>
+        <v>2552</v>
       </c>
       <c r="I410" t="s">
-        <v>2823</v>
+        <v>2553</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2824</v>
+        <v>2554</v>
       </c>
       <c r="L410" t="s">
-        <v>2825</v>
+        <v>1331</v>
       </c>
       <c r="M410" t="s">
-        <v>2826</v>
+        <v>2555</v>
       </c>
       <c r="N410" t="s">
-        <v>1053</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2584</v>
+        <v>2557</v>
       </c>
       <c r="D411" t="s">
-        <v>2673</v>
+        <v>2558</v>
       </c>
       <c r="E411" t="s">
-        <v>2586</v>
+        <v>2559</v>
       </c>
       <c r="F411" t="s">
-        <v>2587</v>
+        <v>1507</v>
       </c>
       <c r="G411" t="s">
-        <v>2588</v>
+        <v>2560</v>
       </c>
       <c r="H411" t="s">
-        <v>2827</v>
+        <v>2561</v>
       </c>
       <c r="I411" t="s">
-        <v>2828</v>
+        <v>2562</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2829</v>
+        <v>2563</v>
       </c>
       <c r="L411" t="s">
-        <v>2830</v>
+        <v>1331</v>
       </c>
       <c r="M411" t="s">
-        <v>2831</v>
+        <v>2564</v>
       </c>
       <c r="N411" t="s">
-        <v>2594</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>1043</v>
+        <v>2566</v>
       </c>
       <c r="D412" t="s">
-        <v>2684</v>
+        <v>2567</v>
       </c>
       <c r="E412" t="s">
-        <v>1045</v>
+        <v>2568</v>
       </c>
       <c r="F412" t="s">
-        <v>2665</v>
+        <v>2367</v>
       </c>
       <c r="G412" t="s">
-        <v>1047</v>
+        <v>2569</v>
       </c>
       <c r="H412" t="s">
-        <v>2832</v>
+        <v>2570</v>
       </c>
       <c r="I412" t="s">
-        <v>2833</v>
+        <v>2571</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2834</v>
+        <v>2572</v>
       </c>
       <c r="L412" t="s">
-        <v>2835</v>
+        <v>1331</v>
       </c>
       <c r="M412" t="s">
-        <v>2836</v>
+        <v>2573</v>
       </c>
       <c r="N412" t="s">
-        <v>1053</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D413" t="s">
-        <v>2673</v>
+        <v>2576</v>
       </c>
       <c r="E413" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F413" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G413" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H413" t="s">
-        <v>2837</v>
+        <v>2580</v>
       </c>
       <c r="I413" t="s">
-        <v>2838</v>
+        <v>2581</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2839</v>
+        <v>2582</v>
       </c>
       <c r="L413" t="s">
-        <v>2840</v>
+        <v>2583</v>
       </c>
       <c r="M413" t="s">
-        <v>2841</v>
+        <v>2584</v>
       </c>
       <c r="N413" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D414" t="s">
-        <v>2684</v>
+        <v>2576</v>
       </c>
       <c r="E414" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F414" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G414" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H414" t="s">
-        <v>2842</v>
+        <v>2586</v>
       </c>
       <c r="I414" t="s">
-        <v>2843</v>
+        <v>2587</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2844</v>
+        <v>2588</v>
       </c>
       <c r="L414" t="s">
-        <v>2845</v>
+        <v>2589</v>
       </c>
       <c r="M414" t="s">
-        <v>2846</v>
+        <v>2590</v>
       </c>
       <c r="N414" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D415" t="s">
-        <v>2684</v>
+        <v>2576</v>
       </c>
       <c r="E415" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F415" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G415" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H415" t="s">
-        <v>2847</v>
+        <v>2591</v>
       </c>
       <c r="I415" t="s">
-        <v>2848</v>
+        <v>2592</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2849</v>
+        <v>2593</v>
       </c>
       <c r="L415" t="s">
-        <v>2850</v>
+        <v>2594</v>
       </c>
       <c r="M415" t="s">
-        <v>2851</v>
+        <v>2595</v>
       </c>
       <c r="N415" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D416" t="s">
-        <v>2684</v>
+        <v>2576</v>
       </c>
       <c r="E416" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F416" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G416" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H416" t="s">
-        <v>2852</v>
+        <v>2596</v>
       </c>
       <c r="I416" t="s">
-        <v>2853</v>
+        <v>2597</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2854</v>
+        <v>2598</v>
       </c>
       <c r="L416" t="s">
-        <v>2855</v>
+        <v>2599</v>
       </c>
       <c r="M416" t="s">
-        <v>2856</v>
+        <v>2600</v>
       </c>
       <c r="N416" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D417" t="s">
-        <v>2684</v>
+        <v>2576</v>
       </c>
       <c r="E417" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F417" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G417" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H417" t="s">
-        <v>2857</v>
+        <v>2601</v>
       </c>
       <c r="I417" t="s">
-        <v>2858</v>
+        <v>2602</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2859</v>
+        <v>2603</v>
       </c>
       <c r="L417" t="s">
-        <v>2860</v>
+        <v>2604</v>
       </c>
       <c r="M417" t="s">
-        <v>2861</v>
+        <v>2605</v>
       </c>
       <c r="N417" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D418" t="s">
-        <v>2673</v>
+        <v>2576</v>
       </c>
       <c r="E418" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F418" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G418" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H418" t="s">
-        <v>2862</v>
+        <v>2606</v>
       </c>
       <c r="I418" t="s">
-        <v>2863</v>
+        <v>2607</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2864</v>
+        <v>2608</v>
       </c>
       <c r="L418" t="s">
-        <v>2865</v>
+        <v>2609</v>
       </c>
       <c r="M418" t="s">
-        <v>2866</v>
+        <v>2610</v>
       </c>
       <c r="N418" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D419" t="s">
-        <v>2684</v>
+        <v>2576</v>
       </c>
       <c r="E419" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F419" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G419" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H419" t="s">
-        <v>2867</v>
+        <v>2611</v>
       </c>
       <c r="I419" t="s">
-        <v>2868</v>
+        <v>2612</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2869</v>
+        <v>2613</v>
       </c>
       <c r="L419" t="s">
-        <v>2870</v>
+        <v>2614</v>
       </c>
       <c r="M419" t="s">
-        <v>2871</v>
+        <v>2615</v>
       </c>
       <c r="N419" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D420" t="s">
-        <v>2757</v>
+        <v>2616</v>
       </c>
       <c r="E420" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F420" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G420" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H420" t="s">
-        <v>2872</v>
+        <v>2617</v>
       </c>
       <c r="I420" t="s">
-        <v>2873</v>
+        <v>2618</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2874</v>
+        <v>2619</v>
       </c>
       <c r="L420" t="s">
-        <v>2875</v>
+        <v>2620</v>
       </c>
       <c r="M420" t="s">
-        <v>2876</v>
+        <v>2621</v>
       </c>
       <c r="N420" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D421" t="s">
-        <v>2684</v>
+        <v>2616</v>
       </c>
       <c r="E421" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F421" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G421" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H421" t="s">
-        <v>2877</v>
+        <v>2622</v>
       </c>
       <c r="I421" t="s">
-        <v>2878</v>
+        <v>2623</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2879</v>
+        <v>2624</v>
       </c>
       <c r="L421" t="s">
-        <v>2880</v>
+        <v>2625</v>
       </c>
       <c r="M421" t="s">
-        <v>2881</v>
+        <v>2626</v>
       </c>
       <c r="N421" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D422" t="s">
-        <v>2673</v>
+        <v>2616</v>
       </c>
       <c r="E422" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F422" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G422" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H422" t="s">
-        <v>2626</v>
+        <v>2580</v>
       </c>
       <c r="I422" t="s">
-        <v>2882</v>
+        <v>2627</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2883</v>
+        <v>2628</v>
       </c>
       <c r="L422" t="s">
-        <v>2884</v>
+        <v>2629</v>
       </c>
       <c r="M422" t="s">
-        <v>2885</v>
+        <v>2630</v>
       </c>
       <c r="N422" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D423" t="s">
-        <v>2673</v>
+        <v>2616</v>
       </c>
       <c r="E423" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F423" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G423" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H423" t="s">
-        <v>2653</v>
+        <v>2596</v>
       </c>
       <c r="I423" t="s">
-        <v>2886</v>
+        <v>2631</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2887</v>
+        <v>2632</v>
       </c>
       <c r="L423" t="s">
-        <v>2888</v>
+        <v>2633</v>
       </c>
       <c r="M423" t="s">
-        <v>2889</v>
+        <v>2634</v>
       </c>
       <c r="N423" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D424" t="s">
-        <v>2684</v>
+        <v>2616</v>
       </c>
       <c r="E424" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F424" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G424" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H424" t="s">
-        <v>2890</v>
+        <v>2586</v>
       </c>
       <c r="I424" t="s">
-        <v>2891</v>
+        <v>2635</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2892</v>
+        <v>2636</v>
       </c>
       <c r="L424" t="s">
-        <v>2893</v>
+        <v>2637</v>
       </c>
       <c r="M424" t="s">
-        <v>2894</v>
+        <v>2638</v>
       </c>
       <c r="N424" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D425" t="s">
-        <v>2673</v>
+        <v>2616</v>
       </c>
       <c r="E425" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F425" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G425" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H425" t="s">
-        <v>2895</v>
+        <v>2639</v>
       </c>
       <c r="I425" t="s">
-        <v>2896</v>
+        <v>2640</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2897</v>
+        <v>2641</v>
       </c>
       <c r="L425" t="s">
-        <v>2898</v>
+        <v>2642</v>
       </c>
       <c r="M425" t="s">
-        <v>2899</v>
+        <v>2643</v>
       </c>
       <c r="N425" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D426" t="s">
-        <v>2673</v>
+        <v>2616</v>
       </c>
       <c r="E426" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F426" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G426" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H426" t="s">
-        <v>2900</v>
+        <v>2644</v>
       </c>
       <c r="I426" t="s">
-        <v>2901</v>
+        <v>2645</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2902</v>
+        <v>2646</v>
       </c>
       <c r="L426" t="s">
-        <v>2903</v>
+        <v>2647</v>
       </c>
       <c r="M426" t="s">
-        <v>2904</v>
+        <v>2648</v>
       </c>
       <c r="N426" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D427" t="s">
-        <v>2684</v>
+        <v>2616</v>
       </c>
       <c r="E427" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F427" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G427" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H427" t="s">
-        <v>2905</v>
+        <v>2606</v>
       </c>
       <c r="I427" t="s">
-        <v>2906</v>
+        <v>2649</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2907</v>
+        <v>2650</v>
       </c>
       <c r="L427" t="s">
-        <v>2908</v>
+        <v>2651</v>
       </c>
       <c r="M427" t="s">
-        <v>2909</v>
+        <v>2652</v>
       </c>
       <c r="N427" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D428" t="s">
-        <v>2673</v>
+        <v>2654</v>
       </c>
       <c r="E428" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F428" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G428" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H428" t="s">
-        <v>2910</v>
+        <v>2656</v>
       </c>
       <c r="I428" t="s">
-        <v>2911</v>
+        <v>2657</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2912</v>
+        <v>2658</v>
       </c>
       <c r="L428" t="s">
-        <v>2913</v>
+        <v>2659</v>
       </c>
       <c r="M428" t="s">
-        <v>2914</v>
+        <v>2660</v>
       </c>
       <c r="N428" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D429" t="s">
-        <v>2673</v>
+        <v>2662</v>
       </c>
       <c r="E429" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F429" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G429" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H429" t="s">
-        <v>2915</v>
+        <v>2663</v>
       </c>
       <c r="I429" t="s">
-        <v>2916</v>
+        <v>2664</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>2917</v>
+        <v>2665</v>
       </c>
       <c r="L429" t="s">
-        <v>2918</v>
+        <v>2666</v>
       </c>
       <c r="M429" t="s">
-        <v>2919</v>
+        <v>2667</v>
       </c>
       <c r="N429" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D430" t="s">
-        <v>2920</v>
+        <v>2662</v>
       </c>
       <c r="E430" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F430" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G430" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H430" t="s">
-        <v>2922</v>
+        <v>2668</v>
       </c>
       <c r="I430" t="s">
-        <v>2923</v>
+        <v>2669</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>2924</v>
+        <v>2670</v>
       </c>
       <c r="L430" t="s">
-        <v>2925</v>
+        <v>2671</v>
       </c>
       <c r="M430" t="s">
-        <v>2926</v>
+        <v>2672</v>
       </c>
       <c r="N430" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>1009</v>
+        <v>1237</v>
       </c>
       <c r="D431" t="s">
-        <v>2920</v>
+        <v>2673</v>
       </c>
       <c r="E431" t="s">
-        <v>1011</v>
+        <v>337</v>
       </c>
       <c r="F431" t="s">
-        <v>2921</v>
+        <v>2655</v>
       </c>
       <c r="G431" t="s">
-        <v>1013</v>
+        <v>339</v>
       </c>
       <c r="H431" t="s">
-        <v>1038</v>
+        <v>2674</v>
       </c>
       <c r="I431" t="s">
-        <v>2927</v>
+        <v>2675</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>2928</v>
+        <v>2676</v>
       </c>
       <c r="L431" t="s">
-        <v>2929</v>
+        <v>2677</v>
       </c>
       <c r="M431" t="s">
-        <v>2930</v>
+        <v>2678</v>
       </c>
       <c r="N431" t="s">
-        <v>1019</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D432" t="s">
-        <v>2920</v>
+        <v>2662</v>
       </c>
       <c r="E432" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F432" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G432" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H432" t="s">
-        <v>2931</v>
+        <v>2679</v>
       </c>
       <c r="I432" t="s">
-        <v>2932</v>
+        <v>2680</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>2933</v>
+        <v>2681</v>
       </c>
       <c r="L432" t="s">
-        <v>2934</v>
+        <v>2682</v>
       </c>
       <c r="M432" t="s">
-        <v>2935</v>
+        <v>2683</v>
       </c>
       <c r="N432" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>1009</v>
+        <v>1237</v>
       </c>
       <c r="D433" t="s">
-        <v>2920</v>
+        <v>2673</v>
       </c>
       <c r="E433" t="s">
-        <v>1011</v>
+        <v>337</v>
       </c>
       <c r="F433" t="s">
-        <v>2921</v>
+        <v>2655</v>
       </c>
       <c r="G433" t="s">
-        <v>1013</v>
+        <v>339</v>
       </c>
       <c r="H433" t="s">
-        <v>2936</v>
+        <v>414</v>
       </c>
       <c r="I433" t="s">
-        <v>2937</v>
+        <v>2684</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>2938</v>
+        <v>2685</v>
       </c>
       <c r="L433" t="s">
-        <v>2939</v>
+        <v>2686</v>
       </c>
       <c r="M433" t="s">
-        <v>2940</v>
+        <v>2687</v>
       </c>
       <c r="N433" t="s">
-        <v>1019</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D434" t="s">
-        <v>2942</v>
+        <v>2662</v>
       </c>
       <c r="E434" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F434" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G434" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H434" t="s">
-        <v>2944</v>
+        <v>2586</v>
       </c>
       <c r="I434" t="s">
-        <v>2945</v>
+        <v>2688</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>2946</v>
+        <v>2689</v>
       </c>
       <c r="L434" t="s">
-        <v>2947</v>
+        <v>2690</v>
       </c>
       <c r="M434" t="s">
-        <v>2948</v>
+        <v>2691</v>
       </c>
       <c r="N434" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D435" t="s">
-        <v>2951</v>
+        <v>2662</v>
       </c>
       <c r="E435" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F435" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G435" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H435" t="s">
-        <v>2955</v>
+        <v>2692</v>
       </c>
       <c r="I435" t="s">
-        <v>2956</v>
+        <v>2693</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>2957</v>
+        <v>2694</v>
       </c>
       <c r="L435" t="s">
-        <v>2958</v>
+        <v>2695</v>
       </c>
       <c r="M435" t="s">
-        <v>2959</v>
+        <v>2696</v>
       </c>
       <c r="N435" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D436" t="s">
-        <v>2961</v>
+        <v>2662</v>
       </c>
       <c r="E436" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F436" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G436" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H436" t="s">
-        <v>2962</v>
+        <v>2697</v>
       </c>
       <c r="I436" t="s">
-        <v>2963</v>
+        <v>2698</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>2964</v>
+        <v>2699</v>
       </c>
       <c r="L436" t="s">
-        <v>2965</v>
+        <v>2700</v>
       </c>
       <c r="M436" t="s">
-        <v>2966</v>
+        <v>2701</v>
       </c>
       <c r="N436" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D437" t="s">
-        <v>2967</v>
+        <v>2662</v>
       </c>
       <c r="E437" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F437" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G437" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H437" t="s">
-        <v>2962</v>
+        <v>2702</v>
       </c>
       <c r="I437" t="s">
-        <v>2968</v>
+        <v>2703</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>2969</v>
+        <v>2704</v>
       </c>
       <c r="L437" t="s">
-        <v>2970</v>
+        <v>2705</v>
       </c>
       <c r="M437" t="s">
-        <v>2971</v>
+        <v>2706</v>
       </c>
       <c r="N437" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D438" t="s">
-        <v>2972</v>
+        <v>2673</v>
       </c>
       <c r="E438" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F438" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G438" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H438" t="s">
-        <v>2962</v>
+        <v>2707</v>
       </c>
       <c r="I438" t="s">
-        <v>2973</v>
+        <v>2708</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>2974</v>
+        <v>2709</v>
       </c>
       <c r="L438" t="s">
-        <v>2975</v>
+        <v>2710</v>
       </c>
       <c r="M438" t="s">
-        <v>2976</v>
+        <v>2711</v>
       </c>
       <c r="N438" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D439" t="s">
-        <v>2972</v>
+        <v>2662</v>
       </c>
       <c r="E439" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F439" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G439" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H439" t="s">
-        <v>2962</v>
+        <v>2712</v>
       </c>
       <c r="I439" t="s">
-        <v>2977</v>
+        <v>2713</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>2978</v>
+        <v>2714</v>
       </c>
       <c r="L439" t="s">
-        <v>2979</v>
+        <v>2715</v>
       </c>
       <c r="M439" t="s">
-        <v>2980</v>
+        <v>2716</v>
       </c>
       <c r="N439" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D440" t="s">
-        <v>2981</v>
+        <v>2673</v>
       </c>
       <c r="E440" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F440" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G440" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H440" t="s">
-        <v>2962</v>
+        <v>2717</v>
       </c>
       <c r="I440" t="s">
-        <v>2982</v>
+        <v>2718</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>2983</v>
+        <v>2719</v>
       </c>
       <c r="L440" t="s">
-        <v>2984</v>
+        <v>2720</v>
       </c>
       <c r="M440" t="s">
-        <v>2985</v>
+        <v>2721</v>
       </c>
       <c r="N440" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D441" t="s">
-        <v>2986</v>
+        <v>2662</v>
       </c>
       <c r="E441" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F441" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G441" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H441" t="s">
-        <v>2987</v>
+        <v>2601</v>
       </c>
       <c r="I441" t="s">
-        <v>2988</v>
+        <v>2722</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>2989</v>
+        <v>2723</v>
       </c>
       <c r="L441" t="s">
-        <v>2990</v>
+        <v>2724</v>
       </c>
       <c r="M441" t="s">
-        <v>2991</v>
+        <v>2725</v>
       </c>
       <c r="N441" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D442" t="s">
-        <v>2986</v>
+        <v>2662</v>
       </c>
       <c r="E442" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F442" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G442" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H442" t="s">
-        <v>689</v>
+        <v>2726</v>
       </c>
       <c r="I442" t="s">
-        <v>2992</v>
+        <v>2727</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>2993</v>
+        <v>2728</v>
       </c>
       <c r="L442" t="s">
-        <v>2994</v>
+        <v>2729</v>
       </c>
       <c r="M442" t="s">
-        <v>2995</v>
+        <v>2730</v>
       </c>
       <c r="N442" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D443" t="s">
-        <v>2996</v>
+        <v>2673</v>
       </c>
       <c r="E443" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F443" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G443" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H443" t="s">
-        <v>2997</v>
+        <v>2731</v>
       </c>
       <c r="I443" t="s">
-        <v>2998</v>
+        <v>2732</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>2999</v>
+        <v>2733</v>
       </c>
       <c r="L443" t="s">
-        <v>3000</v>
+        <v>2734</v>
       </c>
       <c r="M443" t="s">
-        <v>3001</v>
+        <v>2735</v>
       </c>
       <c r="N443" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D444" t="s">
-        <v>2996</v>
+        <v>2662</v>
       </c>
       <c r="E444" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F444" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G444" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H444" t="s">
-        <v>3002</v>
+        <v>2736</v>
       </c>
       <c r="I444" t="s">
-        <v>3003</v>
+        <v>2737</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3004</v>
+        <v>2738</v>
       </c>
       <c r="L444" t="s">
-        <v>3005</v>
+        <v>2739</v>
       </c>
       <c r="M444" t="s">
-        <v>3006</v>
+        <v>2740</v>
       </c>
       <c r="N444" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D445" t="s">
-        <v>2996</v>
+        <v>2662</v>
       </c>
       <c r="E445" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F445" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G445" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H445" t="s">
-        <v>3007</v>
+        <v>2741</v>
       </c>
       <c r="I445" t="s">
-        <v>3008</v>
+        <v>2742</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3009</v>
+        <v>2743</v>
       </c>
       <c r="L445" t="s">
-        <v>3010</v>
+        <v>2744</v>
       </c>
       <c r="M445" t="s">
-        <v>3011</v>
+        <v>2745</v>
       </c>
       <c r="N445" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D446" t="s">
-        <v>2996</v>
+        <v>2746</v>
       </c>
       <c r="E446" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F446" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G446" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H446" t="s">
-        <v>3012</v>
+        <v>2747</v>
       </c>
       <c r="I446" t="s">
-        <v>3013</v>
+        <v>2748</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3014</v>
+        <v>2749</v>
       </c>
       <c r="L446" t="s">
-        <v>3015</v>
+        <v>2750</v>
       </c>
       <c r="M446" t="s">
-        <v>3016</v>
+        <v>2751</v>
       </c>
       <c r="N446" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D447" t="s">
-        <v>3017</v>
+        <v>2673</v>
       </c>
       <c r="E447" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F447" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G447" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H447" t="s">
-        <v>3018</v>
+        <v>2752</v>
       </c>
       <c r="I447" t="s">
-        <v>3019</v>
+        <v>2753</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3020</v>
+        <v>2754</v>
       </c>
       <c r="L447" t="s">
-        <v>3021</v>
+        <v>2755</v>
       </c>
       <c r="M447" t="s">
-        <v>3022</v>
+        <v>2756</v>
       </c>
       <c r="N447" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D448" t="s">
-        <v>2996</v>
+        <v>2746</v>
       </c>
       <c r="E448" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F448" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G448" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H448" t="s">
-        <v>3023</v>
+        <v>2757</v>
       </c>
       <c r="I448" t="s">
-        <v>3024</v>
+        <v>2758</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3025</v>
+        <v>2759</v>
       </c>
       <c r="L448" t="s">
-        <v>3026</v>
+        <v>2760</v>
       </c>
       <c r="M448" t="s">
-        <v>3027</v>
+        <v>2761</v>
       </c>
       <c r="N448" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D449" t="s">
-        <v>3017</v>
+        <v>2746</v>
       </c>
       <c r="E449" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F449" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G449" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H449" t="s">
-        <v>3023</v>
+        <v>2762</v>
       </c>
       <c r="I449" t="s">
-        <v>3028</v>
+        <v>2763</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3029</v>
+        <v>2764</v>
       </c>
       <c r="L449" t="s">
-        <v>3030</v>
+        <v>2765</v>
       </c>
       <c r="M449" t="s">
-        <v>3031</v>
+        <v>2766</v>
       </c>
       <c r="N449" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D450" t="s">
-        <v>2996</v>
+        <v>2673</v>
       </c>
       <c r="E450" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F450" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G450" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H450" t="s">
-        <v>3032</v>
+        <v>2767</v>
       </c>
       <c r="I450" t="s">
-        <v>3033</v>
+        <v>2768</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3034</v>
+        <v>2769</v>
       </c>
       <c r="L450" t="s">
-        <v>3035</v>
+        <v>2770</v>
       </c>
       <c r="M450" t="s">
-        <v>3036</v>
+        <v>2771</v>
       </c>
       <c r="N450" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D451" t="s">
-        <v>2996</v>
+        <v>2746</v>
       </c>
       <c r="E451" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F451" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G451" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H451" t="s">
-        <v>3018</v>
+        <v>2772</v>
       </c>
       <c r="I451" t="s">
-        <v>3037</v>
+        <v>2773</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3038</v>
+        <v>2774</v>
       </c>
       <c r="L451" t="s">
-        <v>3039</v>
+        <v>2775</v>
       </c>
       <c r="M451" t="s">
-        <v>3040</v>
+        <v>2776</v>
       </c>
       <c r="N451" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>2941</v>
+        <v>2653</v>
       </c>
       <c r="D452" t="s">
-        <v>3041</v>
+        <v>2746</v>
       </c>
       <c r="E452" t="s">
-        <v>674</v>
+        <v>451</v>
       </c>
       <c r="F452" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G452" t="s">
-        <v>675</v>
+        <v>452</v>
       </c>
       <c r="H452" t="s">
-        <v>3042</v>
+        <v>2777</v>
       </c>
       <c r="I452" t="s">
-        <v>3043</v>
+        <v>2778</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3044</v>
+        <v>2779</v>
       </c>
       <c r="L452" t="s">
-        <v>3045</v>
+        <v>2780</v>
       </c>
       <c r="M452" t="s">
-        <v>3046</v>
+        <v>2781</v>
       </c>
       <c r="N452" t="s">
-        <v>2949</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D453" t="s">
-        <v>3041</v>
+        <v>2673</v>
       </c>
       <c r="E453" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F453" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G453" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H453" t="s">
-        <v>3047</v>
+        <v>2782</v>
       </c>
       <c r="I453" t="s">
-        <v>3048</v>
+        <v>2783</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3049</v>
+        <v>2784</v>
       </c>
       <c r="L453" t="s">
-        <v>3050</v>
+        <v>2785</v>
       </c>
       <c r="M453" t="s">
-        <v>3051</v>
+        <v>2786</v>
       </c>
       <c r="N453" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D454" t="s">
-        <v>3041</v>
+        <v>2662</v>
       </c>
       <c r="E454" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F454" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G454" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H454" t="s">
-        <v>3052</v>
+        <v>2787</v>
       </c>
       <c r="I454" t="s">
-        <v>3053</v>
+        <v>2788</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3054</v>
+        <v>2789</v>
       </c>
       <c r="L454" t="s">
-        <v>3055</v>
+        <v>2790</v>
       </c>
       <c r="M454" t="s">
-        <v>3056</v>
+        <v>2791</v>
       </c>
       <c r="N454" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>2941</v>
+        <v>2653</v>
       </c>
       <c r="D455" t="s">
-        <v>3041</v>
+        <v>2746</v>
       </c>
       <c r="E455" t="s">
-        <v>674</v>
+        <v>451</v>
       </c>
       <c r="F455" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G455" t="s">
-        <v>675</v>
+        <v>452</v>
       </c>
       <c r="H455" t="s">
-        <v>2987</v>
+        <v>2792</v>
       </c>
       <c r="I455" t="s">
-        <v>3057</v>
+        <v>2793</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3058</v>
+        <v>2794</v>
       </c>
       <c r="L455" t="s">
-        <v>3059</v>
+        <v>2795</v>
       </c>
       <c r="M455" t="s">
-        <v>3060</v>
+        <v>2796</v>
       </c>
       <c r="N455" t="s">
-        <v>2949</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D456" t="s">
-        <v>3061</v>
+        <v>2662</v>
       </c>
       <c r="E456" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F456" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G456" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H456" t="s">
-        <v>3047</v>
+        <v>2596</v>
       </c>
       <c r="I456" t="s">
-        <v>3062</v>
+        <v>2797</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3063</v>
+        <v>2798</v>
       </c>
       <c r="L456" t="s">
-        <v>3064</v>
+        <v>2799</v>
       </c>
       <c r="M456" t="s">
-        <v>3065</v>
+        <v>2800</v>
       </c>
       <c r="N456" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D457" t="s">
-        <v>3061</v>
+        <v>2662</v>
       </c>
       <c r="E457" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F457" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G457" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H457" t="s">
-        <v>3066</v>
+        <v>2801</v>
       </c>
       <c r="I457" t="s">
-        <v>3067</v>
+        <v>2802</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3068</v>
+        <v>2803</v>
       </c>
       <c r="L457" t="s">
-        <v>3069</v>
+        <v>2804</v>
       </c>
       <c r="M457" t="s">
-        <v>3070</v>
+        <v>2805</v>
       </c>
       <c r="N457" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>2941</v>
+        <v>2653</v>
       </c>
       <c r="D458" t="s">
-        <v>3041</v>
+        <v>2746</v>
       </c>
       <c r="E458" t="s">
-        <v>674</v>
+        <v>451</v>
       </c>
       <c r="F458" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G458" t="s">
-        <v>675</v>
+        <v>452</v>
       </c>
       <c r="H458" t="s">
-        <v>689</v>
+        <v>487</v>
       </c>
       <c r="I458" t="s">
-        <v>3071</v>
+        <v>2806</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3072</v>
+        <v>2807</v>
       </c>
       <c r="L458" t="s">
-        <v>3073</v>
+        <v>2808</v>
       </c>
       <c r="M458" t="s">
-        <v>3074</v>
+        <v>2809</v>
       </c>
       <c r="N458" t="s">
-        <v>2949</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D459" t="s">
-        <v>3061</v>
+        <v>2673</v>
       </c>
       <c r="E459" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F459" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G459" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H459" t="s">
-        <v>3075</v>
+        <v>2810</v>
       </c>
       <c r="I459" t="s">
-        <v>3076</v>
+        <v>2811</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3077</v>
+        <v>2812</v>
       </c>
       <c r="L459" t="s">
-        <v>3078</v>
+        <v>2813</v>
       </c>
       <c r="M459" t="s">
-        <v>3079</v>
+        <v>2814</v>
       </c>
       <c r="N459" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D460" t="s">
-        <v>3041</v>
+        <v>2662</v>
       </c>
       <c r="E460" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F460" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G460" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H460" t="s">
-        <v>3080</v>
+        <v>2815</v>
       </c>
       <c r="I460" t="s">
-        <v>3081</v>
+        <v>2816</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3082</v>
+        <v>2817</v>
       </c>
       <c r="L460" t="s">
-        <v>3083</v>
+        <v>2818</v>
       </c>
       <c r="M460" t="s">
-        <v>3084</v>
+        <v>2819</v>
       </c>
       <c r="N460" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D461" t="s">
-        <v>3041</v>
+        <v>2673</v>
       </c>
       <c r="E461" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F461" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G461" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H461" t="s">
-        <v>3066</v>
+        <v>2820</v>
       </c>
       <c r="I461" t="s">
-        <v>3085</v>
+        <v>2821</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3086</v>
+        <v>2822</v>
       </c>
       <c r="L461" t="s">
-        <v>3087</v>
+        <v>2823</v>
       </c>
       <c r="M461" t="s">
-        <v>3088</v>
+        <v>2824</v>
       </c>
       <c r="N461" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D462" t="s">
-        <v>3089</v>
+        <v>2662</v>
       </c>
       <c r="E462" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F462" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G462" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H462" t="s">
-        <v>3023</v>
+        <v>2825</v>
       </c>
       <c r="I462" t="s">
-        <v>3090</v>
+        <v>2826</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3091</v>
+        <v>2827</v>
       </c>
       <c r="L462" t="s">
-        <v>3092</v>
+        <v>2828</v>
       </c>
       <c r="M462" t="s">
-        <v>3093</v>
+        <v>2829</v>
       </c>
       <c r="N462" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D463" t="s">
-        <v>3094</v>
+        <v>2673</v>
       </c>
       <c r="E463" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F463" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G463" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H463" t="s">
-        <v>3066</v>
+        <v>2830</v>
       </c>
       <c r="I463" t="s">
-        <v>3095</v>
+        <v>2831</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3096</v>
+        <v>2832</v>
       </c>
       <c r="L463" t="s">
-        <v>3097</v>
+        <v>2833</v>
       </c>
       <c r="M463" t="s">
-        <v>3098</v>
+        <v>2834</v>
       </c>
       <c r="N463" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D464" t="s">
-        <v>3089</v>
+        <v>2673</v>
       </c>
       <c r="E464" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F464" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G464" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H464" t="s">
-        <v>3018</v>
+        <v>2835</v>
       </c>
       <c r="I464" t="s">
-        <v>3099</v>
+        <v>2836</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3100</v>
+        <v>2837</v>
       </c>
       <c r="L464" t="s">
-        <v>3101</v>
+        <v>2838</v>
       </c>
       <c r="M464" t="s">
-        <v>3102</v>
+        <v>2839</v>
       </c>
       <c r="N464" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D465" t="s">
-        <v>3089</v>
+        <v>2673</v>
       </c>
       <c r="E465" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F465" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G465" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H465" t="s">
-        <v>3007</v>
+        <v>2840</v>
       </c>
       <c r="I465" t="s">
-        <v>3103</v>
+        <v>2841</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3104</v>
+        <v>2842</v>
       </c>
       <c r="L465" t="s">
-        <v>3105</v>
+        <v>2843</v>
       </c>
       <c r="M465" t="s">
-        <v>3106</v>
+        <v>2844</v>
       </c>
       <c r="N465" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D466" t="s">
-        <v>3094</v>
+        <v>2673</v>
       </c>
       <c r="E466" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F466" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G466" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H466" t="s">
-        <v>3047</v>
+        <v>2845</v>
       </c>
       <c r="I466" t="s">
-        <v>3107</v>
+        <v>2846</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3108</v>
+        <v>2847</v>
       </c>
       <c r="L466" t="s">
-        <v>3109</v>
+        <v>2848</v>
       </c>
       <c r="M466" t="s">
-        <v>3110</v>
+        <v>2849</v>
       </c>
       <c r="N466" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D467" t="s">
-        <v>3094</v>
+        <v>2662</v>
       </c>
       <c r="E467" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F467" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G467" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H467" t="s">
-        <v>689</v>
+        <v>2850</v>
       </c>
       <c r="I467" t="s">
-        <v>3111</v>
+        <v>2851</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3112</v>
+        <v>2852</v>
       </c>
       <c r="L467" t="s">
-        <v>3113</v>
+        <v>2853</v>
       </c>
       <c r="M467" t="s">
-        <v>3114</v>
+        <v>2854</v>
       </c>
       <c r="N467" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D468" t="s">
-        <v>3115</v>
+        <v>2673</v>
       </c>
       <c r="E468" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F468" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G468" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H468" t="s">
-        <v>2955</v>
+        <v>2855</v>
       </c>
       <c r="I468" t="s">
-        <v>3116</v>
+        <v>2856</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3117</v>
+        <v>2857</v>
       </c>
       <c r="L468" t="s">
-        <v>3118</v>
+        <v>2858</v>
       </c>
       <c r="M468" t="s">
-        <v>3119</v>
+        <v>2859</v>
       </c>
       <c r="N468" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D469" t="s">
-        <v>3120</v>
+        <v>2746</v>
       </c>
       <c r="E469" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F469" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G469" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H469" t="s">
-        <v>2955</v>
+        <v>2860</v>
       </c>
       <c r="I469" t="s">
-        <v>3121</v>
+        <v>2861</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3122</v>
+        <v>2862</v>
       </c>
       <c r="L469" t="s">
-        <v>3123</v>
+        <v>2863</v>
       </c>
       <c r="M469" t="s">
-        <v>3124</v>
+        <v>2864</v>
       </c>
       <c r="N469" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D470" t="s">
-        <v>3125</v>
+        <v>2673</v>
       </c>
       <c r="E470" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F470" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G470" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H470" t="s">
-        <v>2955</v>
+        <v>2865</v>
       </c>
       <c r="I470" t="s">
-        <v>3126</v>
+        <v>2866</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3127</v>
+        <v>2867</v>
       </c>
       <c r="L470" t="s">
-        <v>3128</v>
+        <v>2868</v>
       </c>
       <c r="M470" t="s">
-        <v>3129</v>
+        <v>2869</v>
       </c>
       <c r="N470" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D471" t="s">
-        <v>3130</v>
+        <v>2662</v>
       </c>
       <c r="E471" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F471" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G471" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H471" t="s">
-        <v>2955</v>
+        <v>2617</v>
       </c>
       <c r="I471" t="s">
-        <v>3131</v>
+        <v>2870</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3132</v>
+        <v>2871</v>
       </c>
       <c r="L471" t="s">
-        <v>3133</v>
+        <v>2872</v>
       </c>
       <c r="M471" t="s">
-        <v>3134</v>
+        <v>2873</v>
       </c>
       <c r="N471" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D472" t="s">
-        <v>3135</v>
+        <v>2662</v>
       </c>
       <c r="E472" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F472" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G472" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H472" t="s">
-        <v>2955</v>
+        <v>2644</v>
       </c>
       <c r="I472" t="s">
-        <v>3136</v>
+        <v>2874</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3137</v>
+        <v>2875</v>
       </c>
       <c r="L472" t="s">
-        <v>3138</v>
+        <v>2876</v>
       </c>
       <c r="M472" t="s">
-        <v>3139</v>
+        <v>2877</v>
       </c>
       <c r="N472" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D473" t="s">
-        <v>3140</v>
+        <v>2673</v>
       </c>
       <c r="E473" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F473" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G473" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H473" t="s">
-        <v>2955</v>
+        <v>2878</v>
       </c>
       <c r="I473" t="s">
-        <v>3141</v>
+        <v>2879</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3142</v>
+        <v>2880</v>
       </c>
       <c r="L473" t="s">
-        <v>3143</v>
+        <v>2881</v>
       </c>
       <c r="M473" t="s">
-        <v>3144</v>
+        <v>2882</v>
       </c>
       <c r="N473" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D474" t="s">
-        <v>3145</v>
+        <v>2662</v>
       </c>
       <c r="E474" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F474" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G474" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H474" t="s">
-        <v>2955</v>
+        <v>2883</v>
       </c>
       <c r="I474" t="s">
-        <v>3146</v>
+        <v>2884</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3147</v>
+        <v>2885</v>
       </c>
       <c r="L474" t="s">
-        <v>3148</v>
+        <v>2886</v>
       </c>
       <c r="M474" t="s">
-        <v>3149</v>
+        <v>2887</v>
       </c>
       <c r="N474" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D475" t="s">
-        <v>3150</v>
+        <v>2662</v>
       </c>
       <c r="E475" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F475" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G475" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H475" t="s">
-        <v>2955</v>
+        <v>2888</v>
       </c>
       <c r="I475" t="s">
-        <v>3151</v>
+        <v>2889</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3152</v>
+        <v>2890</v>
       </c>
       <c r="L475" t="s">
-        <v>3153</v>
+        <v>2891</v>
       </c>
       <c r="M475" t="s">
-        <v>3154</v>
+        <v>2892</v>
       </c>
       <c r="N475" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>2950</v>
+        <v>1237</v>
       </c>
       <c r="D476" t="s">
-        <v>3155</v>
+        <v>2673</v>
       </c>
       <c r="E476" t="s">
-        <v>2952</v>
+        <v>337</v>
       </c>
       <c r="F476" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G476" t="s">
-        <v>2954</v>
+        <v>339</v>
       </c>
       <c r="H476" t="s">
-        <v>2955</v>
+        <v>2893</v>
       </c>
       <c r="I476" t="s">
-        <v>3156</v>
+        <v>2894</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3157</v>
+        <v>2895</v>
       </c>
       <c r="L476" t="s">
-        <v>3158</v>
+        <v>2896</v>
       </c>
       <c r="M476" t="s">
-        <v>3159</v>
+        <v>2897</v>
       </c>
       <c r="N476" t="s">
-        <v>2960</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D477" t="s">
-        <v>3160</v>
+        <v>2662</v>
       </c>
       <c r="E477" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F477" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G477" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H477" t="s">
-        <v>2955</v>
+        <v>2898</v>
       </c>
       <c r="I477" t="s">
-        <v>3161</v>
+        <v>2899</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3162</v>
+        <v>2900</v>
       </c>
       <c r="L477" t="s">
-        <v>3163</v>
+        <v>2901</v>
       </c>
       <c r="M477" t="s">
-        <v>3164</v>
+        <v>2902</v>
       </c>
       <c r="N477" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D478" t="s">
-        <v>3165</v>
+        <v>2662</v>
       </c>
       <c r="E478" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F478" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G478" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H478" t="s">
-        <v>3166</v>
+        <v>2903</v>
       </c>
       <c r="I478" t="s">
-        <v>3167</v>
+        <v>2904</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3168</v>
+        <v>2905</v>
       </c>
       <c r="L478" t="s">
-        <v>3169</v>
+        <v>2906</v>
       </c>
       <c r="M478" t="s">
-        <v>3170</v>
+        <v>2907</v>
       </c>
       <c r="N478" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D479" t="s">
-        <v>3171</v>
+        <v>2908</v>
       </c>
       <c r="E479" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F479" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G479" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H479" t="s">
-        <v>3166</v>
+        <v>2910</v>
       </c>
       <c r="I479" t="s">
-        <v>3172</v>
+        <v>2911</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3173</v>
+        <v>2912</v>
       </c>
       <c r="L479" t="s">
-        <v>3174</v>
+        <v>2913</v>
       </c>
       <c r="M479" t="s">
-        <v>3175</v>
+        <v>2914</v>
       </c>
       <c r="N479" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D480" t="s">
-        <v>3176</v>
+        <v>2908</v>
       </c>
       <c r="E480" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F480" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G480" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H480" t="s">
-        <v>3166</v>
+        <v>520</v>
       </c>
       <c r="I480" t="s">
-        <v>3177</v>
+        <v>2915</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3178</v>
+        <v>2916</v>
       </c>
       <c r="L480" t="s">
-        <v>3179</v>
+        <v>2917</v>
       </c>
       <c r="M480" t="s">
-        <v>3180</v>
+        <v>2918</v>
       </c>
       <c r="N480" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D481" t="s">
-        <v>3181</v>
+        <v>2908</v>
       </c>
       <c r="E481" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F481" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G481" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H481" t="s">
-        <v>3166</v>
+        <v>2919</v>
       </c>
       <c r="I481" t="s">
-        <v>3182</v>
+        <v>2920</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3183</v>
+        <v>2921</v>
       </c>
       <c r="L481" t="s">
-        <v>3184</v>
+        <v>2922</v>
       </c>
       <c r="M481" t="s">
-        <v>3185</v>
+        <v>2923</v>
       </c>
       <c r="N481" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D482" t="s">
-        <v>3186</v>
+        <v>2908</v>
       </c>
       <c r="E482" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F482" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G482" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H482" t="s">
-        <v>3166</v>
+        <v>2924</v>
       </c>
       <c r="I482" t="s">
-        <v>3187</v>
+        <v>2925</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3188</v>
+        <v>2926</v>
       </c>
       <c r="L482" t="s">
-        <v>3189</v>
+        <v>2927</v>
       </c>
       <c r="M482" t="s">
-        <v>3190</v>
+        <v>2928</v>
       </c>
       <c r="N482" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D483" t="s">
-        <v>3191</v>
+        <v>2930</v>
       </c>
       <c r="E483" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F483" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G483" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H483" t="s">
-        <v>3166</v>
+        <v>2934</v>
       </c>
       <c r="I483" t="s">
-        <v>3192</v>
+        <v>2935</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3193</v>
+        <v>2936</v>
       </c>
       <c r="L483" t="s">
-        <v>3194</v>
+        <v>2937</v>
       </c>
       <c r="M483" t="s">
-        <v>3195</v>
+        <v>2938</v>
       </c>
       <c r="N483" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>2584</v>
+        <v>2940</v>
       </c>
       <c r="D484" t="s">
-        <v>3196</v>
+        <v>2941</v>
       </c>
       <c r="E484" t="s">
-        <v>2586</v>
+        <v>2942</v>
       </c>
       <c r="F484" t="s">
-        <v>2587</v>
+        <v>2943</v>
       </c>
       <c r="G484" t="s">
-        <v>2588</v>
+        <v>2944</v>
       </c>
       <c r="H484" t="s">
-        <v>3166</v>
+        <v>2945</v>
       </c>
       <c r="I484" t="s">
-        <v>3197</v>
+        <v>2946</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3198</v>
+        <v>2947</v>
       </c>
       <c r="L484" t="s">
-        <v>3199</v>
+        <v>2948</v>
       </c>
       <c r="M484" t="s">
-        <v>3200</v>
+        <v>2949</v>
       </c>
       <c r="N484" t="s">
-        <v>2594</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D485" t="s">
-        <v>3201</v>
+        <v>2951</v>
       </c>
       <c r="E485" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F485" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G485" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H485" t="s">
-        <v>3166</v>
+        <v>2952</v>
       </c>
       <c r="I485" t="s">
-        <v>3202</v>
+        <v>2953</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3203</v>
+        <v>2954</v>
       </c>
       <c r="L485" t="s">
-        <v>3204</v>
+        <v>2955</v>
       </c>
       <c r="M485" t="s">
-        <v>3205</v>
+        <v>2956</v>
       </c>
       <c r="N485" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D486" t="s">
-        <v>3206</v>
+        <v>2957</v>
       </c>
       <c r="E486" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F486" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G486" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H486" t="s">
-        <v>3166</v>
+        <v>2952</v>
       </c>
       <c r="I486" t="s">
-        <v>3207</v>
+        <v>2958</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3208</v>
+        <v>2959</v>
       </c>
       <c r="L486" t="s">
-        <v>3209</v>
+        <v>2960</v>
       </c>
       <c r="M486" t="s">
-        <v>3210</v>
+        <v>2961</v>
       </c>
       <c r="N486" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D487" t="s">
-        <v>3211</v>
+        <v>2962</v>
       </c>
       <c r="E487" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F487" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G487" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H487" t="s">
-        <v>3166</v>
+        <v>2952</v>
       </c>
       <c r="I487" t="s">
-        <v>3212</v>
+        <v>2963</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>3213</v>
+        <v>2964</v>
       </c>
       <c r="L487" t="s">
-        <v>3214</v>
+        <v>2965</v>
       </c>
       <c r="M487" t="s">
-        <v>3215</v>
+        <v>2966</v>
       </c>
       <c r="N487" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D488" t="s">
-        <v>3216</v>
+        <v>2962</v>
       </c>
       <c r="E488" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F488" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G488" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H488" t="s">
-        <v>3166</v>
+        <v>2952</v>
       </c>
       <c r="I488" t="s">
-        <v>3217</v>
+        <v>2967</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>3218</v>
+        <v>2968</v>
       </c>
       <c r="L488" t="s">
-        <v>3219</v>
+        <v>2969</v>
       </c>
       <c r="M488" t="s">
-        <v>3220</v>
+        <v>2970</v>
       </c>
       <c r="N488" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D489" t="s">
-        <v>3221</v>
+        <v>2971</v>
       </c>
       <c r="E489" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F489" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G489" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H489" t="s">
-        <v>3166</v>
+        <v>2952</v>
       </c>
       <c r="I489" t="s">
-        <v>3222</v>
+        <v>2972</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>3223</v>
+        <v>2973</v>
       </c>
       <c r="L489" t="s">
-        <v>3224</v>
+        <v>2974</v>
       </c>
       <c r="M489" t="s">
-        <v>3225</v>
+        <v>2975</v>
       </c>
       <c r="N489" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D490" t="s">
-        <v>3226</v>
+        <v>2976</v>
       </c>
       <c r="E490" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F490" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G490" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H490" t="s">
-        <v>3166</v>
+        <v>2977</v>
       </c>
       <c r="I490" t="s">
-        <v>3227</v>
+        <v>2978</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>3228</v>
+        <v>2979</v>
       </c>
       <c r="L490" t="s">
-        <v>3229</v>
+        <v>2980</v>
       </c>
       <c r="M490" t="s">
-        <v>3230</v>
+        <v>2981</v>
       </c>
       <c r="N490" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D491" t="s">
-        <v>3231</v>
+        <v>2976</v>
       </c>
       <c r="E491" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F491" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G491" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H491" t="s">
-        <v>3166</v>
+        <v>2982</v>
       </c>
       <c r="I491" t="s">
-        <v>3232</v>
+        <v>2983</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>3233</v>
+        <v>2984</v>
       </c>
       <c r="L491" t="s">
-        <v>3234</v>
+        <v>2985</v>
       </c>
       <c r="M491" t="s">
-        <v>3235</v>
+        <v>2986</v>
       </c>
       <c r="N491" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>2584</v>
+        <v>2940</v>
       </c>
       <c r="D492" t="s">
-        <v>3236</v>
+        <v>2987</v>
       </c>
       <c r="E492" t="s">
-        <v>2586</v>
+        <v>2942</v>
       </c>
       <c r="F492" t="s">
-        <v>2587</v>
+        <v>2943</v>
       </c>
       <c r="G492" t="s">
-        <v>2588</v>
+        <v>2944</v>
       </c>
       <c r="H492" t="s">
-        <v>3166</v>
+        <v>2988</v>
       </c>
       <c r="I492" t="s">
-        <v>3237</v>
+        <v>2989</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>3238</v>
+        <v>2990</v>
       </c>
       <c r="L492" t="s">
-        <v>3239</v>
+        <v>2991</v>
       </c>
       <c r="M492" t="s">
-        <v>3240</v>
+        <v>2992</v>
       </c>
       <c r="N492" t="s">
-        <v>2594</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D493" t="s">
-        <v>3241</v>
+        <v>2987</v>
       </c>
       <c r="E493" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F493" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G493" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H493" t="s">
-        <v>3242</v>
+        <v>2993</v>
       </c>
       <c r="I493" t="s">
-        <v>3243</v>
+        <v>2994</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>3244</v>
+        <v>2995</v>
       </c>
       <c r="L493" t="s">
-        <v>3245</v>
+        <v>2996</v>
       </c>
       <c r="M493" t="s">
-        <v>3246</v>
+        <v>2997</v>
       </c>
       <c r="N493" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D494" t="s">
-        <v>3247</v>
+        <v>2987</v>
       </c>
       <c r="E494" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F494" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G494" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H494" t="s">
-        <v>3242</v>
+        <v>2998</v>
       </c>
       <c r="I494" t="s">
-        <v>3248</v>
+        <v>2999</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>3249</v>
+        <v>3000</v>
       </c>
       <c r="L494" t="s">
-        <v>3250</v>
+        <v>3001</v>
       </c>
       <c r="M494" t="s">
-        <v>3251</v>
+        <v>3002</v>
       </c>
       <c r="N494" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D495" t="s">
-        <v>3252</v>
+        <v>2987</v>
       </c>
       <c r="E495" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F495" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G495" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H495" t="s">
-        <v>3242</v>
+        <v>3003</v>
       </c>
       <c r="I495" t="s">
-        <v>3253</v>
+        <v>3004</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>3254</v>
+        <v>3005</v>
       </c>
       <c r="L495" t="s">
-        <v>3255</v>
+        <v>3006</v>
       </c>
       <c r="M495" t="s">
-        <v>3256</v>
+        <v>3007</v>
       </c>
       <c r="N495" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D496" t="s">
-        <v>3257</v>
+        <v>3008</v>
       </c>
       <c r="E496" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F496" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G496" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H496" t="s">
-        <v>3242</v>
+        <v>3009</v>
       </c>
       <c r="I496" t="s">
-        <v>3258</v>
+        <v>3010</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>3259</v>
+        <v>3011</v>
       </c>
       <c r="L496" t="s">
-        <v>3260</v>
+        <v>3012</v>
       </c>
       <c r="M496" t="s">
-        <v>3261</v>
+        <v>3013</v>
       </c>
       <c r="N496" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D497" t="s">
-        <v>3262</v>
+        <v>2987</v>
       </c>
       <c r="E497" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F497" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G497" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H497" t="s">
-        <v>3242</v>
+        <v>3014</v>
       </c>
       <c r="I497" t="s">
-        <v>3263</v>
+        <v>3015</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>3264</v>
+        <v>3016</v>
       </c>
       <c r="L497" t="s">
-        <v>3265</v>
+        <v>3017</v>
       </c>
       <c r="M497" t="s">
-        <v>3266</v>
+        <v>3018</v>
       </c>
       <c r="N497" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D498" t="s">
-        <v>3267</v>
+        <v>3008</v>
       </c>
       <c r="E498" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F498" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G498" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H498" t="s">
-        <v>3242</v>
+        <v>3014</v>
       </c>
       <c r="I498" t="s">
-        <v>3268</v>
+        <v>3019</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>3269</v>
+        <v>3020</v>
       </c>
       <c r="L498" t="s">
-        <v>3270</v>
+        <v>3021</v>
       </c>
       <c r="M498" t="s">
-        <v>3271</v>
+        <v>3022</v>
       </c>
       <c r="N498" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D499" t="s">
-        <v>3272</v>
+        <v>2987</v>
       </c>
       <c r="E499" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F499" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G499" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H499" t="s">
-        <v>3242</v>
+        <v>3023</v>
       </c>
       <c r="I499" t="s">
-        <v>3273</v>
+        <v>3024</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>3274</v>
+        <v>3025</v>
       </c>
       <c r="L499" t="s">
-        <v>3275</v>
+        <v>3026</v>
       </c>
       <c r="M499" t="s">
-        <v>3276</v>
+        <v>3027</v>
       </c>
       <c r="N499" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D500" t="s">
-        <v>3277</v>
+        <v>2987</v>
       </c>
       <c r="E500" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F500" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G500" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H500" t="s">
-        <v>3242</v>
+        <v>3009</v>
       </c>
       <c r="I500" t="s">
-        <v>3278</v>
+        <v>3028</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>3279</v>
+        <v>3029</v>
       </c>
       <c r="L500" t="s">
-        <v>3280</v>
+        <v>3030</v>
       </c>
       <c r="M500" t="s">
-        <v>3281</v>
+        <v>3031</v>
       </c>
       <c r="N500" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>1009</v>
+        <v>2929</v>
       </c>
       <c r="D501" t="s">
-        <v>3282</v>
+        <v>3032</v>
       </c>
       <c r="E501" t="s">
-        <v>1011</v>
+        <v>2931</v>
       </c>
       <c r="F501" t="s">
-        <v>2921</v>
+        <v>2932</v>
       </c>
       <c r="G501" t="s">
-        <v>1013</v>
+        <v>2933</v>
       </c>
       <c r="H501" t="s">
-        <v>3242</v>
+        <v>3033</v>
       </c>
       <c r="I501" t="s">
-        <v>3283</v>
+        <v>3034</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>3284</v>
+        <v>3035</v>
       </c>
       <c r="L501" t="s">
-        <v>3285</v>
+        <v>3036</v>
       </c>
       <c r="M501" t="s">
-        <v>3286</v>
+        <v>3037</v>
       </c>
       <c r="N501" t="s">
-        <v>1019</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>1009</v>
+        <v>2929</v>
       </c>
       <c r="D502" t="s">
-        <v>3287</v>
+        <v>3032</v>
       </c>
       <c r="E502" t="s">
-        <v>1011</v>
+        <v>2931</v>
       </c>
       <c r="F502" t="s">
-        <v>2921</v>
+        <v>2932</v>
       </c>
       <c r="G502" t="s">
-        <v>1013</v>
+        <v>2933</v>
       </c>
       <c r="H502" t="s">
-        <v>3242</v>
+        <v>3038</v>
       </c>
       <c r="I502" t="s">
-        <v>3288</v>
+        <v>3039</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>3289</v>
+        <v>3040</v>
       </c>
       <c r="L502" t="s">
-        <v>3290</v>
+        <v>3041</v>
       </c>
       <c r="M502" t="s">
-        <v>3291</v>
+        <v>3042</v>
       </c>
       <c r="N502" t="s">
-        <v>1019</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D503" t="s">
-        <v>3292</v>
+        <v>3032</v>
       </c>
       <c r="E503" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F503" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G503" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H503" t="s">
-        <v>3293</v>
+        <v>3043</v>
       </c>
       <c r="I503" t="s">
-        <v>3294</v>
+        <v>3044</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>3295</v>
+        <v>3045</v>
       </c>
       <c r="L503" t="s">
-        <v>3296</v>
+        <v>3046</v>
       </c>
       <c r="M503" t="s">
-        <v>3297</v>
+        <v>3047</v>
       </c>
       <c r="N503" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D504" t="s">
-        <v>3298</v>
+        <v>3032</v>
       </c>
       <c r="E504" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F504" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G504" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H504" t="s">
-        <v>3293</v>
+        <v>2977</v>
       </c>
       <c r="I504" t="s">
-        <v>3299</v>
+        <v>3048</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>3300</v>
+        <v>3049</v>
       </c>
       <c r="L504" t="s">
-        <v>3301</v>
+        <v>3050</v>
       </c>
       <c r="M504" t="s">
-        <v>3302</v>
+        <v>3051</v>
       </c>
       <c r="N504" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D505" t="s">
-        <v>3303</v>
+        <v>3052</v>
       </c>
       <c r="E505" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F505" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G505" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H505" t="s">
-        <v>3293</v>
+        <v>3038</v>
       </c>
       <c r="I505" t="s">
-        <v>3304</v>
+        <v>3053</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>3305</v>
+        <v>3054</v>
       </c>
       <c r="L505" t="s">
-        <v>3306</v>
+        <v>3055</v>
       </c>
       <c r="M505" t="s">
-        <v>3307</v>
+        <v>3056</v>
       </c>
       <c r="N505" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D506" t="s">
-        <v>3308</v>
+        <v>3052</v>
       </c>
       <c r="E506" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F506" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G506" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H506" t="s">
-        <v>3293</v>
+        <v>3057</v>
       </c>
       <c r="I506" t="s">
-        <v>3309</v>
+        <v>3058</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>3310</v>
+        <v>3059</v>
       </c>
       <c r="L506" t="s">
-        <v>3311</v>
+        <v>3060</v>
       </c>
       <c r="M506" t="s">
-        <v>3312</v>
+        <v>3061</v>
       </c>
       <c r="N506" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D507" t="s">
-        <v>3313</v>
+        <v>3032</v>
       </c>
       <c r="E507" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F507" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G507" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H507" t="s">
-        <v>3293</v>
+        <v>2982</v>
       </c>
       <c r="I507" t="s">
-        <v>3314</v>
+        <v>3062</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>3315</v>
+        <v>3063</v>
       </c>
       <c r="L507" t="s">
-        <v>3316</v>
+        <v>3064</v>
       </c>
       <c r="M507" t="s">
-        <v>3317</v>
+        <v>3065</v>
       </c>
       <c r="N507" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D508" t="s">
-        <v>3318</v>
+        <v>3052</v>
       </c>
       <c r="E508" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F508" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G508" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H508" t="s">
-        <v>3293</v>
+        <v>3066</v>
       </c>
       <c r="I508" t="s">
-        <v>3319</v>
+        <v>3067</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>3320</v>
+        <v>3068</v>
       </c>
       <c r="L508" t="s">
-        <v>3321</v>
+        <v>3069</v>
       </c>
       <c r="M508" t="s">
-        <v>3322</v>
+        <v>3070</v>
       </c>
       <c r="N508" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D509" t="s">
-        <v>3323</v>
+        <v>3032</v>
       </c>
       <c r="E509" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F509" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G509" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H509" t="s">
-        <v>3293</v>
+        <v>3071</v>
       </c>
       <c r="I509" t="s">
-        <v>3324</v>
+        <v>3072</v>
       </c>
       <c r="J509"/>
       <c r="K509" t="s">
-        <v>3325</v>
+        <v>3073</v>
       </c>
       <c r="L509" t="s">
-        <v>3326</v>
+        <v>3074</v>
       </c>
       <c r="M509" t="s">
-        <v>3327</v>
+        <v>3075</v>
       </c>
       <c r="N509" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D510" t="s">
-        <v>3328</v>
+        <v>3032</v>
       </c>
       <c r="E510" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F510" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G510" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H510" t="s">
-        <v>3293</v>
+        <v>3057</v>
       </c>
       <c r="I510" t="s">
-        <v>3329</v>
+        <v>3076</v>
       </c>
       <c r="J510"/>
       <c r="K510" t="s">
-        <v>3330</v>
+        <v>3077</v>
       </c>
       <c r="L510" t="s">
-        <v>3331</v>
+        <v>3078</v>
       </c>
       <c r="M510" t="s">
-        <v>3332</v>
+        <v>3079</v>
       </c>
       <c r="N510" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>2662</v>
+        <v>2940</v>
       </c>
       <c r="D511" t="s">
-        <v>3333</v>
+        <v>3080</v>
       </c>
       <c r="E511" t="s">
-        <v>2664</v>
+        <v>2942</v>
       </c>
       <c r="F511" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G511" t="s">
-        <v>2666</v>
+        <v>2944</v>
       </c>
       <c r="H511" t="s">
-        <v>3293</v>
+        <v>3014</v>
       </c>
       <c r="I511" t="s">
-        <v>3334</v>
+        <v>3081</v>
       </c>
       <c r="J511"/>
       <c r="K511" t="s">
-        <v>3335</v>
+        <v>3082</v>
       </c>
       <c r="L511" t="s">
-        <v>3336</v>
+        <v>3083</v>
       </c>
       <c r="M511" t="s">
-        <v>3337</v>
+        <v>3084</v>
       </c>
       <c r="N511" t="s">
-        <v>2672</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>2662</v>
+        <v>2929</v>
       </c>
       <c r="D512" t="s">
-        <v>3338</v>
+        <v>3085</v>
       </c>
       <c r="E512" t="s">
-        <v>2664</v>
+        <v>2931</v>
       </c>
       <c r="F512" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G512" t="s">
-        <v>2666</v>
+        <v>2933</v>
       </c>
       <c r="H512" t="s">
-        <v>3293</v>
+        <v>3057</v>
       </c>
       <c r="I512" t="s">
-        <v>3339</v>
+        <v>3086</v>
       </c>
       <c r="J512"/>
       <c r="K512" t="s">
-        <v>3340</v>
+        <v>3087</v>
       </c>
       <c r="L512" t="s">
-        <v>3341</v>
+        <v>3088</v>
       </c>
       <c r="M512" t="s">
-        <v>3342</v>
+        <v>3089</v>
       </c>
       <c r="N512" t="s">
-        <v>2672</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D513" t="s">
-        <v>3343</v>
+        <v>3080</v>
       </c>
       <c r="E513" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F513" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G513" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H513" t="s">
-        <v>3344</v>
+        <v>3009</v>
       </c>
       <c r="I513" t="s">
-        <v>3345</v>
+        <v>3090</v>
       </c>
       <c r="J513"/>
       <c r="K513" t="s">
-        <v>3346</v>
+        <v>3091</v>
       </c>
       <c r="L513" t="s">
-        <v>3347</v>
+        <v>3092</v>
       </c>
       <c r="M513" t="s">
-        <v>3348</v>
+        <v>3093</v>
       </c>
       <c r="N513" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D514" t="s">
-        <v>3349</v>
+        <v>3080</v>
       </c>
       <c r="E514" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F514" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G514" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H514" t="s">
-        <v>3344</v>
+        <v>2998</v>
       </c>
       <c r="I514" t="s">
-        <v>3350</v>
+        <v>3094</v>
       </c>
       <c r="J514"/>
       <c r="K514" t="s">
-        <v>3351</v>
+        <v>3095</v>
       </c>
       <c r="L514" t="s">
-        <v>3352</v>
+        <v>3096</v>
       </c>
       <c r="M514" t="s">
-        <v>3353</v>
+        <v>3097</v>
       </c>
       <c r="N514" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>1043</v>
+        <v>2929</v>
       </c>
       <c r="D515" t="s">
-        <v>3354</v>
+        <v>3085</v>
       </c>
       <c r="E515" t="s">
-        <v>1045</v>
+        <v>2931</v>
       </c>
       <c r="F515" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G515" t="s">
-        <v>1047</v>
+        <v>2933</v>
       </c>
       <c r="H515" t="s">
-        <v>3344</v>
+        <v>3038</v>
       </c>
       <c r="I515" t="s">
-        <v>3355</v>
+        <v>3098</v>
       </c>
       <c r="J515"/>
       <c r="K515" t="s">
-        <v>3356</v>
+        <v>3099</v>
       </c>
       <c r="L515" t="s">
-        <v>3357</v>
+        <v>3100</v>
       </c>
       <c r="M515" t="s">
-        <v>3358</v>
+        <v>3101</v>
       </c>
       <c r="N515" t="s">
-        <v>1053</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>1043</v>
+        <v>2929</v>
       </c>
       <c r="D516" t="s">
-        <v>3359</v>
+        <v>3085</v>
       </c>
       <c r="E516" t="s">
-        <v>1045</v>
+        <v>2931</v>
       </c>
       <c r="F516" t="s">
-        <v>2665</v>
+        <v>2932</v>
       </c>
       <c r="G516" t="s">
-        <v>1047</v>
+        <v>2933</v>
       </c>
       <c r="H516" t="s">
-        <v>3344</v>
+        <v>2982</v>
       </c>
       <c r="I516" t="s">
-        <v>3360</v>
+        <v>3102</v>
       </c>
       <c r="J516"/>
       <c r="K516" t="s">
-        <v>3361</v>
+        <v>3103</v>
       </c>
       <c r="L516" t="s">
-        <v>3362</v>
+        <v>3104</v>
       </c>
       <c r="M516" t="s">
-        <v>3363</v>
+        <v>3105</v>
       </c>
       <c r="N516" t="s">
-        <v>1053</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D517" t="s">
-        <v>3364</v>
+        <v>3106</v>
       </c>
       <c r="E517" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F517" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G517" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H517" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I517" t="s">
-        <v>3365</v>
+        <v>3107</v>
       </c>
       <c r="J517"/>
       <c r="K517" t="s">
-        <v>3366</v>
+        <v>3108</v>
       </c>
       <c r="L517" t="s">
-        <v>3367</v>
+        <v>3109</v>
       </c>
       <c r="M517" t="s">
-        <v>3368</v>
+        <v>3110</v>
       </c>
       <c r="N517" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D518" t="s">
-        <v>3369</v>
+        <v>3111</v>
       </c>
       <c r="E518" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F518" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G518" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H518" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I518" t="s">
-        <v>3370</v>
+        <v>3112</v>
       </c>
       <c r="J518"/>
       <c r="K518" t="s">
-        <v>3371</v>
+        <v>3113</v>
       </c>
       <c r="L518" t="s">
-        <v>3372</v>
+        <v>3114</v>
       </c>
       <c r="M518" t="s">
-        <v>3373</v>
+        <v>3115</v>
       </c>
       <c r="N518" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D519" t="s">
-        <v>3374</v>
+        <v>3116</v>
       </c>
       <c r="E519" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F519" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G519" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H519" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I519" t="s">
-        <v>3375</v>
+        <v>3117</v>
       </c>
       <c r="J519"/>
       <c r="K519" t="s">
-        <v>3376</v>
+        <v>3118</v>
       </c>
       <c r="L519" t="s">
-        <v>3377</v>
+        <v>3119</v>
       </c>
       <c r="M519" t="s">
-        <v>3378</v>
+        <v>3120</v>
       </c>
       <c r="N519" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D520" t="s">
-        <v>3379</v>
+        <v>3121</v>
       </c>
       <c r="E520" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F520" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G520" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H520" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I520" t="s">
-        <v>3380</v>
+        <v>3122</v>
       </c>
       <c r="J520"/>
       <c r="K520" t="s">
-        <v>3381</v>
+        <v>3123</v>
       </c>
       <c r="L520" t="s">
-        <v>3382</v>
+        <v>3124</v>
       </c>
       <c r="M520" t="s">
-        <v>3383</v>
+        <v>3125</v>
       </c>
       <c r="N520" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D521" t="s">
-        <v>3384</v>
+        <v>3126</v>
       </c>
       <c r="E521" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F521" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G521" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H521" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I521" t="s">
-        <v>3385</v>
+        <v>3127</v>
       </c>
       <c r="J521"/>
       <c r="K521" t="s">
-        <v>3386</v>
+        <v>3128</v>
       </c>
       <c r="L521" t="s">
-        <v>3387</v>
+        <v>3129</v>
       </c>
       <c r="M521" t="s">
-        <v>3388</v>
+        <v>3130</v>
       </c>
       <c r="N521" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D522" t="s">
-        <v>3389</v>
+        <v>3131</v>
       </c>
       <c r="E522" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F522" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G522" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H522" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I522" t="s">
-        <v>3390</v>
+        <v>3132</v>
       </c>
       <c r="J522"/>
       <c r="K522" t="s">
-        <v>3391</v>
+        <v>3133</v>
       </c>
       <c r="L522" t="s">
-        <v>3392</v>
+        <v>3134</v>
       </c>
       <c r="M522" t="s">
-        <v>3393</v>
+        <v>3135</v>
       </c>
       <c r="N522" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D523" t="s">
-        <v>3394</v>
+        <v>3136</v>
       </c>
       <c r="E523" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F523" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G523" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H523" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I523" t="s">
-        <v>3395</v>
+        <v>3137</v>
       </c>
       <c r="J523"/>
       <c r="K523" t="s">
-        <v>3396</v>
+        <v>3138</v>
       </c>
       <c r="L523" t="s">
-        <v>3397</v>
+        <v>3139</v>
       </c>
       <c r="M523" t="s">
-        <v>3398</v>
+        <v>3140</v>
       </c>
       <c r="N523" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D524" t="s">
-        <v>3399</v>
+        <v>3141</v>
       </c>
       <c r="E524" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F524" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G524" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H524" t="s">
-        <v>3344</v>
+        <v>2945</v>
       </c>
       <c r="I524" t="s">
-        <v>3400</v>
+        <v>3142</v>
       </c>
       <c r="J524"/>
       <c r="K524" t="s">
-        <v>3401</v>
+        <v>3143</v>
       </c>
       <c r="L524" t="s">
-        <v>3402</v>
+        <v>3144</v>
       </c>
       <c r="M524" t="s">
-        <v>3403</v>
+        <v>3145</v>
       </c>
       <c r="N524" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>2941</v>
+        <v>2940</v>
       </c>
       <c r="D525" t="s">
-        <v>3404</v>
+        <v>3146</v>
       </c>
       <c r="E525" t="s">
-        <v>674</v>
+        <v>2942</v>
       </c>
       <c r="F525" t="s">
         <v>2943</v>
       </c>
       <c r="G525" t="s">
-        <v>675</v>
+        <v>2944</v>
       </c>
       <c r="H525" t="s">
-        <v>2962</v>
+        <v>2945</v>
       </c>
       <c r="I525" t="s">
-        <v>3405</v>
+        <v>3147</v>
       </c>
       <c r="J525"/>
       <c r="K525" t="s">
-        <v>3406</v>
+        <v>3148</v>
       </c>
       <c r="L525" t="s">
-        <v>3407</v>
+        <v>3149</v>
       </c>
       <c r="M525" t="s">
-        <v>3408</v>
+        <v>3150</v>
       </c>
       <c r="N525" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>2941</v>
+        <v>2940</v>
       </c>
       <c r="D526" t="s">
-        <v>3409</v>
+        <v>3151</v>
       </c>
       <c r="E526" t="s">
-        <v>674</v>
+        <v>2942</v>
       </c>
       <c r="F526" t="s">
         <v>2943</v>
       </c>
       <c r="G526" t="s">
-        <v>675</v>
+        <v>2944</v>
       </c>
       <c r="H526" t="s">
-        <v>2962</v>
+        <v>2945</v>
       </c>
       <c r="I526" t="s">
-        <v>3410</v>
+        <v>3152</v>
       </c>
       <c r="J526"/>
       <c r="K526" t="s">
-        <v>3411</v>
+        <v>3153</v>
       </c>
       <c r="L526" t="s">
-        <v>3412</v>
+        <v>3154</v>
       </c>
       <c r="M526" t="s">
-        <v>3413</v>
+        <v>3155</v>
       </c>
       <c r="N526" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D527" t="s">
-        <v>3414</v>
+        <v>3156</v>
       </c>
       <c r="E527" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F527" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G527" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H527" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I527" t="s">
-        <v>3415</v>
+        <v>3158</v>
       </c>
       <c r="J527"/>
       <c r="K527" t="s">
-        <v>3416</v>
+        <v>3159</v>
       </c>
       <c r="L527" t="s">
-        <v>3417</v>
+        <v>3160</v>
       </c>
       <c r="M527" t="s">
-        <v>3418</v>
+        <v>3161</v>
       </c>
       <c r="N527" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D528" t="s">
-        <v>3419</v>
+        <v>3162</v>
       </c>
       <c r="E528" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F528" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G528" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H528" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I528" t="s">
-        <v>3420</v>
+        <v>3163</v>
       </c>
       <c r="J528"/>
       <c r="K528" t="s">
-        <v>3421</v>
+        <v>3164</v>
       </c>
       <c r="L528" t="s">
-        <v>3422</v>
+        <v>3165</v>
       </c>
       <c r="M528" t="s">
-        <v>3423</v>
+        <v>3166</v>
       </c>
       <c r="N528" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D529" t="s">
-        <v>3424</v>
+        <v>3167</v>
       </c>
       <c r="E529" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F529" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G529" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H529" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I529" t="s">
-        <v>3425</v>
+        <v>3168</v>
       </c>
       <c r="J529"/>
       <c r="K529" t="s">
-        <v>3426</v>
+        <v>3169</v>
       </c>
       <c r="L529" t="s">
-        <v>3427</v>
+        <v>3170</v>
       </c>
       <c r="M529" t="s">
-        <v>3428</v>
+        <v>3171</v>
       </c>
       <c r="N529" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D530" t="s">
-        <v>3429</v>
+        <v>3172</v>
       </c>
       <c r="E530" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F530" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G530" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H530" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I530" t="s">
-        <v>3430</v>
+        <v>3173</v>
       </c>
       <c r="J530"/>
       <c r="K530" t="s">
-        <v>3431</v>
+        <v>3174</v>
       </c>
       <c r="L530" t="s">
-        <v>3432</v>
+        <v>3175</v>
       </c>
       <c r="M530" t="s">
-        <v>3433</v>
+        <v>3176</v>
       </c>
       <c r="N530" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D531" t="s">
-        <v>3434</v>
+        <v>3177</v>
       </c>
       <c r="E531" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F531" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G531" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H531" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I531" t="s">
-        <v>3435</v>
+        <v>3178</v>
       </c>
       <c r="J531"/>
       <c r="K531" t="s">
-        <v>3436</v>
+        <v>3179</v>
       </c>
       <c r="L531" t="s">
-        <v>3437</v>
+        <v>3180</v>
       </c>
       <c r="M531" t="s">
-        <v>3438</v>
+        <v>3181</v>
       </c>
       <c r="N531" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D532" t="s">
-        <v>3439</v>
+        <v>3182</v>
       </c>
       <c r="E532" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F532" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G532" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H532" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I532" t="s">
-        <v>3440</v>
+        <v>3183</v>
       </c>
       <c r="J532"/>
       <c r="K532" t="s">
-        <v>3441</v>
+        <v>3184</v>
       </c>
       <c r="L532" t="s">
-        <v>3442</v>
+        <v>3185</v>
       </c>
       <c r="M532" t="s">
-        <v>3443</v>
+        <v>3186</v>
       </c>
       <c r="N532" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D533" t="s">
-        <v>3444</v>
+        <v>3187</v>
       </c>
       <c r="E533" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F533" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G533" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H533" t="s">
-        <v>3445</v>
+        <v>3157</v>
       </c>
       <c r="I533" t="s">
-        <v>3446</v>
+        <v>3188</v>
       </c>
       <c r="J533"/>
       <c r="K533" t="s">
-        <v>3447</v>
+        <v>3189</v>
       </c>
       <c r="L533" t="s">
-        <v>3448</v>
+        <v>3190</v>
       </c>
       <c r="M533" t="s">
-        <v>3449</v>
+        <v>3191</v>
       </c>
       <c r="N533" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D534" t="s">
-        <v>3450</v>
+        <v>3192</v>
       </c>
       <c r="E534" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F534" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G534" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H534" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I534" t="s">
-        <v>3451</v>
+        <v>3193</v>
       </c>
       <c r="J534"/>
       <c r="K534" t="s">
-        <v>3452</v>
+        <v>3194</v>
       </c>
       <c r="L534" t="s">
-        <v>3453</v>
+        <v>3195</v>
       </c>
       <c r="M534" t="s">
-        <v>3454</v>
+        <v>3196</v>
       </c>
       <c r="N534" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>2941</v>
+        <v>2575</v>
       </c>
       <c r="D535" t="s">
-        <v>3455</v>
+        <v>3197</v>
       </c>
       <c r="E535" t="s">
-        <v>674</v>
+        <v>2577</v>
       </c>
       <c r="F535" t="s">
-        <v>2943</v>
+        <v>2578</v>
       </c>
       <c r="G535" t="s">
-        <v>675</v>
+        <v>2579</v>
       </c>
       <c r="H535" t="s">
-        <v>2962</v>
+        <v>3157</v>
       </c>
       <c r="I535" t="s">
-        <v>3456</v>
+        <v>3198</v>
       </c>
       <c r="J535"/>
       <c r="K535" t="s">
-        <v>3457</v>
+        <v>3199</v>
       </c>
       <c r="L535" t="s">
-        <v>3458</v>
+        <v>3200</v>
       </c>
       <c r="M535" t="s">
-        <v>3459</v>
+        <v>3201</v>
       </c>
       <c r="N535" t="s">
-        <v>2949</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D536" t="s">
-        <v>3460</v>
+        <v>3202</v>
       </c>
       <c r="E536" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F536" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G536" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H536" t="s">
-        <v>2723</v>
+        <v>3157</v>
       </c>
       <c r="I536" t="s">
-        <v>3461</v>
+        <v>3203</v>
       </c>
       <c r="J536"/>
       <c r="K536" t="s">
-        <v>3462</v>
+        <v>3204</v>
       </c>
       <c r="L536" t="s">
-        <v>3463</v>
+        <v>3205</v>
       </c>
       <c r="M536" t="s">
-        <v>3464</v>
+        <v>3206</v>
       </c>
       <c r="N536" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D537" t="s">
-        <v>3460</v>
+        <v>3207</v>
       </c>
       <c r="E537" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F537" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G537" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H537" t="s">
-        <v>2910</v>
+        <v>3157</v>
       </c>
       <c r="I537" t="s">
-        <v>3465</v>
+        <v>3208</v>
       </c>
       <c r="J537"/>
       <c r="K537" t="s">
-        <v>3466</v>
+        <v>3209</v>
       </c>
       <c r="L537" t="s">
-        <v>3467</v>
+        <v>3210</v>
       </c>
       <c r="M537" t="s">
-        <v>3468</v>
+        <v>3211</v>
       </c>
       <c r="N537" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>2950</v>
+        <v>2575</v>
       </c>
       <c r="D538" t="s">
-        <v>3469</v>
+        <v>3212</v>
       </c>
       <c r="E538" t="s">
-        <v>2952</v>
+        <v>2577</v>
       </c>
       <c r="F538" t="s">
-        <v>2953</v>
+        <v>2578</v>
       </c>
       <c r="G538" t="s">
-        <v>2954</v>
+        <v>2579</v>
       </c>
       <c r="H538" t="s">
-        <v>3023</v>
+        <v>3157</v>
       </c>
       <c r="I538" t="s">
-        <v>3470</v>
+        <v>3213</v>
       </c>
       <c r="J538"/>
       <c r="K538" t="s">
-        <v>3471</v>
+        <v>3214</v>
       </c>
       <c r="L538" t="s">
-        <v>3472</v>
+        <v>3215</v>
       </c>
       <c r="M538" t="s">
-        <v>3473</v>
+        <v>3216</v>
       </c>
       <c r="N538" t="s">
-        <v>2960</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D539" t="s">
-        <v>3460</v>
+        <v>3217</v>
       </c>
       <c r="E539" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F539" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G539" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H539" t="s">
-        <v>2605</v>
+        <v>3157</v>
       </c>
       <c r="I539" t="s">
-        <v>3474</v>
+        <v>3218</v>
       </c>
       <c r="J539"/>
       <c r="K539" t="s">
-        <v>3475</v>
+        <v>3219</v>
       </c>
       <c r="L539" t="s">
-        <v>3476</v>
+        <v>3220</v>
       </c>
       <c r="M539" t="s">
-        <v>3477</v>
+        <v>3221</v>
       </c>
       <c r="N539" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D540" t="s">
-        <v>3460</v>
+        <v>3222</v>
       </c>
       <c r="E540" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F540" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G540" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H540" t="s">
-        <v>2752</v>
+        <v>3157</v>
       </c>
       <c r="I540" t="s">
-        <v>3478</v>
+        <v>3223</v>
       </c>
       <c r="J540"/>
       <c r="K540" t="s">
-        <v>3479</v>
+        <v>3224</v>
       </c>
       <c r="L540" t="s">
-        <v>3480</v>
+        <v>3225</v>
       </c>
       <c r="M540" t="s">
-        <v>3481</v>
+        <v>3226</v>
       </c>
       <c r="N540" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D541" t="s">
-        <v>3482</v>
+        <v>3227</v>
       </c>
       <c r="E541" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F541" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G541" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H541" t="s">
-        <v>2895</v>
+        <v>3157</v>
       </c>
       <c r="I541" t="s">
-        <v>3483</v>
+        <v>3228</v>
       </c>
       <c r="J541"/>
       <c r="K541" t="s">
-        <v>3484</v>
+        <v>3229</v>
       </c>
       <c r="L541" t="s">
-        <v>3485</v>
+        <v>3230</v>
       </c>
       <c r="M541" t="s">
-        <v>3486</v>
+        <v>3231</v>
       </c>
       <c r="N541" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>2950</v>
+        <v>1208</v>
       </c>
       <c r="D542" t="s">
-        <v>3469</v>
+        <v>3232</v>
       </c>
       <c r="E542" t="s">
-        <v>2952</v>
+        <v>500</v>
       </c>
       <c r="F542" t="s">
-        <v>2953</v>
+        <v>2909</v>
       </c>
       <c r="G542" t="s">
-        <v>2954</v>
+        <v>502</v>
       </c>
       <c r="H542" t="s">
-        <v>3007</v>
+        <v>3233</v>
       </c>
       <c r="I542" t="s">
-        <v>3487</v>
+        <v>3234</v>
       </c>
       <c r="J542"/>
       <c r="K542" t="s">
-        <v>3488</v>
+        <v>3235</v>
       </c>
       <c r="L542" t="s">
-        <v>3489</v>
+        <v>3236</v>
       </c>
       <c r="M542" t="s">
-        <v>3490</v>
+        <v>3237</v>
       </c>
       <c r="N542" t="s">
-        <v>2960</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D543" t="s">
-        <v>3460</v>
+        <v>3238</v>
       </c>
       <c r="E543" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F543" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G543" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H543" t="s">
-        <v>2703</v>
+        <v>3233</v>
       </c>
       <c r="I543" t="s">
-        <v>3491</v>
+        <v>3239</v>
       </c>
       <c r="J543"/>
       <c r="K543" t="s">
-        <v>3492</v>
+        <v>3240</v>
       </c>
       <c r="L543" t="s">
-        <v>3493</v>
+        <v>3241</v>
       </c>
       <c r="M543" t="s">
-        <v>3494</v>
+        <v>3242</v>
       </c>
       <c r="N543" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D544" t="s">
-        <v>3460</v>
+        <v>3243</v>
       </c>
       <c r="E544" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F544" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G544" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H544" t="s">
-        <v>2653</v>
+        <v>3233</v>
       </c>
       <c r="I544" t="s">
-        <v>3495</v>
+        <v>3244</v>
       </c>
       <c r="J544"/>
       <c r="K544" t="s">
-        <v>3496</v>
+        <v>3245</v>
       </c>
       <c r="L544" t="s">
-        <v>3497</v>
+        <v>3246</v>
       </c>
       <c r="M544" t="s">
-        <v>3498</v>
+        <v>3247</v>
       </c>
       <c r="N544" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D545" t="s">
-        <v>3482</v>
+        <v>3248</v>
       </c>
       <c r="E545" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F545" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G545" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H545" t="s">
-        <v>2690</v>
+        <v>3233</v>
       </c>
       <c r="I545" t="s">
-        <v>3499</v>
+        <v>3249</v>
       </c>
       <c r="J545"/>
       <c r="K545" t="s">
-        <v>3500</v>
+        <v>3250</v>
       </c>
       <c r="L545" t="s">
-        <v>3501</v>
+        <v>3251</v>
       </c>
       <c r="M545" t="s">
-        <v>3502</v>
+        <v>3252</v>
       </c>
       <c r="N545" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D546" t="s">
-        <v>3482</v>
+        <v>3253</v>
       </c>
       <c r="E546" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F546" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G546" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H546" t="s">
-        <v>2812</v>
+        <v>3233</v>
       </c>
       <c r="I546" t="s">
-        <v>3503</v>
+        <v>3254</v>
       </c>
       <c r="J546"/>
       <c r="K546" t="s">
-        <v>3504</v>
+        <v>3255</v>
       </c>
       <c r="L546" t="s">
-        <v>3505</v>
+        <v>3256</v>
       </c>
       <c r="M546" t="s">
-        <v>3506</v>
+        <v>3257</v>
       </c>
       <c r="N546" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>2950</v>
+        <v>1208</v>
       </c>
       <c r="D547" t="s">
-        <v>3507</v>
+        <v>3258</v>
       </c>
       <c r="E547" t="s">
-        <v>2952</v>
+        <v>500</v>
       </c>
       <c r="F547" t="s">
-        <v>2953</v>
+        <v>2909</v>
       </c>
       <c r="G547" t="s">
-        <v>2954</v>
+        <v>502</v>
       </c>
       <c r="H547" t="s">
-        <v>3018</v>
+        <v>3233</v>
       </c>
       <c r="I547" t="s">
-        <v>3508</v>
+        <v>3259</v>
       </c>
       <c r="J547"/>
       <c r="K547" t="s">
-        <v>3509</v>
+        <v>3260</v>
       </c>
       <c r="L547" t="s">
-        <v>3510</v>
+        <v>3261</v>
       </c>
       <c r="M547" t="s">
-        <v>3511</v>
+        <v>3262</v>
       </c>
       <c r="N547" t="s">
-        <v>2960</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D548" t="s">
-        <v>3460</v>
+        <v>3263</v>
       </c>
       <c r="E548" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F548" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G548" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H548" t="s">
-        <v>2713</v>
+        <v>3233</v>
       </c>
       <c r="I548" t="s">
-        <v>3512</v>
+        <v>3264</v>
       </c>
       <c r="J548"/>
       <c r="K548" t="s">
-        <v>3513</v>
+        <v>3265</v>
       </c>
       <c r="L548" t="s">
-        <v>3514</v>
+        <v>3266</v>
       </c>
       <c r="M548" t="s">
-        <v>3515</v>
+        <v>3267</v>
       </c>
       <c r="N548" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D549" t="s">
-        <v>3460</v>
+        <v>3268</v>
       </c>
       <c r="E549" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F549" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G549" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H549" t="s">
-        <v>2610</v>
+        <v>3233</v>
       </c>
       <c r="I549" t="s">
-        <v>3516</v>
+        <v>3269</v>
       </c>
       <c r="J549"/>
       <c r="K549" t="s">
-        <v>3517</v>
+        <v>3270</v>
       </c>
       <c r="L549" t="s">
-        <v>3518</v>
+        <v>3271</v>
       </c>
       <c r="M549" t="s">
-        <v>3519</v>
+        <v>3272</v>
       </c>
       <c r="N549" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D550" t="s">
-        <v>3460</v>
+        <v>3273</v>
       </c>
       <c r="E550" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F550" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G550" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H550" t="s">
-        <v>2679</v>
+        <v>3233</v>
       </c>
       <c r="I550" t="s">
-        <v>3520</v>
+        <v>3274</v>
       </c>
       <c r="J550"/>
       <c r="K550" t="s">
-        <v>3521</v>
+        <v>3275</v>
       </c>
       <c r="L550" t="s">
-        <v>3522</v>
+        <v>3276</v>
       </c>
       <c r="M550" t="s">
-        <v>3523</v>
+        <v>3277</v>
       </c>
       <c r="N550" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>2584</v>
+        <v>1208</v>
       </c>
       <c r="D551" t="s">
-        <v>3482</v>
+        <v>3278</v>
       </c>
       <c r="E551" t="s">
-        <v>2586</v>
+        <v>500</v>
       </c>
       <c r="F551" t="s">
-        <v>2587</v>
+        <v>2909</v>
       </c>
       <c r="G551" t="s">
-        <v>2588</v>
+        <v>502</v>
       </c>
       <c r="H551" t="s">
-        <v>2723</v>
+        <v>3233</v>
       </c>
       <c r="I551" t="s">
-        <v>3524</v>
+        <v>3279</v>
       </c>
       <c r="J551"/>
       <c r="K551" t="s">
-        <v>3525</v>
+        <v>3280</v>
       </c>
       <c r="L551" t="s">
-        <v>3526</v>
+        <v>3281</v>
       </c>
       <c r="M551" t="s">
-        <v>3527</v>
+        <v>3282</v>
       </c>
       <c r="N551" t="s">
-        <v>2594</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D552" t="s">
-        <v>3460</v>
+        <v>3283</v>
       </c>
       <c r="E552" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F552" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G552" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H552" t="s">
-        <v>2690</v>
+        <v>3284</v>
       </c>
       <c r="I552" t="s">
-        <v>3528</v>
+        <v>3285</v>
       </c>
       <c r="J552"/>
       <c r="K552" t="s">
-        <v>3529</v>
+        <v>3286</v>
       </c>
       <c r="L552" t="s">
-        <v>3530</v>
+        <v>3287</v>
       </c>
       <c r="M552" t="s">
-        <v>3531</v>
+        <v>3288</v>
       </c>
       <c r="N552" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D553" t="s">
-        <v>3460</v>
+        <v>3289</v>
       </c>
       <c r="E553" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F553" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G553" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H553" t="s">
-        <v>2747</v>
+        <v>3284</v>
       </c>
       <c r="I553" t="s">
-        <v>3532</v>
+        <v>3290</v>
       </c>
       <c r="J553"/>
       <c r="K553" t="s">
-        <v>3533</v>
+        <v>3291</v>
       </c>
       <c r="L553" t="s">
-        <v>3534</v>
+        <v>3292</v>
       </c>
       <c r="M553" t="s">
-        <v>3535</v>
+        <v>3293</v>
       </c>
       <c r="N553" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D554" t="s">
-        <v>3460</v>
+        <v>3294</v>
       </c>
       <c r="E554" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F554" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G554" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H554" t="s">
-        <v>2812</v>
+        <v>3284</v>
       </c>
       <c r="I554" t="s">
-        <v>3536</v>
+        <v>3295</v>
       </c>
       <c r="J554"/>
       <c r="K554" t="s">
-        <v>3537</v>
+        <v>3296</v>
       </c>
       <c r="L554" t="s">
-        <v>3538</v>
+        <v>3297</v>
       </c>
       <c r="M554" t="s">
-        <v>3539</v>
+        <v>3298</v>
       </c>
       <c r="N554" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D555" t="s">
-        <v>3460</v>
+        <v>3299</v>
       </c>
       <c r="E555" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F555" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G555" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H555" t="s">
-        <v>2837</v>
+        <v>3284</v>
       </c>
       <c r="I555" t="s">
-        <v>3540</v>
+        <v>3300</v>
       </c>
       <c r="J555"/>
       <c r="K555" t="s">
-        <v>3541</v>
+        <v>3301</v>
       </c>
       <c r="L555" t="s">
-        <v>3542</v>
+        <v>3302</v>
       </c>
       <c r="M555" t="s">
-        <v>3543</v>
+        <v>3303</v>
       </c>
       <c r="N555" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>2950</v>
+        <v>2653</v>
       </c>
       <c r="D556" t="s">
-        <v>3507</v>
+        <v>3304</v>
       </c>
       <c r="E556" t="s">
-        <v>2952</v>
+        <v>451</v>
       </c>
       <c r="F556" t="s">
-        <v>2953</v>
+        <v>2655</v>
       </c>
       <c r="G556" t="s">
-        <v>2954</v>
+        <v>452</v>
       </c>
       <c r="H556" t="s">
-        <v>3023</v>
+        <v>3284</v>
       </c>
       <c r="I556" t="s">
-        <v>3544</v>
+        <v>3305</v>
       </c>
       <c r="J556"/>
       <c r="K556" t="s">
-        <v>3545</v>
+        <v>3306</v>
       </c>
       <c r="L556" t="s">
-        <v>3546</v>
+        <v>3307</v>
       </c>
       <c r="M556" t="s">
-        <v>3547</v>
+        <v>3308</v>
       </c>
       <c r="N556" t="s">
-        <v>2960</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D557" t="s">
-        <v>3482</v>
+        <v>3309</v>
       </c>
       <c r="E557" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F557" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G557" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H557" t="s">
-        <v>2737</v>
+        <v>3284</v>
       </c>
       <c r="I557" t="s">
-        <v>3548</v>
+        <v>3310</v>
       </c>
       <c r="J557"/>
       <c r="K557" t="s">
-        <v>3549</v>
+        <v>3311</v>
       </c>
       <c r="L557" t="s">
-        <v>3550</v>
+        <v>3312</v>
       </c>
       <c r="M557" t="s">
-        <v>3551</v>
+        <v>3313</v>
       </c>
       <c r="N557" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D558" t="s">
-        <v>3482</v>
+        <v>3314</v>
       </c>
       <c r="E558" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F558" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G558" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H558" t="s">
-        <v>2703</v>
+        <v>3284</v>
       </c>
       <c r="I558" t="s">
-        <v>3552</v>
+        <v>3315</v>
       </c>
       <c r="J558"/>
       <c r="K558" t="s">
-        <v>3553</v>
+        <v>3316</v>
       </c>
       <c r="L558" t="s">
-        <v>3554</v>
+        <v>3317</v>
       </c>
       <c r="M558" t="s">
-        <v>3555</v>
+        <v>3318</v>
       </c>
       <c r="N558" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D559" t="s">
-        <v>3482</v>
+        <v>3319</v>
       </c>
       <c r="E559" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F559" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G559" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H559" t="s">
-        <v>2900</v>
+        <v>3284</v>
       </c>
       <c r="I559" t="s">
-        <v>3556</v>
+        <v>3320</v>
       </c>
       <c r="J559"/>
       <c r="K559" t="s">
-        <v>3557</v>
+        <v>3321</v>
       </c>
       <c r="L559" t="s">
-        <v>3558</v>
+        <v>3322</v>
       </c>
       <c r="M559" t="s">
-        <v>3559</v>
+        <v>3323</v>
       </c>
       <c r="N559" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D560" t="s">
-        <v>3482</v>
+        <v>3324</v>
       </c>
       <c r="E560" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F560" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G560" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H560" t="s">
-        <v>2626</v>
+        <v>3284</v>
       </c>
       <c r="I560" t="s">
-        <v>3560</v>
+        <v>3325</v>
       </c>
       <c r="J560"/>
       <c r="K560" t="s">
-        <v>3561</v>
+        <v>3326</v>
       </c>
       <c r="L560" t="s">
-        <v>3562</v>
+        <v>3327</v>
       </c>
       <c r="M560" t="s">
-        <v>3563</v>
+        <v>3328</v>
       </c>
       <c r="N560" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>2584</v>
+        <v>2653</v>
       </c>
       <c r="D561" t="s">
-        <v>3482</v>
+        <v>3329</v>
       </c>
       <c r="E561" t="s">
-        <v>2586</v>
+        <v>451</v>
       </c>
       <c r="F561" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G561" t="s">
-        <v>2588</v>
+        <v>452</v>
       </c>
       <c r="H561" t="s">
-        <v>2595</v>
+        <v>3284</v>
       </c>
       <c r="I561" t="s">
-        <v>3564</v>
+        <v>3330</v>
       </c>
       <c r="J561"/>
       <c r="K561" t="s">
-        <v>3565</v>
+        <v>3331</v>
       </c>
       <c r="L561" t="s">
-        <v>3566</v>
+        <v>3332</v>
       </c>
       <c r="M561" t="s">
-        <v>3567</v>
+        <v>3333</v>
       </c>
       <c r="N561" t="s">
-        <v>2594</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D562" t="s">
-        <v>3482</v>
+        <v>3334</v>
       </c>
       <c r="E562" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F562" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G562" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H562" t="s">
-        <v>2910</v>
+        <v>3335</v>
       </c>
       <c r="I562" t="s">
-        <v>3568</v>
+        <v>3336</v>
       </c>
       <c r="J562"/>
       <c r="K562" t="s">
-        <v>3569</v>
+        <v>3337</v>
       </c>
       <c r="L562" t="s">
-        <v>3570</v>
+        <v>3338</v>
       </c>
       <c r="M562" t="s">
-        <v>3571</v>
+        <v>3339</v>
       </c>
       <c r="N562" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D563" t="s">
-        <v>3460</v>
+        <v>3340</v>
       </c>
       <c r="E563" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F563" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G563" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H563" t="s">
-        <v>2827</v>
+        <v>3335</v>
       </c>
       <c r="I563" t="s">
-        <v>3572</v>
+        <v>3341</v>
       </c>
       <c r="J563"/>
       <c r="K563" t="s">
-        <v>3573</v>
+        <v>3342</v>
       </c>
       <c r="L563" t="s">
-        <v>3574</v>
+        <v>3343</v>
       </c>
       <c r="M563" t="s">
-        <v>3575</v>
+        <v>3344</v>
       </c>
       <c r="N563" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D564" t="s">
-        <v>3460</v>
+        <v>3345</v>
       </c>
       <c r="E564" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F564" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G564" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H564" t="s">
-        <v>2915</v>
+        <v>3335</v>
       </c>
       <c r="I564" t="s">
-        <v>3576</v>
+        <v>3346</v>
       </c>
       <c r="J564"/>
       <c r="K564" t="s">
-        <v>3577</v>
+        <v>3347</v>
       </c>
       <c r="L564" t="s">
-        <v>3578</v>
+        <v>3348</v>
       </c>
       <c r="M564" t="s">
-        <v>3579</v>
+        <v>3349</v>
       </c>
       <c r="N564" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D565" t="s">
-        <v>3482</v>
+        <v>3350</v>
       </c>
       <c r="E565" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F565" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G565" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H565" t="s">
-        <v>2610</v>
+        <v>3335</v>
       </c>
       <c r="I565" t="s">
-        <v>3580</v>
+        <v>3351</v>
       </c>
       <c r="J565"/>
       <c r="K565" t="s">
-        <v>3581</v>
+        <v>3352</v>
       </c>
       <c r="L565" t="s">
-        <v>3582</v>
+        <v>3353</v>
       </c>
       <c r="M565" t="s">
-        <v>3583</v>
+        <v>3354</v>
       </c>
       <c r="N565" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D566" t="s">
-        <v>3482</v>
+        <v>3355</v>
       </c>
       <c r="E566" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F566" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G566" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H566" t="s">
-        <v>2827</v>
+        <v>3335</v>
       </c>
       <c r="I566" t="s">
-        <v>3584</v>
+        <v>3356</v>
       </c>
       <c r="J566"/>
       <c r="K566" t="s">
-        <v>3585</v>
+        <v>3357</v>
       </c>
       <c r="L566" t="s">
-        <v>3586</v>
+        <v>3358</v>
       </c>
       <c r="M566" t="s">
-        <v>3587</v>
+        <v>3359</v>
       </c>
       <c r="N566" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D567" t="s">
-        <v>3482</v>
+        <v>3360</v>
       </c>
       <c r="E567" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F567" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G567" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H567" t="s">
-        <v>2915</v>
+        <v>3335</v>
       </c>
       <c r="I567" t="s">
-        <v>3588</v>
+        <v>3361</v>
       </c>
       <c r="J567"/>
       <c r="K567" t="s">
-        <v>3589</v>
+        <v>3362</v>
       </c>
       <c r="L567" t="s">
-        <v>3590</v>
+        <v>3363</v>
       </c>
       <c r="M567" t="s">
-        <v>3591</v>
+        <v>3364</v>
       </c>
       <c r="N567" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D568" t="s">
-        <v>3482</v>
+        <v>3365</v>
       </c>
       <c r="E568" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F568" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G568" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H568" t="s">
-        <v>2605</v>
+        <v>3335</v>
       </c>
       <c r="I568" t="s">
-        <v>3592</v>
+        <v>3366</v>
       </c>
       <c r="J568"/>
       <c r="K568" t="s">
-        <v>3593</v>
+        <v>3367</v>
       </c>
       <c r="L568" t="s">
-        <v>3594</v>
+        <v>3368</v>
       </c>
       <c r="M568" t="s">
-        <v>3595</v>
+        <v>3369</v>
       </c>
       <c r="N568" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D569" t="s">
-        <v>3460</v>
+        <v>3370</v>
       </c>
       <c r="E569" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F569" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G569" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H569" t="s">
-        <v>2595</v>
+        <v>3335</v>
       </c>
       <c r="I569" t="s">
-        <v>3596</v>
+        <v>3371</v>
       </c>
       <c r="J569"/>
       <c r="K569" t="s">
-        <v>3597</v>
+        <v>3372</v>
       </c>
       <c r="L569" t="s">
-        <v>3598</v>
+        <v>3373</v>
       </c>
       <c r="M569" t="s">
-        <v>3599</v>
+        <v>3374</v>
       </c>
       <c r="N569" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D570" t="s">
-        <v>3482</v>
+        <v>3375</v>
       </c>
       <c r="E570" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F570" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G570" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H570" t="s">
-        <v>2679</v>
+        <v>3335</v>
       </c>
       <c r="I570" t="s">
-        <v>3600</v>
+        <v>3376</v>
       </c>
       <c r="J570"/>
       <c r="K570" t="s">
-        <v>3601</v>
+        <v>3377</v>
       </c>
       <c r="L570" t="s">
-        <v>3602</v>
+        <v>3378</v>
       </c>
       <c r="M570" t="s">
-        <v>3603</v>
+        <v>3379</v>
       </c>
       <c r="N570" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D571" t="s">
-        <v>3482</v>
+        <v>3380</v>
       </c>
       <c r="E571" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F571" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G571" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H571" t="s">
-        <v>2674</v>
+        <v>3335</v>
       </c>
       <c r="I571" t="s">
-        <v>3604</v>
+        <v>3381</v>
       </c>
       <c r="J571"/>
       <c r="K571" t="s">
-        <v>3605</v>
+        <v>3382</v>
       </c>
       <c r="L571" t="s">
-        <v>3606</v>
+        <v>3383</v>
       </c>
       <c r="M571" t="s">
-        <v>3607</v>
+        <v>3384</v>
       </c>
       <c r="N571" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D572" t="s">
-        <v>3482</v>
+        <v>3385</v>
       </c>
       <c r="E572" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F572" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G572" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H572" t="s">
-        <v>2837</v>
+        <v>3335</v>
       </c>
       <c r="I572" t="s">
-        <v>3608</v>
+        <v>3386</v>
       </c>
       <c r="J572"/>
       <c r="K572" t="s">
-        <v>3609</v>
+        <v>3387</v>
       </c>
       <c r="L572" t="s">
-        <v>3610</v>
+        <v>3388</v>
       </c>
       <c r="M572" t="s">
-        <v>3611</v>
+        <v>3389</v>
       </c>
       <c r="N572" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>2584</v>
+        <v>1237</v>
       </c>
       <c r="D573" t="s">
-        <v>3460</v>
+        <v>3390</v>
       </c>
       <c r="E573" t="s">
-        <v>2586</v>
+        <v>337</v>
       </c>
       <c r="F573" t="s">
-        <v>2587</v>
+        <v>2655</v>
       </c>
       <c r="G573" t="s">
-        <v>2588</v>
+        <v>339</v>
       </c>
       <c r="H573" t="s">
-        <v>2737</v>
+        <v>3335</v>
       </c>
       <c r="I573" t="s">
-        <v>3612</v>
+        <v>3391</v>
       </c>
       <c r="J573"/>
       <c r="K573" t="s">
-        <v>3613</v>
+        <v>3392</v>
       </c>
       <c r="L573" t="s">
-        <v>3614</v>
+        <v>3393</v>
       </c>
       <c r="M573" t="s">
-        <v>3615</v>
+        <v>3394</v>
       </c>
       <c r="N573" t="s">
-        <v>2594</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D574" t="s">
-        <v>3482</v>
+        <v>3395</v>
       </c>
       <c r="E574" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F574" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G574" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H574" t="s">
-        <v>2798</v>
+        <v>2952</v>
       </c>
       <c r="I574" t="s">
-        <v>3616</v>
+        <v>3396</v>
       </c>
       <c r="J574"/>
       <c r="K574" t="s">
-        <v>3617</v>
+        <v>3397</v>
       </c>
       <c r="L574" t="s">
-        <v>3618</v>
+        <v>3398</v>
       </c>
       <c r="M574" t="s">
-        <v>3619</v>
+        <v>3399</v>
       </c>
       <c r="N574" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>2950</v>
+        <v>2929</v>
       </c>
       <c r="D575" t="s">
-        <v>3507</v>
+        <v>3400</v>
       </c>
       <c r="E575" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G575" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H575" t="s">
         <v>2952</v>
       </c>
-      <c r="F575" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I575" t="s">
-        <v>3620</v>
+        <v>3401</v>
       </c>
       <c r="J575"/>
       <c r="K575" t="s">
-        <v>3621</v>
+        <v>3402</v>
       </c>
       <c r="L575" t="s">
-        <v>3622</v>
+        <v>3403</v>
       </c>
       <c r="M575" t="s">
-        <v>3623</v>
+        <v>3404</v>
       </c>
       <c r="N575" t="s">
-        <v>2960</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D576" t="s">
-        <v>3460</v>
+        <v>3405</v>
       </c>
       <c r="E576" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F576" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G576" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H576" t="s">
-        <v>2674</v>
+        <v>2952</v>
       </c>
       <c r="I576" t="s">
-        <v>3624</v>
+        <v>3406</v>
       </c>
       <c r="J576"/>
       <c r="K576" t="s">
-        <v>3625</v>
+        <v>3407</v>
       </c>
       <c r="L576" t="s">
-        <v>3626</v>
+        <v>3408</v>
       </c>
       <c r="M576" t="s">
-        <v>3627</v>
+        <v>3409</v>
       </c>
       <c r="N576" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D577" t="s">
-        <v>3482</v>
+        <v>3410</v>
       </c>
       <c r="E577" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F577" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G577" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H577" t="s">
-        <v>2752</v>
+        <v>2952</v>
       </c>
       <c r="I577" t="s">
-        <v>3628</v>
+        <v>3411</v>
       </c>
       <c r="J577"/>
       <c r="K577" t="s">
-        <v>3629</v>
+        <v>3412</v>
       </c>
       <c r="L577" t="s">
-        <v>3630</v>
+        <v>3413</v>
       </c>
       <c r="M577" t="s">
-        <v>3631</v>
+        <v>3414</v>
       </c>
       <c r="N577" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D578" t="s">
-        <v>3460</v>
+        <v>3415</v>
       </c>
       <c r="E578" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F578" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G578" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H578" t="s">
-        <v>2862</v>
+        <v>2952</v>
       </c>
       <c r="I578" t="s">
-        <v>3632</v>
+        <v>3416</v>
       </c>
       <c r="J578"/>
       <c r="K578" t="s">
-        <v>3633</v>
+        <v>3417</v>
       </c>
       <c r="L578" t="s">
-        <v>3634</v>
+        <v>3418</v>
       </c>
       <c r="M578" t="s">
-        <v>3635</v>
+        <v>3419</v>
       </c>
       <c r="N578" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D579" t="s">
-        <v>3482</v>
+        <v>3420</v>
       </c>
       <c r="E579" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F579" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G579" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H579" t="s">
-        <v>2708</v>
+        <v>2952</v>
       </c>
       <c r="I579" t="s">
-        <v>3636</v>
+        <v>3421</v>
       </c>
       <c r="J579"/>
       <c r="K579" t="s">
-        <v>3637</v>
+        <v>3422</v>
       </c>
       <c r="L579" t="s">
-        <v>3638</v>
+        <v>3423</v>
       </c>
       <c r="M579" t="s">
-        <v>3639</v>
+        <v>3424</v>
       </c>
       <c r="N579" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>2950</v>
+        <v>2929</v>
       </c>
       <c r="D580" t="s">
-        <v>3469</v>
+        <v>3425</v>
       </c>
       <c r="E580" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G580" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H580" t="s">
         <v>2952</v>
       </c>
-      <c r="F580" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I580" t="s">
-        <v>3640</v>
+        <v>3426</v>
       </c>
       <c r="J580"/>
       <c r="K580" t="s">
-        <v>3641</v>
+        <v>3427</v>
       </c>
       <c r="L580" t="s">
-        <v>3642</v>
+        <v>3428</v>
       </c>
       <c r="M580" t="s">
-        <v>3643</v>
+        <v>3429</v>
       </c>
       <c r="N580" t="s">
-        <v>2960</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D581" t="s">
-        <v>3460</v>
+        <v>3430</v>
       </c>
       <c r="E581" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F581" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G581" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H581" t="s">
-        <v>2900</v>
+        <v>2952</v>
       </c>
       <c r="I581" t="s">
-        <v>3644</v>
+        <v>3431</v>
       </c>
       <c r="J581"/>
       <c r="K581" t="s">
-        <v>3645</v>
+        <v>3432</v>
       </c>
       <c r="L581" t="s">
-        <v>3646</v>
+        <v>3433</v>
       </c>
       <c r="M581" t="s">
-        <v>3647</v>
+        <v>3434</v>
       </c>
       <c r="N581" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D582" t="s">
-        <v>3482</v>
+        <v>3435</v>
       </c>
       <c r="E582" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F582" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G582" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H582" t="s">
-        <v>2713</v>
+        <v>3436</v>
       </c>
       <c r="I582" t="s">
-        <v>3648</v>
+        <v>3437</v>
       </c>
       <c r="J582"/>
       <c r="K582" t="s">
-        <v>3649</v>
+        <v>3438</v>
       </c>
       <c r="L582" t="s">
-        <v>3650</v>
+        <v>3439</v>
       </c>
       <c r="M582" t="s">
-        <v>3651</v>
+        <v>3440</v>
       </c>
       <c r="N582" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D583" t="s">
-        <v>3460</v>
+        <v>3441</v>
       </c>
       <c r="E583" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F583" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G583" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H583" t="s">
-        <v>2708</v>
+        <v>2952</v>
       </c>
       <c r="I583" t="s">
-        <v>3652</v>
+        <v>3442</v>
       </c>
       <c r="J583"/>
       <c r="K583" t="s">
-        <v>3653</v>
+        <v>3443</v>
       </c>
       <c r="L583" t="s">
-        <v>3654</v>
+        <v>3444</v>
       </c>
       <c r="M583" t="s">
-        <v>3655</v>
+        <v>3445</v>
       </c>
       <c r="N583" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>2584</v>
+        <v>2929</v>
       </c>
       <c r="D584" t="s">
-        <v>3482</v>
+        <v>3446</v>
       </c>
       <c r="E584" t="s">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="F584" t="s">
-        <v>2587</v>
+        <v>2932</v>
       </c>
       <c r="G584" t="s">
-        <v>2588</v>
+        <v>2933</v>
       </c>
       <c r="H584" t="s">
-        <v>2862</v>
+        <v>2952</v>
       </c>
       <c r="I584" t="s">
-        <v>3656</v>
+        <v>3447</v>
       </c>
       <c r="J584"/>
       <c r="K584" t="s">
-        <v>3657</v>
+        <v>3448</v>
       </c>
       <c r="L584" t="s">
-        <v>3658</v>
+        <v>3449</v>
       </c>
       <c r="M584" t="s">
-        <v>3659</v>
+        <v>3450</v>
       </c>
       <c r="N584" t="s">
-        <v>2594</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D585" t="s">
-        <v>3460</v>
+        <v>3451</v>
       </c>
       <c r="E585" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F585" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G585" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H585" t="s">
-        <v>2895</v>
+        <v>2712</v>
       </c>
       <c r="I585" t="s">
-        <v>3660</v>
+        <v>3452</v>
       </c>
       <c r="J585"/>
       <c r="K585" t="s">
-        <v>3661</v>
+        <v>3453</v>
       </c>
       <c r="L585" t="s">
-        <v>3662</v>
+        <v>3454</v>
       </c>
       <c r="M585" t="s">
-        <v>3663</v>
+        <v>3455</v>
       </c>
       <c r="N585" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D586" t="s">
-        <v>3460</v>
+        <v>3451</v>
       </c>
       <c r="E586" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F586" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G586" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H586" t="s">
-        <v>2798</v>
+        <v>2898</v>
       </c>
       <c r="I586" t="s">
-        <v>3664</v>
+        <v>3456</v>
       </c>
       <c r="J586"/>
       <c r="K586" t="s">
-        <v>3665</v>
+        <v>3457</v>
       </c>
       <c r="L586" t="s">
-        <v>3666</v>
+        <v>3458</v>
       </c>
       <c r="M586" t="s">
-        <v>3667</v>
+        <v>3459</v>
       </c>
       <c r="N586" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>2584</v>
+        <v>2940</v>
       </c>
       <c r="D587" t="s">
-        <v>3482</v>
+        <v>3460</v>
       </c>
       <c r="E587" t="s">
-        <v>2586</v>
+        <v>2942</v>
       </c>
       <c r="F587" t="s">
-        <v>2587</v>
+        <v>2943</v>
       </c>
       <c r="G587" t="s">
-        <v>2588</v>
+        <v>2944</v>
       </c>
       <c r="H587" t="s">
-        <v>2653</v>
+        <v>3014</v>
       </c>
       <c r="I587" t="s">
-        <v>3668</v>
+        <v>3461</v>
       </c>
       <c r="J587"/>
       <c r="K587" t="s">
-        <v>3669</v>
+        <v>3462</v>
       </c>
       <c r="L587" t="s">
-        <v>3670</v>
+        <v>3463</v>
       </c>
       <c r="M587" t="s">
-        <v>3671</v>
+        <v>3464</v>
       </c>
       <c r="N587" t="s">
-        <v>2594</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D588" t="s">
-        <v>3460</v>
+        <v>3451</v>
       </c>
       <c r="E588" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F588" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G588" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H588" t="s">
-        <v>2626</v>
+        <v>2596</v>
       </c>
       <c r="I588" t="s">
-        <v>3672</v>
+        <v>3465</v>
       </c>
       <c r="J588"/>
       <c r="K588" t="s">
-        <v>3673</v>
+        <v>3466</v>
       </c>
       <c r="L588" t="s">
-        <v>3674</v>
+        <v>3467</v>
       </c>
       <c r="M588" t="s">
-        <v>3675</v>
+        <v>3468</v>
       </c>
       <c r="N588" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="D589" t="s">
-        <v>3482</v>
+        <v>3451</v>
       </c>
       <c r="E589" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="F589" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="G589" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="H589" t="s">
-        <v>2747</v>
+        <v>2741</v>
       </c>
       <c r="I589" t="s">
-        <v>3676</v>
+        <v>3469</v>
       </c>
       <c r="J589"/>
       <c r="K589" t="s">
-        <v>3677</v>
+        <v>3470</v>
       </c>
       <c r="L589" t="s">
-        <v>3678</v>
+        <v>3471</v>
       </c>
       <c r="M589" t="s">
-        <v>3679</v>
+        <v>3472</v>
       </c>
       <c r="N589" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D590" t="s">
-        <v>3680</v>
+        <v>3473</v>
       </c>
       <c r="E590" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F590" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G590" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H590" t="s">
-        <v>1038</v>
+        <v>2883</v>
       </c>
       <c r="I590" t="s">
-        <v>3681</v>
+        <v>3474</v>
       </c>
       <c r="J590"/>
       <c r="K590" t="s">
-        <v>3682</v>
+        <v>3475</v>
       </c>
       <c r="L590" t="s">
-        <v>3683</v>
+        <v>3476</v>
       </c>
       <c r="M590" t="s">
-        <v>3684</v>
+        <v>3477</v>
       </c>
       <c r="N590" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D591" t="s">
-        <v>3685</v>
+        <v>3460</v>
       </c>
       <c r="E591" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F591" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G591" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H591" t="s">
-        <v>1038</v>
+        <v>2998</v>
       </c>
       <c r="I591" t="s">
-        <v>3686</v>
+        <v>3478</v>
       </c>
       <c r="J591"/>
       <c r="K591" t="s">
-        <v>3687</v>
+        <v>3479</v>
       </c>
       <c r="L591" t="s">
-        <v>3688</v>
+        <v>3480</v>
       </c>
       <c r="M591" t="s">
-        <v>3689</v>
+        <v>3481</v>
       </c>
       <c r="N591" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D592" t="s">
-        <v>3680</v>
+        <v>3451</v>
       </c>
       <c r="E592" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F592" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G592" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H592" t="s">
-        <v>3690</v>
+        <v>2692</v>
       </c>
       <c r="I592" t="s">
-        <v>3691</v>
+        <v>3482</v>
       </c>
       <c r="J592"/>
       <c r="K592" t="s">
-        <v>3692</v>
+        <v>3483</v>
       </c>
       <c r="L592" t="s">
-        <v>3693</v>
+        <v>3484</v>
       </c>
       <c r="M592" t="s">
-        <v>3694</v>
+        <v>3485</v>
       </c>
       <c r="N592" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D593" t="s">
-        <v>3680</v>
+        <v>3451</v>
       </c>
       <c r="E593" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F593" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G593" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H593" t="s">
-        <v>2931</v>
+        <v>2644</v>
       </c>
       <c r="I593" t="s">
-        <v>3695</v>
+        <v>3486</v>
       </c>
       <c r="J593"/>
       <c r="K593" t="s">
-        <v>3696</v>
+        <v>3487</v>
       </c>
       <c r="L593" t="s">
-        <v>3697</v>
+        <v>3488</v>
       </c>
       <c r="M593" t="s">
-        <v>3698</v>
+        <v>3489</v>
       </c>
       <c r="N593" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D594" t="s">
-        <v>3685</v>
+        <v>3473</v>
       </c>
       <c r="E594" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F594" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G594" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H594" t="s">
-        <v>2931</v>
+        <v>2679</v>
       </c>
       <c r="I594" t="s">
-        <v>3699</v>
+        <v>3490</v>
       </c>
       <c r="J594"/>
       <c r="K594" t="s">
-        <v>3700</v>
+        <v>3491</v>
       </c>
       <c r="L594" t="s">
-        <v>3701</v>
+        <v>3492</v>
       </c>
       <c r="M594" t="s">
-        <v>3702</v>
+        <v>3493</v>
       </c>
       <c r="N594" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D595" t="s">
-        <v>3685</v>
+        <v>3473</v>
       </c>
       <c r="E595" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F595" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G595" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H595" t="s">
-        <v>3690</v>
+        <v>2801</v>
       </c>
       <c r="I595" t="s">
-        <v>3703</v>
+        <v>3494</v>
       </c>
       <c r="J595"/>
       <c r="K595" t="s">
-        <v>3704</v>
+        <v>3495</v>
       </c>
       <c r="L595" t="s">
-        <v>3705</v>
+        <v>3496</v>
       </c>
       <c r="M595" t="s">
-        <v>3706</v>
+        <v>3497</v>
       </c>
       <c r="N595" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>1009</v>
+        <v>2940</v>
       </c>
       <c r="D596" t="s">
-        <v>3685</v>
+        <v>3498</v>
       </c>
       <c r="E596" t="s">
-        <v>1011</v>
+        <v>2942</v>
       </c>
       <c r="F596" t="s">
-        <v>2921</v>
+        <v>2943</v>
       </c>
       <c r="G596" t="s">
-        <v>1013</v>
+        <v>2944</v>
       </c>
       <c r="H596" t="s">
-        <v>2922</v>
+        <v>3009</v>
       </c>
       <c r="I596" t="s">
-        <v>3707</v>
+        <v>3499</v>
       </c>
       <c r="J596"/>
       <c r="K596" t="s">
-        <v>3708</v>
+        <v>3500</v>
       </c>
       <c r="L596" t="s">
-        <v>3709</v>
+        <v>3501</v>
       </c>
       <c r="M596" t="s">
-        <v>3710</v>
+        <v>3502</v>
       </c>
       <c r="N596" t="s">
-        <v>1019</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>1009</v>
+        <v>2575</v>
       </c>
       <c r="D597" t="s">
-        <v>3680</v>
+        <v>3451</v>
       </c>
       <c r="E597" t="s">
-        <v>1011</v>
+        <v>2577</v>
       </c>
       <c r="F597" t="s">
-        <v>2921</v>
+        <v>2578</v>
       </c>
       <c r="G597" t="s">
-        <v>1013</v>
+        <v>2579</v>
       </c>
       <c r="H597" t="s">
-        <v>2922</v>
+        <v>2702</v>
       </c>
       <c r="I597" t="s">
-        <v>3711</v>
+        <v>3503</v>
       </c>
       <c r="J597"/>
       <c r="K597" t="s">
-        <v>3712</v>
+        <v>3504</v>
       </c>
       <c r="L597" t="s">
-        <v>3713</v>
+        <v>3505</v>
       </c>
       <c r="M597" t="s">
-        <v>3714</v>
+        <v>3506</v>
       </c>
       <c r="N597" t="s">
-        <v>1019</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D598" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E598" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F598" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G598" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H598" t="s">
-        <v>1124</v>
+        <v>2601</v>
       </c>
       <c r="I598" t="s">
-        <v>3716</v>
+        <v>3507</v>
       </c>
       <c r="J598"/>
       <c r="K598" t="s">
-        <v>3717</v>
+        <v>3508</v>
       </c>
       <c r="L598" t="s">
-        <v>3718</v>
+        <v>3509</v>
       </c>
       <c r="M598" t="s">
-        <v>3719</v>
+        <v>3510</v>
       </c>
       <c r="N598" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D599" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E599" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F599" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G599" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H599" t="s">
-        <v>2905</v>
+        <v>2668</v>
       </c>
       <c r="I599" t="s">
-        <v>3721</v>
+        <v>3511</v>
       </c>
       <c r="J599"/>
       <c r="K599" t="s">
-        <v>3722</v>
+        <v>3512</v>
       </c>
       <c r="L599" t="s">
-        <v>3723</v>
+        <v>3513</v>
       </c>
       <c r="M599" t="s">
-        <v>3724</v>
+        <v>3514</v>
       </c>
       <c r="N599" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D600" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E600" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F600" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G600" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H600" t="s">
-        <v>2890</v>
+        <v>2712</v>
       </c>
       <c r="I600" t="s">
-        <v>3725</v>
+        <v>3515</v>
       </c>
       <c r="J600"/>
       <c r="K600" t="s">
-        <v>3726</v>
+        <v>3516</v>
       </c>
       <c r="L600" t="s">
-        <v>3727</v>
+        <v>3517</v>
       </c>
       <c r="M600" t="s">
-        <v>3728</v>
+        <v>3518</v>
       </c>
       <c r="N600" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D601" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E601" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F601" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G601" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H601" t="s">
-        <v>2877</v>
+        <v>2679</v>
       </c>
       <c r="I601" t="s">
-        <v>3729</v>
+        <v>3519</v>
       </c>
       <c r="J601"/>
       <c r="K601" t="s">
-        <v>3730</v>
+        <v>3520</v>
       </c>
       <c r="L601" t="s">
-        <v>3731</v>
+        <v>3521</v>
       </c>
       <c r="M601" t="s">
-        <v>3732</v>
+        <v>3522</v>
       </c>
       <c r="N601" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D602" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E602" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F602" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G602" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H602" t="s">
-        <v>2842</v>
+        <v>2736</v>
       </c>
       <c r="I602" t="s">
-        <v>3733</v>
+        <v>3523</v>
       </c>
       <c r="J602"/>
       <c r="K602" t="s">
-        <v>3734</v>
+        <v>3524</v>
       </c>
       <c r="L602" t="s">
-        <v>3735</v>
+        <v>3525</v>
       </c>
       <c r="M602" t="s">
-        <v>3736</v>
+        <v>3526</v>
       </c>
       <c r="N602" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D603" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E603" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F603" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G603" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H603" t="s">
-        <v>2685</v>
+        <v>2801</v>
       </c>
       <c r="I603" t="s">
-        <v>3737</v>
+        <v>3527</v>
       </c>
       <c r="J603"/>
       <c r="K603" t="s">
-        <v>3738</v>
+        <v>3528</v>
       </c>
       <c r="L603" t="s">
-        <v>3739</v>
+        <v>3529</v>
       </c>
       <c r="M603" t="s">
-        <v>3740</v>
+        <v>3530</v>
       </c>
       <c r="N603" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D604" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E604" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F604" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G604" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H604" t="s">
-        <v>2778</v>
+        <v>2825</v>
       </c>
       <c r="I604" t="s">
-        <v>3741</v>
+        <v>3531</v>
       </c>
       <c r="J604"/>
       <c r="K604" t="s">
-        <v>3742</v>
+        <v>3532</v>
       </c>
       <c r="L604" t="s">
-        <v>3743</v>
+        <v>3533</v>
       </c>
       <c r="M604" t="s">
-        <v>3744</v>
+        <v>3534</v>
       </c>
       <c r="N604" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D605" t="s">
-        <v>3720</v>
+        <v>3498</v>
       </c>
       <c r="E605" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F605" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G605" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H605" t="s">
-        <v>1124</v>
+        <v>3014</v>
       </c>
       <c r="I605" t="s">
-        <v>3745</v>
+        <v>3535</v>
       </c>
       <c r="J605"/>
       <c r="K605" t="s">
-        <v>3746</v>
+        <v>3536</v>
       </c>
       <c r="L605" t="s">
-        <v>3747</v>
+        <v>3537</v>
       </c>
       <c r="M605" t="s">
-        <v>3748</v>
+        <v>3538</v>
       </c>
       <c r="N605" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D606" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E606" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F606" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G606" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H606" t="s">
-        <v>2847</v>
+        <v>2726</v>
       </c>
       <c r="I606" t="s">
-        <v>3749</v>
+        <v>3539</v>
       </c>
       <c r="J606"/>
       <c r="K606" t="s">
-        <v>3750</v>
+        <v>3540</v>
       </c>
       <c r="L606" t="s">
-        <v>3751</v>
+        <v>3541</v>
       </c>
       <c r="M606" t="s">
-        <v>3752</v>
+        <v>3542</v>
       </c>
       <c r="N606" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D607" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E607" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F607" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G607" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H607" t="s">
-        <v>2832</v>
+        <v>2692</v>
       </c>
       <c r="I607" t="s">
-        <v>3753</v>
+        <v>3543</v>
       </c>
       <c r="J607"/>
       <c r="K607" t="s">
-        <v>3754</v>
+        <v>3544</v>
       </c>
       <c r="L607" t="s">
-        <v>3755</v>
+        <v>3545</v>
       </c>
       <c r="M607" t="s">
-        <v>3756</v>
+        <v>3546</v>
       </c>
       <c r="N607" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D608" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E608" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F608" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G608" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H608" t="s">
-        <v>2890</v>
+        <v>2888</v>
       </c>
       <c r="I608" t="s">
-        <v>3757</v>
+        <v>3547</v>
       </c>
       <c r="J608"/>
       <c r="K608" t="s">
-        <v>3758</v>
+        <v>3548</v>
       </c>
       <c r="L608" t="s">
-        <v>3759</v>
+        <v>3549</v>
       </c>
       <c r="M608" t="s">
-        <v>3760</v>
+        <v>3550</v>
       </c>
       <c r="N608" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D609" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E609" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F609" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G609" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H609" t="s">
-        <v>2842</v>
+        <v>2617</v>
       </c>
       <c r="I609" t="s">
-        <v>3761</v>
+        <v>3551</v>
       </c>
       <c r="J609"/>
       <c r="K609" t="s">
-        <v>3762</v>
+        <v>3552</v>
       </c>
       <c r="L609" t="s">
-        <v>3763</v>
+        <v>3553</v>
       </c>
       <c r="M609" t="s">
-        <v>3764</v>
+        <v>3554</v>
       </c>
       <c r="N609" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D610" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E610" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F610" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G610" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H610" t="s">
-        <v>2685</v>
+        <v>2586</v>
       </c>
       <c r="I610" t="s">
-        <v>3765</v>
+        <v>3555</v>
       </c>
       <c r="J610"/>
       <c r="K610" t="s">
-        <v>3766</v>
+        <v>3556</v>
       </c>
       <c r="L610" t="s">
-        <v>3767</v>
+        <v>3557</v>
       </c>
       <c r="M610" t="s">
-        <v>3768</v>
+        <v>3558</v>
       </c>
       <c r="N610" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D611" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E611" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F611" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G611" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H611" t="s">
-        <v>2847</v>
+        <v>2898</v>
       </c>
       <c r="I611" t="s">
-        <v>3769</v>
+        <v>3559</v>
       </c>
       <c r="J611"/>
       <c r="K611" t="s">
-        <v>3770</v>
+        <v>3560</v>
       </c>
       <c r="L611" t="s">
-        <v>3771</v>
+        <v>3561</v>
       </c>
       <c r="M611" t="s">
-        <v>3772</v>
+        <v>3562</v>
       </c>
       <c r="N611" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D612" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E612" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F612" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G612" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H612" t="s">
-        <v>2832</v>
+        <v>2815</v>
       </c>
       <c r="I612" t="s">
-        <v>3773</v>
+        <v>3563</v>
       </c>
       <c r="J612"/>
       <c r="K612" t="s">
-        <v>3774</v>
+        <v>3564</v>
       </c>
       <c r="L612" t="s">
-        <v>3775</v>
+        <v>3565</v>
       </c>
       <c r="M612" t="s">
-        <v>3776</v>
+        <v>3566</v>
       </c>
       <c r="N612" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D613" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E613" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F613" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G613" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H613" t="s">
-        <v>2718</v>
+        <v>2903</v>
       </c>
       <c r="I613" t="s">
-        <v>3777</v>
+        <v>3567</v>
       </c>
       <c r="J613"/>
       <c r="K613" t="s">
-        <v>3778</v>
+        <v>3568</v>
       </c>
       <c r="L613" t="s">
-        <v>3779</v>
+        <v>3569</v>
       </c>
       <c r="M613" t="s">
-        <v>3780</v>
+        <v>3570</v>
       </c>
       <c r="N613" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D614" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E614" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F614" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G614" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H614" t="s">
-        <v>2822</v>
+        <v>2601</v>
       </c>
       <c r="I614" t="s">
-        <v>3781</v>
+        <v>3571</v>
       </c>
       <c r="J614"/>
       <c r="K614" t="s">
-        <v>3782</v>
+        <v>3572</v>
       </c>
       <c r="L614" t="s">
-        <v>3783</v>
+        <v>3573</v>
       </c>
       <c r="M614" t="s">
-        <v>3784</v>
+        <v>3574</v>
       </c>
       <c r="N614" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D615" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E615" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F615" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G615" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H615" t="s">
-        <v>2867</v>
+        <v>2815</v>
       </c>
       <c r="I615" t="s">
-        <v>3785</v>
+        <v>3575</v>
       </c>
       <c r="J615"/>
       <c r="K615" t="s">
-        <v>3786</v>
+        <v>3576</v>
       </c>
       <c r="L615" t="s">
-        <v>3787</v>
+        <v>3577</v>
       </c>
       <c r="M615" t="s">
-        <v>3788</v>
+        <v>3578</v>
       </c>
       <c r="N615" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D616" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E616" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F616" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G616" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H616" t="s">
-        <v>2793</v>
+        <v>2903</v>
       </c>
       <c r="I616" t="s">
-        <v>3789</v>
+        <v>3579</v>
       </c>
       <c r="J616"/>
       <c r="K616" t="s">
-        <v>3790</v>
+        <v>3580</v>
       </c>
       <c r="L616" t="s">
-        <v>3791</v>
+        <v>3581</v>
       </c>
       <c r="M616" t="s">
-        <v>3792</v>
+        <v>3582</v>
       </c>
       <c r="N616" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D617" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E617" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F617" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G617" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H617" t="s">
-        <v>2905</v>
+        <v>2596</v>
       </c>
       <c r="I617" t="s">
-        <v>3793</v>
+        <v>3583</v>
       </c>
       <c r="J617"/>
       <c r="K617" t="s">
-        <v>3794</v>
+        <v>3584</v>
       </c>
       <c r="L617" t="s">
-        <v>3795</v>
+        <v>3585</v>
       </c>
       <c r="M617" t="s">
-        <v>3796</v>
+        <v>3586</v>
       </c>
       <c r="N617" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D618" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E618" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F618" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G618" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H618" t="s">
-        <v>2857</v>
+        <v>2586</v>
       </c>
       <c r="I618" t="s">
-        <v>3797</v>
+        <v>3587</v>
       </c>
       <c r="J618"/>
       <c r="K618" t="s">
-        <v>3798</v>
+        <v>3588</v>
       </c>
       <c r="L618" t="s">
-        <v>3799</v>
+        <v>3589</v>
       </c>
       <c r="M618" t="s">
-        <v>3800</v>
+        <v>3590</v>
       </c>
       <c r="N618" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D619" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E619" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F619" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G619" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H619" t="s">
-        <v>2857</v>
+        <v>2668</v>
       </c>
       <c r="I619" t="s">
-        <v>3801</v>
+        <v>3591</v>
       </c>
       <c r="J619"/>
       <c r="K619" t="s">
-        <v>3802</v>
+        <v>3592</v>
       </c>
       <c r="L619" t="s">
-        <v>3803</v>
+        <v>3593</v>
       </c>
       <c r="M619" t="s">
-        <v>3804</v>
+        <v>3594</v>
       </c>
       <c r="N619" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D620" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E620" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F620" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G620" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H620" t="s">
-        <v>2718</v>
+        <v>2663</v>
       </c>
       <c r="I620" t="s">
-        <v>3805</v>
+        <v>3595</v>
       </c>
       <c r="J620"/>
       <c r="K620" t="s">
-        <v>3806</v>
+        <v>3596</v>
       </c>
       <c r="L620" t="s">
-        <v>3807</v>
+        <v>3597</v>
       </c>
       <c r="M620" t="s">
-        <v>3808</v>
+        <v>3598</v>
       </c>
       <c r="N620" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D621" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E621" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F621" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G621" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H621" t="s">
-        <v>2763</v>
+        <v>2825</v>
       </c>
       <c r="I621" t="s">
-        <v>3809</v>
+        <v>3599</v>
       </c>
       <c r="J621"/>
       <c r="K621" t="s">
-        <v>3810</v>
+        <v>3600</v>
       </c>
       <c r="L621" t="s">
-        <v>3811</v>
+        <v>3601</v>
       </c>
       <c r="M621" t="s">
-        <v>3812</v>
+        <v>3602</v>
       </c>
       <c r="N621" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D622" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E622" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F622" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G622" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H622" t="s">
-        <v>2763</v>
+        <v>2726</v>
       </c>
       <c r="I622" t="s">
-        <v>3813</v>
+        <v>3603</v>
       </c>
       <c r="J622"/>
       <c r="K622" t="s">
-        <v>3814</v>
+        <v>3604</v>
       </c>
       <c r="L622" t="s">
-        <v>3815</v>
+        <v>3605</v>
       </c>
       <c r="M622" t="s">
-        <v>3816</v>
+        <v>3606</v>
       </c>
       <c r="N622" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D623" t="s">
-        <v>3715</v>
+        <v>3473</v>
       </c>
       <c r="E623" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F623" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G623" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H623" t="s">
-        <v>2728</v>
+        <v>2787</v>
       </c>
       <c r="I623" t="s">
-        <v>3817</v>
+        <v>3607</v>
       </c>
       <c r="J623"/>
       <c r="K623" t="s">
-        <v>3818</v>
+        <v>3608</v>
       </c>
       <c r="L623" t="s">
-        <v>3819</v>
+        <v>3609</v>
       </c>
       <c r="M623" t="s">
-        <v>3820</v>
+        <v>3610</v>
       </c>
       <c r="N623" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D624" t="s">
-        <v>3720</v>
+        <v>3498</v>
       </c>
       <c r="E624" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F624" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G624" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H624" t="s">
-        <v>2742</v>
+        <v>2998</v>
       </c>
       <c r="I624" t="s">
-        <v>3821</v>
+        <v>3611</v>
       </c>
       <c r="J624"/>
       <c r="K624" t="s">
-        <v>3822</v>
+        <v>3612</v>
       </c>
       <c r="L624" t="s">
-        <v>3823</v>
+        <v>3613</v>
       </c>
       <c r="M624" t="s">
-        <v>3824</v>
+        <v>3614</v>
       </c>
       <c r="N624" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D625" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E625" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F625" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G625" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H625" t="s">
-        <v>2822</v>
+        <v>2663</v>
       </c>
       <c r="I625" t="s">
-        <v>3825</v>
+        <v>3615</v>
       </c>
       <c r="J625"/>
       <c r="K625" t="s">
-        <v>3826</v>
+        <v>3616</v>
       </c>
       <c r="L625" t="s">
-        <v>3827</v>
+        <v>3617</v>
       </c>
       <c r="M625" t="s">
-        <v>3828</v>
+        <v>3618</v>
       </c>
       <c r="N625" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D626" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E626" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F626" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G626" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H626" t="s">
-        <v>2852</v>
+        <v>2741</v>
       </c>
       <c r="I626" t="s">
-        <v>3829</v>
+        <v>3619</v>
       </c>
       <c r="J626"/>
       <c r="K626" t="s">
-        <v>3830</v>
+        <v>3620</v>
       </c>
       <c r="L626" t="s">
-        <v>3831</v>
+        <v>3621</v>
       </c>
       <c r="M626" t="s">
-        <v>3832</v>
+        <v>3622</v>
       </c>
       <c r="N626" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D627" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E627" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F627" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G627" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H627" t="s">
-        <v>2852</v>
+        <v>2850</v>
       </c>
       <c r="I627" t="s">
-        <v>3833</v>
+        <v>3623</v>
       </c>
       <c r="J627"/>
       <c r="K627" t="s">
-        <v>3834</v>
+        <v>3624</v>
       </c>
       <c r="L627" t="s">
-        <v>3835</v>
+        <v>3625</v>
       </c>
       <c r="M627" t="s">
-        <v>3836</v>
+        <v>3626</v>
       </c>
       <c r="N627" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D628" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E628" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F628" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G628" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H628" t="s">
-        <v>2867</v>
+        <v>2697</v>
       </c>
       <c r="I628" t="s">
-        <v>3837</v>
+        <v>3627</v>
       </c>
       <c r="J628"/>
       <c r="K628" t="s">
-        <v>3838</v>
+        <v>3628</v>
       </c>
       <c r="L628" t="s">
-        <v>3839</v>
+        <v>3629</v>
       </c>
       <c r="M628" t="s">
-        <v>3840</v>
+        <v>3630</v>
       </c>
       <c r="N628" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>1043</v>
+        <v>2940</v>
       </c>
       <c r="D629" t="s">
-        <v>3720</v>
+        <v>3460</v>
       </c>
       <c r="E629" t="s">
-        <v>1045</v>
+        <v>2942</v>
       </c>
       <c r="F629" t="s">
-        <v>2665</v>
+        <v>2943</v>
       </c>
       <c r="G629" t="s">
-        <v>1047</v>
+        <v>2944</v>
       </c>
       <c r="H629" t="s">
-        <v>2877</v>
+        <v>3009</v>
       </c>
       <c r="I629" t="s">
-        <v>3841</v>
+        <v>3631</v>
       </c>
       <c r="J629"/>
       <c r="K629" t="s">
-        <v>3842</v>
+        <v>3632</v>
       </c>
       <c r="L629" t="s">
-        <v>3843</v>
+        <v>3633</v>
       </c>
       <c r="M629" t="s">
-        <v>3844</v>
+        <v>3634</v>
       </c>
       <c r="N629" t="s">
-        <v>1053</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D630" t="s">
-        <v>3715</v>
+        <v>3451</v>
       </c>
       <c r="E630" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F630" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G630" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H630" t="s">
-        <v>2742</v>
+        <v>2888</v>
       </c>
       <c r="I630" t="s">
-        <v>3845</v>
+        <v>3635</v>
       </c>
       <c r="J630"/>
       <c r="K630" t="s">
-        <v>3846</v>
+        <v>3636</v>
       </c>
       <c r="L630" t="s">
-        <v>3847</v>
+        <v>3637</v>
       </c>
       <c r="M630" t="s">
-        <v>3848</v>
+        <v>3638</v>
       </c>
       <c r="N630" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D631" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E631" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F631" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G631" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H631" t="s">
-        <v>2778</v>
+        <v>2702</v>
       </c>
       <c r="I631" t="s">
-        <v>3849</v>
+        <v>3639</v>
       </c>
       <c r="J631"/>
       <c r="K631" t="s">
-        <v>3850</v>
+        <v>3640</v>
       </c>
       <c r="L631" t="s">
-        <v>3851</v>
+        <v>3641</v>
       </c>
       <c r="M631" t="s">
-        <v>3852</v>
+        <v>3642</v>
       </c>
       <c r="N631" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D632" t="s">
-        <v>3720</v>
+        <v>3451</v>
       </c>
       <c r="E632" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F632" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G632" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H632" t="s">
-        <v>2793</v>
+        <v>2697</v>
       </c>
       <c r="I632" t="s">
-        <v>3853</v>
+        <v>3643</v>
       </c>
       <c r="J632"/>
       <c r="K632" t="s">
-        <v>3854</v>
+        <v>3644</v>
       </c>
       <c r="L632" t="s">
-        <v>3855</v>
+        <v>3645</v>
       </c>
       <c r="M632" t="s">
-        <v>3856</v>
+        <v>3646</v>
       </c>
       <c r="N632" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>1043</v>
+        <v>2575</v>
       </c>
       <c r="D633" t="s">
-        <v>3720</v>
+        <v>3473</v>
       </c>
       <c r="E633" t="s">
-        <v>1045</v>
+        <v>2577</v>
       </c>
       <c r="F633" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G633" t="s">
-        <v>1047</v>
+        <v>2579</v>
       </c>
       <c r="H633" t="s">
-        <v>2728</v>
+        <v>2850</v>
       </c>
       <c r="I633" t="s">
-        <v>3857</v>
+        <v>3647</v>
       </c>
       <c r="J633"/>
       <c r="K633" t="s">
-        <v>3858</v>
+        <v>3648</v>
       </c>
       <c r="L633" t="s">
-        <v>3859</v>
+        <v>3649</v>
       </c>
       <c r="M633" t="s">
-        <v>3860</v>
+        <v>3650</v>
       </c>
       <c r="N633" t="s">
-        <v>1053</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D634" t="s">
-        <v>3861</v>
+        <v>3451</v>
       </c>
       <c r="E634" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F634" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G634" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H634" t="s">
-        <v>3862</v>
+        <v>2883</v>
       </c>
       <c r="I634" t="s">
-        <v>3863</v>
+        <v>3651</v>
       </c>
       <c r="J634"/>
       <c r="K634" t="s">
-        <v>3864</v>
+        <v>3652</v>
       </c>
       <c r="L634" t="s">
-        <v>3865</v>
+        <v>3653</v>
       </c>
       <c r="M634" t="s">
-        <v>3866</v>
+        <v>3654</v>
       </c>
       <c r="N634" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D635" t="s">
-        <v>3861</v>
+        <v>3451</v>
       </c>
       <c r="E635" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F635" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G635" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H635" t="s">
-        <v>2773</v>
+        <v>2787</v>
       </c>
       <c r="I635" t="s">
-        <v>3867</v>
+        <v>3655</v>
       </c>
       <c r="J635"/>
       <c r="K635" t="s">
-        <v>3868</v>
+        <v>3656</v>
       </c>
       <c r="L635" t="s">
-        <v>3869</v>
+        <v>3657</v>
       </c>
       <c r="M635" t="s">
-        <v>3870</v>
+        <v>3658</v>
       </c>
       <c r="N635" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D636" t="s">
-        <v>3871</v>
+        <v>3473</v>
       </c>
       <c r="E636" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F636" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G636" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H636" t="s">
-        <v>2803</v>
+        <v>2644</v>
       </c>
       <c r="I636" t="s">
-        <v>3872</v>
+        <v>3659</v>
       </c>
       <c r="J636"/>
       <c r="K636" t="s">
-        <v>3873</v>
+        <v>3660</v>
       </c>
       <c r="L636" t="s">
-        <v>3874</v>
+        <v>3661</v>
       </c>
       <c r="M636" t="s">
-        <v>3875</v>
+        <v>3662</v>
       </c>
       <c r="N636" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D637" t="s">
-        <v>3871</v>
+        <v>3451</v>
       </c>
       <c r="E637" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F637" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G637" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H637" t="s">
-        <v>2758</v>
+        <v>2617</v>
       </c>
       <c r="I637" t="s">
-        <v>3876</v>
+        <v>3663</v>
       </c>
       <c r="J637"/>
       <c r="K637" t="s">
-        <v>3877</v>
+        <v>3664</v>
       </c>
       <c r="L637" t="s">
-        <v>3878</v>
+        <v>3665</v>
       </c>
       <c r="M637" t="s">
-        <v>3879</v>
+        <v>3666</v>
       </c>
       <c r="N637" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>2662</v>
+        <v>2575</v>
       </c>
       <c r="D638" t="s">
-        <v>3861</v>
+        <v>3473</v>
       </c>
       <c r="E638" t="s">
-        <v>2664</v>
+        <v>2577</v>
       </c>
       <c r="F638" t="s">
-        <v>2665</v>
+        <v>2578</v>
       </c>
       <c r="G638" t="s">
-        <v>2666</v>
+        <v>2579</v>
       </c>
       <c r="H638" t="s">
-        <v>2768</v>
+        <v>2736</v>
       </c>
       <c r="I638" t="s">
-        <v>3880</v>
+        <v>3667</v>
       </c>
       <c r="J638"/>
       <c r="K638" t="s">
-        <v>3881</v>
+        <v>3668</v>
       </c>
       <c r="L638" t="s">
-        <v>3882</v>
+        <v>3669</v>
       </c>
       <c r="M638" t="s">
-        <v>3883</v>
+        <v>3670</v>
       </c>
       <c r="N638" t="s">
-        <v>2672</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D639" t="s">
-        <v>3871</v>
+        <v>3671</v>
       </c>
       <c r="E639" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F639" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G639" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H639" t="s">
-        <v>2783</v>
+        <v>520</v>
       </c>
       <c r="I639" t="s">
-        <v>3884</v>
+        <v>3672</v>
       </c>
       <c r="J639"/>
       <c r="K639" t="s">
-        <v>3885</v>
+        <v>3673</v>
       </c>
       <c r="L639" t="s">
-        <v>3886</v>
+        <v>3674</v>
       </c>
       <c r="M639" t="s">
-        <v>3887</v>
+        <v>3675</v>
       </c>
       <c r="N639" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D640" t="s">
-        <v>3871</v>
+        <v>3676</v>
       </c>
       <c r="E640" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F640" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G640" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H640" t="s">
-        <v>2773</v>
+        <v>520</v>
       </c>
       <c r="I640" t="s">
-        <v>3888</v>
+        <v>3677</v>
       </c>
       <c r="J640"/>
       <c r="K640" t="s">
-        <v>3889</v>
+        <v>3678</v>
       </c>
       <c r="L640" t="s">
-        <v>3890</v>
+        <v>3679</v>
       </c>
       <c r="M640" t="s">
-        <v>3891</v>
+        <v>3680</v>
       </c>
       <c r="N640" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D641" t="s">
-        <v>3861</v>
+        <v>3671</v>
       </c>
       <c r="E641" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F641" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G641" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H641" t="s">
-        <v>2872</v>
+        <v>3681</v>
       </c>
       <c r="I641" t="s">
-        <v>3892</v>
+        <v>3682</v>
       </c>
       <c r="J641"/>
       <c r="K641" t="s">
-        <v>3893</v>
+        <v>3683</v>
       </c>
       <c r="L641" t="s">
-        <v>3894</v>
+        <v>3684</v>
       </c>
       <c r="M641" t="s">
-        <v>3895</v>
+        <v>3685</v>
       </c>
       <c r="N641" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D642" t="s">
-        <v>3861</v>
+        <v>3671</v>
       </c>
       <c r="E642" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F642" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G642" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H642" t="s">
-        <v>2803</v>
+        <v>2919</v>
       </c>
       <c r="I642" t="s">
-        <v>3896</v>
+        <v>3686</v>
       </c>
       <c r="J642"/>
       <c r="K642" t="s">
-        <v>3897</v>
+        <v>3687</v>
       </c>
       <c r="L642" t="s">
-        <v>3898</v>
+        <v>3688</v>
       </c>
       <c r="M642" t="s">
-        <v>3899</v>
+        <v>3689</v>
       </c>
       <c r="N642" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D643" t="s">
-        <v>3871</v>
+        <v>3676</v>
       </c>
       <c r="E643" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F643" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G643" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H643" t="s">
-        <v>2788</v>
+        <v>2919</v>
       </c>
       <c r="I643" t="s">
-        <v>3900</v>
+        <v>3690</v>
       </c>
       <c r="J643"/>
       <c r="K643" t="s">
-        <v>3901</v>
+        <v>3691</v>
       </c>
       <c r="L643" t="s">
-        <v>3902</v>
+        <v>3692</v>
       </c>
       <c r="M643" t="s">
-        <v>3903</v>
+        <v>3693</v>
       </c>
       <c r="N643" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D644" t="s">
-        <v>3861</v>
+        <v>3676</v>
       </c>
       <c r="E644" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F644" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G644" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H644" t="s">
-        <v>2783</v>
+        <v>3681</v>
       </c>
       <c r="I644" t="s">
-        <v>3904</v>
+        <v>3694</v>
       </c>
       <c r="J644"/>
       <c r="K644" t="s">
-        <v>3905</v>
+        <v>3695</v>
       </c>
       <c r="L644" t="s">
-        <v>3906</v>
+        <v>3696</v>
       </c>
       <c r="M644" t="s">
-        <v>3907</v>
+        <v>3697</v>
       </c>
       <c r="N644" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D645" t="s">
-        <v>3861</v>
+        <v>3676</v>
       </c>
       <c r="E645" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F645" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G645" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H645" t="s">
-        <v>2817</v>
+        <v>2910</v>
       </c>
       <c r="I645" t="s">
-        <v>3908</v>
+        <v>3698</v>
       </c>
       <c r="J645"/>
       <c r="K645" t="s">
-        <v>3909</v>
+        <v>3699</v>
       </c>
       <c r="L645" t="s">
-        <v>3910</v>
+        <v>3700</v>
       </c>
       <c r="M645" t="s">
-        <v>3911</v>
+        <v>3701</v>
       </c>
       <c r="N645" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>2662</v>
+        <v>1208</v>
       </c>
       <c r="D646" t="s">
-        <v>3871</v>
+        <v>3671</v>
       </c>
       <c r="E646" t="s">
-        <v>2664</v>
+        <v>500</v>
       </c>
       <c r="F646" t="s">
-        <v>2665</v>
+        <v>2909</v>
       </c>
       <c r="G646" t="s">
-        <v>2666</v>
+        <v>502</v>
       </c>
       <c r="H646" t="s">
-        <v>2768</v>
+        <v>2910</v>
       </c>
       <c r="I646" t="s">
-        <v>3912</v>
+        <v>3702</v>
       </c>
       <c r="J646"/>
       <c r="K646" t="s">
-        <v>3913</v>
+        <v>3703</v>
       </c>
       <c r="L646" t="s">
-        <v>3914</v>
+        <v>3704</v>
       </c>
       <c r="M646" t="s">
-        <v>3915</v>
+        <v>3705</v>
       </c>
       <c r="N646" t="s">
-        <v>2672</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>2662</v>
+        <v>1237</v>
       </c>
       <c r="D647" t="s">
-        <v>3861</v>
+        <v>3706</v>
       </c>
       <c r="E647" t="s">
-        <v>2664</v>
+        <v>337</v>
       </c>
       <c r="F647" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="G647" t="s">
-        <v>2666</v>
+        <v>339</v>
       </c>
       <c r="H647" t="s">
-        <v>2758</v>
+        <v>414</v>
       </c>
       <c r="I647" t="s">
-        <v>3916</v>
+        <v>3707</v>
       </c>
       <c r="J647"/>
       <c r="K647" t="s">
-        <v>3917</v>
+        <v>3708</v>
       </c>
       <c r="L647" t="s">
-        <v>3918</v>
+        <v>3709</v>
       </c>
       <c r="M647" t="s">
-        <v>3919</v>
+        <v>3710</v>
       </c>
       <c r="N647" t="s">
-        <v>2672</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>2662</v>
+        <v>1237</v>
       </c>
       <c r="D648" t="s">
-        <v>3871</v>
+        <v>3711</v>
       </c>
       <c r="E648" t="s">
-        <v>2664</v>
+        <v>337</v>
       </c>
       <c r="F648" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="G648" t="s">
-        <v>2666</v>
+        <v>339</v>
       </c>
       <c r="H648" t="s">
-        <v>2817</v>
+        <v>2893</v>
       </c>
       <c r="I648" t="s">
-        <v>3920</v>
+        <v>3712</v>
       </c>
       <c r="J648"/>
       <c r="K648" t="s">
-        <v>3921</v>
+        <v>3713</v>
       </c>
       <c r="L648" t="s">
-        <v>3922</v>
+        <v>3714</v>
       </c>
       <c r="M648" t="s">
-        <v>3923</v>
+        <v>3715</v>
       </c>
       <c r="N648" t="s">
-        <v>2672</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>2662</v>
+        <v>1237</v>
       </c>
       <c r="D649" t="s">
-        <v>3871</v>
+        <v>3706</v>
       </c>
       <c r="E649" t="s">
-        <v>2664</v>
+        <v>337</v>
       </c>
       <c r="F649" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="G649" t="s">
-        <v>2666</v>
+        <v>339</v>
       </c>
       <c r="H649" t="s">
-        <v>3862</v>
+        <v>2878</v>
       </c>
       <c r="I649" t="s">
-        <v>3924</v>
+        <v>3716</v>
       </c>
       <c r="J649"/>
       <c r="K649" t="s">
-        <v>3925</v>
+        <v>3717</v>
       </c>
       <c r="L649" t="s">
-        <v>3926</v>
+        <v>3718</v>
       </c>
       <c r="M649" t="s">
-        <v>3927</v>
+        <v>3719</v>
       </c>
       <c r="N649" t="s">
-        <v>2672</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>2662</v>
+        <v>1237</v>
       </c>
       <c r="D650" t="s">
-        <v>3861</v>
+        <v>3706</v>
       </c>
       <c r="E650" t="s">
-        <v>2664</v>
+        <v>337</v>
       </c>
       <c r="F650" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="G650" t="s">
-        <v>2666</v>
+        <v>339</v>
       </c>
       <c r="H650" t="s">
-        <v>2788</v>
+        <v>2865</v>
       </c>
       <c r="I650" t="s">
-        <v>3928</v>
+        <v>3720</v>
       </c>
       <c r="J650"/>
       <c r="K650" t="s">
-        <v>3929</v>
+        <v>3721</v>
       </c>
       <c r="L650" t="s">
-        <v>3930</v>
+        <v>3722</v>
       </c>
       <c r="M650" t="s">
-        <v>3931</v>
+        <v>3723</v>
       </c>
       <c r="N650" t="s">
-        <v>2672</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>2662</v>
+        <v>1237</v>
       </c>
       <c r="D651" t="s">
-        <v>3871</v>
+        <v>3711</v>
       </c>
       <c r="E651" t="s">
-        <v>2664</v>
+        <v>337</v>
       </c>
       <c r="F651" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="G651" t="s">
-        <v>2666</v>
+        <v>339</v>
       </c>
       <c r="H651" t="s">
-        <v>2872</v>
+        <v>2830</v>
       </c>
       <c r="I651" t="s">
-        <v>3932</v>
+        <v>3724</v>
       </c>
       <c r="J651"/>
       <c r="K651" t="s">
-        <v>3933</v>
+        <v>3725</v>
       </c>
       <c r="L651" t="s">
-        <v>3934</v>
+        <v>3726</v>
       </c>
       <c r="M651" t="s">
-        <v>3935</v>
+        <v>3727</v>
       </c>
       <c r="N651" t="s">
-        <v>2672</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D652" t="s">
-        <v>3936</v>
+        <v>3711</v>
       </c>
       <c r="E652" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F652" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G652" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H652" t="s">
-        <v>3937</v>
+        <v>2674</v>
       </c>
       <c r="I652" t="s">
-        <v>3938</v>
+        <v>3728</v>
       </c>
       <c r="J652"/>
       <c r="K652" t="s">
-        <v>3939</v>
+        <v>3729</v>
       </c>
       <c r="L652" t="s">
-        <v>3940</v>
+        <v>3730</v>
       </c>
       <c r="M652" t="s">
-        <v>3941</v>
+        <v>3731</v>
       </c>
       <c r="N652" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D653" t="s">
-        <v>3942</v>
+        <v>3706</v>
       </c>
       <c r="E653" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F653" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G653" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H653" t="s">
-        <v>3047</v>
+        <v>2767</v>
       </c>
       <c r="I653" t="s">
-        <v>3943</v>
+        <v>3732</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
-        <v>3944</v>
+        <v>3733</v>
       </c>
       <c r="L653" t="s">
-        <v>3945</v>
+        <v>3734</v>
       </c>
       <c r="M653" t="s">
-        <v>3946</v>
+        <v>3735</v>
       </c>
       <c r="N653" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D654" t="s">
-        <v>3947</v>
+        <v>3711</v>
       </c>
       <c r="E654" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F654" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G654" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H654" t="s">
-        <v>3047</v>
+        <v>414</v>
       </c>
       <c r="I654" t="s">
-        <v>3948</v>
+        <v>3736</v>
       </c>
       <c r="J654"/>
       <c r="K654" t="s">
-        <v>3949</v>
+        <v>3737</v>
       </c>
       <c r="L654" t="s">
-        <v>3950</v>
+        <v>3738</v>
       </c>
       <c r="M654" t="s">
-        <v>3951</v>
+        <v>3739</v>
       </c>
       <c r="N654" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D655" t="s">
-        <v>3942</v>
+        <v>3711</v>
       </c>
       <c r="E655" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F655" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G655" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H655" t="s">
-        <v>3066</v>
+        <v>2835</v>
       </c>
       <c r="I655" t="s">
-        <v>3952</v>
+        <v>3740</v>
       </c>
       <c r="J655"/>
       <c r="K655" t="s">
-        <v>3953</v>
+        <v>3741</v>
       </c>
       <c r="L655" t="s">
-        <v>3954</v>
+        <v>3742</v>
       </c>
       <c r="M655" t="s">
-        <v>3955</v>
+        <v>3743</v>
       </c>
       <c r="N655" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D656" t="s">
-        <v>3947</v>
+        <v>3711</v>
       </c>
       <c r="E656" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F656" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G656" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H656" t="s">
-        <v>3066</v>
+        <v>2820</v>
       </c>
       <c r="I656" t="s">
-        <v>3956</v>
+        <v>3744</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
-        <v>3957</v>
+        <v>3745</v>
       </c>
       <c r="L656" t="s">
-        <v>3958</v>
+        <v>3746</v>
       </c>
       <c r="M656" t="s">
-        <v>3959</v>
+        <v>3747</v>
       </c>
       <c r="N656" t="s">
-        <v>2949</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>109</v>
+        <v>334</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
-        <v>2941</v>
+        <v>1237</v>
       </c>
       <c r="D657" t="s">
-        <v>3942</v>
+        <v>3711</v>
       </c>
       <c r="E657" t="s">
-        <v>674</v>
+        <v>337</v>
       </c>
       <c r="F657" t="s">
-        <v>2943</v>
+        <v>2655</v>
       </c>
       <c r="G657" t="s">
-        <v>675</v>
+        <v>339</v>
       </c>
       <c r="H657" t="s">
-        <v>689</v>
+        <v>2878</v>
       </c>
       <c r="I657" t="s">
-        <v>3960</v>
+        <v>3748</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>3961</v>
+        <v>3749</v>
       </c>
       <c r="L657" t="s">
-        <v>3962</v>
+        <v>3750</v>
       </c>
       <c r="M657" t="s">
-        <v>3963</v>
+        <v>3751</v>
       </c>
       <c r="N657" t="s">
-        <v>2949</v>
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="s">
+        <v>334</v>
+      </c>
+      <c r="B658" t="s">
+        <v>15</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D658" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E658" t="s">
+        <v>337</v>
+      </c>
+      <c r="F658" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G658" t="s">
+        <v>339</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2830</v>
+      </c>
+      <c r="I658" t="s">
+        <v>3752</v>
+      </c>
+      <c r="J658"/>
+      <c r="K658" t="s">
+        <v>3753</v>
+      </c>
+      <c r="L658" t="s">
+        <v>3754</v>
+      </c>
+      <c r="M658" t="s">
+        <v>3755</v>
+      </c>
+      <c r="N658" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="s">
+        <v>334</v>
+      </c>
+      <c r="B659" t="s">
+        <v>15</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D659" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E659" t="s">
+        <v>337</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G659" t="s">
+        <v>339</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2674</v>
+      </c>
+      <c r="I659" t="s">
+        <v>3756</v>
+      </c>
+      <c r="J659"/>
+      <c r="K659" t="s">
+        <v>3757</v>
+      </c>
+      <c r="L659" t="s">
+        <v>3758</v>
+      </c>
+      <c r="M659" t="s">
+        <v>3759</v>
+      </c>
+      <c r="N659" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="s">
+        <v>334</v>
+      </c>
+      <c r="B660" t="s">
+        <v>15</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D660" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E660" t="s">
+        <v>337</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G660" t="s">
+        <v>339</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2835</v>
+      </c>
+      <c r="I660" t="s">
+        <v>3760</v>
+      </c>
+      <c r="J660"/>
+      <c r="K660" t="s">
+        <v>3761</v>
+      </c>
+      <c r="L660" t="s">
+        <v>3762</v>
+      </c>
+      <c r="M660" t="s">
+        <v>3763</v>
+      </c>
+      <c r="N660" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="s">
+        <v>334</v>
+      </c>
+      <c r="B661" t="s">
+        <v>15</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D661" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E661" t="s">
+        <v>337</v>
+      </c>
+      <c r="F661" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G661" t="s">
+        <v>339</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2820</v>
+      </c>
+      <c r="I661" t="s">
+        <v>3764</v>
+      </c>
+      <c r="J661"/>
+      <c r="K661" t="s">
+        <v>3765</v>
+      </c>
+      <c r="L661" t="s">
+        <v>3766</v>
+      </c>
+      <c r="M661" t="s">
+        <v>3767</v>
+      </c>
+      <c r="N661" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="s">
+        <v>334</v>
+      </c>
+      <c r="B662" t="s">
+        <v>15</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D662" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E662" t="s">
+        <v>337</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G662" t="s">
+        <v>339</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2707</v>
+      </c>
+      <c r="I662" t="s">
+        <v>3768</v>
+      </c>
+      <c r="J662"/>
+      <c r="K662" t="s">
+        <v>3769</v>
+      </c>
+      <c r="L662" t="s">
+        <v>3770</v>
+      </c>
+      <c r="M662" t="s">
+        <v>3771</v>
+      </c>
+      <c r="N662" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="s">
+        <v>334</v>
+      </c>
+      <c r="B663" t="s">
+        <v>15</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D663" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E663" t="s">
+        <v>337</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G663" t="s">
+        <v>339</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2810</v>
+      </c>
+      <c r="I663" t="s">
+        <v>3772</v>
+      </c>
+      <c r="J663"/>
+      <c r="K663" t="s">
+        <v>3773</v>
+      </c>
+      <c r="L663" t="s">
+        <v>3774</v>
+      </c>
+      <c r="M663" t="s">
+        <v>3775</v>
+      </c>
+      <c r="N663" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="s">
+        <v>334</v>
+      </c>
+      <c r="B664" t="s">
+        <v>15</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D664" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E664" t="s">
+        <v>337</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G664" t="s">
+        <v>339</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2855</v>
+      </c>
+      <c r="I664" t="s">
+        <v>3776</v>
+      </c>
+      <c r="J664"/>
+      <c r="K664" t="s">
+        <v>3777</v>
+      </c>
+      <c r="L664" t="s">
+        <v>3778</v>
+      </c>
+      <c r="M664" t="s">
+        <v>3779</v>
+      </c>
+      <c r="N664" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="s">
+        <v>334</v>
+      </c>
+      <c r="B665" t="s">
+        <v>15</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D665" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E665" t="s">
+        <v>337</v>
+      </c>
+      <c r="F665" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G665" t="s">
+        <v>339</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2782</v>
+      </c>
+      <c r="I665" t="s">
+        <v>3780</v>
+      </c>
+      <c r="J665"/>
+      <c r="K665" t="s">
+        <v>3781</v>
+      </c>
+      <c r="L665" t="s">
+        <v>3782</v>
+      </c>
+      <c r="M665" t="s">
+        <v>3783</v>
+      </c>
+      <c r="N665" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="s">
+        <v>334</v>
+      </c>
+      <c r="B666" t="s">
+        <v>15</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D666" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E666" t="s">
+        <v>337</v>
+      </c>
+      <c r="F666" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G666" t="s">
+        <v>339</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2893</v>
+      </c>
+      <c r="I666" t="s">
+        <v>3784</v>
+      </c>
+      <c r="J666"/>
+      <c r="K666" t="s">
+        <v>3785</v>
+      </c>
+      <c r="L666" t="s">
+        <v>3786</v>
+      </c>
+      <c r="M666" t="s">
+        <v>3787</v>
+      </c>
+      <c r="N666" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="s">
+        <v>334</v>
+      </c>
+      <c r="B667" t="s">
+        <v>15</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D667" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E667" t="s">
+        <v>337</v>
+      </c>
+      <c r="F667" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G667" t="s">
+        <v>339</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I667" t="s">
+        <v>3788</v>
+      </c>
+      <c r="J667"/>
+      <c r="K667" t="s">
+        <v>3789</v>
+      </c>
+      <c r="L667" t="s">
+        <v>3790</v>
+      </c>
+      <c r="M667" t="s">
+        <v>3791</v>
+      </c>
+      <c r="N667" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="s">
+        <v>334</v>
+      </c>
+      <c r="B668" t="s">
+        <v>15</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D668" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E668" t="s">
+        <v>337</v>
+      </c>
+      <c r="F668" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G668" t="s">
+        <v>339</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I668" t="s">
+        <v>3792</v>
+      </c>
+      <c r="J668"/>
+      <c r="K668" t="s">
+        <v>3793</v>
+      </c>
+      <c r="L668" t="s">
+        <v>3794</v>
+      </c>
+      <c r="M668" t="s">
+        <v>3795</v>
+      </c>
+      <c r="N668" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="s">
+        <v>334</v>
+      </c>
+      <c r="B669" t="s">
+        <v>15</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D669" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E669" t="s">
+        <v>337</v>
+      </c>
+      <c r="F669" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G669" t="s">
+        <v>339</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2707</v>
+      </c>
+      <c r="I669" t="s">
+        <v>3796</v>
+      </c>
+      <c r="J669"/>
+      <c r="K669" t="s">
+        <v>3797</v>
+      </c>
+      <c r="L669" t="s">
+        <v>3798</v>
+      </c>
+      <c r="M669" t="s">
+        <v>3799</v>
+      </c>
+      <c r="N669" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="s">
+        <v>334</v>
+      </c>
+      <c r="B670" t="s">
+        <v>15</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D670" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E670" t="s">
+        <v>337</v>
+      </c>
+      <c r="F670" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G670" t="s">
+        <v>339</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2752</v>
+      </c>
+      <c r="I670" t="s">
+        <v>3800</v>
+      </c>
+      <c r="J670"/>
+      <c r="K670" t="s">
+        <v>3801</v>
+      </c>
+      <c r="L670" t="s">
+        <v>3802</v>
+      </c>
+      <c r="M670" t="s">
+        <v>3803</v>
+      </c>
+      <c r="N670" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="s">
+        <v>334</v>
+      </c>
+      <c r="B671" t="s">
+        <v>15</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D671" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E671" t="s">
+        <v>337</v>
+      </c>
+      <c r="F671" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G671" t="s">
+        <v>339</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2752</v>
+      </c>
+      <c r="I671" t="s">
+        <v>3804</v>
+      </c>
+      <c r="J671"/>
+      <c r="K671" t="s">
+        <v>3805</v>
+      </c>
+      <c r="L671" t="s">
+        <v>3806</v>
+      </c>
+      <c r="M671" t="s">
+        <v>3807</v>
+      </c>
+      <c r="N671" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="s">
+        <v>334</v>
+      </c>
+      <c r="B672" t="s">
+        <v>15</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D672" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E672" t="s">
+        <v>337</v>
+      </c>
+      <c r="F672" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G672" t="s">
+        <v>339</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I672" t="s">
+        <v>3808</v>
+      </c>
+      <c r="J672"/>
+      <c r="K672" t="s">
+        <v>3809</v>
+      </c>
+      <c r="L672" t="s">
+        <v>3810</v>
+      </c>
+      <c r="M672" t="s">
+        <v>3811</v>
+      </c>
+      <c r="N672" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="s">
+        <v>334</v>
+      </c>
+      <c r="B673" t="s">
+        <v>15</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D673" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E673" t="s">
+        <v>337</v>
+      </c>
+      <c r="F673" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G673" t="s">
+        <v>339</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2731</v>
+      </c>
+      <c r="I673" t="s">
+        <v>3812</v>
+      </c>
+      <c r="J673"/>
+      <c r="K673" t="s">
+        <v>3813</v>
+      </c>
+      <c r="L673" t="s">
+        <v>3814</v>
+      </c>
+      <c r="M673" t="s">
+        <v>3815</v>
+      </c>
+      <c r="N673" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="s">
+        <v>334</v>
+      </c>
+      <c r="B674" t="s">
+        <v>15</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D674" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E674" t="s">
+        <v>337</v>
+      </c>
+      <c r="F674" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G674" t="s">
+        <v>339</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2810</v>
+      </c>
+      <c r="I674" t="s">
+        <v>3816</v>
+      </c>
+      <c r="J674"/>
+      <c r="K674" t="s">
+        <v>3817</v>
+      </c>
+      <c r="L674" t="s">
+        <v>3818</v>
+      </c>
+      <c r="M674" t="s">
+        <v>3819</v>
+      </c>
+      <c r="N674" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="s">
+        <v>334</v>
+      </c>
+      <c r="B675" t="s">
+        <v>15</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D675" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E675" t="s">
+        <v>337</v>
+      </c>
+      <c r="F675" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G675" t="s">
+        <v>339</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2840</v>
+      </c>
+      <c r="I675" t="s">
+        <v>3820</v>
+      </c>
+      <c r="J675"/>
+      <c r="K675" t="s">
+        <v>3821</v>
+      </c>
+      <c r="L675" t="s">
+        <v>3822</v>
+      </c>
+      <c r="M675" t="s">
+        <v>3823</v>
+      </c>
+      <c r="N675" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="s">
+        <v>334</v>
+      </c>
+      <c r="B676" t="s">
+        <v>15</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D676" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E676" t="s">
+        <v>337</v>
+      </c>
+      <c r="F676" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G676" t="s">
+        <v>339</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2840</v>
+      </c>
+      <c r="I676" t="s">
+        <v>3824</v>
+      </c>
+      <c r="J676"/>
+      <c r="K676" t="s">
+        <v>3825</v>
+      </c>
+      <c r="L676" t="s">
+        <v>3826</v>
+      </c>
+      <c r="M676" t="s">
+        <v>3827</v>
+      </c>
+      <c r="N676" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="s">
+        <v>334</v>
+      </c>
+      <c r="B677" t="s">
+        <v>15</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D677" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E677" t="s">
+        <v>337</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G677" t="s">
+        <v>339</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2855</v>
+      </c>
+      <c r="I677" t="s">
+        <v>3828</v>
+      </c>
+      <c r="J677"/>
+      <c r="K677" t="s">
+        <v>3829</v>
+      </c>
+      <c r="L677" t="s">
+        <v>3830</v>
+      </c>
+      <c r="M677" t="s">
+        <v>3831</v>
+      </c>
+      <c r="N677" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="s">
+        <v>334</v>
+      </c>
+      <c r="B678" t="s">
+        <v>15</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D678" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E678" t="s">
+        <v>337</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G678" t="s">
+        <v>339</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2865</v>
+      </c>
+      <c r="I678" t="s">
+        <v>3832</v>
+      </c>
+      <c r="J678"/>
+      <c r="K678" t="s">
+        <v>3833</v>
+      </c>
+      <c r="L678" t="s">
+        <v>3834</v>
+      </c>
+      <c r="M678" t="s">
+        <v>3835</v>
+      </c>
+      <c r="N678" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="s">
+        <v>334</v>
+      </c>
+      <c r="B679" t="s">
+        <v>15</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D679" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E679" t="s">
+        <v>337</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G679" t="s">
+        <v>339</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2731</v>
+      </c>
+      <c r="I679" t="s">
+        <v>3836</v>
+      </c>
+      <c r="J679"/>
+      <c r="K679" t="s">
+        <v>3837</v>
+      </c>
+      <c r="L679" t="s">
+        <v>3838</v>
+      </c>
+      <c r="M679" t="s">
+        <v>3839</v>
+      </c>
+      <c r="N679" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="s">
+        <v>334</v>
+      </c>
+      <c r="B680" t="s">
+        <v>15</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D680" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E680" t="s">
+        <v>337</v>
+      </c>
+      <c r="F680" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G680" t="s">
+        <v>339</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2767</v>
+      </c>
+      <c r="I680" t="s">
+        <v>3840</v>
+      </c>
+      <c r="J680"/>
+      <c r="K680" t="s">
+        <v>3841</v>
+      </c>
+      <c r="L680" t="s">
+        <v>3842</v>
+      </c>
+      <c r="M680" t="s">
+        <v>3843</v>
+      </c>
+      <c r="N680" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="s">
+        <v>334</v>
+      </c>
+      <c r="B681" t="s">
+        <v>15</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D681" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E681" t="s">
+        <v>337</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G681" t="s">
+        <v>339</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2782</v>
+      </c>
+      <c r="I681" t="s">
+        <v>3844</v>
+      </c>
+      <c r="J681"/>
+      <c r="K681" t="s">
+        <v>3845</v>
+      </c>
+      <c r="L681" t="s">
+        <v>3846</v>
+      </c>
+      <c r="M681" t="s">
+        <v>3847</v>
+      </c>
+      <c r="N681" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="s">
+        <v>334</v>
+      </c>
+      <c r="B682" t="s">
+        <v>15</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D682" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E682" t="s">
+        <v>337</v>
+      </c>
+      <c r="F682" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G682" t="s">
+        <v>339</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I682" t="s">
+        <v>3848</v>
+      </c>
+      <c r="J682"/>
+      <c r="K682" t="s">
+        <v>3849</v>
+      </c>
+      <c r="L682" t="s">
+        <v>3850</v>
+      </c>
+      <c r="M682" t="s">
+        <v>3851</v>
+      </c>
+      <c r="N682" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="s">
+        <v>334</v>
+      </c>
+      <c r="B683" t="s">
+        <v>15</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D683" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E683" t="s">
+        <v>451</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G683" t="s">
+        <v>452</v>
+      </c>
+      <c r="H683" t="s">
+        <v>3853</v>
+      </c>
+      <c r="I683" t="s">
+        <v>3854</v>
+      </c>
+      <c r="J683"/>
+      <c r="K683" t="s">
+        <v>3855</v>
+      </c>
+      <c r="L683" t="s">
+        <v>3856</v>
+      </c>
+      <c r="M683" t="s">
+        <v>3857</v>
+      </c>
+      <c r="N683" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="s">
+        <v>334</v>
+      </c>
+      <c r="B684" t="s">
+        <v>15</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D684" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E684" t="s">
+        <v>451</v>
+      </c>
+      <c r="F684" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G684" t="s">
+        <v>452</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I684" t="s">
+        <v>3858</v>
+      </c>
+      <c r="J684"/>
+      <c r="K684" t="s">
+        <v>3859</v>
+      </c>
+      <c r="L684" t="s">
+        <v>3860</v>
+      </c>
+      <c r="M684" t="s">
+        <v>3861</v>
+      </c>
+      <c r="N684" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="s">
+        <v>334</v>
+      </c>
+      <c r="B685" t="s">
+        <v>15</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D685" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E685" t="s">
+        <v>451</v>
+      </c>
+      <c r="F685" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G685" t="s">
+        <v>452</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2792</v>
+      </c>
+      <c r="I685" t="s">
+        <v>3863</v>
+      </c>
+      <c r="J685"/>
+      <c r="K685" t="s">
+        <v>3864</v>
+      </c>
+      <c r="L685" t="s">
+        <v>3865</v>
+      </c>
+      <c r="M685" t="s">
+        <v>3866</v>
+      </c>
+      <c r="N685" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="s">
+        <v>334</v>
+      </c>
+      <c r="B686" t="s">
+        <v>15</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D686" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E686" t="s">
+        <v>451</v>
+      </c>
+      <c r="F686" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G686" t="s">
+        <v>452</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I686" t="s">
+        <v>3867</v>
+      </c>
+      <c r="J686"/>
+      <c r="K686" t="s">
+        <v>3868</v>
+      </c>
+      <c r="L686" t="s">
+        <v>3869</v>
+      </c>
+      <c r="M686" t="s">
+        <v>3870</v>
+      </c>
+      <c r="N686" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="s">
+        <v>334</v>
+      </c>
+      <c r="B687" t="s">
+        <v>15</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D687" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E687" t="s">
+        <v>451</v>
+      </c>
+      <c r="F687" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G687" t="s">
+        <v>452</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2757</v>
+      </c>
+      <c r="I687" t="s">
+        <v>3871</v>
+      </c>
+      <c r="J687"/>
+      <c r="K687" t="s">
+        <v>3872</v>
+      </c>
+      <c r="L687" t="s">
+        <v>3873</v>
+      </c>
+      <c r="M687" t="s">
+        <v>3874</v>
+      </c>
+      <c r="N687" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="s">
+        <v>334</v>
+      </c>
+      <c r="B688" t="s">
+        <v>15</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D688" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E688" t="s">
+        <v>451</v>
+      </c>
+      <c r="F688" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G688" t="s">
+        <v>452</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2772</v>
+      </c>
+      <c r="I688" t="s">
+        <v>3875</v>
+      </c>
+      <c r="J688"/>
+      <c r="K688" t="s">
+        <v>3876</v>
+      </c>
+      <c r="L688" t="s">
+        <v>3877</v>
+      </c>
+      <c r="M688" t="s">
+        <v>3878</v>
+      </c>
+      <c r="N688" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="s">
+        <v>334</v>
+      </c>
+      <c r="B689" t="s">
+        <v>15</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D689" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E689" t="s">
+        <v>451</v>
+      </c>
+      <c r="F689" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G689" t="s">
+        <v>452</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I689" t="s">
+        <v>3879</v>
+      </c>
+      <c r="J689"/>
+      <c r="K689" t="s">
+        <v>3880</v>
+      </c>
+      <c r="L689" t="s">
+        <v>3881</v>
+      </c>
+      <c r="M689" t="s">
+        <v>3882</v>
+      </c>
+      <c r="N689" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="s">
+        <v>334</v>
+      </c>
+      <c r="B690" t="s">
+        <v>15</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D690" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E690" t="s">
+        <v>451</v>
+      </c>
+      <c r="F690" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G690" t="s">
+        <v>452</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2860</v>
+      </c>
+      <c r="I690" t="s">
+        <v>3883</v>
+      </c>
+      <c r="J690"/>
+      <c r="K690" t="s">
+        <v>3884</v>
+      </c>
+      <c r="L690" t="s">
+        <v>3885</v>
+      </c>
+      <c r="M690" t="s">
+        <v>3886</v>
+      </c>
+      <c r="N690" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="s">
+        <v>334</v>
+      </c>
+      <c r="B691" t="s">
+        <v>15</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D691" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E691" t="s">
+        <v>451</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G691" t="s">
+        <v>452</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2792</v>
+      </c>
+      <c r="I691" t="s">
+        <v>3887</v>
+      </c>
+      <c r="J691"/>
+      <c r="K691" t="s">
+        <v>3888</v>
+      </c>
+      <c r="L691" t="s">
+        <v>3889</v>
+      </c>
+      <c r="M691" t="s">
+        <v>3890</v>
+      </c>
+      <c r="N691" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="s">
+        <v>334</v>
+      </c>
+      <c r="B692" t="s">
+        <v>15</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D692" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E692" t="s">
+        <v>451</v>
+      </c>
+      <c r="F692" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G692" t="s">
+        <v>452</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2777</v>
+      </c>
+      <c r="I692" t="s">
+        <v>3891</v>
+      </c>
+      <c r="J692"/>
+      <c r="K692" t="s">
+        <v>3892</v>
+      </c>
+      <c r="L692" t="s">
+        <v>3893</v>
+      </c>
+      <c r="M692" t="s">
+        <v>3894</v>
+      </c>
+      <c r="N692" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="s">
+        <v>334</v>
+      </c>
+      <c r="B693" t="s">
+        <v>15</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D693" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E693" t="s">
+        <v>451</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G693" t="s">
+        <v>452</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2772</v>
+      </c>
+      <c r="I693" t="s">
+        <v>3895</v>
+      </c>
+      <c r="J693"/>
+      <c r="K693" t="s">
+        <v>3896</v>
+      </c>
+      <c r="L693" t="s">
+        <v>3897</v>
+      </c>
+      <c r="M693" t="s">
+        <v>3898</v>
+      </c>
+      <c r="N693" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="s">
+        <v>334</v>
+      </c>
+      <c r="B694" t="s">
+        <v>15</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D694" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E694" t="s">
+        <v>451</v>
+      </c>
+      <c r="F694" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G694" t="s">
+        <v>452</v>
+      </c>
+      <c r="H694" t="s">
+        <v>487</v>
+      </c>
+      <c r="I694" t="s">
+        <v>3899</v>
+      </c>
+      <c r="J694"/>
+      <c r="K694" t="s">
+        <v>3900</v>
+      </c>
+      <c r="L694" t="s">
+        <v>3901</v>
+      </c>
+      <c r="M694" t="s">
+        <v>3902</v>
+      </c>
+      <c r="N694" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="s">
+        <v>334</v>
+      </c>
+      <c r="B695" t="s">
+        <v>15</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D695" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E695" t="s">
+        <v>451</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G695" t="s">
+        <v>452</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2757</v>
+      </c>
+      <c r="I695" t="s">
+        <v>3903</v>
+      </c>
+      <c r="J695"/>
+      <c r="K695" t="s">
+        <v>3904</v>
+      </c>
+      <c r="L695" t="s">
+        <v>3905</v>
+      </c>
+      <c r="M695" t="s">
+        <v>3906</v>
+      </c>
+      <c r="N695" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="s">
+        <v>334</v>
+      </c>
+      <c r="B696" t="s">
+        <v>15</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D696" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E696" t="s">
+        <v>451</v>
+      </c>
+      <c r="F696" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G696" t="s">
+        <v>452</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I696" t="s">
+        <v>3907</v>
+      </c>
+      <c r="J696"/>
+      <c r="K696" t="s">
+        <v>3908</v>
+      </c>
+      <c r="L696" t="s">
+        <v>3909</v>
+      </c>
+      <c r="M696" t="s">
+        <v>3910</v>
+      </c>
+      <c r="N696" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="s">
+        <v>334</v>
+      </c>
+      <c r="B697" t="s">
+        <v>15</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D697" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E697" t="s">
+        <v>451</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G697" t="s">
+        <v>452</v>
+      </c>
+      <c r="H697" t="s">
+        <v>487</v>
+      </c>
+      <c r="I697" t="s">
+        <v>3911</v>
+      </c>
+      <c r="J697"/>
+      <c r="K697" t="s">
+        <v>3912</v>
+      </c>
+      <c r="L697" t="s">
+        <v>3913</v>
+      </c>
+      <c r="M697" t="s">
+        <v>3914</v>
+      </c>
+      <c r="N697" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="s">
+        <v>334</v>
+      </c>
+      <c r="B698" t="s">
+        <v>15</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D698" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E698" t="s">
+        <v>451</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G698" t="s">
+        <v>452</v>
+      </c>
+      <c r="H698" t="s">
+        <v>3853</v>
+      </c>
+      <c r="I698" t="s">
+        <v>3915</v>
+      </c>
+      <c r="J698"/>
+      <c r="K698" t="s">
+        <v>3916</v>
+      </c>
+      <c r="L698" t="s">
+        <v>3917</v>
+      </c>
+      <c r="M698" t="s">
+        <v>3918</v>
+      </c>
+      <c r="N698" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="s">
+        <v>334</v>
+      </c>
+      <c r="B699" t="s">
+        <v>15</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D699" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E699" t="s">
+        <v>451</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G699" t="s">
+        <v>452</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2777</v>
+      </c>
+      <c r="I699" t="s">
+        <v>3919</v>
+      </c>
+      <c r="J699"/>
+      <c r="K699" t="s">
+        <v>3920</v>
+      </c>
+      <c r="L699" t="s">
+        <v>3921</v>
+      </c>
+      <c r="M699" t="s">
+        <v>3922</v>
+      </c>
+      <c r="N699" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="s">
+        <v>334</v>
+      </c>
+      <c r="B700" t="s">
+        <v>15</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D700" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E700" t="s">
+        <v>451</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G700" t="s">
+        <v>452</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2860</v>
+      </c>
+      <c r="I700" t="s">
+        <v>3923</v>
+      </c>
+      <c r="J700"/>
+      <c r="K700" t="s">
+        <v>3924</v>
+      </c>
+      <c r="L700" t="s">
+        <v>3925</v>
+      </c>
+      <c r="M700" t="s">
+        <v>3926</v>
+      </c>
+      <c r="N700" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="s">
+        <v>334</v>
+      </c>
+      <c r="B701" t="s">
+        <v>15</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D701" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G701" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H701" t="s">
+        <v>3928</v>
+      </c>
+      <c r="I701" t="s">
+        <v>3929</v>
+      </c>
+      <c r="J701"/>
+      <c r="K701" t="s">
+        <v>3930</v>
+      </c>
+      <c r="L701" t="s">
+        <v>3931</v>
+      </c>
+      <c r="M701" t="s">
+        <v>3932</v>
+      </c>
+      <c r="N701" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="s">
+        <v>334</v>
+      </c>
+      <c r="B702" t="s">
+        <v>15</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D702" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G702" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H702" t="s">
+        <v>3038</v>
+      </c>
+      <c r="I702" t="s">
+        <v>3934</v>
+      </c>
+      <c r="J702"/>
+      <c r="K702" t="s">
+        <v>3935</v>
+      </c>
+      <c r="L702" t="s">
+        <v>3936</v>
+      </c>
+      <c r="M702" t="s">
+        <v>3937</v>
+      </c>
+      <c r="N702" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="s">
+        <v>334</v>
+      </c>
+      <c r="B703" t="s">
+        <v>15</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D703" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F703" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G703" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H703" t="s">
+        <v>3038</v>
+      </c>
+      <c r="I703" t="s">
+        <v>3939</v>
+      </c>
+      <c r="J703"/>
+      <c r="K703" t="s">
+        <v>3940</v>
+      </c>
+      <c r="L703" t="s">
+        <v>3941</v>
+      </c>
+      <c r="M703" t="s">
+        <v>3942</v>
+      </c>
+      <c r="N703" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="s">
+        <v>334</v>
+      </c>
+      <c r="B704" t="s">
+        <v>15</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D704" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G704" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H704" t="s">
+        <v>3057</v>
+      </c>
+      <c r="I704" t="s">
+        <v>3943</v>
+      </c>
+      <c r="J704"/>
+      <c r="K704" t="s">
+        <v>3944</v>
+      </c>
+      <c r="L704" t="s">
+        <v>3945</v>
+      </c>
+      <c r="M704" t="s">
+        <v>3946</v>
+      </c>
+      <c r="N704" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="s">
+        <v>334</v>
+      </c>
+      <c r="B705" t="s">
+        <v>15</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D705" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G705" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H705" t="s">
+        <v>3057</v>
+      </c>
+      <c r="I705" t="s">
+        <v>3947</v>
+      </c>
+      <c r="J705"/>
+      <c r="K705" t="s">
+        <v>3948</v>
+      </c>
+      <c r="L705" t="s">
+        <v>3949</v>
+      </c>
+      <c r="M705" t="s">
+        <v>3950</v>
+      </c>
+      <c r="N705" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="s">
+        <v>334</v>
+      </c>
+      <c r="B706" t="s">
+        <v>15</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D706" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F706" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G706" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2982</v>
+      </c>
+      <c r="I706" t="s">
+        <v>3951</v>
+      </c>
+      <c r="J706"/>
+      <c r="K706" t="s">
+        <v>3952</v>
+      </c>
+      <c r="L706" t="s">
+        <v>3953</v>
+      </c>
+      <c r="M706" t="s">
+        <v>3954</v>
+      </c>
+      <c r="N706" t="s">
+        <v>2939</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>