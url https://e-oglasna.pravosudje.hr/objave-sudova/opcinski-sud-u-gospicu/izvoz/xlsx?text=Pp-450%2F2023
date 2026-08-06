--- v0 (2026-06-19)
+++ v1 (2026-08-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
     <t>Pp-450/2023</t>
   </si>
   <si>
-    <t>Poziv - Ročište 17.07.2026.</t>
+    <t>Presuda od 31.07.2026.</t>
   </si>
   <si>
     <t>Stipe Krizmanić 13678653049</t>
   </si>
   <si>
-    <t>19.06.2026. 08:12:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e9eb59ec-b8bc-4bad-827f-caf42f3213a6/dokumenti/preuzimanje</t>
+    <t>31.07.2026. 15:02:40</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901b7109-e966-43af-a8e2-e729696e1e10</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901b7109-e966-43af-a8e2-e729696e1e10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=450&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>