--- v0 (2026-08-06)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
     <t>Pp-487/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 20.08.2026.</t>
+    <t>Podnesak od 12.10.2026.; Presuda od 24.09.2026.</t>
   </si>
   <si>
     <t>ZMAJ j.d.o.o. za trgovinu i usluge 20269137934</t>
   </si>
   <si>
-    <t>04.08.2026. 12:14:21</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8a62802c-066d-4d2c-89b5-fdd343af4070/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 09:52:36</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74ad720d-a6f6-4432-b697-477a7948c1ee</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74ad720d-a6f6-4432-b697-477a7948c1ee/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Pp&amp;predmet=487&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>