--- v7 (2026-10-07)
+++ v8 (2026-10-29)
@@ -6,5552 +6,5897 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6338" uniqueCount="2806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6996" uniqueCount="2921">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Gospiću</t>
   </si>
   <si>
-    <t>Sp-147/2024</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1</t>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija</t>
+  </si>
+  <si>
+    <t>Kaniža 45 A, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>52683188991</t>
+  </si>
+  <si>
+    <t>Stjepan Rakarec 64132194100; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:09</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038fb911-46d3-4855-8714-6654d1edec1d</t>
+  </si>
+  <si>
+    <t>Rješenje o oslobođenju od preostalih obveza.pdf O1000000129O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038fb911-46d3-4855-8714-6654d1edec1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo 87939104217; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef96457-0e59-4aff-aebe-102651934edb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef96457-0e59-4aff-aebe-102651934edb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a18bdd8-2f81-41c0-a2b4-d2d48faa3061</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a18bdd8-2f81-41c0-a2b4-d2d48faa3061/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO 02535697732; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba1f5ae-8c27-4317-be81-88f00618268a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba1f5ae-8c27-4317-be81-88f00618268a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIMA SOLVENT društvo s ograničenom odgovornošću za financijsko posredovanje, zastupanje i usluge 35029956158; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc43eb64-495d-49aa-b5ec-930a7f3fe49a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc43eb64-495d-49aa-b5ec-930a7f3fe49a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69d660e-1745-4cc5-b44b-fa09cec19ab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69d660e-1745-4cc5-b44b-fa09cec19ab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OSJEČKO-BARANJSKA ŽUPANIJA 10383308860; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd9de6d-e2da-44d3-a62f-9e4acded0598</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd9de6d-e2da-44d3-a62f-9e4acded0598/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a041c2-e9e4-401e-a0b3-a2c72566f5f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a041c2-e9e4-401e-a0b3-a2c72566f5f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f8b7951-d8c0-458a-a146-0faba3095661</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f8b7951-d8c0-458a-a146-0faba3095661/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE 91547293790; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6386fae1-d42e-4f5b-bff8-d7acd61e3ec8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6386fae1-d42e-4f5b-bff8-d7acd61e3ec8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d. 87311810356; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebeab2b-326b-42d4-b5f3-26f12a34422f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebeab2b-326b-42d4-b5f3-26f12a34422f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a154cc86-7a25-4c8e-ad21-fbe9d84c7355</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a154cc86-7a25-4c8e-ad21-fbe9d84c7355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>B2  KAPITAL d.o.o. za poslovne usluge 57509775367; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c0e716-dc2e-4897-aaf5-0d68293b13c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c0e716-dc2e-4897-aaf5-0d68293b13c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>FERVOR  društvo s ograničenom odgovornošću za trgovinu i usluge 76137162986; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4414343-9c0f-439f-ad84-a12af61778dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4414343-9c0f-439f-ad84-a12af61778dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti 64163074544; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c6a26e-b831-4986-a4af-7d368379adf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c6a26e-b831-4986-a4af-7d368379adf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>LIČKE VODE društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju 90077579259; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dd801e-7c25-4b94-92f9-f8786139dad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dd801e-7c25-4b94-92f9-f8786139dad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845dfb01-cf2d-4a07-a30f-db328aea8ecd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845dfb01-cf2d-4a07-a30f-db328aea8ecd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U GOSPIĆU 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310525de-9329-4be8-88f0-cc6d68eeafdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310525de-9329-4be8-88f0-cc6d68eeafdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e498ca46-8024-4867-80d2-acec0fa99ed2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e498ca46-8024-4867-80d2-acec0fa99ed2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija</t>
+  </si>
+  <si>
+    <t>70571938223</t>
+  </si>
+  <si>
+    <t>Stjepan Rakarec 64132194100; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:34</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ba95eb-0591-4998-89e3-96eeb688203d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ba95eb-0591-4998-89e3-96eeb688203d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57689135-f9fe-4322-81c9-5daa7a8498e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57689135-f9fe-4322-81c9-5daa7a8498e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEI Zagreb društvo s ograničenom odgovornošću za usluge 57423921801; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449e1bb9-6fff-4bd0-a333-9002b9aafbaa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449e1bb9-6fff-4bd0-a333-9002b9aafbaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfe73-575d-4624-9904-730633533191</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfe73-575d-4624-9904-730633533191/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12b14894-3e14-4936-92cf-27f564ce2232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12b14894-3e14-4936-92cf-27f564ce2232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d630aa-f1c5-424a-bf46-54378100f3a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d630aa-f1c5-424a-bf46-54378100f3a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5959819e-37f8-4380-9668-216fcb873383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5959819e-37f8-4380-9668-216fcb873383/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U GOSPIĆU 72336759011; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebfbacc-6024-43c1-8a68-a123a0f62ebe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebfbacc-6024-43c1-8a68-a123a0f62ebe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1103f6a8-8410-43a1-91db-c05c362ac7e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1103f6a8-8410-43a1-91db-c05c362ac7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-79/2026</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 45, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>96048481191</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; Stjepan Rakarec 64132194100</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcb954c-2bd3-4e3b-a06b-0a4dcc71f2a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcb954c-2bd3-4e3b-a06b-0a4dcc71f2a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=79&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ba1fe4-d77f-4b2c-9011-2c1d5ff00786</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ba1fe4-d77f-4b2c-9011-2c1d5ff00786/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0a160f-4fca-4cab-8370-aba65d9bdf7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0a160f-4fca-4cab-8370-aba65d9bdf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0a34467-f941-45bd-8f2f-497ce4263f57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0a34467-f941-45bd-8f2f-497ce4263f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bac7de-ca95-4109-a05c-d2fa7f36c4ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bac7de-ca95-4109-a05c-d2fa7f36c4ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1338ecfa-eefb-4860-8b35-140288f349f0</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1338ecfa-eefb-4860-8b35-140288f349f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870afbb-ccbe-45e8-a0fc-c7aa9a7f90d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870afbb-ccbe-45e8-a0fc-c7aa9a7f90d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32adcfd-793b-4629-9309-3c1d0fde9374</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d32adcfd-793b-4629-9309-3c1d0fde9374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd24a15b-c0f2-4593-8d0b-05903bf0ecb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd24a15b-c0f2-4593-8d0b-05903bf0ecb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56048ba-5d51-43af-906a-6ec2bef9aa88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56048ba-5d51-43af-906a-6ec2bef9aa88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8af017-4af5-44c1-a346-174aa1e30ad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8af017-4af5-44c1-a346-174aa1e30ad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d310c6cd-2e5e-429b-ae0e-0e17a141735f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d310c6cd-2e5e-429b-ae0e-0e17a141735f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d19d65-2cfa-4d18-bfcb-fe310cb218c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d19d65-2cfa-4d18-bfcb-fe310cb218c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b152eb6-762d-4676-be0a-2103c7db7714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b152eb6-762d-4676-be0a-2103c7db7714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f19482a-1086-4984-8e93-286395224599</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f19482a-1086-4984-8e93-286395224599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91e2ad8-e35d-428c-a09f-c979c987e88a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91e2ad8-e35d-428c-a09f-c979c987e88a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d634de-4b8d-40df-aa28-a50d2e3ea860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d634de-4b8d-40df-aa28-a50d2e3ea860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc7e492-ee23-428b-8d3a-85fd26cc27a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc7e492-ee23-428b-8d3a-85fd26cc27a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8708b92-01dc-4de4-9a07-2cd62340a6d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8708b92-01dc-4de4-9a07-2cd62340a6d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5028e35-e128-4307-b5fc-841ef1cd812a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5028e35-e128-4307-b5fc-841ef1cd812a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a54602-2146-4666-a879-de8f31092d66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a54602-2146-4666-a879-de8f31092d66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed089e7e-d8d1-4f44-a482-6ad008f6fd80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed089e7e-d8d1-4f44-a482-6ad008f6fd80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63e1c6b4-6e50-4eb8-ad36-339d718b7494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63e1c6b4-6e50-4eb8-ad36-339d718b7494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f903d7-f361-4362-b7d8-8b1ba2684480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f903d7-f361-4362-b7d8-8b1ba2684480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5f862d-8912-4336-a212-cd9d5fb53685</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5f862d-8912-4336-a212-cd9d5fb53685/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35758546-0e4e-4d91-b8a9-a7c07470af5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35758546-0e4e-4d91-b8a9-a7c07470af5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4ff5b9-f212-4fcb-ba96-6c6c25e880a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4ff5b9-f212-4fcb-ba96-6c6c25e880a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db810441-3ead-45a1-a340-475d9244c1a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db810441-3ead-45a1-a340-475d9244c1a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6c4510-a0e4-442e-9244-d8a843929ba3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6c4510-a0e4-442e-9244-d8a843929ba3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c661262d-9ca3-47c2-be4c-f859e3de7538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c661262d-9ca3-47c2-be4c-f859e3de7538/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-4/2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Financijska agenija 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:09:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47306aa1-28db-4311-9e69-cbd5e5cb1772</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47306aa1-28db-4311-9e69-cbd5e5cb1772/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=4&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Croatia osiguranje, Filijala za osiguranje prijevoza i kredita 26187994862; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc5cb7ee-bff9-453d-bb55-d20f9923a651</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc5cb7ee-bff9-453d-bb55-d20f9923a651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:06:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ca68a94-8892-4d91-98b5-c8852233200a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ca68a94-8892-4d91-98b5-c8852233200a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b7c391-87fd-4e5a-ad2f-936e7bb40467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b7c391-87fd-4e5a-ad2f-936e7bb40467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; STJEPAN RAKAREC 64132194100</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001c855-313c-40df-9169-3ca6a5249a1d</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001c855-313c-40df-9169-3ca6a5249a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.09.2026.; Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-4_2016-64-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-4_2016-65-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-4_2016-69-1 - Iznosi tražbina i troškova postupka na dan 22.03.2026. u 16_54 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d21494-e7f2-4f4c-b448-777143feabbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2/2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>STJEPAN RAKAREC 64132194100; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8524600-ff31-4b03-bd85-bc1514e51cd0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8524600-ff31-4b03-bd85-bc1514e51cd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=2&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 23.12.2025.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:36:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e8932c-3062-4be6-a944-76c639f32839</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e8932c-3062-4be6-a944-76c639f32839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:36:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fca66c3f-9a86-4df7-afe8-b16f22ca5bc9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fca66c3f-9a86-4df7-afe8-b16f22ca5bc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc05c74b-b5e8-428b-8463-eaf044d8e7d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc05c74b-b5e8-428b-8463-eaf044d8e7d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:35:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b9145a-b595-42cd-bdf0-3df50af51a53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b9145a-b595-42cd-bdf0-3df50af51a53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dfede5-552c-45e4-97bb-399ccb267db8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dfede5-552c-45e4-97bb-399ccb267db8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61609610-89a2-49c5-8080-898f8b2963e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61609610-89a2-49c5-8080-898f8b2963e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:32:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176083f5-933a-4797-878d-2064f3180582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176083f5-933a-4797-878d-2064f3180582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:31:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b959abd8-a840-48d5-81fd-137ac0e9772d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b959abd8-a840-48d5-81fd-137ac0e9772d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8803b3f2-64c2-4c56-849c-b26d5f38bb45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8803b3f2-64c2-4c56-849c-b26d5f38bb45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:30:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bcfbd1-4292-436b-ac73-89df4d7c78c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bcfbd1-4292-436b-ac73-89df4d7c78c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:29:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a30427-cf06-4aa5-aa6f-521e4671783f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a30427-cf06-4aa5-aa6f-521e4671783f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:29:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028894d7-5da1-45ee-ba05-98eaed62a080</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028894d7-5da1-45ee-ba05-98eaed62a080/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab3544b2-a151-462e-a503-30cad84646be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab3544b2-a151-462e-a503-30cad84646be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:27:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7902cda0-3a5a-4a98-be72-74669bb74ecc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7902cda0-3a5a-4a98-be72-74669bb74ecc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Prilog od: 12.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:25:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5ad0f4-dc78-484b-a072-b935fce6f3b4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Sp-2_2016-79-1 - uvjerenje o vlasništvu vozila.pdf; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5ad0f4-dc78-484b-a072-b935fce6f3b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.; Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Podnesak od 18.12.2025.; Podnesak od 15.12.2025.; Prilog od: 15.12.2025.; Dopis od 15.12.2025.; Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>ODO u Gospiću 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Dopis.pdf P1000000004P; Prilog Sp-2_2016-81-1 - potvrda.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Završni račun.pdf P221P; Prilog Sp-2_2016-86-1 - Iznosi tražbina i troškova postupka na dan 03.05.2026. u 14_24 sati.pdf; Prilog Sp-2_2016-86-2 - Isplata HRK.pdf; Prilog Sp-2_2016-86-3 - Izvješće o transakcijama_HR6323400093510903910 (2).pdf; Prilog Sp-2_2016-86-4 - Uplate EUR.pdf; Prilog Sp-2_2016-86-5 - Uplata HRK.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e80c5e-351a-4a43-9578-98a81dad941e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bd9e5-014b-4490-98d1-a52b9e33f57c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-177/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis</t>
+  </si>
+  <si>
+    <t>Ulica Vile Velebita 7/1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53350216254</t>
+  </si>
+  <si>
+    <t>Andrijana Dominis 53350216254</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a</t>
+  </si>
+  <si>
+    <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ad69b0-b2f9-487c-8525-ccbcde9f653a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Avdo Mucić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ORUŽEC 12, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>43844558190</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:02:05</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f3fe0644-8c8d-4295-a9d2-64b40828dee1/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/49234d73-3a75-4e23-a633-6896e57c443f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Avdo Mucić 43844558190</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f364ed3c-85e9-44bf-bf5b-af3f74603fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER</t>
+  </si>
+  <si>
+    <t>UL. KNEZA MISLAVA 2, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>30114796927</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 13:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8b721a-4b15-4f7f-ba4f-0215b1012a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ERVIN BAUER 30114796927</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aced54-0f68-410b-a4bb-77c3add79932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 15, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>77562151224</t>
+  </si>
+  <si>
+    <t>MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9848fa-3fcb-4ddf-bd3c-6e3fcb735007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILAN KOLIĆ 77562151224</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08d7b50c-a1bc-4461-8e8b-2e1afbc06373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>92028156392</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3782a73a-fb74-4b77-8671-8de9ec6632ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA MUNIŽABA 92028156392; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.12.2025. 12:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23376a77-e48d-4c78-89bb-98b71241e7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2025.</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVLJE 91, 53220 Lipovlje, Hrvatska</t>
+  </si>
+  <si>
+    <t>16041568501</t>
+  </si>
+  <si>
+    <t>JURE MARINIĆ 16041568501</t>
+  </si>
+  <si>
+    <t>01.12.2025. 12:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d2ce21-e0ef-46b2-816f-1b3e0dee842f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-123/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 3, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>54161922009</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b827e-3132-4720-a504-f285c284864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=123&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27435021-9c15-467b-98e3-bb187ae742dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2021.</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>26342260394</t>
+  </si>
+  <si>
+    <t>PETRA MATIĆ 26342260394; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236dcb7b-651c-45d6-9002-061763935016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=94&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-20/2021</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKO POLJE 71, 53000 Smiljansko Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>28164020055</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 12:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075bb807-3017-477b-b098-d9e51be31299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-700/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2020.</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 1 7, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>73629126216</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/645d92c5-e002-4f25-95f5-b96f6d768adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=700&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RUŽA BRAJKOVIĆ 73629126216; vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>07.10.2021. 09:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3c07d-f46d-4df3-aa0c-0196fbecdd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-6/2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1802/2021-2</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ</t>
+  </si>
+  <si>
+    <t>VLAŠIĆKA ULICA 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>74659653400</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.10.2021. 08:38:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec208d4-3d99-4cb4-a878-90d4877155a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=6&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-546/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2021.</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>CENTAR 109, 53234 Štikada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26706360233</t>
+  </si>
+  <si>
+    <t>ILIJA BRAJKOVIĆ 26706360233; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2021. 07:58:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c68a9d14-f1ca-44ac-9337-da4078961eeb/dokumenti/preuzimanje</t>
-[...152 lines deleted...]
-    <t>Rješenje od 16.07.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a09087-f1d0-43ab-b11c-d0cc12e1291f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=546&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-143/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2021.</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. FRANJE TUĐMANA 8, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>16622647535</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:59:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2b3847-6690-4e4d-9409-95f6d218e4f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=143&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1803/2021-2</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>19.08.2021. 07:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c2d679-6958-443d-81a4-ec09b47554be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-42/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2021.</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ</t>
+  </si>
+  <si>
+    <t>ORNICE 16, 53000 Ornice, Hrvatska</t>
+  </si>
+  <si>
+    <t>12269042772</t>
+  </si>
+  <si>
+    <t>NIKICA PJEVAČ 12269042772; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:56:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37260b51-51ed-48aa-a613-adec6270be83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=42&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-29/2021</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 15 1, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>06186638234</t>
+  </si>
+  <si>
+    <t>ZORAN KAJIŠIĆ 06186638234; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>29.07.2021. 09:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0068c7ac-12aa-4214-97af-71ee1c2b9b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=29&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-30/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ĐOKO DIMIĆ</t>
+  </si>
+  <si>
+    <t>PRLJEVO 31, 23440 Prljevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>18861393206</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ĐOKO DIMIĆ 18861393206</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:42:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/210f6687-7849-4184-8835-e074b5f0324f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=30&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZORAN KAJIŠIĆ 06186638234</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:40:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688f8e2c-5338-4488-911d-c57254277e7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-44/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2021.</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 6 A, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72963041868</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7b733c-aa3a-4047-860f-becff3b42684/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=44&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ANĐELKO JURJEVIĆ 72963041868; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f667823-c12a-4459-853a-c2d81c4f44c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-28/2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj</t>
+  </si>
+  <si>
+    <t>ĆOJLUK 2, 53234 Čojluk, Hrvatska</t>
+  </si>
+  <si>
+    <t>55274727651</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12763906-74aa-4064-86d9-9c5cee4f4ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ilija Kalanj 55274727651; Vjerovnicima / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 13:29:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6708537d-b881-4f1b-89e3-3beb8c369712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-55/2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SENJSKIH ŽRTAVA 15, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>19885381260</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e60110f-a29d-402f-9c0d-900e4aab0d7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>ZLATKO IVANIŠEVIĆ 19885381260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2021. 10:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87c53a2e-f6b7-4b89-9e1d-a749391f96d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-62/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2021.</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ</t>
+  </si>
+  <si>
+    <t>MASLENIČKA 13, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34033274933</t>
+  </si>
+  <si>
+    <t>MILOŠ ĐEKIĆ 34033274933; Vjerovnici / ULOGA: Vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1167f3-2527-4d27-983c-8391d30ef747/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=62&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-58/2021</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGREBAČKA 19, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>96738187398</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979e9307-4a12-4a7f-9573-f5ab840b0393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=58&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84368bcd-8da3-47f4-8c4e-600c7f855752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-43/2021</t>
+  </si>
+  <si>
+    <t>ĐURO KADIĆ</t>
+  </si>
+  <si>
+    <t>KOMPOLJE KORENIČKO 11, 53230 Kompolje Koreničko, Hrvatska</t>
+  </si>
+  <si>
+    <t>17736729598</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0a53db-c0ac-4362-898c-87b4ea4b0aa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=43&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Vjrovnicima; ĐURO KADIĆ 17736729598</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3cb45-bf37-4a79-9b5c-b637f598a090/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima; ZLATKO IVANIŠEVIĆ 19885381260</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdb3374-8ffc-4afc-94b5-46d34687ea95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TOMISLAV PERIŠIĆ 96738187398; Vjerovnicima</t>
+  </si>
+  <si>
+    <t>19.07.2021. 13:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09d479-9b0d-4342-a881-fa143f6a8228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-50/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2021.</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA</t>
+  </si>
+  <si>
+    <t>DONJI ŠTRBCI 15, 53250 Donji Štrbci, Hrvatska</t>
+  </si>
+  <si>
+    <t>16307700260</t>
+  </si>
+  <si>
+    <t>MIRKO GLUŠICA 16307700260; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b20690c-3b0a-4ad5-b34d-29deeaec0e18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=50&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 11, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>21518374937</t>
+  </si>
+  <si>
+    <t>MARIN KOVAČEVIĆ 21518374937; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.07.2021. 13:19:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984cc6b8-7513-4061-81e2-c4312d4750bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-147/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2021.</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donji Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03159344459</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.07.2021. 12:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338fbd71-695d-465e-b658-6034abbaf495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=147&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-52/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2021.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PETRA SVAČIĆA 25, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73657053798</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MILIĆ 73657053798; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2021. 13:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40482f72-7f5a-4111-bd4e-a31e19777ae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-68/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.05.2021.</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ</t>
+  </si>
+  <si>
+    <t>DUBROVAČKA ULICA 7, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>75827858295</t>
+  </si>
+  <si>
+    <t>DRAGOLJUB MANDIĆ 75827858295; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.06.2021. 08:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3d873f-86f6-425d-8caf-a296890b996a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=68&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-69/2021</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ</t>
+  </si>
+  <si>
+    <t>VELIKA PLANA 18, 53000 Velika Plana, Hrvatska</t>
+  </si>
+  <si>
+    <t>88710697994</t>
+  </si>
+  <si>
+    <t>STIPO JELUŠIĆ 88710697994; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4eb67f-7c76-445c-9f31-30b491bafd15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=69&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.05.2021.</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916</t>
+  </si>
+  <si>
+    <t>Prilog Sp-68_2021-1-1 - Obavijest potrošaču o objavi Poziva na eOglasnoj ploči.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8c2c51-b99d-497e-9181-58e318ba4916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2021.</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d399c8e8-d24b-4382-8785-bfd54ba360a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINKO MILETIĆ 74659653400; Vjerovnicima potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963b274c-b94b-42a2-8004-7785dc025ed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-122/2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>27497124037</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; ODVJETNIČKO DRUŠTVO BORIĆ &amp; TOŠ društvo s ograničenom odgovornošću 73065460190</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2efdc709-d9eb-48a1-a496-14f333d80e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=122&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bdf4c3-1596-4086-a011-de5f013fa2bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 79, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>ZORAN POPOVIĆ 03159344459; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777d1b0e-ce83-4421-b860-85b3f9b19b75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjerovnicima potrošača; ZORAN POPOVIĆ 03159344459</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171215f6-b665-43d8-a29f-45295e33a0b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026ac08d-8405-4930-adcf-6349a23ceb70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BRANKA PRPIĆ 16622647535; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e675db-a9e5-43b3-ad88-5ddee3e99895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-126/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE KATARINE 7, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40204787323</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca38f31-1d95-4fa6-a7d4-715e8789d8ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=126&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>DRAGAN LOVRIĆ 40204787323; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>01.06.2021. 08:17:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb07c68-a598-4ecb-9b8f-a16f91680feb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-16/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2021.</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ</t>
+  </si>
+  <si>
+    <t>ŽABICA 47, 53000 Žabica, Hrvatska</t>
+  </si>
+  <si>
+    <t>00901750991</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192cf82a-28a1-4900-9c70-5a7751f8b34b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=16&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760aac79-3b48-457a-bdd4-c63358339e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccfc619f-d5cd-4599-8a35-1a6bc543e6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARIO MARENIĆ 00901750991</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f970124-cdd7-4271-9902-151d6b1b5d70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>28.05.2021. 09:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeb250f-4d18-42fb-819f-21fcce56f413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-23/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2021.</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ</t>
+  </si>
+  <si>
+    <t>MALO POLJE 54, 53202 Malo Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>05984334953</t>
+  </si>
+  <si>
+    <t>DAMIR MILKOVIĆ 05984334953; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:16:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5408079-78b4-496d-9ca6-6fe9be9e6f9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=23&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-133/2020</t>
+  </si>
+  <si>
+    <t>MIRKO BAŠIĆ</t>
+  </si>
+  <si>
+    <t>KONJSKO BRDO 32, 53202 Konjsko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>51925289772</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; MIRKO BAŠIĆ 51925289772</t>
+  </si>
+  <si>
+    <t>25.05.2021. 09:14:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c6ff6d1-4b1d-4a42-937c-5edc849a3b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=133&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-49/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 8 D, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>34958796693</t>
+  </si>
+  <si>
+    <t>BOŽICA JOVANOVIĆ 34958796693; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2021. 14:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d931e4-8c8d-4091-85d2-37655fedbadf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=49&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-36/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2021.</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA JOSIPA JELAČIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>05780371497</t>
+  </si>
+  <si>
+    <t>ADNAN ABDIĆ 05780371497; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167e2c30-ed50-4328-88a6-f74bd3ad85e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=36&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-12/2021</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 30, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>04361523613</t>
+  </si>
+  <si>
+    <t>IVAN RUKAVINA 04361523613; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.04.2021. 13:35:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd7e2a-c829-4c83-928d-9798bc6cb00e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-21/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2021.</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA</t>
+  </si>
+  <si>
+    <t>BRUŠANE 9, 53000 Brušane, Hrvatska</t>
+  </si>
+  <si>
+    <t>21558498755</t>
+  </si>
+  <si>
+    <t>MARIO ŠKORVAGA 21558498755; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/890093b6-eee3-4191-bea4-f658d9a0cc98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=21&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-33/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2021.</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 25 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53663555984</t>
+  </si>
+  <si>
+    <t>SREĆKO BRAJKOVIĆ 53663555984; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2021. 10:00:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59326fe8-9b5f-4525-bf29-73ea0cce4295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=33&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-696/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-4061/2020-2</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ</t>
+  </si>
+  <si>
+    <t>SMOLJANAC 48 4, 53230 Smoljanac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09507009780</t>
+  </si>
+  <si>
+    <t>IVICA MESIĆ 09507009780; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.04.2021. 13:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c860e360-ca28-4a2f-a47a-b5589679864a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=696&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2035/2020-2</t>
+  </si>
+  <si>
+    <t>Kaniža Gospićka 63, 53000 Kaniža Gospićka, Hrvatska</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:01:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baffc199-4ded-472e-8de3-bc8b768c18f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2021.</t>
+  </si>
+  <si>
+    <t>MILAN LEMAIĆ 28164020055; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.02.2021. 13:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ec6542-7197-4cb6-8d1a-64571217e586/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-19/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.02.2021.</t>
+  </si>
+  <si>
+    <t>Ivica Balint</t>
+  </si>
+  <si>
+    <t>Plitvička 75, 53250 Donji Lapac, Hrvatska</t>
+  </si>
+  <si>
+    <t>40499225244</t>
+  </si>
+  <si>
+    <t>Ivica Balint 40499225244; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.02.2021. 13:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a3481d4-1b5d-4097-80e4-f14f82d40fa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=19&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2080/2020-2</t>
+  </si>
+  <si>
+    <t>MARIO MARENIĆ 00901750991; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>09.02.2021. 09:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f9a121-c9b1-4043-b2e8-e6c4db04beca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.02.2021.</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ</t>
+  </si>
+  <si>
+    <t>DRAVSKA ULICA 6, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03890155838</t>
+  </si>
+  <si>
+    <t>MIRA PAVLOVIĆ 03890155838; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.02.2021. 09:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d81aa3-027c-43ef-b4ac-367ce197eb2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-116/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba</t>
+  </si>
+  <si>
+    <t>Ul.kralja Tomislava 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>87390643608</t>
+  </si>
+  <si>
+    <t>Lidija Agbaba 87390643608; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.02.2021. 11:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e15c22-2720-4e89-aa51-66ced61049cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=116&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-138/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.02.2021.</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 92, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15701936980</t>
+  </si>
+  <si>
+    <t>VLADIMIR BALUNOVIĆ 15701936980; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee3b9f51-4fd3-4d0e-8fc7-60b80025bc29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=138&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-144/2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC</t>
+  </si>
+  <si>
+    <t>PRUŽNA ULICA 26, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09329275032</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d645e41-58e8-4eed-8d1f-cbd4689e6d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=144&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>IVAN ŠUMANOVAC 09329275032; Odvjetničko društvo Hanžeković &amp; Partneri društvo s ograničenom odgovornošću 85127306373</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:10:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffd282e-be69-43d7-970e-91fc05cc420b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO BILAJSKO 26 A, 53000 Novoselo Bilajsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>48624289194</t>
+  </si>
+  <si>
+    <t>INKASO.HR d.o.o. za naplatu potraživanja 82925459345; SINIŠA BOGDANIĆ 48624289194</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb10624-e1b3-4e2f-b4df-c5a308c651c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=139&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>SINIŠA BOGDANIĆ 48624289194; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.02.2021. 13:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee49317-8cc1-4c62-8d19-f85cdcd9f83d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-12/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.02.2021.</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA EUGENA KVATERNIKA 3, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45809800014</t>
+  </si>
+  <si>
+    <t>DANIJELA VUKOVIĆ-BOŽIĆ 45809800014; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8825218-cdd9-4203-b528-24a1dca6a3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=12&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-132/2020</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FERDINANDA KOVAČEVIĆA 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>81201917555</t>
+  </si>
+  <si>
+    <t>IVICA MILINKOVIĆ 81201917555; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a0897c-4b5c-4067-b3ae-914bae688192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=132&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-145/2020</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ</t>
+  </si>
+  <si>
+    <t>DERINGAJ 41, 23440 Deringaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>04977452647</t>
+  </si>
+  <si>
+    <t>BOŽIDAR DUKIĆ 04977452647; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7815d0-860b-440d-84cd-a4a5532d3dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=145&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2021</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 73 A, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>31937178152</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA UDOROVIĆ 31937178152; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.02.2021. 13:30:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f662ca82-4c11-4b96-af3d-28ef090edb7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Oglas od 20.11.2020.</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81659dc-eeae-4b14-b659-1d013883d8d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-127/2020</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ</t>
+  </si>
+  <si>
+    <t>PLITVIČKA 66, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>42100452448</t>
+  </si>
+  <si>
+    <t>JOVICA STANISAVLJEVIĆ 42100452448; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c73b58-0b68-43a0-9768-523297f5138a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=127&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13d3701-087c-40a6-a53a-611c28bc9cff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DANIJELA BABIĆ 54161922009; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:45:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80dc8ac4-5138-4c0e-97d6-9c4cee4a6bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BAJO AMIĆ 27497124037; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:44:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/489bce94-eed7-43d7-a8d5-62e4b1a0acb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2020</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ</t>
+  </si>
+  <si>
+    <t>KRUŠKOVAČA 62, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70719711788</t>
+  </si>
+  <si>
+    <t>DRAGAN DAMJANOVIĆ 70719711788; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd096ca3-01bc-48fc-9859-798dab4044fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=121&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>23.11.2020. 09:42:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b8c075-60b0-414c-909b-152999a23d13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-365/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.11.2020.</t>
+  </si>
+  <si>
+    <t>Marko Šop</t>
+  </si>
+  <si>
+    <t>Donji Kosinj 242, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>23446981168</t>
+  </si>
+  <si>
+    <t>Marko Šop 23446981168; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2020. 10:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776153d-9a1b-4a5b-a392-94fd7feaaf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=365&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-20/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2428/2020-2</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER</t>
+  </si>
+  <si>
+    <t>MALI DOL 4, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93983626923</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e - oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.09.2020. 13:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1e349e9-b721-4744-8c25-aff6fa41b454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=20&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-115/2020</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1346/2020-2</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VILE VELEBITA 6, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>69162091181</t>
+  </si>
+  <si>
+    <t>EMIR TIHIĆ 69162091181; e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.09.2020. 09:52:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f0b4aa-0911-46a7-80a2-016d9a4a82a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=115&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-664/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž -2328/2020-2, od 21.07.2020.</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ</t>
+  </si>
+  <si>
+    <t>KUTEREVO 17, 53220 Kuterevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>75545648199</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.08.2020. 09:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33d50260-151a-4d1b-b4d2-e81372ab05f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=664&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-55/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2020.</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 7, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>08772879415</t>
+  </si>
+  <si>
+    <t>MIHAELA SKAKIĆ 08772879415; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2020. 16:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3d3e0f-5f68-4f46-b323-d685443afbf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=55&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-211/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-2532/2020-2</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP</t>
+  </si>
+  <si>
+    <t>JASIKOVAČKA ULICA 12, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>00522476569</t>
+  </si>
+  <si>
+    <t>IVAN ŠOP 00522476569; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>12.08.2020. 13:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bea7f7a9-e34d-448b-9c95-53318582ed13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=211&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-101/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2020.</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ</t>
+  </si>
+  <si>
+    <t>DINARSKA 2, 53250 Srb, Hrvatska</t>
+  </si>
+  <si>
+    <t>85848580284</t>
+  </si>
+  <si>
+    <t>MILENKO BRKIĆ 85848580284; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>26.06.2020. 12:48:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242d6923-fe4f-40fc-85b2-f2c0f6797bec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=101&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-682/2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA POPA FRANA BINIČKOG 20, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>34490887659</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659</t>
+  </si>
+  <si>
+    <t>10.06.2020. 09:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d377a32c-53f5-4705-b75b-7eec2351d1f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=682&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-92/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2020.</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>SMILJANSKA ULICA 13, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53167593734</t>
+  </si>
+  <si>
+    <t>DANE ŠIMIĆ 53167593734; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:14:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a0c65b-3431-46fc-8da7-cfec131bf362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=92&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ</t>
+  </si>
+  <si>
+    <t>MALI KIJEC 26, 51511 Omišalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>26531030553</t>
+  </si>
+  <si>
+    <t>DRAŽEN MAJETIĆ 26531030553; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdefa091-8d0b-4024-a9ff-e38dc30938f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-106/2020</t>
+  </si>
+  <si>
+    <t>08.06.2020. 13:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164ffefa-7c9a-43cf-ba9c-2b7c65fd7299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=106&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-73/2020</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1 1, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54913820313</t>
+  </si>
+  <si>
+    <t>JASNA BESTULIĆ 54913820313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7fab6e4-94e8-4598-be4d-41fd6a7e3a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=73&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-63/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2020.</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>VOLARICA 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>77829323578</t>
+  </si>
+  <si>
+    <t>MARINA BRAJKOVIĆ 77829323578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a148c973-b9d8-4263-8f3f-e2fbcc76a1e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=63&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-52/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2020.</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STUDENAČKA 14, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>28527384742</t>
+  </si>
+  <si>
+    <t>LJUBA JURKOVIĆ 28527384742; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55583714-26f9-4b41-af0d-d918f2f7f4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=52&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-35/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2020.</t>
+  </si>
+  <si>
+    <t>MUNIRA KEŠKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANTE STARČEVIĆA 4, 53288 Karlobag, Hrvatska</t>
+  </si>
+  <si>
+    <t>65080263224</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; MUNIRA KEŠKIĆ 65080263224</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:19:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae5ad93-f08a-48ba-8553-633d5d827280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=35&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-28/2020</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>DONJI KOSINJ 254, 53202 Donji Kosinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94517027968</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAŠKOVIĆ 94517027968; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c933f6a8-3f15-425b-b7d2-ca138af6d679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=28&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-690/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2020.</t>
+  </si>
+  <si>
+    <t>ENA LIVADA</t>
+  </si>
+  <si>
+    <t>KARLOVAČKA ULICA 17, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>66856213658</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658</t>
+  </si>
+  <si>
+    <t>08.06.2020. 12:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc494882-dd76-40cb-944c-65a396c7fd52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=690&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-687/2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ</t>
+  </si>
+  <si>
+    <t>KANIŠKA ULICA 73, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>83216348232</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232</t>
+  </si>
+  <si>
+    <t>08.06.2020. 11:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d0ab4d-d56b-4312-996b-a40382442857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=687&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2020.</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ff731f-0e27-41c7-a596-b0f3d3bd3b52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d. 81793146560; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ff2de0-c35e-4116-bd70-14056e3ae2b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; MARINA ŠUPER 93983626923</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b5c15a-97a8-43c5-9f7f-ea6f8d479ede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINA ŠUPER 93983626923; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>08.06.2020. 09:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d2f641-d6ad-4958-a677-bead5431544c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-729/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2020.</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA JOSIPA JOVIĆA 77, 53230 Korenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>03038985095</t>
+  </si>
+  <si>
+    <t>ADNAN OKUGIĆ 03038985095; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8728f716-f481-479a-bcd5-c7a24a3f5159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=729&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ</t>
+  </si>
+  <si>
+    <t>BUDAK 114, 53000 Budak, Hrvatska</t>
+  </si>
+  <si>
+    <t>71681781303</t>
+  </si>
+  <si>
+    <t>ANTONIJA LENIĆ 71681781303; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48311d0-6901-4232-8550-901e7406a3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. ANTE STARČEVIĆA 4, 53202 Perušić, Hrvatska</t>
+  </si>
+  <si>
+    <t>12111832360</t>
+  </si>
+  <si>
+    <t>MARTINA TOMLJANOVIĆ-FAJDETIĆ 12111832360; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8705d324-a46f-4549-a599-711eeb682253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-5/2020</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SVETOG JOSIPA 1 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>39609990532</t>
+  </si>
+  <si>
+    <t>BORO TOPIĆ 39609990532; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c806ccff-7847-4366-b0b2-c7b42fdecac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-7/2020</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ</t>
+  </si>
+  <si>
+    <t>73915469310</t>
+  </si>
+  <si>
+    <t>MILAN AMIĆ 73915469310; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30479e37-ea6a-492b-a509-32115620082e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=7&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-13/2020</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ</t>
+  </si>
+  <si>
+    <t>BILAJ 27 1, 53000 Bilaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>94660629046</t>
+  </si>
+  <si>
+    <t>BRANKO ODOROVIĆ 94660629046; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c652e4-92db-4ec2-b8e0-08ae6672fbd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=13&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-14/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.04.2020.</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ</t>
+  </si>
+  <si>
+    <t>TRG STJEPANA RADIĆA 5, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>96733988124</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9860a2fb-ec8b-4b99-a9bb-ce4cf9866501/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=14&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>MARIO FAIĆ 96733988124; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56820949-e0e4-485a-87a3-e83d1ea60d5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-15/2020</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>SMILJAN 90, 53000 Smiljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>86047294960</t>
+  </si>
+  <si>
+    <t>MILAN KOVAČEVIĆ 86047294960; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b22c699-2f62-48a0-a7b6-3b12bf7d5429/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=15&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-22/2020</t>
+  </si>
+  <si>
+    <t>ELVIS MAJSTOROVIĆ</t>
+  </si>
+  <si>
+    <t>TIHI DOL 1, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51676326034</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; ELVIS MAJSTOROVIĆ 51676326034</t>
+  </si>
+  <si>
+    <t>04.06.2020. 13:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c490b5-c2a3-45f4-a99d-60a6ef9216ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=22&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-26/2020</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ</t>
+  </si>
+  <si>
+    <t>BRUVNO 10 B, 23440 Bruvno, Hrvatska</t>
+  </si>
+  <si>
+    <t>08973544428</t>
+  </si>
+  <si>
+    <t>ZVONKO MESIĆ 08973544428; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.06.2020. 12:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beb202-ed42-42b6-8c47-b1c25462b41f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=26&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-670/2019</t>
+  </si>
+  <si>
+    <t>Rješenje Gž-1232/2020-3</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ</t>
+  </si>
+  <si>
+    <t>BRLOG 255, 53220 Brlog, Hrvatska</t>
+  </si>
+  <si>
+    <t>47978101370</t>
+  </si>
+  <si>
+    <t>BOŽO HRKALOVIĆ 47978101370; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.06.2020. 08:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61d5c9-75f5-4cfb-b682-f760d837375f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=670&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-724/2019</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK</t>
+  </si>
+  <si>
+    <t>ULICA BANA IVANA KARLOVIĆA 1, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22879161851</t>
+  </si>
+  <si>
+    <t>ZLATKO BRESTAK 22879161851; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/897831e3-bb8c-4920-8d8c-dd0f1dbc190e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=724&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 14:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8272be7-a790-49ee-8fb5-f48180c1eedc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-702/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2020.</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELO TRNOVAČKO 5 1, 53000 Novoselo Trnovačko, Hrvatska</t>
+  </si>
+  <si>
+    <t>51538970578</t>
+  </si>
+  <si>
+    <t>RADA BRAJKOVIĆ 51538970578; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:53:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a7205-d224-4a45-b64c-0b1967bc8540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=702&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-699/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2020.</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ</t>
+  </si>
+  <si>
+    <t>PARČIĆI 5, 53234 Lovinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72280384540</t>
+  </si>
+  <si>
+    <t>NERMIN PJANIĆ 72280384540; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e204586c-4d58-44fc-844c-41ed80801ac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=699&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-698/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.04.2020.</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ</t>
+  </si>
+  <si>
+    <t>69622242343</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; RANKA KOLIĆ 69622242343</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27977358-aa3b-4a24-ab84-f3630654131b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=698&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RANKA KOLIĆ 69622242343; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fb2173-b091-4c0c-a1fd-c770c82ee3b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-692/2019</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA CESARICA-GUVNINE 4, 53288 Cesarica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77403645396</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ 77403645396; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548f81b7-58a5-4e6e-85d8-8cce8ed582bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=692&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ENA LIVADA 66856213658; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f07a2f-e44a-4e50-bc8c-b0745bc04f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-689/2019</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ</t>
+  </si>
+  <si>
+    <t>BERISLAVIĆEVA ULICA 14, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>07533918680</t>
+  </si>
+  <si>
+    <t>JOZO BUČIĆ 07533918680; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:17:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814b5005-2979-4a1a-a92b-a53da5a40606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=689&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-688/2019</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ</t>
+  </si>
+  <si>
+    <t>DOLJANI 21 A, 53220 Doljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00609189313</t>
+  </si>
+  <si>
+    <t>JOSIPA POROPATIĆ 00609189313; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd00a498-6bca-438a-873e-de723e9bc921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=688&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ANTE BEGIĆ 83216348232; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a56c0de-33b4-4b69-b22c-7ef787b262dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-686/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2020.</t>
+  </si>
+  <si>
+    <t>RADE JUG</t>
+  </si>
+  <si>
+    <t>MUKINJE 50, 53230 Plitvička Jezera, Hrvatska</t>
+  </si>
+  <si>
+    <t>56026555831</t>
+  </si>
+  <si>
+    <t>RADE JUG 56026555831; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc6b1d5-1847-4fa1-a749-0650bfb9f68d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=686&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-685/2019</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0893d4d1-2819-469a-85e2-ae2a3464f61a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=685&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>NIKICA HEĆIMOVIĆ 34490887659; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:45:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada1c60e-4ba3-4d82-aa84-f5a51be1de57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-679/2019</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>PODUM 6 A, 53220 Podum, Hrvatska</t>
+  </si>
+  <si>
+    <t>01936641449</t>
+  </si>
+  <si>
+    <t>DAVORKA JURKOVIĆ 01936641449; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:40:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc112f94-435f-4fd4-9795-d22d9fff5c7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=679&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-678/2019</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ</t>
+  </si>
+  <si>
+    <t>KVARTE 61, 53202 Kvarte, Hrvatska</t>
+  </si>
+  <si>
+    <t>46300366255</t>
+  </si>
+  <si>
+    <t>SLAVICA OJUROVIĆ 46300366255; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74e69fd-1479-418d-9eee-574fbdd4c9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=678&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-676/2019</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 29, 53220 Otočac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15787097922</t>
+  </si>
+  <si>
+    <t>SILVESTAR KOLGJERAJ 15787097922; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d594c4-54e4-466d-b4a4-9f57f4af9bc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=676&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-675/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC</t>
+  </si>
+  <si>
+    <t>RAMLJANI 11, 53220 Ramljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>79816915340</t>
+  </si>
+  <si>
+    <t>STJEPAN GRAHOVAC 79816915340; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:19:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f06ae4c-5c5f-4be1-b5bf-2250f0483af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=675&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-669/2019</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ</t>
+  </si>
+  <si>
+    <t>PODOŠTRA 137, 53000 Podoštra, Hrvatska</t>
+  </si>
+  <si>
+    <t>80778983059</t>
+  </si>
+  <si>
+    <t>MARKO ŠARIĆ 80778983059; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a46b3e-775e-479a-9cc7-33e0613a9f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=669&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-666/2019</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ</t>
+  </si>
+  <si>
+    <t>LIČKI OSIK 56 1, 53000 Lički Osik, Hrvatska</t>
+  </si>
+  <si>
+    <t>01672730757</t>
+  </si>
+  <si>
+    <t>JELENA ŠALIĆ 01672730757; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764c0323-34ed-4e24-b15e-7f5b830e0bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=666&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; INKASO.HR d.o.o. za naplatu potraživanja 82925459345</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/604d3b50-9dd5-4b9d-b716-920cdf55fca3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:46:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676a2123-4212-419a-8085-322dd6ffe4a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGANA BURIĆ 75545648199; EOS MATRIX d.o.o. za poslovne usluge 76674680107</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf27e2e5-83fc-427e-b13d-f17674c41f3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2020. 11:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addff776-c122-4211-ac66-c6d4ac05988a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-661/2019</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ</t>
+  </si>
+  <si>
+    <t>SINAC 92, 53220 Sinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>93862734347</t>
+  </si>
+  <si>
+    <t>DANIJEL TONKOVIĆ 93862734347; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.05.2020. 10:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c58f7a-d9ac-4743-9319-57f3c6a761b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=661&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-674/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.11.2019.</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>34243997601</t>
+  </si>
+  <si>
+    <t>NEVEN BRAJKOVIĆ 34243997601</t>
+  </si>
+  <si>
+    <t>30.03.2020. 11:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/681bbb13-d207-4ba3-a70f-2d1d356b4f05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=674&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-567/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2020.</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ</t>
+  </si>
+  <si>
+    <t>BUŽIM 120, 53000 Bužim, Hrvatska</t>
+  </si>
+  <si>
+    <t>82242975626</t>
+  </si>
+  <si>
+    <t>MILAN ĆAĆIĆ 82242975626; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.03.2020. 17:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd45ec-74cb-4009-a6ae-f2abea9e3208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=567&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-515/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.01.2020.</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA</t>
+  </si>
+  <si>
+    <t>DONJA SUVAJA 96, 53250 Donja Suvaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97851427320</t>
+  </si>
+  <si>
+    <t>MARKO MALENICA 97851427320</t>
+  </si>
+  <si>
+    <t>21.01.2020. 07:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b320633-ab6f-47a4-8583-7dd245383ba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=515&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-18/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2019.</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 34, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>32690401853</t>
+  </si>
+  <si>
+    <t>STJEPAN MESIĆ 32690401853; e oglasna ploča / ULOGA: svim sudionica</t>
+  </si>
+  <si>
+    <t>28.11.2019. 10:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d21a54b-dd9e-4af1-bb99-7902816eeb2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=18&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-653/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.11.2019.</t>
+  </si>
+  <si>
+    <t>DELIANG WANG</t>
+  </si>
+  <si>
+    <t>ULICA KARLA BRKLJAČIĆA 2, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>52274092710</t>
+  </si>
+  <si>
+    <t>DELIANG WANG 52274092710; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38a56646-d3ae-4c43-958b-e7ea949a59f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=653&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-627/2019</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK</t>
+  </si>
+  <si>
+    <t>PODUDBINA 9, 53234 Udbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05699854708</t>
+  </si>
+  <si>
+    <t>NIKOLA HODAK 05699854708; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>25.11.2019. 20:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b5c5d43-661c-48d5-b792-8f56656ee22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=627&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-602/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.11.2019.</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>76014488892</t>
+  </si>
+  <si>
+    <t>NINO BRAJKOVIĆ 76014488892; eoglasna ploča</t>
+  </si>
+  <si>
+    <t>22.11.2019. 22:08:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b82515-9335-43a2-9dae-867403db80cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=602&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-88/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.11.2019.</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT</t>
+  </si>
+  <si>
+    <t>06385221817</t>
+  </si>
+  <si>
+    <t>ZVONKO HORVAT 06385221817; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.11.2019. 20:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b67b6c-e624-4c7b-823b-331daf688d32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=88&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-5/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine Sp-5/2016-57</t>
+  </si>
+  <si>
+    <t>Nenad Udorović</t>
+  </si>
+  <si>
+    <t>Hrv. Časnika Ivana Čanića Baje 10, 53000, Lički Osik</t>
+  </si>
+  <si>
+    <t>26078992690</t>
+  </si>
+  <si>
+    <t>Nadramija i Partneri, odvjetničko društvo d.o.o.  | 64250015473; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9</t>
+  </si>
+  <si>
+    <t>35017457.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d81d88-3c67-4461-9474-d4524568baa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=5&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:35:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00</t>
+  </si>
+  <si>
+    <t>35017455.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1962a4ae-1972-449a-8af8-adb2264c2d00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Republika Hrvatska - po ODO-GUO Gospić</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce</t>
+  </si>
+  <si>
+    <t>35017452.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115eefb5-26d6-46c6-90f1-ebd3a5a154ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7</t>
+  </si>
+  <si>
+    <t>35017456.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8af9df-7e10-4967-a146-cbceeeb3e7e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1</t>
+  </si>
+  <si>
+    <t>35017453.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e60036-cbfb-4592-9f38-cd6dfb57e1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 11:32:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea</t>
+  </si>
+  <si>
+    <t>35017454.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f64216-026b-4a07-9ed3-fb63cfae05ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; e-Oglasna ploča OSGS stečajna</t>
+  </si>
+  <si>
+    <t>30.04.2019. 10:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8</t>
+  </si>
+  <si>
+    <t>35013791.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca6952e-29cd-4a6a-8cfc-32f516a0aef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje 29.04.2019.</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9</t>
+  </si>
+  <si>
+    <t>35008251.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51c9367e-a2e8-4170-9f75-7ff731c5b6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Odvjetnica Sonja Šoštar</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00</t>
+  </si>
+  <si>
+    <t>35008248.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7529cfe-b2f5-4b31-b43a-a1eb0d87fb00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9</t>
+  </si>
+  <si>
+    <t>35008255.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520488a2-8f82-4ece-ae54-8e40ead651d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a</t>
+  </si>
+  <si>
+    <t>35008247.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b473e1bb-9bc9-4348-b3d7-edf444ef348a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46</t>
+  </si>
+  <si>
+    <t>35008246.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739aacbf-385a-4ddd-a228-66ac101ece46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča OSGS; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1</t>
+  </si>
+  <si>
+    <t>35008190.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f19d9db6-8bfd-4a21-93c5-c81420e70cd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge  | 17863542417</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00</t>
+  </si>
+  <si>
+    <t>35008242.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ca5c82-0a50-491f-bb29-3f1d6475fd00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.04.2019. 08:32:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea</t>
+  </si>
+  <si>
+    <t>35008245.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1e11af-f4c1-4df5-8411-d7769b6250ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-3/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-3/2016-43</t>
+  </si>
+  <si>
+    <t>Kaniža Gospićka 63, 53000, Kaniža Gospićka</t>
+  </si>
+  <si>
+    <t>Vesna Samardžija 70571938223; e-oglasna ploča sudova</t>
+  </si>
+  <si>
+    <t>23.04.2019. 12:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0</t>
+  </si>
+  <si>
+    <t>34920379.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10936e1-44f6-4bad-8303-2b4f4faf4ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=3&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-5/2016-38</t>
+  </si>
+  <si>
+    <t>MUP, PP Gospić  | 36162371878; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a</t>
+  </si>
+  <si>
+    <t>32697963.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d36ab91-486d-461a-b180-3330403f4f8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; USLUGA društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju  | 90077579259</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4</t>
+  </si>
+  <si>
+    <t>32697953.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc4f9a3-6482-497a-b999-2f836500d0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-2/2016-35</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d.  | 26187994862; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1</t>
+  </si>
+  <si>
+    <t>32697297.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d7c16f5-2cbb-46fa-9204-054b0c2fa1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; UNIQA osiguranje d.d.  | 75665455333</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658</t>
+  </si>
+  <si>
+    <t>32697948.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527436e-d520-4676-8409-c1bc4f1c3658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:05:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc</t>
+  </si>
+  <si>
+    <t>32697281.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b540d8d3-77f1-44bc-9c9b-e19865765ccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963</t>
+  </si>
+  <si>
+    <t>32697975.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11584942-1ea4-4b38-9f1f-2d60450e4963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60</t>
+  </si>
+  <si>
+    <t>32697970.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d67ce9-920e-4bff-8322-0167e51c9c60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milan Fajdić  | 44441401212; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a</t>
+  </si>
+  <si>
+    <t>32697972.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4895cd98-5e44-4b27-b107-906d3206617a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Sberbank d.d.  | 78427478595</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02</t>
+  </si>
+  <si>
+    <t>32697976.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4742-1b7f-4f1e-bbff-6f6b7e4a0d02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563</t>
+  </si>
+  <si>
+    <t>32697803.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4d0d41-49f8-4434-abb3-141dba52e563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRAD GOSPIĆ  | 22538763965; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765</t>
+  </si>
+  <si>
+    <t>32697955.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221504ab-a7d0-489c-a417-69047bdd6765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b</t>
+  </si>
+  <si>
+    <t>32697295.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a07f43-05c8-4975-b60b-e7b61461448b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405</t>
+  </si>
+  <si>
+    <t>32697943.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bd6977-02b0-45d3-adf4-315b1dc79405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Upravni sud u Rijeci  | 46227608101</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb</t>
+  </si>
+  <si>
+    <t>32697960.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abc9084-51bc-45d2-a1e2-54b8191603eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812</t>
+  </si>
+  <si>
+    <t>32697294.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1ef53-98f3-40e4-877a-d25aef8e9812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; ZA TEBE društvo s ograničenom odgovornošću za telekomunikacije, trgovinu i usluge  | 21352201746</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa</t>
+  </si>
+  <si>
+    <t>32697971.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1104ba8-9efe-4df6-a0da-00392fea75aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d.  | 87311810356; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392</t>
+  </si>
+  <si>
+    <t>32697956.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f07ec77-e115-4fdb-acec-c1d80403c392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-3/2016-29</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija  | 68419124305; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162</t>
+  </si>
+  <si>
+    <t>32697114.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66064f0-e3d6-417c-96a9-6583c2661162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ODO u Gospiću  | 72336759011; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:04:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6</t>
+  </si>
+  <si>
+    <t>32697800.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a3f790-1394-4167-b18f-49f6e5001ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEI Zagreb društvo s ograničenom odgovornošću za usluge  | 57423921801; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001</t>
+  </si>
+  <si>
+    <t>32697153.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641748fc-55ab-4cd6-b0a4-f9b4d48c0001/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Gospiću  | 72336759011; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e</t>
+  </si>
+  <si>
+    <t>32697112.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54ebb00-d53d-4b1a-9a5e-a12693b1825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425</t>
+  </si>
+  <si>
+    <t>32697283.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8c4f3e-3bee-4d6a-9b80-1f06a4563425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4</t>
+  </si>
+  <si>
+    <t>32697158.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0950d0-2edf-4959-8470-2224fb8e26e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>VIPnet, društvo s ograničenom odgovornošću za usluge javnih telekomunikacija  | 29524210204; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996</t>
+  </si>
+  <si>
+    <t>32697115.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ec11cd-4260-4928-a601-868dfdeb7996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKA POŠTANSKA BANKA, dioničko društvo  | 87939104217; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5</t>
+  </si>
+  <si>
+    <t>32697804.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae26cbf-ea68-42d7-bae8-6b0bdcc8ccc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Porezna uprava Gospić  | 18683136487</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80</t>
+  </si>
+  <si>
+    <t>32697979.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ec637-4419-4008-a7c8-1fcb2e4add80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8</t>
+  </si>
+  <si>
+    <t>32697156.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8cb765c-94bf-42fd-9753-5dec902b23f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e</t>
+  </si>
+  <si>
+    <t>32697978.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8bf028-aca7-481b-ad7c-80d30319459e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Prekršajni sud u Gospiću  | 88765893266</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e</t>
+  </si>
+  <si>
+    <t>32697966.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd18f4e0-4e9d-4595-8858-24937a04b34e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79</t>
+  </si>
+  <si>
+    <t>32697109.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213cbf85-01bd-4b7a-86d5-7d2e5a9fcb79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO  | 02535697732; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:03:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602</t>
+  </si>
+  <si>
+    <t>32697802.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6fe0f4-2fe1-4abd-97ba-18cad7e52602/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti  | 64163074544; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f1987a-ab6d-4688-a92d-3f7a63f74ccb</t>
+  </si>
+  <si>
+    <t>32697952.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f1987a-ab6d-4688-a92d-3f7a63f74ccb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge  | 76674680107; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1382f219-8545-42fb-a014-daf640fff18c</t>
+  </si>
+  <si>
+    <t>32697292.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1382f219-8545-42fb-a014-daf640fff18c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; OPĆINSKI SUD U GOSPIĆU  | 29608777564</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cc94e6-ac44-45c8-add1-63af495965a1</t>
+  </si>
+  <si>
+    <t>32697941.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cc94e6-ac44-45c8-add1-63af495965a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinski sud u Osijeku  | 38625793303; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dbefef-3b28-41c6-819f-23d1658e59ce</t>
+  </si>
+  <si>
+    <t>32697282.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11dbefef-3b28-41c6-819f-23d1658e59ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIMA SOLVENT društvo s ograničenom odgovornošću za financijsko posredovanje, zastupanje i usluge  | 35029956158; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da49980e-ca63-4326-adf7-a938f4459b14</t>
+  </si>
+  <si>
+    <t>32697298.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da49980e-ca63-4326-adf7-a938f4459b14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOMUNALAC GOSPIĆ d. o. o. za obavljanje komunalnih djelatnosti  | 64163074544; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79710f71-92c8-44ca-be0f-f9167a60e694</t>
+  </si>
+  <si>
+    <t>32697285.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79710f71-92c8-44ca-be0f-f9167a60e694/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d.  | 87311810356; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb09fe1f-46ac-4caa-b568-cbdfb5c4b60f</t>
+  </si>
+  <si>
+    <t>32697293.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb09fe1f-46ac-4caa-b568-cbdfb5c4b60f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; RWE ENERGIJA d.o.o. za opskrbu energijom  | 81103558092</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed5f1c0-e8f4-47a9-98e6-e9c5eb77b8c2</t>
+  </si>
+  <si>
+    <t>32697951.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed5f1c0-e8f4-47a9-98e6-e9c5eb77b8c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RH, Osječno-baranjska županija, Upravni odjel za financije  | 10383308860; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f578aed-b803-47ae-8f9c-a5b9df901ff2</t>
+  </si>
+  <si>
+    <t>32697805.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f578aed-b803-47ae-8f9c-a5b9df901ff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Vesna Samardžija 70571938223</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf8f819-0881-4fa6-aabf-d52a8c8fbcec</t>
+  </si>
+  <si>
+    <t>32697144.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf8f819-0881-4fa6-aabf-d52a8c8fbcec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>B2  KAPITAL d.o.o. za poslovne usluge  | 57509775367; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d166825a-d746-4012-b8b2-f71b769d3a9e</t>
+  </si>
+  <si>
+    <t>32697291.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d166825a-d746-4012-b8b2-f71b769d3a9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e74981d-6f25-4f4e-bce5-47c3de33fc12</t>
+  </si>
+  <si>
+    <t>32697939.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e74981d-6f25-4f4e-bce5-47c3de33fc12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c362a336-c5bb-414d-8d7d-a9103aef3588</t>
+  </si>
+  <si>
+    <t>32697959.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c362a336-c5bb-414d-8d7d-a9103aef3588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stjepan Samardžija 52683188991; USLUGA društvo s ograničenom odgovornošću za vodoopskrbu i odvodnju  | 90077579259</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12c1b4-603c-4d1c-8271-60a2a4a41448</t>
+  </si>
+  <si>
+    <t>32697284.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12c1b4-603c-4d1c-8271-60a2a4a41448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama  | 28921383001; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615d5b7-ba03-42d8-9c91-ffe8e0a1a2dd</t>
+  </si>
+  <si>
+    <t>32697945.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615d5b7-ba03-42d8-9c91-ffe8e0a1a2dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nenad Udorović 26078992690; Tele2 d.o.o. za telekomunikacijske usluge  | 70133616033</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efb43e-e6dc-4735-b5a3-b0c20cc396c1</t>
+  </si>
+  <si>
+    <t>32697958.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efb43e-e6dc-4735-b5a3-b0c20cc396c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>FERVOR  društvo s ograničenom odgovornošću za trgovinu i usluge  | 76137162986; Stjepan Samardžija 52683188991</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6640591-a825-42e6-aa2b-77be898f734b</t>
+  </si>
+  <si>
+    <t>32697288.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6640591-a825-42e6-aa2b-77be898f734b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski Telekom d.d.  | 81793146560; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9532e7a7-a760-4900-af09-c7cd7646b1a0</t>
+  </si>
+  <si>
+    <t>32697942.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9532e7a7-a760-4900-af09-c7cd7646b1a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d.  | 26187994862; Nenad Udorović 26078992690</t>
+  </si>
+  <si>
+    <t>14.11.2018. 10:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c579a042-cbf1-4b50-980a-e9e48331f317</t>
+  </si>
+  <si>
+    <t>32697967.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c579a042-cbf1-4b50-980a-e9e48331f317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-4/2016-28</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 45, 53000, Gospić</t>
+  </si>
+  <si>
+    <t>Financijska agenija  | 85821130368; Kristina Štavlić 96048481191</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:33:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5309536-91f1-418c-80db-95f5f2776902</t>
+  </si>
+  <si>
+    <t>32695977.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5309536-91f1-418c-80db-95f5f2776902/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:33:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fd8c25-3476-45b5-b186-852f357f0932</t>
+  </si>
+  <si>
+    <t>32695975.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fd8c25-3476-45b5-b186-852f357f0932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; VIP net d.o.o.  | 29524210204</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20d0334-eb1b-4afe-8f0a-4ce7ae058b25</t>
+  </si>
+  <si>
+    <t>32695976.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20d0334-eb1b-4afe-8f0a-4ce7ae058b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kristina Štavlić 96048481191; Odvjetnik Saša Pavličić Bekić</t>
+  </si>
+  <si>
+    <t>14.11.2018. 09:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76</t>
+  </si>
+  <si>
+    <t>32695979.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0907ae-c66c-44cb-a808-a277a6d0ec76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1/2016</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. Sp-1/2016-51</t>
   </si>
   <si>
     <t>Naza Durmić</t>
   </si>
   <si>
+    <t>Popa Frana Biničkog 8, 53000, Lički Osik</t>
+  </si>
+  <si>
     <t>15273065299</t>
   </si>
   <si>
-    <t>FINA Gospić; Naza Durmić 15273065299</t>
-[...35 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/22498095-14a4-42fb-9deb-8ecb3b154458/dokumenti/preuzimanje</t>
+    <t>E-oglasna ploča sudova; Naza Durmić 15273065299</t>
+  </si>
+  <si>
+    <t>30.10.2018. 09:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242</t>
+  </si>
+  <si>
+    <t>32496007.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ef290d-d9c3-4a6d-b61a-b226a155d242/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Sp-1/2017</t>
+  </si>
+  <si>
+    <t>Rješenje Sp-1/2017-41</t>
+  </si>
+  <si>
+    <t>Branislav Radin</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Franje Tuđmana 29, 53000, Gospić</t>
+  </si>
+  <si>
+    <t>82168285646</t>
+  </si>
+  <si>
+    <t>Branislav Radin 82168285646; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.10.2018. 10:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f7e4b0-e0d7-486d-b254-71a9ba18990a</t>
+  </si>
+  <si>
+    <t>32296480.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f7e4b0-e0d7-486d-b254-71a9ba18990a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5079&amp;upisnik=Sp&amp;predmet=1&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja Sp-1/2016-47</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>31.08.2018. 10:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97442d6-bd16-4594-a338-0fe85308c204</t>
+  </si>
+  <si>
+    <t>31579083.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97442d6-bd16-4594-a338-0fe85308c204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak Sp-1/2016-44</t>
+  </si>
+  <si>
+    <t>27.08.2018. 15:02:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c9b402-ad97-41b4-a851-be049e760c6a</t>
+  </si>
+  <si>
+    <t>31514547.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c9b402-ad97-41b4-a851-be049e760c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Potvrda o imenovanju povjerenika Sp-1/2016-39</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:59:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30746f16-a684-4124-89a9-19f76914cd3e</t>
+  </si>
+  <si>
+    <t>31495085.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30746f16-a684-4124-89a9-19f76914cd3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf8f9db-f832-49dc-bc4d-9f18ac4a0062</t>
+  </si>
+  <si>
+    <t>31493283.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf8f9db-f832-49dc-bc4d-9f18ac4a0062/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik s ročišta radi saslušanja stečajnog vjerovnika, stečajnog povjerenika i dužnika Sp-1/2016-40</t>
+  </si>
+  <si>
+    <t>24.08.2018. 12:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744</t>
+  </si>
+  <si>
+    <t>31493279.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b15ee2-7880-4a4e-8884-38c192546744/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-1/2016-35</t>
+  </si>
+  <si>
+    <t>Naza Durmić 15273065299; Rakarec Stjepan</t>
+  </si>
+  <si>
+    <t>20.07.2018. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3</t>
+  </si>
+  <si>
+    <t>31245993.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Naza Durmić 15273065299</t>
-  </si>
-[...5185 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/89bb7554-b292-4df3-a98b-4f70a73fcaf3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>20.07.2018. 11:02:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77</t>
   </si>
   <si>
     <t>31245990.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99788010-06ce-4e6a-b331-6e479fd1db77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača Sp-1/2017-32</t>
   </si>
   <si>
     <t>Branislav Radin 82168285646; Splitska banka d.d.</t>
   </si>
   <si>
     <t>13.07.2018. 11:02:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43fcf811-577e-44c6-87b7-2ec1edf88b41</t>
   </si>
@@ -8471,51 +8816,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N486"/>
+  <dimension ref="A1:N533"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -8573,20398 +8918,22466 @@
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="J6" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M6" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="N6" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="L7" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="N7" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
         <v>50</v>
       </c>
-      <c r="E8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="N8" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="I9" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="J9" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="L9" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="N9" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="I10" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="L10" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="N10" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I11" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="L11" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="K12" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="L12" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="M12" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="J13"/>
+        <v>69</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
       <c r="K13" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="L13" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="N13" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>73</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="L14" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="N14" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="I15" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="J15"/>
+        <v>77</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
       <c r="K15" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="L15" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="N15" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
       <c r="I16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>81</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
       <c r="K16" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="N16" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="I17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="J17"/>
+        <v>85</v>
+      </c>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
       <c r="K17" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="L17" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="M17" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="N17" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="I18" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="J18"/>
+        <v>89</v>
+      </c>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
       <c r="K18" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="L18" t="s">
-        <v>140</v>
+        <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="N18" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G19" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="I19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="J19"/>
+        <v>93</v>
+      </c>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
       <c r="K19" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="N19" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G20" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="I20" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="J20"/>
+        <v>97</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
       <c r="K20" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="L20" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="N20" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E21" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G21" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H21" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="I21" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="J21"/>
+        <v>105</v>
+      </c>
+      <c r="J21" t="s">
+        <v>106</v>
+      </c>
       <c r="K21" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M21" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="N21" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E22" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G22" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="I22" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="J22"/>
+        <v>111</v>
+      </c>
+      <c r="J22" t="s">
+        <v>106</v>
+      </c>
       <c r="K22" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="N22" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F23" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="I23" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="J23"/>
+        <v>115</v>
+      </c>
+      <c r="J23" t="s">
+        <v>106</v>
+      </c>
       <c r="K23" t="s">
-        <v>169</v>
+        <v>116</v>
       </c>
       <c r="L23" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>117</v>
       </c>
       <c r="N23" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F24" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G24" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="I24" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="J24"/>
+        <v>119</v>
+      </c>
+      <c r="J24" t="s">
+        <v>106</v>
+      </c>
       <c r="K24" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="L24" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M24" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="N24" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F25" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G25" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>175</v>
+        <v>122</v>
       </c>
       <c r="I25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="J25"/>
+        <v>123</v>
+      </c>
+      <c r="J25" t="s">
+        <v>106</v>
+      </c>
       <c r="K25" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="L25" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M25" t="s">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="N25" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F26" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G26" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H26" t="s">
-        <v>179</v>
+        <v>126</v>
       </c>
       <c r="I26" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J26"/>
+        <v>127</v>
+      </c>
+      <c r="J26" t="s">
+        <v>106</v>
+      </c>
       <c r="K26" t="s">
-        <v>181</v>
+        <v>128</v>
       </c>
       <c r="L26" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M26" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="N26" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G27" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H27" t="s">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="I27" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="J27"/>
+        <v>131</v>
+      </c>
+      <c r="J27" t="s">
+        <v>106</v>
+      </c>
       <c r="K27" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="L27" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M27" t="s">
-        <v>186</v>
+        <v>133</v>
       </c>
       <c r="N27" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E28" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F28" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G28" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>187</v>
+        <v>134</v>
       </c>
       <c r="I28" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="J28"/>
+        <v>135</v>
+      </c>
+      <c r="J28" t="s">
+        <v>106</v>
+      </c>
       <c r="K28" t="s">
-        <v>189</v>
+        <v>136</v>
       </c>
       <c r="L28" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M28" t="s">
-        <v>190</v>
+        <v>137</v>
       </c>
       <c r="N28" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E29" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="F29" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="G29" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H29" t="s">
-        <v>191</v>
+        <v>138</v>
       </c>
       <c r="I29" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="J29"/>
+        <v>139</v>
+      </c>
+      <c r="J29" t="s">
+        <v>106</v>
+      </c>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="L29" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>194</v>
+        <v>141</v>
       </c>
       <c r="N29" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>142</v>
       </c>
       <c r="D30" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
+        <v>143</v>
+      </c>
+      <c r="F30" t="s">
         <v>144</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30" t="s">
         <v>145</v>
       </c>
-      <c r="G30" t="s">
+      <c r="H30" t="s">
         <v>146</v>
       </c>
-      <c r="H30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="J30"/>
+        <v>147</v>
+      </c>
+      <c r="J30" t="s">
+        <v>106</v>
+      </c>
       <c r="K30" t="s">
-        <v>197</v>
+        <v>148</v>
       </c>
       <c r="L30" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M30" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="N30" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>142</v>
       </c>
       <c r="D31" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" t="s">
+        <v>143</v>
+      </c>
+      <c r="F31" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" t="s">
+        <v>145</v>
+      </c>
+      <c r="H31" t="s">
+        <v>151</v>
+      </c>
+      <c r="I31" t="s">
+        <v>152</v>
+      </c>
+      <c r="J31" t="s">
+        <v>106</v>
+      </c>
+      <c r="K31" t="s">
         <v>153</v>
       </c>
-      <c r="E31" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="L31" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M31" t="s">
-        <v>202</v>
+        <v>154</v>
       </c>
       <c r="N31" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>142</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" t="s">
         <v>144</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>145</v>
       </c>
-      <c r="G32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>203</v>
+        <v>155</v>
       </c>
       <c r="I32" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="J32"/>
+        <v>156</v>
+      </c>
+      <c r="J32" t="s">
+        <v>106</v>
+      </c>
       <c r="K32" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
       <c r="L32" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="N32" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>142</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="E33" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" t="s">
         <v>144</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>145</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="I33" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="J33"/>
+        <v>160</v>
+      </c>
+      <c r="J33" t="s">
+        <v>106</v>
+      </c>
       <c r="K33" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="L33" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>210</v>
+        <v>162</v>
       </c>
       <c r="N33" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>211</v>
+        <v>101</v>
       </c>
       <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
         <v>144</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34" t="s">
         <v>145</v>
       </c>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>212</v>
+        <v>163</v>
       </c>
       <c r="I34" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="J34"/>
+        <v>164</v>
+      </c>
+      <c r="J34" t="s">
+        <v>106</v>
+      </c>
       <c r="K34" t="s">
-        <v>214</v>
+        <v>165</v>
       </c>
       <c r="L34" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>216</v>
+        <v>166</v>
       </c>
       <c r="N34" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>142</v>
       </c>
       <c r="D35" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35" t="s">
         <v>144</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>145</v>
       </c>
-      <c r="G35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>218</v>
+        <v>159</v>
       </c>
       <c r="I35" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="J35"/>
+        <v>168</v>
+      </c>
+      <c r="J35" t="s">
+        <v>106</v>
+      </c>
       <c r="K35" t="s">
-        <v>220</v>
+        <v>169</v>
       </c>
       <c r="L35" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="M35" t="s">
-        <v>222</v>
+        <v>171</v>
       </c>
       <c r="N35" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>142</v>
       </c>
       <c r="D36" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="E36" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" t="s">
         <v>144</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>145</v>
       </c>
-      <c r="G36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>223</v>
+        <v>151</v>
       </c>
       <c r="I36" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>172</v>
+      </c>
+      <c r="J36" t="s">
+        <v>106</v>
+      </c>
       <c r="K36" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="L36" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="M36" t="s">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="N36" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>227</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>228</v>
+        <v>167</v>
       </c>
       <c r="E37" t="s">
-        <v>229</v>
+        <v>143</v>
       </c>
       <c r="F37" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
       <c r="G37" t="s">
-        <v>231</v>
+        <v>145</v>
       </c>
       <c r="H37" t="s">
-        <v>232</v>
+        <v>155</v>
       </c>
       <c r="I37" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="J37"/>
+        <v>175</v>
+      </c>
+      <c r="J37" t="s">
+        <v>106</v>
+      </c>
       <c r="K37" t="s">
-        <v>234</v>
+        <v>176</v>
       </c>
       <c r="L37" t="s">
-        <v>235</v>
+        <v>170</v>
       </c>
       <c r="M37" t="s">
-        <v>236</v>
+        <v>177</v>
       </c>
       <c r="N37" t="s">
-        <v>237</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E38" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G38" t="s">
-        <v>242</v>
+        <v>20</v>
       </c>
       <c r="H38" t="s">
-        <v>243</v>
+        <v>92</v>
       </c>
       <c r="I38" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="J38" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K38" t="s">
-        <v>246</v>
+        <v>179</v>
       </c>
       <c r="L38" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M38" t="s">
-        <v>247</v>
+        <v>180</v>
       </c>
       <c r="N38" t="s">
-        <v>248</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E39" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G39" t="s">
-        <v>242</v>
+        <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>249</v>
+        <v>28</v>
       </c>
       <c r="I39" t="s">
-        <v>250</v>
+        <v>181</v>
       </c>
       <c r="J39" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K39" t="s">
-        <v>251</v>
+        <v>182</v>
       </c>
       <c r="L39" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M39" t="s">
-        <v>252</v>
+        <v>183</v>
       </c>
       <c r="N39" t="s">
-        <v>248</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E40" t="s">
-        <v>254</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G40" t="s">
-        <v>256</v>
+        <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>257</v>
+        <v>32</v>
       </c>
       <c r="I40" t="s">
-        <v>258</v>
+        <v>184</v>
       </c>
       <c r="J40" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K40" t="s">
-        <v>259</v>
+        <v>185</v>
       </c>
       <c r="L40" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M40" t="s">
-        <v>260</v>
+        <v>186</v>
       </c>
       <c r="N40" t="s">
-        <v>261</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E41" t="s">
-        <v>254</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G41" t="s">
-        <v>256</v>
+        <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>262</v>
+        <v>36</v>
       </c>
       <c r="I41" t="s">
-        <v>263</v>
+        <v>187</v>
       </c>
       <c r="J41" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K41" t="s">
-        <v>264</v>
+        <v>188</v>
       </c>
       <c r="L41" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M41" t="s">
-        <v>265</v>
+        <v>189</v>
       </c>
       <c r="N41" t="s">
-        <v>261</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>268</v>
+        <v>19</v>
       </c>
       <c r="G42" t="s">
-        <v>269</v>
+        <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>270</v>
+        <v>40</v>
       </c>
       <c r="I42" t="s">
-        <v>271</v>
+        <v>190</v>
       </c>
       <c r="J42" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K42" t="s">
-        <v>272</v>
+        <v>191</v>
       </c>
       <c r="L42" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M42" t="s">
-        <v>273</v>
+        <v>192</v>
       </c>
       <c r="N42" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>268</v>
+        <v>19</v>
       </c>
       <c r="G43" t="s">
-        <v>269</v>
+        <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>275</v>
+        <v>44</v>
       </c>
       <c r="I43" t="s">
-        <v>276</v>
+        <v>193</v>
       </c>
       <c r="J43" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K43" t="s">
-        <v>277</v>
+        <v>194</v>
       </c>
       <c r="L43" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M43" t="s">
-        <v>278</v>
+        <v>195</v>
       </c>
       <c r="N43" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E44" t="s">
-        <v>280</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>282</v>
+        <v>20</v>
       </c>
       <c r="H44" t="s">
-        <v>283</v>
+        <v>48</v>
       </c>
       <c r="I44" t="s">
-        <v>284</v>
+        <v>196</v>
       </c>
       <c r="J44" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K44" t="s">
-        <v>285</v>
+        <v>197</v>
       </c>
       <c r="L44" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M44" t="s">
-        <v>286</v>
+        <v>198</v>
       </c>
       <c r="N44" t="s">
-        <v>287</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>280</v>
+        <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="G45" t="s">
-        <v>282</v>
+        <v>20</v>
       </c>
       <c r="H45" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="I45" t="s">
-        <v>289</v>
+        <v>199</v>
       </c>
       <c r="J45" t="s">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="K45" t="s">
-        <v>290</v>
+        <v>200</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M45" t="s">
-        <v>291</v>
+        <v>201</v>
       </c>
       <c r="N45" t="s">
-        <v>287</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>292</v>
+        <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>293</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>294</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>295</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>296</v>
+        <v>20</v>
       </c>
       <c r="H46" t="s">
-        <v>297</v>
+        <v>56</v>
       </c>
       <c r="I46" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>202</v>
+      </c>
+      <c r="J46" t="s">
+        <v>106</v>
+      </c>
       <c r="K46" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="L46" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M46" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="N46" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>303</v>
+        <v>167</v>
       </c>
       <c r="E47" t="s">
-        <v>304</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>306</v>
+        <v>20</v>
       </c>
       <c r="H47" t="s">
-        <v>307</v>
+        <v>64</v>
       </c>
       <c r="I47" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>205</v>
+      </c>
+      <c r="J47" t="s">
+        <v>106</v>
+      </c>
       <c r="K47" t="s">
-        <v>309</v>
+        <v>206</v>
       </c>
       <c r="L47" t="s">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="M47" t="s">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="N47" t="s">
-        <v>312</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>303</v>
+        <v>167</v>
       </c>
       <c r="E48" t="s">
-        <v>304</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>306</v>
+        <v>20</v>
       </c>
       <c r="H48" t="s">
-        <v>313</v>
+        <v>68</v>
       </c>
       <c r="I48" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>208</v>
+      </c>
+      <c r="J48" t="s">
+        <v>106</v>
+      </c>
       <c r="K48" t="s">
-        <v>315</v>
+        <v>209</v>
       </c>
       <c r="L48" t="s">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="M48" t="s">
-        <v>316</v>
+        <v>210</v>
       </c>
       <c r="N48" t="s">
-        <v>312</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>318</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>320</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="H49" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
       <c r="I49" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>211</v>
+      </c>
+      <c r="J49" t="s">
+        <v>106</v>
+      </c>
       <c r="K49" t="s">
-        <v>324</v>
+        <v>212</v>
       </c>
       <c r="L49" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M49" t="s">
-        <v>325</v>
+        <v>213</v>
       </c>
       <c r="N49" t="s">
-        <v>326</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>327</v>
+        <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>318</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
-        <v>328</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>329</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="H50" t="s">
-        <v>331</v>
+        <v>76</v>
       </c>
       <c r="I50" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>214</v>
+      </c>
+      <c r="J50" t="s">
+        <v>106</v>
+      </c>
       <c r="K50" t="s">
-        <v>333</v>
+        <v>215</v>
       </c>
       <c r="L50" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M50" t="s">
-        <v>334</v>
+        <v>216</v>
       </c>
       <c r="N50" t="s">
-        <v>335</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>337</v>
+        <v>167</v>
       </c>
       <c r="E51" t="s">
-        <v>338</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>339</v>
+        <v>19</v>
       </c>
       <c r="G51" t="s">
-        <v>340</v>
+        <v>20</v>
       </c>
       <c r="H51" t="s">
-        <v>341</v>
+        <v>80</v>
       </c>
       <c r="I51" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>217</v>
+      </c>
+      <c r="J51" t="s">
+        <v>106</v>
+      </c>
       <c r="K51" t="s">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="L51" t="s">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="M51" t="s">
-        <v>344</v>
+        <v>219</v>
       </c>
       <c r="N51" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D52" t="s">
-        <v>337</v>
+        <v>167</v>
       </c>
       <c r="E52" t="s">
-        <v>338</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>339</v>
+        <v>19</v>
       </c>
       <c r="G52" t="s">
-        <v>340</v>
+        <v>20</v>
       </c>
       <c r="H52" t="s">
-        <v>346</v>
+        <v>84</v>
       </c>
       <c r="I52" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>220</v>
+      </c>
+      <c r="J52" t="s">
+        <v>106</v>
+      </c>
       <c r="K52" t="s">
-        <v>348</v>
+        <v>221</v>
       </c>
       <c r="L52" t="s">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="M52" t="s">
-        <v>349</v>
+        <v>222</v>
       </c>
       <c r="N52" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>350</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>351</v>
+        <v>167</v>
       </c>
       <c r="E53" t="s">
-        <v>352</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>353</v>
+        <v>19</v>
       </c>
       <c r="G53" t="s">
-        <v>354</v>
+        <v>20</v>
       </c>
       <c r="H53" t="s">
-        <v>355</v>
+        <v>56</v>
       </c>
       <c r="I53" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>223</v>
+      </c>
+      <c r="J53" t="s">
+        <v>106</v>
+      </c>
       <c r="K53" t="s">
-        <v>357</v>
+        <v>224</v>
       </c>
       <c r="L53" t="s">
-        <v>358</v>
+        <v>170</v>
       </c>
       <c r="M53" t="s">
-        <v>359</v>
+        <v>225</v>
       </c>
       <c r="N53" t="s">
-        <v>360</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>361</v>
+        <v>100</v>
       </c>
       <c r="D54" t="s">
-        <v>362</v>
+        <v>167</v>
       </c>
       <c r="E54" t="s">
-        <v>363</v>
+        <v>102</v>
       </c>
       <c r="F54" t="s">
-        <v>364</v>
+        <v>19</v>
       </c>
       <c r="G54" t="s">
-        <v>365</v>
+        <v>103</v>
       </c>
       <c r="H54" t="s">
-        <v>366</v>
+        <v>118</v>
       </c>
       <c r="I54" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>226</v>
+      </c>
+      <c r="J54" t="s">
+        <v>106</v>
+      </c>
       <c r="K54" t="s">
-        <v>368</v>
+        <v>227</v>
       </c>
       <c r="L54" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="M54" t="s">
-        <v>369</v>
+        <v>228</v>
       </c>
       <c r="N54" t="s">
-        <v>370</v>
+        <v>109</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>371</v>
+        <v>100</v>
       </c>
       <c r="D55" t="s">
-        <v>372</v>
+        <v>167</v>
       </c>
       <c r="E55" t="s">
-        <v>373</v>
+        <v>102</v>
       </c>
       <c r="F55" t="s">
-        <v>374</v>
+        <v>19</v>
       </c>
       <c r="G55" t="s">
-        <v>375</v>
+        <v>103</v>
       </c>
       <c r="H55" t="s">
-        <v>376</v>
+        <v>126</v>
       </c>
       <c r="I55" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>229</v>
+      </c>
+      <c r="J55" t="s">
+        <v>106</v>
+      </c>
       <c r="K55" t="s">
-        <v>378</v>
+        <v>230</v>
       </c>
       <c r="L55" t="s">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="M55" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="N55" t="s">
-        <v>380</v>
+        <v>109</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>371</v>
+        <v>100</v>
       </c>
       <c r="D56" t="s">
-        <v>381</v>
+        <v>167</v>
       </c>
       <c r="E56" t="s">
-        <v>373</v>
+        <v>102</v>
       </c>
       <c r="F56" t="s">
-        <v>374</v>
+        <v>19</v>
       </c>
       <c r="G56" t="s">
-        <v>375</v>
+        <v>103</v>
       </c>
       <c r="H56" t="s">
-        <v>382</v>
+        <v>130</v>
       </c>
       <c r="I56" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>232</v>
+      </c>
+      <c r="J56" t="s">
+        <v>106</v>
+      </c>
       <c r="K56" t="s">
-        <v>384</v>
+        <v>233</v>
       </c>
       <c r="L56" t="s">
-        <v>358</v>
+        <v>170</v>
       </c>
       <c r="M56" t="s">
-        <v>385</v>
+        <v>234</v>
       </c>
       <c r="N56" t="s">
-        <v>380</v>
+        <v>109</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>386</v>
+        <v>100</v>
       </c>
       <c r="D57" t="s">
-        <v>387</v>
+        <v>167</v>
       </c>
       <c r="E57" t="s">
-        <v>388</v>
+        <v>102</v>
       </c>
       <c r="F57" t="s">
-        <v>389</v>
+        <v>19</v>
       </c>
       <c r="G57" t="s">
-        <v>390</v>
+        <v>103</v>
       </c>
       <c r="H57" t="s">
-        <v>391</v>
+        <v>122</v>
       </c>
       <c r="I57" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>235</v>
+      </c>
+      <c r="J57" t="s">
+        <v>106</v>
+      </c>
       <c r="K57" t="s">
-        <v>393</v>
+        <v>236</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M57" t="s">
-        <v>394</v>
+        <v>237</v>
       </c>
       <c r="N57" t="s">
-        <v>395</v>
+        <v>109</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>396</v>
+        <v>100</v>
       </c>
       <c r="D58" t="s">
-        <v>387</v>
+        <v>167</v>
       </c>
       <c r="E58" t="s">
-        <v>397</v>
+        <v>102</v>
       </c>
       <c r="F58" t="s">
-        <v>398</v>
+        <v>19</v>
       </c>
       <c r="G58" t="s">
-        <v>399</v>
+        <v>103</v>
       </c>
       <c r="H58" t="s">
-        <v>400</v>
+        <v>110</v>
       </c>
       <c r="I58" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>238</v>
+      </c>
+      <c r="J58" t="s">
+        <v>106</v>
+      </c>
       <c r="K58" t="s">
-        <v>402</v>
+        <v>239</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="M58" t="s">
-        <v>403</v>
+        <v>240</v>
       </c>
       <c r="N58" t="s">
-        <v>404</v>
+        <v>109</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>405</v>
+        <v>100</v>
       </c>
       <c r="D59" t="s">
-        <v>406</v>
+        <v>167</v>
       </c>
       <c r="E59" t="s">
-        <v>407</v>
+        <v>102</v>
       </c>
       <c r="F59" t="s">
-        <v>408</v>
+        <v>19</v>
       </c>
       <c r="G59" t="s">
-        <v>409</v>
+        <v>103</v>
       </c>
       <c r="H59" t="s">
-        <v>410</v>
+        <v>114</v>
       </c>
       <c r="I59" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>241</v>
+      </c>
+      <c r="J59" t="s">
+        <v>106</v>
+      </c>
       <c r="K59" t="s">
-        <v>412</v>
+        <v>242</v>
       </c>
       <c r="L59" t="s">
-        <v>413</v>
+        <v>170</v>
       </c>
       <c r="M59" t="s">
-        <v>414</v>
+        <v>243</v>
       </c>
       <c r="N59" t="s">
-        <v>415</v>
+        <v>109</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>396</v>
+        <v>244</v>
       </c>
       <c r="D60" t="s">
-        <v>406</v>
+        <v>245</v>
       </c>
       <c r="E60" t="s">
-        <v>397</v>
+        <v>143</v>
       </c>
       <c r="F60" t="s">
-        <v>398</v>
+        <v>144</v>
       </c>
       <c r="G60" t="s">
-        <v>399</v>
+        <v>145</v>
       </c>
       <c r="H60" t="s">
-        <v>416</v>
+        <v>246</v>
       </c>
       <c r="I60" t="s">
-        <v>417</v>
+        <v>247</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>418</v>
+        <v>248</v>
       </c>
       <c r="L60" t="s">
-        <v>413</v>
+        <v>249</v>
       </c>
       <c r="M60" t="s">
-        <v>419</v>
+        <v>250</v>
       </c>
       <c r="N60" t="s">
-        <v>404</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>420</v>
+        <v>244</v>
       </c>
       <c r="D61" t="s">
-        <v>421</v>
+        <v>245</v>
       </c>
       <c r="E61" t="s">
-        <v>422</v>
+        <v>143</v>
       </c>
       <c r="F61" t="s">
-        <v>423</v>
+        <v>144</v>
       </c>
       <c r="G61" t="s">
-        <v>424</v>
+        <v>145</v>
       </c>
       <c r="H61" t="s">
-        <v>425</v>
+        <v>252</v>
       </c>
       <c r="I61" t="s">
-        <v>426</v>
+        <v>253</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>427</v>
+        <v>254</v>
       </c>
       <c r="L61" t="s">
-        <v>310</v>
+        <v>249</v>
       </c>
       <c r="M61" t="s">
-        <v>428</v>
+        <v>255</v>
       </c>
       <c r="N61" t="s">
-        <v>429</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>420</v>
+        <v>244</v>
       </c>
       <c r="D62" t="s">
-        <v>421</v>
+        <v>245</v>
       </c>
       <c r="E62" t="s">
-        <v>422</v>
+        <v>143</v>
       </c>
       <c r="F62" t="s">
-        <v>423</v>
+        <v>144</v>
       </c>
       <c r="G62" t="s">
-        <v>424</v>
+        <v>145</v>
       </c>
       <c r="H62" t="s">
-        <v>430</v>
+        <v>155</v>
       </c>
       <c r="I62" t="s">
-        <v>431</v>
+        <v>256</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>432</v>
+        <v>257</v>
       </c>
       <c r="L62" t="s">
-        <v>310</v>
+        <v>249</v>
       </c>
       <c r="M62" t="s">
-        <v>433</v>
+        <v>258</v>
       </c>
       <c r="N62" t="s">
-        <v>429</v>
+        <v>251</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>434</v>
+        <v>244</v>
       </c>
       <c r="D63" t="s">
-        <v>421</v>
+        <v>245</v>
       </c>
       <c r="E63" t="s">
-        <v>435</v>
+        <v>143</v>
       </c>
       <c r="F63" t="s">
-        <v>436</v>
+        <v>144</v>
       </c>
       <c r="G63" t="s">
-        <v>437</v>
+        <v>145</v>
       </c>
       <c r="H63" t="s">
-        <v>438</v>
+        <v>155</v>
       </c>
       <c r="I63" t="s">
-        <v>439</v>
+        <v>259</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>440</v>
+        <v>260</v>
       </c>
       <c r="L63" t="s">
-        <v>310</v>
+        <v>249</v>
       </c>
       <c r="M63" t="s">
-        <v>441</v>
+        <v>261</v>
       </c>
       <c r="N63" t="s">
-        <v>442</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>434</v>
+        <v>244</v>
       </c>
       <c r="D64" t="s">
-        <v>421</v>
+        <v>262</v>
       </c>
       <c r="E64" t="s">
-        <v>435</v>
+        <v>143</v>
       </c>
       <c r="F64" t="s">
-        <v>436</v>
+        <v>144</v>
       </c>
       <c r="G64" t="s">
-        <v>437</v>
+        <v>145</v>
       </c>
       <c r="H64" t="s">
-        <v>443</v>
+        <v>263</v>
       </c>
       <c r="I64" t="s">
-        <v>444</v>
+        <v>264</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>445</v>
+        <v>265</v>
       </c>
       <c r="L64" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="M64" t="s">
-        <v>446</v>
+        <v>267</v>
       </c>
       <c r="N64" t="s">
-        <v>442</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>447</v>
+        <v>244</v>
       </c>
       <c r="D65" t="s">
-        <v>421</v>
+        <v>268</v>
       </c>
       <c r="E65" t="s">
-        <v>448</v>
+        <v>143</v>
       </c>
       <c r="F65" t="s">
-        <v>449</v>
+        <v>144</v>
       </c>
       <c r="G65" t="s">
-        <v>450</v>
+        <v>145</v>
       </c>
       <c r="H65" t="s">
-        <v>451</v>
+        <v>163</v>
       </c>
       <c r="I65" t="s">
-        <v>452</v>
+        <v>269</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>453</v>
+        <v>270</v>
       </c>
       <c r="L65" t="s">
-        <v>310</v>
+        <v>271</v>
       </c>
       <c r="M65" t="s">
-        <v>454</v>
+        <v>272</v>
       </c>
       <c r="N65" t="s">
-        <v>455</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>447</v>
+        <v>273</v>
       </c>
       <c r="D66" t="s">
-        <v>421</v>
+        <v>274</v>
       </c>
       <c r="E66" t="s">
-        <v>448</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>449</v>
+        <v>19</v>
       </c>
       <c r="G66" t="s">
-        <v>450</v>
+        <v>20</v>
       </c>
       <c r="H66" t="s">
-        <v>456</v>
+        <v>275</v>
       </c>
       <c r="I66" t="s">
-        <v>457</v>
+        <v>276</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>458</v>
+        <v>277</v>
       </c>
       <c r="L66" t="s">
-        <v>310</v>
+        <v>278</v>
       </c>
       <c r="M66" t="s">
-        <v>459</v>
+        <v>279</v>
       </c>
       <c r="N66" t="s">
-        <v>455</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>460</v>
+        <v>273</v>
       </c>
       <c r="D67" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E67" t="s">
-        <v>462</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>463</v>
+        <v>19</v>
       </c>
       <c r="G67" t="s">
-        <v>464</v>
+        <v>20</v>
       </c>
       <c r="H67" t="s">
-        <v>465</v>
+        <v>28</v>
       </c>
       <c r="I67" t="s">
-        <v>466</v>
+        <v>282</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>467</v>
+        <v>283</v>
       </c>
       <c r="L67" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M67" t="s">
-        <v>468</v>
+        <v>285</v>
       </c>
       <c r="N67" t="s">
-        <v>469</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>470</v>
+        <v>273</v>
       </c>
       <c r="D68" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E68" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="G68" t="s">
-        <v>473</v>
+        <v>20</v>
       </c>
       <c r="H68" t="s">
-        <v>474</v>
+        <v>32</v>
       </c>
       <c r="I68" t="s">
-        <v>475</v>
+        <v>286</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>476</v>
+        <v>287</v>
       </c>
       <c r="L68" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M68" t="s">
-        <v>477</v>
+        <v>288</v>
       </c>
       <c r="N68" t="s">
-        <v>478</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>447</v>
+        <v>273</v>
       </c>
       <c r="D69" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E69" t="s">
-        <v>448</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>449</v>
+        <v>19</v>
       </c>
       <c r="G69" t="s">
-        <v>450</v>
+        <v>20</v>
       </c>
       <c r="H69" t="s">
-        <v>456</v>
+        <v>36</v>
       </c>
       <c r="I69" t="s">
-        <v>479</v>
+        <v>289</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>480</v>
+        <v>290</v>
       </c>
       <c r="L69" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M69" t="s">
-        <v>481</v>
+        <v>291</v>
       </c>
       <c r="N69" t="s">
-        <v>455</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>482</v>
+        <v>273</v>
       </c>
       <c r="D70" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E70" t="s">
-        <v>483</v>
+        <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>484</v>
+        <v>19</v>
       </c>
       <c r="G70" t="s">
-        <v>485</v>
+        <v>20</v>
       </c>
       <c r="H70" t="s">
-        <v>486</v>
+        <v>40</v>
       </c>
       <c r="I70" t="s">
-        <v>487</v>
+        <v>292</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>488</v>
+        <v>293</v>
       </c>
       <c r="L70" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M70" t="s">
-        <v>489</v>
+        <v>294</v>
       </c>
       <c r="N70" t="s">
-        <v>490</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>482</v>
+        <v>273</v>
       </c>
       <c r="D71" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E71" t="s">
-        <v>483</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>484</v>
+        <v>19</v>
       </c>
       <c r="G71" t="s">
-        <v>485</v>
+        <v>20</v>
       </c>
       <c r="H71" t="s">
-        <v>491</v>
+        <v>44</v>
       </c>
       <c r="I71" t="s">
-        <v>492</v>
+        <v>295</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>493</v>
+        <v>296</v>
       </c>
       <c r="L71" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M71" t="s">
-        <v>494</v>
+        <v>297</v>
       </c>
       <c r="N71" t="s">
-        <v>490</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>447</v>
+        <v>273</v>
       </c>
       <c r="D72" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E72" t="s">
-        <v>448</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>449</v>
+        <v>19</v>
       </c>
       <c r="G72" t="s">
-        <v>450</v>
+        <v>20</v>
       </c>
       <c r="H72" t="s">
-        <v>495</v>
+        <v>48</v>
       </c>
       <c r="I72" t="s">
-        <v>496</v>
+        <v>298</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>497</v>
+        <v>299</v>
       </c>
       <c r="L72" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M72" t="s">
-        <v>498</v>
+        <v>300</v>
       </c>
       <c r="N72" t="s">
-        <v>455</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>470</v>
+        <v>273</v>
       </c>
       <c r="D73" t="s">
-        <v>461</v>
+        <v>281</v>
       </c>
       <c r="E73" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="G73" t="s">
-        <v>473</v>
+        <v>20</v>
       </c>
       <c r="H73" t="s">
-        <v>499</v>
+        <v>301</v>
       </c>
       <c r="I73" t="s">
-        <v>500</v>
+        <v>302</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>501</v>
+        <v>303</v>
       </c>
       <c r="L73" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M73" t="s">
-        <v>502</v>
+        <v>304</v>
       </c>
       <c r="N73" t="s">
-        <v>478</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>503</v>
+        <v>273</v>
       </c>
       <c r="D74" t="s">
-        <v>504</v>
+        <v>281</v>
       </c>
       <c r="E74" t="s">
-        <v>505</v>
+        <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>506</v>
+        <v>19</v>
       </c>
       <c r="G74" t="s">
-        <v>507</v>
+        <v>20</v>
       </c>
       <c r="H74" t="s">
-        <v>508</v>
+        <v>56</v>
       </c>
       <c r="I74" t="s">
-        <v>509</v>
+        <v>305</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>510</v>
+        <v>306</v>
       </c>
       <c r="L74" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="M74" t="s">
-        <v>511</v>
+        <v>307</v>
       </c>
       <c r="N74" t="s">
-        <v>512</v>
+        <v>280</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>513</v>
+        <v>273</v>
       </c>
       <c r="D75" t="s">
-        <v>504</v>
+        <v>281</v>
       </c>
       <c r="E75" t="s">
-        <v>514</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>515</v>
+        <v>19</v>
       </c>
       <c r="G75" t="s">
-        <v>516</v>
+        <v>20</v>
       </c>
       <c r="H75" t="s">
-        <v>517</v>
+        <v>64</v>
       </c>
       <c r="I75" t="s">
-        <v>518</v>
+        <v>308</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>519</v>
+        <v>309</v>
       </c>
       <c r="L75" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="M75" t="s">
-        <v>520</v>
+        <v>310</v>
       </c>
       <c r="N75" t="s">
-        <v>521</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>522</v>
+        <v>273</v>
       </c>
       <c r="D76" t="s">
-        <v>523</v>
+        <v>281</v>
       </c>
       <c r="E76" t="s">
-        <v>524</v>
+        <v>18</v>
       </c>
       <c r="F76" t="s">
-        <v>525</v>
+        <v>19</v>
       </c>
       <c r="G76" t="s">
-        <v>526</v>
+        <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>527</v>
+        <v>68</v>
       </c>
       <c r="I76" t="s">
-        <v>528</v>
+        <v>311</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>529</v>
+        <v>312</v>
       </c>
       <c r="L76" t="s">
-        <v>358</v>
+        <v>284</v>
       </c>
       <c r="M76" t="s">
-        <v>530</v>
+        <v>313</v>
       </c>
       <c r="N76" t="s">
-        <v>531</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>532</v>
+        <v>273</v>
       </c>
       <c r="D77" t="s">
-        <v>533</v>
+        <v>281</v>
       </c>
       <c r="E77" t="s">
-        <v>534</v>
+        <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>535</v>
+        <v>19</v>
       </c>
       <c r="G77" t="s">
-        <v>536</v>
+        <v>20</v>
       </c>
       <c r="H77" t="s">
-        <v>537</v>
+        <v>72</v>
       </c>
       <c r="I77" t="s">
-        <v>538</v>
+        <v>314</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>539</v>
+        <v>315</v>
       </c>
       <c r="L77" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="M77" t="s">
-        <v>540</v>
+        <v>316</v>
       </c>
       <c r="N77" t="s">
-        <v>541</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>542</v>
+        <v>273</v>
       </c>
       <c r="D78" t="s">
-        <v>543</v>
+        <v>281</v>
       </c>
       <c r="E78" t="s">
-        <v>544</v>
+        <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>545</v>
+        <v>19</v>
       </c>
       <c r="G78" t="s">
-        <v>546</v>
+        <v>20</v>
       </c>
       <c r="H78" t="s">
-        <v>547</v>
+        <v>76</v>
       </c>
       <c r="I78" t="s">
-        <v>548</v>
+        <v>317</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>549</v>
+        <v>318</v>
       </c>
       <c r="L78" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="M78" t="s">
-        <v>550</v>
+        <v>319</v>
       </c>
       <c r="N78" t="s">
-        <v>551</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>552</v>
+        <v>273</v>
       </c>
       <c r="D79" t="s">
-        <v>543</v>
+        <v>281</v>
       </c>
       <c r="E79" t="s">
-        <v>553</v>
+        <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>554</v>
+        <v>19</v>
       </c>
       <c r="G79" t="s">
-        <v>555</v>
+        <v>20</v>
       </c>
       <c r="H79" t="s">
-        <v>556</v>
+        <v>80</v>
       </c>
       <c r="I79" t="s">
-        <v>557</v>
+        <v>320</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>558</v>
+        <v>321</v>
       </c>
       <c r="L79" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="M79" t="s">
-        <v>559</v>
+        <v>322</v>
       </c>
       <c r="N79" t="s">
-        <v>560</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>542</v>
+        <v>273</v>
       </c>
       <c r="D80" t="s">
-        <v>561</v>
+        <v>281</v>
       </c>
       <c r="E80" t="s">
-        <v>544</v>
+        <v>18</v>
       </c>
       <c r="F80" t="s">
-        <v>545</v>
+        <v>19</v>
       </c>
       <c r="G80" t="s">
-        <v>546</v>
+        <v>20</v>
       </c>
       <c r="H80" t="s">
-        <v>547</v>
+        <v>84</v>
       </c>
       <c r="I80" t="s">
-        <v>562</v>
+        <v>323</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>563</v>
+        <v>324</v>
       </c>
       <c r="L80" t="s">
-        <v>564</v>
+        <v>284</v>
       </c>
       <c r="M80" t="s">
-        <v>565</v>
+        <v>325</v>
       </c>
       <c r="N80" t="s">
-        <v>551</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>350</v>
+        <v>273</v>
       </c>
       <c r="D81" t="s">
-        <v>566</v>
+        <v>326</v>
       </c>
       <c r="E81" t="s">
-        <v>352</v>
+        <v>18</v>
       </c>
       <c r="F81" t="s">
-        <v>353</v>
+        <v>19</v>
       </c>
       <c r="G81" t="s">
-        <v>354</v>
+        <v>20</v>
       </c>
       <c r="H81" t="s">
-        <v>567</v>
+        <v>88</v>
       </c>
       <c r="I81" t="s">
-        <v>568</v>
+        <v>327</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>569</v>
+        <v>328</v>
       </c>
       <c r="L81" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="M81" t="s">
-        <v>570</v>
+        <v>330</v>
       </c>
       <c r="N81" t="s">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>350</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
-        <v>566</v>
+        <v>331</v>
       </c>
       <c r="E82" t="s">
-        <v>352</v>
+        <v>18</v>
       </c>
       <c r="F82" t="s">
-        <v>353</v>
+        <v>19</v>
       </c>
       <c r="G82" t="s">
-        <v>354</v>
+        <v>20</v>
       </c>
       <c r="H82" t="s">
-        <v>571</v>
+        <v>332</v>
       </c>
       <c r="I82" t="s">
-        <v>572</v>
+        <v>333</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>573</v>
+        <v>334</v>
       </c>
       <c r="L82" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="M82" t="s">
-        <v>574</v>
+        <v>336</v>
       </c>
       <c r="N82" t="s">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>575</v>
+        <v>273</v>
       </c>
       <c r="D83" t="s">
-        <v>372</v>
+        <v>281</v>
       </c>
       <c r="E83" t="s">
-        <v>576</v>
+        <v>18</v>
       </c>
       <c r="F83" t="s">
-        <v>577</v>
+        <v>19</v>
       </c>
       <c r="G83" t="s">
-        <v>578</v>
+        <v>20</v>
       </c>
       <c r="H83" t="s">
-        <v>579</v>
+        <v>96</v>
       </c>
       <c r="I83" t="s">
-        <v>580</v>
+        <v>337</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>581</v>
+        <v>338</v>
       </c>
       <c r="L83" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="M83" t="s">
-        <v>582</v>
+        <v>339</v>
       </c>
       <c r="N83" t="s">
-        <v>583</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>575</v>
+        <v>340</v>
       </c>
       <c r="D84" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="E84" t="s">
-        <v>576</v>
+        <v>342</v>
       </c>
       <c r="F84" t="s">
-        <v>577</v>
+        <v>343</v>
       </c>
       <c r="G84" t="s">
-        <v>578</v>
+        <v>344</v>
       </c>
       <c r="H84" t="s">
-        <v>584</v>
+        <v>345</v>
       </c>
       <c r="I84" t="s">
-        <v>585</v>
+        <v>346</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>586</v>
+        <v>347</v>
       </c>
       <c r="L84" t="s">
-        <v>310</v>
+        <v>348</v>
       </c>
       <c r="M84" t="s">
-        <v>587</v>
+        <v>349</v>
       </c>
       <c r="N84" t="s">
-        <v>583</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>522</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="E85" t="s">
-        <v>524</v>
+        <v>353</v>
       </c>
       <c r="F85" t="s">
-        <v>588</v>
+        <v>354</v>
       </c>
       <c r="G85" t="s">
-        <v>526</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>589</v>
+        <v>356</v>
       </c>
       <c r="I85" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="J85"/>
+        <v>357</v>
+      </c>
+      <c r="J85" t="s">
+        <v>358</v>
+      </c>
       <c r="K85" t="s">
-        <v>591</v>
+        <v>359</v>
       </c>
       <c r="L85" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M85" t="s">
-        <v>592</v>
+        <v>361</v>
       </c>
       <c r="N85" t="s">
-        <v>531</v>
+        <v>362</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>522</v>
+        <v>351</v>
       </c>
       <c r="D86" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="E86" t="s">
-        <v>524</v>
+        <v>353</v>
       </c>
       <c r="F86" t="s">
-        <v>588</v>
+        <v>354</v>
       </c>
       <c r="G86" t="s">
-        <v>526</v>
+        <v>355</v>
       </c>
       <c r="H86" t="s">
-        <v>593</v>
+        <v>363</v>
       </c>
       <c r="I86" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="J86"/>
+        <v>364</v>
+      </c>
+      <c r="J86" t="s">
+        <v>358</v>
+      </c>
       <c r="K86" t="s">
-        <v>595</v>
+        <v>365</v>
       </c>
       <c r="L86" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M86" t="s">
-        <v>596</v>
+        <v>366</v>
       </c>
       <c r="N86" t="s">
-        <v>531</v>
+        <v>362</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
+        <v>367</v>
+      </c>
+      <c r="D87" t="s">
+        <v>352</v>
+      </c>
+      <c r="E87" t="s">
+        <v>368</v>
+      </c>
+      <c r="F87" t="s">
+        <v>369</v>
+      </c>
+      <c r="G87" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
         <v>371</v>
       </c>
-      <c r="D87" t="s">
+      <c r="I87" t="s">
         <v>372</v>
       </c>
-      <c r="E87" t="s">
+      <c r="J87" t="s">
+        <v>358</v>
+      </c>
+      <c r="K87" t="s">
         <v>373</v>
       </c>
-      <c r="F87" t="s">
+      <c r="L87" t="s">
+        <v>360</v>
+      </c>
+      <c r="M87" t="s">
         <v>374</v>
       </c>
-      <c r="G87" t="s">
+      <c r="N87" t="s">
         <v>375</v>
-      </c>
-[...17 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="D88" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="E88" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="F88" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="G88" t="s">
+        <v>370</v>
+      </c>
+      <c r="H88" t="s">
+        <v>376</v>
+      </c>
+      <c r="I88" t="s">
+        <v>377</v>
+      </c>
+      <c r="J88" t="s">
+        <v>358</v>
+      </c>
+      <c r="K88" t="s">
+        <v>378</v>
+      </c>
+      <c r="L88" t="s">
+        <v>360</v>
+      </c>
+      <c r="M88" t="s">
+        <v>379</v>
+      </c>
+      <c r="N88" t="s">
         <v>375</v>
-      </c>
-[...17 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>605</v>
+        <v>380</v>
       </c>
       <c r="D89" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="E89" t="s">
-        <v>606</v>
+        <v>381</v>
       </c>
       <c r="F89" t="s">
-        <v>607</v>
+        <v>382</v>
       </c>
       <c r="G89" t="s">
-        <v>608</v>
+        <v>383</v>
       </c>
       <c r="H89" t="s">
-        <v>609</v>
+        <v>384</v>
       </c>
       <c r="I89" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="J89"/>
+        <v>385</v>
+      </c>
+      <c r="J89" t="s">
+        <v>358</v>
+      </c>
       <c r="K89" t="s">
-        <v>611</v>
+        <v>386</v>
       </c>
       <c r="L89" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M89" t="s">
-        <v>612</v>
+        <v>387</v>
       </c>
       <c r="N89" t="s">
-        <v>613</v>
+        <v>388</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>605</v>
+        <v>380</v>
       </c>
       <c r="D90" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="E90" t="s">
-        <v>606</v>
+        <v>381</v>
       </c>
       <c r="F90" t="s">
-        <v>607</v>
+        <v>382</v>
       </c>
       <c r="G90" t="s">
-        <v>608</v>
+        <v>383</v>
       </c>
       <c r="H90" t="s">
-        <v>614</v>
+        <v>389</v>
       </c>
       <c r="I90" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="J90"/>
+        <v>390</v>
+      </c>
+      <c r="J90" t="s">
+        <v>358</v>
+      </c>
       <c r="K90" t="s">
-        <v>616</v>
+        <v>391</v>
       </c>
       <c r="L90" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M90" t="s">
-        <v>617</v>
+        <v>392</v>
       </c>
       <c r="N90" t="s">
-        <v>613</v>
+        <v>388</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>618</v>
+        <v>393</v>
       </c>
       <c r="D91" t="s">
-        <v>619</v>
+        <v>352</v>
       </c>
       <c r="E91" t="s">
-        <v>620</v>
+        <v>394</v>
       </c>
       <c r="F91" t="s">
-        <v>621</v>
+        <v>395</v>
       </c>
       <c r="G91" t="s">
-        <v>622</v>
+        <v>396</v>
       </c>
       <c r="H91" t="s">
-        <v>623</v>
+        <v>397</v>
       </c>
       <c r="I91" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="J91"/>
+        <v>398</v>
+      </c>
+      <c r="J91" t="s">
+        <v>358</v>
+      </c>
       <c r="K91" t="s">
-        <v>625</v>
+        <v>399</v>
       </c>
       <c r="L91" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M91" t="s">
-        <v>626</v>
+        <v>400</v>
       </c>
       <c r="N91" t="s">
-        <v>627</v>
+        <v>401</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>618</v>
+        <v>393</v>
       </c>
       <c r="D92" t="s">
-        <v>619</v>
+        <v>352</v>
       </c>
       <c r="E92" t="s">
-        <v>620</v>
+        <v>394</v>
       </c>
       <c r="F92" t="s">
-        <v>621</v>
+        <v>395</v>
       </c>
       <c r="G92" t="s">
-        <v>622</v>
+        <v>396</v>
       </c>
       <c r="H92" t="s">
-        <v>628</v>
+        <v>402</v>
       </c>
       <c r="I92" t="s">
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="J92"/>
+        <v>403</v>
+      </c>
+      <c r="J92" t="s">
+        <v>358</v>
+      </c>
       <c r="K92" t="s">
-        <v>630</v>
+        <v>404</v>
       </c>
       <c r="L92" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M92" t="s">
-        <v>631</v>
+        <v>405</v>
       </c>
       <c r="N92" t="s">
-        <v>627</v>
+        <v>401</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>618</v>
+        <v>406</v>
       </c>
       <c r="D93" t="s">
-        <v>619</v>
+        <v>407</v>
       </c>
       <c r="E93" t="s">
-        <v>620</v>
+        <v>408</v>
       </c>
       <c r="F93" t="s">
-        <v>621</v>
+        <v>409</v>
       </c>
       <c r="G93" t="s">
-        <v>622</v>
+        <v>410</v>
       </c>
       <c r="H93" t="s">
-        <v>632</v>
+        <v>411</v>
       </c>
       <c r="I93" t="s">
-        <v>633</v>
+        <v>412</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>634</v>
+        <v>413</v>
       </c>
       <c r="L93" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M93" t="s">
-        <v>635</v>
+        <v>414</v>
       </c>
       <c r="N93" t="s">
-        <v>627</v>
+        <v>415</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>618</v>
+        <v>416</v>
       </c>
       <c r="D94" t="s">
-        <v>619</v>
+        <v>417</v>
       </c>
       <c r="E94" t="s">
-        <v>620</v>
+        <v>418</v>
       </c>
       <c r="F94" t="s">
-        <v>621</v>
+        <v>419</v>
       </c>
       <c r="G94" t="s">
-        <v>622</v>
+        <v>420</v>
       </c>
       <c r="H94" t="s">
-        <v>636</v>
+        <v>421</v>
       </c>
       <c r="I94" t="s">
-        <v>637</v>
+        <v>422</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>638</v>
+        <v>423</v>
       </c>
       <c r="L94" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M94" t="s">
-        <v>639</v>
+        <v>425</v>
       </c>
       <c r="N94" t="s">
-        <v>627</v>
+        <v>426</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>618</v>
+        <v>416</v>
       </c>
       <c r="D95" t="s">
-        <v>619</v>
+        <v>417</v>
       </c>
       <c r="E95" t="s">
-        <v>620</v>
+        <v>418</v>
       </c>
       <c r="F95" t="s">
-        <v>621</v>
+        <v>419</v>
       </c>
       <c r="G95" t="s">
-        <v>622</v>
+        <v>420</v>
       </c>
       <c r="H95" t="s">
-        <v>640</v>
+        <v>427</v>
       </c>
       <c r="I95" t="s">
-        <v>641</v>
+        <v>428</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>642</v>
+        <v>429</v>
       </c>
       <c r="L95" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M95" t="s">
-        <v>643</v>
+        <v>430</v>
       </c>
       <c r="N95" t="s">
-        <v>627</v>
+        <v>426</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>644</v>
+        <v>431</v>
       </c>
       <c r="D96" t="s">
-        <v>645</v>
+        <v>432</v>
       </c>
       <c r="E96" t="s">
-        <v>646</v>
+        <v>433</v>
       </c>
       <c r="F96" t="s">
-        <v>647</v>
+        <v>434</v>
       </c>
       <c r="G96" t="s">
-        <v>648</v>
+        <v>435</v>
       </c>
       <c r="H96" t="s">
-        <v>649</v>
+        <v>436</v>
       </c>
       <c r="I96" t="s">
-        <v>650</v>
+        <v>437</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>651</v>
+        <v>438</v>
       </c>
       <c r="L96" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M96" t="s">
-        <v>652</v>
+        <v>439</v>
       </c>
       <c r="N96" t="s">
-        <v>653</v>
+        <v>440</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>654</v>
+        <v>441</v>
       </c>
       <c r="D97" t="s">
-        <v>645</v>
+        <v>432</v>
       </c>
       <c r="E97" t="s">
-        <v>655</v>
+        <v>442</v>
       </c>
       <c r="F97" t="s">
-        <v>656</v>
+        <v>443</v>
       </c>
       <c r="G97" t="s">
-        <v>657</v>
+        <v>444</v>
       </c>
       <c r="H97" t="s">
-        <v>658</v>
+        <v>445</v>
       </c>
       <c r="I97" t="s">
-        <v>659</v>
+        <v>446</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>660</v>
+        <v>447</v>
       </c>
       <c r="L97" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M97" t="s">
-        <v>661</v>
+        <v>448</v>
       </c>
       <c r="N97" t="s">
-        <v>662</v>
+        <v>449</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>663</v>
+        <v>450</v>
       </c>
       <c r="D98" t="s">
-        <v>664</v>
+        <v>451</v>
       </c>
       <c r="E98" t="s">
-        <v>665</v>
+        <v>452</v>
       </c>
       <c r="F98" t="s">
-        <v>666</v>
+        <v>453</v>
       </c>
       <c r="G98" t="s">
-        <v>667</v>
+        <v>454</v>
       </c>
       <c r="H98" t="s">
-        <v>668</v>
+        <v>455</v>
       </c>
       <c r="I98" t="s">
-        <v>669</v>
+        <v>456</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>670</v>
+        <v>457</v>
       </c>
       <c r="L98" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M98" t="s">
-        <v>671</v>
+        <v>458</v>
       </c>
       <c r="N98" t="s">
-        <v>672</v>
+        <v>459</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>673</v>
+        <v>450</v>
       </c>
       <c r="D99" t="s">
-        <v>674</v>
+        <v>451</v>
       </c>
       <c r="E99" t="s">
-        <v>675</v>
+        <v>452</v>
       </c>
       <c r="F99" t="s">
-        <v>676</v>
+        <v>453</v>
       </c>
       <c r="G99" t="s">
-        <v>677</v>
+        <v>454</v>
       </c>
       <c r="H99" t="s">
-        <v>678</v>
+        <v>460</v>
       </c>
       <c r="I99" t="s">
-        <v>679</v>
+        <v>461</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>680</v>
+        <v>462</v>
       </c>
       <c r="L99" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M99" t="s">
-        <v>681</v>
+        <v>463</v>
       </c>
       <c r="N99" t="s">
-        <v>682</v>
+        <v>459</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>683</v>
+        <v>464</v>
       </c>
       <c r="D100" t="s">
-        <v>674</v>
+        <v>465</v>
       </c>
       <c r="E100" t="s">
-        <v>684</v>
+        <v>466</v>
       </c>
       <c r="F100" t="s">
-        <v>685</v>
+        <v>467</v>
       </c>
       <c r="G100" t="s">
-        <v>686</v>
+        <v>468</v>
       </c>
       <c r="H100" t="s">
-        <v>687</v>
+        <v>469</v>
       </c>
       <c r="I100" t="s">
-        <v>688</v>
+        <v>470</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>689</v>
+        <v>471</v>
       </c>
       <c r="L100" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M100" t="s">
-        <v>690</v>
+        <v>473</v>
       </c>
       <c r="N100" t="s">
-        <v>691</v>
+        <v>474</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>692</v>
+        <v>475</v>
       </c>
       <c r="D101" t="s">
-        <v>693</v>
+        <v>476</v>
       </c>
       <c r="E101" t="s">
-        <v>694</v>
+        <v>477</v>
       </c>
       <c r="F101" t="s">
-        <v>695</v>
+        <v>478</v>
       </c>
       <c r="G101" t="s">
-        <v>696</v>
+        <v>479</v>
       </c>
       <c r="H101" t="s">
-        <v>697</v>
+        <v>480</v>
       </c>
       <c r="I101" t="s">
-        <v>698</v>
+        <v>481</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>699</v>
+        <v>482</v>
       </c>
       <c r="L101" t="s">
-        <v>25</v>
+        <v>483</v>
       </c>
       <c r="M101" t="s">
-        <v>700</v>
+        <v>484</v>
       </c>
       <c r="N101" t="s">
-        <v>701</v>
+        <v>485</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>702</v>
+        <v>486</v>
       </c>
       <c r="D102" t="s">
-        <v>703</v>
+        <v>487</v>
       </c>
       <c r="E102" t="s">
-        <v>704</v>
+        <v>488</v>
       </c>
       <c r="F102" t="s">
-        <v>705</v>
+        <v>489</v>
       </c>
       <c r="G102" t="s">
-        <v>706</v>
+        <v>490</v>
       </c>
       <c r="H102" t="s">
-        <v>707</v>
+        <v>491</v>
       </c>
       <c r="I102" t="s">
-        <v>708</v>
+        <v>492</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>709</v>
+        <v>493</v>
       </c>
       <c r="L102" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M102" t="s">
-        <v>710</v>
+        <v>494</v>
       </c>
       <c r="N102" t="s">
-        <v>711</v>
+        <v>495</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>712</v>
+        <v>486</v>
       </c>
       <c r="D103" t="s">
-        <v>713</v>
+        <v>496</v>
       </c>
       <c r="E103" t="s">
-        <v>714</v>
+        <v>488</v>
       </c>
       <c r="F103" t="s">
-        <v>715</v>
+        <v>489</v>
       </c>
       <c r="G103" t="s">
-        <v>716</v>
+        <v>490</v>
       </c>
       <c r="H103" t="s">
-        <v>717</v>
+        <v>497</v>
       </c>
       <c r="I103" t="s">
-        <v>718</v>
+        <v>498</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>719</v>
+        <v>499</v>
       </c>
       <c r="L103" t="s">
-        <v>358</v>
+        <v>472</v>
       </c>
       <c r="M103" t="s">
-        <v>720</v>
+        <v>500</v>
       </c>
       <c r="N103" t="s">
-        <v>721</v>
+        <v>495</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>142</v>
+        <v>501</v>
       </c>
       <c r="D104" t="s">
-        <v>722</v>
+        <v>502</v>
       </c>
       <c r="E104" t="s">
-        <v>144</v>
+        <v>503</v>
       </c>
       <c r="F104" t="s">
-        <v>723</v>
+        <v>504</v>
       </c>
       <c r="G104" t="s">
-        <v>146</v>
+        <v>505</v>
       </c>
       <c r="H104" t="s">
-        <v>724</v>
+        <v>506</v>
       </c>
       <c r="I104" t="s">
-        <v>725</v>
+        <v>507</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>726</v>
+        <v>508</v>
       </c>
       <c r="L104" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M104" t="s">
-        <v>727</v>
+        <v>509</v>
       </c>
       <c r="N104" t="s">
-        <v>152</v>
+        <v>510</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>327</v>
+        <v>511</v>
       </c>
       <c r="D105" t="s">
-        <v>728</v>
+        <v>502</v>
       </c>
       <c r="E105" t="s">
-        <v>328</v>
+        <v>512</v>
       </c>
       <c r="F105" t="s">
-        <v>329</v>
+        <v>513</v>
       </c>
       <c r="G105" t="s">
-        <v>330</v>
+        <v>514</v>
       </c>
       <c r="H105" t="s">
-        <v>729</v>
+        <v>515</v>
       </c>
       <c r="I105" t="s">
-        <v>730</v>
+        <v>516</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>731</v>
+        <v>517</v>
       </c>
       <c r="L105" t="s">
-        <v>732</v>
+        <v>360</v>
       </c>
       <c r="M105" t="s">
-        <v>733</v>
+        <v>518</v>
       </c>
       <c r="N105" t="s">
-        <v>335</v>
+        <v>519</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>734</v>
+        <v>520</v>
       </c>
       <c r="D106" t="s">
-        <v>735</v>
+        <v>521</v>
       </c>
       <c r="E106" t="s">
-        <v>736</v>
+        <v>522</v>
       </c>
       <c r="F106" t="s">
-        <v>737</v>
+        <v>523</v>
       </c>
       <c r="G106" t="s">
-        <v>738</v>
+        <v>524</v>
       </c>
       <c r="H106" t="s">
-        <v>739</v>
+        <v>525</v>
       </c>
       <c r="I106" t="s">
-        <v>740</v>
+        <v>526</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>741</v>
+        <v>527</v>
       </c>
       <c r="L106" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M106" t="s">
-        <v>742</v>
+        <v>529</v>
       </c>
       <c r="N106" t="s">
-        <v>743</v>
+        <v>530</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>618</v>
+        <v>511</v>
       </c>
       <c r="D107" t="s">
-        <v>744</v>
+        <v>521</v>
       </c>
       <c r="E107" t="s">
-        <v>620</v>
+        <v>512</v>
       </c>
       <c r="F107" t="s">
-        <v>621</v>
+        <v>513</v>
       </c>
       <c r="G107" t="s">
-        <v>622</v>
+        <v>514</v>
       </c>
       <c r="H107" t="s">
-        <v>745</v>
+        <v>531</v>
       </c>
       <c r="I107" t="s">
-        <v>746</v>
+        <v>532</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>747</v>
+        <v>533</v>
       </c>
       <c r="L107" t="s">
-        <v>732</v>
+        <v>528</v>
       </c>
       <c r="M107" t="s">
-        <v>748</v>
+        <v>534</v>
       </c>
       <c r="N107" t="s">
-        <v>627</v>
+        <v>519</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>749</v>
+        <v>535</v>
       </c>
       <c r="D108" t="s">
-        <v>750</v>
+        <v>536</v>
       </c>
       <c r="E108" t="s">
-        <v>751</v>
+        <v>537</v>
       </c>
       <c r="F108" t="s">
-        <v>752</v>
+        <v>538</v>
       </c>
       <c r="G108" t="s">
-        <v>753</v>
+        <v>539</v>
       </c>
       <c r="H108" t="s">
-        <v>754</v>
+        <v>540</v>
       </c>
       <c r="I108" t="s">
-        <v>755</v>
+        <v>541</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>756</v>
+        <v>542</v>
       </c>
       <c r="L108" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M108" t="s">
-        <v>757</v>
+        <v>543</v>
       </c>
       <c r="N108" t="s">
-        <v>758</v>
+        <v>544</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>759</v>
+        <v>535</v>
       </c>
       <c r="D109" t="s">
-        <v>760</v>
+        <v>536</v>
       </c>
       <c r="E109" t="s">
-        <v>761</v>
+        <v>537</v>
       </c>
       <c r="F109" t="s">
-        <v>762</v>
+        <v>538</v>
       </c>
       <c r="G109" t="s">
-        <v>763</v>
+        <v>539</v>
       </c>
       <c r="H109" t="s">
-        <v>764</v>
+        <v>545</v>
       </c>
       <c r="I109" t="s">
-        <v>765</v>
+        <v>546</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>766</v>
+        <v>547</v>
       </c>
       <c r="L109" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M109" t="s">
-        <v>767</v>
+        <v>548</v>
       </c>
       <c r="N109" t="s">
-        <v>768</v>
+        <v>544</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>769</v>
+        <v>549</v>
       </c>
       <c r="D110" t="s">
-        <v>770</v>
+        <v>536</v>
       </c>
       <c r="E110" t="s">
-        <v>771</v>
+        <v>550</v>
       </c>
       <c r="F110" t="s">
-        <v>772</v>
+        <v>551</v>
       </c>
       <c r="G110" t="s">
-        <v>773</v>
+        <v>552</v>
       </c>
       <c r="H110" t="s">
-        <v>774</v>
+        <v>553</v>
       </c>
       <c r="I110" t="s">
-        <v>775</v>
+        <v>554</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>776</v>
+        <v>555</v>
       </c>
       <c r="L110" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M110" t="s">
-        <v>777</v>
+        <v>556</v>
       </c>
       <c r="N110" t="s">
-        <v>778</v>
+        <v>557</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>779</v>
+        <v>549</v>
       </c>
       <c r="D111" t="s">
-        <v>770</v>
+        <v>536</v>
       </c>
       <c r="E111" t="s">
-        <v>780</v>
+        <v>550</v>
       </c>
       <c r="F111" t="s">
-        <v>781</v>
+        <v>551</v>
       </c>
       <c r="G111" t="s">
-        <v>782</v>
+        <v>552</v>
       </c>
       <c r="H111" t="s">
-        <v>783</v>
+        <v>558</v>
       </c>
       <c r="I111" t="s">
-        <v>784</v>
+        <v>559</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>785</v>
+        <v>560</v>
       </c>
       <c r="L111" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M111" t="s">
-        <v>786</v>
+        <v>561</v>
       </c>
       <c r="N111" t="s">
-        <v>787</v>
+        <v>557</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>779</v>
+        <v>562</v>
       </c>
       <c r="D112" t="s">
-        <v>770</v>
+        <v>536</v>
       </c>
       <c r="E112" t="s">
-        <v>780</v>
+        <v>563</v>
       </c>
       <c r="F112" t="s">
-        <v>781</v>
+        <v>564</v>
       </c>
       <c r="G112" t="s">
-        <v>782</v>
+        <v>565</v>
       </c>
       <c r="H112" t="s">
-        <v>788</v>
+        <v>566</v>
       </c>
       <c r="I112" t="s">
-        <v>789</v>
+        <v>567</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>790</v>
+        <v>568</v>
       </c>
       <c r="L112" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M112" t="s">
-        <v>791</v>
+        <v>569</v>
       </c>
       <c r="N112" t="s">
-        <v>787</v>
+        <v>570</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>792</v>
+        <v>562</v>
       </c>
       <c r="D113" t="s">
-        <v>770</v>
+        <v>536</v>
       </c>
       <c r="E113" t="s">
-        <v>793</v>
+        <v>563</v>
       </c>
       <c r="F113" t="s">
-        <v>794</v>
+        <v>564</v>
       </c>
       <c r="G113" t="s">
-        <v>795</v>
+        <v>565</v>
       </c>
       <c r="H113" t="s">
-        <v>796</v>
+        <v>571</v>
       </c>
       <c r="I113" t="s">
-        <v>797</v>
+        <v>572</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>798</v>
+        <v>573</v>
       </c>
       <c r="L113" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M113" t="s">
-        <v>799</v>
+        <v>574</v>
       </c>
       <c r="N113" t="s">
-        <v>800</v>
+        <v>570</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>792</v>
+        <v>575</v>
       </c>
       <c r="D114" t="s">
-        <v>770</v>
+        <v>576</v>
       </c>
       <c r="E114" t="s">
-        <v>793</v>
+        <v>577</v>
       </c>
       <c r="F114" t="s">
-        <v>794</v>
+        <v>578</v>
       </c>
       <c r="G114" t="s">
-        <v>795</v>
+        <v>579</v>
       </c>
       <c r="H114" t="s">
-        <v>801</v>
+        <v>580</v>
       </c>
       <c r="I114" t="s">
-        <v>802</v>
+        <v>581</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>803</v>
+        <v>582</v>
       </c>
       <c r="L114" t="s">
-        <v>310</v>
+        <v>424</v>
       </c>
       <c r="M114" t="s">
-        <v>804</v>
+        <v>583</v>
       </c>
       <c r="N114" t="s">
-        <v>800</v>
+        <v>584</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>805</v>
+        <v>585</v>
       </c>
       <c r="D115" t="s">
-        <v>806</v>
+        <v>576</v>
       </c>
       <c r="E115" t="s">
-        <v>807</v>
+        <v>586</v>
       </c>
       <c r="F115" t="s">
-        <v>808</v>
+        <v>587</v>
       </c>
       <c r="G115" t="s">
-        <v>809</v>
+        <v>588</v>
       </c>
       <c r="H115" t="s">
-        <v>810</v>
+        <v>589</v>
       </c>
       <c r="I115" t="s">
-        <v>811</v>
+        <v>590</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>812</v>
+        <v>591</v>
       </c>
       <c r="L115" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M115" t="s">
-        <v>813</v>
+        <v>592</v>
       </c>
       <c r="N115" t="s">
-        <v>814</v>
+        <v>593</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>815</v>
+        <v>562</v>
       </c>
       <c r="D116" t="s">
-        <v>806</v>
+        <v>576</v>
       </c>
       <c r="E116" t="s">
-        <v>816</v>
+        <v>563</v>
       </c>
       <c r="F116" t="s">
-        <v>817</v>
+        <v>564</v>
       </c>
       <c r="G116" t="s">
-        <v>818</v>
+        <v>565</v>
       </c>
       <c r="H116" t="s">
-        <v>819</v>
+        <v>571</v>
       </c>
       <c r="I116" t="s">
-        <v>820</v>
+        <v>594</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>821</v>
+        <v>595</v>
       </c>
       <c r="L116" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M116" t="s">
-        <v>822</v>
+        <v>596</v>
       </c>
       <c r="N116" t="s">
-        <v>823</v>
+        <v>570</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>824</v>
+        <v>597</v>
       </c>
       <c r="D117" t="s">
-        <v>806</v>
+        <v>576</v>
       </c>
       <c r="E117" t="s">
-        <v>825</v>
+        <v>598</v>
       </c>
       <c r="F117" t="s">
-        <v>826</v>
+        <v>599</v>
       </c>
       <c r="G117" t="s">
-        <v>827</v>
+        <v>600</v>
       </c>
       <c r="H117" t="s">
-        <v>828</v>
+        <v>601</v>
       </c>
       <c r="I117" t="s">
-        <v>829</v>
+        <v>602</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>830</v>
+        <v>603</v>
       </c>
       <c r="L117" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M117" t="s">
-        <v>831</v>
+        <v>604</v>
       </c>
       <c r="N117" t="s">
-        <v>832</v>
+        <v>605</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>833</v>
+        <v>597</v>
       </c>
       <c r="D118" t="s">
-        <v>806</v>
+        <v>576</v>
       </c>
       <c r="E118" t="s">
-        <v>834</v>
+        <v>598</v>
       </c>
       <c r="F118" t="s">
-        <v>835</v>
+        <v>599</v>
       </c>
       <c r="G118" t="s">
-        <v>836</v>
+        <v>600</v>
       </c>
       <c r="H118" t="s">
-        <v>837</v>
+        <v>606</v>
       </c>
       <c r="I118" t="s">
-        <v>838</v>
+        <v>607</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>839</v>
+        <v>608</v>
       </c>
       <c r="L118" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M118" t="s">
-        <v>840</v>
+        <v>609</v>
       </c>
       <c r="N118" t="s">
-        <v>841</v>
+        <v>605</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>815</v>
+        <v>562</v>
       </c>
       <c r="D119" t="s">
-        <v>842</v>
+        <v>576</v>
       </c>
       <c r="E119" t="s">
-        <v>816</v>
+        <v>563</v>
       </c>
       <c r="F119" t="s">
-        <v>817</v>
+        <v>564</v>
       </c>
       <c r="G119" t="s">
-        <v>818</v>
+        <v>565</v>
       </c>
       <c r="H119" t="s">
-        <v>819</v>
+        <v>610</v>
       </c>
       <c r="I119" t="s">
-        <v>843</v>
+        <v>611</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>844</v>
+        <v>612</v>
       </c>
       <c r="L119" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="M119" t="s">
-        <v>845</v>
+        <v>613</v>
       </c>
       <c r="N119" t="s">
-        <v>823</v>
+        <v>570</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>846</v>
+        <v>585</v>
       </c>
       <c r="D120" t="s">
-        <v>842</v>
+        <v>576</v>
       </c>
       <c r="E120" t="s">
-        <v>847</v>
+        <v>586</v>
       </c>
       <c r="F120" t="s">
-        <v>848</v>
+        <v>587</v>
       </c>
       <c r="G120" t="s">
-        <v>849</v>
+        <v>588</v>
       </c>
       <c r="H120" t="s">
-        <v>850</v>
+        <v>614</v>
       </c>
       <c r="I120" t="s">
-        <v>851</v>
+        <v>615</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>852</v>
+        <v>616</v>
       </c>
       <c r="L120" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="M120" t="s">
-        <v>853</v>
+        <v>617</v>
       </c>
       <c r="N120" t="s">
-        <v>854</v>
+        <v>593</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="D121" t="s">
-        <v>842</v>
+        <v>619</v>
       </c>
       <c r="E121" t="s">
-        <v>606</v>
+        <v>620</v>
       </c>
       <c r="F121" t="s">
-        <v>607</v>
+        <v>621</v>
       </c>
       <c r="G121" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
       <c r="H121" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
       <c r="I121" t="s">
-        <v>855</v>
+        <v>624</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>856</v>
+        <v>625</v>
       </c>
       <c r="L121" t="s">
-        <v>413</v>
+        <v>360</v>
       </c>
       <c r="M121" t="s">
-        <v>857</v>
+        <v>626</v>
       </c>
       <c r="N121" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>302</v>
+        <v>628</v>
       </c>
       <c r="D122" t="s">
-        <v>842</v>
+        <v>619</v>
       </c>
       <c r="E122" t="s">
-        <v>304</v>
+        <v>629</v>
       </c>
       <c r="F122" t="s">
-        <v>305</v>
+        <v>630</v>
       </c>
       <c r="G122" t="s">
-        <v>306</v>
+        <v>631</v>
       </c>
       <c r="H122" t="s">
-        <v>858</v>
+        <v>632</v>
       </c>
       <c r="I122" t="s">
-        <v>859</v>
+        <v>633</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>860</v>
+        <v>634</v>
       </c>
       <c r="L122" t="s">
-        <v>413</v>
+        <v>360</v>
       </c>
       <c r="M122" t="s">
-        <v>861</v>
+        <v>635</v>
       </c>
       <c r="N122" t="s">
-        <v>312</v>
+        <v>636</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>575</v>
+        <v>637</v>
       </c>
       <c r="D123" t="s">
-        <v>842</v>
+        <v>638</v>
       </c>
       <c r="E123" t="s">
-        <v>576</v>
+        <v>639</v>
       </c>
       <c r="F123" t="s">
-        <v>577</v>
+        <v>640</v>
       </c>
       <c r="G123" t="s">
-        <v>578</v>
+        <v>641</v>
       </c>
       <c r="H123" t="s">
-        <v>862</v>
+        <v>642</v>
       </c>
       <c r="I123" t="s">
-        <v>863</v>
+        <v>643</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>864</v>
+        <v>644</v>
       </c>
       <c r="L123" t="s">
-        <v>413</v>
+        <v>472</v>
       </c>
       <c r="M123" t="s">
-        <v>865</v>
+        <v>645</v>
       </c>
       <c r="N123" t="s">
-        <v>583</v>
+        <v>646</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>866</v>
+        <v>647</v>
       </c>
       <c r="D124" t="s">
-        <v>842</v>
+        <v>648</v>
       </c>
       <c r="E124" t="s">
-        <v>867</v>
+        <v>649</v>
       </c>
       <c r="F124" t="s">
-        <v>868</v>
+        <v>650</v>
       </c>
       <c r="G124" t="s">
-        <v>869</v>
+        <v>651</v>
       </c>
       <c r="H124" t="s">
-        <v>870</v>
+        <v>652</v>
       </c>
       <c r="I124" t="s">
-        <v>871</v>
+        <v>653</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>872</v>
+        <v>654</v>
       </c>
       <c r="L124" t="s">
-        <v>413</v>
+        <v>360</v>
       </c>
       <c r="M124" t="s">
-        <v>873</v>
+        <v>655</v>
       </c>
       <c r="N124" t="s">
-        <v>874</v>
+        <v>656</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>759</v>
+        <v>657</v>
       </c>
       <c r="D125" t="s">
-        <v>842</v>
+        <v>658</v>
       </c>
       <c r="E125" t="s">
-        <v>761</v>
+        <v>659</v>
       </c>
       <c r="F125" t="s">
-        <v>762</v>
+        <v>660</v>
       </c>
       <c r="G125" t="s">
-        <v>763</v>
+        <v>661</v>
       </c>
       <c r="H125" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="I125" t="s">
-        <v>875</v>
+        <v>663</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>876</v>
+        <v>664</v>
       </c>
       <c r="L125" t="s">
-        <v>413</v>
+        <v>360</v>
       </c>
       <c r="M125" t="s">
-        <v>877</v>
+        <v>665</v>
       </c>
       <c r="N125" t="s">
-        <v>768</v>
+        <v>666</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>878</v>
+        <v>667</v>
       </c>
       <c r="D126" t="s">
-        <v>879</v>
+        <v>658</v>
       </c>
       <c r="E126" t="s">
-        <v>880</v>
+        <v>668</v>
       </c>
       <c r="F126" t="s">
-        <v>881</v>
+        <v>669</v>
       </c>
       <c r="G126" t="s">
-        <v>882</v>
+        <v>670</v>
       </c>
       <c r="H126" t="s">
-        <v>883</v>
+        <v>671</v>
       </c>
       <c r="I126" t="s">
-        <v>884</v>
+        <v>672</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>885</v>
+        <v>673</v>
       </c>
       <c r="L126" t="s">
-        <v>36</v>
+        <v>360</v>
       </c>
       <c r="M126" t="s">
-        <v>886</v>
+        <v>674</v>
       </c>
       <c r="N126" t="s">
-        <v>887</v>
+        <v>675</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>888</v>
+        <v>657</v>
       </c>
       <c r="D127" t="s">
-        <v>889</v>
+        <v>676</v>
       </c>
       <c r="E127" t="s">
-        <v>890</v>
+        <v>659</v>
       </c>
       <c r="F127" t="s">
-        <v>891</v>
+        <v>660</v>
       </c>
       <c r="G127" t="s">
-        <v>892</v>
+        <v>661</v>
       </c>
       <c r="H127" t="s">
-        <v>893</v>
+        <v>662</v>
       </c>
       <c r="I127" t="s">
-        <v>894</v>
+        <v>677</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>895</v>
+        <v>678</v>
       </c>
       <c r="L127" t="s">
-        <v>358</v>
+        <v>679</v>
       </c>
       <c r="M127" t="s">
-        <v>896</v>
+        <v>680</v>
       </c>
       <c r="N127" t="s">
-        <v>897</v>
+        <v>666</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>898</v>
+        <v>464</v>
       </c>
       <c r="D128" t="s">
-        <v>899</v>
+        <v>681</v>
       </c>
       <c r="E128" t="s">
-        <v>900</v>
+        <v>466</v>
       </c>
       <c r="F128" t="s">
-        <v>901</v>
+        <v>467</v>
       </c>
       <c r="G128" t="s">
-        <v>902</v>
+        <v>468</v>
       </c>
       <c r="H128" t="s">
-        <v>903</v>
+        <v>682</v>
       </c>
       <c r="I128" t="s">
-        <v>904</v>
+        <v>683</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>905</v>
+        <v>684</v>
       </c>
       <c r="L128" t="s">
-        <v>732</v>
+        <v>424</v>
       </c>
       <c r="M128" t="s">
-        <v>906</v>
+        <v>685</v>
       </c>
       <c r="N128" t="s">
-        <v>907</v>
+        <v>474</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>908</v>
+        <v>464</v>
       </c>
       <c r="D129" t="s">
-        <v>909</v>
+        <v>681</v>
       </c>
       <c r="E129" t="s">
-        <v>910</v>
+        <v>466</v>
       </c>
       <c r="F129" t="s">
-        <v>911</v>
+        <v>467</v>
       </c>
       <c r="G129" t="s">
-        <v>912</v>
+        <v>468</v>
       </c>
       <c r="H129" t="s">
-        <v>913</v>
+        <v>686</v>
       </c>
       <c r="I129" t="s">
-        <v>914</v>
+        <v>687</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>915</v>
+        <v>688</v>
       </c>
       <c r="L129" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="M129" t="s">
-        <v>916</v>
+        <v>689</v>
       </c>
       <c r="N129" t="s">
-        <v>917</v>
+        <v>474</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>918</v>
+        <v>690</v>
       </c>
       <c r="D130" t="s">
-        <v>919</v>
+        <v>487</v>
       </c>
       <c r="E130" t="s">
-        <v>920</v>
+        <v>691</v>
       </c>
       <c r="F130" t="s">
-        <v>921</v>
+        <v>692</v>
       </c>
       <c r="G130" t="s">
-        <v>922</v>
+        <v>693</v>
       </c>
       <c r="H130" t="s">
-        <v>923</v>
+        <v>694</v>
       </c>
       <c r="I130" t="s">
-        <v>924</v>
+        <v>695</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>925</v>
+        <v>696</v>
       </c>
       <c r="L130" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M130" t="s">
-        <v>926</v>
+        <v>697</v>
       </c>
       <c r="N130" t="s">
-        <v>927</v>
+        <v>698</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>928</v>
+        <v>690</v>
       </c>
       <c r="D131" t="s">
-        <v>929</v>
+        <v>487</v>
       </c>
       <c r="E131" t="s">
-        <v>930</v>
+        <v>691</v>
       </c>
       <c r="F131" t="s">
-        <v>931</v>
+        <v>692</v>
       </c>
       <c r="G131" t="s">
-        <v>932</v>
+        <v>693</v>
       </c>
       <c r="H131" t="s">
-        <v>933</v>
+        <v>699</v>
       </c>
       <c r="I131" t="s">
-        <v>934</v>
+        <v>700</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>935</v>
+        <v>701</v>
       </c>
       <c r="L131" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="M131" t="s">
-        <v>936</v>
+        <v>702</v>
       </c>
       <c r="N131" t="s">
-        <v>937</v>
+        <v>698</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>938</v>
+        <v>637</v>
       </c>
       <c r="D132" t="s">
-        <v>939</v>
+        <v>487</v>
       </c>
       <c r="E132" t="s">
-        <v>940</v>
+        <v>639</v>
       </c>
       <c r="F132" t="s">
-        <v>941</v>
+        <v>703</v>
       </c>
       <c r="G132" t="s">
-        <v>942</v>
+        <v>641</v>
       </c>
       <c r="H132" t="s">
-        <v>943</v>
+        <v>704</v>
       </c>
       <c r="I132" t="s">
-        <v>944</v>
+        <v>705</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>945</v>
+        <v>706</v>
       </c>
       <c r="L132" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M132" t="s">
-        <v>946</v>
+        <v>707</v>
       </c>
       <c r="N132" t="s">
-        <v>947</v>
+        <v>646</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>948</v>
+        <v>637</v>
       </c>
       <c r="D133" t="s">
-        <v>939</v>
+        <v>487</v>
       </c>
       <c r="E133" t="s">
-        <v>949</v>
+        <v>639</v>
       </c>
       <c r="F133" t="s">
-        <v>950</v>
+        <v>703</v>
       </c>
       <c r="G133" t="s">
-        <v>951</v>
+        <v>641</v>
       </c>
       <c r="H133" t="s">
-        <v>952</v>
+        <v>708</v>
       </c>
       <c r="I133" t="s">
-        <v>953</v>
+        <v>709</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>954</v>
+        <v>710</v>
       </c>
       <c r="L133" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M133" t="s">
-        <v>955</v>
+        <v>711</v>
       </c>
       <c r="N133" t="s">
-        <v>956</v>
+        <v>646</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>957</v>
+        <v>486</v>
       </c>
       <c r="D134" t="s">
-        <v>958</v>
+        <v>487</v>
       </c>
       <c r="E134" t="s">
-        <v>959</v>
+        <v>488</v>
       </c>
       <c r="F134" t="s">
-        <v>960</v>
+        <v>489</v>
       </c>
       <c r="G134" t="s">
-        <v>961</v>
+        <v>490</v>
       </c>
       <c r="H134" t="s">
-        <v>962</v>
+        <v>712</v>
       </c>
       <c r="I134" t="s">
-        <v>963</v>
+        <v>713</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>964</v>
+        <v>714</v>
       </c>
       <c r="L134" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M134" t="s">
-        <v>965</v>
+        <v>715</v>
       </c>
       <c r="N134" t="s">
-        <v>966</v>
+        <v>495</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>967</v>
+        <v>486</v>
       </c>
       <c r="D135" t="s">
-        <v>958</v>
+        <v>487</v>
       </c>
       <c r="E135" t="s">
-        <v>968</v>
+        <v>488</v>
       </c>
       <c r="F135" t="s">
-        <v>969</v>
+        <v>489</v>
       </c>
       <c r="G135" t="s">
-        <v>970</v>
+        <v>490</v>
       </c>
       <c r="H135" t="s">
-        <v>971</v>
+        <v>716</v>
       </c>
       <c r="I135" t="s">
-        <v>972</v>
+        <v>717</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>973</v>
+        <v>718</v>
       </c>
       <c r="L135" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M135" t="s">
-        <v>974</v>
+        <v>719</v>
       </c>
       <c r="N135" t="s">
-        <v>975</v>
+        <v>495</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>976</v>
+        <v>720</v>
       </c>
       <c r="D136" t="s">
-        <v>939</v>
+        <v>487</v>
       </c>
       <c r="E136" t="s">
-        <v>328</v>
+        <v>721</v>
       </c>
       <c r="F136" t="s">
-        <v>329</v>
+        <v>722</v>
       </c>
       <c r="G136" t="s">
-        <v>330</v>
+        <v>723</v>
       </c>
       <c r="H136" t="s">
-        <v>331</v>
+        <v>724</v>
       </c>
       <c r="I136" t="s">
-        <v>977</v>
+        <v>725</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>978</v>
+        <v>726</v>
       </c>
       <c r="L136" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M136" t="s">
-        <v>979</v>
+        <v>727</v>
       </c>
       <c r="N136" t="s">
-        <v>980</v>
+        <v>728</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>981</v>
+        <v>720</v>
       </c>
       <c r="D137" t="s">
-        <v>939</v>
+        <v>487</v>
       </c>
       <c r="E137" t="s">
-        <v>982</v>
+        <v>721</v>
       </c>
       <c r="F137" t="s">
-        <v>983</v>
+        <v>722</v>
       </c>
       <c r="G137" t="s">
-        <v>984</v>
+        <v>723</v>
       </c>
       <c r="H137" t="s">
-        <v>985</v>
+        <v>729</v>
       </c>
       <c r="I137" t="s">
-        <v>986</v>
+        <v>730</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>987</v>
+        <v>731</v>
       </c>
       <c r="L137" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M137" t="s">
-        <v>988</v>
+        <v>732</v>
       </c>
       <c r="N137" t="s">
-        <v>989</v>
+        <v>728</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>990</v>
+        <v>733</v>
       </c>
       <c r="D138" t="s">
-        <v>991</v>
+        <v>734</v>
       </c>
       <c r="E138" t="s">
-        <v>992</v>
+        <v>735</v>
       </c>
       <c r="F138" t="s">
-        <v>993</v>
+        <v>736</v>
       </c>
       <c r="G138" t="s">
-        <v>994</v>
+        <v>737</v>
       </c>
       <c r="H138" t="s">
-        <v>995</v>
+        <v>738</v>
       </c>
       <c r="I138" t="s">
-        <v>996</v>
+        <v>739</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>997</v>
+        <v>740</v>
       </c>
       <c r="L138" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M138" t="s">
-        <v>998</v>
+        <v>741</v>
       </c>
       <c r="N138" t="s">
-        <v>999</v>
+        <v>742</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1000</v>
+        <v>733</v>
       </c>
       <c r="D139" t="s">
-        <v>1001</v>
+        <v>734</v>
       </c>
       <c r="E139" t="s">
-        <v>1002</v>
+        <v>735</v>
       </c>
       <c r="F139" t="s">
-        <v>1003</v>
+        <v>736</v>
       </c>
       <c r="G139" t="s">
-        <v>1004</v>
+        <v>737</v>
       </c>
       <c r="H139" t="s">
-        <v>1005</v>
+        <v>743</v>
       </c>
       <c r="I139" t="s">
-        <v>1006</v>
+        <v>744</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1007</v>
+        <v>745</v>
       </c>
       <c r="L139" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M139" t="s">
-        <v>1008</v>
+        <v>746</v>
       </c>
       <c r="N139" t="s">
-        <v>1009</v>
+        <v>742</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1010</v>
+        <v>733</v>
       </c>
       <c r="D140" t="s">
-        <v>1011</v>
+        <v>734</v>
       </c>
       <c r="E140" t="s">
-        <v>1012</v>
+        <v>735</v>
       </c>
       <c r="F140" t="s">
-        <v>1013</v>
+        <v>736</v>
       </c>
       <c r="G140" t="s">
-        <v>1014</v>
+        <v>737</v>
       </c>
       <c r="H140" t="s">
-        <v>1015</v>
+        <v>747</v>
       </c>
       <c r="I140" t="s">
-        <v>1016</v>
+        <v>748</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1017</v>
+        <v>749</v>
       </c>
       <c r="L140" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M140" t="s">
-        <v>1018</v>
+        <v>750</v>
       </c>
       <c r="N140" t="s">
-        <v>1019</v>
+        <v>742</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1020</v>
+        <v>733</v>
       </c>
       <c r="D141" t="s">
-        <v>1001</v>
+        <v>734</v>
       </c>
       <c r="E141" t="s">
-        <v>1021</v>
+        <v>735</v>
       </c>
       <c r="F141" t="s">
-        <v>1022</v>
+        <v>736</v>
       </c>
       <c r="G141" t="s">
-        <v>1023</v>
+        <v>737</v>
       </c>
       <c r="H141" t="s">
-        <v>1024</v>
+        <v>751</v>
       </c>
       <c r="I141" t="s">
-        <v>1025</v>
+        <v>752</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1026</v>
+        <v>753</v>
       </c>
       <c r="L141" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M141" t="s">
-        <v>1027</v>
+        <v>754</v>
       </c>
       <c r="N141" t="s">
-        <v>1028</v>
+        <v>742</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1029</v>
+        <v>733</v>
       </c>
       <c r="D142" t="s">
-        <v>1030</v>
+        <v>734</v>
       </c>
       <c r="E142" t="s">
-        <v>1031</v>
+        <v>735</v>
       </c>
       <c r="F142" t="s">
-        <v>1032</v>
+        <v>736</v>
       </c>
       <c r="G142" t="s">
-        <v>1033</v>
+        <v>737</v>
       </c>
       <c r="H142" t="s">
-        <v>1034</v>
+        <v>755</v>
       </c>
       <c r="I142" t="s">
-        <v>1035</v>
+        <v>756</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1036</v>
+        <v>757</v>
       </c>
       <c r="L142" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M142" t="s">
-        <v>1037</v>
+        <v>758</v>
       </c>
       <c r="N142" t="s">
-        <v>1038</v>
+        <v>742</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1039</v>
+        <v>759</v>
       </c>
       <c r="D143" t="s">
-        <v>1001</v>
+        <v>760</v>
       </c>
       <c r="E143" t="s">
-        <v>1040</v>
+        <v>761</v>
       </c>
       <c r="F143" t="s">
-        <v>1041</v>
+        <v>762</v>
       </c>
       <c r="G143" t="s">
-        <v>1042</v>
+        <v>763</v>
       </c>
       <c r="H143" t="s">
-        <v>1043</v>
+        <v>764</v>
       </c>
       <c r="I143" t="s">
-        <v>1044</v>
+        <v>765</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1045</v>
+        <v>766</v>
       </c>
       <c r="L143" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M143" t="s">
-        <v>1046</v>
+        <v>767</v>
       </c>
       <c r="N143" t="s">
-        <v>1047</v>
+        <v>768</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>888</v>
+        <v>769</v>
       </c>
       <c r="D144" t="s">
-        <v>1048</v>
+        <v>760</v>
       </c>
       <c r="E144" t="s">
-        <v>890</v>
+        <v>770</v>
       </c>
       <c r="F144" t="s">
-        <v>891</v>
+        <v>771</v>
       </c>
       <c r="G144" t="s">
-        <v>892</v>
+        <v>772</v>
       </c>
       <c r="H144" t="s">
-        <v>1049</v>
+        <v>773</v>
       </c>
       <c r="I144" t="s">
-        <v>1050</v>
+        <v>774</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1051</v>
+        <v>775</v>
       </c>
       <c r="L144" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M144" t="s">
-        <v>1052</v>
+        <v>776</v>
       </c>
       <c r="N144" t="s">
-        <v>897</v>
+        <v>777</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>888</v>
+        <v>778</v>
       </c>
       <c r="D145" t="s">
-        <v>1048</v>
+        <v>779</v>
       </c>
       <c r="E145" t="s">
-        <v>890</v>
+        <v>780</v>
       </c>
       <c r="F145" t="s">
-        <v>891</v>
+        <v>781</v>
       </c>
       <c r="G145" t="s">
-        <v>892</v>
+        <v>782</v>
       </c>
       <c r="H145" t="s">
-        <v>1053</v>
+        <v>783</v>
       </c>
       <c r="I145" t="s">
-        <v>1054</v>
+        <v>784</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1055</v>
+        <v>785</v>
       </c>
       <c r="L145" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M145" t="s">
-        <v>1056</v>
+        <v>786</v>
       </c>
       <c r="N145" t="s">
-        <v>897</v>
+        <v>787</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>888</v>
+        <v>788</v>
       </c>
       <c r="D146" t="s">
-        <v>1048</v>
+        <v>789</v>
       </c>
       <c r="E146" t="s">
-        <v>890</v>
+        <v>790</v>
       </c>
       <c r="F146" t="s">
-        <v>891</v>
+        <v>791</v>
       </c>
       <c r="G146" t="s">
-        <v>892</v>
+        <v>792</v>
       </c>
       <c r="H146" t="s">
-        <v>1057</v>
+        <v>793</v>
       </c>
       <c r="I146" t="s">
-        <v>1058</v>
+        <v>794</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1059</v>
+        <v>795</v>
       </c>
       <c r="L146" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M146" t="s">
-        <v>1060</v>
+        <v>796</v>
       </c>
       <c r="N146" t="s">
-        <v>897</v>
+        <v>797</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>888</v>
+        <v>798</v>
       </c>
       <c r="D147" t="s">
-        <v>1048</v>
+        <v>789</v>
       </c>
       <c r="E147" t="s">
-        <v>890</v>
+        <v>799</v>
       </c>
       <c r="F147" t="s">
-        <v>891</v>
+        <v>800</v>
       </c>
       <c r="G147" t="s">
-        <v>892</v>
+        <v>801</v>
       </c>
       <c r="H147" t="s">
-        <v>1061</v>
+        <v>802</v>
       </c>
       <c r="I147" t="s">
-        <v>1062</v>
+        <v>803</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1063</v>
+        <v>804</v>
       </c>
       <c r="L147" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M147" t="s">
-        <v>1064</v>
+        <v>805</v>
       </c>
       <c r="N147" t="s">
-        <v>897</v>
+        <v>806</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1065</v>
+        <v>807</v>
       </c>
       <c r="D148" t="s">
-        <v>1066</v>
+        <v>808</v>
       </c>
       <c r="E148" t="s">
-        <v>1067</v>
+        <v>809</v>
       </c>
       <c r="F148" t="s">
-        <v>1068</v>
+        <v>810</v>
       </c>
       <c r="G148" t="s">
-        <v>1069</v>
+        <v>811</v>
       </c>
       <c r="H148" t="s">
-        <v>1070</v>
+        <v>812</v>
       </c>
       <c r="I148" t="s">
-        <v>1071</v>
+        <v>813</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1072</v>
+        <v>814</v>
       </c>
       <c r="L148" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M148" t="s">
-        <v>1073</v>
+        <v>815</v>
       </c>
       <c r="N148" t="s">
-        <v>1074</v>
+        <v>816</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1075</v>
+        <v>817</v>
       </c>
       <c r="D149" t="s">
-        <v>1076</v>
+        <v>818</v>
       </c>
       <c r="E149" t="s">
-        <v>1077</v>
+        <v>819</v>
       </c>
       <c r="F149" t="s">
-        <v>1078</v>
+        <v>820</v>
       </c>
       <c r="G149" t="s">
-        <v>1079</v>
+        <v>821</v>
       </c>
       <c r="H149" t="s">
-        <v>1080</v>
+        <v>822</v>
       </c>
       <c r="I149" t="s">
-        <v>1081</v>
+        <v>823</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1082</v>
+        <v>824</v>
       </c>
       <c r="L149" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M149" t="s">
-        <v>1083</v>
+        <v>825</v>
       </c>
       <c r="N149" t="s">
-        <v>1084</v>
+        <v>826</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1085</v>
+        <v>827</v>
       </c>
       <c r="D150" t="s">
-        <v>939</v>
+        <v>828</v>
       </c>
       <c r="E150" t="s">
-        <v>1086</v>
+        <v>829</v>
       </c>
       <c r="F150" t="s">
-        <v>1087</v>
+        <v>830</v>
       </c>
       <c r="G150" t="s">
-        <v>1088</v>
+        <v>831</v>
       </c>
       <c r="H150" t="s">
-        <v>1089</v>
+        <v>832</v>
       </c>
       <c r="I150" t="s">
-        <v>1090</v>
+        <v>833</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1091</v>
+        <v>834</v>
       </c>
       <c r="L150" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M150" t="s">
-        <v>1092</v>
+        <v>835</v>
       </c>
       <c r="N150" t="s">
-        <v>1093</v>
+        <v>836</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1094</v>
+        <v>273</v>
       </c>
       <c r="D151" t="s">
-        <v>939</v>
+        <v>837</v>
       </c>
       <c r="E151" t="s">
-        <v>1095</v>
+        <v>18</v>
       </c>
       <c r="F151" t="s">
-        <v>1096</v>
+        <v>838</v>
       </c>
       <c r="G151" t="s">
-        <v>1097</v>
+        <v>20</v>
       </c>
       <c r="H151" t="s">
-        <v>1098</v>
+        <v>839</v>
       </c>
       <c r="I151" t="s">
-        <v>1099</v>
+        <v>840</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1100</v>
+        <v>841</v>
       </c>
       <c r="L151" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M151" t="s">
-        <v>1101</v>
+        <v>842</v>
       </c>
       <c r="N151" t="s">
-        <v>1102</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1103</v>
+        <v>441</v>
       </c>
       <c r="D152" t="s">
-        <v>991</v>
+        <v>843</v>
       </c>
       <c r="E152" t="s">
-        <v>1104</v>
+        <v>442</v>
       </c>
       <c r="F152" t="s">
-        <v>835</v>
+        <v>443</v>
       </c>
       <c r="G152" t="s">
-        <v>1105</v>
+        <v>444</v>
       </c>
       <c r="H152" t="s">
-        <v>1106</v>
+        <v>844</v>
       </c>
       <c r="I152" t="s">
-        <v>1107</v>
+        <v>845</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1108</v>
+        <v>846</v>
       </c>
       <c r="L152" t="s">
-        <v>25</v>
+        <v>847</v>
       </c>
       <c r="M152" t="s">
-        <v>1109</v>
+        <v>848</v>
       </c>
       <c r="N152" t="s">
-        <v>1110</v>
+        <v>449</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1111</v>
+        <v>849</v>
       </c>
       <c r="D153" t="s">
-        <v>939</v>
+        <v>850</v>
       </c>
       <c r="E153" t="s">
-        <v>1112</v>
+        <v>851</v>
       </c>
       <c r="F153" t="s">
-        <v>1113</v>
+        <v>852</v>
       </c>
       <c r="G153" t="s">
-        <v>1114</v>
+        <v>853</v>
       </c>
       <c r="H153" t="s">
-        <v>1115</v>
+        <v>854</v>
       </c>
       <c r="I153" t="s">
-        <v>1116</v>
+        <v>855</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1117</v>
+        <v>856</v>
       </c>
       <c r="L153" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M153" t="s">
-        <v>1118</v>
+        <v>857</v>
       </c>
       <c r="N153" t="s">
-        <v>1119</v>
+        <v>858</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1120</v>
+        <v>733</v>
       </c>
       <c r="D154" t="s">
-        <v>1121</v>
+        <v>859</v>
       </c>
       <c r="E154" t="s">
-        <v>1122</v>
+        <v>735</v>
       </c>
       <c r="F154" t="s">
-        <v>1123</v>
+        <v>736</v>
       </c>
       <c r="G154" t="s">
-        <v>1124</v>
+        <v>737</v>
       </c>
       <c r="H154" t="s">
-        <v>1125</v>
+        <v>860</v>
       </c>
       <c r="I154" t="s">
-        <v>1126</v>
+        <v>861</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1127</v>
+        <v>862</v>
       </c>
       <c r="L154" t="s">
-        <v>310</v>
+        <v>847</v>
       </c>
       <c r="M154" t="s">
-        <v>1128</v>
+        <v>863</v>
       </c>
       <c r="N154" t="s">
-        <v>1129</v>
+        <v>742</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1120</v>
+        <v>864</v>
       </c>
       <c r="D155" t="s">
-        <v>1121</v>
+        <v>865</v>
       </c>
       <c r="E155" t="s">
-        <v>1122</v>
+        <v>866</v>
       </c>
       <c r="F155" t="s">
-        <v>1123</v>
+        <v>867</v>
       </c>
       <c r="G155" t="s">
-        <v>1124</v>
+        <v>868</v>
       </c>
       <c r="H155" t="s">
-        <v>1130</v>
+        <v>869</v>
       </c>
       <c r="I155" t="s">
-        <v>1131</v>
+        <v>870</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1132</v>
+        <v>871</v>
       </c>
       <c r="L155" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M155" t="s">
-        <v>1133</v>
+        <v>872</v>
       </c>
       <c r="N155" t="s">
-        <v>1129</v>
+        <v>873</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1134</v>
+        <v>874</v>
       </c>
       <c r="D156" t="s">
-        <v>991</v>
+        <v>875</v>
       </c>
       <c r="E156" t="s">
-        <v>1135</v>
+        <v>876</v>
       </c>
       <c r="F156" t="s">
-        <v>1136</v>
+        <v>877</v>
       </c>
       <c r="G156" t="s">
-        <v>1137</v>
+        <v>878</v>
       </c>
       <c r="H156" t="s">
-        <v>1138</v>
+        <v>879</v>
       </c>
       <c r="I156" t="s">
-        <v>1139</v>
+        <v>880</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1140</v>
+        <v>881</v>
       </c>
       <c r="L156" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M156" t="s">
-        <v>1141</v>
+        <v>882</v>
       </c>
       <c r="N156" t="s">
-        <v>1142</v>
+        <v>883</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1143</v>
+        <v>884</v>
       </c>
       <c r="D157" t="s">
-        <v>991</v>
+        <v>885</v>
       </c>
       <c r="E157" t="s">
-        <v>1144</v>
+        <v>886</v>
       </c>
       <c r="F157" t="s">
-        <v>1145</v>
+        <v>887</v>
       </c>
       <c r="G157" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H157" t="s">
-        <v>1147</v>
+        <v>889</v>
       </c>
       <c r="I157" t="s">
-        <v>1148</v>
+        <v>890</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1149</v>
+        <v>891</v>
       </c>
       <c r="L157" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M157" t="s">
-        <v>1150</v>
+        <v>892</v>
       </c>
       <c r="N157" t="s">
-        <v>1151</v>
+        <v>893</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1152</v>
+        <v>894</v>
       </c>
       <c r="D158" t="s">
-        <v>1001</v>
+        <v>885</v>
       </c>
       <c r="E158" t="s">
-        <v>1153</v>
+        <v>895</v>
       </c>
       <c r="F158" t="s">
-        <v>1154</v>
+        <v>896</v>
       </c>
       <c r="G158" t="s">
-        <v>1155</v>
+        <v>897</v>
       </c>
       <c r="H158" t="s">
-        <v>1156</v>
+        <v>898</v>
       </c>
       <c r="I158" t="s">
-        <v>1157</v>
+        <v>899</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1158</v>
+        <v>900</v>
       </c>
       <c r="L158" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M158" t="s">
-        <v>1159</v>
+        <v>901</v>
       </c>
       <c r="N158" t="s">
-        <v>1160</v>
+        <v>902</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1161</v>
+        <v>894</v>
       </c>
       <c r="D159" t="s">
-        <v>1162</v>
+        <v>885</v>
       </c>
       <c r="E159" t="s">
-        <v>1163</v>
+        <v>895</v>
       </c>
       <c r="F159" t="s">
-        <v>1164</v>
+        <v>896</v>
       </c>
       <c r="G159" t="s">
-        <v>1165</v>
+        <v>897</v>
       </c>
       <c r="H159" t="s">
-        <v>1166</v>
+        <v>903</v>
       </c>
       <c r="I159" t="s">
-        <v>1167</v>
+        <v>904</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
-        <v>1168</v>
+        <v>905</v>
       </c>
       <c r="L159" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="M159" t="s">
-        <v>1169</v>
+        <v>906</v>
       </c>
       <c r="N159" t="s">
-        <v>1170</v>
+        <v>902</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1171</v>
+        <v>907</v>
       </c>
       <c r="D160" t="s">
-        <v>939</v>
+        <v>885</v>
       </c>
       <c r="E160" t="s">
-        <v>1172</v>
+        <v>908</v>
       </c>
       <c r="F160" t="s">
-        <v>1173</v>
+        <v>909</v>
       </c>
       <c r="G160" t="s">
-        <v>1174</v>
+        <v>910</v>
       </c>
       <c r="H160" t="s">
-        <v>1175</v>
+        <v>911</v>
       </c>
       <c r="I160" t="s">
-        <v>1176</v>
+        <v>912</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
-        <v>1177</v>
+        <v>913</v>
       </c>
       <c r="L160" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M160" t="s">
-        <v>1178</v>
+        <v>914</v>
       </c>
       <c r="N160" t="s">
-        <v>1179</v>
+        <v>915</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1171</v>
+        <v>907</v>
       </c>
       <c r="D161" t="s">
-        <v>939</v>
+        <v>885</v>
       </c>
       <c r="E161" t="s">
-        <v>1172</v>
+        <v>908</v>
       </c>
       <c r="F161" t="s">
-        <v>1173</v>
+        <v>909</v>
       </c>
       <c r="G161" t="s">
-        <v>1174</v>
+        <v>910</v>
       </c>
       <c r="H161" t="s">
-        <v>1175</v>
+        <v>916</v>
       </c>
       <c r="I161" t="s">
-        <v>1180</v>
+        <v>917</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1181</v>
+        <v>918</v>
       </c>
       <c r="L161" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M161" t="s">
-        <v>1182</v>
+        <v>919</v>
       </c>
       <c r="N161" t="s">
-        <v>1179</v>
+        <v>915</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1183</v>
+        <v>920</v>
       </c>
       <c r="D162" t="s">
-        <v>1184</v>
+        <v>921</v>
       </c>
       <c r="E162" t="s">
-        <v>1185</v>
+        <v>922</v>
       </c>
       <c r="F162" t="s">
-        <v>1186</v>
+        <v>923</v>
       </c>
       <c r="G162" t="s">
-        <v>1187</v>
+        <v>924</v>
       </c>
       <c r="H162" t="s">
-        <v>1188</v>
+        <v>925</v>
       </c>
       <c r="I162" t="s">
-        <v>1189</v>
+        <v>926</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1190</v>
+        <v>927</v>
       </c>
       <c r="L162" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M162" t="s">
-        <v>1191</v>
+        <v>928</v>
       </c>
       <c r="N162" t="s">
-        <v>1192</v>
+        <v>929</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1193</v>
+        <v>930</v>
       </c>
       <c r="D163" t="s">
-        <v>1194</v>
+        <v>921</v>
       </c>
       <c r="E163" t="s">
-        <v>1195</v>
+        <v>931</v>
       </c>
       <c r="F163" t="s">
-        <v>1196</v>
+        <v>932</v>
       </c>
       <c r="G163" t="s">
-        <v>1197</v>
+        <v>933</v>
       </c>
       <c r="H163" t="s">
-        <v>1198</v>
+        <v>934</v>
       </c>
       <c r="I163" t="s">
-        <v>1199</v>
+        <v>935</v>
       </c>
       <c r="J163"/>
       <c r="K163" t="s">
-        <v>1200</v>
+        <v>936</v>
       </c>
       <c r="L163" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M163" t="s">
-        <v>1201</v>
+        <v>937</v>
       </c>
       <c r="N163" t="s">
-        <v>1202</v>
+        <v>938</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1203</v>
+        <v>939</v>
       </c>
       <c r="D164" t="s">
-        <v>1204</v>
+        <v>921</v>
       </c>
       <c r="E164" t="s">
-        <v>1205</v>
+        <v>940</v>
       </c>
       <c r="F164" t="s">
-        <v>268</v>
+        <v>941</v>
       </c>
       <c r="G164" t="s">
-        <v>1206</v>
+        <v>942</v>
       </c>
       <c r="H164" t="s">
-        <v>1207</v>
+        <v>943</v>
       </c>
       <c r="I164" t="s">
-        <v>1208</v>
+        <v>944</v>
       </c>
       <c r="J164"/>
       <c r="K164" t="s">
-        <v>1209</v>
+        <v>945</v>
       </c>
       <c r="L164" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M164" t="s">
-        <v>1210</v>
+        <v>946</v>
       </c>
       <c r="N164" t="s">
-        <v>1211</v>
+        <v>947</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1203</v>
+        <v>948</v>
       </c>
       <c r="D165" t="s">
-        <v>1204</v>
+        <v>921</v>
       </c>
       <c r="E165" t="s">
-        <v>1205</v>
+        <v>949</v>
       </c>
       <c r="F165" t="s">
-        <v>268</v>
+        <v>950</v>
       </c>
       <c r="G165" t="s">
-        <v>1206</v>
+        <v>951</v>
       </c>
       <c r="H165" t="s">
-        <v>1212</v>
+        <v>952</v>
       </c>
       <c r="I165" t="s">
-        <v>1213</v>
+        <v>953</v>
       </c>
       <c r="J165"/>
       <c r="K165" t="s">
-        <v>1214</v>
+        <v>954</v>
       </c>
       <c r="L165" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M165" t="s">
-        <v>1215</v>
+        <v>955</v>
       </c>
       <c r="N165" t="s">
-        <v>1211</v>
+        <v>956</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1216</v>
+        <v>930</v>
       </c>
       <c r="D166" t="s">
-        <v>991</v>
+        <v>957</v>
       </c>
       <c r="E166" t="s">
-        <v>1217</v>
+        <v>931</v>
       </c>
       <c r="F166" t="s">
-        <v>1218</v>
+        <v>932</v>
       </c>
       <c r="G166" t="s">
-        <v>1219</v>
+        <v>933</v>
       </c>
       <c r="H166" t="s">
-        <v>1220</v>
+        <v>934</v>
       </c>
       <c r="I166" t="s">
-        <v>1221</v>
+        <v>958</v>
       </c>
       <c r="J166"/>
       <c r="K166" t="s">
-        <v>1222</v>
+        <v>959</v>
       </c>
       <c r="L166" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M166" t="s">
-        <v>1223</v>
+        <v>960</v>
       </c>
       <c r="N166" t="s">
-        <v>1224</v>
+        <v>938</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1029</v>
+        <v>961</v>
       </c>
       <c r="D167" t="s">
-        <v>1030</v>
+        <v>957</v>
       </c>
       <c r="E167" t="s">
-        <v>1031</v>
+        <v>962</v>
       </c>
       <c r="F167" t="s">
-        <v>1032</v>
+        <v>963</v>
       </c>
       <c r="G167" t="s">
-        <v>1033</v>
+        <v>964</v>
       </c>
       <c r="H167" t="s">
-        <v>1225</v>
+        <v>965</v>
       </c>
       <c r="I167" t="s">
-        <v>1226</v>
+        <v>966</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1227</v>
+        <v>967</v>
       </c>
       <c r="L167" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M167" t="s">
-        <v>1228</v>
+        <v>968</v>
       </c>
       <c r="N167" t="s">
-        <v>1038</v>
+        <v>969</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1229</v>
+        <v>720</v>
       </c>
       <c r="D168" t="s">
-        <v>1001</v>
+        <v>957</v>
       </c>
       <c r="E168" t="s">
-        <v>1230</v>
+        <v>721</v>
       </c>
       <c r="F168" t="s">
-        <v>1231</v>
+        <v>722</v>
       </c>
       <c r="G168" t="s">
-        <v>1232</v>
+        <v>723</v>
       </c>
       <c r="H168" t="s">
-        <v>1233</v>
+        <v>724</v>
       </c>
       <c r="I168" t="s">
-        <v>1234</v>
+        <v>970</v>
       </c>
       <c r="J168"/>
       <c r="K168" t="s">
-        <v>1235</v>
+        <v>971</v>
       </c>
       <c r="L168" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M168" t="s">
-        <v>1236</v>
+        <v>972</v>
       </c>
       <c r="N168" t="s">
-        <v>1237</v>
+        <v>728</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1238</v>
+        <v>416</v>
       </c>
       <c r="D169" t="s">
-        <v>991</v>
+        <v>957</v>
       </c>
       <c r="E169" t="s">
-        <v>1239</v>
+        <v>418</v>
       </c>
       <c r="F169" t="s">
-        <v>1240</v>
+        <v>419</v>
       </c>
       <c r="G169" t="s">
-        <v>1241</v>
+        <v>420</v>
       </c>
       <c r="H169" t="s">
-        <v>1242</v>
+        <v>973</v>
       </c>
       <c r="I169" t="s">
-        <v>1243</v>
+        <v>974</v>
       </c>
       <c r="J169"/>
       <c r="K169" t="s">
-        <v>1244</v>
+        <v>975</v>
       </c>
       <c r="L169" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M169" t="s">
-        <v>1245</v>
+        <v>976</v>
       </c>
       <c r="N169" t="s">
-        <v>1246</v>
+        <v>426</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1039</v>
+        <v>690</v>
       </c>
       <c r="D170" t="s">
-        <v>1001</v>
+        <v>957</v>
       </c>
       <c r="E170" t="s">
-        <v>1040</v>
+        <v>691</v>
       </c>
       <c r="F170" t="s">
-        <v>1041</v>
+        <v>692</v>
       </c>
       <c r="G170" t="s">
-        <v>1042</v>
+        <v>693</v>
       </c>
       <c r="H170" t="s">
-        <v>1247</v>
+        <v>977</v>
       </c>
       <c r="I170" t="s">
-        <v>1248</v>
+        <v>978</v>
       </c>
       <c r="J170"/>
       <c r="K170" t="s">
-        <v>1249</v>
+        <v>979</v>
       </c>
       <c r="L170" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M170" t="s">
-        <v>1250</v>
+        <v>980</v>
       </c>
       <c r="N170" t="s">
-        <v>1047</v>
+        <v>698</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1251</v>
+        <v>981</v>
       </c>
       <c r="D171" t="s">
-        <v>1252</v>
+        <v>957</v>
       </c>
       <c r="E171" t="s">
-        <v>1253</v>
+        <v>982</v>
       </c>
       <c r="F171" t="s">
-        <v>1254</v>
+        <v>983</v>
       </c>
       <c r="G171" t="s">
-        <v>1255</v>
+        <v>984</v>
       </c>
       <c r="H171" t="s">
-        <v>1256</v>
+        <v>985</v>
       </c>
       <c r="I171" t="s">
-        <v>1257</v>
+        <v>986</v>
       </c>
       <c r="J171"/>
       <c r="K171" t="s">
-        <v>1258</v>
+        <v>987</v>
       </c>
       <c r="L171" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M171" t="s">
-        <v>1259</v>
+        <v>988</v>
       </c>
       <c r="N171" t="s">
-        <v>1260</v>
+        <v>989</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1261</v>
+        <v>874</v>
       </c>
       <c r="D172" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="E172" t="s">
-        <v>620</v>
+        <v>876</v>
       </c>
       <c r="F172" t="s">
-        <v>621</v>
+        <v>877</v>
       </c>
       <c r="G172" t="s">
-        <v>622</v>
+        <v>878</v>
       </c>
       <c r="H172" t="s">
-        <v>745</v>
+        <v>879</v>
       </c>
       <c r="I172" t="s">
-        <v>1262</v>
+        <v>990</v>
       </c>
       <c r="J172"/>
       <c r="K172" t="s">
-        <v>1263</v>
+        <v>991</v>
       </c>
       <c r="L172" t="s">
-        <v>25</v>
+        <v>528</v>
       </c>
       <c r="M172" t="s">
-        <v>1264</v>
+        <v>992</v>
       </c>
       <c r="N172" t="s">
-        <v>1265</v>
+        <v>883</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>948</v>
+        <v>993</v>
       </c>
       <c r="D173" t="s">
-        <v>939</v>
+        <v>994</v>
       </c>
       <c r="E173" t="s">
-        <v>949</v>
+        <v>995</v>
       </c>
       <c r="F173" t="s">
-        <v>950</v>
+        <v>996</v>
       </c>
       <c r="G173" t="s">
-        <v>951</v>
+        <v>997</v>
       </c>
       <c r="H173" t="s">
-        <v>1266</v>
+        <v>998</v>
       </c>
       <c r="I173" t="s">
-        <v>1267</v>
+        <v>999</v>
       </c>
       <c r="J173"/>
       <c r="K173" t="s">
-        <v>1268</v>
+        <v>1000</v>
       </c>
       <c r="L173" t="s">
-        <v>25</v>
+        <v>483</v>
       </c>
       <c r="M173" t="s">
-        <v>1269</v>
+        <v>1001</v>
       </c>
       <c r="N173" t="s">
-        <v>956</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1270</v>
+        <v>1003</v>
       </c>
       <c r="D174" t="s">
-        <v>939</v>
+        <v>1004</v>
       </c>
       <c r="E174" t="s">
-        <v>1271</v>
+        <v>1005</v>
       </c>
       <c r="F174" t="s">
-        <v>1272</v>
+        <v>1006</v>
       </c>
       <c r="G174" t="s">
-        <v>1273</v>
+        <v>1007</v>
       </c>
       <c r="H174" t="s">
-        <v>1274</v>
+        <v>1008</v>
       </c>
       <c r="I174" t="s">
-        <v>1275</v>
+        <v>1009</v>
       </c>
       <c r="J174"/>
       <c r="K174" t="s">
-        <v>1276</v>
+        <v>1010</v>
       </c>
       <c r="L174" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M174" t="s">
-        <v>1277</v>
+        <v>1011</v>
       </c>
       <c r="N174" t="s">
-        <v>1278</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1279</v>
+        <v>1013</v>
       </c>
       <c r="D175" t="s">
-        <v>939</v>
+        <v>1014</v>
       </c>
       <c r="E175" t="s">
-        <v>1280</v>
+        <v>1015</v>
       </c>
       <c r="F175" t="s">
-        <v>1281</v>
+        <v>1016</v>
       </c>
       <c r="G175" t="s">
-        <v>1282</v>
+        <v>1017</v>
       </c>
       <c r="H175" t="s">
-        <v>1283</v>
+        <v>1018</v>
       </c>
       <c r="I175" t="s">
-        <v>1284</v>
+        <v>1019</v>
       </c>
       <c r="J175"/>
       <c r="K175" t="s">
-        <v>1285</v>
+        <v>1020</v>
       </c>
       <c r="L175" t="s">
-        <v>25</v>
+        <v>847</v>
       </c>
       <c r="M175" t="s">
-        <v>1286</v>
+        <v>1021</v>
       </c>
       <c r="N175" t="s">
-        <v>1287</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1288</v>
+        <v>1023</v>
       </c>
       <c r="D176" t="s">
-        <v>939</v>
+        <v>1024</v>
       </c>
       <c r="E176" t="s">
-        <v>1289</v>
+        <v>1025</v>
       </c>
       <c r="F176" t="s">
-        <v>1290</v>
+        <v>1026</v>
       </c>
       <c r="G176" t="s">
-        <v>1291</v>
+        <v>1027</v>
       </c>
       <c r="H176" t="s">
-        <v>1292</v>
+        <v>1028</v>
       </c>
       <c r="I176" t="s">
-        <v>1293</v>
+        <v>1029</v>
       </c>
       <c r="J176"/>
       <c r="K176" t="s">
-        <v>1294</v>
+        <v>1030</v>
       </c>
       <c r="L176" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M176" t="s">
-        <v>1295</v>
+        <v>1031</v>
       </c>
       <c r="N176" t="s">
-        <v>1296</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1297</v>
+        <v>1033</v>
       </c>
       <c r="D177" t="s">
-        <v>939</v>
+        <v>1034</v>
       </c>
       <c r="E177" t="s">
-        <v>1298</v>
+        <v>1035</v>
       </c>
       <c r="F177" t="s">
-        <v>1299</v>
+        <v>1036</v>
       </c>
       <c r="G177" t="s">
-        <v>1300</v>
+        <v>1037</v>
       </c>
       <c r="H177" t="s">
-        <v>1301</v>
+        <v>1038</v>
       </c>
       <c r="I177" t="s">
-        <v>1302</v>
+        <v>1039</v>
       </c>
       <c r="J177"/>
       <c r="K177" t="s">
-        <v>1303</v>
+        <v>1040</v>
       </c>
       <c r="L177" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M177" t="s">
-        <v>1304</v>
+        <v>1041</v>
       </c>
       <c r="N177" t="s">
-        <v>1305</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1306</v>
+        <v>1043</v>
       </c>
       <c r="D178" t="s">
-        <v>1184</v>
+        <v>1044</v>
       </c>
       <c r="E178" t="s">
-        <v>1307</v>
+        <v>1045</v>
       </c>
       <c r="F178" t="s">
-        <v>1308</v>
+        <v>1046</v>
       </c>
       <c r="G178" t="s">
-        <v>1309</v>
+        <v>1047</v>
       </c>
       <c r="H178" t="s">
-        <v>1310</v>
+        <v>1048</v>
       </c>
       <c r="I178" t="s">
-        <v>1311</v>
+        <v>1049</v>
       </c>
       <c r="J178"/>
       <c r="K178" t="s">
-        <v>1312</v>
+        <v>1050</v>
       </c>
       <c r="L178" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="M178" t="s">
-        <v>1313</v>
+        <v>1051</v>
       </c>
       <c r="N178" t="s">
-        <v>1314</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1315</v>
+        <v>1053</v>
       </c>
       <c r="D179" t="s">
-        <v>991</v>
+        <v>1054</v>
       </c>
       <c r="E179" t="s">
-        <v>1316</v>
+        <v>1055</v>
       </c>
       <c r="F179" t="s">
-        <v>1317</v>
+        <v>1056</v>
       </c>
       <c r="G179" t="s">
-        <v>1318</v>
+        <v>1057</v>
       </c>
       <c r="H179" t="s">
-        <v>1319</v>
+        <v>1058</v>
       </c>
       <c r="I179" t="s">
-        <v>1320</v>
+        <v>1059</v>
       </c>
       <c r="J179"/>
       <c r="K179" t="s">
-        <v>1321</v>
+        <v>1060</v>
       </c>
       <c r="L179" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M179" t="s">
-        <v>1322</v>
+        <v>1061</v>
       </c>
       <c r="N179" t="s">
-        <v>1323</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>908</v>
+        <v>1063</v>
       </c>
       <c r="D180" t="s">
-        <v>1204</v>
+        <v>1054</v>
       </c>
       <c r="E180" t="s">
-        <v>910</v>
+        <v>1064</v>
       </c>
       <c r="F180" t="s">
-        <v>911</v>
+        <v>1065</v>
       </c>
       <c r="G180" t="s">
-        <v>912</v>
+        <v>1066</v>
       </c>
       <c r="H180" t="s">
-        <v>1324</v>
+        <v>1067</v>
       </c>
       <c r="I180" t="s">
-        <v>1325</v>
+        <v>1068</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1326</v>
+        <v>1069</v>
       </c>
       <c r="L180" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M180" t="s">
-        <v>1327</v>
+        <v>1070</v>
       </c>
       <c r="N180" t="s">
-        <v>917</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>908</v>
+        <v>1072</v>
       </c>
       <c r="D181" t="s">
-        <v>1204</v>
+        <v>1073</v>
       </c>
       <c r="E181" t="s">
-        <v>910</v>
+        <v>1074</v>
       </c>
       <c r="F181" t="s">
-        <v>911</v>
+        <v>1075</v>
       </c>
       <c r="G181" t="s">
-        <v>912</v>
+        <v>1076</v>
       </c>
       <c r="H181" t="s">
-        <v>1328</v>
+        <v>1077</v>
       </c>
       <c r="I181" t="s">
-        <v>1329</v>
+        <v>1078</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1330</v>
+        <v>1079</v>
       </c>
       <c r="L181" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M181" t="s">
-        <v>1331</v>
+        <v>1080</v>
       </c>
       <c r="N181" t="s">
-        <v>917</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>908</v>
+        <v>1082</v>
       </c>
       <c r="D182" t="s">
-        <v>1204</v>
+        <v>1073</v>
       </c>
       <c r="E182" t="s">
-        <v>910</v>
+        <v>1083</v>
       </c>
       <c r="F182" t="s">
-        <v>911</v>
+        <v>1084</v>
       </c>
       <c r="G182" t="s">
-        <v>912</v>
+        <v>1085</v>
       </c>
       <c r="H182" t="s">
-        <v>1332</v>
+        <v>1086</v>
       </c>
       <c r="I182" t="s">
-        <v>1333</v>
+        <v>1087</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1334</v>
+        <v>1088</v>
       </c>
       <c r="L182" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M182" t="s">
-        <v>1335</v>
+        <v>1089</v>
       </c>
       <c r="N182" t="s">
-        <v>917</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>908</v>
+        <v>1091</v>
       </c>
       <c r="D183" t="s">
-        <v>1204</v>
+        <v>1054</v>
       </c>
       <c r="E183" t="s">
-        <v>910</v>
+        <v>442</v>
       </c>
       <c r="F183" t="s">
-        <v>911</v>
+        <v>443</v>
       </c>
       <c r="G183" t="s">
-        <v>912</v>
+        <v>444</v>
       </c>
       <c r="H183" t="s">
-        <v>913</v>
+        <v>445</v>
       </c>
       <c r="I183" t="s">
-        <v>1336</v>
+        <v>1092</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1337</v>
+        <v>1093</v>
       </c>
       <c r="L183" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="M183" t="s">
-        <v>1338</v>
+        <v>1094</v>
       </c>
       <c r="N183" t="s">
-        <v>917</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1339</v>
+        <v>1096</v>
       </c>
       <c r="D184" t="s">
-        <v>939</v>
+        <v>1054</v>
       </c>
       <c r="E184" t="s">
-        <v>1340</v>
+        <v>1097</v>
       </c>
       <c r="F184" t="s">
-        <v>1341</v>
+        <v>1098</v>
       </c>
       <c r="G184" t="s">
-        <v>1342</v>
+        <v>1099</v>
       </c>
       <c r="H184" t="s">
-        <v>1343</v>
+        <v>1100</v>
       </c>
       <c r="I184" t="s">
-        <v>1344</v>
+        <v>1101</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1345</v>
+        <v>1102</v>
       </c>
       <c r="L184" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M184" t="s">
-        <v>1346</v>
+        <v>1103</v>
       </c>
       <c r="N184" t="s">
-        <v>1347</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1348</v>
+        <v>1105</v>
       </c>
       <c r="D185" t="s">
-        <v>1349</v>
+        <v>1106</v>
       </c>
       <c r="E185" t="s">
-        <v>1350</v>
+        <v>1107</v>
       </c>
       <c r="F185" t="s">
-        <v>364</v>
+        <v>1108</v>
       </c>
       <c r="G185" t="s">
-        <v>1351</v>
+        <v>1109</v>
       </c>
       <c r="H185" t="s">
-        <v>1352</v>
+        <v>1110</v>
       </c>
       <c r="I185" t="s">
-        <v>1353</v>
+        <v>1111</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1354</v>
+        <v>1112</v>
       </c>
       <c r="L185" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M185" t="s">
-        <v>1355</v>
+        <v>1113</v>
       </c>
       <c r="N185" t="s">
-        <v>1356</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1357</v>
+        <v>1115</v>
       </c>
       <c r="D186" t="s">
-        <v>1358</v>
+        <v>1116</v>
       </c>
       <c r="E186" t="s">
-        <v>1359</v>
+        <v>1117</v>
       </c>
       <c r="F186" t="s">
-        <v>1360</v>
+        <v>1118</v>
       </c>
       <c r="G186" t="s">
-        <v>1361</v>
+        <v>1119</v>
       </c>
       <c r="H186" t="s">
-        <v>1362</v>
+        <v>1120</v>
       </c>
       <c r="I186" t="s">
-        <v>1363</v>
+        <v>1121</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1364</v>
+        <v>1122</v>
       </c>
       <c r="L186" t="s">
-        <v>1365</v>
+        <v>360</v>
       </c>
       <c r="M186" t="s">
-        <v>1366</v>
+        <v>1123</v>
       </c>
       <c r="N186" t="s">
-        <v>1367</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1368</v>
+        <v>1125</v>
       </c>
       <c r="D187" t="s">
-        <v>1369</v>
+        <v>1126</v>
       </c>
       <c r="E187" t="s">
-        <v>1370</v>
+        <v>1127</v>
       </c>
       <c r="F187" t="s">
-        <v>1371</v>
+        <v>1128</v>
       </c>
       <c r="G187" t="s">
-        <v>1372</v>
+        <v>1129</v>
       </c>
       <c r="H187" t="s">
-        <v>1373</v>
+        <v>1130</v>
       </c>
       <c r="I187" t="s">
-        <v>1374</v>
+        <v>1131</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1375</v>
+        <v>1132</v>
       </c>
       <c r="L187" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M187" t="s">
-        <v>1376</v>
+        <v>1133</v>
       </c>
       <c r="N187" t="s">
-        <v>1377</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1378</v>
+        <v>1135</v>
       </c>
       <c r="D188" t="s">
-        <v>1379</v>
+        <v>1116</v>
       </c>
       <c r="E188" t="s">
-        <v>1380</v>
+        <v>1136</v>
       </c>
       <c r="F188" t="s">
-        <v>1381</v>
+        <v>1137</v>
       </c>
       <c r="G188" t="s">
-        <v>1382</v>
+        <v>1138</v>
       </c>
       <c r="H188" t="s">
-        <v>1383</v>
+        <v>1139</v>
       </c>
       <c r="I188" t="s">
-        <v>1384</v>
+        <v>1140</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1385</v>
+        <v>1141</v>
       </c>
       <c r="L188" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M188" t="s">
-        <v>1386</v>
+        <v>1142</v>
       </c>
       <c r="N188" t="s">
-        <v>1387</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1388</v>
+        <v>1144</v>
       </c>
       <c r="D189" t="s">
-        <v>1389</v>
+        <v>1145</v>
       </c>
       <c r="E189" t="s">
-        <v>1390</v>
+        <v>1146</v>
       </c>
       <c r="F189" t="s">
-        <v>1391</v>
+        <v>1147</v>
       </c>
       <c r="G189" t="s">
-        <v>1392</v>
+        <v>1148</v>
       </c>
       <c r="H189" t="s">
-        <v>1393</v>
+        <v>1149</v>
       </c>
       <c r="I189" t="s">
-        <v>1394</v>
+        <v>1150</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1395</v>
+        <v>1151</v>
       </c>
       <c r="L189" t="s">
-        <v>1396</v>
+        <v>360</v>
       </c>
       <c r="M189" t="s">
-        <v>1397</v>
+        <v>1152</v>
       </c>
       <c r="N189" t="s">
-        <v>1398</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1399</v>
+        <v>1154</v>
       </c>
       <c r="D190" t="s">
-        <v>1389</v>
+        <v>1116</v>
       </c>
       <c r="E190" t="s">
-        <v>1400</v>
+        <v>1155</v>
       </c>
       <c r="F190" t="s">
-        <v>1401</v>
+        <v>1156</v>
       </c>
       <c r="G190" t="s">
-        <v>1402</v>
+        <v>1157</v>
       </c>
       <c r="H190" t="s">
-        <v>1403</v>
+        <v>1158</v>
       </c>
       <c r="I190" t="s">
-        <v>1404</v>
+        <v>1159</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1405</v>
+        <v>1160</v>
       </c>
       <c r="L190" t="s">
-        <v>25</v>
+        <v>360</v>
       </c>
       <c r="M190" t="s">
-        <v>1406</v>
+        <v>1161</v>
       </c>
       <c r="N190" t="s">
-        <v>1407</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1408</v>
+        <v>1003</v>
       </c>
       <c r="D191" t="s">
-        <v>1409</v>
+        <v>1163</v>
       </c>
       <c r="E191" t="s">
-        <v>1410</v>
+        <v>1005</v>
       </c>
       <c r="F191" t="s">
-        <v>364</v>
+        <v>1006</v>
       </c>
       <c r="G191" t="s">
-        <v>1411</v>
+        <v>1007</v>
       </c>
       <c r="H191" t="s">
-        <v>1412</v>
+        <v>1164</v>
       </c>
       <c r="I191" t="s">
-        <v>1413</v>
+        <v>1165</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1414</v>
+        <v>1166</v>
       </c>
       <c r="L191" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M191" t="s">
-        <v>1415</v>
+        <v>1167</v>
       </c>
       <c r="N191" t="s">
-        <v>1416</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1417</v>
+        <v>1003</v>
       </c>
       <c r="D192" t="s">
-        <v>1418</v>
+        <v>1163</v>
       </c>
       <c r="E192" t="s">
-        <v>1419</v>
+        <v>1005</v>
       </c>
       <c r="F192" t="s">
-        <v>1218</v>
+        <v>1006</v>
       </c>
       <c r="G192" t="s">
-        <v>1420</v>
+        <v>1007</v>
       </c>
       <c r="H192" t="s">
-        <v>1421</v>
+        <v>1168</v>
       </c>
       <c r="I192" t="s">
-        <v>1422</v>
+        <v>1169</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1423</v>
+        <v>1170</v>
       </c>
       <c r="L192" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="M192" t="s">
-        <v>1424</v>
+        <v>1171</v>
       </c>
       <c r="N192" t="s">
-        <v>1425</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1426</v>
+        <v>1003</v>
       </c>
       <c r="D193" t="s">
-        <v>1427</v>
+        <v>1163</v>
       </c>
       <c r="E193" t="s">
-        <v>1428</v>
+        <v>1005</v>
       </c>
       <c r="F193" t="s">
-        <v>1429</v>
+        <v>1006</v>
       </c>
       <c r="G193" t="s">
-        <v>1430</v>
+        <v>1007</v>
       </c>
       <c r="H193" t="s">
-        <v>1431</v>
+        <v>1172</v>
       </c>
       <c r="I193" t="s">
-        <v>1432</v>
+        <v>1173</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1433</v>
+        <v>1174</v>
       </c>
       <c r="L193" t="s">
-        <v>1434</v>
+        <v>424</v>
       </c>
       <c r="M193" t="s">
-        <v>1435</v>
+        <v>1175</v>
       </c>
       <c r="N193" t="s">
-        <v>1436</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1426</v>
+        <v>1003</v>
       </c>
       <c r="D194" t="s">
-        <v>1427</v>
+        <v>1163</v>
       </c>
       <c r="E194" t="s">
-        <v>1428</v>
+        <v>1005</v>
       </c>
       <c r="F194" t="s">
-        <v>1429</v>
+        <v>1006</v>
       </c>
       <c r="G194" t="s">
-        <v>1430</v>
+        <v>1007</v>
       </c>
       <c r="H194" t="s">
-        <v>1437</v>
+        <v>1176</v>
       </c>
       <c r="I194" t="s">
-        <v>1438</v>
+        <v>1177</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1439</v>
+        <v>1178</v>
       </c>
       <c r="L194" t="s">
-        <v>1440</v>
+        <v>424</v>
       </c>
       <c r="M194" t="s">
-        <v>1441</v>
+        <v>1179</v>
       </c>
       <c r="N194" t="s">
-        <v>1436</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1426</v>
+        <v>1180</v>
       </c>
       <c r="D195" t="s">
-        <v>1427</v>
+        <v>1181</v>
       </c>
       <c r="E195" t="s">
-        <v>1428</v>
+        <v>1182</v>
       </c>
       <c r="F195" t="s">
-        <v>1429</v>
+        <v>1183</v>
       </c>
       <c r="G195" t="s">
-        <v>1430</v>
+        <v>1184</v>
       </c>
       <c r="H195" t="s">
-        <v>1442</v>
+        <v>1185</v>
       </c>
       <c r="I195" t="s">
-        <v>1443</v>
+        <v>1186</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1444</v>
+        <v>1187</v>
       </c>
       <c r="L195" t="s">
-        <v>1445</v>
+        <v>360</v>
       </c>
       <c r="M195" t="s">
-        <v>1446</v>
+        <v>1188</v>
       </c>
       <c r="N195" t="s">
-        <v>1436</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1426</v>
+        <v>1190</v>
       </c>
       <c r="D196" t="s">
-        <v>1427</v>
+        <v>1191</v>
       </c>
       <c r="E196" t="s">
-        <v>1428</v>
+        <v>1192</v>
       </c>
       <c r="F196" t="s">
-        <v>1429</v>
+        <v>1193</v>
       </c>
       <c r="G196" t="s">
-        <v>1430</v>
+        <v>1194</v>
       </c>
       <c r="H196" t="s">
-        <v>1447</v>
+        <v>1195</v>
       </c>
       <c r="I196" t="s">
-        <v>1448</v>
+        <v>1196</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1449</v>
+        <v>1197</v>
       </c>
       <c r="L196" t="s">
-        <v>1450</v>
+        <v>360</v>
       </c>
       <c r="M196" t="s">
-        <v>1451</v>
+        <v>1198</v>
       </c>
       <c r="N196" t="s">
-        <v>1436</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1426</v>
+        <v>1200</v>
       </c>
       <c r="D197" t="s">
-        <v>1427</v>
+        <v>1054</v>
       </c>
       <c r="E197" t="s">
-        <v>1428</v>
+        <v>1201</v>
       </c>
       <c r="F197" t="s">
-        <v>1429</v>
+        <v>1202</v>
       </c>
       <c r="G197" t="s">
-        <v>1430</v>
+        <v>1203</v>
       </c>
       <c r="H197" t="s">
-        <v>1452</v>
+        <v>1204</v>
       </c>
       <c r="I197" t="s">
-        <v>1453</v>
+        <v>1205</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1454</v>
+        <v>1206</v>
       </c>
       <c r="L197" t="s">
-        <v>1455</v>
+        <v>360</v>
       </c>
       <c r="M197" t="s">
-        <v>1456</v>
+        <v>1207</v>
       </c>
       <c r="N197" t="s">
-        <v>1436</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1426</v>
+        <v>1209</v>
       </c>
       <c r="D198" t="s">
-        <v>1427</v>
+        <v>1054</v>
       </c>
       <c r="E198" t="s">
-        <v>1428</v>
+        <v>1210</v>
       </c>
       <c r="F198" t="s">
-        <v>1429</v>
+        <v>1211</v>
       </c>
       <c r="G198" t="s">
-        <v>1430</v>
+        <v>1212</v>
       </c>
       <c r="H198" t="s">
-        <v>1457</v>
+        <v>1213</v>
       </c>
       <c r="I198" t="s">
-        <v>1458</v>
+        <v>1214</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1459</v>
+        <v>1215</v>
       </c>
       <c r="L198" t="s">
-        <v>1460</v>
+        <v>360</v>
       </c>
       <c r="M198" t="s">
-        <v>1461</v>
+        <v>1216</v>
       </c>
       <c r="N198" t="s">
-        <v>1436</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1426</v>
+        <v>1218</v>
       </c>
       <c r="D199" t="s">
-        <v>1427</v>
+        <v>1106</v>
       </c>
       <c r="E199" t="s">
-        <v>1428</v>
+        <v>1219</v>
       </c>
       <c r="F199" t="s">
-        <v>1429</v>
+        <v>950</v>
       </c>
       <c r="G199" t="s">
-        <v>1430</v>
+        <v>1220</v>
       </c>
       <c r="H199" t="s">
-        <v>1462</v>
+        <v>1221</v>
       </c>
       <c r="I199" t="s">
-        <v>1463</v>
+        <v>1222</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1464</v>
+        <v>1223</v>
       </c>
       <c r="L199" t="s">
-        <v>1465</v>
+        <v>360</v>
       </c>
       <c r="M199" t="s">
-        <v>1466</v>
+        <v>1224</v>
       </c>
       <c r="N199" t="s">
-        <v>1436</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1426</v>
+        <v>1226</v>
       </c>
       <c r="D200" t="s">
-        <v>1467</v>
+        <v>1054</v>
       </c>
       <c r="E200" t="s">
-        <v>1428</v>
+        <v>1227</v>
       </c>
       <c r="F200" t="s">
-        <v>1429</v>
+        <v>1228</v>
       </c>
       <c r="G200" t="s">
-        <v>1430</v>
+        <v>1229</v>
       </c>
       <c r="H200" t="s">
-        <v>1468</v>
+        <v>1230</v>
       </c>
       <c r="I200" t="s">
-        <v>1469</v>
+        <v>1231</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1470</v>
+        <v>1232</v>
       </c>
       <c r="L200" t="s">
-        <v>1471</v>
+        <v>360</v>
       </c>
       <c r="M200" t="s">
-        <v>1472</v>
+        <v>1233</v>
       </c>
       <c r="N200" t="s">
-        <v>1436</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1426</v>
+        <v>1235</v>
       </c>
       <c r="D201" t="s">
-        <v>1467</v>
+        <v>1236</v>
       </c>
       <c r="E201" t="s">
-        <v>1428</v>
+        <v>1237</v>
       </c>
       <c r="F201" t="s">
-        <v>1429</v>
+        <v>1238</v>
       </c>
       <c r="G201" t="s">
-        <v>1430</v>
+        <v>1239</v>
       </c>
       <c r="H201" t="s">
-        <v>1473</v>
+        <v>1240</v>
       </c>
       <c r="I201" t="s">
-        <v>1474</v>
+        <v>1241</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1475</v>
+        <v>1242</v>
       </c>
       <c r="L201" t="s">
-        <v>1476</v>
+        <v>424</v>
       </c>
       <c r="M201" t="s">
-        <v>1477</v>
+        <v>1243</v>
       </c>
       <c r="N201" t="s">
-        <v>1436</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1426</v>
+        <v>1235</v>
       </c>
       <c r="D202" t="s">
-        <v>1467</v>
+        <v>1236</v>
       </c>
       <c r="E202" t="s">
-        <v>1428</v>
+        <v>1237</v>
       </c>
       <c r="F202" t="s">
-        <v>1429</v>
+        <v>1238</v>
       </c>
       <c r="G202" t="s">
-        <v>1430</v>
+        <v>1239</v>
       </c>
       <c r="H202" t="s">
-        <v>1431</v>
+        <v>1245</v>
       </c>
       <c r="I202" t="s">
-        <v>1478</v>
+        <v>1246</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1479</v>
+        <v>1247</v>
       </c>
       <c r="L202" t="s">
-        <v>1480</v>
+        <v>424</v>
       </c>
       <c r="M202" t="s">
-        <v>1481</v>
+        <v>1248</v>
       </c>
       <c r="N202" t="s">
-        <v>1436</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1426</v>
+        <v>1249</v>
       </c>
       <c r="D203" t="s">
-        <v>1467</v>
+        <v>1106</v>
       </c>
       <c r="E203" t="s">
-        <v>1428</v>
+        <v>1250</v>
       </c>
       <c r="F203" t="s">
-        <v>1429</v>
+        <v>1251</v>
       </c>
       <c r="G203" t="s">
-        <v>1430</v>
+        <v>1252</v>
       </c>
       <c r="H203" t="s">
-        <v>1447</v>
+        <v>1253</v>
       </c>
       <c r="I203" t="s">
-        <v>1482</v>
+        <v>1254</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1483</v>
+        <v>1255</v>
       </c>
       <c r="L203" t="s">
-        <v>1484</v>
+        <v>360</v>
       </c>
       <c r="M203" t="s">
-        <v>1485</v>
+        <v>1256</v>
       </c>
       <c r="N203" t="s">
-        <v>1436</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1426</v>
+        <v>1258</v>
       </c>
       <c r="D204" t="s">
-        <v>1467</v>
+        <v>1106</v>
       </c>
       <c r="E204" t="s">
-        <v>1428</v>
+        <v>1259</v>
       </c>
       <c r="F204" t="s">
-        <v>1429</v>
+        <v>1260</v>
       </c>
       <c r="G204" t="s">
-        <v>1430</v>
+        <v>1261</v>
       </c>
       <c r="H204" t="s">
-        <v>1437</v>
+        <v>1262</v>
       </c>
       <c r="I204" t="s">
-        <v>1486</v>
+        <v>1263</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1487</v>
+        <v>1264</v>
       </c>
       <c r="L204" t="s">
-        <v>1488</v>
+        <v>360</v>
       </c>
       <c r="M204" t="s">
-        <v>1489</v>
+        <v>1265</v>
       </c>
       <c r="N204" t="s">
-        <v>1436</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1426</v>
+        <v>1267</v>
       </c>
       <c r="D205" t="s">
-        <v>1467</v>
+        <v>1116</v>
       </c>
       <c r="E205" t="s">
-        <v>1428</v>
+        <v>1268</v>
       </c>
       <c r="F205" t="s">
-        <v>1429</v>
+        <v>1269</v>
       </c>
       <c r="G205" t="s">
-        <v>1430</v>
+        <v>1270</v>
       </c>
       <c r="H205" t="s">
-        <v>1490</v>
+        <v>1271</v>
       </c>
       <c r="I205" t="s">
-        <v>1491</v>
+        <v>1272</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1492</v>
+        <v>1273</v>
       </c>
       <c r="L205" t="s">
-        <v>1493</v>
+        <v>360</v>
       </c>
       <c r="M205" t="s">
-        <v>1494</v>
+        <v>1274</v>
       </c>
       <c r="N205" t="s">
-        <v>1436</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1426</v>
+        <v>1276</v>
       </c>
       <c r="D206" t="s">
-        <v>1467</v>
+        <v>1277</v>
       </c>
       <c r="E206" t="s">
-        <v>1428</v>
+        <v>1278</v>
       </c>
       <c r="F206" t="s">
-        <v>1429</v>
+        <v>1279</v>
       </c>
       <c r="G206" t="s">
-        <v>1430</v>
+        <v>1280</v>
       </c>
       <c r="H206" t="s">
-        <v>1495</v>
+        <v>1281</v>
       </c>
       <c r="I206" t="s">
-        <v>1496</v>
+        <v>1282</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1497</v>
+        <v>1283</v>
       </c>
       <c r="L206" t="s">
-        <v>1498</v>
+        <v>472</v>
       </c>
       <c r="M206" t="s">
-        <v>1499</v>
+        <v>1284</v>
       </c>
       <c r="N206" t="s">
-        <v>1436</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1426</v>
+        <v>1286</v>
       </c>
       <c r="D207" t="s">
-        <v>1467</v>
+        <v>1054</v>
       </c>
       <c r="E207" t="s">
-        <v>1428</v>
+        <v>1287</v>
       </c>
       <c r="F207" t="s">
-        <v>1429</v>
+        <v>1288</v>
       </c>
       <c r="G207" t="s">
-        <v>1430</v>
+        <v>1289</v>
       </c>
       <c r="H207" t="s">
-        <v>1457</v>
+        <v>1290</v>
       </c>
       <c r="I207" t="s">
-        <v>1500</v>
+        <v>1291</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1501</v>
+        <v>1292</v>
       </c>
       <c r="L207" t="s">
-        <v>1502</v>
+        <v>360</v>
       </c>
       <c r="M207" t="s">
-        <v>1503</v>
+        <v>1293</v>
       </c>
       <c r="N207" t="s">
-        <v>1436</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1504</v>
+        <v>1286</v>
       </c>
       <c r="D208" t="s">
-        <v>1505</v>
+        <v>1054</v>
       </c>
       <c r="E208" t="s">
-        <v>1506</v>
+        <v>1287</v>
       </c>
       <c r="F208" t="s">
-        <v>1507</v>
+        <v>1288</v>
       </c>
       <c r="G208" t="s">
-        <v>1508</v>
+        <v>1289</v>
       </c>
       <c r="H208" t="s">
-        <v>1509</v>
+        <v>1290</v>
       </c>
       <c r="I208" t="s">
-        <v>1510</v>
+        <v>1295</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1511</v>
+        <v>1296</v>
       </c>
       <c r="L208" t="s">
-        <v>1512</v>
+        <v>360</v>
       </c>
       <c r="M208" t="s">
-        <v>1513</v>
+        <v>1297</v>
       </c>
       <c r="N208" t="s">
-        <v>1514</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1426</v>
+        <v>1298</v>
       </c>
       <c r="D209" t="s">
-        <v>1515</v>
+        <v>1299</v>
       </c>
       <c r="E209" t="s">
-        <v>1428</v>
+        <v>1300</v>
       </c>
       <c r="F209" t="s">
-        <v>1429</v>
+        <v>1301</v>
       </c>
       <c r="G209" t="s">
-        <v>1430</v>
+        <v>1302</v>
       </c>
       <c r="H209" t="s">
-        <v>1516</v>
+        <v>1303</v>
       </c>
       <c r="I209" t="s">
-        <v>1517</v>
+        <v>1304</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1518</v>
+        <v>1305</v>
       </c>
       <c r="L209" t="s">
-        <v>1519</v>
+        <v>360</v>
       </c>
       <c r="M209" t="s">
-        <v>1520</v>
+        <v>1306</v>
       </c>
       <c r="N209" t="s">
-        <v>1436</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1426</v>
+        <v>1308</v>
       </c>
       <c r="D210" t="s">
-        <v>1515</v>
+        <v>1309</v>
       </c>
       <c r="E210" t="s">
-        <v>1428</v>
+        <v>1310</v>
       </c>
       <c r="F210" t="s">
-        <v>1429</v>
+        <v>1311</v>
       </c>
       <c r="G210" t="s">
-        <v>1430</v>
+        <v>1312</v>
       </c>
       <c r="H210" t="s">
-        <v>1521</v>
+        <v>1313</v>
       </c>
       <c r="I210" t="s">
-        <v>1522</v>
+        <v>1314</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1523</v>
+        <v>1315</v>
       </c>
       <c r="L210" t="s">
-        <v>1524</v>
+        <v>360</v>
       </c>
       <c r="M210" t="s">
-        <v>1525</v>
+        <v>1316</v>
       </c>
       <c r="N210" t="s">
-        <v>1436</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>142</v>
+        <v>1318</v>
       </c>
       <c r="D211" t="s">
-        <v>1526</v>
+        <v>1319</v>
       </c>
       <c r="E211" t="s">
-        <v>144</v>
+        <v>1320</v>
       </c>
       <c r="F211" t="s">
-        <v>1507</v>
+        <v>382</v>
       </c>
       <c r="G211" t="s">
-        <v>146</v>
+        <v>1321</v>
       </c>
       <c r="H211" t="s">
-        <v>1527</v>
+        <v>1322</v>
       </c>
       <c r="I211" t="s">
-        <v>1528</v>
+        <v>1323</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1529</v>
+        <v>1324</v>
       </c>
       <c r="L211" t="s">
-        <v>1530</v>
+        <v>424</v>
       </c>
       <c r="M211" t="s">
-        <v>1531</v>
+        <v>1325</v>
       </c>
       <c r="N211" t="s">
-        <v>152</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1426</v>
+        <v>1318</v>
       </c>
       <c r="D212" t="s">
-        <v>1515</v>
+        <v>1319</v>
       </c>
       <c r="E212" t="s">
-        <v>1428</v>
+        <v>1320</v>
       </c>
       <c r="F212" t="s">
-        <v>1429</v>
+        <v>382</v>
       </c>
       <c r="G212" t="s">
-        <v>1430</v>
+        <v>1321</v>
       </c>
       <c r="H212" t="s">
-        <v>1532</v>
+        <v>1327</v>
       </c>
       <c r="I212" t="s">
-        <v>1533</v>
+        <v>1328</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1534</v>
+        <v>1329</v>
       </c>
       <c r="L212" t="s">
-        <v>1535</v>
+        <v>424</v>
       </c>
       <c r="M212" t="s">
-        <v>1536</v>
+        <v>1330</v>
       </c>
       <c r="N212" t="s">
-        <v>1436</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>142</v>
+        <v>1331</v>
       </c>
       <c r="D213" t="s">
-        <v>1526</v>
+        <v>1106</v>
       </c>
       <c r="E213" t="s">
-        <v>144</v>
+        <v>1332</v>
       </c>
       <c r="F213" t="s">
-        <v>1507</v>
+        <v>1333</v>
       </c>
       <c r="G213" t="s">
-        <v>146</v>
+        <v>1334</v>
       </c>
       <c r="H213" t="s">
-        <v>223</v>
+        <v>1335</v>
       </c>
       <c r="I213" t="s">
-        <v>1537</v>
+        <v>1336</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1538</v>
+        <v>1337</v>
       </c>
       <c r="L213" t="s">
-        <v>1539</v>
+        <v>360</v>
       </c>
       <c r="M213" t="s">
-        <v>1540</v>
+        <v>1338</v>
       </c>
       <c r="N213" t="s">
-        <v>152</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1426</v>
+        <v>1144</v>
       </c>
       <c r="D214" t="s">
-        <v>1515</v>
+        <v>1145</v>
       </c>
       <c r="E214" t="s">
-        <v>1428</v>
+        <v>1146</v>
       </c>
       <c r="F214" t="s">
-        <v>1429</v>
+        <v>1147</v>
       </c>
       <c r="G214" t="s">
-        <v>1430</v>
+        <v>1148</v>
       </c>
       <c r="H214" t="s">
-        <v>1437</v>
+        <v>1340</v>
       </c>
       <c r="I214" t="s">
-        <v>1541</v>
+        <v>1341</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1542</v>
+        <v>1342</v>
       </c>
       <c r="L214" t="s">
-        <v>1543</v>
+        <v>360</v>
       </c>
       <c r="M214" t="s">
-        <v>1544</v>
+        <v>1343</v>
       </c>
       <c r="N214" t="s">
-        <v>1436</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1426</v>
+        <v>1344</v>
       </c>
       <c r="D215" t="s">
-        <v>1515</v>
+        <v>1116</v>
       </c>
       <c r="E215" t="s">
-        <v>1428</v>
+        <v>1345</v>
       </c>
       <c r="F215" t="s">
-        <v>1429</v>
+        <v>1346</v>
       </c>
       <c r="G215" t="s">
-        <v>1430</v>
+        <v>1347</v>
       </c>
       <c r="H215" t="s">
-        <v>1545</v>
+        <v>1348</v>
       </c>
       <c r="I215" t="s">
-        <v>1546</v>
+        <v>1349</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1547</v>
+        <v>1350</v>
       </c>
       <c r="L215" t="s">
-        <v>1548</v>
+        <v>360</v>
       </c>
       <c r="M215" t="s">
-        <v>1549</v>
+        <v>1351</v>
       </c>
       <c r="N215" t="s">
-        <v>1436</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1426</v>
+        <v>1353</v>
       </c>
       <c r="D216" t="s">
-        <v>1515</v>
+        <v>1106</v>
       </c>
       <c r="E216" t="s">
-        <v>1428</v>
+        <v>1354</v>
       </c>
       <c r="F216" t="s">
-        <v>1429</v>
+        <v>1355</v>
       </c>
       <c r="G216" t="s">
-        <v>1430</v>
+        <v>1356</v>
       </c>
       <c r="H216" t="s">
-        <v>1550</v>
+        <v>1357</v>
       </c>
       <c r="I216" t="s">
-        <v>1551</v>
+        <v>1358</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1552</v>
+        <v>1359</v>
       </c>
       <c r="L216" t="s">
-        <v>1553</v>
+        <v>360</v>
       </c>
       <c r="M216" t="s">
-        <v>1554</v>
+        <v>1360</v>
       </c>
       <c r="N216" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1426</v>
+        <v>1154</v>
       </c>
       <c r="D217" t="s">
-        <v>1515</v>
+        <v>1116</v>
       </c>
       <c r="E217" t="s">
-        <v>1428</v>
+        <v>1155</v>
       </c>
       <c r="F217" t="s">
-        <v>1429</v>
+        <v>1156</v>
       </c>
       <c r="G217" t="s">
-        <v>1430</v>
+        <v>1157</v>
       </c>
       <c r="H217" t="s">
-        <v>1555</v>
+        <v>1362</v>
       </c>
       <c r="I217" t="s">
-        <v>1556</v>
+        <v>1363</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1557</v>
+        <v>1364</v>
       </c>
       <c r="L217" t="s">
-        <v>1558</v>
+        <v>360</v>
       </c>
       <c r="M217" t="s">
-        <v>1559</v>
+        <v>1365</v>
       </c>
       <c r="N217" t="s">
-        <v>1436</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>142</v>
+        <v>1366</v>
       </c>
       <c r="D218" t="s">
-        <v>1526</v>
+        <v>1367</v>
       </c>
       <c r="E218" t="s">
-        <v>144</v>
+        <v>1368</v>
       </c>
       <c r="F218" t="s">
-        <v>1507</v>
+        <v>1369</v>
       </c>
       <c r="G218" t="s">
-        <v>146</v>
+        <v>1370</v>
       </c>
       <c r="H218" t="s">
-        <v>1560</v>
+        <v>1371</v>
       </c>
       <c r="I218" t="s">
-        <v>1561</v>
+        <v>1372</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1562</v>
+        <v>1373</v>
       </c>
       <c r="L218" t="s">
-        <v>1563</v>
+        <v>360</v>
       </c>
       <c r="M218" t="s">
-        <v>1564</v>
+        <v>1374</v>
       </c>
       <c r="N218" t="s">
-        <v>152</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1426</v>
+        <v>1376</v>
       </c>
       <c r="D219" t="s">
-        <v>1515</v>
+        <v>1054</v>
       </c>
       <c r="E219" t="s">
-        <v>1428</v>
+        <v>735</v>
       </c>
       <c r="F219" t="s">
-        <v>1429</v>
+        <v>736</v>
       </c>
       <c r="G219" t="s">
-        <v>1430</v>
+        <v>737</v>
       </c>
       <c r="H219" t="s">
-        <v>1565</v>
+        <v>860</v>
       </c>
       <c r="I219" t="s">
-        <v>1566</v>
+        <v>1377</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1567</v>
+        <v>1378</v>
       </c>
       <c r="L219" t="s">
-        <v>1568</v>
+        <v>360</v>
       </c>
       <c r="M219" t="s">
-        <v>1569</v>
+        <v>1379</v>
       </c>
       <c r="N219" t="s">
-        <v>1436</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>142</v>
+        <v>1063</v>
       </c>
       <c r="D220" t="s">
-        <v>1526</v>
+        <v>1054</v>
       </c>
       <c r="E220" t="s">
-        <v>144</v>
+        <v>1064</v>
       </c>
       <c r="F220" t="s">
-        <v>1507</v>
+        <v>1065</v>
       </c>
       <c r="G220" t="s">
-        <v>146</v>
+        <v>1066</v>
       </c>
       <c r="H220" t="s">
-        <v>1570</v>
+        <v>1381</v>
       </c>
       <c r="I220" t="s">
-        <v>1571</v>
+        <v>1382</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>1572</v>
+        <v>1383</v>
       </c>
       <c r="L220" t="s">
-        <v>1573</v>
+        <v>360</v>
       </c>
       <c r="M220" t="s">
-        <v>1574</v>
+        <v>1384</v>
       </c>
       <c r="N220" t="s">
-        <v>152</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1426</v>
+        <v>1385</v>
       </c>
       <c r="D221" t="s">
-        <v>1515</v>
+        <v>1054</v>
       </c>
       <c r="E221" t="s">
-        <v>1428</v>
+        <v>1386</v>
       </c>
       <c r="F221" t="s">
-        <v>1429</v>
+        <v>1387</v>
       </c>
       <c r="G221" t="s">
-        <v>1430</v>
+        <v>1388</v>
       </c>
       <c r="H221" t="s">
-        <v>1452</v>
+        <v>1389</v>
       </c>
       <c r="I221" t="s">
-        <v>1575</v>
+        <v>1390</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1576</v>
+        <v>1391</v>
       </c>
       <c r="L221" t="s">
-        <v>1577</v>
+        <v>360</v>
       </c>
       <c r="M221" t="s">
-        <v>1578</v>
+        <v>1392</v>
       </c>
       <c r="N221" t="s">
-        <v>1436</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1426</v>
+        <v>1394</v>
       </c>
       <c r="D222" t="s">
-        <v>1515</v>
+        <v>1054</v>
       </c>
       <c r="E222" t="s">
-        <v>1428</v>
+        <v>1395</v>
       </c>
       <c r="F222" t="s">
-        <v>1429</v>
+        <v>1396</v>
       </c>
       <c r="G222" t="s">
-        <v>1430</v>
+        <v>1397</v>
       </c>
       <c r="H222" t="s">
-        <v>1579</v>
+        <v>1398</v>
       </c>
       <c r="I222" t="s">
-        <v>1580</v>
+        <v>1399</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1581</v>
+        <v>1400</v>
       </c>
       <c r="L222" t="s">
-        <v>1582</v>
+        <v>360</v>
       </c>
       <c r="M222" t="s">
-        <v>1583</v>
+        <v>1401</v>
       </c>
       <c r="N222" t="s">
-        <v>1436</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>142</v>
+        <v>1403</v>
       </c>
       <c r="D223" t="s">
-        <v>1526</v>
+        <v>1054</v>
       </c>
       <c r="E223" t="s">
-        <v>144</v>
+        <v>1404</v>
       </c>
       <c r="F223" t="s">
-        <v>1507</v>
+        <v>1405</v>
       </c>
       <c r="G223" t="s">
-        <v>146</v>
+        <v>1406</v>
       </c>
       <c r="H223" t="s">
-        <v>1584</v>
+        <v>1407</v>
       </c>
       <c r="I223" t="s">
-        <v>1585</v>
+        <v>1408</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1586</v>
+        <v>1409</v>
       </c>
       <c r="L223" t="s">
-        <v>1587</v>
+        <v>360</v>
       </c>
       <c r="M223" t="s">
-        <v>1588</v>
+        <v>1410</v>
       </c>
       <c r="N223" t="s">
-        <v>152</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1426</v>
+        <v>1412</v>
       </c>
       <c r="D224" t="s">
-        <v>1515</v>
+        <v>1054</v>
       </c>
       <c r="E224" t="s">
-        <v>1428</v>
+        <v>1413</v>
       </c>
       <c r="F224" t="s">
-        <v>1429</v>
+        <v>1414</v>
       </c>
       <c r="G224" t="s">
-        <v>1430</v>
+        <v>1415</v>
       </c>
       <c r="H224" t="s">
-        <v>1589</v>
+        <v>1416</v>
       </c>
       <c r="I224" t="s">
-        <v>1590</v>
+        <v>1417</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>1591</v>
+        <v>1418</v>
       </c>
       <c r="L224" t="s">
-        <v>1592</v>
+        <v>360</v>
       </c>
       <c r="M224" t="s">
-        <v>1593</v>
+        <v>1419</v>
       </c>
       <c r="N224" t="s">
-        <v>1436</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H225" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I225" t="s">
         <v>1426</v>
-      </c>
-[...16 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>1596</v>
+        <v>1427</v>
       </c>
       <c r="L225" t="s">
-        <v>1597</v>
+        <v>360</v>
       </c>
       <c r="M225" t="s">
-        <v>1598</v>
+        <v>1428</v>
       </c>
       <c r="N225" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1504</v>
+        <v>1430</v>
       </c>
       <c r="D226" t="s">
-        <v>1599</v>
+        <v>1106</v>
       </c>
       <c r="E226" t="s">
-        <v>1506</v>
+        <v>1431</v>
       </c>
       <c r="F226" t="s">
-        <v>1507</v>
+        <v>1432</v>
       </c>
       <c r="G226" t="s">
-        <v>1508</v>
+        <v>1433</v>
       </c>
       <c r="H226" t="s">
-        <v>1600</v>
+        <v>1434</v>
       </c>
       <c r="I226" t="s">
-        <v>1601</v>
+        <v>1435</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>1602</v>
+        <v>1436</v>
       </c>
       <c r="L226" t="s">
-        <v>1603</v>
+        <v>360</v>
       </c>
       <c r="M226" t="s">
-        <v>1604</v>
+        <v>1437</v>
       </c>
       <c r="N226" t="s">
-        <v>1514</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>142</v>
+        <v>1023</v>
       </c>
       <c r="D227" t="s">
-        <v>1526</v>
+        <v>1319</v>
       </c>
       <c r="E227" t="s">
-        <v>144</v>
+        <v>1025</v>
       </c>
       <c r="F227" t="s">
-        <v>1507</v>
+        <v>1026</v>
       </c>
       <c r="G227" t="s">
-        <v>146</v>
+        <v>1027</v>
       </c>
       <c r="H227" t="s">
-        <v>1605</v>
+        <v>1439</v>
       </c>
       <c r="I227" t="s">
-        <v>1606</v>
+        <v>1440</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>1607</v>
+        <v>1441</v>
       </c>
       <c r="L227" t="s">
-        <v>1608</v>
+        <v>424</v>
       </c>
       <c r="M227" t="s">
-        <v>1609</v>
+        <v>1442</v>
       </c>
       <c r="N227" t="s">
-        <v>152</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1504</v>
+        <v>1023</v>
       </c>
       <c r="D228" t="s">
-        <v>1599</v>
+        <v>1319</v>
       </c>
       <c r="E228" t="s">
-        <v>1506</v>
+        <v>1025</v>
       </c>
       <c r="F228" t="s">
-        <v>1507</v>
+        <v>1026</v>
       </c>
       <c r="G228" t="s">
-        <v>1508</v>
+        <v>1027</v>
       </c>
       <c r="H228" t="s">
-        <v>1610</v>
+        <v>1443</v>
       </c>
       <c r="I228" t="s">
-        <v>1611</v>
+        <v>1444</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>1612</v>
+        <v>1445</v>
       </c>
       <c r="L228" t="s">
-        <v>1613</v>
+        <v>424</v>
       </c>
       <c r="M228" t="s">
-        <v>1614</v>
+        <v>1446</v>
       </c>
       <c r="N228" t="s">
-        <v>1514</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1504</v>
+        <v>1023</v>
       </c>
       <c r="D229" t="s">
-        <v>1599</v>
+        <v>1319</v>
       </c>
       <c r="E229" t="s">
-        <v>1506</v>
+        <v>1025</v>
       </c>
       <c r="F229" t="s">
-        <v>1507</v>
+        <v>1026</v>
       </c>
       <c r="G229" t="s">
-        <v>1508</v>
+        <v>1027</v>
       </c>
       <c r="H229" t="s">
-        <v>1615</v>
+        <v>1447</v>
       </c>
       <c r="I229" t="s">
-        <v>1616</v>
+        <v>1448</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>1617</v>
+        <v>1449</v>
       </c>
       <c r="L229" t="s">
-        <v>1618</v>
+        <v>424</v>
       </c>
       <c r="M229" t="s">
-        <v>1619</v>
+        <v>1450</v>
       </c>
       <c r="N229" t="s">
-        <v>1514</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>142</v>
+        <v>1023</v>
       </c>
       <c r="D230" t="s">
-        <v>1526</v>
+        <v>1319</v>
       </c>
       <c r="E230" t="s">
-        <v>144</v>
+        <v>1025</v>
       </c>
       <c r="F230" t="s">
-        <v>1507</v>
+        <v>1026</v>
       </c>
       <c r="G230" t="s">
-        <v>146</v>
+        <v>1027</v>
       </c>
       <c r="H230" t="s">
-        <v>1620</v>
+        <v>1028</v>
       </c>
       <c r="I230" t="s">
-        <v>1621</v>
+        <v>1451</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>1622</v>
+        <v>1452</v>
       </c>
       <c r="L230" t="s">
-        <v>1623</v>
+        <v>424</v>
       </c>
       <c r="M230" t="s">
-        <v>1624</v>
+        <v>1453</v>
       </c>
       <c r="N230" t="s">
-        <v>152</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1504</v>
+        <v>1454</v>
       </c>
       <c r="D231" t="s">
-        <v>1599</v>
+        <v>1054</v>
       </c>
       <c r="E231" t="s">
-        <v>1506</v>
+        <v>1455</v>
       </c>
       <c r="F231" t="s">
-        <v>1507</v>
+        <v>1456</v>
       </c>
       <c r="G231" t="s">
-        <v>1508</v>
+        <v>1457</v>
       </c>
       <c r="H231" t="s">
-        <v>1625</v>
+        <v>1458</v>
       </c>
       <c r="I231" t="s">
-        <v>1626</v>
+        <v>1459</v>
       </c>
       <c r="J231"/>
       <c r="K231" t="s">
-        <v>1627</v>
+        <v>1460</v>
       </c>
       <c r="L231" t="s">
-        <v>1628</v>
+        <v>360</v>
       </c>
       <c r="M231" t="s">
-        <v>1629</v>
+        <v>1461</v>
       </c>
       <c r="N231" t="s">
-        <v>1514</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1504</v>
+        <v>1463</v>
       </c>
       <c r="D232" t="s">
-        <v>1599</v>
+        <v>1464</v>
       </c>
       <c r="E232" t="s">
-        <v>1506</v>
+        <v>1465</v>
       </c>
       <c r="F232" t="s">
-        <v>1507</v>
+        <v>478</v>
       </c>
       <c r="G232" t="s">
-        <v>1508</v>
+        <v>1466</v>
       </c>
       <c r="H232" t="s">
-        <v>1630</v>
+        <v>1467</v>
       </c>
       <c r="I232" t="s">
-        <v>1631</v>
+        <v>1468</v>
       </c>
       <c r="J232"/>
       <c r="K232" t="s">
-        <v>1632</v>
+        <v>1469</v>
       </c>
       <c r="L232" t="s">
-        <v>1633</v>
+        <v>360</v>
       </c>
       <c r="M232" t="s">
-        <v>1634</v>
+        <v>1470</v>
       </c>
       <c r="N232" t="s">
-        <v>1514</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>142</v>
+        <v>1472</v>
       </c>
       <c r="D233" t="s">
-        <v>1526</v>
+        <v>1473</v>
       </c>
       <c r="E233" t="s">
-        <v>144</v>
+        <v>1474</v>
       </c>
       <c r="F233" t="s">
-        <v>1507</v>
+        <v>1475</v>
       </c>
       <c r="G233" t="s">
-        <v>146</v>
+        <v>1476</v>
       </c>
       <c r="H233" t="s">
-        <v>1635</v>
+        <v>1477</v>
       </c>
       <c r="I233" t="s">
-        <v>1636</v>
+        <v>1478</v>
       </c>
       <c r="J233"/>
       <c r="K233" t="s">
-        <v>1637</v>
+        <v>1479</v>
       </c>
       <c r="L233" t="s">
-        <v>1638</v>
+        <v>1480</v>
       </c>
       <c r="M233" t="s">
-        <v>1639</v>
+        <v>1481</v>
       </c>
       <c r="N233" t="s">
-        <v>152</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1426</v>
+        <v>1483</v>
       </c>
       <c r="D234" t="s">
-        <v>1515</v>
+        <v>1484</v>
       </c>
       <c r="E234" t="s">
-        <v>1428</v>
+        <v>1485</v>
       </c>
       <c r="F234" t="s">
-        <v>1429</v>
+        <v>1486</v>
       </c>
       <c r="G234" t="s">
-        <v>1430</v>
+        <v>1487</v>
       </c>
       <c r="H234" t="s">
-        <v>1640</v>
+        <v>1488</v>
       </c>
       <c r="I234" t="s">
-        <v>1641</v>
+        <v>1489</v>
       </c>
       <c r="J234"/>
       <c r="K234" t="s">
-        <v>1642</v>
+        <v>1490</v>
       </c>
       <c r="L234" t="s">
-        <v>1643</v>
+        <v>360</v>
       </c>
       <c r="M234" t="s">
-        <v>1644</v>
+        <v>1491</v>
       </c>
       <c r="N234" t="s">
-        <v>1436</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1504</v>
+        <v>1493</v>
       </c>
       <c r="D235" t="s">
-        <v>1599</v>
+        <v>1494</v>
       </c>
       <c r="E235" t="s">
-        <v>1506</v>
+        <v>1495</v>
       </c>
       <c r="F235" t="s">
-        <v>1507</v>
+        <v>1496</v>
       </c>
       <c r="G235" t="s">
-        <v>1508</v>
+        <v>1497</v>
       </c>
       <c r="H235" t="s">
-        <v>1645</v>
+        <v>1498</v>
       </c>
       <c r="I235" t="s">
-        <v>1646</v>
+        <v>1499</v>
       </c>
       <c r="J235"/>
       <c r="K235" t="s">
-        <v>1647</v>
+        <v>1500</v>
       </c>
       <c r="L235" t="s">
-        <v>1648</v>
+        <v>360</v>
       </c>
       <c r="M235" t="s">
-        <v>1649</v>
+        <v>1501</v>
       </c>
       <c r="N235" t="s">
-        <v>1514</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1426</v>
+        <v>1503</v>
       </c>
       <c r="D236" t="s">
-        <v>1515</v>
+        <v>1504</v>
       </c>
       <c r="E236" t="s">
-        <v>1428</v>
+        <v>1505</v>
       </c>
       <c r="F236" t="s">
-        <v>1429</v>
+        <v>1506</v>
       </c>
       <c r="G236" t="s">
-        <v>1430</v>
+        <v>1507</v>
       </c>
       <c r="H236" t="s">
-        <v>1447</v>
+        <v>1508</v>
       </c>
       <c r="I236" t="s">
-        <v>1650</v>
+        <v>1509</v>
       </c>
       <c r="J236"/>
       <c r="K236" t="s">
-        <v>1651</v>
+        <v>1510</v>
       </c>
       <c r="L236" t="s">
-        <v>1652</v>
+        <v>1511</v>
       </c>
       <c r="M236" t="s">
-        <v>1653</v>
+        <v>1512</v>
       </c>
       <c r="N236" t="s">
-        <v>1436</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1426</v>
+        <v>1514</v>
       </c>
       <c r="D237" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E237" t="s">
         <v>1515</v>
       </c>
-      <c r="E237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F237" t="s">
-        <v>1429</v>
+        <v>1516</v>
       </c>
       <c r="G237" t="s">
-        <v>1430</v>
+        <v>1517</v>
       </c>
       <c r="H237" t="s">
-        <v>1654</v>
+        <v>1518</v>
       </c>
       <c r="I237" t="s">
-        <v>1655</v>
+        <v>1519</v>
       </c>
       <c r="J237"/>
       <c r="K237" t="s">
-        <v>1656</v>
+        <v>1520</v>
       </c>
       <c r="L237" t="s">
-        <v>1657</v>
+        <v>360</v>
       </c>
       <c r="M237" t="s">
-        <v>1658</v>
+        <v>1521</v>
       </c>
       <c r="N237" t="s">
-        <v>1436</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1504</v>
+        <v>1523</v>
       </c>
       <c r="D238" t="s">
-        <v>1599</v>
+        <v>1524</v>
       </c>
       <c r="E238" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="F238" t="s">
-        <v>1507</v>
+        <v>478</v>
       </c>
       <c r="G238" t="s">
-        <v>1508</v>
+        <v>1526</v>
       </c>
       <c r="H238" t="s">
-        <v>1659</v>
+        <v>1527</v>
       </c>
       <c r="I238" t="s">
-        <v>1660</v>
+        <v>1528</v>
       </c>
       <c r="J238"/>
       <c r="K238" t="s">
-        <v>1661</v>
+        <v>1529</v>
       </c>
       <c r="L238" t="s">
-        <v>1662</v>
+        <v>360</v>
       </c>
       <c r="M238" t="s">
-        <v>1663</v>
+        <v>1530</v>
       </c>
       <c r="N238" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>142</v>
+        <v>1532</v>
       </c>
       <c r="D239" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="E239" t="s">
-        <v>144</v>
+        <v>1534</v>
       </c>
       <c r="F239" t="s">
-        <v>1507</v>
+        <v>1333</v>
       </c>
       <c r="G239" t="s">
-        <v>146</v>
+        <v>1535</v>
       </c>
       <c r="H239" t="s">
-        <v>1664</v>
+        <v>1536</v>
       </c>
       <c r="I239" t="s">
-        <v>1665</v>
+        <v>1537</v>
       </c>
       <c r="J239"/>
       <c r="K239" t="s">
-        <v>1666</v>
+        <v>1538</v>
       </c>
       <c r="L239" t="s">
-        <v>1667</v>
+        <v>360</v>
       </c>
       <c r="M239" t="s">
-        <v>1668</v>
+        <v>1539</v>
       </c>
       <c r="N239" t="s">
-        <v>152</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D240" t="s">
-        <v>1515</v>
+        <v>1542</v>
       </c>
       <c r="E240" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F240" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G240" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H240" t="s">
-        <v>1669</v>
+        <v>1546</v>
       </c>
       <c r="I240" t="s">
-        <v>1670</v>
+        <v>1547</v>
       </c>
       <c r="J240"/>
       <c r="K240" t="s">
-        <v>1671</v>
+        <v>1548</v>
       </c>
       <c r="L240" t="s">
-        <v>1672</v>
+        <v>1549</v>
       </c>
       <c r="M240" t="s">
-        <v>1673</v>
+        <v>1550</v>
       </c>
       <c r="N240" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D241" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="E241" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F241" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G241" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H241" t="s">
-        <v>1674</v>
+        <v>1552</v>
       </c>
       <c r="I241" t="s">
-        <v>1675</v>
+        <v>1553</v>
       </c>
       <c r="J241"/>
       <c r="K241" t="s">
-        <v>1676</v>
+        <v>1554</v>
       </c>
       <c r="L241" t="s">
-        <v>1677</v>
+        <v>1555</v>
       </c>
       <c r="M241" t="s">
-        <v>1678</v>
+        <v>1556</v>
       </c>
       <c r="N241" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D242" t="s">
-        <v>1515</v>
+        <v>1542</v>
       </c>
       <c r="E242" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F242" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G242" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H242" t="s">
-        <v>1679</v>
+        <v>1557</v>
       </c>
       <c r="I242" t="s">
-        <v>1680</v>
+        <v>1558</v>
       </c>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>1681</v>
+        <v>1559</v>
       </c>
       <c r="L242" t="s">
-        <v>1682</v>
+        <v>1560</v>
       </c>
       <c r="M242" t="s">
-        <v>1683</v>
+        <v>1561</v>
       </c>
       <c r="N242" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D243" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="E243" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F243" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G243" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H243" t="s">
-        <v>1684</v>
+        <v>1562</v>
       </c>
       <c r="I243" t="s">
-        <v>1685</v>
+        <v>1563</v>
       </c>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>1686</v>
+        <v>1564</v>
       </c>
       <c r="L243" t="s">
-        <v>1687</v>
+        <v>1565</v>
       </c>
       <c r="M243" t="s">
-        <v>1688</v>
+        <v>1566</v>
       </c>
       <c r="N243" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D244" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="E244" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F244" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G244" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H244" t="s">
-        <v>1689</v>
+        <v>1567</v>
       </c>
       <c r="I244" t="s">
-        <v>1690</v>
+        <v>1568</v>
       </c>
       <c r="J244"/>
       <c r="K244" t="s">
-        <v>1691</v>
+        <v>1569</v>
       </c>
       <c r="L244" t="s">
-        <v>1692</v>
+        <v>1570</v>
       </c>
       <c r="M244" t="s">
-        <v>1693</v>
+        <v>1571</v>
       </c>
       <c r="N244" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D245" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="E245" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F245" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G245" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H245" t="s">
-        <v>1694</v>
+        <v>1572</v>
       </c>
       <c r="I245" t="s">
-        <v>1695</v>
+        <v>1573</v>
       </c>
       <c r="J245"/>
       <c r="K245" t="s">
-        <v>1696</v>
+        <v>1574</v>
       </c>
       <c r="L245" t="s">
-        <v>1697</v>
+        <v>1575</v>
       </c>
       <c r="M245" t="s">
-        <v>1698</v>
+        <v>1576</v>
       </c>
       <c r="N245" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D246" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="E246" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F246" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G246" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H246" t="s">
-        <v>1699</v>
+        <v>1577</v>
       </c>
       <c r="I246" t="s">
-        <v>1700</v>
+        <v>1578</v>
       </c>
       <c r="J246"/>
       <c r="K246" t="s">
-        <v>1701</v>
+        <v>1579</v>
       </c>
       <c r="L246" t="s">
-        <v>1702</v>
+        <v>1580</v>
       </c>
       <c r="M246" t="s">
-        <v>1703</v>
+        <v>1581</v>
       </c>
       <c r="N246" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D247" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
       <c r="E247" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F247" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G247" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H247" t="s">
-        <v>1704</v>
+        <v>1583</v>
       </c>
       <c r="I247" t="s">
-        <v>1705</v>
+        <v>1584</v>
       </c>
       <c r="J247"/>
       <c r="K247" t="s">
-        <v>1706</v>
+        <v>1585</v>
       </c>
       <c r="L247" t="s">
-        <v>1707</v>
+        <v>1586</v>
       </c>
       <c r="M247" t="s">
-        <v>1708</v>
+        <v>1587</v>
       </c>
       <c r="N247" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D248" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
       <c r="E248" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F248" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G248" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H248" t="s">
-        <v>1709</v>
+        <v>1588</v>
       </c>
       <c r="I248" t="s">
-        <v>1710</v>
+        <v>1589</v>
       </c>
       <c r="J248"/>
       <c r="K248" t="s">
-        <v>1711</v>
+        <v>1590</v>
       </c>
       <c r="L248" t="s">
-        <v>1712</v>
+        <v>1591</v>
       </c>
       <c r="M248" t="s">
-        <v>1713</v>
+        <v>1592</v>
       </c>
       <c r="N248" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="D249" t="s">
-        <v>1599</v>
+        <v>1582</v>
       </c>
       <c r="E249" t="s">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="F249" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G249" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="H249" t="s">
-        <v>1714</v>
+        <v>1546</v>
       </c>
       <c r="I249" t="s">
-        <v>1715</v>
+        <v>1593</v>
       </c>
       <c r="J249"/>
       <c r="K249" t="s">
-        <v>1716</v>
+        <v>1594</v>
       </c>
       <c r="L249" t="s">
-        <v>1717</v>
+        <v>1595</v>
       </c>
       <c r="M249" t="s">
-        <v>1718</v>
+        <v>1596</v>
       </c>
       <c r="N249" t="s">
-        <v>1514</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D250" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
       <c r="E250" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F250" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G250" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H250" t="s">
-        <v>1719</v>
+        <v>1562</v>
       </c>
       <c r="I250" t="s">
-        <v>1720</v>
+        <v>1597</v>
       </c>
       <c r="J250"/>
       <c r="K250" t="s">
-        <v>1721</v>
+        <v>1598</v>
       </c>
       <c r="L250" t="s">
-        <v>1722</v>
+        <v>1599</v>
       </c>
       <c r="M250" t="s">
-        <v>1723</v>
+        <v>1600</v>
       </c>
       <c r="N250" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D251" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
       <c r="E251" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F251" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G251" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H251" t="s">
-        <v>1468</v>
+        <v>1552</v>
       </c>
       <c r="I251" t="s">
-        <v>1724</v>
+        <v>1601</v>
       </c>
       <c r="J251"/>
       <c r="K251" t="s">
-        <v>1725</v>
+        <v>1602</v>
       </c>
       <c r="L251" t="s">
-        <v>1726</v>
+        <v>1603</v>
       </c>
       <c r="M251" t="s">
-        <v>1727</v>
+        <v>1604</v>
       </c>
       <c r="N251" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D252" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
       <c r="E252" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F252" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G252" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H252" t="s">
-        <v>1495</v>
+        <v>1605</v>
       </c>
       <c r="I252" t="s">
-        <v>1728</v>
+        <v>1606</v>
       </c>
       <c r="J252"/>
       <c r="K252" t="s">
-        <v>1729</v>
+        <v>1607</v>
       </c>
       <c r="L252" t="s">
-        <v>1730</v>
+        <v>1608</v>
       </c>
       <c r="M252" t="s">
-        <v>1731</v>
+        <v>1609</v>
       </c>
       <c r="N252" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D253" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
       <c r="E253" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F253" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G253" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H253" t="s">
-        <v>1732</v>
+        <v>1610</v>
       </c>
       <c r="I253" t="s">
-        <v>1733</v>
+        <v>1611</v>
       </c>
       <c r="J253"/>
       <c r="K253" t="s">
-        <v>1734</v>
+        <v>1612</v>
       </c>
       <c r="L253" t="s">
-        <v>1735</v>
+        <v>1613</v>
       </c>
       <c r="M253" t="s">
-        <v>1736</v>
+        <v>1614</v>
       </c>
       <c r="N253" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D254" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
       <c r="E254" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F254" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G254" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H254" t="s">
-        <v>1737</v>
+        <v>1572</v>
       </c>
       <c r="I254" t="s">
-        <v>1738</v>
+        <v>1615</v>
       </c>
       <c r="J254"/>
       <c r="K254" t="s">
-        <v>1739</v>
+        <v>1616</v>
       </c>
       <c r="L254" t="s">
-        <v>1740</v>
+        <v>1617</v>
       </c>
       <c r="M254" t="s">
-        <v>1741</v>
+        <v>1618</v>
       </c>
       <c r="N254" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D255" t="s">
-        <v>1515</v>
+        <v>1620</v>
       </c>
       <c r="E255" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F255" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G255" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H255" t="s">
-        <v>1742</v>
+        <v>1622</v>
       </c>
       <c r="I255" t="s">
-        <v>1743</v>
+        <v>1623</v>
       </c>
       <c r="J255"/>
       <c r="K255" t="s">
-        <v>1744</v>
+        <v>1624</v>
       </c>
       <c r="L255" t="s">
-        <v>1745</v>
+        <v>1625</v>
       </c>
       <c r="M255" t="s">
-        <v>1746</v>
+        <v>1626</v>
       </c>
       <c r="N255" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D256" t="s">
-        <v>1526</v>
+        <v>1628</v>
       </c>
       <c r="E256" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F256" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G256" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H256" t="s">
-        <v>1747</v>
+        <v>1629</v>
       </c>
       <c r="I256" t="s">
-        <v>1748</v>
+        <v>1630</v>
       </c>
       <c r="J256"/>
       <c r="K256" t="s">
-        <v>1749</v>
+        <v>1631</v>
       </c>
       <c r="L256" t="s">
-        <v>1750</v>
+        <v>1632</v>
       </c>
       <c r="M256" t="s">
-        <v>1751</v>
+        <v>1633</v>
       </c>
       <c r="N256" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D257" t="s">
-        <v>1515</v>
+        <v>1628</v>
       </c>
       <c r="E257" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F257" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G257" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H257" t="s">
-        <v>1752</v>
+        <v>1634</v>
       </c>
       <c r="I257" t="s">
-        <v>1753</v>
+        <v>1635</v>
       </c>
       <c r="J257"/>
       <c r="K257" t="s">
-        <v>1754</v>
+        <v>1636</v>
       </c>
       <c r="L257" t="s">
-        <v>1755</v>
+        <v>1637</v>
       </c>
       <c r="M257" t="s">
-        <v>1756</v>
+        <v>1638</v>
       </c>
       <c r="N257" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D258" t="s">
-        <v>1515</v>
+        <v>1639</v>
       </c>
       <c r="E258" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F258" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G258" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H258" t="s">
-        <v>1757</v>
+        <v>1640</v>
       </c>
       <c r="I258" t="s">
-        <v>1758</v>
+        <v>1641</v>
       </c>
       <c r="J258"/>
       <c r="K258" t="s">
-        <v>1759</v>
+        <v>1642</v>
       </c>
       <c r="L258" t="s">
-        <v>1760</v>
+        <v>1643</v>
       </c>
       <c r="M258" t="s">
-        <v>1761</v>
+        <v>1644</v>
       </c>
       <c r="N258" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D259" t="s">
-        <v>1762</v>
+        <v>1628</v>
       </c>
       <c r="E259" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F259" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G259" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H259" t="s">
-        <v>1764</v>
+        <v>1645</v>
       </c>
       <c r="I259" t="s">
-        <v>1765</v>
+        <v>1646</v>
       </c>
       <c r="J259"/>
       <c r="K259" t="s">
-        <v>1766</v>
+        <v>1647</v>
       </c>
       <c r="L259" t="s">
-        <v>1767</v>
+        <v>1648</v>
       </c>
       <c r="M259" t="s">
-        <v>1768</v>
+        <v>1649</v>
       </c>
       <c r="N259" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="D260" t="s">
-        <v>1762</v>
+        <v>1639</v>
       </c>
       <c r="E260" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F260" t="s">
-        <v>1763</v>
+        <v>1621</v>
       </c>
       <c r="G260" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="H260" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="I260" t="s">
-        <v>1769</v>
+        <v>1650</v>
       </c>
       <c r="J260"/>
       <c r="K260" t="s">
-        <v>1770</v>
+        <v>1651</v>
       </c>
       <c r="L260" t="s">
-        <v>1771</v>
+        <v>1652</v>
       </c>
       <c r="M260" t="s">
-        <v>1772</v>
+        <v>1653</v>
       </c>
       <c r="N260" t="s">
-        <v>118</v>
+        <v>280</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D261" t="s">
-        <v>1762</v>
+        <v>1628</v>
       </c>
       <c r="E261" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F261" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G261" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H261" t="s">
-        <v>1773</v>
+        <v>1552</v>
       </c>
       <c r="I261" t="s">
-        <v>1774</v>
+        <v>1654</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>1775</v>
+        <v>1655</v>
       </c>
       <c r="L261" t="s">
-        <v>1776</v>
+        <v>1656</v>
       </c>
       <c r="M261" t="s">
-        <v>1777</v>
+        <v>1657</v>
       </c>
       <c r="N261" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D262" t="s">
-        <v>1762</v>
+        <v>1628</v>
       </c>
       <c r="E262" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F262" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G262" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H262" t="s">
-        <v>1778</v>
+        <v>1658</v>
       </c>
       <c r="I262" t="s">
-        <v>1779</v>
+        <v>1659</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>1780</v>
+        <v>1660</v>
       </c>
       <c r="L262" t="s">
-        <v>1781</v>
+        <v>1661</v>
       </c>
       <c r="M262" t="s">
-        <v>1782</v>
+        <v>1662</v>
       </c>
       <c r="N262" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D263" t="s">
-        <v>1784</v>
+        <v>1628</v>
       </c>
       <c r="E263" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F263" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G263" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H263" t="s">
-        <v>1786</v>
+        <v>1663</v>
       </c>
       <c r="I263" t="s">
-        <v>1787</v>
+        <v>1664</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>1788</v>
+        <v>1665</v>
       </c>
       <c r="L263" t="s">
-        <v>1789</v>
+        <v>1666</v>
       </c>
       <c r="M263" t="s">
-        <v>1790</v>
+        <v>1667</v>
       </c>
       <c r="N263" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D264" t="s">
-        <v>1793</v>
+        <v>1628</v>
       </c>
       <c r="E264" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F264" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G264" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H264" t="s">
-        <v>1797</v>
+        <v>1668</v>
       </c>
       <c r="I264" t="s">
-        <v>1798</v>
+        <v>1669</v>
       </c>
       <c r="J264"/>
       <c r="K264" t="s">
-        <v>1799</v>
+        <v>1670</v>
       </c>
       <c r="L264" t="s">
-        <v>1800</v>
+        <v>1671</v>
       </c>
       <c r="M264" t="s">
-        <v>1801</v>
+        <v>1672</v>
       </c>
       <c r="N264" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D265" t="s">
-        <v>1803</v>
+        <v>1639</v>
       </c>
       <c r="E265" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F265" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G265" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H265" t="s">
-        <v>1804</v>
+        <v>1673</v>
       </c>
       <c r="I265" t="s">
-        <v>1805</v>
+        <v>1674</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>1806</v>
+        <v>1675</v>
       </c>
       <c r="L265" t="s">
-        <v>1807</v>
+        <v>1676</v>
       </c>
       <c r="M265" t="s">
-        <v>1808</v>
+        <v>1677</v>
       </c>
       <c r="N265" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D266" t="s">
-        <v>1809</v>
+        <v>1628</v>
       </c>
       <c r="E266" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F266" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G266" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H266" t="s">
-        <v>1804</v>
+        <v>1678</v>
       </c>
       <c r="I266" t="s">
-        <v>1810</v>
+        <v>1679</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>1811</v>
+        <v>1680</v>
       </c>
       <c r="L266" t="s">
-        <v>1812</v>
+        <v>1681</v>
       </c>
       <c r="M266" t="s">
-        <v>1813</v>
+        <v>1682</v>
       </c>
       <c r="N266" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D267" t="s">
-        <v>1814</v>
+        <v>1639</v>
       </c>
       <c r="E267" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F267" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G267" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H267" t="s">
-        <v>1804</v>
+        <v>1683</v>
       </c>
       <c r="I267" t="s">
-        <v>1815</v>
+        <v>1684</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>1816</v>
+        <v>1685</v>
       </c>
       <c r="L267" t="s">
-        <v>1817</v>
+        <v>1686</v>
       </c>
       <c r="M267" t="s">
-        <v>1818</v>
+        <v>1687</v>
       </c>
       <c r="N267" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D268" t="s">
-        <v>1814</v>
+        <v>1628</v>
       </c>
       <c r="E268" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F268" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G268" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H268" t="s">
-        <v>1804</v>
+        <v>1567</v>
       </c>
       <c r="I268" t="s">
-        <v>1819</v>
+        <v>1688</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>1820</v>
+        <v>1689</v>
       </c>
       <c r="L268" t="s">
-        <v>1821</v>
+        <v>1690</v>
       </c>
       <c r="M268" t="s">
-        <v>1822</v>
+        <v>1691</v>
       </c>
       <c r="N268" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D269" t="s">
-        <v>1823</v>
+        <v>1628</v>
       </c>
       <c r="E269" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F269" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G269" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H269" t="s">
-        <v>1804</v>
+        <v>1692</v>
       </c>
       <c r="I269" t="s">
-        <v>1824</v>
+        <v>1693</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>1825</v>
+        <v>1694</v>
       </c>
       <c r="L269" t="s">
-        <v>1826</v>
+        <v>1695</v>
       </c>
       <c r="M269" t="s">
-        <v>1827</v>
+        <v>1696</v>
       </c>
       <c r="N269" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D270" t="s">
-        <v>1828</v>
+        <v>1639</v>
       </c>
       <c r="E270" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F270" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G270" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H270" t="s">
-        <v>1829</v>
+        <v>1697</v>
       </c>
       <c r="I270" t="s">
-        <v>1830</v>
+        <v>1698</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>1831</v>
+        <v>1699</v>
       </c>
       <c r="L270" t="s">
-        <v>1832</v>
+        <v>1700</v>
       </c>
       <c r="M270" t="s">
-        <v>1833</v>
+        <v>1701</v>
       </c>
       <c r="N270" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D271" t="s">
-        <v>1828</v>
+        <v>1628</v>
       </c>
       <c r="E271" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F271" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G271" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H271" t="s">
-        <v>104</v>
+        <v>1702</v>
       </c>
       <c r="I271" t="s">
-        <v>1834</v>
+        <v>1703</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>1835</v>
+        <v>1704</v>
       </c>
       <c r="L271" t="s">
-        <v>1836</v>
+        <v>1705</v>
       </c>
       <c r="M271" t="s">
-        <v>1837</v>
+        <v>1706</v>
       </c>
       <c r="N271" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D272" t="s">
-        <v>1838</v>
+        <v>1628</v>
       </c>
       <c r="E272" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F272" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G272" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H272" t="s">
-        <v>1839</v>
+        <v>1707</v>
       </c>
       <c r="I272" t="s">
-        <v>1840</v>
+        <v>1708</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>1841</v>
+        <v>1709</v>
       </c>
       <c r="L272" t="s">
-        <v>1842</v>
+        <v>1710</v>
       </c>
       <c r="M272" t="s">
-        <v>1843</v>
+        <v>1711</v>
       </c>
       <c r="N272" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D273" t="s">
-        <v>1838</v>
+        <v>1712</v>
       </c>
       <c r="E273" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F273" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G273" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H273" t="s">
-        <v>1844</v>
+        <v>1713</v>
       </c>
       <c r="I273" t="s">
-        <v>1845</v>
+        <v>1714</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>1846</v>
+        <v>1715</v>
       </c>
       <c r="L273" t="s">
-        <v>1847</v>
+        <v>1716</v>
       </c>
       <c r="M273" t="s">
-        <v>1848</v>
+        <v>1717</v>
       </c>
       <c r="N273" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D274" t="s">
-        <v>1838</v>
+        <v>1639</v>
       </c>
       <c r="E274" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F274" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G274" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H274" t="s">
-        <v>1849</v>
+        <v>1718</v>
       </c>
       <c r="I274" t="s">
-        <v>1850</v>
+        <v>1719</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1851</v>
+        <v>1720</v>
       </c>
       <c r="L274" t="s">
-        <v>1852</v>
+        <v>1721</v>
       </c>
       <c r="M274" t="s">
-        <v>1853</v>
+        <v>1722</v>
       </c>
       <c r="N274" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D275" t="s">
-        <v>1838</v>
+        <v>1712</v>
       </c>
       <c r="E275" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F275" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G275" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H275" t="s">
-        <v>1854</v>
+        <v>1723</v>
       </c>
       <c r="I275" t="s">
-        <v>1855</v>
+        <v>1724</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1856</v>
+        <v>1725</v>
       </c>
       <c r="L275" t="s">
-        <v>1857</v>
+        <v>1726</v>
       </c>
       <c r="M275" t="s">
-        <v>1858</v>
+        <v>1727</v>
       </c>
       <c r="N275" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D276" t="s">
-        <v>1859</v>
+        <v>1712</v>
       </c>
       <c r="E276" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F276" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G276" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H276" t="s">
-        <v>1860</v>
+        <v>1728</v>
       </c>
       <c r="I276" t="s">
-        <v>1861</v>
+        <v>1729</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>1862</v>
+        <v>1730</v>
       </c>
       <c r="L276" t="s">
-        <v>1863</v>
+        <v>1731</v>
       </c>
       <c r="M276" t="s">
-        <v>1864</v>
+        <v>1732</v>
       </c>
       <c r="N276" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D277" t="s">
-        <v>1838</v>
+        <v>1639</v>
       </c>
       <c r="E277" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F277" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G277" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H277" t="s">
-        <v>1865</v>
+        <v>1733</v>
       </c>
       <c r="I277" t="s">
-        <v>1866</v>
+        <v>1734</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>1867</v>
+        <v>1735</v>
       </c>
       <c r="L277" t="s">
-        <v>1868</v>
+        <v>1736</v>
       </c>
       <c r="M277" t="s">
-        <v>1869</v>
+        <v>1737</v>
       </c>
       <c r="N277" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D278" t="s">
-        <v>1859</v>
+        <v>1712</v>
       </c>
       <c r="E278" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F278" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G278" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H278" t="s">
-        <v>1865</v>
+        <v>1738</v>
       </c>
       <c r="I278" t="s">
-        <v>1870</v>
+        <v>1739</v>
       </c>
       <c r="J278"/>
       <c r="K278" t="s">
-        <v>1871</v>
+        <v>1740</v>
       </c>
       <c r="L278" t="s">
-        <v>1872</v>
+        <v>1741</v>
       </c>
       <c r="M278" t="s">
-        <v>1873</v>
+        <v>1742</v>
       </c>
       <c r="N278" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D279" t="s">
-        <v>1838</v>
+        <v>1712</v>
       </c>
       <c r="E279" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F279" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G279" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H279" t="s">
-        <v>1874</v>
+        <v>1743</v>
       </c>
       <c r="I279" t="s">
-        <v>1875</v>
+        <v>1744</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1876</v>
+        <v>1745</v>
       </c>
       <c r="L279" t="s">
-        <v>1877</v>
+        <v>1746</v>
       </c>
       <c r="M279" t="s">
-        <v>1878</v>
+        <v>1747</v>
       </c>
       <c r="N279" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D280" t="s">
-        <v>1838</v>
+        <v>1639</v>
       </c>
       <c r="E280" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F280" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G280" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H280" t="s">
-        <v>1860</v>
+        <v>1748</v>
       </c>
       <c r="I280" t="s">
-        <v>1879</v>
+        <v>1749</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>1880</v>
+        <v>1750</v>
       </c>
       <c r="L280" t="s">
-        <v>1881</v>
+        <v>1751</v>
       </c>
       <c r="M280" t="s">
-        <v>1882</v>
+        <v>1752</v>
       </c>
       <c r="N280" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D281" t="s">
-        <v>1883</v>
+        <v>1628</v>
       </c>
       <c r="E281" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F281" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G281" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H281" t="s">
-        <v>1884</v>
+        <v>1753</v>
       </c>
       <c r="I281" t="s">
-        <v>1885</v>
+        <v>1754</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1886</v>
+        <v>1755</v>
       </c>
       <c r="L281" t="s">
-        <v>1887</v>
+        <v>1756</v>
       </c>
       <c r="M281" t="s">
-        <v>1888</v>
+        <v>1757</v>
       </c>
       <c r="N281" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1783</v>
+        <v>1619</v>
       </c>
       <c r="D282" t="s">
-        <v>1883</v>
+        <v>1712</v>
       </c>
       <c r="E282" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="F282" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G282" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="H282" t="s">
-        <v>1889</v>
+        <v>1758</v>
       </c>
       <c r="I282" t="s">
-        <v>1890</v>
+        <v>1759</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1891</v>
+        <v>1760</v>
       </c>
       <c r="L282" t="s">
-        <v>1892</v>
+        <v>1761</v>
       </c>
       <c r="M282" t="s">
-        <v>1893</v>
+        <v>1762</v>
       </c>
       <c r="N282" t="s">
-        <v>1791</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D283" t="s">
-        <v>1883</v>
+        <v>1628</v>
       </c>
       <c r="E283" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F283" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G283" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H283" t="s">
-        <v>1894</v>
+        <v>1562</v>
       </c>
       <c r="I283" t="s">
-        <v>1895</v>
+        <v>1763</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1896</v>
+        <v>1764</v>
       </c>
       <c r="L283" t="s">
-        <v>1897</v>
+        <v>1765</v>
       </c>
       <c r="M283" t="s">
-        <v>1898</v>
+        <v>1766</v>
       </c>
       <c r="N283" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D284" t="s">
-        <v>1883</v>
+        <v>1628</v>
       </c>
       <c r="E284" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F284" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G284" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H284" t="s">
-        <v>1829</v>
+        <v>1767</v>
       </c>
       <c r="I284" t="s">
-        <v>1899</v>
+        <v>1768</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1900</v>
+        <v>1769</v>
       </c>
       <c r="L284" t="s">
-        <v>1901</v>
+        <v>1770</v>
       </c>
       <c r="M284" t="s">
-        <v>1902</v>
+        <v>1771</v>
       </c>
       <c r="N284" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1783</v>
+        <v>1619</v>
       </c>
       <c r="D285" t="s">
-        <v>1903</v>
+        <v>1712</v>
       </c>
       <c r="E285" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="F285" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G285" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="H285" t="s">
-        <v>1889</v>
+        <v>138</v>
       </c>
       <c r="I285" t="s">
-        <v>1904</v>
+        <v>1772</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>1905</v>
+        <v>1773</v>
       </c>
       <c r="L285" t="s">
-        <v>1906</v>
+        <v>1774</v>
       </c>
       <c r="M285" t="s">
-        <v>1907</v>
+        <v>1775</v>
       </c>
       <c r="N285" t="s">
-        <v>1791</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D286" t="s">
-        <v>1903</v>
+        <v>1639</v>
       </c>
       <c r="E286" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F286" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G286" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H286" t="s">
-        <v>1908</v>
+        <v>1776</v>
       </c>
       <c r="I286" t="s">
-        <v>1909</v>
+        <v>1777</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>1910</v>
+        <v>1778</v>
       </c>
       <c r="L286" t="s">
-        <v>1911</v>
+        <v>1779</v>
       </c>
       <c r="M286" t="s">
-        <v>1912</v>
+        <v>1780</v>
       </c>
       <c r="N286" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D287" t="s">
-        <v>1883</v>
+        <v>1628</v>
       </c>
       <c r="E287" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F287" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G287" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H287" t="s">
-        <v>104</v>
+        <v>1781</v>
       </c>
       <c r="I287" t="s">
-        <v>1913</v>
+        <v>1782</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>1914</v>
+        <v>1783</v>
       </c>
       <c r="L287" t="s">
-        <v>1915</v>
+        <v>1784</v>
       </c>
       <c r="M287" t="s">
-        <v>1916</v>
+        <v>1785</v>
       </c>
       <c r="N287" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D288" t="s">
-        <v>1903</v>
+        <v>1639</v>
       </c>
       <c r="E288" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F288" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G288" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H288" t="s">
-        <v>1917</v>
+        <v>1786</v>
       </c>
       <c r="I288" t="s">
-        <v>1918</v>
+        <v>1787</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>1919</v>
+        <v>1788</v>
       </c>
       <c r="L288" t="s">
-        <v>1920</v>
+        <v>1789</v>
       </c>
       <c r="M288" t="s">
-        <v>1921</v>
+        <v>1790</v>
       </c>
       <c r="N288" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D289" t="s">
-        <v>1883</v>
+        <v>1628</v>
       </c>
       <c r="E289" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F289" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G289" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H289" t="s">
-        <v>1922</v>
+        <v>1791</v>
       </c>
       <c r="I289" t="s">
-        <v>1923</v>
+        <v>1792</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>1924</v>
+        <v>1793</v>
       </c>
       <c r="L289" t="s">
-        <v>1925</v>
+        <v>1794</v>
       </c>
       <c r="M289" t="s">
-        <v>1926</v>
+        <v>1795</v>
       </c>
       <c r="N289" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D290" t="s">
-        <v>1883</v>
+        <v>1639</v>
       </c>
       <c r="E290" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F290" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G290" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H290" t="s">
-        <v>1908</v>
+        <v>1796</v>
       </c>
       <c r="I290" t="s">
-        <v>1927</v>
+        <v>1797</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>1928</v>
+        <v>1798</v>
       </c>
       <c r="L290" t="s">
-        <v>1929</v>
+        <v>1799</v>
       </c>
       <c r="M290" t="s">
-        <v>1930</v>
+        <v>1800</v>
       </c>
       <c r="N290" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D291" t="s">
-        <v>1931</v>
+        <v>1639</v>
       </c>
       <c r="E291" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F291" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G291" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H291" t="s">
-        <v>1865</v>
+        <v>1801</v>
       </c>
       <c r="I291" t="s">
-        <v>1932</v>
+        <v>1802</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>1933</v>
+        <v>1803</v>
       </c>
       <c r="L291" t="s">
-        <v>1934</v>
+        <v>1804</v>
       </c>
       <c r="M291" t="s">
-        <v>1935</v>
+        <v>1805</v>
       </c>
       <c r="N291" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D292" t="s">
-        <v>1936</v>
+        <v>1639</v>
       </c>
       <c r="E292" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F292" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G292" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H292" t="s">
-        <v>1908</v>
+        <v>1806</v>
       </c>
       <c r="I292" t="s">
-        <v>1937</v>
+        <v>1807</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>1938</v>
+        <v>1808</v>
       </c>
       <c r="L292" t="s">
-        <v>1939</v>
+        <v>1809</v>
       </c>
       <c r="M292" t="s">
-        <v>1940</v>
+        <v>1810</v>
       </c>
       <c r="N292" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D293" t="s">
-        <v>1931</v>
+        <v>1639</v>
       </c>
       <c r="E293" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F293" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G293" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H293" t="s">
-        <v>1860</v>
+        <v>1811</v>
       </c>
       <c r="I293" t="s">
-        <v>1941</v>
+        <v>1812</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>1942</v>
+        <v>1813</v>
       </c>
       <c r="L293" t="s">
-        <v>1943</v>
+        <v>1814</v>
       </c>
       <c r="M293" t="s">
-        <v>1944</v>
+        <v>1815</v>
       </c>
       <c r="N293" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D294" t="s">
-        <v>1931</v>
+        <v>1628</v>
       </c>
       <c r="E294" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F294" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G294" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H294" t="s">
-        <v>1849</v>
+        <v>1816</v>
       </c>
       <c r="I294" t="s">
-        <v>1945</v>
+        <v>1817</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>1946</v>
+        <v>1818</v>
       </c>
       <c r="L294" t="s">
-        <v>1947</v>
+        <v>1819</v>
       </c>
       <c r="M294" t="s">
-        <v>1948</v>
+        <v>1820</v>
       </c>
       <c r="N294" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D295" t="s">
-        <v>1936</v>
+        <v>1639</v>
       </c>
       <c r="E295" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F295" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G295" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H295" t="s">
-        <v>1889</v>
+        <v>1821</v>
       </c>
       <c r="I295" t="s">
-        <v>1949</v>
+        <v>1822</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>1950</v>
+        <v>1823</v>
       </c>
       <c r="L295" t="s">
-        <v>1951</v>
+        <v>1824</v>
       </c>
       <c r="M295" t="s">
-        <v>1952</v>
+        <v>1825</v>
       </c>
       <c r="N295" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1783</v>
+        <v>1619</v>
       </c>
       <c r="D296" t="s">
-        <v>1936</v>
+        <v>1712</v>
       </c>
       <c r="E296" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="F296" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G296" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="H296" t="s">
-        <v>104</v>
+        <v>1826</v>
       </c>
       <c r="I296" t="s">
-        <v>1953</v>
+        <v>1827</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>1954</v>
+        <v>1828</v>
       </c>
       <c r="L296" t="s">
-        <v>1955</v>
+        <v>1829</v>
       </c>
       <c r="M296" t="s">
-        <v>1956</v>
+        <v>1830</v>
       </c>
       <c r="N296" t="s">
-        <v>1791</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D297" t="s">
-        <v>1957</v>
+        <v>1639</v>
       </c>
       <c r="E297" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F297" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G297" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H297" t="s">
-        <v>1797</v>
+        <v>1831</v>
       </c>
       <c r="I297" t="s">
-        <v>1958</v>
+        <v>1832</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>1959</v>
+        <v>1833</v>
       </c>
       <c r="L297" t="s">
-        <v>1960</v>
+        <v>1834</v>
       </c>
       <c r="M297" t="s">
-        <v>1961</v>
+        <v>1835</v>
       </c>
       <c r="N297" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D298" t="s">
-        <v>1962</v>
+        <v>1628</v>
       </c>
       <c r="E298" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F298" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G298" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H298" t="s">
-        <v>1797</v>
+        <v>1583</v>
       </c>
       <c r="I298" t="s">
-        <v>1963</v>
+        <v>1836</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>1964</v>
+        <v>1837</v>
       </c>
       <c r="L298" t="s">
-        <v>1965</v>
+        <v>1838</v>
       </c>
       <c r="M298" t="s">
-        <v>1966</v>
+        <v>1839</v>
       </c>
       <c r="N298" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D299" t="s">
-        <v>1967</v>
+        <v>1628</v>
       </c>
       <c r="E299" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F299" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G299" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H299" t="s">
-        <v>1797</v>
+        <v>1610</v>
       </c>
       <c r="I299" t="s">
-        <v>1968</v>
+        <v>1840</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>1969</v>
+        <v>1841</v>
       </c>
       <c r="L299" t="s">
-        <v>1970</v>
+        <v>1842</v>
       </c>
       <c r="M299" t="s">
-        <v>1971</v>
+        <v>1843</v>
       </c>
       <c r="N299" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D300" t="s">
-        <v>1972</v>
+        <v>1639</v>
       </c>
       <c r="E300" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F300" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G300" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H300" t="s">
-        <v>1797</v>
+        <v>1844</v>
       </c>
       <c r="I300" t="s">
-        <v>1973</v>
+        <v>1845</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>1974</v>
+        <v>1846</v>
       </c>
       <c r="L300" t="s">
-        <v>1975</v>
+        <v>1847</v>
       </c>
       <c r="M300" t="s">
-        <v>1976</v>
+        <v>1848</v>
       </c>
       <c r="N300" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D301" t="s">
-        <v>1977</v>
+        <v>1628</v>
       </c>
       <c r="E301" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F301" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G301" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H301" t="s">
-        <v>1797</v>
+        <v>1849</v>
       </c>
       <c r="I301" t="s">
-        <v>1978</v>
+        <v>1850</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>1979</v>
+        <v>1851</v>
       </c>
       <c r="L301" t="s">
-        <v>1980</v>
+        <v>1852</v>
       </c>
       <c r="M301" t="s">
-        <v>1981</v>
+        <v>1853</v>
       </c>
       <c r="N301" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D302" t="s">
-        <v>1982</v>
+        <v>1628</v>
       </c>
       <c r="E302" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F302" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G302" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H302" t="s">
-        <v>1797</v>
+        <v>1854</v>
       </c>
       <c r="I302" t="s">
-        <v>1983</v>
+        <v>1855</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>1984</v>
+        <v>1856</v>
       </c>
       <c r="L302" t="s">
-        <v>1985</v>
+        <v>1857</v>
       </c>
       <c r="M302" t="s">
-        <v>1986</v>
+        <v>1858</v>
       </c>
       <c r="N302" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>1792</v>
+        <v>273</v>
       </c>
       <c r="D303" t="s">
-        <v>1987</v>
+        <v>1639</v>
       </c>
       <c r="E303" t="s">
-        <v>1794</v>
+        <v>18</v>
       </c>
       <c r="F303" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G303" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="H303" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="I303" t="s">
-        <v>1988</v>
+        <v>1860</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>1989</v>
+        <v>1861</v>
       </c>
       <c r="L303" t="s">
-        <v>1990</v>
+        <v>1862</v>
       </c>
       <c r="M303" t="s">
-        <v>1991</v>
+        <v>1863</v>
       </c>
       <c r="N303" t="s">
-        <v>1802</v>
+        <v>280</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D304" t="s">
-        <v>1992</v>
+        <v>1628</v>
       </c>
       <c r="E304" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F304" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G304" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H304" t="s">
-        <v>1797</v>
+        <v>1864</v>
       </c>
       <c r="I304" t="s">
-        <v>1993</v>
+        <v>1865</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>1994</v>
+        <v>1866</v>
       </c>
       <c r="L304" t="s">
-        <v>1995</v>
+        <v>1867</v>
       </c>
       <c r="M304" t="s">
-        <v>1996</v>
+        <v>1868</v>
       </c>
       <c r="N304" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D305" t="s">
-        <v>1997</v>
+        <v>1628</v>
       </c>
       <c r="E305" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F305" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G305" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H305" t="s">
-        <v>1797</v>
+        <v>1869</v>
       </c>
       <c r="I305" t="s">
-        <v>1998</v>
+        <v>1870</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>1999</v>
+        <v>1871</v>
       </c>
       <c r="L305" t="s">
-        <v>2000</v>
+        <v>1872</v>
       </c>
       <c r="M305" t="s">
-        <v>2001</v>
+        <v>1873</v>
       </c>
       <c r="N305" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>1792</v>
+        <v>244</v>
       </c>
       <c r="D306" t="s">
-        <v>2002</v>
+        <v>1874</v>
       </c>
       <c r="E306" t="s">
-        <v>1794</v>
+        <v>143</v>
       </c>
       <c r="F306" t="s">
-        <v>1795</v>
+        <v>1875</v>
       </c>
       <c r="G306" t="s">
-        <v>1796</v>
+        <v>145</v>
       </c>
       <c r="H306" t="s">
-        <v>1797</v>
+        <v>1876</v>
       </c>
       <c r="I306" t="s">
-        <v>2003</v>
+        <v>1877</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2004</v>
+        <v>1878</v>
       </c>
       <c r="L306" t="s">
-        <v>2005</v>
+        <v>1879</v>
       </c>
       <c r="M306" t="s">
-        <v>2006</v>
+        <v>1880</v>
       </c>
       <c r="N306" t="s">
-        <v>1802</v>
+        <v>251</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D307" t="s">
-        <v>2007</v>
+        <v>1874</v>
       </c>
       <c r="E307" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F307" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G307" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H307" t="s">
-        <v>2008</v>
+        <v>163</v>
       </c>
       <c r="I307" t="s">
-        <v>2009</v>
+        <v>1881</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2010</v>
+        <v>1882</v>
       </c>
       <c r="L307" t="s">
-        <v>2011</v>
+        <v>1883</v>
       </c>
       <c r="M307" t="s">
-        <v>2012</v>
+        <v>1884</v>
       </c>
       <c r="N307" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D308" t="s">
-        <v>2013</v>
+        <v>1874</v>
       </c>
       <c r="E308" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F308" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G308" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H308" t="s">
-        <v>2008</v>
+        <v>1885</v>
       </c>
       <c r="I308" t="s">
-        <v>2014</v>
+        <v>1886</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2015</v>
+        <v>1887</v>
       </c>
       <c r="L308" t="s">
-        <v>2016</v>
+        <v>1888</v>
       </c>
       <c r="M308" t="s">
-        <v>2017</v>
+        <v>1889</v>
       </c>
       <c r="N308" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D309" t="s">
-        <v>2018</v>
+        <v>1874</v>
       </c>
       <c r="E309" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F309" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G309" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H309" t="s">
-        <v>2008</v>
+        <v>1890</v>
       </c>
       <c r="I309" t="s">
-        <v>2019</v>
+        <v>1891</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2020</v>
+        <v>1892</v>
       </c>
       <c r="L309" t="s">
-        <v>2021</v>
+        <v>1893</v>
       </c>
       <c r="M309" t="s">
-        <v>2022</v>
+        <v>1894</v>
       </c>
       <c r="N309" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D310" t="s">
-        <v>2023</v>
+        <v>1896</v>
       </c>
       <c r="E310" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F310" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G310" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H310" t="s">
-        <v>2008</v>
+        <v>1900</v>
       </c>
       <c r="I310" t="s">
-        <v>2024</v>
+        <v>1901</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2025</v>
+        <v>1902</v>
       </c>
       <c r="L310" t="s">
-        <v>2026</v>
+        <v>1903</v>
       </c>
       <c r="M310" t="s">
-        <v>2027</v>
+        <v>1904</v>
       </c>
       <c r="N310" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D311" t="s">
-        <v>2028</v>
+        <v>1907</v>
       </c>
       <c r="E311" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F311" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G311" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H311" t="s">
-        <v>2008</v>
+        <v>1911</v>
       </c>
       <c r="I311" t="s">
-        <v>2029</v>
+        <v>1912</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2030</v>
+        <v>1913</v>
       </c>
       <c r="L311" t="s">
-        <v>2031</v>
+        <v>1914</v>
       </c>
       <c r="M311" t="s">
-        <v>2032</v>
+        <v>1915</v>
       </c>
       <c r="N311" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D312" t="s">
-        <v>2033</v>
+        <v>1917</v>
       </c>
       <c r="E312" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F312" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G312" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H312" t="s">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I312" t="s">
-        <v>2034</v>
+        <v>1919</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2035</v>
+        <v>1920</v>
       </c>
       <c r="L312" t="s">
-        <v>2036</v>
+        <v>1921</v>
       </c>
       <c r="M312" t="s">
-        <v>2037</v>
+        <v>1922</v>
       </c>
       <c r="N312" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D313" t="s">
-        <v>2038</v>
+        <v>1923</v>
       </c>
       <c r="E313" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F313" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G313" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H313" t="s">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I313" t="s">
-        <v>2039</v>
+        <v>1924</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2040</v>
+        <v>1925</v>
       </c>
       <c r="L313" t="s">
-        <v>2041</v>
+        <v>1926</v>
       </c>
       <c r="M313" t="s">
-        <v>2042</v>
+        <v>1927</v>
       </c>
       <c r="N313" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D314" t="s">
-        <v>2043</v>
+        <v>1928</v>
       </c>
       <c r="E314" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F314" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G314" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H314" t="s">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I314" t="s">
-        <v>2044</v>
+        <v>1929</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2045</v>
+        <v>1930</v>
       </c>
       <c r="L314" t="s">
-        <v>2046</v>
+        <v>1931</v>
       </c>
       <c r="M314" t="s">
-        <v>2047</v>
+        <v>1932</v>
       </c>
       <c r="N314" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D315" t="s">
-        <v>2048</v>
+        <v>1928</v>
       </c>
       <c r="E315" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F315" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G315" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H315" t="s">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I315" t="s">
-        <v>2049</v>
+        <v>1933</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2050</v>
+        <v>1934</v>
       </c>
       <c r="L315" t="s">
-        <v>2051</v>
+        <v>1935</v>
       </c>
       <c r="M315" t="s">
-        <v>2052</v>
+        <v>1936</v>
       </c>
       <c r="N315" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D316" t="s">
-        <v>2053</v>
+        <v>1937</v>
       </c>
       <c r="E316" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F316" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G316" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H316" t="s">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I316" t="s">
-        <v>2054</v>
+        <v>1938</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2055</v>
+        <v>1939</v>
       </c>
       <c r="L316" t="s">
-        <v>2056</v>
+        <v>1940</v>
       </c>
       <c r="M316" t="s">
-        <v>2057</v>
+        <v>1941</v>
       </c>
       <c r="N316" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D317" t="s">
-        <v>2058</v>
+        <v>1942</v>
       </c>
       <c r="E317" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F317" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G317" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H317" t="s">
-        <v>2008</v>
+        <v>1943</v>
       </c>
       <c r="I317" t="s">
-        <v>2059</v>
+        <v>1944</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2060</v>
+        <v>1945</v>
       </c>
       <c r="L317" t="s">
-        <v>2061</v>
+        <v>1946</v>
       </c>
       <c r="M317" t="s">
-        <v>2062</v>
+        <v>1947</v>
       </c>
       <c r="N317" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D318" t="s">
-        <v>2063</v>
+        <v>1942</v>
       </c>
       <c r="E318" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F318" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G318" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H318" t="s">
-        <v>2008</v>
+        <v>1948</v>
       </c>
       <c r="I318" t="s">
-        <v>2064</v>
+        <v>1949</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2065</v>
+        <v>1950</v>
       </c>
       <c r="L318" t="s">
-        <v>2066</v>
+        <v>1951</v>
       </c>
       <c r="M318" t="s">
-        <v>2067</v>
+        <v>1952</v>
       </c>
       <c r="N318" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D319" t="s">
-        <v>2068</v>
+        <v>1953</v>
       </c>
       <c r="E319" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F319" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G319" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H319" t="s">
-        <v>2008</v>
+        <v>1954</v>
       </c>
       <c r="I319" t="s">
-        <v>2069</v>
+        <v>1955</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2070</v>
+        <v>1956</v>
       </c>
       <c r="L319" t="s">
-        <v>2071</v>
+        <v>1957</v>
       </c>
       <c r="M319" t="s">
-        <v>2072</v>
+        <v>1958</v>
       </c>
       <c r="N319" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D320" t="s">
-        <v>2073</v>
+        <v>1953</v>
       </c>
       <c r="E320" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F320" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G320" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H320" t="s">
-        <v>2008</v>
+        <v>1959</v>
       </c>
       <c r="I320" t="s">
-        <v>2074</v>
+        <v>1960</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2075</v>
+        <v>1961</v>
       </c>
       <c r="L320" t="s">
-        <v>2076</v>
+        <v>1962</v>
       </c>
       <c r="M320" t="s">
-        <v>2077</v>
+        <v>1963</v>
       </c>
       <c r="N320" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D321" t="s">
-        <v>2078</v>
+        <v>1953</v>
       </c>
       <c r="E321" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F321" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G321" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H321" t="s">
-        <v>2008</v>
+        <v>1964</v>
       </c>
       <c r="I321" t="s">
-        <v>2079</v>
+        <v>1965</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2080</v>
+        <v>1966</v>
       </c>
       <c r="L321" t="s">
-        <v>2081</v>
+        <v>1967</v>
       </c>
       <c r="M321" t="s">
-        <v>2082</v>
+        <v>1968</v>
       </c>
       <c r="N321" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D322" t="s">
-        <v>2083</v>
+        <v>1953</v>
       </c>
       <c r="E322" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F322" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G322" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H322" t="s">
-        <v>2084</v>
+        <v>1969</v>
       </c>
       <c r="I322" t="s">
-        <v>2085</v>
+        <v>1970</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2086</v>
+        <v>1971</v>
       </c>
       <c r="L322" t="s">
-        <v>2087</v>
+        <v>1972</v>
       </c>
       <c r="M322" t="s">
-        <v>2088</v>
+        <v>1973</v>
       </c>
       <c r="N322" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D323" t="s">
-        <v>2089</v>
+        <v>1974</v>
       </c>
       <c r="E323" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F323" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G323" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H323" t="s">
-        <v>2084</v>
+        <v>1975</v>
       </c>
       <c r="I323" t="s">
-        <v>2090</v>
+        <v>1976</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2091</v>
+        <v>1977</v>
       </c>
       <c r="L323" t="s">
-        <v>2092</v>
+        <v>1978</v>
       </c>
       <c r="M323" t="s">
-        <v>2093</v>
+        <v>1979</v>
       </c>
       <c r="N323" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D324" t="s">
-        <v>2094</v>
+        <v>1953</v>
       </c>
       <c r="E324" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F324" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G324" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H324" t="s">
-        <v>2084</v>
+        <v>1980</v>
       </c>
       <c r="I324" t="s">
-        <v>2095</v>
+        <v>1981</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2096</v>
+        <v>1982</v>
       </c>
       <c r="L324" t="s">
-        <v>2097</v>
+        <v>1983</v>
       </c>
       <c r="M324" t="s">
-        <v>2098</v>
+        <v>1984</v>
       </c>
       <c r="N324" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D325" t="s">
-        <v>2099</v>
+        <v>1974</v>
       </c>
       <c r="E325" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F325" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G325" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H325" t="s">
-        <v>2084</v>
+        <v>1980</v>
       </c>
       <c r="I325" t="s">
-        <v>2100</v>
+        <v>1985</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2101</v>
+        <v>1986</v>
       </c>
       <c r="L325" t="s">
-        <v>2102</v>
+        <v>1987</v>
       </c>
       <c r="M325" t="s">
-        <v>2103</v>
+        <v>1988</v>
       </c>
       <c r="N325" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D326" t="s">
-        <v>2104</v>
+        <v>1953</v>
       </c>
       <c r="E326" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F326" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G326" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H326" t="s">
-        <v>2084</v>
+        <v>1989</v>
       </c>
       <c r="I326" t="s">
-        <v>2105</v>
+        <v>1990</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2106</v>
+        <v>1991</v>
       </c>
       <c r="L326" t="s">
-        <v>2107</v>
+        <v>1992</v>
       </c>
       <c r="M326" t="s">
-        <v>2108</v>
+        <v>1993</v>
       </c>
       <c r="N326" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D327" t="s">
-        <v>2109</v>
+        <v>1953</v>
       </c>
       <c r="E327" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F327" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G327" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H327" t="s">
-        <v>2084</v>
+        <v>1975</v>
       </c>
       <c r="I327" t="s">
-        <v>2110</v>
+        <v>1994</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2111</v>
+        <v>1995</v>
       </c>
       <c r="L327" t="s">
-        <v>2112</v>
+        <v>1996</v>
       </c>
       <c r="M327" t="s">
-        <v>2113</v>
+        <v>1997</v>
       </c>
       <c r="N327" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>108</v>
+        <v>1895</v>
       </c>
       <c r="D328" t="s">
-        <v>2114</v>
+        <v>1998</v>
       </c>
       <c r="E328" t="s">
-        <v>110</v>
+        <v>1897</v>
       </c>
       <c r="F328" t="s">
-        <v>1763</v>
+        <v>1898</v>
       </c>
       <c r="G328" t="s">
-        <v>112</v>
+        <v>1899</v>
       </c>
       <c r="H328" t="s">
-        <v>2084</v>
+        <v>1999</v>
       </c>
       <c r="I328" t="s">
-        <v>2115</v>
+        <v>2000</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2116</v>
+        <v>2001</v>
       </c>
       <c r="L328" t="s">
-        <v>2117</v>
+        <v>2002</v>
       </c>
       <c r="M328" t="s">
-        <v>2118</v>
+        <v>2003</v>
       </c>
       <c r="N328" t="s">
-        <v>118</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>108</v>
+        <v>1895</v>
       </c>
       <c r="D329" t="s">
-        <v>2119</v>
+        <v>1998</v>
       </c>
       <c r="E329" t="s">
-        <v>110</v>
+        <v>1897</v>
       </c>
       <c r="F329" t="s">
-        <v>1763</v>
+        <v>1898</v>
       </c>
       <c r="G329" t="s">
-        <v>112</v>
+        <v>1899</v>
       </c>
       <c r="H329" t="s">
-        <v>2084</v>
+        <v>2004</v>
       </c>
       <c r="I329" t="s">
-        <v>2120</v>
+        <v>2005</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2121</v>
+        <v>2006</v>
       </c>
       <c r="L329" t="s">
-        <v>2122</v>
+        <v>2007</v>
       </c>
       <c r="M329" t="s">
-        <v>2123</v>
+        <v>2008</v>
       </c>
       <c r="N329" t="s">
-        <v>118</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>108</v>
+        <v>1895</v>
       </c>
       <c r="D330" t="s">
-        <v>2124</v>
+        <v>1998</v>
       </c>
       <c r="E330" t="s">
-        <v>110</v>
+        <v>1897</v>
       </c>
       <c r="F330" t="s">
-        <v>1763</v>
+        <v>1898</v>
       </c>
       <c r="G330" t="s">
-        <v>112</v>
+        <v>1899</v>
       </c>
       <c r="H330" t="s">
-        <v>2084</v>
+        <v>2009</v>
       </c>
       <c r="I330" t="s">
-        <v>2125</v>
+        <v>2010</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2126</v>
+        <v>2011</v>
       </c>
       <c r="L330" t="s">
-        <v>2127</v>
+        <v>2012</v>
       </c>
       <c r="M330" t="s">
-        <v>2128</v>
+        <v>2013</v>
       </c>
       <c r="N330" t="s">
-        <v>118</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>108</v>
+        <v>1895</v>
       </c>
       <c r="D331" t="s">
-        <v>2129</v>
+        <v>1998</v>
       </c>
       <c r="E331" t="s">
-        <v>110</v>
+        <v>1897</v>
       </c>
       <c r="F331" t="s">
-        <v>1763</v>
+        <v>1898</v>
       </c>
       <c r="G331" t="s">
-        <v>112</v>
+        <v>1899</v>
       </c>
       <c r="H331" t="s">
-        <v>2084</v>
+        <v>1943</v>
       </c>
       <c r="I331" t="s">
-        <v>2130</v>
+        <v>2014</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2131</v>
+        <v>2015</v>
       </c>
       <c r="L331" t="s">
-        <v>2132</v>
+        <v>2016</v>
       </c>
       <c r="M331" t="s">
-        <v>2133</v>
+        <v>2017</v>
       </c>
       <c r="N331" t="s">
-        <v>118</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D332" t="s">
-        <v>2134</v>
+        <v>2018</v>
       </c>
       <c r="E332" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F332" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G332" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H332" t="s">
-        <v>2135</v>
+        <v>2004</v>
       </c>
       <c r="I332" t="s">
-        <v>2136</v>
+        <v>2019</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2137</v>
+        <v>2020</v>
       </c>
       <c r="L332" t="s">
-        <v>2138</v>
+        <v>2021</v>
       </c>
       <c r="M332" t="s">
-        <v>2139</v>
+        <v>2022</v>
       </c>
       <c r="N332" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D333" t="s">
-        <v>2140</v>
+        <v>2018</v>
       </c>
       <c r="E333" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F333" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G333" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H333" t="s">
-        <v>2135</v>
+        <v>2023</v>
       </c>
       <c r="I333" t="s">
-        <v>2141</v>
+        <v>2024</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2142</v>
+        <v>2025</v>
       </c>
       <c r="L333" t="s">
-        <v>2143</v>
+        <v>2026</v>
       </c>
       <c r="M333" t="s">
-        <v>2144</v>
+        <v>2027</v>
       </c>
       <c r="N333" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D334" t="s">
-        <v>2145</v>
+        <v>1998</v>
       </c>
       <c r="E334" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F334" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G334" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H334" t="s">
-        <v>2135</v>
+        <v>1948</v>
       </c>
       <c r="I334" t="s">
-        <v>2146</v>
+        <v>2028</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2147</v>
+        <v>2029</v>
       </c>
       <c r="L334" t="s">
-        <v>2148</v>
+        <v>2030</v>
       </c>
       <c r="M334" t="s">
-        <v>2149</v>
+        <v>2031</v>
       </c>
       <c r="N334" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D335" t="s">
-        <v>2150</v>
+        <v>2018</v>
       </c>
       <c r="E335" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F335" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G335" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H335" t="s">
-        <v>2135</v>
+        <v>2032</v>
       </c>
       <c r="I335" t="s">
-        <v>2151</v>
+        <v>2033</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2152</v>
+        <v>2034</v>
       </c>
       <c r="L335" t="s">
-        <v>2153</v>
+        <v>2035</v>
       </c>
       <c r="M335" t="s">
-        <v>2154</v>
+        <v>2036</v>
       </c>
       <c r="N335" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D336" t="s">
-        <v>2155</v>
+        <v>1998</v>
       </c>
       <c r="E336" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F336" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G336" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H336" t="s">
-        <v>2135</v>
+        <v>2037</v>
       </c>
       <c r="I336" t="s">
-        <v>2156</v>
+        <v>2038</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2157</v>
+        <v>2039</v>
       </c>
       <c r="L336" t="s">
-        <v>2158</v>
+        <v>2040</v>
       </c>
       <c r="M336" t="s">
-        <v>2159</v>
+        <v>2041</v>
       </c>
       <c r="N336" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D337" t="s">
-        <v>2160</v>
+        <v>1998</v>
       </c>
       <c r="E337" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F337" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G337" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H337" t="s">
-        <v>2135</v>
+        <v>2023</v>
       </c>
       <c r="I337" t="s">
-        <v>2161</v>
+        <v>2042</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2162</v>
+        <v>2043</v>
       </c>
       <c r="L337" t="s">
-        <v>2163</v>
+        <v>2044</v>
       </c>
       <c r="M337" t="s">
-        <v>2164</v>
+        <v>2045</v>
       </c>
       <c r="N337" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>1504</v>
+        <v>1906</v>
       </c>
       <c r="D338" t="s">
-        <v>2165</v>
+        <v>2046</v>
       </c>
       <c r="E338" t="s">
-        <v>1506</v>
+        <v>1908</v>
       </c>
       <c r="F338" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G338" t="s">
-        <v>1508</v>
+        <v>1910</v>
       </c>
       <c r="H338" t="s">
-        <v>2135</v>
+        <v>1980</v>
       </c>
       <c r="I338" t="s">
-        <v>2166</v>
+        <v>2047</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2167</v>
+        <v>2048</v>
       </c>
       <c r="L338" t="s">
-        <v>2168</v>
+        <v>2049</v>
       </c>
       <c r="M338" t="s">
-        <v>2169</v>
+        <v>2050</v>
       </c>
       <c r="N338" t="s">
-        <v>1514</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>1504</v>
+        <v>1895</v>
       </c>
       <c r="D339" t="s">
-        <v>2170</v>
+        <v>2051</v>
       </c>
       <c r="E339" t="s">
-        <v>1506</v>
+        <v>1897</v>
       </c>
       <c r="F339" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G339" t="s">
-        <v>1508</v>
+        <v>1899</v>
       </c>
       <c r="H339" t="s">
-        <v>2135</v>
+        <v>2023</v>
       </c>
       <c r="I339" t="s">
-        <v>2171</v>
+        <v>2052</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2172</v>
+        <v>2053</v>
       </c>
       <c r="L339" t="s">
-        <v>2173</v>
+        <v>2054</v>
       </c>
       <c r="M339" t="s">
-        <v>2174</v>
+        <v>2055</v>
       </c>
       <c r="N339" t="s">
-        <v>1514</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>1504</v>
+        <v>1906</v>
       </c>
       <c r="D340" t="s">
-        <v>2175</v>
+        <v>2046</v>
       </c>
       <c r="E340" t="s">
-        <v>1506</v>
+        <v>1908</v>
       </c>
       <c r="F340" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G340" t="s">
-        <v>1508</v>
+        <v>1910</v>
       </c>
       <c r="H340" t="s">
-        <v>2135</v>
+        <v>1975</v>
       </c>
       <c r="I340" t="s">
-        <v>2176</v>
+        <v>2056</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2177</v>
+        <v>2057</v>
       </c>
       <c r="L340" t="s">
-        <v>2178</v>
+        <v>2058</v>
       </c>
       <c r="M340" t="s">
-        <v>2179</v>
+        <v>2059</v>
       </c>
       <c r="N340" t="s">
-        <v>1514</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>1504</v>
+        <v>1906</v>
       </c>
       <c r="D341" t="s">
-        <v>2180</v>
+        <v>2046</v>
       </c>
       <c r="E341" t="s">
-        <v>1506</v>
+        <v>1908</v>
       </c>
       <c r="F341" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G341" t="s">
-        <v>1508</v>
+        <v>1910</v>
       </c>
       <c r="H341" t="s">
-        <v>2135</v>
+        <v>1964</v>
       </c>
       <c r="I341" t="s">
-        <v>2181</v>
+        <v>2060</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2182</v>
+        <v>2061</v>
       </c>
       <c r="L341" t="s">
-        <v>2183</v>
+        <v>2062</v>
       </c>
       <c r="M341" t="s">
-        <v>2184</v>
+        <v>2063</v>
       </c>
       <c r="N341" t="s">
-        <v>1514</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>142</v>
+        <v>1895</v>
       </c>
       <c r="D342" t="s">
-        <v>2185</v>
+        <v>2051</v>
       </c>
       <c r="E342" t="s">
-        <v>144</v>
+        <v>1897</v>
       </c>
       <c r="F342" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G342" t="s">
-        <v>146</v>
+        <v>1899</v>
       </c>
       <c r="H342" t="s">
-        <v>2186</v>
+        <v>2004</v>
       </c>
       <c r="I342" t="s">
-        <v>2187</v>
+        <v>2064</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2188</v>
+        <v>2065</v>
       </c>
       <c r="L342" t="s">
-        <v>2189</v>
+        <v>2066</v>
       </c>
       <c r="M342" t="s">
-        <v>2190</v>
+        <v>2067</v>
       </c>
       <c r="N342" t="s">
-        <v>152</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>142</v>
+        <v>1895</v>
       </c>
       <c r="D343" t="s">
-        <v>2191</v>
+        <v>2051</v>
       </c>
       <c r="E343" t="s">
-        <v>144</v>
+        <v>1897</v>
       </c>
       <c r="F343" t="s">
-        <v>1507</v>
+        <v>1898</v>
       </c>
       <c r="G343" t="s">
-        <v>146</v>
+        <v>1899</v>
       </c>
       <c r="H343" t="s">
-        <v>2186</v>
+        <v>1948</v>
       </c>
       <c r="I343" t="s">
-        <v>2192</v>
+        <v>2068</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2193</v>
+        <v>2069</v>
       </c>
       <c r="L343" t="s">
-        <v>2194</v>
+        <v>2070</v>
       </c>
       <c r="M343" t="s">
-        <v>2195</v>
+        <v>2071</v>
       </c>
       <c r="N343" t="s">
-        <v>152</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D344" t="s">
-        <v>2196</v>
+        <v>2072</v>
       </c>
       <c r="E344" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F344" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G344" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H344" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I344" t="s">
-        <v>2197</v>
+        <v>2073</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2198</v>
+        <v>2074</v>
       </c>
       <c r="L344" t="s">
-        <v>2199</v>
+        <v>2075</v>
       </c>
       <c r="M344" t="s">
-        <v>2200</v>
+        <v>2076</v>
       </c>
       <c r="N344" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D345" t="s">
-        <v>2201</v>
+        <v>2077</v>
       </c>
       <c r="E345" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F345" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G345" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H345" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I345" t="s">
-        <v>2202</v>
+        <v>2078</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2203</v>
+        <v>2079</v>
       </c>
       <c r="L345" t="s">
-        <v>2204</v>
+        <v>2080</v>
       </c>
       <c r="M345" t="s">
-        <v>2205</v>
+        <v>2081</v>
       </c>
       <c r="N345" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D346" t="s">
-        <v>2206</v>
+        <v>2082</v>
       </c>
       <c r="E346" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F346" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G346" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H346" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I346" t="s">
-        <v>2207</v>
+        <v>2083</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2208</v>
+        <v>2084</v>
       </c>
       <c r="L346" t="s">
-        <v>2209</v>
+        <v>2085</v>
       </c>
       <c r="M346" t="s">
-        <v>2210</v>
+        <v>2086</v>
       </c>
       <c r="N346" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D347" t="s">
-        <v>2211</v>
+        <v>2087</v>
       </c>
       <c r="E347" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F347" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G347" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H347" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I347" t="s">
-        <v>2212</v>
+        <v>2088</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2213</v>
+        <v>2089</v>
       </c>
       <c r="L347" t="s">
-        <v>2214</v>
+        <v>2090</v>
       </c>
       <c r="M347" t="s">
-        <v>2215</v>
+        <v>2091</v>
       </c>
       <c r="N347" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D348" t="s">
-        <v>2216</v>
+        <v>2092</v>
       </c>
       <c r="E348" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F348" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G348" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H348" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I348" t="s">
-        <v>2217</v>
+        <v>2093</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2218</v>
+        <v>2094</v>
       </c>
       <c r="L348" t="s">
-        <v>2219</v>
+        <v>2095</v>
       </c>
       <c r="M348" t="s">
-        <v>2220</v>
+        <v>2096</v>
       </c>
       <c r="N348" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D349" t="s">
-        <v>2221</v>
+        <v>2097</v>
       </c>
       <c r="E349" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F349" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G349" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H349" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I349" t="s">
-        <v>2222</v>
+        <v>2098</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>2223</v>
+        <v>2099</v>
       </c>
       <c r="L349" t="s">
-        <v>2224</v>
+        <v>2100</v>
       </c>
       <c r="M349" t="s">
-        <v>2225</v>
+        <v>2101</v>
       </c>
       <c r="N349" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D350" t="s">
-        <v>2226</v>
+        <v>2102</v>
       </c>
       <c r="E350" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F350" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G350" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H350" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I350" t="s">
-        <v>2227</v>
+        <v>2103</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>2228</v>
+        <v>2104</v>
       </c>
       <c r="L350" t="s">
-        <v>2229</v>
+        <v>2105</v>
       </c>
       <c r="M350" t="s">
-        <v>2230</v>
+        <v>2106</v>
       </c>
       <c r="N350" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D351" t="s">
-        <v>2231</v>
+        <v>2107</v>
       </c>
       <c r="E351" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F351" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G351" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H351" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I351" t="s">
-        <v>2232</v>
+        <v>2108</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>2233</v>
+        <v>2109</v>
       </c>
       <c r="L351" t="s">
-        <v>2234</v>
+        <v>2110</v>
       </c>
       <c r="M351" t="s">
-        <v>2235</v>
+        <v>2111</v>
       </c>
       <c r="N351" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D352" t="s">
-        <v>2236</v>
+        <v>2112</v>
       </c>
       <c r="E352" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F352" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G352" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H352" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I352" t="s">
-        <v>2237</v>
+        <v>2113</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>2238</v>
+        <v>2114</v>
       </c>
       <c r="L352" t="s">
-        <v>2239</v>
+        <v>2115</v>
       </c>
       <c r="M352" t="s">
-        <v>2240</v>
+        <v>2116</v>
       </c>
       <c r="N352" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D353" t="s">
-        <v>2241</v>
+        <v>2117</v>
       </c>
       <c r="E353" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F353" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G353" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H353" t="s">
-        <v>2186</v>
+        <v>1911</v>
       </c>
       <c r="I353" t="s">
-        <v>2242</v>
+        <v>2118</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>2243</v>
+        <v>2119</v>
       </c>
       <c r="L353" t="s">
-        <v>2244</v>
+        <v>2120</v>
       </c>
       <c r="M353" t="s">
-        <v>2245</v>
+        <v>2121</v>
       </c>
       <c r="N353" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D354" t="s">
-        <v>2246</v>
+        <v>2122</v>
       </c>
       <c r="E354" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F354" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G354" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H354" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I354" t="s">
-        <v>2247</v>
+        <v>2124</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>2248</v>
+        <v>2125</v>
       </c>
       <c r="L354" t="s">
-        <v>2249</v>
+        <v>2126</v>
       </c>
       <c r="M354" t="s">
-        <v>2250</v>
+        <v>2127</v>
       </c>
       <c r="N354" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D355" t="s">
-        <v>2251</v>
+        <v>2128</v>
       </c>
       <c r="E355" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F355" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G355" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H355" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I355" t="s">
-        <v>2252</v>
+        <v>2129</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>2253</v>
+        <v>2130</v>
       </c>
       <c r="L355" t="s">
-        <v>2254</v>
+        <v>2131</v>
       </c>
       <c r="M355" t="s">
-        <v>2255</v>
+        <v>2132</v>
       </c>
       <c r="N355" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D356" t="s">
-        <v>2256</v>
+        <v>2133</v>
       </c>
       <c r="E356" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F356" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G356" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H356" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I356" t="s">
-        <v>2257</v>
+        <v>2134</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>2258</v>
+        <v>2135</v>
       </c>
       <c r="L356" t="s">
-        <v>2259</v>
+        <v>2136</v>
       </c>
       <c r="M356" t="s">
-        <v>2260</v>
+        <v>2137</v>
       </c>
       <c r="N356" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D357" t="s">
-        <v>2261</v>
+        <v>2138</v>
       </c>
       <c r="E357" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F357" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G357" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H357" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I357" t="s">
-        <v>2262</v>
+        <v>2139</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>2263</v>
+        <v>2140</v>
       </c>
       <c r="L357" t="s">
-        <v>2264</v>
+        <v>2141</v>
       </c>
       <c r="M357" t="s">
-        <v>2265</v>
+        <v>2142</v>
       </c>
       <c r="N357" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D358" t="s">
-        <v>2266</v>
+        <v>2143</v>
       </c>
       <c r="E358" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F358" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G358" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H358" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I358" t="s">
-        <v>2267</v>
+        <v>2144</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>2268</v>
+        <v>2145</v>
       </c>
       <c r="L358" t="s">
-        <v>2269</v>
+        <v>2146</v>
       </c>
       <c r="M358" t="s">
-        <v>2270</v>
+        <v>2147</v>
       </c>
       <c r="N358" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D359" t="s">
-        <v>2271</v>
+        <v>2148</v>
       </c>
       <c r="E359" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F359" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G359" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H359" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I359" t="s">
-        <v>2272</v>
+        <v>2149</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2273</v>
+        <v>2150</v>
       </c>
       <c r="L359" t="s">
-        <v>2274</v>
+        <v>2151</v>
       </c>
       <c r="M359" t="s">
-        <v>2275</v>
+        <v>2152</v>
       </c>
       <c r="N359" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D360" t="s">
-        <v>2276</v>
+        <v>2153</v>
       </c>
       <c r="E360" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F360" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G360" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H360" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I360" t="s">
-        <v>2277</v>
+        <v>2154</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2278</v>
+        <v>2155</v>
       </c>
       <c r="L360" t="s">
-        <v>2279</v>
+        <v>2156</v>
       </c>
       <c r="M360" t="s">
-        <v>2280</v>
+        <v>2157</v>
       </c>
       <c r="N360" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D361" t="s">
-        <v>2281</v>
+        <v>2158</v>
       </c>
       <c r="E361" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F361" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G361" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H361" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I361" t="s">
-        <v>2282</v>
+        <v>2159</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2283</v>
+        <v>2160</v>
       </c>
       <c r="L361" t="s">
-        <v>2284</v>
+        <v>2161</v>
       </c>
       <c r="M361" t="s">
-        <v>2285</v>
+        <v>2162</v>
       </c>
       <c r="N361" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D362" t="s">
-        <v>2286</v>
+        <v>2163</v>
       </c>
       <c r="E362" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F362" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G362" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H362" t="s">
-        <v>2287</v>
+        <v>2123</v>
       </c>
       <c r="I362" t="s">
-        <v>2288</v>
+        <v>2164</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2289</v>
+        <v>2165</v>
       </c>
       <c r="L362" t="s">
-        <v>2290</v>
+        <v>2166</v>
       </c>
       <c r="M362" t="s">
-        <v>2291</v>
+        <v>2167</v>
       </c>
       <c r="N362" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D363" t="s">
-        <v>2292</v>
+        <v>2168</v>
       </c>
       <c r="E363" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F363" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G363" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H363" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I363" t="s">
-        <v>2293</v>
+        <v>2169</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2294</v>
+        <v>2170</v>
       </c>
       <c r="L363" t="s">
-        <v>2295</v>
+        <v>2171</v>
       </c>
       <c r="M363" t="s">
-        <v>2296</v>
+        <v>2172</v>
       </c>
       <c r="N363" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>1783</v>
+        <v>1541</v>
       </c>
       <c r="D364" t="s">
-        <v>2297</v>
+        <v>2173</v>
       </c>
       <c r="E364" t="s">
-        <v>89</v>
+        <v>1543</v>
       </c>
       <c r="F364" t="s">
-        <v>1785</v>
+        <v>1544</v>
       </c>
       <c r="G364" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="H364" t="s">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="I364" t="s">
-        <v>2298</v>
+        <v>2174</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2299</v>
+        <v>2175</v>
       </c>
       <c r="L364" t="s">
-        <v>2300</v>
+        <v>2176</v>
       </c>
       <c r="M364" t="s">
-        <v>2301</v>
+        <v>2177</v>
       </c>
       <c r="N364" t="s">
-        <v>1791</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D365" t="s">
-        <v>2302</v>
+        <v>2178</v>
       </c>
       <c r="E365" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F365" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G365" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H365" t="s">
-        <v>1565</v>
+        <v>2123</v>
       </c>
       <c r="I365" t="s">
-        <v>2303</v>
+        <v>2179</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2304</v>
+        <v>2180</v>
       </c>
       <c r="L365" t="s">
-        <v>2305</v>
+        <v>2181</v>
       </c>
       <c r="M365" t="s">
-        <v>2306</v>
+        <v>2182</v>
       </c>
       <c r="N365" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D366" t="s">
-        <v>2302</v>
+        <v>2183</v>
       </c>
       <c r="E366" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F366" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G366" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H366" t="s">
-        <v>1752</v>
+        <v>2123</v>
       </c>
       <c r="I366" t="s">
-        <v>2307</v>
+        <v>2184</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2308</v>
+        <v>2185</v>
       </c>
       <c r="L366" t="s">
-        <v>2309</v>
+        <v>2186</v>
       </c>
       <c r="M366" t="s">
-        <v>2310</v>
+        <v>2187</v>
       </c>
       <c r="N366" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>1792</v>
+        <v>1541</v>
       </c>
       <c r="D367" t="s">
-        <v>2311</v>
+        <v>2188</v>
       </c>
       <c r="E367" t="s">
-        <v>1794</v>
+        <v>1543</v>
       </c>
       <c r="F367" t="s">
-        <v>1795</v>
+        <v>1544</v>
       </c>
       <c r="G367" t="s">
-        <v>1796</v>
+        <v>1545</v>
       </c>
       <c r="H367" t="s">
-        <v>1865</v>
+        <v>2123</v>
       </c>
       <c r="I367" t="s">
-        <v>2312</v>
+        <v>2189</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2313</v>
+        <v>2190</v>
       </c>
       <c r="L367" t="s">
-        <v>2314</v>
+        <v>2191</v>
       </c>
       <c r="M367" t="s">
-        <v>2315</v>
+        <v>2192</v>
       </c>
       <c r="N367" t="s">
-        <v>1802</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D368" t="s">
-        <v>2302</v>
+        <v>2193</v>
       </c>
       <c r="E368" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F368" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G368" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H368" t="s">
-        <v>1447</v>
+        <v>2123</v>
       </c>
       <c r="I368" t="s">
-        <v>2316</v>
+        <v>2194</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2317</v>
+        <v>2195</v>
       </c>
       <c r="L368" t="s">
-        <v>2318</v>
+        <v>2196</v>
       </c>
       <c r="M368" t="s">
-        <v>2319</v>
+        <v>2197</v>
       </c>
       <c r="N368" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D369" t="s">
-        <v>2302</v>
+        <v>2198</v>
       </c>
       <c r="E369" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F369" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G369" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H369" t="s">
-        <v>1594</v>
+        <v>2199</v>
       </c>
       <c r="I369" t="s">
-        <v>2320</v>
+        <v>2200</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2321</v>
+        <v>2201</v>
       </c>
       <c r="L369" t="s">
-        <v>2322</v>
+        <v>2202</v>
       </c>
       <c r="M369" t="s">
-        <v>2323</v>
+        <v>2203</v>
       </c>
       <c r="N369" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D370" t="s">
-        <v>2324</v>
+        <v>2204</v>
       </c>
       <c r="E370" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F370" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G370" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H370" t="s">
-        <v>1737</v>
+        <v>2199</v>
       </c>
       <c r="I370" t="s">
-        <v>2325</v>
+        <v>2205</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2326</v>
+        <v>2206</v>
       </c>
       <c r="L370" t="s">
-        <v>2327</v>
+        <v>2207</v>
       </c>
       <c r="M370" t="s">
-        <v>2328</v>
+        <v>2208</v>
       </c>
       <c r="N370" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>1792</v>
+        <v>244</v>
       </c>
       <c r="D371" t="s">
-        <v>2311</v>
+        <v>2209</v>
       </c>
       <c r="E371" t="s">
-        <v>1794</v>
+        <v>143</v>
       </c>
       <c r="F371" t="s">
-        <v>1795</v>
+        <v>1875</v>
       </c>
       <c r="G371" t="s">
-        <v>1796</v>
+        <v>145</v>
       </c>
       <c r="H371" t="s">
-        <v>1849</v>
+        <v>2199</v>
       </c>
       <c r="I371" t="s">
-        <v>2329</v>
+        <v>2210</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2330</v>
+        <v>2211</v>
       </c>
       <c r="L371" t="s">
-        <v>2331</v>
+        <v>2212</v>
       </c>
       <c r="M371" t="s">
-        <v>2332</v>
+        <v>2213</v>
       </c>
       <c r="N371" t="s">
-        <v>1802</v>
+        <v>251</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D372" t="s">
-        <v>2302</v>
+        <v>2214</v>
       </c>
       <c r="E372" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F372" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G372" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H372" t="s">
-        <v>1545</v>
+        <v>2199</v>
       </c>
       <c r="I372" t="s">
-        <v>2333</v>
+        <v>2215</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2334</v>
+        <v>2216</v>
       </c>
       <c r="L372" t="s">
-        <v>2335</v>
+        <v>2217</v>
       </c>
       <c r="M372" t="s">
-        <v>2336</v>
+        <v>2218</v>
       </c>
       <c r="N372" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D373" t="s">
-        <v>2302</v>
+        <v>2219</v>
       </c>
       <c r="E373" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F373" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G373" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H373" t="s">
-        <v>1495</v>
+        <v>2199</v>
       </c>
       <c r="I373" t="s">
-        <v>2337</v>
+        <v>2220</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2338</v>
+        <v>2221</v>
       </c>
       <c r="L373" t="s">
-        <v>2339</v>
+        <v>2222</v>
       </c>
       <c r="M373" t="s">
-        <v>2340</v>
+        <v>2223</v>
       </c>
       <c r="N373" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D374" t="s">
-        <v>2324</v>
+        <v>2224</v>
       </c>
       <c r="E374" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F374" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G374" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H374" t="s">
-        <v>1532</v>
+        <v>2199</v>
       </c>
       <c r="I374" t="s">
-        <v>2341</v>
+        <v>2225</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2342</v>
+        <v>2226</v>
       </c>
       <c r="L374" t="s">
-        <v>2343</v>
+        <v>2227</v>
       </c>
       <c r="M374" t="s">
-        <v>2344</v>
+        <v>2228</v>
       </c>
       <c r="N374" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D375" t="s">
-        <v>2324</v>
+        <v>2229</v>
       </c>
       <c r="E375" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F375" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G375" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H375" t="s">
-        <v>1654</v>
+        <v>2199</v>
       </c>
       <c r="I375" t="s">
-        <v>2345</v>
+        <v>2230</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2346</v>
+        <v>2231</v>
       </c>
       <c r="L375" t="s">
-        <v>2347</v>
+        <v>2232</v>
       </c>
       <c r="M375" t="s">
-        <v>2348</v>
+        <v>2233</v>
       </c>
       <c r="N375" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>1792</v>
+        <v>244</v>
       </c>
       <c r="D376" t="s">
-        <v>2349</v>
+        <v>2234</v>
       </c>
       <c r="E376" t="s">
-        <v>1794</v>
+        <v>143</v>
       </c>
       <c r="F376" t="s">
-        <v>1795</v>
+        <v>1875</v>
       </c>
       <c r="G376" t="s">
-        <v>1796</v>
+        <v>145</v>
       </c>
       <c r="H376" t="s">
-        <v>1860</v>
+        <v>2199</v>
       </c>
       <c r="I376" t="s">
-        <v>2350</v>
+        <v>2235</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2351</v>
+        <v>2236</v>
       </c>
       <c r="L376" t="s">
-        <v>2352</v>
+        <v>2237</v>
       </c>
       <c r="M376" t="s">
-        <v>2353</v>
+        <v>2238</v>
       </c>
       <c r="N376" t="s">
-        <v>1802</v>
+        <v>251</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D377" t="s">
-        <v>2302</v>
+        <v>2239</v>
       </c>
       <c r="E377" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F377" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G377" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H377" t="s">
-        <v>1555</v>
+        <v>2199</v>
       </c>
       <c r="I377" t="s">
-        <v>2354</v>
+        <v>2240</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2355</v>
+        <v>2241</v>
       </c>
       <c r="L377" t="s">
-        <v>2356</v>
+        <v>2242</v>
       </c>
       <c r="M377" t="s">
-        <v>2357</v>
+        <v>2243</v>
       </c>
       <c r="N377" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>1426</v>
+        <v>244</v>
       </c>
       <c r="D378" t="s">
-        <v>2302</v>
+        <v>2244</v>
       </c>
       <c r="E378" t="s">
-        <v>1428</v>
+        <v>143</v>
       </c>
       <c r="F378" t="s">
-        <v>1429</v>
+        <v>1875</v>
       </c>
       <c r="G378" t="s">
-        <v>1430</v>
+        <v>145</v>
       </c>
       <c r="H378" t="s">
-        <v>1452</v>
+        <v>2199</v>
       </c>
       <c r="I378" t="s">
-        <v>2358</v>
+        <v>2245</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2359</v>
+        <v>2246</v>
       </c>
       <c r="L378" t="s">
-        <v>2360</v>
+        <v>2247</v>
       </c>
       <c r="M378" t="s">
-        <v>2361</v>
+        <v>2248</v>
       </c>
       <c r="N378" t="s">
-        <v>1436</v>
+        <v>251</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D379" t="s">
-        <v>2302</v>
+        <v>2249</v>
       </c>
       <c r="E379" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F379" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G379" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H379" t="s">
-        <v>1521</v>
+        <v>2250</v>
       </c>
       <c r="I379" t="s">
-        <v>2362</v>
+        <v>2251</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2363</v>
+        <v>2252</v>
       </c>
       <c r="L379" t="s">
-        <v>2364</v>
+        <v>2253</v>
       </c>
       <c r="M379" t="s">
-        <v>2365</v>
+        <v>2254</v>
       </c>
       <c r="N379" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D380" t="s">
-        <v>2324</v>
+        <v>2255</v>
       </c>
       <c r="E380" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F380" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G380" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H380" t="s">
-        <v>1565</v>
+        <v>2250</v>
       </c>
       <c r="I380" t="s">
-        <v>2366</v>
+        <v>2256</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2367</v>
+        <v>2257</v>
       </c>
       <c r="L380" t="s">
-        <v>2368</v>
+        <v>2258</v>
       </c>
       <c r="M380" t="s">
-        <v>2369</v>
+        <v>2259</v>
       </c>
       <c r="N380" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D381" t="s">
-        <v>2302</v>
+        <v>2260</v>
       </c>
       <c r="E381" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F381" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G381" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H381" t="s">
-        <v>1532</v>
+        <v>2250</v>
       </c>
       <c r="I381" t="s">
-        <v>2370</v>
+        <v>2261</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2371</v>
+        <v>2262</v>
       </c>
       <c r="L381" t="s">
-        <v>2372</v>
+        <v>2263</v>
       </c>
       <c r="M381" t="s">
-        <v>2373</v>
+        <v>2264</v>
       </c>
       <c r="N381" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D382" t="s">
-        <v>2302</v>
+        <v>2265</v>
       </c>
       <c r="E382" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F382" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G382" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H382" t="s">
-        <v>1589</v>
+        <v>2250</v>
       </c>
       <c r="I382" t="s">
-        <v>2374</v>
+        <v>2266</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2375</v>
+        <v>2267</v>
       </c>
       <c r="L382" t="s">
-        <v>2376</v>
+        <v>2268</v>
       </c>
       <c r="M382" t="s">
-        <v>2377</v>
+        <v>2269</v>
       </c>
       <c r="N382" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D383" t="s">
-        <v>2302</v>
+        <v>2270</v>
       </c>
       <c r="E383" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F383" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G383" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H383" t="s">
-        <v>1654</v>
+        <v>2250</v>
       </c>
       <c r="I383" t="s">
-        <v>2378</v>
+        <v>2271</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2379</v>
+        <v>2272</v>
       </c>
       <c r="L383" t="s">
-        <v>2380</v>
+        <v>2273</v>
       </c>
       <c r="M383" t="s">
-        <v>2381</v>
+        <v>2274</v>
       </c>
       <c r="N383" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D384" t="s">
-        <v>2302</v>
+        <v>2275</v>
       </c>
       <c r="E384" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F384" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G384" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H384" t="s">
-        <v>1679</v>
+        <v>2250</v>
       </c>
       <c r="I384" t="s">
-        <v>2382</v>
+        <v>2276</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2383</v>
+        <v>2277</v>
       </c>
       <c r="L384" t="s">
-        <v>2384</v>
+        <v>2278</v>
       </c>
       <c r="M384" t="s">
-        <v>2385</v>
+        <v>2279</v>
       </c>
       <c r="N384" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>1792</v>
+        <v>1619</v>
       </c>
       <c r="D385" t="s">
-        <v>2349</v>
+        <v>2280</v>
       </c>
       <c r="E385" t="s">
-        <v>1794</v>
+        <v>102</v>
       </c>
       <c r="F385" t="s">
-        <v>1795</v>
+        <v>1621</v>
       </c>
       <c r="G385" t="s">
-        <v>1796</v>
+        <v>103</v>
       </c>
       <c r="H385" t="s">
-        <v>1865</v>
+        <v>2250</v>
       </c>
       <c r="I385" t="s">
-        <v>2386</v>
+        <v>2281</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2387</v>
+        <v>2282</v>
       </c>
       <c r="L385" t="s">
-        <v>2388</v>
+        <v>2283</v>
       </c>
       <c r="M385" t="s">
-        <v>2389</v>
+        <v>2284</v>
       </c>
       <c r="N385" t="s">
-        <v>1802</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D386" t="s">
-        <v>2324</v>
+        <v>2285</v>
       </c>
       <c r="E386" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F386" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G386" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H386" t="s">
-        <v>1579</v>
+        <v>2250</v>
       </c>
       <c r="I386" t="s">
-        <v>2390</v>
+        <v>2286</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2391</v>
+        <v>2287</v>
       </c>
       <c r="L386" t="s">
-        <v>2392</v>
+        <v>2288</v>
       </c>
       <c r="M386" t="s">
-        <v>2393</v>
+        <v>2289</v>
       </c>
       <c r="N386" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D387" t="s">
-        <v>2324</v>
+        <v>2290</v>
       </c>
       <c r="E387" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F387" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G387" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H387" t="s">
-        <v>1545</v>
+        <v>2250</v>
       </c>
       <c r="I387" t="s">
-        <v>2394</v>
+        <v>2291</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2395</v>
+        <v>2292</v>
       </c>
       <c r="L387" t="s">
-        <v>2396</v>
+        <v>2293</v>
       </c>
       <c r="M387" t="s">
-        <v>2397</v>
+        <v>2294</v>
       </c>
       <c r="N387" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>1426</v>
+        <v>1619</v>
       </c>
       <c r="D388" t="s">
-        <v>2324</v>
+        <v>2295</v>
       </c>
       <c r="E388" t="s">
-        <v>1428</v>
+        <v>102</v>
       </c>
       <c r="F388" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G388" t="s">
-        <v>1430</v>
+        <v>103</v>
       </c>
       <c r="H388" t="s">
-        <v>1742</v>
+        <v>2250</v>
       </c>
       <c r="I388" t="s">
-        <v>2398</v>
+        <v>2296</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2399</v>
+        <v>2297</v>
       </c>
       <c r="L388" t="s">
-        <v>2400</v>
+        <v>2298</v>
       </c>
       <c r="M388" t="s">
-        <v>2401</v>
+        <v>2299</v>
       </c>
       <c r="N388" t="s">
-        <v>1436</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D389" t="s">
-        <v>2324</v>
+        <v>2300</v>
       </c>
       <c r="E389" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F389" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G389" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H389" t="s">
-        <v>1468</v>
+        <v>2301</v>
       </c>
       <c r="I389" t="s">
-        <v>2402</v>
+        <v>2302</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2403</v>
+        <v>2303</v>
       </c>
       <c r="L389" t="s">
-        <v>2404</v>
+        <v>2304</v>
       </c>
       <c r="M389" t="s">
-        <v>2405</v>
+        <v>2305</v>
       </c>
       <c r="N389" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D390" t="s">
-        <v>2324</v>
+        <v>2306</v>
       </c>
       <c r="E390" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F390" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G390" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H390" t="s">
-        <v>1437</v>
+        <v>2301</v>
       </c>
       <c r="I390" t="s">
-        <v>2406</v>
+        <v>2307</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2407</v>
+        <v>2308</v>
       </c>
       <c r="L390" t="s">
-        <v>2408</v>
+        <v>2309</v>
       </c>
       <c r="M390" t="s">
-        <v>2409</v>
+        <v>2310</v>
       </c>
       <c r="N390" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D391" t="s">
-        <v>2324</v>
+        <v>2311</v>
       </c>
       <c r="E391" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F391" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G391" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H391" t="s">
-        <v>1752</v>
+        <v>2301</v>
       </c>
       <c r="I391" t="s">
-        <v>2410</v>
+        <v>2312</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2411</v>
+        <v>2313</v>
       </c>
       <c r="L391" t="s">
-        <v>2412</v>
+        <v>2314</v>
       </c>
       <c r="M391" t="s">
-        <v>2413</v>
+        <v>2315</v>
       </c>
       <c r="N391" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D392" t="s">
-        <v>2302</v>
+        <v>2316</v>
       </c>
       <c r="E392" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F392" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G392" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H392" t="s">
-        <v>1669</v>
+        <v>2301</v>
       </c>
       <c r="I392" t="s">
-        <v>2414</v>
+        <v>2317</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2415</v>
+        <v>2318</v>
       </c>
       <c r="L392" t="s">
-        <v>2416</v>
+        <v>2319</v>
       </c>
       <c r="M392" t="s">
-        <v>2417</v>
+        <v>2320</v>
       </c>
       <c r="N392" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D393" t="s">
-        <v>2302</v>
+        <v>2321</v>
       </c>
       <c r="E393" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F393" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G393" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H393" t="s">
-        <v>1757</v>
+        <v>2301</v>
       </c>
       <c r="I393" t="s">
-        <v>2418</v>
+        <v>2322</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2419</v>
+        <v>2323</v>
       </c>
       <c r="L393" t="s">
-        <v>2420</v>
+        <v>2324</v>
       </c>
       <c r="M393" t="s">
-        <v>2421</v>
+        <v>2325</v>
       </c>
       <c r="N393" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D394" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="E394" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F394" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G394" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H394" t="s">
-        <v>1452</v>
+        <v>2301</v>
       </c>
       <c r="I394" t="s">
-        <v>2422</v>
+        <v>2327</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2423</v>
+        <v>2328</v>
       </c>
       <c r="L394" t="s">
-        <v>2424</v>
+        <v>2329</v>
       </c>
       <c r="M394" t="s">
-        <v>2425</v>
+        <v>2330</v>
       </c>
       <c r="N394" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D395" t="s">
-        <v>2324</v>
+        <v>2331</v>
       </c>
       <c r="E395" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F395" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G395" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H395" t="s">
-        <v>1669</v>
+        <v>2301</v>
       </c>
       <c r="I395" t="s">
-        <v>2426</v>
+        <v>2332</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2427</v>
+        <v>2333</v>
       </c>
       <c r="L395" t="s">
-        <v>2428</v>
+        <v>2334</v>
       </c>
       <c r="M395" t="s">
-        <v>2429</v>
+        <v>2335</v>
       </c>
       <c r="N395" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D396" t="s">
-        <v>2324</v>
+        <v>2336</v>
       </c>
       <c r="E396" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F396" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G396" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H396" t="s">
-        <v>1757</v>
+        <v>2301</v>
       </c>
       <c r="I396" t="s">
-        <v>2430</v>
+        <v>2337</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2431</v>
+        <v>2338</v>
       </c>
       <c r="L396" t="s">
-        <v>2432</v>
+        <v>2339</v>
       </c>
       <c r="M396" t="s">
-        <v>2433</v>
+        <v>2340</v>
       </c>
       <c r="N396" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D397" t="s">
-        <v>2324</v>
+        <v>2341</v>
       </c>
       <c r="E397" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F397" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G397" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H397" t="s">
-        <v>1447</v>
+        <v>2301</v>
       </c>
       <c r="I397" t="s">
-        <v>2434</v>
+        <v>2342</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2435</v>
+        <v>2343</v>
       </c>
       <c r="L397" t="s">
-        <v>2436</v>
+        <v>2344</v>
       </c>
       <c r="M397" t="s">
-        <v>2437</v>
+        <v>2345</v>
       </c>
       <c r="N397" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D398" t="s">
-        <v>2302</v>
+        <v>2346</v>
       </c>
       <c r="E398" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F398" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G398" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H398" t="s">
-        <v>1437</v>
+        <v>2301</v>
       </c>
       <c r="I398" t="s">
-        <v>2438</v>
+        <v>2347</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2439</v>
+        <v>2348</v>
       </c>
       <c r="L398" t="s">
-        <v>2440</v>
+        <v>2349</v>
       </c>
       <c r="M398" t="s">
-        <v>2441</v>
+        <v>2350</v>
       </c>
       <c r="N398" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D399" t="s">
-        <v>2324</v>
+        <v>2351</v>
       </c>
       <c r="E399" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F399" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G399" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H399" t="s">
-        <v>1521</v>
+        <v>2301</v>
       </c>
       <c r="I399" t="s">
-        <v>2442</v>
+        <v>2352</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2443</v>
+        <v>2353</v>
       </c>
       <c r="L399" t="s">
-        <v>2444</v>
+        <v>2354</v>
       </c>
       <c r="M399" t="s">
-        <v>2445</v>
+        <v>2355</v>
       </c>
       <c r="N399" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>1426</v>
+        <v>273</v>
       </c>
       <c r="D400" t="s">
-        <v>2324</v>
+        <v>2356</v>
       </c>
       <c r="E400" t="s">
-        <v>1428</v>
+        <v>18</v>
       </c>
       <c r="F400" t="s">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="G400" t="s">
-        <v>1430</v>
+        <v>20</v>
       </c>
       <c r="H400" t="s">
-        <v>1516</v>
+        <v>2301</v>
       </c>
       <c r="I400" t="s">
-        <v>2446</v>
+        <v>2357</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2447</v>
+        <v>2358</v>
       </c>
       <c r="L400" t="s">
-        <v>2448</v>
+        <v>2359</v>
       </c>
       <c r="M400" t="s">
-        <v>2449</v>
+        <v>2360</v>
       </c>
       <c r="N400" t="s">
-        <v>1436</v>
+        <v>280</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D401" t="s">
-        <v>2324</v>
+        <v>2361</v>
       </c>
       <c r="E401" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F401" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G401" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H401" t="s">
-        <v>1679</v>
+        <v>1918</v>
       </c>
       <c r="I401" t="s">
-        <v>2450</v>
+        <v>2362</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2451</v>
+        <v>2363</v>
       </c>
       <c r="L401" t="s">
-        <v>2452</v>
+        <v>2364</v>
       </c>
       <c r="M401" t="s">
-        <v>2453</v>
+        <v>2365</v>
       </c>
       <c r="N401" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D402" t="s">
-        <v>2302</v>
+        <v>2366</v>
       </c>
       <c r="E402" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F402" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G402" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H402" t="s">
-        <v>1579</v>
+        <v>1918</v>
       </c>
       <c r="I402" t="s">
-        <v>2454</v>
+        <v>2367</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2455</v>
+        <v>2368</v>
       </c>
       <c r="L402" t="s">
-        <v>2456</v>
+        <v>2369</v>
       </c>
       <c r="M402" t="s">
-        <v>2457</v>
+        <v>2370</v>
       </c>
       <c r="N402" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D403" t="s">
-        <v>2324</v>
+        <v>2371</v>
       </c>
       <c r="E403" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F403" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G403" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H403" t="s">
-        <v>1640</v>
+        <v>1918</v>
       </c>
       <c r="I403" t="s">
-        <v>2458</v>
+        <v>2372</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2459</v>
+        <v>2373</v>
       </c>
       <c r="L403" t="s">
-        <v>2460</v>
+        <v>2374</v>
       </c>
       <c r="M403" t="s">
-        <v>2461</v>
+        <v>2375</v>
       </c>
       <c r="N403" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>1792</v>
+        <v>1895</v>
       </c>
       <c r="D404" t="s">
-        <v>2349</v>
+        <v>2376</v>
       </c>
       <c r="E404" t="s">
-        <v>1794</v>
+        <v>1897</v>
       </c>
       <c r="F404" t="s">
-        <v>1795</v>
+        <v>1898</v>
       </c>
       <c r="G404" t="s">
-        <v>1796</v>
+        <v>1899</v>
       </c>
       <c r="H404" t="s">
-        <v>1849</v>
+        <v>1918</v>
       </c>
       <c r="I404" t="s">
-        <v>2462</v>
+        <v>2377</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2463</v>
+        <v>2378</v>
       </c>
       <c r="L404" t="s">
-        <v>2464</v>
+        <v>2379</v>
       </c>
       <c r="M404" t="s">
-        <v>2465</v>
+        <v>2380</v>
       </c>
       <c r="N404" t="s">
-        <v>1802</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D405" t="s">
-        <v>2302</v>
+        <v>2381</v>
       </c>
       <c r="E405" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F405" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G405" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H405" t="s">
-        <v>1516</v>
+        <v>1918</v>
       </c>
       <c r="I405" t="s">
-        <v>2466</v>
+        <v>2382</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2467</v>
+        <v>2383</v>
       </c>
       <c r="L405" t="s">
-        <v>2468</v>
+        <v>2384</v>
       </c>
       <c r="M405" t="s">
-        <v>2469</v>
+        <v>2385</v>
       </c>
       <c r="N405" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D406" t="s">
-        <v>2324</v>
+        <v>2386</v>
       </c>
       <c r="E406" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F406" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G406" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H406" t="s">
-        <v>1594</v>
+        <v>1918</v>
       </c>
       <c r="I406" t="s">
-        <v>2470</v>
+        <v>2387</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2471</v>
+        <v>2388</v>
       </c>
       <c r="L406" t="s">
-        <v>2472</v>
+        <v>2389</v>
       </c>
       <c r="M406" t="s">
-        <v>2473</v>
+        <v>2390</v>
       </c>
       <c r="N406" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D407" t="s">
-        <v>2302</v>
+        <v>2391</v>
       </c>
       <c r="E407" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F407" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G407" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H407" t="s">
-        <v>1704</v>
+        <v>1918</v>
       </c>
       <c r="I407" t="s">
-        <v>2474</v>
+        <v>2392</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2475</v>
+        <v>2393</v>
       </c>
       <c r="L407" t="s">
-        <v>2476</v>
+        <v>2394</v>
       </c>
       <c r="M407" t="s">
-        <v>2477</v>
+        <v>2395</v>
       </c>
       <c r="N407" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D408" t="s">
-        <v>2324</v>
+        <v>2396</v>
       </c>
       <c r="E408" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F408" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G408" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H408" t="s">
-        <v>1550</v>
+        <v>1918</v>
       </c>
       <c r="I408" t="s">
-        <v>2478</v>
+        <v>2397</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2479</v>
+        <v>2398</v>
       </c>
       <c r="L408" t="s">
-        <v>2480</v>
+        <v>2399</v>
       </c>
       <c r="M408" t="s">
-        <v>2481</v>
+        <v>2400</v>
       </c>
       <c r="N408" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>1792</v>
+        <v>1895</v>
       </c>
       <c r="D409" t="s">
-        <v>2311</v>
+        <v>2401</v>
       </c>
       <c r="E409" t="s">
-        <v>1794</v>
+        <v>1897</v>
       </c>
       <c r="F409" t="s">
-        <v>1795</v>
+        <v>1898</v>
       </c>
       <c r="G409" t="s">
-        <v>1796</v>
+        <v>1899</v>
       </c>
       <c r="H409" t="s">
-        <v>1860</v>
+        <v>2402</v>
       </c>
       <c r="I409" t="s">
-        <v>2482</v>
+        <v>2403</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2483</v>
+        <v>2404</v>
       </c>
       <c r="L409" t="s">
-        <v>2484</v>
+        <v>2405</v>
       </c>
       <c r="M409" t="s">
-        <v>2485</v>
+        <v>2406</v>
       </c>
       <c r="N409" t="s">
-        <v>1802</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D410" t="s">
-        <v>2302</v>
+        <v>2407</v>
       </c>
       <c r="E410" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F410" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G410" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H410" t="s">
-        <v>1742</v>
+        <v>1918</v>
       </c>
       <c r="I410" t="s">
-        <v>2486</v>
+        <v>2408</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2487</v>
+        <v>2409</v>
       </c>
       <c r="L410" t="s">
-        <v>2488</v>
+        <v>2410</v>
       </c>
       <c r="M410" t="s">
-        <v>2489</v>
+        <v>2411</v>
       </c>
       <c r="N410" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>1426</v>
+        <v>1895</v>
       </c>
       <c r="D411" t="s">
-        <v>2324</v>
+        <v>2412</v>
       </c>
       <c r="E411" t="s">
-        <v>1428</v>
+        <v>1897</v>
       </c>
       <c r="F411" t="s">
-        <v>1429</v>
+        <v>1898</v>
       </c>
       <c r="G411" t="s">
-        <v>1430</v>
+        <v>1899</v>
       </c>
       <c r="H411" t="s">
-        <v>1555</v>
+        <v>1918</v>
       </c>
       <c r="I411" t="s">
-        <v>2490</v>
+        <v>2413</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2491</v>
+        <v>2414</v>
       </c>
       <c r="L411" t="s">
-        <v>2492</v>
+        <v>2415</v>
       </c>
       <c r="M411" t="s">
-        <v>2493</v>
+        <v>2416</v>
       </c>
       <c r="N411" t="s">
-        <v>1436</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D412" t="s">
-        <v>2302</v>
+        <v>2417</v>
       </c>
       <c r="E412" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F412" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G412" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H412" t="s">
-        <v>1550</v>
+        <v>1678</v>
       </c>
       <c r="I412" t="s">
-        <v>2494</v>
+        <v>2418</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2495</v>
+        <v>2419</v>
       </c>
       <c r="L412" t="s">
-        <v>2496</v>
+        <v>2420</v>
       </c>
       <c r="M412" t="s">
-        <v>2497</v>
+        <v>2421</v>
       </c>
       <c r="N412" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D413" t="s">
-        <v>2324</v>
+        <v>2417</v>
       </c>
       <c r="E413" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F413" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G413" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H413" t="s">
-        <v>1704</v>
+        <v>1864</v>
       </c>
       <c r="I413" t="s">
-        <v>2498</v>
+        <v>2422</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2499</v>
+        <v>2423</v>
       </c>
       <c r="L413" t="s">
-        <v>2500</v>
+        <v>2424</v>
       </c>
       <c r="M413" t="s">
-        <v>2501</v>
+        <v>2425</v>
       </c>
       <c r="N413" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D414" t="s">
-        <v>2302</v>
+        <v>2426</v>
       </c>
       <c r="E414" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F414" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G414" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H414" t="s">
-        <v>1737</v>
+        <v>1980</v>
       </c>
       <c r="I414" t="s">
-        <v>2502</v>
+        <v>2427</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2503</v>
+        <v>2428</v>
       </c>
       <c r="L414" t="s">
-        <v>2504</v>
+        <v>2429</v>
       </c>
       <c r="M414" t="s">
-        <v>2505</v>
+        <v>2430</v>
       </c>
       <c r="N414" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D415" t="s">
-        <v>2302</v>
+        <v>2417</v>
       </c>
       <c r="E415" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F415" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G415" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H415" t="s">
-        <v>1640</v>
+        <v>1562</v>
       </c>
       <c r="I415" t="s">
-        <v>2506</v>
+        <v>2431</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2507</v>
+        <v>2432</v>
       </c>
       <c r="L415" t="s">
-        <v>2508</v>
+        <v>2433</v>
       </c>
       <c r="M415" t="s">
-        <v>2509</v>
+        <v>2434</v>
       </c>
       <c r="N415" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D416" t="s">
-        <v>2324</v>
+        <v>2417</v>
       </c>
       <c r="E416" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F416" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G416" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H416" t="s">
-        <v>1495</v>
+        <v>1707</v>
       </c>
       <c r="I416" t="s">
-        <v>2510</v>
+        <v>2435</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2511</v>
+        <v>2436</v>
       </c>
       <c r="L416" t="s">
-        <v>2512</v>
+        <v>2437</v>
       </c>
       <c r="M416" t="s">
-        <v>2513</v>
+        <v>2438</v>
       </c>
       <c r="N416" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>1426</v>
+        <v>1541</v>
       </c>
       <c r="D417" t="s">
-        <v>2302</v>
+        <v>2439</v>
       </c>
       <c r="E417" t="s">
-        <v>1428</v>
+        <v>1543</v>
       </c>
       <c r="F417" t="s">
-        <v>1429</v>
+        <v>1544</v>
       </c>
       <c r="G417" t="s">
-        <v>1430</v>
+        <v>1545</v>
       </c>
       <c r="H417" t="s">
-        <v>1468</v>
+        <v>1849</v>
       </c>
       <c r="I417" t="s">
-        <v>2514</v>
+        <v>2440</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2515</v>
+        <v>2441</v>
       </c>
       <c r="L417" t="s">
-        <v>2516</v>
+        <v>2442</v>
       </c>
       <c r="M417" t="s">
-        <v>2517</v>
+        <v>2443</v>
       </c>
       <c r="N417" t="s">
-        <v>1436</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>1426</v>
+        <v>1906</v>
       </c>
       <c r="D418" t="s">
-        <v>2324</v>
+        <v>2426</v>
       </c>
       <c r="E418" t="s">
-        <v>1428</v>
+        <v>1908</v>
       </c>
       <c r="F418" t="s">
-        <v>1429</v>
+        <v>1909</v>
       </c>
       <c r="G418" t="s">
-        <v>1430</v>
+        <v>1910</v>
       </c>
       <c r="H418" t="s">
-        <v>1589</v>
+        <v>1964</v>
       </c>
       <c r="I418" t="s">
-        <v>2518</v>
+        <v>2444</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2519</v>
+        <v>2445</v>
       </c>
       <c r="L418" t="s">
-        <v>2520</v>
+        <v>2446</v>
       </c>
       <c r="M418" t="s">
-        <v>2521</v>
+        <v>2447</v>
       </c>
       <c r="N418" t="s">
-        <v>1436</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D419" t="s">
-        <v>2522</v>
+        <v>2417</v>
       </c>
       <c r="E419" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F419" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G419" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H419" t="s">
-        <v>137</v>
+        <v>1658</v>
       </c>
       <c r="I419" t="s">
-        <v>2523</v>
+        <v>2448</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2524</v>
+        <v>2449</v>
       </c>
       <c r="L419" t="s">
-        <v>2525</v>
+        <v>2450</v>
       </c>
       <c r="M419" t="s">
-        <v>2526</v>
+        <v>2451</v>
       </c>
       <c r="N419" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D420" t="s">
-        <v>2527</v>
+        <v>2417</v>
       </c>
       <c r="E420" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F420" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G420" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H420" t="s">
-        <v>137</v>
+        <v>1610</v>
       </c>
       <c r="I420" t="s">
-        <v>2528</v>
+        <v>2452</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2529</v>
+        <v>2453</v>
       </c>
       <c r="L420" t="s">
-        <v>2530</v>
+        <v>2454</v>
       </c>
       <c r="M420" t="s">
-        <v>2531</v>
+        <v>2455</v>
       </c>
       <c r="N420" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D421" t="s">
-        <v>2522</v>
+        <v>2439</v>
       </c>
       <c r="E421" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F421" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G421" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H421" t="s">
-        <v>2532</v>
+        <v>1645</v>
       </c>
       <c r="I421" t="s">
-        <v>2533</v>
+        <v>2456</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2534</v>
+        <v>2457</v>
       </c>
       <c r="L421" t="s">
-        <v>2535</v>
+        <v>2458</v>
       </c>
       <c r="M421" t="s">
-        <v>2536</v>
+        <v>2459</v>
       </c>
       <c r="N421" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D422" t="s">
-        <v>2522</v>
+        <v>2439</v>
       </c>
       <c r="E422" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F422" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G422" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H422" t="s">
-        <v>1773</v>
+        <v>1767</v>
       </c>
       <c r="I422" t="s">
-        <v>2537</v>
+        <v>2460</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>2538</v>
+        <v>2461</v>
       </c>
       <c r="L422" t="s">
-        <v>2539</v>
+        <v>2462</v>
       </c>
       <c r="M422" t="s">
-        <v>2540</v>
+        <v>2463</v>
       </c>
       <c r="N422" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>108</v>
+        <v>1906</v>
       </c>
       <c r="D423" t="s">
-        <v>2527</v>
+        <v>2464</v>
       </c>
       <c r="E423" t="s">
-        <v>110</v>
+        <v>1908</v>
       </c>
       <c r="F423" t="s">
-        <v>1763</v>
+        <v>1909</v>
       </c>
       <c r="G423" t="s">
-        <v>112</v>
+        <v>1910</v>
       </c>
       <c r="H423" t="s">
-        <v>1773</v>
+        <v>1975</v>
       </c>
       <c r="I423" t="s">
-        <v>2541</v>
+        <v>2465</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>2542</v>
+        <v>2466</v>
       </c>
       <c r="L423" t="s">
-        <v>2543</v>
+        <v>2467</v>
       </c>
       <c r="M423" t="s">
-        <v>2544</v>
+        <v>2468</v>
       </c>
       <c r="N423" t="s">
-        <v>118</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D424" t="s">
-        <v>2527</v>
+        <v>2417</v>
       </c>
       <c r="E424" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F424" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G424" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H424" t="s">
-        <v>2532</v>
+        <v>1668</v>
       </c>
       <c r="I424" t="s">
-        <v>2545</v>
+        <v>2469</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>2546</v>
+        <v>2470</v>
       </c>
       <c r="L424" t="s">
-        <v>2547</v>
+        <v>2471</v>
       </c>
       <c r="M424" t="s">
-        <v>2548</v>
+        <v>2472</v>
       </c>
       <c r="N424" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D425" t="s">
-        <v>2527</v>
+        <v>2417</v>
       </c>
       <c r="E425" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F425" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G425" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H425" t="s">
-        <v>1764</v>
+        <v>1567</v>
       </c>
       <c r="I425" t="s">
-        <v>2549</v>
+        <v>2473</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>2550</v>
+        <v>2474</v>
       </c>
       <c r="L425" t="s">
-        <v>2551</v>
+        <v>2475</v>
       </c>
       <c r="M425" t="s">
-        <v>2552</v>
+        <v>2476</v>
       </c>
       <c r="N425" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>108</v>
+        <v>1541</v>
       </c>
       <c r="D426" t="s">
-        <v>2522</v>
+        <v>2417</v>
       </c>
       <c r="E426" t="s">
-        <v>110</v>
+        <v>1543</v>
       </c>
       <c r="F426" t="s">
-        <v>1763</v>
+        <v>1544</v>
       </c>
       <c r="G426" t="s">
-        <v>112</v>
+        <v>1545</v>
       </c>
       <c r="H426" t="s">
-        <v>1764</v>
+        <v>1634</v>
       </c>
       <c r="I426" t="s">
-        <v>2553</v>
+        <v>2477</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>2554</v>
+        <v>2478</v>
       </c>
       <c r="L426" t="s">
-        <v>2555</v>
+        <v>2479</v>
       </c>
       <c r="M426" t="s">
-        <v>2556</v>
+        <v>2480</v>
       </c>
       <c r="N426" t="s">
-        <v>118</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D427" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E427" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F427" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G427" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H427" t="s">
-        <v>223</v>
+        <v>1678</v>
       </c>
       <c r="I427" t="s">
-        <v>2558</v>
+        <v>2481</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>2559</v>
+        <v>2482</v>
       </c>
       <c r="L427" t="s">
-        <v>2560</v>
+        <v>2483</v>
       </c>
       <c r="M427" t="s">
-        <v>2561</v>
+        <v>2484</v>
       </c>
       <c r="N427" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D428" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E428" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F428" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G428" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H428" t="s">
-        <v>1747</v>
+        <v>1645</v>
       </c>
       <c r="I428" t="s">
-        <v>2563</v>
+        <v>2485</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>2564</v>
+        <v>2486</v>
       </c>
       <c r="L428" t="s">
-        <v>2565</v>
+        <v>2487</v>
       </c>
       <c r="M428" t="s">
-        <v>2566</v>
+        <v>2488</v>
       </c>
       <c r="N428" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D429" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E429" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F429" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G429" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H429" t="s">
-        <v>1732</v>
+        <v>1702</v>
       </c>
       <c r="I429" t="s">
-        <v>2567</v>
+        <v>2489</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>2568</v>
+        <v>2490</v>
       </c>
       <c r="L429" t="s">
-        <v>2569</v>
+        <v>2491</v>
       </c>
       <c r="M429" t="s">
-        <v>2570</v>
+        <v>2492</v>
       </c>
       <c r="N429" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D430" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E430" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F430" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G430" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H430" t="s">
-        <v>1719</v>
+        <v>1767</v>
       </c>
       <c r="I430" t="s">
-        <v>2571</v>
+        <v>2493</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>2572</v>
+        <v>2494</v>
       </c>
       <c r="L430" t="s">
-        <v>2573</v>
+        <v>2495</v>
       </c>
       <c r="M430" t="s">
-        <v>2574</v>
+        <v>2496</v>
       </c>
       <c r="N430" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D431" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E431" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F431" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G431" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H431" t="s">
-        <v>1684</v>
+        <v>1791</v>
       </c>
       <c r="I431" t="s">
-        <v>2575</v>
+        <v>2497</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>2576</v>
+        <v>2498</v>
       </c>
       <c r="L431" t="s">
-        <v>2577</v>
+        <v>2499</v>
       </c>
       <c r="M431" t="s">
-        <v>2578</v>
+        <v>2500</v>
       </c>
       <c r="N431" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D432" t="s">
-        <v>2562</v>
+        <v>2464</v>
       </c>
       <c r="E432" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F432" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G432" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H432" t="s">
-        <v>1527</v>
+        <v>1980</v>
       </c>
       <c r="I432" t="s">
-        <v>2579</v>
+        <v>2501</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>2580</v>
+        <v>2502</v>
       </c>
       <c r="L432" t="s">
-        <v>2581</v>
+        <v>2503</v>
       </c>
       <c r="M432" t="s">
-        <v>2582</v>
+        <v>2504</v>
       </c>
       <c r="N432" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D433" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E433" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F433" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G433" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H433" t="s">
-        <v>1620</v>
+        <v>1692</v>
       </c>
       <c r="I433" t="s">
-        <v>2583</v>
+        <v>2505</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>2584</v>
+        <v>2506</v>
       </c>
       <c r="L433" t="s">
-        <v>2585</v>
+        <v>2507</v>
       </c>
       <c r="M433" t="s">
-        <v>2586</v>
+        <v>2508</v>
       </c>
       <c r="N433" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D434" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E434" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F434" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G434" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H434" t="s">
-        <v>223</v>
+        <v>1658</v>
       </c>
       <c r="I434" t="s">
-        <v>2587</v>
+        <v>2509</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>2588</v>
+        <v>2510</v>
       </c>
       <c r="L434" t="s">
-        <v>2589</v>
+        <v>2511</v>
       </c>
       <c r="M434" t="s">
-        <v>2590</v>
+        <v>2512</v>
       </c>
       <c r="N434" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D435" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E435" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F435" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G435" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H435" t="s">
-        <v>1689</v>
+        <v>1854</v>
       </c>
       <c r="I435" t="s">
-        <v>2591</v>
+        <v>2513</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>2592</v>
+        <v>2514</v>
       </c>
       <c r="L435" t="s">
-        <v>2593</v>
+        <v>2515</v>
       </c>
       <c r="M435" t="s">
-        <v>2594</v>
+        <v>2516</v>
       </c>
       <c r="N435" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D436" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E436" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F436" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G436" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H436" t="s">
-        <v>1674</v>
+        <v>1583</v>
       </c>
       <c r="I436" t="s">
-        <v>2595</v>
+        <v>2517</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>2596</v>
+        <v>2518</v>
       </c>
       <c r="L436" t="s">
-        <v>2597</v>
+        <v>2519</v>
       </c>
       <c r="M436" t="s">
-        <v>2598</v>
+        <v>2520</v>
       </c>
       <c r="N436" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D437" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E437" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F437" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G437" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H437" t="s">
-        <v>1732</v>
+        <v>1552</v>
       </c>
       <c r="I437" t="s">
-        <v>2599</v>
+        <v>2521</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>2600</v>
+        <v>2522</v>
       </c>
       <c r="L437" t="s">
-        <v>2601</v>
+        <v>2523</v>
       </c>
       <c r="M437" t="s">
-        <v>2602</v>
+        <v>2524</v>
       </c>
       <c r="N437" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D438" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E438" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F438" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G438" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H438" t="s">
-        <v>1684</v>
+        <v>1864</v>
       </c>
       <c r="I438" t="s">
-        <v>2603</v>
+        <v>2525</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>2604</v>
+        <v>2526</v>
       </c>
       <c r="L438" t="s">
-        <v>2605</v>
+        <v>2527</v>
       </c>
       <c r="M438" t="s">
-        <v>2606</v>
+        <v>2528</v>
       </c>
       <c r="N438" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D439" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E439" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F439" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G439" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H439" t="s">
-        <v>1527</v>
+        <v>1781</v>
       </c>
       <c r="I439" t="s">
-        <v>2607</v>
+        <v>2529</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>2608</v>
+        <v>2530</v>
       </c>
       <c r="L439" t="s">
-        <v>2609</v>
+        <v>2531</v>
       </c>
       <c r="M439" t="s">
-        <v>2610</v>
+        <v>2532</v>
       </c>
       <c r="N439" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D440" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E440" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F440" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G440" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H440" t="s">
-        <v>1689</v>
+        <v>1869</v>
       </c>
       <c r="I440" t="s">
-        <v>2611</v>
+        <v>2533</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>2612</v>
+        <v>2534</v>
       </c>
       <c r="L440" t="s">
-        <v>2613</v>
+        <v>2535</v>
       </c>
       <c r="M440" t="s">
-        <v>2614</v>
+        <v>2536</v>
       </c>
       <c r="N440" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D441" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E441" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F441" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G441" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H441" t="s">
-        <v>1674</v>
+        <v>1567</v>
       </c>
       <c r="I441" t="s">
-        <v>2615</v>
+        <v>2537</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>2616</v>
+        <v>2538</v>
       </c>
       <c r="L441" t="s">
-        <v>2617</v>
+        <v>2539</v>
       </c>
       <c r="M441" t="s">
-        <v>2618</v>
+        <v>2540</v>
       </c>
       <c r="N441" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D442" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E442" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F442" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G442" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H442" t="s">
-        <v>1560</v>
+        <v>1781</v>
       </c>
       <c r="I442" t="s">
-        <v>2619</v>
+        <v>2541</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>2620</v>
+        <v>2542</v>
       </c>
       <c r="L442" t="s">
-        <v>2621</v>
+        <v>2543</v>
       </c>
       <c r="M442" t="s">
-        <v>2622</v>
+        <v>2544</v>
       </c>
       <c r="N442" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D443" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E443" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F443" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G443" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H443" t="s">
-        <v>1664</v>
+        <v>1869</v>
       </c>
       <c r="I443" t="s">
-        <v>2623</v>
+        <v>2545</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>2624</v>
+        <v>2546</v>
       </c>
       <c r="L443" t="s">
-        <v>2625</v>
+        <v>2547</v>
       </c>
       <c r="M443" t="s">
-        <v>2626</v>
+        <v>2548</v>
       </c>
       <c r="N443" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D444" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E444" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F444" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G444" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H444" t="s">
-        <v>1709</v>
+        <v>1562</v>
       </c>
       <c r="I444" t="s">
-        <v>2627</v>
+        <v>2549</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>2628</v>
+        <v>2550</v>
       </c>
       <c r="L444" t="s">
-        <v>2629</v>
+        <v>2551</v>
       </c>
       <c r="M444" t="s">
-        <v>2630</v>
+        <v>2552</v>
       </c>
       <c r="N444" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D445" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E445" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F445" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G445" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H445" t="s">
-        <v>1635</v>
+        <v>1552</v>
       </c>
       <c r="I445" t="s">
-        <v>2631</v>
+        <v>2553</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>2632</v>
+        <v>2554</v>
       </c>
       <c r="L445" t="s">
-        <v>2633</v>
+        <v>2555</v>
       </c>
       <c r="M445" t="s">
-        <v>2634</v>
+        <v>2556</v>
       </c>
       <c r="N445" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D446" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G446" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I446" t="s">
         <v>2557</v>
-      </c>
-[...13 lines deleted...]
-        <v>2635</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>2636</v>
+        <v>2558</v>
       </c>
       <c r="L446" t="s">
-        <v>2637</v>
+        <v>2559</v>
       </c>
       <c r="M446" t="s">
-        <v>2638</v>
+        <v>2560</v>
       </c>
       <c r="N446" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D447" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E447" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F447" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G447" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H447" t="s">
-        <v>1699</v>
+        <v>1629</v>
       </c>
       <c r="I447" t="s">
-        <v>2639</v>
+        <v>2561</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>2640</v>
+        <v>2562</v>
       </c>
       <c r="L447" t="s">
-        <v>2641</v>
+        <v>2563</v>
       </c>
       <c r="M447" t="s">
-        <v>2642</v>
+        <v>2564</v>
       </c>
       <c r="N447" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D448" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E448" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F448" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G448" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H448" t="s">
-        <v>1699</v>
+        <v>1791</v>
       </c>
       <c r="I448" t="s">
-        <v>2643</v>
+        <v>2565</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>2644</v>
+        <v>2566</v>
       </c>
       <c r="L448" t="s">
-        <v>2645</v>
+        <v>2567</v>
       </c>
       <c r="M448" t="s">
-        <v>2646</v>
+        <v>2568</v>
       </c>
       <c r="N448" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D449" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E449" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F449" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G449" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H449" t="s">
-        <v>1560</v>
+        <v>1692</v>
       </c>
       <c r="I449" t="s">
-        <v>2647</v>
+        <v>2569</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>2648</v>
+        <v>2570</v>
       </c>
       <c r="L449" t="s">
-        <v>2649</v>
+        <v>2571</v>
       </c>
       <c r="M449" t="s">
-        <v>2650</v>
+        <v>2572</v>
       </c>
       <c r="N449" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D450" t="s">
-        <v>2557</v>
+        <v>2439</v>
       </c>
       <c r="E450" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F450" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G450" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H450" t="s">
-        <v>1605</v>
+        <v>1753</v>
       </c>
       <c r="I450" t="s">
-        <v>2651</v>
+        <v>2573</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>2652</v>
+        <v>2574</v>
       </c>
       <c r="L450" t="s">
-        <v>2653</v>
+        <v>2575</v>
       </c>
       <c r="M450" t="s">
-        <v>2654</v>
+        <v>2576</v>
       </c>
       <c r="N450" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D451" t="s">
-        <v>2562</v>
+        <v>2464</v>
       </c>
       <c r="E451" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F451" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G451" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H451" t="s">
-        <v>1605</v>
+        <v>1964</v>
       </c>
       <c r="I451" t="s">
-        <v>2655</v>
+        <v>2577</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>2656</v>
+        <v>2578</v>
       </c>
       <c r="L451" t="s">
-        <v>2657</v>
+        <v>2579</v>
       </c>
       <c r="M451" t="s">
-        <v>2658</v>
+        <v>2580</v>
       </c>
       <c r="N451" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D452" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E452" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F452" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G452" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H452" t="s">
-        <v>1570</v>
+        <v>1629</v>
       </c>
       <c r="I452" t="s">
-        <v>2659</v>
+        <v>2581</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>2660</v>
+        <v>2582</v>
       </c>
       <c r="L452" t="s">
-        <v>2661</v>
+        <v>2583</v>
       </c>
       <c r="M452" t="s">
-        <v>2662</v>
+        <v>2584</v>
       </c>
       <c r="N452" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D453" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E453" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F453" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G453" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H453" t="s">
-        <v>1584</v>
+        <v>1707</v>
       </c>
       <c r="I453" t="s">
-        <v>2663</v>
+        <v>2585</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>2664</v>
+        <v>2586</v>
       </c>
       <c r="L453" t="s">
-        <v>2665</v>
+        <v>2587</v>
       </c>
       <c r="M453" t="s">
-        <v>2666</v>
+        <v>2588</v>
       </c>
       <c r="N453" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D454" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E454" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F454" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G454" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H454" t="s">
-        <v>1664</v>
+        <v>1816</v>
       </c>
       <c r="I454" t="s">
-        <v>2667</v>
+        <v>2589</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>2668</v>
+        <v>2590</v>
       </c>
       <c r="L454" t="s">
-        <v>2669</v>
+        <v>2591</v>
       </c>
       <c r="M454" t="s">
-        <v>2670</v>
+        <v>2592</v>
       </c>
       <c r="N454" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D455" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E455" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F455" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G455" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H455" t="s">
-        <v>1694</v>
+        <v>1663</v>
       </c>
       <c r="I455" t="s">
-        <v>2671</v>
+        <v>2593</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>2672</v>
+        <v>2594</v>
       </c>
       <c r="L455" t="s">
-        <v>2673</v>
+        <v>2595</v>
       </c>
       <c r="M455" t="s">
-        <v>2674</v>
+        <v>2596</v>
       </c>
       <c r="N455" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>142</v>
+        <v>1906</v>
       </c>
       <c r="D456" t="s">
-        <v>2557</v>
+        <v>2426</v>
       </c>
       <c r="E456" t="s">
-        <v>144</v>
+        <v>1908</v>
       </c>
       <c r="F456" t="s">
-        <v>1507</v>
+        <v>1909</v>
       </c>
       <c r="G456" t="s">
-        <v>146</v>
+        <v>1910</v>
       </c>
       <c r="H456" t="s">
-        <v>1694</v>
+        <v>1975</v>
       </c>
       <c r="I456" t="s">
-        <v>2675</v>
+        <v>2597</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>2676</v>
+        <v>2598</v>
       </c>
       <c r="L456" t="s">
-        <v>2677</v>
+        <v>2599</v>
       </c>
       <c r="M456" t="s">
-        <v>2678</v>
+        <v>2600</v>
       </c>
       <c r="N456" t="s">
-        <v>152</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D457" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E457" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F457" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G457" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H457" t="s">
-        <v>1709</v>
+        <v>1854</v>
       </c>
       <c r="I457" t="s">
-        <v>2679</v>
+        <v>2601</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>2680</v>
+        <v>2602</v>
       </c>
       <c r="L457" t="s">
-        <v>2681</v>
+        <v>2603</v>
       </c>
       <c r="M457" t="s">
-        <v>2682</v>
+        <v>2604</v>
       </c>
       <c r="N457" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D458" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E458" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F458" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G458" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H458" t="s">
-        <v>1719</v>
+        <v>1668</v>
       </c>
       <c r="I458" t="s">
-        <v>2683</v>
+        <v>2605</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>2684</v>
+        <v>2606</v>
       </c>
       <c r="L458" t="s">
-        <v>2685</v>
+        <v>2607</v>
       </c>
       <c r="M458" t="s">
-        <v>2686</v>
+        <v>2608</v>
       </c>
       <c r="N458" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D459" t="s">
-        <v>2557</v>
+        <v>2417</v>
       </c>
       <c r="E459" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F459" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G459" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H459" t="s">
-        <v>1584</v>
+        <v>1663</v>
       </c>
       <c r="I459" t="s">
-        <v>2687</v>
+        <v>2609</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>2688</v>
+        <v>2610</v>
       </c>
       <c r="L459" t="s">
-        <v>2689</v>
+        <v>2611</v>
       </c>
       <c r="M459" t="s">
-        <v>2690</v>
+        <v>2612</v>
       </c>
       <c r="N459" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D460" t="s">
-        <v>2562</v>
+        <v>2439</v>
       </c>
       <c r="E460" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F460" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G460" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H460" t="s">
-        <v>1620</v>
+        <v>1816</v>
       </c>
       <c r="I460" t="s">
-        <v>2691</v>
+        <v>2613</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>2692</v>
+        <v>2614</v>
       </c>
       <c r="L460" t="s">
-        <v>2693</v>
+        <v>2615</v>
       </c>
       <c r="M460" t="s">
-        <v>2694</v>
+        <v>2616</v>
       </c>
       <c r="N460" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D461" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E461" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F461" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G461" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H461" t="s">
-        <v>1635</v>
+        <v>1849</v>
       </c>
       <c r="I461" t="s">
-        <v>2695</v>
+        <v>2617</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>2696</v>
+        <v>2618</v>
       </c>
       <c r="L461" t="s">
-        <v>2697</v>
+        <v>2619</v>
       </c>
       <c r="M461" t="s">
-        <v>2698</v>
+        <v>2620</v>
       </c>
       <c r="N461" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>142</v>
+        <v>1541</v>
       </c>
       <c r="D462" t="s">
-        <v>2562</v>
+        <v>2417</v>
       </c>
       <c r="E462" t="s">
-        <v>144</v>
+        <v>1543</v>
       </c>
       <c r="F462" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G462" t="s">
-        <v>146</v>
+        <v>1545</v>
       </c>
       <c r="H462" t="s">
-        <v>1570</v>
+        <v>1753</v>
       </c>
       <c r="I462" t="s">
-        <v>2699</v>
+        <v>2621</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>2700</v>
+        <v>2622</v>
       </c>
       <c r="L462" t="s">
-        <v>2701</v>
+        <v>2623</v>
       </c>
       <c r="M462" t="s">
-        <v>2702</v>
+        <v>2624</v>
       </c>
       <c r="N462" t="s">
-        <v>152</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="D463" t="s">
-        <v>2703</v>
+        <v>2439</v>
       </c>
       <c r="E463" t="s">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="F463" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G463" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="H463" t="s">
-        <v>2704</v>
+        <v>1610</v>
       </c>
       <c r="I463" t="s">
-        <v>2705</v>
+        <v>2625</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>2706</v>
+        <v>2626</v>
       </c>
       <c r="L463" t="s">
-        <v>2707</v>
+        <v>2627</v>
       </c>
       <c r="M463" t="s">
-        <v>2708</v>
+        <v>2628</v>
       </c>
       <c r="N463" t="s">
-        <v>1514</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="D464" t="s">
-        <v>2703</v>
+        <v>2417</v>
       </c>
       <c r="E464" t="s">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="F464" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G464" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="H464" t="s">
-        <v>1615</v>
+        <v>1583</v>
       </c>
       <c r="I464" t="s">
-        <v>2709</v>
+        <v>2629</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>2710</v>
+        <v>2630</v>
       </c>
       <c r="L464" t="s">
-        <v>2711</v>
+        <v>2631</v>
       </c>
       <c r="M464" t="s">
-        <v>2712</v>
+        <v>2632</v>
       </c>
       <c r="N464" t="s">
-        <v>1514</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="D465" t="s">
-        <v>2713</v>
+        <v>2439</v>
       </c>
       <c r="E465" t="s">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="F465" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="G465" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="H465" t="s">
-        <v>1645</v>
+        <v>1702</v>
       </c>
       <c r="I465" t="s">
-        <v>2714</v>
+        <v>2633</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>2715</v>
+        <v>2634</v>
       </c>
       <c r="L465" t="s">
-        <v>2716</v>
+        <v>2635</v>
       </c>
       <c r="M465" t="s">
-        <v>2717</v>
+        <v>2636</v>
       </c>
       <c r="N465" t="s">
-        <v>1514</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D466" t="s">
-        <v>2713</v>
+        <v>2637</v>
       </c>
       <c r="E466" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F466" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G466" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H466" t="s">
-        <v>1600</v>
+        <v>163</v>
       </c>
       <c r="I466" t="s">
-        <v>2718</v>
+        <v>2638</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>2719</v>
+        <v>2639</v>
       </c>
       <c r="L466" t="s">
-        <v>2720</v>
+        <v>2640</v>
       </c>
       <c r="M466" t="s">
-        <v>2721</v>
+        <v>2641</v>
       </c>
       <c r="N466" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D467" t="s">
-        <v>2703</v>
+        <v>2642</v>
       </c>
       <c r="E467" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F467" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G467" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H467" t="s">
-        <v>1610</v>
+        <v>163</v>
       </c>
       <c r="I467" t="s">
-        <v>2722</v>
+        <v>2643</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>2723</v>
+        <v>2644</v>
       </c>
       <c r="L467" t="s">
-        <v>2724</v>
+        <v>2645</v>
       </c>
       <c r="M467" t="s">
-        <v>2725</v>
+        <v>2646</v>
       </c>
       <c r="N467" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D468" t="s">
-        <v>2713</v>
+        <v>2637</v>
       </c>
       <c r="E468" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F468" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G468" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H468" t="s">
-        <v>1625</v>
+        <v>2647</v>
       </c>
       <c r="I468" t="s">
-        <v>2726</v>
+        <v>2648</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>2727</v>
+        <v>2649</v>
       </c>
       <c r="L468" t="s">
-        <v>2728</v>
+        <v>2650</v>
       </c>
       <c r="M468" t="s">
-        <v>2729</v>
+        <v>2651</v>
       </c>
       <c r="N468" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D469" t="s">
-        <v>2713</v>
+        <v>2637</v>
       </c>
       <c r="E469" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F469" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G469" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H469" t="s">
-        <v>1615</v>
+        <v>1885</v>
       </c>
       <c r="I469" t="s">
-        <v>2730</v>
+        <v>2652</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>2731</v>
+        <v>2653</v>
       </c>
       <c r="L469" t="s">
-        <v>2732</v>
+        <v>2654</v>
       </c>
       <c r="M469" t="s">
-        <v>2733</v>
+        <v>2655</v>
       </c>
       <c r="N469" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D470" t="s">
-        <v>2703</v>
+        <v>2642</v>
       </c>
       <c r="E470" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F470" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G470" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H470" t="s">
-        <v>1714</v>
+        <v>1885</v>
       </c>
       <c r="I470" t="s">
-        <v>2734</v>
+        <v>2656</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>2735</v>
+        <v>2657</v>
       </c>
       <c r="L470" t="s">
-        <v>2736</v>
+        <v>2658</v>
       </c>
       <c r="M470" t="s">
-        <v>2737</v>
+        <v>2659</v>
       </c>
       <c r="N470" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
         <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D471" t="s">
-        <v>2703</v>
+        <v>2642</v>
       </c>
       <c r="E471" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F471" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G471" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H471" t="s">
-        <v>1645</v>
+        <v>2647</v>
       </c>
       <c r="I471" t="s">
-        <v>2738</v>
+        <v>2660</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>2739</v>
+        <v>2661</v>
       </c>
       <c r="L471" t="s">
-        <v>2740</v>
+        <v>2662</v>
       </c>
       <c r="M471" t="s">
-        <v>2741</v>
+        <v>2663</v>
       </c>
       <c r="N471" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
         <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D472" t="s">
-        <v>2713</v>
+        <v>2642</v>
       </c>
       <c r="E472" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F472" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G472" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H472" t="s">
-        <v>1630</v>
+        <v>1876</v>
       </c>
       <c r="I472" t="s">
-        <v>2742</v>
+        <v>2664</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>2743</v>
+        <v>2665</v>
       </c>
       <c r="L472" t="s">
-        <v>2744</v>
+        <v>2666</v>
       </c>
       <c r="M472" t="s">
-        <v>2745</v>
+        <v>2667</v>
       </c>
       <c r="N472" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
         <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>1504</v>
+        <v>244</v>
       </c>
       <c r="D473" t="s">
-        <v>2703</v>
+        <v>2637</v>
       </c>
       <c r="E473" t="s">
-        <v>1506</v>
+        <v>143</v>
       </c>
       <c r="F473" t="s">
-        <v>1507</v>
+        <v>1875</v>
       </c>
       <c r="G473" t="s">
-        <v>1508</v>
+        <v>145</v>
       </c>
       <c r="H473" t="s">
-        <v>1625</v>
+        <v>1876</v>
       </c>
       <c r="I473" t="s">
-        <v>2746</v>
+        <v>2668</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>2747</v>
+        <v>2669</v>
       </c>
       <c r="L473" t="s">
-        <v>2748</v>
+        <v>2670</v>
       </c>
       <c r="M473" t="s">
-        <v>2749</v>
+        <v>2671</v>
       </c>
       <c r="N473" t="s">
-        <v>1514</v>
+        <v>251</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
         <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D474" t="s">
-        <v>2703</v>
+        <v>2672</v>
       </c>
       <c r="E474" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F474" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G474" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H474" t="s">
-        <v>1659</v>
+        <v>96</v>
       </c>
       <c r="I474" t="s">
-        <v>2750</v>
+        <v>2673</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>2751</v>
+        <v>2674</v>
       </c>
       <c r="L474" t="s">
-        <v>2752</v>
+        <v>2675</v>
       </c>
       <c r="M474" t="s">
-        <v>2753</v>
+        <v>2676</v>
       </c>
       <c r="N474" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
         <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D475" t="s">
-        <v>2713</v>
+        <v>2677</v>
       </c>
       <c r="E475" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F475" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G475" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H475" t="s">
-        <v>1610</v>
+        <v>1859</v>
       </c>
       <c r="I475" t="s">
-        <v>2754</v>
+        <v>2678</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>2755</v>
+        <v>2679</v>
       </c>
       <c r="L475" t="s">
-        <v>2756</v>
+        <v>2680</v>
       </c>
       <c r="M475" t="s">
-        <v>2757</v>
+        <v>2681</v>
       </c>
       <c r="N475" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D476" t="s">
-        <v>2703</v>
+        <v>2672</v>
       </c>
       <c r="E476" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F476" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G476" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H476" t="s">
-        <v>1600</v>
+        <v>1844</v>
       </c>
       <c r="I476" t="s">
-        <v>2758</v>
+        <v>2682</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>2759</v>
+        <v>2683</v>
       </c>
       <c r="L476" t="s">
-        <v>2760</v>
+        <v>2684</v>
       </c>
       <c r="M476" t="s">
-        <v>2761</v>
+        <v>2685</v>
       </c>
       <c r="N476" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
         <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D477" t="s">
-        <v>2713</v>
+        <v>2672</v>
       </c>
       <c r="E477" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F477" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G477" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H477" t="s">
-        <v>1659</v>
+        <v>1831</v>
       </c>
       <c r="I477" t="s">
-        <v>2762</v>
+        <v>2686</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>2763</v>
+        <v>2687</v>
       </c>
       <c r="L477" t="s">
-        <v>2764</v>
+        <v>2688</v>
       </c>
       <c r="M477" t="s">
-        <v>2765</v>
+        <v>2689</v>
       </c>
       <c r="N477" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
         <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D478" t="s">
-        <v>2713</v>
+        <v>2677</v>
       </c>
       <c r="E478" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F478" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G478" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H478" t="s">
-        <v>2704</v>
+        <v>1796</v>
       </c>
       <c r="I478" t="s">
-        <v>2766</v>
+        <v>2690</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>2767</v>
+        <v>2691</v>
       </c>
       <c r="L478" t="s">
-        <v>2768</v>
+        <v>2692</v>
       </c>
       <c r="M478" t="s">
-        <v>2769</v>
+        <v>2693</v>
       </c>
       <c r="N478" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D479" t="s">
-        <v>2703</v>
+        <v>2677</v>
       </c>
       <c r="E479" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F479" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G479" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H479" t="s">
-        <v>1630</v>
+        <v>1640</v>
       </c>
       <c r="I479" t="s">
-        <v>2770</v>
+        <v>2694</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>2771</v>
+        <v>2695</v>
       </c>
       <c r="L479" t="s">
-        <v>2772</v>
+        <v>2696</v>
       </c>
       <c r="M479" t="s">
-        <v>2773</v>
+        <v>2697</v>
       </c>
       <c r="N479" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
         <v>14</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>1504</v>
+        <v>273</v>
       </c>
       <c r="D480" t="s">
-        <v>2713</v>
+        <v>2672</v>
       </c>
       <c r="E480" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F480" t="s">
-        <v>1507</v>
+        <v>1621</v>
       </c>
       <c r="G480" t="s">
-        <v>1508</v>
+        <v>20</v>
       </c>
       <c r="H480" t="s">
-        <v>1714</v>
+        <v>1733</v>
       </c>
       <c r="I480" t="s">
-        <v>2774</v>
+        <v>2698</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>2775</v>
+        <v>2699</v>
       </c>
       <c r="L480" t="s">
-        <v>2776</v>
+        <v>2700</v>
       </c>
       <c r="M480" t="s">
-        <v>2777</v>
+        <v>2701</v>
       </c>
       <c r="N480" t="s">
-        <v>1514</v>
+        <v>280</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>14</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D481" t="s">
-        <v>2778</v>
+        <v>2677</v>
       </c>
       <c r="E481" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F481" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G481" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H481" t="s">
-        <v>2779</v>
+        <v>96</v>
       </c>
       <c r="I481" t="s">
-        <v>2780</v>
+        <v>2702</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>2781</v>
+        <v>2703</v>
       </c>
       <c r="L481" t="s">
-        <v>2782</v>
+        <v>2704</v>
       </c>
       <c r="M481" t="s">
-        <v>2783</v>
+        <v>2705</v>
       </c>
       <c r="N481" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>14</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D482" t="s">
-        <v>2784</v>
+        <v>2677</v>
       </c>
       <c r="E482" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F482" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G482" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H482" t="s">
-        <v>1889</v>
+        <v>1801</v>
       </c>
       <c r="I482" t="s">
-        <v>2785</v>
+        <v>2706</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>2786</v>
+        <v>2707</v>
       </c>
       <c r="L482" t="s">
-        <v>2787</v>
+        <v>2708</v>
       </c>
       <c r="M482" t="s">
-        <v>2788</v>
+        <v>2709</v>
       </c>
       <c r="N482" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
         <v>14</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D483" t="s">
-        <v>2789</v>
+        <v>2677</v>
       </c>
       <c r="E483" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F483" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G483" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H483" t="s">
-        <v>1889</v>
+        <v>1786</v>
       </c>
       <c r="I483" t="s">
-        <v>2790</v>
+        <v>2710</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>2791</v>
+        <v>2711</v>
       </c>
       <c r="L483" t="s">
-        <v>2792</v>
+        <v>2712</v>
       </c>
       <c r="M483" t="s">
-        <v>2793</v>
+        <v>2713</v>
       </c>
       <c r="N483" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D484" t="s">
-        <v>2784</v>
+        <v>2677</v>
       </c>
       <c r="E484" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F484" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G484" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H484" t="s">
-        <v>1908</v>
+        <v>1844</v>
       </c>
       <c r="I484" t="s">
-        <v>2794</v>
+        <v>2714</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>2795</v>
+        <v>2715</v>
       </c>
       <c r="L484" t="s">
-        <v>2796</v>
+        <v>2716</v>
       </c>
       <c r="M484" t="s">
-        <v>2797</v>
+        <v>2717</v>
       </c>
       <c r="N484" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D485" t="s">
-        <v>2789</v>
+        <v>2672</v>
       </c>
       <c r="E485" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F485" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G485" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H485" t="s">
-        <v>1908</v>
+        <v>1796</v>
       </c>
       <c r="I485" t="s">
-        <v>2798</v>
+        <v>2718</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>2799</v>
+        <v>2719</v>
       </c>
       <c r="L485" t="s">
-        <v>2800</v>
+        <v>2720</v>
       </c>
       <c r="M485" t="s">
-        <v>2801</v>
+        <v>2721</v>
       </c>
       <c r="N485" t="s">
-        <v>1791</v>
+        <v>280</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>1783</v>
+        <v>273</v>
       </c>
       <c r="D486" t="s">
-        <v>2784</v>
+        <v>2672</v>
       </c>
       <c r="E486" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F486" t="s">
-        <v>1785</v>
+        <v>1621</v>
       </c>
       <c r="G486" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H486" t="s">
-        <v>104</v>
+        <v>1640</v>
       </c>
       <c r="I486" t="s">
-        <v>2802</v>
+        <v>2722</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
+        <v>2723</v>
+      </c>
+      <c r="L486" t="s">
+        <v>2724</v>
+      </c>
+      <c r="M486" t="s">
+        <v>2725</v>
+      </c>
+      <c r="N486" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="s">
+        <v>14</v>
+      </c>
+      <c r="B487" t="s">
+        <v>15</v>
+      </c>
+      <c r="C487" t="s">
+        <v>273</v>
+      </c>
+      <c r="D487" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E487" t="s">
+        <v>18</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G487" t="s">
+        <v>20</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1801</v>
+      </c>
+      <c r="I487" t="s">
+        <v>2726</v>
+      </c>
+      <c r="J487"/>
+      <c r="K487" t="s">
+        <v>2727</v>
+      </c>
+      <c r="L487" t="s">
+        <v>2728</v>
+      </c>
+      <c r="M487" t="s">
+        <v>2729</v>
+      </c>
+      <c r="N487" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="s">
+        <v>14</v>
+      </c>
+      <c r="B488" t="s">
+        <v>15</v>
+      </c>
+      <c r="C488" t="s">
+        <v>273</v>
+      </c>
+      <c r="D488" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E488" t="s">
+        <v>18</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G488" t="s">
+        <v>20</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I488" t="s">
+        <v>2730</v>
+      </c>
+      <c r="J488"/>
+      <c r="K488" t="s">
+        <v>2731</v>
+      </c>
+      <c r="L488" t="s">
+        <v>2732</v>
+      </c>
+      <c r="M488" t="s">
+        <v>2733</v>
+      </c>
+      <c r="N488" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="s">
+        <v>14</v>
+      </c>
+      <c r="B489" t="s">
+        <v>15</v>
+      </c>
+      <c r="C489" t="s">
+        <v>273</v>
+      </c>
+      <c r="D489" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E489" t="s">
+        <v>18</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G489" t="s">
+        <v>20</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I489" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J489"/>
+      <c r="K489" t="s">
+        <v>2735</v>
+      </c>
+      <c r="L489" t="s">
+        <v>2736</v>
+      </c>
+      <c r="M489" t="s">
+        <v>2737</v>
+      </c>
+      <c r="N489" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="s">
+        <v>14</v>
+      </c>
+      <c r="B490" t="s">
+        <v>15</v>
+      </c>
+      <c r="C490" t="s">
+        <v>273</v>
+      </c>
+      <c r="D490" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E490" t="s">
+        <v>18</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G490" t="s">
+        <v>20</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I490" t="s">
+        <v>2738</v>
+      </c>
+      <c r="J490"/>
+      <c r="K490" t="s">
+        <v>2739</v>
+      </c>
+      <c r="L490" t="s">
+        <v>2740</v>
+      </c>
+      <c r="M490" t="s">
+        <v>2741</v>
+      </c>
+      <c r="N490" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="s">
+        <v>14</v>
+      </c>
+      <c r="B491" t="s">
+        <v>15</v>
+      </c>
+      <c r="C491" t="s">
+        <v>273</v>
+      </c>
+      <c r="D491" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E491" t="s">
+        <v>18</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G491" t="s">
+        <v>20</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I491" t="s">
+        <v>2742</v>
+      </c>
+      <c r="J491"/>
+      <c r="K491" t="s">
+        <v>2743</v>
+      </c>
+      <c r="L491" t="s">
+        <v>2744</v>
+      </c>
+      <c r="M491" t="s">
+        <v>2745</v>
+      </c>
+      <c r="N491" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492" t="s">
+        <v>15</v>
+      </c>
+      <c r="C492" t="s">
+        <v>273</v>
+      </c>
+      <c r="D492" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E492" t="s">
+        <v>18</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G492" t="s">
+        <v>20</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I492" t="s">
+        <v>2746</v>
+      </c>
+      <c r="J492"/>
+      <c r="K492" t="s">
+        <v>2747</v>
+      </c>
+      <c r="L492" t="s">
+        <v>2748</v>
+      </c>
+      <c r="M492" t="s">
+        <v>2749</v>
+      </c>
+      <c r="N492" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="s">
+        <v>14</v>
+      </c>
+      <c r="B493" t="s">
+        <v>15</v>
+      </c>
+      <c r="C493" t="s">
+        <v>273</v>
+      </c>
+      <c r="D493" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E493" t="s">
+        <v>18</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G493" t="s">
+        <v>20</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I493" t="s">
+        <v>2750</v>
+      </c>
+      <c r="J493"/>
+      <c r="K493" t="s">
+        <v>2751</v>
+      </c>
+      <c r="L493" t="s">
+        <v>2752</v>
+      </c>
+      <c r="M493" t="s">
+        <v>2753</v>
+      </c>
+      <c r="N493" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="s">
+        <v>14</v>
+      </c>
+      <c r="B494" t="s">
+        <v>15</v>
+      </c>
+      <c r="C494" t="s">
+        <v>273</v>
+      </c>
+      <c r="D494" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E494" t="s">
+        <v>18</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G494" t="s">
+        <v>20</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I494" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J494"/>
+      <c r="K494" t="s">
+        <v>2755</v>
+      </c>
+      <c r="L494" t="s">
+        <v>2756</v>
+      </c>
+      <c r="M494" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N494" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="s">
+        <v>14</v>
+      </c>
+      <c r="B495" t="s">
+        <v>15</v>
+      </c>
+      <c r="C495" t="s">
+        <v>273</v>
+      </c>
+      <c r="D495" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E495" t="s">
+        <v>18</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G495" t="s">
+        <v>20</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I495" t="s">
+        <v>2758</v>
+      </c>
+      <c r="J495"/>
+      <c r="K495" t="s">
+        <v>2759</v>
+      </c>
+      <c r="L495" t="s">
+        <v>2760</v>
+      </c>
+      <c r="M495" t="s">
+        <v>2761</v>
+      </c>
+      <c r="N495" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="s">
+        <v>14</v>
+      </c>
+      <c r="B496" t="s">
+        <v>15</v>
+      </c>
+      <c r="C496" t="s">
+        <v>273</v>
+      </c>
+      <c r="D496" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E496" t="s">
+        <v>18</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G496" t="s">
+        <v>20</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I496" t="s">
+        <v>2762</v>
+      </c>
+      <c r="J496"/>
+      <c r="K496" t="s">
+        <v>2763</v>
+      </c>
+      <c r="L496" t="s">
+        <v>2764</v>
+      </c>
+      <c r="M496" t="s">
+        <v>2765</v>
+      </c>
+      <c r="N496" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="s">
+        <v>14</v>
+      </c>
+      <c r="B497" t="s">
+        <v>15</v>
+      </c>
+      <c r="C497" t="s">
+        <v>273</v>
+      </c>
+      <c r="D497" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E497" t="s">
+        <v>18</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G497" t="s">
+        <v>20</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I497" t="s">
+        <v>2766</v>
+      </c>
+      <c r="J497"/>
+      <c r="K497" t="s">
+        <v>2767</v>
+      </c>
+      <c r="L497" t="s">
+        <v>2768</v>
+      </c>
+      <c r="M497" t="s">
+        <v>2769</v>
+      </c>
+      <c r="N497" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="s">
+        <v>14</v>
+      </c>
+      <c r="B498" t="s">
+        <v>15</v>
+      </c>
+      <c r="C498" t="s">
+        <v>273</v>
+      </c>
+      <c r="D498" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E498" t="s">
+        <v>18</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G498" t="s">
+        <v>20</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I498" t="s">
+        <v>2770</v>
+      </c>
+      <c r="J498"/>
+      <c r="K498" t="s">
+        <v>2771</v>
+      </c>
+      <c r="L498" t="s">
+        <v>2772</v>
+      </c>
+      <c r="M498" t="s">
+        <v>2773</v>
+      </c>
+      <c r="N498" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="s">
+        <v>14</v>
+      </c>
+      <c r="B499" t="s">
+        <v>15</v>
+      </c>
+      <c r="C499" t="s">
+        <v>273</v>
+      </c>
+      <c r="D499" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E499" t="s">
+        <v>18</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G499" t="s">
+        <v>20</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I499" t="s">
+        <v>2774</v>
+      </c>
+      <c r="J499"/>
+      <c r="K499" t="s">
+        <v>2775</v>
+      </c>
+      <c r="L499" t="s">
+        <v>2776</v>
+      </c>
+      <c r="M499" t="s">
+        <v>2777</v>
+      </c>
+      <c r="N499" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="s">
+        <v>14</v>
+      </c>
+      <c r="B500" t="s">
+        <v>15</v>
+      </c>
+      <c r="C500" t="s">
+        <v>273</v>
+      </c>
+      <c r="D500" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E500" t="s">
+        <v>18</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G500" t="s">
+        <v>20</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I500" t="s">
+        <v>2778</v>
+      </c>
+      <c r="J500"/>
+      <c r="K500" t="s">
+        <v>2779</v>
+      </c>
+      <c r="L500" t="s">
+        <v>2780</v>
+      </c>
+      <c r="M500" t="s">
+        <v>2781</v>
+      </c>
+      <c r="N500" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="s">
+        <v>14</v>
+      </c>
+      <c r="B501" t="s">
+        <v>15</v>
+      </c>
+      <c r="C501" t="s">
+        <v>273</v>
+      </c>
+      <c r="D501" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E501" t="s">
+        <v>18</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G501" t="s">
+        <v>20</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I501" t="s">
+        <v>2782</v>
+      </c>
+      <c r="J501"/>
+      <c r="K501" t="s">
+        <v>2783</v>
+      </c>
+      <c r="L501" t="s">
+        <v>2784</v>
+      </c>
+      <c r="M501" t="s">
+        <v>2785</v>
+      </c>
+      <c r="N501" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="s">
+        <v>14</v>
+      </c>
+      <c r="B502" t="s">
+        <v>15</v>
+      </c>
+      <c r="C502" t="s">
+        <v>273</v>
+      </c>
+      <c r="D502" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E502" t="s">
+        <v>18</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G502" t="s">
+        <v>20</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I502" t="s">
+        <v>2786</v>
+      </c>
+      <c r="J502"/>
+      <c r="K502" t="s">
+        <v>2787</v>
+      </c>
+      <c r="L502" t="s">
+        <v>2788</v>
+      </c>
+      <c r="M502" t="s">
+        <v>2789</v>
+      </c>
+      <c r="N502" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="s">
+        <v>14</v>
+      </c>
+      <c r="B503" t="s">
+        <v>15</v>
+      </c>
+      <c r="C503" t="s">
+        <v>273</v>
+      </c>
+      <c r="D503" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E503" t="s">
+        <v>18</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G503" t="s">
+        <v>20</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I503" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J503"/>
+      <c r="K503" t="s">
+        <v>2791</v>
+      </c>
+      <c r="L503" t="s">
+        <v>2792</v>
+      </c>
+      <c r="M503" t="s">
+        <v>2793</v>
+      </c>
+      <c r="N503" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="s">
+        <v>14</v>
+      </c>
+      <c r="B504" t="s">
+        <v>15</v>
+      </c>
+      <c r="C504" t="s">
+        <v>273</v>
+      </c>
+      <c r="D504" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E504" t="s">
+        <v>18</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G504" t="s">
+        <v>20</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I504" t="s">
+        <v>2794</v>
+      </c>
+      <c r="J504"/>
+      <c r="K504" t="s">
+        <v>2795</v>
+      </c>
+      <c r="L504" t="s">
+        <v>2796</v>
+      </c>
+      <c r="M504" t="s">
+        <v>2797</v>
+      </c>
+      <c r="N504" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="s">
+        <v>14</v>
+      </c>
+      <c r="B505" t="s">
+        <v>15</v>
+      </c>
+      <c r="C505" t="s">
+        <v>273</v>
+      </c>
+      <c r="D505" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E505" t="s">
+        <v>18</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G505" t="s">
+        <v>20</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I505" t="s">
+        <v>2798</v>
+      </c>
+      <c r="J505"/>
+      <c r="K505" t="s">
+        <v>2799</v>
+      </c>
+      <c r="L505" t="s">
+        <v>2800</v>
+      </c>
+      <c r="M505" t="s">
+        <v>2801</v>
+      </c>
+      <c r="N505" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="s">
+        <v>14</v>
+      </c>
+      <c r="B506" t="s">
+        <v>15</v>
+      </c>
+      <c r="C506" t="s">
+        <v>273</v>
+      </c>
+      <c r="D506" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E506" t="s">
+        <v>18</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G506" t="s">
+        <v>20</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I506" t="s">
+        <v>2802</v>
+      </c>
+      <c r="J506"/>
+      <c r="K506" t="s">
         <v>2803</v>
       </c>
-      <c r="L486" t="s">
+      <c r="L506" t="s">
         <v>2804</v>
       </c>
-      <c r="M486" t="s">
+      <c r="M506" t="s">
         <v>2805</v>
       </c>
-      <c r="N486" t="s">
-        <v>1791</v>
+      <c r="N506" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507" t="s">
+        <v>15</v>
+      </c>
+      <c r="C507" t="s">
+        <v>273</v>
+      </c>
+      <c r="D507" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E507" t="s">
+        <v>18</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G507" t="s">
+        <v>20</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I507" t="s">
+        <v>2806</v>
+      </c>
+      <c r="J507"/>
+      <c r="K507" t="s">
+        <v>2807</v>
+      </c>
+      <c r="L507" t="s">
+        <v>2808</v>
+      </c>
+      <c r="M507" t="s">
+        <v>2809</v>
+      </c>
+      <c r="N507" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="s">
+        <v>14</v>
+      </c>
+      <c r="B508" t="s">
+        <v>15</v>
+      </c>
+      <c r="C508" t="s">
+        <v>273</v>
+      </c>
+      <c r="D508" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E508" t="s">
+        <v>18</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G508" t="s">
+        <v>20</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I508" t="s">
+        <v>2810</v>
+      </c>
+      <c r="J508"/>
+      <c r="K508" t="s">
+        <v>2811</v>
+      </c>
+      <c r="L508" t="s">
+        <v>2812</v>
+      </c>
+      <c r="M508" t="s">
+        <v>2813</v>
+      </c>
+      <c r="N508" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="s">
+        <v>14</v>
+      </c>
+      <c r="B509" t="s">
+        <v>15</v>
+      </c>
+      <c r="C509" t="s">
+        <v>273</v>
+      </c>
+      <c r="D509" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E509" t="s">
+        <v>18</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G509" t="s">
+        <v>20</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I509" t="s">
+        <v>2814</v>
+      </c>
+      <c r="J509"/>
+      <c r="K509" t="s">
+        <v>2815</v>
+      </c>
+      <c r="L509" t="s">
+        <v>2816</v>
+      </c>
+      <c r="M509" t="s">
+        <v>2817</v>
+      </c>
+      <c r="N509" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="s">
+        <v>14</v>
+      </c>
+      <c r="B510" t="s">
+        <v>15</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D510" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E510" t="s">
+        <v>102</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G510" t="s">
+        <v>103</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2819</v>
+      </c>
+      <c r="I510" t="s">
+        <v>2820</v>
+      </c>
+      <c r="J510"/>
+      <c r="K510" t="s">
+        <v>2821</v>
+      </c>
+      <c r="L510" t="s">
+        <v>2822</v>
+      </c>
+      <c r="M510" t="s">
+        <v>2823</v>
+      </c>
+      <c r="N510" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="s">
+        <v>14</v>
+      </c>
+      <c r="B511" t="s">
+        <v>15</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D511" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E511" t="s">
+        <v>102</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G511" t="s">
+        <v>103</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I511" t="s">
+        <v>2824</v>
+      </c>
+      <c r="J511"/>
+      <c r="K511" t="s">
+        <v>2825</v>
+      </c>
+      <c r="L511" t="s">
+        <v>2826</v>
+      </c>
+      <c r="M511" t="s">
+        <v>2827</v>
+      </c>
+      <c r="N511" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="s">
+        <v>14</v>
+      </c>
+      <c r="B512" t="s">
+        <v>15</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D512" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E512" t="s">
+        <v>102</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G512" t="s">
+        <v>103</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I512" t="s">
+        <v>2829</v>
+      </c>
+      <c r="J512"/>
+      <c r="K512" t="s">
+        <v>2830</v>
+      </c>
+      <c r="L512" t="s">
+        <v>2831</v>
+      </c>
+      <c r="M512" t="s">
+        <v>2832</v>
+      </c>
+      <c r="N512" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="s">
+        <v>14</v>
+      </c>
+      <c r="B513" t="s">
+        <v>15</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D513" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E513" t="s">
+        <v>102</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G513" t="s">
+        <v>103</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I513" t="s">
+        <v>2833</v>
+      </c>
+      <c r="J513"/>
+      <c r="K513" t="s">
+        <v>2834</v>
+      </c>
+      <c r="L513" t="s">
+        <v>2835</v>
+      </c>
+      <c r="M513" t="s">
+        <v>2836</v>
+      </c>
+      <c r="N513" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="s">
+        <v>14</v>
+      </c>
+      <c r="B514" t="s">
+        <v>15</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D514" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E514" t="s">
+        <v>102</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G514" t="s">
+        <v>103</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I514" t="s">
+        <v>2837</v>
+      </c>
+      <c r="J514"/>
+      <c r="K514" t="s">
+        <v>2838</v>
+      </c>
+      <c r="L514" t="s">
+        <v>2839</v>
+      </c>
+      <c r="M514" t="s">
+        <v>2840</v>
+      </c>
+      <c r="N514" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="s">
+        <v>14</v>
+      </c>
+      <c r="B515" t="s">
+        <v>15</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E515" t="s">
+        <v>102</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G515" t="s">
+        <v>103</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I515" t="s">
+        <v>2841</v>
+      </c>
+      <c r="J515"/>
+      <c r="K515" t="s">
+        <v>2842</v>
+      </c>
+      <c r="L515" t="s">
+        <v>2843</v>
+      </c>
+      <c r="M515" t="s">
+        <v>2844</v>
+      </c>
+      <c r="N515" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="s">
+        <v>14</v>
+      </c>
+      <c r="B516" t="s">
+        <v>15</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D516" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E516" t="s">
+        <v>102</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G516" t="s">
+        <v>103</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I516" t="s">
+        <v>2845</v>
+      </c>
+      <c r="J516"/>
+      <c r="K516" t="s">
+        <v>2846</v>
+      </c>
+      <c r="L516" t="s">
+        <v>2847</v>
+      </c>
+      <c r="M516" t="s">
+        <v>2848</v>
+      </c>
+      <c r="N516" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="s">
+        <v>14</v>
+      </c>
+      <c r="B517" t="s">
+        <v>15</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D517" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E517" t="s">
+        <v>102</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G517" t="s">
+        <v>103</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I517" t="s">
+        <v>2849</v>
+      </c>
+      <c r="J517"/>
+      <c r="K517" t="s">
+        <v>2850</v>
+      </c>
+      <c r="L517" t="s">
+        <v>2851</v>
+      </c>
+      <c r="M517" t="s">
+        <v>2852</v>
+      </c>
+      <c r="N517" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="s">
+        <v>14</v>
+      </c>
+      <c r="B518" t="s">
+        <v>15</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D518" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E518" t="s">
+        <v>102</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G518" t="s">
+        <v>103</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I518" t="s">
+        <v>2853</v>
+      </c>
+      <c r="J518"/>
+      <c r="K518" t="s">
+        <v>2854</v>
+      </c>
+      <c r="L518" t="s">
+        <v>2855</v>
+      </c>
+      <c r="M518" t="s">
+        <v>2856</v>
+      </c>
+      <c r="N518" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="s">
+        <v>14</v>
+      </c>
+      <c r="B519" t="s">
+        <v>15</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D519" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E519" t="s">
+        <v>102</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G519" t="s">
+        <v>103</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I519" t="s">
+        <v>2857</v>
+      </c>
+      <c r="J519"/>
+      <c r="K519" t="s">
+        <v>2858</v>
+      </c>
+      <c r="L519" t="s">
+        <v>2859</v>
+      </c>
+      <c r="M519" t="s">
+        <v>2860</v>
+      </c>
+      <c r="N519" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="s">
+        <v>14</v>
+      </c>
+      <c r="B520" t="s">
+        <v>15</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D520" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E520" t="s">
+        <v>102</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G520" t="s">
+        <v>103</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I520" t="s">
+        <v>2861</v>
+      </c>
+      <c r="J520"/>
+      <c r="K520" t="s">
+        <v>2862</v>
+      </c>
+      <c r="L520" t="s">
+        <v>2863</v>
+      </c>
+      <c r="M520" t="s">
+        <v>2864</v>
+      </c>
+      <c r="N520" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="s">
+        <v>14</v>
+      </c>
+      <c r="B521" t="s">
+        <v>15</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E521" t="s">
+        <v>102</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G521" t="s">
+        <v>103</v>
+      </c>
+      <c r="H521" t="s">
+        <v>138</v>
+      </c>
+      <c r="I521" t="s">
+        <v>2865</v>
+      </c>
+      <c r="J521"/>
+      <c r="K521" t="s">
+        <v>2866</v>
+      </c>
+      <c r="L521" t="s">
+        <v>2867</v>
+      </c>
+      <c r="M521" t="s">
+        <v>2868</v>
+      </c>
+      <c r="N521" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="s">
+        <v>14</v>
+      </c>
+      <c r="B522" t="s">
+        <v>15</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E522" t="s">
+        <v>102</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G522" t="s">
+        <v>103</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I522" t="s">
+        <v>2869</v>
+      </c>
+      <c r="J522"/>
+      <c r="K522" t="s">
+        <v>2870</v>
+      </c>
+      <c r="L522" t="s">
+        <v>2871</v>
+      </c>
+      <c r="M522" t="s">
+        <v>2872</v>
+      </c>
+      <c r="N522" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="s">
+        <v>14</v>
+      </c>
+      <c r="B523" t="s">
+        <v>15</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E523" t="s">
+        <v>102</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G523" t="s">
+        <v>103</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I523" t="s">
+        <v>2873</v>
+      </c>
+      <c r="J523"/>
+      <c r="K523" t="s">
+        <v>2874</v>
+      </c>
+      <c r="L523" t="s">
+        <v>2875</v>
+      </c>
+      <c r="M523" t="s">
+        <v>2876</v>
+      </c>
+      <c r="N523" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="s">
+        <v>14</v>
+      </c>
+      <c r="B524" t="s">
+        <v>15</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E524" t="s">
+        <v>102</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G524" t="s">
+        <v>103</v>
+      </c>
+      <c r="H524" t="s">
+        <v>138</v>
+      </c>
+      <c r="I524" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J524"/>
+      <c r="K524" t="s">
+        <v>2878</v>
+      </c>
+      <c r="L524" t="s">
+        <v>2879</v>
+      </c>
+      <c r="M524" t="s">
+        <v>2880</v>
+      </c>
+      <c r="N524" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="s">
+        <v>14</v>
+      </c>
+      <c r="B525" t="s">
+        <v>15</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D525" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E525" t="s">
+        <v>102</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G525" t="s">
+        <v>103</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2819</v>
+      </c>
+      <c r="I525" t="s">
+        <v>2881</v>
+      </c>
+      <c r="J525"/>
+      <c r="K525" t="s">
+        <v>2882</v>
+      </c>
+      <c r="L525" t="s">
+        <v>2883</v>
+      </c>
+      <c r="M525" t="s">
+        <v>2884</v>
+      </c>
+      <c r="N525" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="s">
+        <v>14</v>
+      </c>
+      <c r="B526" t="s">
+        <v>15</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E526" t="s">
+        <v>102</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G526" t="s">
+        <v>103</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I526" t="s">
+        <v>2885</v>
+      </c>
+      <c r="J526"/>
+      <c r="K526" t="s">
+        <v>2886</v>
+      </c>
+      <c r="L526" t="s">
+        <v>2887</v>
+      </c>
+      <c r="M526" t="s">
+        <v>2888</v>
+      </c>
+      <c r="N526" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="s">
+        <v>14</v>
+      </c>
+      <c r="B527" t="s">
+        <v>15</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E527" t="s">
+        <v>102</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G527" t="s">
+        <v>103</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I527" t="s">
+        <v>2889</v>
+      </c>
+      <c r="J527"/>
+      <c r="K527" t="s">
+        <v>2890</v>
+      </c>
+      <c r="L527" t="s">
+        <v>2891</v>
+      </c>
+      <c r="M527" t="s">
+        <v>2892</v>
+      </c>
+      <c r="N527" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="s">
+        <v>14</v>
+      </c>
+      <c r="B528" t="s">
+        <v>15</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G528" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2894</v>
+      </c>
+      <c r="I528" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J528"/>
+      <c r="K528" t="s">
+        <v>2896</v>
+      </c>
+      <c r="L528" t="s">
+        <v>2897</v>
+      </c>
+      <c r="M528" t="s">
+        <v>2898</v>
+      </c>
+      <c r="N528" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="s">
+        <v>14</v>
+      </c>
+      <c r="B529" t="s">
+        <v>15</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G529" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2004</v>
+      </c>
+      <c r="I529" t="s">
+        <v>2900</v>
+      </c>
+      <c r="J529"/>
+      <c r="K529" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L529" t="s">
+        <v>2902</v>
+      </c>
+      <c r="M529" t="s">
+        <v>2903</v>
+      </c>
+      <c r="N529" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="s">
+        <v>14</v>
+      </c>
+      <c r="B530" t="s">
+        <v>15</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2004</v>
+      </c>
+      <c r="I530" t="s">
+        <v>2905</v>
+      </c>
+      <c r="J530"/>
+      <c r="K530" t="s">
+        <v>2906</v>
+      </c>
+      <c r="L530" t="s">
+        <v>2907</v>
+      </c>
+      <c r="M530" t="s">
+        <v>2908</v>
+      </c>
+      <c r="N530" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="s">
+        <v>14</v>
+      </c>
+      <c r="B531" t="s">
+        <v>15</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G531" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I531" t="s">
+        <v>2909</v>
+      </c>
+      <c r="J531"/>
+      <c r="K531" t="s">
+        <v>2910</v>
+      </c>
+      <c r="L531" t="s">
+        <v>2911</v>
+      </c>
+      <c r="M531" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N531" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="s">
+        <v>14</v>
+      </c>
+      <c r="B532" t="s">
+        <v>15</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G532" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I532" t="s">
+        <v>2913</v>
+      </c>
+      <c r="J532"/>
+      <c r="K532" t="s">
+        <v>2914</v>
+      </c>
+      <c r="L532" t="s">
+        <v>2915</v>
+      </c>
+      <c r="M532" t="s">
+        <v>2916</v>
+      </c>
+      <c r="N532" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="s">
+        <v>14</v>
+      </c>
+      <c r="B533" t="s">
+        <v>15</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I533" t="s">
+        <v>2917</v>
+      </c>
+      <c r="J533"/>
+      <c r="K533" t="s">
+        <v>2918</v>
+      </c>
+      <c r="L533" t="s">
+        <v>2919</v>
+      </c>
+      <c r="M533" t="s">
+        <v>2920</v>
+      </c>
+      <c r="N533" t="s">
+        <v>1905</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>