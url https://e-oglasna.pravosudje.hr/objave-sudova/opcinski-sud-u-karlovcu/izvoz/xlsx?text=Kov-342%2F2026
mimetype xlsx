--- v0 (2026-07-26)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Kov-342/2026</t>
   </si>
   <si>
-    <t>Dopis od 08.07.2026.; Podnesak od 06.07.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/89b68fca-f969-44ae-9320-a8b5bc30afa1/dokumenti/preuzimanje</t>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Rebecca Steblaj-Maksimović 33687745192</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:33:39</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9d1d49-824a-4e3e-a72e-bbb71a957421</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9d1d49-824a-4e3e-a72e-bbb71a957421/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Kov&amp;predmet=342&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>