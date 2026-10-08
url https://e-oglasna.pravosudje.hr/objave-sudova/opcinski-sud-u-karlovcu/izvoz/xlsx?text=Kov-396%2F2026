--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Kov-396/2026</t>
   </si>
   <si>
-    <t>Dopis od 19.08.2026. i optužnica od 19.08.2026.</t>
+    <t>Rješenje od 5.10.2026.</t>
   </si>
   <si>
     <t>Ivan Kutsyk</t>
   </si>
   <si>
-    <t>21.08.2026. 13:22:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6607ead8-68fe-4404-abbe-f9b303c9ba5b/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 08:23:46</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5dfbef2-3512-40cf-9aca-006e52c4aea7</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5dfbef2-3512-40cf-9aca-006e52c4aea7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Kov&amp;predmet=396&amp;godina=2026</t>
   </si>
   <si>
     <t>Vladiana Croitoru</t>
   </si>
   <si>
-    <t>21.08.2026. 13:22:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7e77f154-2d18-4261-8643-af8ba9bd4fab/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 08:23:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4670ebd0-60b9-4764-beb5-306ba4e411fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4670ebd0-60b9-4764-beb5-306ba4e411fc/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">