--- v0 (2026-08-03)
+++ v1 (2026-11-04)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Kzd-54/2023</t>
   </si>
   <si>
-    <t>Odluka od 02.09.2025.
-za platež TKP</t>
+    <t>Odluka od 02.09.2025.</t>
   </si>
   <si>
     <t>Davor Stojčić 45988033409</t>
   </si>
   <si>
-    <t>31.07.2026. 08:44:47</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6f0cc0b4-b260-44f3-b15f-717ab3d72842</t>
+    <t>02.11.2026. 08:00:58</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/037f0aa6-1c8a-4996-bf87-491c9d101fd3</t>
   </si>
   <si>
     <t>Dostava uplatnice.pdf O12O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6f0cc0b4-b260-44f3-b15f-717ab3d72842/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/037f0aa6-1c8a-4996-bf87-491c9d101fd3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Kzd&amp;predmet=54&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>