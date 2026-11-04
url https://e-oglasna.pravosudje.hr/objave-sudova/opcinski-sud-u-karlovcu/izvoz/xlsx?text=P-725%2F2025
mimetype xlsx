--- v0 (2026-07-16)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>P-725/2025</t>
   </si>
   <si>
-    <t>Presuda od 12.05.2026.</t>
+    <t>Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>DOMAGOJ FUDURIĆ 19210307763</t>
   </si>
   <si>
-    <t>14.07.2026. 13:40:35</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ee88014f-7e75-48da-8464-e3b5810f33cb/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 10:11:16</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a027cbfe-e5b4-4c73-bd5d-33578309ee2d</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a027cbfe-e5b4-4c73-bd5d-33578309ee2d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=P&amp;predmet=725&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>