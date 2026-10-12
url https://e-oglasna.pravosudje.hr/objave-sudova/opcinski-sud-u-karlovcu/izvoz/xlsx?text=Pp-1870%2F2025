--- v0 (2026-06-04)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Pp-1870/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 29.06.2026.</t>
+    <t>Poziv - Ročište 29.10.2026.</t>
   </si>
   <si>
     <t>Margarita Škarić 00018659403</t>
   </si>
   <si>
-    <t>02.06.2026. 11:45:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f94362eb-722b-4304-9b0b-109fe446cf38/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 14:09:01</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a95e86dc-09f8-47a8-b3a6-da98ef8e6014</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a95e86dc-09f8-47a8-b3a6-da98ef8e6014/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Pp&amp;predmet=1870&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>