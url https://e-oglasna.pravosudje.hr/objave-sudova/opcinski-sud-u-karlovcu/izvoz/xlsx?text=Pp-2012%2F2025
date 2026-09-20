--- v0 (2026-06-04)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Pp-2012/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 09.07.2026.</t>
+    <t>Poziv - Ročište 20.10.2026.</t>
   </si>
   <si>
     <t>Marijan Berger 85183519611</t>
   </si>
   <si>
-    <t>01.06.2026. 07:41:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0be0be46-74f4-4ea5-9551-449e0f4db312/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 12:35:11</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91efbb4-f0e6-445a-a43d-25c636cdc7fd</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91efbb4-f0e6-445a-a43d-25c636cdc7fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Pp&amp;predmet=2012&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>