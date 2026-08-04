--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Z-1531/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1531/2025</t>
   </si>
   <si>
-    <t>Dušan Bunjevac; Dušan Mudrić; Dušan Mudrić; Ilija Forkapić; Ljuba Mudrić; Mara Mudrić; Marija Manojlović; Marija Mudrić; Marija Pešut; Milan Bunjevac; Mile Mudrić; Mile Mudrić; Miloš Mudrić; Mićo Mudrić; Mićo Mudrić; Nikola Mudrić; Pero Bunjevac; Pero Bunjevac; Petar Mudrić; Rade Mudrić; Đoko Mudrić; Đuro Mudrić</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d70224c0-943e-4aad-bbd2-995af3e292f5</t>
+    <t>Maja Mudrić; Mina Mudrić; Mira Bunjevac</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:39:11</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e985c8a2-9f65-4ea6-a50e-4641fb4927fa</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d70224c0-943e-4aad-bbd2-995af3e292f5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e985c8a2-9f65-4ea6-a50e-4641fb4927fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Z&amp;predmet=1531&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>