--- v0 (2026-08-03)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Z-15907/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15907/2025</t>
   </si>
   <si>
     <t>Stjepan Lukežić 68682255289</t>
   </si>
   <si>
-    <t>03.08.2026. 07:37:58</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7306f08b-8b9c-4d2f-afd6-cf67b7ca7d79</t>
+    <t>02.11.2026. 07:24:17</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e66bb5f-8a28-4706-bc40-0494c803f42e</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7306f08b-8b9c-4d2f-afd6-cf67b7ca7d79/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e66bb5f-8a28-4706-bc40-0494c803f42e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Z&amp;predmet=15907&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>