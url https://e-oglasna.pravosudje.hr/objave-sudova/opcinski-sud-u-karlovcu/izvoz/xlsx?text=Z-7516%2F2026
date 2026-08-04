--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>Z-7516/2026</t>
   </si>
   <si>
-    <t>OGLAS PREDLAGATELJA VULAKOVIĆ MARIJANA</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/51baa94c-2d8e-4d34-9489-829504cd695d/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-7516/2026</t>
+  </si>
+  <si>
+    <t>Dubravka Rubil 43481404807</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:46:19</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c321819d-0b6d-4017-bbe6-26a5cf2b1150</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c321819d-0b6d-4017-bbe6-26a5cf2b1150/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=Z&amp;predmet=7516&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>