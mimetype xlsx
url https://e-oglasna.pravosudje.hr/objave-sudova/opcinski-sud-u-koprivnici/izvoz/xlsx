--- v3 (2026-07-25)
+++ v4 (2026-08-16)
@@ -6,154 +6,2647 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3789" uniqueCount="2525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2459" uniqueCount="1643">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Ovr-147/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2026.; Podnesak od 10.03.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>Ivica Međimorec 32909932654</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:46:23</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a79ae9b-32b4-4fea-86f6-fbada98ae144</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-147_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-147_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-147_2026-1-3 - Ovrv-5088_2025-4.pdf; Prilog Ovr-147_2026-1-4 - Ovrv-5088_2025-8.pdf; Podnesak ovrhovoditelja.pdf P244P; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a79ae9b-32b4-4fea-86f6-fbada98ae144/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-242/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2023.; Podnesak od 16.05.2023. s prilozima</t>
+  </si>
+  <si>
+    <t>Janja Buljan 22340449010</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddfa8c2b-c82d-4908-b63c-2ef05b61e710</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-242_2023-1-1 - Privitak 1.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddfa8c2b-c82d-4908-b63c-2ef05b61e710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=242&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-299/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.; Prijedlog od 23.04.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>Devid Jankovic 62532330974</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:37:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb249b18-f5e7-4f29-a519-53d845d753ea</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-299_2026-1-1 - O-DO-137_2026-1-1.pdf; Prilog Ovr-299_2026-1-2 - O-DO-137_2026-1-2.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb249b18-f5e7-4f29-a519-53d845d753ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=299&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.; Podnesak od 16.02.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>Kristijan Markušić 80116169830</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:34:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97726649-eced-4d64-81b8-7f097cc26e29</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-123_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-123_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-123_2026-1-3 - Ovrv-4571_2025-7.pdf; Prilog Ovr-123_2026-1-4 - Ovrv-4571_2025-14.pdf; Prilog Ovr-123_2026-1-5 - FINA - screenshot slanja.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97726649-eced-4d64-81b8-7f097cc26e29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1069/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.03.2025.</t>
+  </si>
+  <si>
+    <t>Marina Derežić 59592998298</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0802f1a5-8b75-4fe6-9e41-2fb0ef76157b</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0802f1a5-8b75-4fe6-9e41-2fb0ef76157b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1069&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2677/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-446/2026</t>
+  </si>
+  <si>
+    <t>ANA DOLENEC 49228947460</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:29:16</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002edac8-9d9b-4c65-9190-b054210798bd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2677_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002edac8-9d9b-4c65-9190-b054210798bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2739/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-456/2026</t>
+  </si>
+  <si>
+    <t>Marino Horvat 05813532954</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:24:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abb5c64-fb7a-4577-bb95-e56bb80bb574</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2739_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abb5c64-fb7a-4577-bb95-e56bb80bb574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2739&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2757/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-459/2026</t>
+  </si>
+  <si>
+    <t>MARIO BARTOLIĆ 09512196443</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:20:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f826df7b-e589-4033-a9b1-4d73f1cb98a6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2757_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2757_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f826df7b-e589-4033-a9b1-4d73f1cb98a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2757&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6636/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6636/2026</t>
+  </si>
+  <si>
+    <t>Ana Furkes; Ivan Polan; Jela Furkes; Mara Lovretić; Stjepan Furkes; Stjepan Furkes; Tereza Furkes; Treza Čevis; Đuro Furkes</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:51:42</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b3b5ff-c320-47cb-81ca-aac69912894a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._19781__K._O._KOPRIVNICA.pdf; UGOVOR_O_KUPOPRODAJI_NEKRETNINA.pdf; POSJEDOVNI_LIST__BROJ_9534__K._O._KOPRIVNICA.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR_DGU__PUK_KOPRIVNICA.pdf; DOPIS_OBRAZAC_ZA_OBRACUN_POREZA_NA_NEKRETNINE.pdf; TABULARNA_IZJAVA_VIDOVIC_ZVONKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b3b5ff-c320-47cb-81ca-aac69912894a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6636&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o pojedinačnom zk.ispravnom postupku</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>14.08.2026. 08:44:05</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e7b358-cdd5-4617-9c2a-1a7d412d0aaa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; DOPIS.pdf; TABULARNA_IZJAVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e7b358-cdd5-4617-9c2a-1a7d412d0aaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pl-18/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.; Podnesak od 18.03.2026.; Odluka od 02.03.2026.; Prijedlog od 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Krepelnik 44799646316</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:34:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f1c7b3b-f7a5-4aaf-8f33-29dff0900e05</t>
+  </si>
+  <si>
+    <t>Račun.pdf O1000000181O; Izvadak iz Jedinstvenog registara osoba (JRO).pdf P1515P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1497_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Opća bolnica _Dr. Tomislav Bardek_ Koprivnica, zastupnik.pdf; Prilog Ovrv-1497_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f1c7b3b-f7a5-4aaf-8f33-29dff0900e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pl&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovr-843/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.12.2025.</t>
+  </si>
+  <si>
+    <t>Josip Tito Kragl 33723687928</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:19:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/403c9fcd-628f-43f2-86b2-c247d22a8aca</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/403c9fcd-628f-43f2-86b2-c247d22a8aca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=843&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-355/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.; Podnesak od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Simona Pušić 15282226910</t>
+  </si>
+  <si>
+    <t>14.08.2026. 07:05:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bcc3f3-ae1f-47e9-8a5f-9b9c6750f62a</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-355_2026-1-1 - Dom Bistričak punomoć.pdf; Prilog Ovr-355_2026-1-2 - Dom Bistričak zahtjev za naplatu.pdf; Prilog Ovr-355_2026-1-3 - Dom Bistričak prijedlog i rješenje o ovrsi sa klauzulom.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bcc3f3-ae1f-47e9-8a5f-9b9c6750f62a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANĐELKO GAŠPARIĆ</t>
+  </si>
+  <si>
+    <t>ANĐELKO GAŠPARIĆ 11337045752</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:42</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c497f8c-27b5-42e0-86f6-c535e55d6a93</t>
+  </si>
+  <si>
+    <t>16.383393.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c497f8c-27b5-42e0-86f6-c535e55d6a93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. JOŽEFA GABORA, OIB 94924004345, sina Deže, djelatnika iz Rasinje, Radeljevo Selo 39, rođ. 05. siječnja 1964.g., a umrlog 22. lipnja 2026.g.,</t>
+  </si>
+  <si>
+    <t>zakonski nasljednici:  Julijana Gabor i Deže Gabor iz Srbije, adresa nepoznata i nepoznat OIB-a, iza pok. JOŽEFA GABORA 94924004345</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:28:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a21dd0d-cfb6-4fa6-ac98-564455067f7b</t>
+  </si>
+  <si>
+    <t>rj. Gabor Jožef.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a21dd0d-cfb6-4fa6-ac98-564455067f7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić</t>
+  </si>
+  <si>
+    <t>Gajeva 80, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>17785162394</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Mirjana Šarić 17785162394</t>
+  </si>
+  <si>
+    <t>13.08.2026. 12:08:44</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-615/2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 23.09.2025.; Prilog od: 23.09.2025.; Prilog od: 23.09.2025.; Rješenje od 23.09.2025.</t>
+  </si>
+  <si>
+    <t>Dragan Oršoš 65581210385</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/052ca3d9-9f95-4fab-b68b-f275be5f1a10</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-615_2025-1-1 - O-DO-446_2025-1-2.pdf; Prilog Ovr-615_2025-1-2 - O-DO-446_2025-2.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/052ca3d9-9f95-4fab-b68b-f275be5f1a10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2821/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>DANIJELA SERETIN 46910002484</t>
+  </si>
+  <si>
+    <t>13.08.2026. 09:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ecda3b-3b9d-4701-987d-5eddb05bdf8a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2821_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2821_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ecda3b-3b9d-4701-987d-5eddb05bdf8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2965/2026</t>
+  </si>
+  <si>
+    <t>GOL PROJEKT j.d.o.o. 66133074211</t>
+  </si>
+  <si>
+    <t>13.08.2026. 09:04:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6676027-14c1-4ce8-9e96-cc3ea66c68eb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2965_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-2965_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6676027-14c1-4ce8-9e96-cc3ea66c68eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2965&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2737/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA SALAJPAL 14899872610</t>
+  </si>
+  <si>
+    <t>13.08.2026. 09:00:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37686fdc-d42b-493c-a919-77cfbdb64e5c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2737_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2737_2026-1-2 - Rješenje o nasljeđivanju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37686fdc-d42b-493c-a919-77cfbdb64e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2663/2026</t>
+  </si>
+  <si>
+    <t>Danijel Gregurec 10558085195</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f140bca3-d949-4485-8741-0fd026026f0a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2663_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-2663_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f140bca3-d949-4485-8741-0fd026026f0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5628/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5628/2026</t>
+  </si>
+  <si>
+    <t>Ana Čoklica; Franjo Čoklica; Josip Čoklica; Ljuba Išina</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:46:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755f8de-9c1b-4f01-aebf-52b569dadd7b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755f8de-9c1b-4f01-aebf-52b569dadd7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Nevenke Gabaj, O-565/2026, UPP/OS-O-88/2026, od 24.07.2026. godine</t>
+  </si>
+  <si>
+    <t>TOMICA GABAJ 53742272436</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:42:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1108786-cb08-4358-8969-f808ee686b38</t>
+  </si>
+  <si>
+    <t>Nevenka Gabaj.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1108786-cb08-4358-8969-f808ee686b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:42:49</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5fc7d03-8b2e-48f1-b1b9-f0e01c116c21</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5fc7d03-8b2e-48f1-b1b9-f0e01c116c21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Blaž Šarec; Mara Šimota; Tomo Matašić</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:39:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8533cd6-1bae-4e14-a10f-148d11d06837</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8533cd6-1bae-4e14-a10f-148d11d06837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:35:23</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52619199-34b2-4cef-9c3d-08cfb262bc5f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52619199-34b2-4cef-9c3d-08cfb262bc5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6084/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6084/2026</t>
+  </si>
+  <si>
+    <t>Bara Banek; Fodor Josip, Argentina</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2a66dd-4d0b-46b7-957a-3360d9468899</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_IZVADAK.pdf; ZK_IZVADAK_ZK_IZVADAK.pdf; IZJAVA_O_ODRICANJU_IZJAVA_RUZA_BANEK.pdf; PUNOMOC_PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2a66dd-4d0b-46b7-957a-3360d9468899/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6084&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7ab915-060d-4666-b652-d06977516f8d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; IZJAVA_O_ODRICANJU.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7ab915-060d-4666-b652-d06977516f8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje Posl. broj O.675/2026, UPP/OS-O-103/2026</t>
+  </si>
+  <si>
+    <t>ŠTEFANIJA NEPOZNATI NASLJEDNICI IZA POK. HELBIG 36892711100</t>
+  </si>
+  <si>
+    <t>12.08.2026. 15:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9db2f96-d1d4-4749-b774-2e0d7aa56a24</t>
+  </si>
+  <si>
+    <t>O.675-2026 UPP-OS-O-103-2026-7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9db2f96-d1d4-4749-b774-2e0d7aa56a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2596/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Barbara Komes 70901977087</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:39:09</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/304b71a8-9b2b-4eee-90bd-43835e2caf0c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2596_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/304b71a8-9b2b-4eee-90bd-43835e2caf0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2596&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2626/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Pavleković 97322193842</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f08a6f-e798-4c39-90ce-1d578af9a1f2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2626_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f08a6f-e798-4c39-90ce-1d578af9a1f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2578/2026</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:27:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c13056-48c8-47dc-b576-130946fd3769</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2578_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c13056-48c8-47dc-b576-130946fd3769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2760/2026</t>
+  </si>
+  <si>
+    <t>Nenad Farkaš 17069153188</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:21:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/560d5ad3-7ce9-4bd3-8d35-406a81693d51</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2760_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/560d5ad3-7ce9-4bd3-8d35-406a81693d51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2760&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2724/2026</t>
+  </si>
+  <si>
+    <t>LEO KORDEŠ 48141176561</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:03:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d051854-bbb4-4dba-b45b-b6e9b9f218a7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2724_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d051854-bbb4-4dba-b45b-b6e9b9f218a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2724&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-761/2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Rješenje od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Ilija Antić 34659296114</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:01:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c50e3b-b875-479a-971c-57864191d49e</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-761_2025-1-1 - O-DO-534_2025-1-1.pdf; Prilog Ovr-761_2025-1-2 - O-DO-534_2025-1-2.pdf; Prilog Ovr-761_2025-1-3 - O-DO-534_2025-2.pdf; Prilog Ovr-761_2025-1-4 - O-DO-534_2025-3.pdf; Prilog Ovr-761_2025-1-5 - O-DO-534_2025-4.pdf; Prilog Ovr-761_2025-1-6 - O-DO-534_2025-5.pdf; Prilog Ovr-761_2025-1-7 - O-DO-534_2025-6.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c50e3b-b875-479a-971c-57864191d49e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=761&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6508/2026</t>
+  </si>
+  <si>
+    <t>Laklija Ivan</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac59605-9531-4932-8fa6-db920c6893f0</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac59605-9531-4932-8fa6-db920c6893f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Martina Oršoš</t>
+  </si>
+  <si>
+    <t>Autoput 8, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>30677483980</t>
+  </si>
+  <si>
+    <t>Martina Oršoš 30677483980</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:07:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53742a0-7dbc-41fa-8f3e-8b88bb8235e1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53742a0-7dbc-41fa-8f3e-8b88bb8235e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6662/2026</t>
+  </si>
+  <si>
+    <t>BELEC BLAŽ 45850244687</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:46:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b39c8a9-1108-463e-ad7d-96187a8bfb35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b39c8a9-1108-463e-ad7d-96187a8bfb35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-170/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.08.2026. 07:21:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f99c6f-f5f7-4883-a7b9-92b570356bd3</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f99c6f-f5f7-4883-a7b9-92b570356bd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ELVIS ORŠOŠ</t>
+  </si>
+  <si>
+    <t>ELVIS ORŠOŠ 59071992303</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:26:59</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfeff85-d0f4-471c-b0a7-90983b2a02ad</t>
+  </si>
+  <si>
+    <t>16.383052.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfeff85-d0f4-471c-b0a7-90983b2a02ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2751/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-458/2026</t>
+  </si>
+  <si>
+    <t>Ivan Toth 12921738260</t>
+  </si>
+  <si>
+    <t>11.08.2026. 15:10:41</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149385b4-5019-4155-92ff-46e64018d2e7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2751_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2751_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149385b4-5019-4155-92ff-46e64018d2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2751&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1271/2016</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>Ana Dukić</t>
+  </si>
+  <si>
+    <t>11.08.2026. 12:18:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2dc2e93-f671-4fad-bb5e-097c8011349f</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2dc2e93-f671-4fad-bb5e-097c8011349f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1271&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Pn-70/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Novosel 85943543788</t>
+  </si>
+  <si>
+    <t>11.08.2026. 11:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a848cd-d8d3-4056-abd6-f7cc818f0e4f</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a848cd-d8d3-4056-abd6-f7cc818f0e4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=70&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-81/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Rješenje od 11.05.2026.; Podnesak od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>JURICA ROBERT HAJDAROVIĆ HAIDAR 63185340802</t>
+  </si>
+  <si>
+    <t>11.08.2026. 11:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b1af45f-37a9-4024-9faf-f41fb3d47a24</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje - stavljanje izvan snage rješenja o ovrsi na temelju vjerodostojne isprave u dijelu u kojem je određena ovrha.pdf O295O; Podnesak tužitelja.pdf P246P; Prilog Povrv-81_2026-6-1 - Cjenik Gornji Kneginec.pdf; Prilog Povrv-81_2026-6-2 - Odluka o načinu pružanja javne usluge i prilog Opći uvjeti.pdf; Prilog Povrv-81_2026-6-3 - Odluka OS VŽ Povrv-250-2024-10 od 03.10.2025. - Presuda.pdf; Prilog Povrv-81_2026-6-4 - Odluka OS VŽ Povrv-161-2025-4 od 13.02.2026. - Presuda.pdf; Prilog Povrv-81_2026-6-5 - Račun JB - predujam-.pdf; Prilog Povrv-81_2026-6-6 - Račun JB - ostatak naknade.pdf; Prilog Povrv-81_2026-6-7 - Rješenje o deponiranju i punomoć.pdf; Prilog Povrv-81_2026-6-8 - Suglasnost na Cjenik - Općina Gornji Kneginec.pdf; Prilog Povrv-81_2026-6-9 - 24-391-334542 - račun za 10-24.pdf; Prilog Povrv-81_2026-6-10 - 24-391-368197  - račun za 11-24.pdf; Prilog Povrv-81_2026-6-11 - ZK-7168-KNEGINEC.pdf; Prilog Povrv-81_2026-6-12 - geoportal_1779793221.pdf; Prilog Povrv-81_2026-6-13 - Izjava o načinu korištenja javne usluge - Općina Gornji Kneginec.pdf; Prilog Povrv-81_2026-6-14 - Pregled podizanja spremnika - sva podizanja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b1af45f-37a9-4024-9faf-f41fb3d47a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2513/2026</t>
+  </si>
+  <si>
+    <t>Vid Levaković 58973405661</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcedfcb9-ec62-4347-9ba7-1ca1d92f383f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2513_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-2513_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcedfcb9-ec62-4347-9ba7-1ca1d92f383f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2947/2026</t>
+  </si>
+  <si>
+    <t>Sanja Harači 25504306524</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de91efed-7b01-4fe9-8d6b-bc86214ffbe1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2947_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Photobip d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2947_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de91efed-7b01-4fe9-8d6b-bc86214ffbe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2911/2026</t>
+  </si>
+  <si>
+    <t>IVAN BEHIN 48029952968</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9430ef6a-0cce-4c02-a01f-9f8fad653078</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2911_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Branko Škar.pdf; Prilog Ovrv-2911_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9430ef6a-0cce-4c02-a01f-9f8fad653078/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš</t>
+  </si>
+  <si>
+    <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31163596231</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš 31163596231</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:19:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9e6ed9-0eef-4969-b1d0-ce5edada8628</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9e6ed9-0eef-4969-b1d0-ce5edada8628/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-711/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Kolar 10075857283</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09d63ac9-8736-4443-95b1-0e8c00635630</t>
+  </si>
+  <si>
+    <t>Rješenje - naknadno pronađena imovina.pdf O183O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09d63ac9-8736-4443-95b1-0e8c00635630/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=711&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2233/2021</t>
+  </si>
+  <si>
+    <t>Odluka  VPS-a od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Petar Zekan 49745483506</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e6ef97-956a-4ffa-a8ff-4c0ba7cb6e77</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e6ef97-956a-4ffa-a8ff-4c0ba7cb6e77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=2233&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-1054/2026</t>
+  </si>
+  <si>
+    <t>PN od 12.06.2026.; Podnesak od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Lukas Pupić Jovanović 18025647017</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a045eb40-8dc6-4b6d-9a8c-b9b70e349cb7</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a045eb40-8dc6-4b6d-9a8c-b9b70e349cb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=1054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-300/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Karmen Sinković 30161050698</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a1f7af-79ec-4c3b-a70a-7456740c33ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a1f7af-79ec-4c3b-a70a-7456740c33ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Mihael-Bernard Kolarić</t>
+  </si>
+  <si>
+    <t>Bjelovarska Cesta 73, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>02870698099</t>
+  </si>
+  <si>
+    <t>Mihael-Bernard Kolarić 02870698099</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:33:50</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f0889b-ceb2-41a8-ba64-74b7b9a15af3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f0889b-ceb2-41a8-ba64-74b7b9a15af3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-230/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>NENAD PREPELIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 12 A, 48000 Koprivnički Ivanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>30990206876</t>
+  </si>
+  <si>
+    <t>NENAD PREPELIĆ 30990206876</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49972-2fff-4e6e-b5f6-9d7e39629cd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49972-2fff-4e6e-b5f6-9d7e39629cd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=230&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-257/2025</t>
+  </si>
+  <si>
+    <t>MARKO BLAŽEK</t>
+  </si>
+  <si>
+    <t>ULICA SV. VIDA 14, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>91630963029</t>
+  </si>
+  <si>
+    <t>MARKO BLAŽEK 91630963029</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:06:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10322fd-9782-4d73-a5e0-802d866613d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10322fd-9782-4d73-a5e0-802d866613d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6247/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6247/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; JANKOVIĆ LOVRO; Jurić Kata r. Đud, Stare Poljane; Jurić Kata r. Đud, Stare Poljane, Općina Bjelovar; Pavec Ana r. Topolovčan,Kloštar Podr. kbr. 357/17; Pavec Marija mldb., Kloštar Podravski kbr. 357/17; Pavec Mijo, Đurđevac, sada Suha Katalena; Reljko Roza r. Đud, Stare Poljane; Rusan Petar, Prugovac, Vinogradska 9; Vidović Mara r. Đud, Daruvar; Zdeličan Ivan đak,Suha Katalena kbr. 55; Zdeličan Ivan, Dinjevac kbr. 75; Zdeličan Ivan, Suha Katalena kbr. 42; Zdeličan Luka, Kloštar Podravski kbr. 113; Zdeličan Luka, Suha Katalena kbr. 42; Đud Ana r. Bušetinčan, Stare Poljane; Đud Anđelka mldb.; Đud Anđelka mldb. Suha Katalena kbr. 7; Đud Ivan; Đud Ivan, Suha Katalena kbr. 11; Đud Margareta r. Haleuš; Đud Margeta r. Haleuš, Suha Katalena; Đud Marica; Đud Marica mldb., Suha Katalena kbr.7; Đud Roza mldb.; Đud Roza mldb., Suha Katalena kbr. 7; Đud Vinko; Đud Vinko, Suha Katalena kbr. 7</t>
+  </si>
+  <si>
+    <t>10.08.2026. 12:35:34</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a08a042-272a-4b1c-8d17-465ba832b615</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a08a042-272a-4b1c-8d17-465ba832b615/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6791/2026</t>
+  </si>
+  <si>
+    <t>Martin Peić</t>
+  </si>
+  <si>
+    <t>10.08.2026. 11:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0245a4a6-0660-4fe7-a102-637c5adbdefe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0245a4a6-0660-4fe7-a102-637c5adbdefe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1035/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Đelekovčan 43873974210</t>
+  </si>
+  <si>
+    <t>10.08.2026. 09:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9acf70af-e841-43d1-a184-d22c54bbacb7</t>
+  </si>
+  <si>
+    <t>Rješenje - dovršetak ovrhe.pdf O161O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9acf70af-e841-43d1-a184-d22c54bbacb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1035&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VALENTINA KALANJOŠ</t>
+  </si>
+  <si>
+    <t>VALENTINA KALANJOŠ 29328109540</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:23</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7f98bc-b7a7-4fcc-b8a6-eb147c18dce8</t>
+  </si>
+  <si>
+    <t>16.382764.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7f98bc-b7a7-4fcc-b8a6-eb147c18dce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5712/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5712/2026</t>
+  </si>
+  <si>
+    <t>Kristina Stišćak</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:37:15</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007894a1-dca6-4888-ab19-19d9f7b4e1b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007894a1-dca6-4888-ab19-19d9f7b4e1b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA FRAJT</t>
+  </si>
+  <si>
+    <t>IVICA FRAJT 65339089611</t>
+  </si>
+  <si>
+    <t>07.08.2026. 03:25:13</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb18005b-8993-4990-8d5a-cd085cced58e</t>
+  </si>
+  <si>
+    <t>16.382870.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb18005b-8993-4990-8d5a-cd085cced58e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-1067/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2025.</t>
+  </si>
+  <si>
+    <t>Slađana Ratković 58344583633</t>
+  </si>
+  <si>
+    <t>06.08.2026. 09:47:33</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5304890f-c61e-4b2b-84b9-c03dcc407768</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5304890f-c61e-4b2b-84b9-c03dcc407768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1067&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6151/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6151/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Matoničkin Mato, Virje kbr. 768; Ormanec marica, r. Široki, Virje kbr. 515</t>
+  </si>
+  <si>
+    <t>06.08.2026. 08:24:06</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/722a7d9a-bd7f-49e4-a9ed-cfa9745679ee</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNE_SLUZBE_U_DURDEVCU__POSL._BROJ_Z-6151_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/722a7d9a-bd7f-49e4-a9ed-cfa9745679ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1041/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1041/2025</t>
+  </si>
+  <si>
+    <t>Štefanija Katić</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:40:10</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8da622e-9f0c-4273-85d0-a9f7d322a836</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8da622e-9f0c-4273-85d0-a9f7d322a836/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1041&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6681/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6681/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Škudar</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42209a4-9bd4-4725-8437-af6549cfd948</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42209a4-9bd4-4725-8437-af6549cfd948/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6681&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VEDRAN KUHAR</t>
+  </si>
+  <si>
+    <t>VEDRAN KUHAR 59206471408</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:53</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a0bae36-bb9c-44e7-943f-4aa4b0d9041d</t>
+  </si>
+  <si>
+    <t>16.383074.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a0bae36-bb9c-44e7-943f-4aa4b0d9041d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5957/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5957/2026</t>
+  </si>
+  <si>
+    <t>MAJA ARAUJO DE MENESES 57119984632</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:58:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/219b09b4-4342-459d-8869-82fe31df7839</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/219b09b4-4342-459d-8869-82fe31df7839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5957&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3400/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3400/2026</t>
+  </si>
+  <si>
+    <t>Marija Pervan 20060753605</t>
+  </si>
+  <si>
+    <t>03.08.2026. 10:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e18e510a-83b4-4cfa-8043-20f557966313</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e18e510a-83b4-4cfa-8043-20f557966313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1377/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1377/2026</t>
+  </si>
+  <si>
+    <t>IGOR PAŠICA 12192329099</t>
+  </si>
+  <si>
+    <t>03.08.2026. 09:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac876bea-b3de-44b0-822a-06a268e314fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac876bea-b3de-44b0-822a-06a268e314fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2982/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2982/2026</t>
+  </si>
+  <si>
+    <t>Ivica Geršić 38142679984</t>
+  </si>
+  <si>
+    <t>03.08.2026. 09:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6012397-b7d0-41aa-b005-9db951905356</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6012397-b7d0-41aa-b005-9db951905356/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2982&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5956/2026</t>
+  </si>
+  <si>
+    <t>Mara Sočec, Šemovci; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1913fdcd-c6fe-457b-a49d-c0f767056b39</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1913fdcd-c6fe-457b-a49d-c0f767056b39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5431/2026</t>
+  </si>
+  <si>
+    <t>MARCO MÄTZOLD 52298592320</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2243b173-190a-4d5e-a659-efc20adbe2c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2243b173-190a-4d5e-a659-efc20adbe2c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4599/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4599/2026</t>
+  </si>
+  <si>
+    <t>ŠTEFA VADLA 00323441279</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bcdee84-322a-4a9c-9590-e124b47e0927</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bcdee84-322a-4a9c-9590-e124b47e0927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4599&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:43:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6892cfc-67d6-464e-b237-4273e851aee8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6892cfc-67d6-464e-b237-4273e851aee8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:40:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b43260-6a62-45af-806c-0073f56787a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b43260-6a62-45af-806c-0073f56787a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5953/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5953/2026</t>
+  </si>
+  <si>
+    <t>Franjo Abramović 95407420969</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d376ab56-4e83-4619-a8c0-5be9b8b67339</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d376ab56-4e83-4619-a8c0-5be9b8b67339/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5953&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Marijanović</t>
+  </si>
+  <si>
+    <t>Ulica Crnogorska 7a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53549396397</t>
+  </si>
+  <si>
+    <t>Damir Marijanović 53549396397</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:33:07</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Slavica Abramović 30066377936</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d260bd1-4592-4d3b-a26a-f9ccdb45f8eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d260bd1-4592-4d3b-a26a-f9ccdb45f8eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>65156938411</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec 65156938411</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6093/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6093/2026</t>
+  </si>
+  <si>
+    <t>Nikola Rajaković 70632210362</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:31:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52a5787-d01c-4773-bb5e-e7644be278fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52a5787-d01c-4773-bb5e-e7644be278fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Nikola Gojković</t>
+  </si>
+  <si>
+    <t>Veliki Botinovac 25, 48306 Veliki Botinovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>25733750730</t>
+  </si>
+  <si>
+    <t>Nikola Gojković 25733750730</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IVANDIJA FRANJO; IVANDIJA PETAR; IVANDIJA VALENT; IVANĐIJA FERDINAND; IVANĐIJA IVAN; IVANĐIJA MIJO; IVANĐIJA TOMO; KOVAČEV IVA,MLDB.; KOVAČEV IVAN; KOVAČEV MARTIN; KOVAČEV MARTIN,MLDB.; KOVAČEV ŠTEFO; RANDELJ VLADO; ŠEMOVČAN MARKO</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:46:25</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ac153f-a8c0-46b6-bd05-3ed8c0df6f59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ac153f-a8c0-46b6-bd05-3ed8c0df6f59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6365/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6365/2026</t>
+  </si>
+  <si>
+    <t>Branka Loinjak 60326548493</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:59:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f3d98d-7682-4aa5-8300-f70c6d3b4415</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f3d98d-7682-4aa5-8300-f70c6d3b4415/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6365&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6027/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6027/2026</t>
+  </si>
+  <si>
+    <t>Monika Bočkaj 72928984190</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:58:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9da0977f-e5ca-4b7d-bef3-e1b0c811d9d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9da0977f-e5ca-4b7d-bef3-e1b0c811d9d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3575/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3575/2026</t>
+  </si>
+  <si>
+    <t>Mario Martinčić 89120948009</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:57:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185485ce-e05c-470e-94f1-e771e17de884</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185485ce-e05c-470e-94f1-e771e17de884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3575&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5715/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vrabec, Konak Lepa Greda kbr. 1524; Klara Marčinko, Đurđevac kbr. 1463, Konaci Bakovci; Mara Grčić udova r. Barberić, Ferdinandovac; Petar Seke, Lepa Greda kbr. 28; Stjepan Švarba, Ferdinandovac, Lepa Greda 10; Vjekoslav Fusić, Molve Grede kbr. 31; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0699f4ec-7f82-4909-a5fd-5de4c1167e34</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PRILOG_1.pdf; OSTALA_IZDAVANJA_PRILOG_2.pdf; OSTALA_IZDAVANJA_PRILOG_3.pdf; OSTALA_IZDAVANJA_PRILOG_4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0699f4ec-7f82-4909-a5fd-5de4c1167e34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORAN HORVAT</t>
+  </si>
+  <si>
+    <t>GORAN HORVAT 45181906471</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:18</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0857626-4f7a-487e-b2c0-f50f50563384</t>
+  </si>
+  <si>
+    <t>16.383450.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0857626-4f7a-487e-b2c0-f50f50563384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PAOLO COI</t>
+  </si>
+  <si>
+    <t>PAOLO COI 41349924142</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387940f-7afe-4b45-9dbf-34d0047c0249</t>
+  </si>
+  <si>
+    <t>16.383395.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387940f-7afe-4b45-9dbf-34d0047c0249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2092/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2092/2026</t>
+  </si>
+  <si>
+    <t>TOPOLOVČAN IVAN</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:56:55</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798f230c-6101-439d-a19f-8e8890eb1eb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798f230c-6101-439d-a19f-8e8890eb1eb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3723/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3723/2026</t>
+  </si>
+  <si>
+    <t>BARBERIĆ IVAN</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e72206-8c4f-4bc9-b943-75f59e343ab6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e72206-8c4f-4bc9-b943-75f59e343ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9241/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9241/2025</t>
+  </si>
+  <si>
+    <t>BALAK MARIJA R.FERTALJ; KOVAČ IVANKA R.FERTALJ</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:49:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dbe5f3-f00c-44ac-8d75-eca2f821bd02</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_A.pdf; ZK_IZVADAK_ZK_IZVADAK_B.pdf; KOPIJA_KATASTARSKOG_PLANA_DVA_IZVODA_IZ_KAT_PLANA.pdf; SKICA_PREMJERAVANJA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_DVIJE_POVIJESTI_PROMJENA_NEKRETNINA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; IZVOD_S_WEB-PREGLEDNIKA_GEOPORTAL.pdf; KUPOPRODAJNI_UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dbe5f3-f00c-44ac-8d75-eca2f821bd02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1704/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1704/2026</t>
+  </si>
+  <si>
+    <t>BrankaBelec r.Škoda,Budančevica kbr.137,Livadska30; Julka Škoda r.Đipalo,Budančevica kbr137,Livadska30</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dff8c2d-fab5-4b2b-b9a5-d5ca48a41900</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PRILOZI_4.pdf; PUNOMOC_PUNOMOC.pdf; ZK_IZVADAK_PRILOZI_1.pdf; ZK_IZVADAK_PRILOZI_2.pdf; ZK_IZVADAK_PRILOZI_3.pdf; ZK_IZVADAK_PRILOZI_5.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_PRILOG_6_POVIJEST_PROMJENA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dff8c2d-fab5-4b2b-b9a5-d5ca48a41900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1704&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. Jasne Gutjahr, OIB 78703222163, rođ. Zdenčan,  iz Koprivnice, Trg kralja Tomislava 4, kćeri Jagice, rođ. 17. svibnja 1962.g., a umrle 06. srpnja 2021.g., državljanke RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. JASNE GUTJAHR, ROĐ. ZDENČAN 78703222163</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:29:46</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92</t>
+  </si>
+  <si>
+    <t>e - oglasna ploča, pok. Jasna Gutjahr.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10820/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10820/2025</t>
+  </si>
+  <si>
+    <t>BRUSAČ LOVRO; BRUSAČ LOVRO; BRUSAČ LUKA; BRUSAČ LUKA; BRUSAČ MARA; BRUSAČ MARA; BRUSAČ MARGETA, MLDB.; BRUSAČ VALENT; BRUSAČ VALENT; DENAC ZORA; POSAVEC ROZA; POSAVEC ROZA; POSAVEC ROZA; RITONJA MARICA; ŠOGORIĆ BOLTO</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:19:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9c2f1d3-0855-4d01-afad-ec3b2d03ef51</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_nekretninama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9c2f1d3-0855-4d01-afad-ec3b2d03ef51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10820&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-749/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-749/2026</t>
+  </si>
+  <si>
+    <t>BERIĆ IVO 66732081936; HORVAT IVO; KOŠĆAK ANA; PRESEĆAN VIKTORIJA, UDATA LERENC</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:45:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295c2291-8255-442c-9e80-c138c475c9e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295c2291-8255-442c-9e80-c138c475c9e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=749&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2161/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2161/2026</t>
+  </si>
+  <si>
+    <t>KOVAČEVIĆ TEREZIJA; NEMET PAVAO; SABAĐIJA MARGETA; SABAĐIJA MARGETA R.MIHALJEVIĆ; VARGA MARA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:34:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2784f72-ced1-4deb-82db-b3c88d284bb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2784f72-ced1-4deb-82db-b3c88d284bb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2049/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2049/2026</t>
+  </si>
+  <si>
+    <t>MAKAR DRAGUTIN; MAKAR DRAGUTIN MLDB.</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/385fabba-6e9d-4220-ba09-218182f8d1c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/385fabba-6e9d-4220-ba09-218182f8d1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2462/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2462/2026</t>
+  </si>
+  <si>
+    <t>PISKOR BARA R. BENKEK</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:15:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca7a9da-db59-459f-afc7-bf894d0ea26f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca7a9da-db59-459f-afc7-bf894d0ea26f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2462&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RADMILA HORVAT</t>
+  </si>
+  <si>
+    <t>RADMILA HORVAT 17455623781</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bbf9bc-3709-46df-be29-bfb51e46d78d</t>
+  </si>
+  <si>
+    <t>16.382806.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bbf9bc-3709-46df-be29-bfb51e46d78d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6238/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6238/2026</t>
+  </si>
+  <si>
+    <t>Radošević Stevo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:09:05</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7417448-1d6c-4bf1-96b2-81af76f5eac1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK_ZK_IZVADAK_2807_OS_KC.pdf; RJESENJE_RJESENJE_Z-3207_77_OD_2.11.1977.G..pdf; BILJESKA_ZA_KATASTAR_POVIJEST_PROMJENA__NA_KAT.CEST.1578_U_KATASTRU.pdf; VJENCANI_LIST_VJENCANI_LIST_RUSAK.pdf; IZVADAK_IZ_KPU_IZVADAK_IZ_KATARSKOG_PLANA_OD_6.7.2026.G._ZA_KAT.CEST.1578_4_I_1579_1.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_UVJERENJE_O_POVIJESTI_OD_7.7.2026..pdf; RJESENJE_I_OGLAS_POSLOVNI_BROJ__Z-6238_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7417448-1d6c-4bf1-96b2-81af76f5eac1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:03:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d347bb5e-b3b1-455a-ab97-c7ec925a3b7e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; BILJESKA_ZA_KATASTAR.pdf; VJENCANI_LIST.pdf; IZVADAK_IZ_KPU.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d347bb5e-b3b1-455a-ab97-c7ec925a3b7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5606/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5606/2026</t>
+  </si>
+  <si>
+    <t>Bara Šklebar, Virje kbr. 1630; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:06:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d18d6fe-3680-40bc-a664-c5f47baea7e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d18d6fe-3680-40bc-a664-c5f47baea7e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR NOVAK</t>
+  </si>
+  <si>
+    <t>DALIBOR NOVAK 72854717032</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22d340f-33c6-4682-a04f-291fc6ab42cf</t>
+  </si>
+  <si>
+    <t>16.382304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22d340f-33c6-4682-a04f-291fc6ab42cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4979/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4979/2026</t>
+  </si>
+  <si>
+    <t>STANKERIC ANTUN</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357e7e2a-4ac7-4120-a740-d2cb45d55bb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357e7e2a-4ac7-4120-a740-d2cb45d55bb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4979&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1726/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1726/2026</t>
+  </si>
+  <si>
+    <t>Bolto Tišljar, Novo Virje kbr. 508/141, Drenovica; Marica Ljubić r. Čižmešinkin,Virje kbr.1325, Konak</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:40:31</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6569454-70f3-4803-b714-669d50e6beb3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6569454-70f3-4803-b714-669d50e6beb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1726&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10995/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10995/2025</t>
+  </si>
+  <si>
+    <t>Milan Pavlović</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35032a2f-b433-4b3a-af04-7faba71bb596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35032a2f-b433-4b3a-af04-7faba71bb596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10995&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5523/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5523/2026</t>
+  </si>
+  <si>
+    <t>Imbro Tot</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:21:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e595ed50-2e56-473a-9453-432083dcaf51</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC__ZK._IZVATCI__POSJEDOVNI_LIST__STARI_I_NOVI_KATASTARSKI_PLAN__KUPOPRODAJNI_UGOVOR__SLUZBENA_BILJESKA__RJESENJE_Z-2696_2019__POVIJEST_PROMJENA.pdf; RJESENJE_Z-5523_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e595ed50-2e56-473a-9453-432083dcaf51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:17:53</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdb119c-2428-4bc8-b4bb-cbba54f29bba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdb119c-2428-4bc8-b4bb-cbba54f29bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5817/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5817/2026</t>
+  </si>
+  <si>
+    <t>Kata Matašić; Kata Veriga; Katica Benotić; Pavao Veriga; Treza Embreuš; Treza Veriga</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:10:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcbe06f-e118-44c7-9851-a39a29e1de05</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE_Z-5817_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcbe06f-e118-44c7-9851-a39a29e1de05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:05:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac24684a-9d5e-4dce-a7d2-c0e793c764a5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac24684a-9d5e-4dce-a7d2-c0e793c764a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5870/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5870/2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; HUBERT TEREZA; PETRIČEC JOSIP, MLDB. VIRJE KBR.707</t>
+  </si>
+  <si>
+    <t>27.07.2026. 07:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb55332-7441-4bc7-b5f2-a360ea90d0a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb55332-7441-4bc7-b5f2-a360ea90d0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Z-10139/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10139/2025</t>
   </si>
   <si>
     <t>Mato Mikulinjak; Mato Mikulinjak</t>
   </si>
   <si>
     <t>24.07.2026. 14:46:32</t>
   </si>
   <si>
-    <t>25.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c8bf963-36dc-4354-921f-705d63d1330b</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_6.10.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c8bf963-36dc-4354-921f-705d63d1330b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10139&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovr-359/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-11486/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11486/2025</t>
   </si>
   <si>
     <t>Josip Maronić; Marica Sinjeri; Marica Šestak; Milka Sinjeri; Milka Sinjeri; Slavica Šestak</t>
   </si>
   <si>
     <t>24.07.2026. 13:26:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42aa7614-d690-441b-a53a-5c0f171e5eee</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_13.10.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42aa7614-d690-441b-a53a-5c0f171e5eee/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11486&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-9149/2025</t>
@@ -173,233 +2666,152 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fed20fae-f31f-42f1-b165-f9c2b9e741da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9149&amp;godina=2025</t>
   </si>
   <si>
     <t>Ovr-508/2022</t>
   </si>
   <si>
     <t>Zaključak od 24.07.2026.</t>
   </si>
   <si>
     <t>OS u Koprivnici</t>
   </si>
   <si>
     <t>24.07.2026. 13:00:40</t>
   </si>
   <si>
     <t>06.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2022</t>
   </si>
   <si>
     <t>Z-447/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-447/2026</t>
   </si>
   <si>
     <t>Marija Pribek</t>
   </si>
   <si>
     <t>24.07.2026. 12:52:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f3c1b9a-baa5-4684-b3e7-44abd1573689</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f3c1b9a-baa5-4684-b3e7-44abd1573689/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=447&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-11773/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11773/2025</t>
   </si>
   <si>
     <t>TRNSKI FRANJO</t>
   </si>
   <si>
     <t>24.07.2026. 12:35:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a1530605-7c8a-40cb-b699-f0685b28cd69</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a1530605-7c8a-40cb-b699-f0685b28cd69/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11773&amp;godina=2025</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-216/2026</t>
   </si>
   <si>
     <t>Oglas od 24.07.2026.</t>
   </si>
   <si>
     <t>Valentina Kešer</t>
   </si>
   <si>
     <t>OSJEČKA 77, 34000 Požega, Hrvatska</t>
   </si>
   <si>
     <t>80411149329</t>
   </si>
   <si>
     <t>Valentina Kešer 80411149329</t>
   </si>
   <si>
     <t>24.07.2026. 12:23:24</t>
   </si>
   <si>
     <t>07.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-11132/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11132/2025</t>
   </si>
   <si>
     <t>Antonija Ivanin Rođ Štampf; Gjuro Hero</t>
   </si>
   <si>
     <t>24.07.2026. 11:56:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e4c2ac2-86fa-4544-813e-7ba0cb3231f8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e4c2ac2-86fa-4544-813e-7ba0cb3231f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11132&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-123/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>Sp-217/2026</t>
   </si>
   <si>
     <t>Katarina Slukan</t>
   </si>
   <si>
     <t>Ulica Koprivnička 57, 48000 Starigrad, Hrvatska</t>
   </si>
   <si>
     <t>49892950199</t>
   </si>
   <si>
     <t>Katarina Slukan 49892950199</t>
   </si>
   <si>
     <t>24.07.2026. 11:07:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
@@ -407,476 +2819,224 @@
   <si>
     <t>Z-1810/2018</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1810/2018</t>
   </si>
   <si>
     <t>Ana Hlišć; Andjela Valent r. Meštrović; August Prlog; Bara Loparić; Blaž Marijančić; Božo Dudaš; Dragica Marijančić; Dragutin Puklavec; Eva Golubić; Eva Hlišć; Eva Marijančić; Franca Mihalić; Franjo Horvat; Gjurgjević Vladimir; Imbro Hlišć ml.; Imbro Marijančić; Imbro Perlog; Imbro Prlog; Imbro Puklek; Ivan Golubić; Ivan Golubić; Ivan Jambrek; Ivan Lovriša; Ivan Đurkan; Jana Šafar; Jela Korošec rođ. Fičko; Josip Hlišć; Josip Marijančić; Kata kadija; Ljuba Puklavec; Mara Jembrek; Mara Lovriša; Mara Marjančić; Mara Valent; Radovan Prlog; Rok Jembrek; Roza Korošec; Slavko Golubić; Slavko Prlog; Stjepan Jembrek; Tereza Horvat; Vinko Loparić; Vinko Loparić; Đurđica Marijančić</t>
   </si>
   <si>
     <t>24.07.2026. 09:51:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d05aaa8e-01d4-42c7-b2bf-0cadaa7fa015</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_1.10.2026..pdf; DOPUNA_PRIJEDLOGA_ZA_POJEDINACNI_ISPRAVNI_POSTUPAK_U_ZEMLJISNIM_KNJIGAMA.pdf; UGOVOR_O_KUPOVINI_NEKRETNINE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d05aaa8e-01d4-42c7-b2bf-0cadaa7fa015/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1810&amp;godina=2018</t>
   </si>
   <si>
-    <t>Ovr-474/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-5376/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5376/2026</t>
   </si>
   <si>
     <t>BAZIJANEC BOLTO; BAZIJANEC GJURO; BAZIJANEC IVAN; BAZIJANEC IVAN; BAZIJANEC MIJO; DUGALIJA ANA,UDOVA; DUGALIJA MIJO; GOLUB MIJO; GRAČAN BLAŽ; KLIĆ GRGA; KOVAČEV VINKO; LACKOVIĆ IVAN; MATICA VINKO; OGLASNA PLOČA OPĆINSKOG  SUDA U KOPRIVNICI; PANTELIĆ BOLTO; PANTELIĆ KARLO,MLDB.; PANTELIĆ KATA; PANTELIĆ MARA,MLDB.; RABADJIJA MARA; RABADJIJA ŠTEFO; REĐEP MARA; REĐEP MARTIN; ROGOZ ANTUN; ZVONAR VINKO; ŠMIGOVEC VINKO; ŠOKEC MARA,R.PANTELIĆ</t>
   </si>
   <si>
     <t>24.07.2026. 08:49:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2dc7c1cd-2574-4134-9492-9b3c0799ef5b</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA_I_PRILOZI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2dc7c1cd-2574-4134-9492-9b3c0799ef5b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5376&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-10965/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10965/2025</t>
   </si>
   <si>
     <t>Ignac Blažek</t>
   </si>
   <si>
     <t>23.07.2026. 14:22:26</t>
   </si>
   <si>
-    <t>22.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68ce2b8a-f745-4703-a4da-8f9d92a47a83</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68ce2b8a-f745-4703-a4da-8f9d92a47a83/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10965&amp;godina=2025</t>
   </si>
   <si>
-    <t>P-289/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-6352/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6352/2025</t>
   </si>
   <si>
     <t>Agata Golubić; Ivan Korošec</t>
   </si>
   <si>
     <t>23.07.2026. 13:40:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63b86810-7fbe-4444-ac53-a0b6ab506cf8</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_18.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63b86810-7fbe-4444-ac53-a0b6ab506cf8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6352&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-141/2026</t>
-[...88 lines deleted...]
-  <si>
     <t>Sp-215/2026</t>
   </si>
   <si>
     <t>Oglas od 23.07.2026.</t>
   </si>
   <si>
     <t>Gordana Balent</t>
   </si>
   <si>
     <t>Koprivnička Ulica 34, 48312 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>01607275327</t>
   </si>
   <si>
     <t>Gordana Balent 01607275327</t>
   </si>
   <si>
     <t>23.07.2026. 12:26:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-5898/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5898/2026</t>
   </si>
   <si>
     <t>Valeria Fischer 55390664088</t>
   </si>
   <si>
     <t>23.07.2026. 12:15:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/540e814d-a347-4a21-a890-66be2a5ffc57</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/540e814d-a347-4a21-a890-66be2a5ffc57/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5898&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-144/2020</t>
-[...52 lines deleted...]
-  <si>
     <t>Z-8394/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8394/2025</t>
   </si>
   <si>
     <t>Ana Duga</t>
   </si>
   <si>
     <t>23.07.2026. 10:51:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4adc80cf-f2a7-4a70-b817-e12cf1714207</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4adc80cf-f2a7-4a70-b817-e12cf1714207/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8394&amp;godina=2025</t>
   </si>
   <si>
-    <t>Pp Ikp-409/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-5392/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5392/2026</t>
   </si>
   <si>
     <t>Lana Žalac 42663269056</t>
   </si>
   <si>
     <t>23.07.2026. 09:34:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aa6f6c2-b5af-4048-a968-51ce41b327e1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aa6f6c2-b5af-4048-a968-51ce41b327e1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5392&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-129/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-9226/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9226/2025</t>
   </si>
   <si>
     <t>Marija Čanji</t>
   </si>
   <si>
     <t>22.07.2026. 14:01:47</t>
   </si>
   <si>
-    <t>21.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fa56b18-0e56-4119-8a44-83ab69824b98</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_23.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fa56b18-0e56-4119-8a44-83ab69824b98/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9226&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-213/2026</t>
   </si>
   <si>
     <t>Oglas od 22.07.2026.</t>
   </si>
   <si>
     <t>Božo Ignac</t>
   </si>
   <si>
     <t>Starogradska 46b, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>46185226815</t>
@@ -920,98 +3080,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8544&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-2538/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2538/2025</t>
   </si>
   <si>
     <t>Margareta Međimorec; Stjepan Jakuš</t>
   </si>
   <si>
     <t>22.07.2026. 13:19:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63426a71-7c96-4070-bcfc-23e1838743f5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63426a71-7c96-4070-bcfc-23e1838743f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2538&amp;godina=2025</t>
   </si>
   <si>
-    <t>P-70/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-6355/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6355/2026</t>
   </si>
   <si>
     <t>Marija Sabolić</t>
   </si>
   <si>
     <t>22.07.2026. 12:34:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1041e8b-1260-4285-9fca-b7acd6bb7673</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1041e8b-1260-4285-9fca-b7acd6bb7673/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6355&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-11084/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11084/2025</t>
@@ -1025,74 +3137,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/149d3c4a-b5e5-4236-afcb-b38c34e6acfb</t>
   </si>
   <si>
     <t>Rjesenje_o_prelaganju_ocevida_(rasprave_za_ispravak).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/149d3c4a-b5e5-4236-afcb-b38c34e6acfb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11084&amp;godina=2025</t>
   </si>
   <si>
     <t>Boja Bodin; Milovan Bodin; Nikola Bodin; Ružica Bodin</t>
   </si>
   <si>
     <t>22.07.2026. 12:20:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ecde188-ecd4-4949-a261-6f329c881f71</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ecde188-ecd4-4949-a261-6f329c881f71/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovr-278/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Sp-212/2026</t>
   </si>
   <si>
     <t>Ivana Zvjerac</t>
   </si>
   <si>
     <t>Podravska Ulica 9, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>63792111469</t>
   </si>
   <si>
     <t>Ivana Zvjerac 63792111469</t>
   </si>
   <si>
     <t>22.07.2026. 12:04:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=212&amp;godina=2026</t>
@@ -1346,314 +3434,110 @@
   <si>
     <t>Ivana Toth</t>
   </si>
   <si>
     <t>Koprivnička Ulica 107, 48000 Kunovec Breg, Hrvatska</t>
   </si>
   <si>
     <t>44712035923</t>
   </si>
   <si>
     <t>Ivana Toth 44712035923</t>
   </si>
   <si>
     <t>22.07.2026. 11:47:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
   </si>
   <si>
-    <t>K-12/2025</t>
-[...151 lines deleted...]
-  <si>
     <t>Z-5891/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5891/2026</t>
   </si>
   <si>
     <t>Branko Betlehem Malodobni; Nada Betlehem Malodobna</t>
   </si>
   <si>
     <t>22.07.2026. 09:34:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8807aa0a-86f6-4d32-9ec3-a822d199a4f8</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf; POTVRDA_UPLATA_PRISTOJBE.pdf; RJESENJE_Z-5891_2026-2.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8807aa0a-86f6-4d32-9ec3-a822d199a4f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5891&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
-[...4 lines deleted...]
-  <si>
     <t>22.07.2026. 09:32:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09861fc8-7d2a-49d3-892c-5658e9e6d382</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; POTVRDA.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09861fc8-7d2a-49d3-892c-5658e9e6d382/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-6997/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6997/2024</t>
   </si>
   <si>
     <t>Andro Mlinar; Bartol Mlinar; Dražen Lebinac; Hermina Banek; Hermina Banek; Imbro Mlinar; Ivan Madjeić; Juraj Mihalić; Ladislav Mihalić; Marija Mihalić; Marko Mlinar; Milan Čičkar; Milka Sisek; Milutin Madjarić; Milutin Madjarić; Otilija Mihalić; Petar Mlinar; Roza Mlinar; Slavko Hladnić; Stjepan Klaner; Stjepan Madjarić; Stjepan Madjarić; Stjepan Mlinar; Tereza Hladnić; Tereza Mlinar; Tereza Sisek; Tomo Mlinar; Treza Hladnić; Vilma Mađarić; Đuro Čičkar</t>
   </si>
   <si>
     <t>22.07.2026. 09:32:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/576e9f77-ebd2-4716-8861-2730d450c958</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_15.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/576e9f77-ebd2-4716-8861-2730d450c958/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6997&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-2428/2026</t>
-[...43 lines deleted...]
-  <si>
     <t>Z-9950/2025</t>
   </si>
   <si>
     <t>Oglas od 22.7.2025.</t>
   </si>
   <si>
     <t>22.07.2026. 09:14:48</t>
   </si>
   <si>
     <t>22.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde</t>
   </si>
   <si>
     <t>DOPIS.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9950&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-5720/2026</t>
@@ -1682,155 +3566,107 @@
   <si>
     <t>Z-7386/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7386/2024</t>
   </si>
   <si>
     <t>Gjuro Šifter; Verona Novačić</t>
   </si>
   <si>
     <t>22.07.2026. 09:03:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4035197c-af2f-4b62-b9c3-c68b208b26f9</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_10.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4035197c-af2f-4b62-b9c3-c68b208b26f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7386&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-2464/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>22.07.2026. 08:59:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1386d44d-05fa-4852-a4f6-4822c20f09ef</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1386d44d-05fa-4852-a4f6-4822c20f09ef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-5361/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5361/2026</t>
   </si>
   <si>
     <t>FARKAŠ FRANJO; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; TOT IVAN; ŽUFAR ŠTEFO</t>
   </si>
   <si>
     <t>22.07.2026. 08:51:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f8c2812-20e3-429e-9d2e-3effa2731b8e</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f8c2812-20e3-429e-9d2e-3effa2731b8e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5361&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7783/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7783/2025</t>
   </si>
   <si>
     <t>Gjuro Fonjogab; Ištvan Toth; Janoš Fonjogab; Janoš Fonjogab</t>
   </si>
   <si>
     <t>22.07.2026. 08:50:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b51eaba7-575e-439b-87b9-ad8f92b3003b</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_2.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b51eaba7-575e-439b-87b9-ad8f92b3003b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7783&amp;godina=2025</t>
   </si>
   <si>
-    <t>Pl-28/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-9263/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9263/2024</t>
   </si>
   <si>
     <t>Dušan Ranilović; Gjuro Herak; Jakov Herak; Jovo Herak; Jovo Herak; Jula Herak; Katica Ranilović; Marica Herak; Mila Herak; Milka Ranilović; Nikola Herak; Stevo Mandić; Todor Herak; Todor Herak; Vaso Herak; Vaso Herak</t>
   </si>
   <si>
     <t>22.07.2026. 08:36:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85af1481-4be9-4f88-9cff-f4b1e5ff43fc</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_1.9.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85af1481-4be9-4f88-9cff-f4b1e5ff43fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9263&amp;godina=2024</t>
   </si>
   <si>
     <t>Pr-15/2026</t>
@@ -1874,5681 +3710,1197 @@
   <si>
     <t>Z-4295/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4295/2026</t>
   </si>
   <si>
     <t>Bara Klasić; Cilika Jurić; Mijo Ban</t>
   </si>
   <si>
     <t>22.07.2026. 07:13:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73f5e3ec-d4b1-4b2c-9b62-aa805a12d56a</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_MARINA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_JOSIPA.pdf; ZK_IZVADAK_ZA_ZK._UL._BR._240__K._O._BOTOVO.pdf; POSJEDOVNI_LIST__BROJ_140__K._O._BOTOVO.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._KATICE_LOVKOVIC.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73f5e3ec-d4b1-4b2c-9b62-aa805a12d56a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4295&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2431/2026</t>
-[...49 lines deleted...]
-  <si>
     <t>Z-2140/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2140/2026</t>
   </si>
   <si>
     <t>Franjo Špoljar; Ignac Cafuk; Milan Bogadi</t>
   </si>
   <si>
     <t>21.07.2026. 14:59:38</t>
   </si>
   <si>
-    <t>20.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3</t>
   </si>
   <si>
     <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kzd-54/2023</t>
-[...31 lines deleted...]
-  <si>
     <t>Z-2033/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2033/2026</t>
   </si>
   <si>
     <t>Agneza Čekada; Elza Novogradec; Jula Penzar; Katica Lazarević; Ruža Čekada</t>
   </si>
   <si>
     <t>21.07.2026. 14:16:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2033&amp;godina=2026</t>
   </si>
   <si>
-    <t>Povrv-75/2025</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50</t>
+    <t>Z-6202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6202/2026</t>
+  </si>
+  <si>
+    <t>Marko Filjur</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:00:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb3978d-f6fe-4a4f-a0d5-c5c72ac627f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb3978d-f6fe-4a4f-a0d5-c5c72ac627f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5616/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5616/2026</t>
+  </si>
+  <si>
+    <t>Nada Brnica; Nikola Blažević; Petar Miletić; Rada Kos; Ruža Fajtović; Sofija Horvat; Stevo Vranešević; Valent Međimorec; Valent Međimorec</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:17:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5caa5d9f-5ff1-40c8-9672-741571fc22ba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-3499-2026.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI_OU-143_2017.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI_OU-165_2018.pdf; PRIJEDLOG.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI_OU-71_2026.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE_Z-5616_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5caa5d9f-5ff1-40c8-9672-741571fc22ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:55:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46cf3fce-fa06-43e2-95bc-90fb26745955</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI.pdf; PRIJEDLOG.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46cf3fce-fa06-43e2-95bc-90fb26745955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv za 18.08.2026. uz presliku Ugovora o doživotnom uzdžravanju od 3.1.2025. godine, za Božidara Kovačeka</t>
+  </si>
+  <si>
+    <t>BOŽIDAR KOVAČEK 81940595825</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:07:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fa1ca8-e0db-40d2-8586-e2a298df553f</t>
+  </si>
+  <si>
+    <t>Poziv Kovaček.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fa1ca8-e0db-40d2-8586-e2a298df553f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6278/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6278/2026</t>
+  </si>
+  <si>
+    <t>BABEC MARTIN</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:06:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82cdbb46-97aa-477a-a40f-62ce58a33a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82cdbb46-97aa-477a-a40f-62ce58a33a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Soka Podravac; Stevo Podravac</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:11:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00ed151-06a1-473a-ae55-305750f4581a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00ed151-06a1-473a-ae55-305750f4581a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1088/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1088/2026</t>
+  </si>
+  <si>
+    <t>Dora Bobetić; Ivan Bobetić; Josip Zember; Karolina Matolek</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb2ddf0-55ee-4452-9e21-e5e4d69e420a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_17.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb2ddf0-55ee-4452-9e21-e5e4d69e420a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1088&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-973/2026</t>
+  </si>
+  <si>
+    <t>Roza Andrašec; Roza Andrašec</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:55:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0be582-a3a2-442d-8fdd-d987102e1dd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0be582-a3a2-442d-8fdd-d987102e1dd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10602/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10602/2025</t>
+  </si>
+  <si>
+    <t>LONČAR FRANJO; STRUNJAK ANA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:56:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af28a935-96f9-4e0d-924b-4309bbf79c9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af28a935-96f9-4e0d-924b-4309bbf79c9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10602&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-727/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-727/2026</t>
+  </si>
+  <si>
+    <t>BENKEK MIJO; BENKEK SLAVA; KRČMARIĆ JAKOB; KRČMARIĆ MARA; KRČMARIĆ ŠTEFO</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00aef605-674d-4e21-b6b3-9c11f4d76b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00aef605-674d-4e21-b6b3-9c11f4d76b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-819/2026</t>
+  </si>
+  <si>
+    <t>Andjelka Baranić; Anka Baranić; Marija Baranić; Pavica Baranić; Slava Baranić; Vlado Baranić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc07ffd-a221-4495-901e-e034b9bdd21a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_16.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc07ffd-a221-4495-901e-e034b9bdd21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-931/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-931/2026</t>
+  </si>
+  <si>
+    <t>Bara Hanžeković; Bara Hanžeković; Joso Hanžeković; Kata Hanžeković; Kata Vugrin; Pero Hanžeković</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:39:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899559cd-7967-45aa-a30e-579c38164daf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899559cd-7967-45aa-a30e-579c38164daf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; GJUNGJEK DORA; KOVAČIĆ MAGDALENA; RASINEC MILKA; RATAJEC ĐURO; VUČINA FRANJO; ĐUNĐEK DORA; ĐUNĐEK DORA; ŠIPEK IVAN; ŠIPEK MARA; ŠIPEK TOMO,MARKOV; ŠIPEK TOMO,MARKOV</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:34:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9376e-3382-4fbd-938d-8a04b501dedf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI_STALNA_SLUZBA_U_DURDEVCU_POSLOVNI_BROJ_Z-2092_2026-5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9376e-3382-4fbd-938d-8a04b501dedf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7b2f3-4caf-4c37-ba27-a65c9c9351e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7b2f3-4caf-4c37-ba27-a65c9c9351e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3479/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3479/2026</t>
+  </si>
+  <si>
+    <t>SOKAČ JOSIP</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d5c124-fa58-463d-8bad-c12d551d007e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d5c124-fa58-463d-8bad-c12d551d007e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-985/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-985/2026</t>
+  </si>
+  <si>
+    <t>Anica Jelačić; Sofija Buglić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470aede7-c631-4148-8bea-886a4df88cb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470aede7-c631-4148-8bea-886a4df88cb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2043/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2043/2026</t>
+  </si>
+  <si>
+    <t>BRUSAČ LOVRO; E oglasna ploča Općinskog suda u Koprivnici; KRALJEK ANA; KRALJEK TEREZA; KUCEL STJEPAN; MATURANEC ANA,R.PODRAVEC; MATURANEC JOSIP,IMBRIN; MATURANEC MARIJA,R.ŠANDROVČAN; ROĐAK MARA,R.GLAVAK; ĐURIŠEVIĆ MARGETA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/618ac03a-e555-49c6-9ff9-17dd23ef83d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/618ac03a-e555-49c6-9ff9-17dd23ef83d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2043&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2025/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2025/2026</t>
+  </si>
+  <si>
+    <t>GJIPALO BOLTO; GJIPALO IVAN; GJIPALO JOSIP; GJIPALO MARIN; GJIPALO ROZA; IVANOVIĆ FRANJO; IVANOVIĆ IVAN,MLDB.; IVANOVIĆ MILKA; KRALJEK IVAN,MLDB.; KRALJEK JELA; KRALJEK STJEPAN; MATULEC NIKOLA; MATURANEC MARICA; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; ĐURIŠEVIĆ MARGETA, BUDANČEVICA KBR. 55</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:48:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9891b448-36ec-4868-8838-f8d3707c5e4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9891b448-36ec-4868-8838-f8d3707c5e4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5300/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5300/2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; MRAZ BARA; MRAZ IVAN; MRAZ KATA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:47:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b15fb9f-15c3-4df8-94ee-590330482cab</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_SA_PRILOZIMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b15fb9f-15c3-4df8-94ee-590330482cab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1929/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1929/2026</t>
+  </si>
+  <si>
+    <t>HRIBAR KATA,R.BUKOVČAN; MATULEC ANA; MATURANEC LOVRO; RAKITNIČAN MARICA,R.SPITEK; e oglasna ploča OPĆINSKOG SUDA U KOPRIVNICI</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0c5ef-2ccb-4751-a284-822830ac575c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0c5ef-2ccb-4751-a284-822830ac575c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5545/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5545/2026</t>
+  </si>
+  <si>
+    <t>Josip Medved; POŽGAJ MARIJA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db11fa22-8dbc-428d-b2b7-220ff11204bb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC__ZK._IZVATCI__RJESENJE_O_NASLJEDIVANJU__POVIJEST_PROMJENA_I_ODGOVOR_NA_ZAMOLBU_DRZAVNOG_ARHIVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db11fa22-8dbc-428d-b2b7-220ff11204bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:00:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d46a6d-2119-4954-9117-26a18f824fa5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d46a6d-2119-4954-9117-26a18f824fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1112/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1112/2026</t>
+  </si>
+  <si>
+    <t>KIRIN DORA,R.ŠOŠ; KIRIN LUKA; PERŠIĆ GJURO</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d35bc99-2c0c-472d-9996-63e340b60251</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d35bc99-2c0c-472d-9996-63e340b60251/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-896/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-896/2026</t>
+  </si>
+  <si>
+    <t>GLUHAK BOLTO; VARAŽDINEC KATA; ŠTEFEC ANA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2fb18b-a428-4001-a5e0-5733dc4409fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2fb18b-a428-4001-a5e0-5733dc4409fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=896&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5031/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5031/2026</t>
+  </si>
+  <si>
+    <t>Bara Grgiček, Medvedička kbr. 1228; e-Oglasna ploča Općinskog suda u Koprivnici; Šimun Grgić, Virje kbr. 232</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d174242-01ec-4e94-9400-607177daaf2c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_IZVADAK_1.pdf; ZK_IZVADAK_ZK_IZVADAK_2.pdf; PRIJEDLOG.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_POK._MARGITE_GRGICEK.pdf; PUNOMOC_PUNOMOC_MIROSLAVA_GRGICEK.pdf; PUNOMOC_PUNOMOC_MLADENA_GRGICEK.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU_JAVNOG_BIOJEZNIKA_ANKICE_SIMCIC__POSL_BR._O-364_2026__UPP_OS-O-53_2026-6.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d174242-01ec-4e94-9400-607177daaf2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3173/2026</t>
+  </si>
+  <si>
+    <t>GAŠPARIĆ JOSIP; KUDUMIJA IVAN; MALETIĆ MARA; TURKOVIĆ IVAN; TURKOVIĆ SOFIJA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2b8296-3b52-42e8-8e40-d565746f3594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2b8296-3b52-42e8-8e40-d565746f3594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 22 A, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>76335625952</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ 76335625952; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:19:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>GRGURA KARLOVČANA 8, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20013992234</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>55765390833</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Dražen Jelača</t>
+  </si>
+  <si>
+    <t>Ulica Gorička 78, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15247324992</t>
+  </si>
+  <si>
+    <t>Dražen Jelača 15247324992</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 45, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35037601362</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec 35037601362</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>84290850125</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš 84290850125</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 3, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>77075944846</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić 77075944846</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić</t>
+  </si>
+  <si>
+    <t>Gajeva 32, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>79467760963</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić 79467760963</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Dragutin Banek</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>81290343658</t>
+  </si>
+  <si>
+    <t>Dragutin Banek 81290343658</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>85858027574</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš 85858027574</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Natalija Markušić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>95613974362</t>
+  </si>
+  <si>
+    <t>Natalija Markušić 95613974362</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Maja Slukan</t>
+  </si>
+  <si>
+    <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
+  </si>
+  <si>
+    <t>21310629153</t>
+  </si>
+  <si>
+    <t>Maja Slukan 21310629153</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. ZDRAVKA FLAJSA, OIB 31687273179, sina Janeza i Ljubice Flajs, djelatnika iz Borovljana, Novigrad Podravski, Borovljani 52, rođ. 03. veljače 1956.g., a umrlog 22. studenoga 2025.g., državljanina RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. ZDRAVKA FLAJSA 31687273179</t>
+  </si>
+  <si>
+    <t>23.04.2026. 08:51:24</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9</t>
+  </si>
+  <si>
+    <t>oglas za nep. nasljednike ostavina iza pok. Zdravko Flajs.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. pok. MARIJE BELOVIĆ, OIB 05701256361, kćeri Imbre, rođ. Fičko, djelatnice iz Zablatja, Zablatje 94, rođ. 03. prosinca 1945.g., a umrle 30. ožujka 2025.g., državljanke RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. Marije Belović 05701256361</t>
+  </si>
+  <si>
+    <t>20.03.2026. 12:48:45</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edd6783-d9dc-44e7-b410-af41e128ad0e</t>
+  </si>
+  <si>
+    <t>oglas za nepoz. nasljednike iza pok. Marije Belović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edd6783-d9dc-44e7-b410-af41e128ad0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7378/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 6.10.2025.</t>
+  </si>
+  <si>
+    <t>Klara Hajduk</t>
+  </si>
+  <si>
+    <t>06.10.2025. 09:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443</t>
+  </si>
+  <si>
+    <t>kolar ispravno oglasna ploča.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7378&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJešenje O-898/2025, UPP/OS-O-146/2025</t>
+  </si>
+  <si>
+    <t>30.09.2025. 10:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4</t>
+  </si>
+  <si>
+    <t>Ana Bizek.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-771/2024</t>
+  </si>
+  <si>
+    <t>Oglas - postavljanje privremenog zastupnika Kristini Šadek</t>
+  </si>
+  <si>
+    <t>10.01.2025. 14:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f81e827-106c-4039-a1f4-49283eec5740</t>
+  </si>
+  <si>
+    <t>Oglas.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f81e827-106c-4039-a1f4-49283eec5740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=771&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10141/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 5.9.2024.</t>
+  </si>
+  <si>
+    <t>Dragutin Kučan; Jela Kučan; Kata Kućan; Mirko Kučan</t>
+  </si>
+  <si>
+    <t>12.09.2024. 16:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9530e7a9-0dc3-49e7-904d-bf8ca6125509</t>
+  </si>
+  <si>
+    <t>Z-10141-23 rješenje očevid e-oglasna.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9530e7a9-0dc3-49e7-904d-bf8ca6125509/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10141&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-198/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2024.</t>
+  </si>
+  <si>
+    <t>Karmela Horvat</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
+  </si>
+  <si>
+    <t>52572702559</t>
+  </si>
+  <si>
+    <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
+  </si>
+  <si>
+    <t>06.06.2024. 11:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-  </si>
-[...5448 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5242/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.9.2023. uz prijedlog i priloge</t>
   </si>
   <si>
     <t>Ivan Lakuš</t>
   </si>
   <si>
     <t>08.11.2023. 11:58:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/913f9e7c-386a-4693-bdd3-2389647104dc</t>
   </si>
   <si>
     <t>PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_150501855.pdf; OSTALO_150501857.pdf; RJESENJE_152737401.pdf</t>
   </si>
@@ -7630,51 +4982,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N332"/>
+  <dimension ref="A1:N215"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -7741,12827 +5093,8295 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>47</v>
       </c>
       <c r="N5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>53</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>54</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>55</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" t="s">
         <v>60</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>62</v>
       </c>
       <c r="L7" t="s">
         <v>63</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>68</v>
       </c>
       <c r="I8" t="s">
         <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s">
         <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9" t="s">
         <v>75</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
         <v>76</v>
       </c>
-      <c r="F9" t="s">
+      <c r="I9" t="s">
         <v>77</v>
       </c>
-      <c r="G9" t="s">
+      <c r="J9" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" t="s">
         <v>78</v>
       </c>
-      <c r="H9" t="s">
+      <c r="L9" t="s">
         <v>79</v>
       </c>
-      <c r="I9" t="s">
+      <c r="M9" t="s">
         <v>80</v>
       </c>
-      <c r="J9" t="s">
+      <c r="N9" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" t="s">
         <v>86</v>
       </c>
-      <c r="D10" t="s">
+      <c r="K10" t="s">
         <v>87</v>
       </c>
-      <c r="E10" t="s">
+      <c r="L10" t="s">
         <v>88</v>
       </c>
-      <c r="F10" t="s">
+      <c r="M10" t="s">
         <v>89</v>
       </c>
-      <c r="G10" t="s">
+      <c r="N10" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="I11" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="K11" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="M11" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I12" t="s">
+        <v>101</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>102</v>
+      </c>
+      <c r="L12" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12" t="s">
         <v>105</v>
-      </c>
-[...31 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" t="s">
+        <v>108</v>
+      </c>
+      <c r="E13" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" t="s">
+        <v>110</v>
+      </c>
+      <c r="G13" t="s">
+        <v>111</v>
+      </c>
+      <c r="H13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>114</v>
+      </c>
+      <c r="L13" t="s">
+        <v>115</v>
+      </c>
+      <c r="M13" t="s">
         <v>116</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="N13" t="s">
         <v>117</v>
-      </c>
-[...25 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D14" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K14" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="L14" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="M14" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="N14" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="D15" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="I15" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="J15" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="L15" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="M15" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="I16" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="K16" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="L16" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="M16" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="D17" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="I17" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="J17" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="L17" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
       <c r="M17" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>147</v>
+      </c>
+      <c r="D18" t="s">
+        <v>148</v>
+      </c>
+      <c r="E18" t="s">
+        <v>149</v>
+      </c>
+      <c r="F18" t="s">
+        <v>150</v>
+      </c>
+      <c r="G18" t="s">
+        <v>151</v>
+      </c>
+      <c r="H18" t="s">
+        <v>152</v>
+      </c>
+      <c r="I18" t="s">
+        <v>153</v>
+      </c>
+      <c r="J18" t="s">
+        <v>154</v>
+      </c>
+      <c r="K18" t="s">
+        <v>155</v>
+      </c>
+      <c r="L18" t="s">
+        <v>156</v>
+      </c>
+      <c r="M18" t="s">
         <v>157</v>
       </c>
-      <c r="D18" t="s">
+      <c r="N18" t="s">
         <v>158</v>
-      </c>
-[...22 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D19" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="I19" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="J19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K19" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="L19" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="M19" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="N19" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>167</v>
+      </c>
+      <c r="D20" t="s">
+        <v>168</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>169</v>
+      </c>
+      <c r="I20" t="s">
+        <v>170</v>
+      </c>
+      <c r="J20" t="s">
+        <v>154</v>
+      </c>
+      <c r="K20" t="s">
+        <v>171</v>
+      </c>
+      <c r="L20" t="s">
+        <v>172</v>
+      </c>
+      <c r="M20" t="s">
+        <v>173</v>
+      </c>
+      <c r="N20" t="s">
         <v>174</v>
-      </c>
-[...31 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="I21" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="J21" t="s">
+        <v>154</v>
+      </c>
+      <c r="K21" t="s">
+        <v>178</v>
+      </c>
+      <c r="L21" t="s">
+        <v>179</v>
+      </c>
+      <c r="M21" t="s">
+        <v>180</v>
+      </c>
+      <c r="N21" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D22" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="I22" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="J22" t="s">
-        <v>181</v>
+        <v>154</v>
       </c>
       <c r="K22" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="L22" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="M22" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="N22" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D23" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="I23" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="J23" t="s">
-        <v>181</v>
+        <v>154</v>
       </c>
       <c r="K23" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="L23" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="M23" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="N23" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="D24" t="s">
-        <v>205</v>
-[...9 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="I24" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="J24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K24" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="M24" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="N24" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>214</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="I25" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="J25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K25" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="L25" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="M25" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>92</v>
       </c>
       <c r="I26" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="J26" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="K26" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="L26" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="M26" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="N26" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="D27" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="I27" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="J27" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="K27" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="L27" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="M27" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="N27" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="D28" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>242</v>
+        <v>92</v>
       </c>
       <c r="I28" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="J28" t="s">
-        <v>153</v>
+        <v>225</v>
       </c>
       <c r="K28" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="L28" t="s">
-        <v>63</v>
+        <v>227</v>
       </c>
       <c r="M28" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="N28" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="D29" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="I29" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="J29" t="s">
-        <v>251</v>
+        <v>94</v>
       </c>
       <c r="K29" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>234</v>
       </c>
       <c r="M29" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="N29" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>256</v>
+        <v>210</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>257</v>
+        <v>92</v>
       </c>
       <c r="I30" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
       <c r="J30" t="s">
-        <v>153</v>
+        <v>225</v>
       </c>
       <c r="K30" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
       <c r="L30" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="M30" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="N30" t="s">
-        <v>261</v>
+        <v>236</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>262</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="I31" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="J31" t="s">
-        <v>266</v>
+        <v>154</v>
       </c>
       <c r="K31" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
       <c r="L31" t="s">
-        <v>163</v>
+        <v>245</v>
       </c>
       <c r="M31" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="D32" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="I32" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="J32" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="K32" t="s">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="L32" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
       <c r="M32" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="N32" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="D33" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="I33" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="J33" t="s">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="K33" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="L33" t="s">
-        <v>95</v>
+        <v>260</v>
       </c>
       <c r="M33" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="N33" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="D34" t="s">
-        <v>290</v>
+        <v>248</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>291</v>
+        <v>257</v>
       </c>
       <c r="I34" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="J34" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="K34" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="L34" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
       <c r="M34" t="s">
-        <v>295</v>
+        <v>267</v>
       </c>
       <c r="N34" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="D35" t="s">
-        <v>298</v>
+        <v>248</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="I35" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="J35" t="s">
+        <v>251</v>
+      </c>
+      <c r="K35" t="s">
+        <v>272</v>
+      </c>
+      <c r="L35" t="s">
+        <v>273</v>
+      </c>
+      <c r="M35" t="s">
         <v>274</v>
       </c>
-      <c r="K35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>304</v>
+        <v>276</v>
       </c>
       <c r="D36" t="s">
-        <v>305</v>
+        <v>248</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>306</v>
+        <v>277</v>
       </c>
       <c r="I36" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="J36" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="K36" t="s">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="L36" t="s">
-        <v>309</v>
+        <v>280</v>
       </c>
       <c r="M36" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="N36" t="s">
-        <v>311</v>
+        <v>282</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="D37" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="I37" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="J37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="K37" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="L37" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="M37" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="N37" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>320</v>
+        <v>291</v>
       </c>
       <c r="D38" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>322</v>
+        <v>293</v>
       </c>
       <c r="I38" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="J38" t="s">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c r="K38" t="s">
-        <v>324</v>
+        <v>295</v>
       </c>
       <c r="L38" t="s">
-        <v>219</v>
+        <v>296</v>
       </c>
       <c r="M38" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="N38" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
       <c r="D39" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>300</v>
+      </c>
+      <c r="E39" t="s">
+        <v>301</v>
+      </c>
+      <c r="F39" t="s">
+        <v>302</v>
+      </c>
+      <c r="G39" t="s">
+        <v>303</v>
+      </c>
       <c r="H39" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
       <c r="I39" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="J39" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="K39" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="L39" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="M39" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="N39" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="D40" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
       <c r="I40" t="s">
-        <v>336</v>
+        <v>313</v>
       </c>
       <c r="J40" t="s">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c r="K40" t="s">
-        <v>337</v>
+        <v>314</v>
       </c>
       <c r="L40" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="M40" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="N40" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="D41" t="s">
-        <v>340</v>
+        <v>318</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>341</v>
+        <v>319</v>
       </c>
       <c r="I41" t="s">
-        <v>342</v>
+        <v>320</v>
       </c>
       <c r="J41" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="K41" t="s">
-        <v>343</v>
+        <v>321</v>
       </c>
       <c r="L41" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="M41" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="N41" t="s">
-        <v>346</v>
+        <v>324</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>351</v>
+        <v>326</v>
       </c>
       <c r="I42" t="s">
-        <v>352</v>
+        <v>327</v>
       </c>
       <c r="J42" t="s">
-        <v>93</v>
+        <v>328</v>
       </c>
       <c r="K42" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="L42" t="s">
-        <v>95</v>
+        <v>330</v>
       </c>
       <c r="M42" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>356</v>
+        <v>332</v>
       </c>
       <c r="D43" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="I43" t="s">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="J43" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K43" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
       <c r="L43" t="s">
-        <v>95</v>
+        <v>338</v>
       </c>
       <c r="M43" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="N43" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="D44" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="I44" t="s">
-        <v>370</v>
+        <v>344</v>
       </c>
       <c r="J44" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K44" t="s">
-        <v>371</v>
+        <v>345</v>
       </c>
       <c r="L44" t="s">
-        <v>95</v>
+        <v>346</v>
       </c>
       <c r="M44" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="N44" t="s">
-        <v>373</v>
+        <v>348</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>374</v>
+        <v>349</v>
       </c>
       <c r="D45" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>378</v>
+        <v>351</v>
       </c>
       <c r="I45" t="s">
-        <v>379</v>
+        <v>352</v>
       </c>
       <c r="J45" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K45" t="s">
-        <v>380</v>
+        <v>353</v>
       </c>
       <c r="L45" t="s">
-        <v>95</v>
+        <v>354</v>
       </c>
       <c r="M45" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="N45" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
       <c r="D46" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>387</v>
+        <v>359</v>
       </c>
       <c r="I46" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="J46" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K46" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="L46" t="s">
-        <v>95</v>
+        <v>362</v>
       </c>
       <c r="M46" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
       <c r="N46" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>392</v>
+        <v>365</v>
       </c>
       <c r="D47" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="I47" t="s">
-        <v>397</v>
+        <v>367</v>
       </c>
       <c r="J47" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K47" t="s">
-        <v>398</v>
+        <v>368</v>
       </c>
       <c r="L47" t="s">
-        <v>95</v>
+        <v>369</v>
       </c>
       <c r="M47" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="N47" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="D48" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>405</v>
+        <v>373</v>
       </c>
       <c r="I48" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
       <c r="J48" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K48" t="s">
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="L48" t="s">
-        <v>95</v>
+        <v>376</v>
       </c>
       <c r="M48" t="s">
-        <v>408</v>
+        <v>377</v>
       </c>
       <c r="N48" t="s">
-        <v>409</v>
+        <v>378</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>410</v>
+        <v>379</v>
       </c>
       <c r="D49" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>414</v>
+        <v>380</v>
       </c>
       <c r="I49" t="s">
-        <v>415</v>
+        <v>381</v>
       </c>
       <c r="J49" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K49" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="L49" t="s">
-        <v>95</v>
+        <v>383</v>
       </c>
       <c r="M49" t="s">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="N49" t="s">
-        <v>418</v>
+        <v>385</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>419</v>
+        <v>386</v>
       </c>
       <c r="D50" t="s">
-        <v>280</v>
+        <v>387</v>
       </c>
       <c r="E50" t="s">
-        <v>420</v>
+        <v>388</v>
       </c>
       <c r="F50" t="s">
-        <v>421</v>
+        <v>389</v>
       </c>
       <c r="G50" t="s">
-        <v>422</v>
+        <v>390</v>
       </c>
       <c r="H50" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
       <c r="I50" t="s">
-        <v>424</v>
+        <v>392</v>
       </c>
       <c r="J50" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K50" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="L50" t="s">
-        <v>95</v>
+        <v>394</v>
       </c>
       <c r="M50" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="N50" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="D51" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>432</v>
+        <v>399</v>
       </c>
       <c r="I51" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="J51" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="K51" t="s">
-        <v>434</v>
+        <v>401</v>
       </c>
       <c r="L51" t="s">
-        <v>95</v>
+        <v>402</v>
       </c>
       <c r="M51" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
       <c r="N51" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="D52" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>441</v>
+        <v>407</v>
       </c>
       <c r="I52" t="s">
-        <v>442</v>
+        <v>408</v>
       </c>
       <c r="J52" t="s">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="K52" t="s">
-        <v>443</v>
+        <v>409</v>
       </c>
       <c r="L52" t="s">
-        <v>95</v>
+        <v>410</v>
       </c>
       <c r="M52" t="s">
-        <v>444</v>
+        <v>411</v>
       </c>
       <c r="N52" t="s">
-        <v>445</v>
+        <v>412</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>446</v>
+        <v>413</v>
       </c>
       <c r="D53" t="s">
-        <v>447</v>
+        <v>414</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>448</v>
+        <v>415</v>
       </c>
       <c r="I53" t="s">
-        <v>449</v>
+        <v>416</v>
       </c>
       <c r="J53" t="s">
-        <v>181</v>
+        <v>251</v>
       </c>
       <c r="K53" t="s">
-        <v>450</v>
+        <v>417</v>
       </c>
       <c r="L53" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="M53" t="s">
-        <v>452</v>
+        <v>419</v>
       </c>
       <c r="N53" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>454</v>
+        <v>421</v>
       </c>
       <c r="D54" t="s">
-        <v>455</v>
+        <v>422</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>456</v>
+        <v>423</v>
       </c>
       <c r="I54" t="s">
-        <v>457</v>
+        <v>424</v>
       </c>
       <c r="J54" t="s">
-        <v>266</v>
+        <v>336</v>
       </c>
       <c r="K54" t="s">
-        <v>458</v>
+        <v>425</v>
       </c>
       <c r="L54" t="s">
-        <v>459</v>
+        <v>402</v>
       </c>
       <c r="M54" t="s">
-        <v>460</v>
+        <v>426</v>
       </c>
       <c r="N54" t="s">
-        <v>461</v>
+        <v>427</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>462</v>
+        <v>428</v>
       </c>
       <c r="D55" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>429</v>
+      </c>
+      <c r="E55" t="s">
+        <v>430</v>
+      </c>
+      <c r="F55" t="s">
+        <v>431</v>
+      </c>
+      <c r="G55" t="s">
+        <v>432</v>
+      </c>
       <c r="H55" t="s">
-        <v>463</v>
+        <v>433</v>
       </c>
       <c r="I55" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="J55" t="s">
-        <v>266</v>
+        <v>435</v>
       </c>
       <c r="K55" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="L55" t="s">
-        <v>466</v>
+        <v>394</v>
       </c>
       <c r="M55" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="N55" t="s">
-        <v>468</v>
+        <v>438</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>469</v>
+        <v>439</v>
       </c>
       <c r="D56" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>440</v>
+      </c>
+      <c r="E56" t="s">
+        <v>441</v>
+      </c>
+      <c r="F56" t="s">
+        <v>442</v>
+      </c>
+      <c r="G56" t="s">
+        <v>443</v>
+      </c>
       <c r="H56" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="I56" t="s">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="J56" t="s">
-        <v>266</v>
+        <v>435</v>
       </c>
       <c r="K56" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="L56" t="s">
-        <v>473</v>
+        <v>307</v>
       </c>
       <c r="M56" t="s">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="N56" t="s">
-        <v>475</v>
+        <v>448</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>476</v>
+        <v>449</v>
       </c>
       <c r="D57" t="s">
+        <v>440</v>
+      </c>
+      <c r="E57" t="s">
+        <v>450</v>
+      </c>
+      <c r="F57" t="s">
+        <v>451</v>
+      </c>
+      <c r="G57" t="s">
+        <v>452</v>
+      </c>
+      <c r="H57" t="s">
+        <v>453</v>
+      </c>
+      <c r="I57" t="s">
+        <v>454</v>
+      </c>
+      <c r="J57" t="s">
+        <v>435</v>
+      </c>
+      <c r="K57" t="s">
         <v>455</v>
       </c>
-      <c r="E57"/>
-[...13 lines deleted...]
-      </c>
       <c r="L57" t="s">
-        <v>480</v>
+        <v>307</v>
       </c>
       <c r="M57" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
       <c r="N57" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>483</v>
+        <v>458</v>
       </c>
       <c r="D58" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>484</v>
+        <v>460</v>
       </c>
       <c r="I58" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="J58" t="s">
-        <v>266</v>
+        <v>462</v>
       </c>
       <c r="K58" t="s">
-        <v>486</v>
+        <v>463</v>
       </c>
       <c r="L58" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
       <c r="M58" t="s">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="N58" t="s">
-        <v>489</v>
+        <v>466</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>490</v>
+        <v>467</v>
       </c>
       <c r="D59" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="I59" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="J59" t="s">
-        <v>266</v>
+        <v>462</v>
       </c>
       <c r="K59" t="s">
-        <v>493</v>
+        <v>471</v>
       </c>
       <c r="L59" t="s">
-        <v>494</v>
+        <v>296</v>
       </c>
       <c r="M59" t="s">
-        <v>495</v>
+        <v>472</v>
       </c>
       <c r="N59" t="s">
-        <v>496</v>
+        <v>473</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>497</v>
+        <v>474</v>
       </c>
       <c r="D60" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>499</v>
+        <v>476</v>
       </c>
       <c r="I60" t="s">
-        <v>500</v>
+        <v>477</v>
       </c>
       <c r="J60" t="s">
-        <v>274</v>
+        <v>435</v>
       </c>
       <c r="K60" t="s">
-        <v>501</v>
+        <v>478</v>
       </c>
       <c r="L60" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="M60" t="s">
-        <v>503</v>
+        <v>480</v>
       </c>
       <c r="N60" t="s">
-        <v>504</v>
+        <v>481</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C61"/>
       <c r="D61" t="s">
-        <v>505</v>
+        <v>482</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>506</v>
+        <v>483</v>
       </c>
       <c r="I61" t="s">
-        <v>507</v>
+        <v>484</v>
       </c>
       <c r="J61" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K61" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="L61" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
       <c r="M61" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="N61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="D62" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="I62" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="J62" t="s">
-        <v>274</v>
+        <v>493</v>
       </c>
       <c r="K62" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="L62" t="s">
-        <v>516</v>
+        <v>296</v>
       </c>
       <c r="M62" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="N62" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C63"/>
       <c r="D63" t="s">
-        <v>455</v>
+        <v>497</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
       <c r="I63" t="s">
-        <v>521</v>
+        <v>499</v>
       </c>
       <c r="J63" t="s">
-        <v>266</v>
+        <v>500</v>
       </c>
       <c r="K63" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="L63" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="M63" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="D64" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="I64" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="J64" t="s">
-        <v>181</v>
+        <v>508</v>
       </c>
       <c r="K64" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="L64" t="s">
-        <v>531</v>
+        <v>54</v>
       </c>
       <c r="M64" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="N64" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D65" t="s">
-        <v>535</v>
+        <v>513</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="I65" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="J65" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="K65" t="s">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="L65" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="M65" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="N65" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="D66" t="s">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="I66" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="J66" t="s">
-        <v>274</v>
+        <v>525</v>
       </c>
       <c r="K66" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="L66" t="s">
-        <v>547</v>
+        <v>296</v>
       </c>
       <c r="M66" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="N66" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="D67" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="I67" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="J67" t="s">
-        <v>274</v>
+        <v>525</v>
       </c>
       <c r="K67" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="L67" t="s">
-        <v>555</v>
+        <v>296</v>
       </c>
       <c r="M67" t="s">
-        <v>556</v>
+        <v>534</v>
       </c>
       <c r="N67" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C68"/>
       <c r="D68" t="s">
-        <v>455</v>
+        <v>536</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="I68" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
       <c r="J68" t="s">
-        <v>266</v>
+        <v>539</v>
       </c>
       <c r="K68" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="L68" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="M68" t="s">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D69" t="s">
-        <v>505</v>
+        <v>544</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>506</v>
+        <v>545</v>
       </c>
       <c r="I69" t="s">
-        <v>565</v>
+        <v>546</v>
       </c>
       <c r="J69" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K69" t="s">
-        <v>566</v>
+        <v>547</v>
       </c>
       <c r="L69" t="s">
-        <v>567</v>
+        <v>296</v>
       </c>
       <c r="M69" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N69" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>569</v>
+        <v>550</v>
       </c>
       <c r="D70" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
       <c r="I70" t="s">
-        <v>572</v>
+        <v>553</v>
       </c>
       <c r="J70" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K70" t="s">
-        <v>573</v>
+        <v>554</v>
       </c>
       <c r="L70" t="s">
-        <v>574</v>
+        <v>296</v>
       </c>
       <c r="M70" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="N70" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="D71" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="I71" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="J71" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K71" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="L71" t="s">
-        <v>582</v>
+        <v>296</v>
       </c>
       <c r="M71" t="s">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="N71" t="s">
-        <v>584</v>
+        <v>563</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="D72" t="s">
-        <v>586</v>
+        <v>565</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>587</v>
+        <v>566</v>
       </c>
       <c r="I72" t="s">
-        <v>588</v>
+        <v>567</v>
       </c>
       <c r="J72" t="s">
-        <v>266</v>
+        <v>485</v>
       </c>
       <c r="K72" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
       <c r="L72" t="s">
-        <v>590</v>
+        <v>296</v>
       </c>
       <c r="M72" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="N72" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="D73" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="I73" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="J73" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K73" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="L73" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="M73" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="N73" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="D74" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>603</v>
+        <v>581</v>
       </c>
       <c r="I74" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
       <c r="J74" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K74" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="L74" t="s">
-        <v>95</v>
+        <v>296</v>
       </c>
       <c r="M74" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="N74" t="s">
-        <v>607</v>
+        <v>585</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>608</v>
+        <v>586</v>
       </c>
       <c r="D75" t="s">
-        <v>609</v>
+        <v>587</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="I75" t="s">
-        <v>610</v>
+        <v>589</v>
       </c>
       <c r="J75" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K75" t="s">
-        <v>611</v>
+        <v>590</v>
       </c>
       <c r="L75" t="s">
-        <v>95</v>
+        <v>296</v>
       </c>
       <c r="M75" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="N75" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>614</v>
+        <v>579</v>
       </c>
       <c r="D76" t="s">
-        <v>615</v>
+        <v>580</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>616</v>
+        <v>581</v>
       </c>
       <c r="I76" t="s">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="J76" t="s">
-        <v>274</v>
+        <v>485</v>
       </c>
       <c r="K76" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="L76" t="s">
-        <v>619</v>
+        <v>296</v>
       </c>
       <c r="M76" t="s">
-        <v>620</v>
+        <v>595</v>
       </c>
       <c r="N76" t="s">
-        <v>621</v>
+        <v>585</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>622</v>
+        <v>579</v>
       </c>
       <c r="D77" t="s">
-        <v>623</v>
+        <v>580</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>624</v>
+        <v>581</v>
       </c>
       <c r="I77" t="s">
-        <v>625</v>
+        <v>596</v>
       </c>
       <c r="J77" t="s">
-        <v>626</v>
+        <v>485</v>
       </c>
       <c r="K77" t="s">
-        <v>627</v>
+        <v>597</v>
       </c>
       <c r="L77" t="s">
-        <v>628</v>
+        <v>296</v>
       </c>
       <c r="M77" t="s">
-        <v>629</v>
+        <v>598</v>
       </c>
       <c r="N77" t="s">
-        <v>630</v>
+        <v>585</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>631</v>
+        <v>599</v>
       </c>
       <c r="D78" t="s">
-        <v>632</v>
+        <v>600</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>633</v>
+        <v>601</v>
       </c>
       <c r="I78" t="s">
-        <v>634</v>
+        <v>602</v>
       </c>
       <c r="J78" t="s">
-        <v>626</v>
+        <v>485</v>
       </c>
       <c r="K78" t="s">
-        <v>635</v>
+        <v>603</v>
       </c>
       <c r="L78" t="s">
-        <v>636</v>
+        <v>296</v>
       </c>
       <c r="M78" t="s">
-        <v>637</v>
+        <v>604</v>
       </c>
       <c r="N78" t="s">
-        <v>638</v>
+        <v>605</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>639</v>
+        <v>606</v>
       </c>
       <c r="D79" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      <c r="G79"/>
+        <v>607</v>
+      </c>
+      <c r="E79" t="s">
+        <v>608</v>
+      </c>
+      <c r="F79" t="s">
+        <v>609</v>
+      </c>
+      <c r="G79" t="s">
+        <v>610</v>
+      </c>
       <c r="H79" t="s">
-        <v>641</v>
+        <v>611</v>
       </c>
       <c r="I79" t="s">
-        <v>642</v>
+        <v>612</v>
       </c>
       <c r="J79" t="s">
-        <v>643</v>
+        <v>613</v>
       </c>
       <c r="K79" t="s">
-        <v>644</v>
+        <v>614</v>
       </c>
       <c r="L79" t="s">
-        <v>645</v>
+        <v>322</v>
       </c>
       <c r="M79" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="N79" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>648</v>
+        <v>599</v>
       </c>
       <c r="D80" t="s">
-        <v>649</v>
+        <v>600</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>650</v>
+        <v>617</v>
       </c>
       <c r="I80" t="s">
-        <v>651</v>
+        <v>618</v>
       </c>
       <c r="J80" t="s">
-        <v>266</v>
+        <v>485</v>
       </c>
       <c r="K80" t="s">
-        <v>652</v>
+        <v>619</v>
       </c>
       <c r="L80" t="s">
-        <v>653</v>
+        <v>296</v>
       </c>
       <c r="M80" t="s">
-        <v>654</v>
+        <v>620</v>
       </c>
       <c r="N80" t="s">
-        <v>655</v>
+        <v>605</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="D81" t="s">
-        <v>649</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>607</v>
+      </c>
+      <c r="E81" t="s">
+        <v>622</v>
+      </c>
+      <c r="F81" t="s">
+        <v>623</v>
+      </c>
+      <c r="G81" t="s">
+        <v>624</v>
+      </c>
       <c r="H81" t="s">
-        <v>650</v>
+        <v>625</v>
       </c>
       <c r="I81" t="s">
-        <v>656</v>
+        <v>626</v>
       </c>
       <c r="J81" t="s">
-        <v>266</v>
+        <v>613</v>
       </c>
       <c r="K81" t="s">
-        <v>657</v>
+        <v>627</v>
       </c>
       <c r="L81" t="s">
-        <v>653</v>
+        <v>322</v>
       </c>
       <c r="M81" t="s">
-        <v>658</v>
+        <v>628</v>
       </c>
       <c r="N81" t="s">
-        <v>655</v>
+        <v>629</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>659</v>
+        <v>630</v>
       </c>
       <c r="D82" t="s">
-        <v>660</v>
+        <v>631</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>661</v>
+        <v>632</v>
       </c>
       <c r="I82" t="s">
-        <v>662</v>
+        <v>633</v>
       </c>
       <c r="J82" t="s">
-        <v>643</v>
+        <v>485</v>
       </c>
       <c r="K82" t="s">
-        <v>663</v>
+        <v>634</v>
       </c>
       <c r="L82" t="s">
-        <v>645</v>
+        <v>296</v>
       </c>
       <c r="M82" t="s">
-        <v>664</v>
+        <v>635</v>
       </c>
       <c r="N82" t="s">
-        <v>665</v>
+        <v>636</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>666</v>
+        <v>637</v>
       </c>
       <c r="D83" t="s">
-        <v>667</v>
-[...3 lines deleted...]
-      <c r="G83"/>
+        <v>607</v>
+      </c>
+      <c r="E83" t="s">
+        <v>638</v>
+      </c>
+      <c r="F83" t="s">
+        <v>639</v>
+      </c>
+      <c r="G83" t="s">
+        <v>640</v>
+      </c>
       <c r="H83" t="s">
-        <v>668</v>
+        <v>641</v>
       </c>
       <c r="I83" t="s">
-        <v>669</v>
+        <v>642</v>
       </c>
       <c r="J83" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="K83" t="s">
-        <v>670</v>
+        <v>643</v>
       </c>
       <c r="L83" t="s">
-        <v>671</v>
+        <v>322</v>
       </c>
       <c r="M83" t="s">
-        <v>672</v>
+        <v>644</v>
       </c>
       <c r="N83" t="s">
-        <v>673</v>
+        <v>645</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>674</v>
+        <v>291</v>
       </c>
       <c r="D84" t="s">
-        <v>675</v>
-[...9 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>679</v>
+        <v>646</v>
       </c>
       <c r="I84" t="s">
-        <v>680</v>
+        <v>647</v>
       </c>
       <c r="J84" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="K84" t="s">
-        <v>681</v>
+        <v>649</v>
       </c>
       <c r="L84" t="s">
-        <v>682</v>
+        <v>296</v>
       </c>
       <c r="M84" t="s">
-        <v>683</v>
+        <v>650</v>
       </c>
       <c r="N84" t="s">
-        <v>684</v>
+        <v>298</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>685</v>
+        <v>651</v>
       </c>
       <c r="D85" t="s">
-        <v>686</v>
+        <v>652</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>687</v>
+        <v>653</v>
       </c>
       <c r="I85" t="s">
-        <v>688</v>
+        <v>654</v>
       </c>
       <c r="J85" t="s">
-        <v>266</v>
+        <v>648</v>
       </c>
       <c r="K85" t="s">
-        <v>689</v>
+        <v>655</v>
       </c>
       <c r="L85" t="s">
-        <v>690</v>
+        <v>296</v>
       </c>
       <c r="M85" t="s">
-        <v>691</v>
+        <v>656</v>
       </c>
       <c r="N85" t="s">
-        <v>692</v>
+        <v>657</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>693</v>
+        <v>658</v>
       </c>
       <c r="D86" t="s">
-        <v>694</v>
+        <v>659</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>695</v>
+        <v>660</v>
       </c>
       <c r="I86" t="s">
-        <v>696</v>
+        <v>661</v>
       </c>
       <c r="J86" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="K86" t="s">
-        <v>697</v>
+        <v>662</v>
       </c>
       <c r="L86" t="s">
-        <v>219</v>
+        <v>296</v>
       </c>
       <c r="M86" t="s">
-        <v>698</v>
+        <v>663</v>
       </c>
       <c r="N86" t="s">
-        <v>699</v>
+        <v>664</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>700</v>
+        <v>665</v>
       </c>
       <c r="D87" t="s">
-        <v>701</v>
-[...9 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
       <c r="H87" t="s">
-        <v>705</v>
+        <v>667</v>
       </c>
       <c r="I87" t="s">
-        <v>706</v>
+        <v>668</v>
       </c>
       <c r="J87" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="K87" t="s">
-        <v>707</v>
+        <v>669</v>
       </c>
       <c r="L87" t="s">
-        <v>682</v>
+        <v>296</v>
       </c>
       <c r="M87" t="s">
-        <v>708</v>
+        <v>670</v>
       </c>
       <c r="N87" t="s">
-        <v>709</v>
+        <v>671</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>710</v>
+        <v>672</v>
       </c>
       <c r="D88" t="s">
-        <v>711</v>
+        <v>673</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>712</v>
+        <v>674</v>
       </c>
       <c r="I88" t="s">
-        <v>713</v>
+        <v>675</v>
       </c>
       <c r="J88" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="K88" t="s">
-        <v>714</v>
+        <v>676</v>
       </c>
       <c r="L88" t="s">
-        <v>715</v>
+        <v>677</v>
       </c>
       <c r="M88" t="s">
-        <v>716</v>
+        <v>678</v>
       </c>
       <c r="N88" t="s">
-        <v>717</v>
+        <v>679</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C89"/>
       <c r="D89" t="s">
-        <v>719</v>
+        <v>680</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>720</v>
+        <v>681</v>
       </c>
       <c r="I89" t="s">
-        <v>721</v>
+        <v>682</v>
       </c>
       <c r="J89" t="s">
-        <v>626</v>
+        <v>683</v>
       </c>
       <c r="K89" t="s">
-        <v>722</v>
+        <v>684</v>
       </c>
       <c r="L89" t="s">
-        <v>723</v>
+        <v>685</v>
       </c>
       <c r="M89" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C90"/>
       <c r="D90" t="s">
-        <v>727</v>
+        <v>687</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>728</v>
+        <v>688</v>
       </c>
       <c r="I90" t="s">
-        <v>729</v>
+        <v>689</v>
       </c>
       <c r="J90" t="s">
-        <v>266</v>
+        <v>683</v>
       </c>
       <c r="K90" t="s">
-        <v>730</v>
+        <v>690</v>
       </c>
       <c r="L90" t="s">
-        <v>731</v>
+        <v>691</v>
       </c>
       <c r="M90" t="s">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>734</v>
+        <v>693</v>
       </c>
       <c r="D91" t="s">
-        <v>735</v>
+        <v>694</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="I91" t="s">
-        <v>737</v>
+        <v>696</v>
       </c>
       <c r="J91" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K91" t="s">
-        <v>738</v>
+        <v>698</v>
       </c>
       <c r="L91" t="s">
-        <v>739</v>
+        <v>576</v>
       </c>
       <c r="M91" t="s">
-        <v>740</v>
+        <v>699</v>
       </c>
       <c r="N91" t="s">
-        <v>741</v>
+        <v>700</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>742</v>
+        <v>701</v>
       </c>
       <c r="D92" t="s">
-        <v>743</v>
+        <v>702</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>744</v>
+        <v>703</v>
       </c>
       <c r="I92" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="J92" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K92" t="s">
-        <v>746</v>
+        <v>705</v>
       </c>
       <c r="L92" t="s">
-        <v>747</v>
+        <v>706</v>
       </c>
       <c r="M92" t="s">
-        <v>748</v>
+        <v>707</v>
       </c>
       <c r="N92" t="s">
-        <v>749</v>
+        <v>708</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>750</v>
+        <v>709</v>
       </c>
       <c r="D93" t="s">
-        <v>751</v>
+        <v>710</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>752</v>
+        <v>711</v>
       </c>
       <c r="I93" t="s">
-        <v>753</v>
+        <v>712</v>
       </c>
       <c r="J93" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K93" t="s">
-        <v>754</v>
+        <v>713</v>
       </c>
       <c r="L93" t="s">
-        <v>755</v>
+        <v>714</v>
       </c>
       <c r="M93" t="s">
-        <v>756</v>
+        <v>715</v>
       </c>
       <c r="N93" t="s">
-        <v>757</v>
+        <v>716</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="D94" t="s">
-        <v>505</v>
+        <v>718</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>506</v>
+        <v>719</v>
       </c>
       <c r="I94" t="s">
-        <v>758</v>
+        <v>720</v>
       </c>
       <c r="J94" t="s">
-        <v>643</v>
+        <v>697</v>
       </c>
       <c r="K94" t="s">
-        <v>759</v>
+        <v>721</v>
       </c>
       <c r="L94" t="s">
-        <v>760</v>
+        <v>722</v>
       </c>
       <c r="M94" t="s">
-        <v>761</v>
+        <v>723</v>
       </c>
       <c r="N94" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>762</v>
+        <v>92</v>
       </c>
       <c r="D95" t="s">
-        <v>763</v>
+        <v>725</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>764</v>
+        <v>726</v>
       </c>
       <c r="I95" t="s">
-        <v>765</v>
+        <v>727</v>
       </c>
       <c r="J95" t="s">
-        <v>266</v>
+        <v>728</v>
       </c>
       <c r="K95" t="s">
-        <v>766</v>
+        <v>729</v>
       </c>
       <c r="L95" t="s">
-        <v>767</v>
+        <v>730</v>
       </c>
       <c r="M95" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>731</v>
+      </c>
+      <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>770</v>
+        <v>732</v>
       </c>
       <c r="D96" t="s">
-        <v>771</v>
+        <v>733</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>772</v>
+        <v>734</v>
       </c>
       <c r="I96" t="s">
-        <v>773</v>
+        <v>735</v>
       </c>
       <c r="J96" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K96" t="s">
-        <v>774</v>
+        <v>736</v>
       </c>
       <c r="L96" t="s">
-        <v>775</v>
+        <v>737</v>
       </c>
       <c r="M96" t="s">
-        <v>776</v>
+        <v>738</v>
       </c>
       <c r="N96" t="s">
-        <v>777</v>
+        <v>739</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>778</v>
+        <v>740</v>
       </c>
       <c r="D97" t="s">
-        <v>779</v>
+        <v>741</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>780</v>
+        <v>742</v>
       </c>
       <c r="I97" t="s">
-        <v>781</v>
+        <v>743</v>
       </c>
       <c r="J97" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K97" t="s">
-        <v>782</v>
+        <v>744</v>
       </c>
       <c r="L97" t="s">
-        <v>783</v>
+        <v>737</v>
       </c>
       <c r="M97" t="s">
-        <v>784</v>
+        <v>745</v>
       </c>
       <c r="N97" t="s">
-        <v>785</v>
+        <v>746</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>786</v>
+        <v>747</v>
       </c>
       <c r="D98" t="s">
-        <v>787</v>
+        <v>748</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>788</v>
+        <v>749</v>
       </c>
       <c r="I98" t="s">
-        <v>789</v>
+        <v>750</v>
       </c>
       <c r="J98" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K98" t="s">
-        <v>790</v>
+        <v>751</v>
       </c>
       <c r="L98" t="s">
-        <v>791</v>
+        <v>737</v>
       </c>
       <c r="M98" t="s">
-        <v>792</v>
+        <v>752</v>
       </c>
       <c r="N98" t="s">
-        <v>793</v>
+        <v>753</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>506</v>
+        <v>754</v>
       </c>
       <c r="D99" t="s">
-        <v>794</v>
+        <v>755</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>795</v>
+        <v>756</v>
       </c>
       <c r="I99" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="J99" t="s">
-        <v>797</v>
+        <v>697</v>
       </c>
       <c r="K99" t="s">
-        <v>798</v>
+        <v>758</v>
       </c>
       <c r="L99" t="s">
-        <v>799</v>
+        <v>737</v>
       </c>
       <c r="M99" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="N99"/>
+        <v>759</v>
+      </c>
+      <c r="N99" t="s">
+        <v>760</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>801</v>
+        <v>761</v>
       </c>
       <c r="D100" t="s">
-        <v>802</v>
+        <v>762</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>803</v>
+        <v>763</v>
       </c>
       <c r="I100" t="s">
-        <v>804</v>
+        <v>764</v>
       </c>
       <c r="J100" t="s">
-        <v>266</v>
+        <v>697</v>
       </c>
       <c r="K100" t="s">
-        <v>805</v>
+        <v>765</v>
       </c>
       <c r="L100" t="s">
-        <v>806</v>
+        <v>737</v>
       </c>
       <c r="M100" t="s">
-        <v>807</v>
+        <v>766</v>
       </c>
       <c r="N100" t="s">
-        <v>808</v>
+        <v>767</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C101"/>
       <c r="D101" t="s">
-        <v>810</v>
+        <v>768</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>811</v>
+        <v>769</v>
       </c>
       <c r="I101" t="s">
-        <v>812</v>
+        <v>770</v>
       </c>
       <c r="J101" t="s">
-        <v>626</v>
+        <v>20</v>
       </c>
       <c r="K101" t="s">
-        <v>813</v>
+        <v>771</v>
       </c>
       <c r="L101" t="s">
-        <v>814</v>
+        <v>772</v>
       </c>
       <c r="M101" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>773</v>
+      </c>
+      <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>817</v>
+        <v>774</v>
       </c>
       <c r="D102" t="s">
-        <v>818</v>
+        <v>775</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>819</v>
+        <v>776</v>
       </c>
       <c r="I102" t="s">
-        <v>820</v>
+        <v>777</v>
       </c>
       <c r="J102" t="s">
-        <v>266</v>
+        <v>778</v>
       </c>
       <c r="K102" t="s">
-        <v>821</v>
+        <v>779</v>
       </c>
       <c r="L102" t="s">
-        <v>113</v>
+        <v>780</v>
       </c>
       <c r="M102" t="s">
-        <v>822</v>
+        <v>781</v>
       </c>
       <c r="N102" t="s">
-        <v>823</v>
+        <v>782</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>824</v>
+        <v>774</v>
       </c>
       <c r="D103" t="s">
-        <v>825</v>
+        <v>783</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>826</v>
+        <v>92</v>
       </c>
       <c r="I103" t="s">
-        <v>827</v>
+        <v>784</v>
       </c>
       <c r="J103" t="s">
-        <v>643</v>
+        <v>778</v>
       </c>
       <c r="K103" t="s">
-        <v>828</v>
+        <v>785</v>
       </c>
       <c r="L103" t="s">
-        <v>219</v>
+        <v>786</v>
       </c>
       <c r="M103" t="s">
-        <v>829</v>
+        <v>787</v>
       </c>
       <c r="N103" t="s">
-        <v>830</v>
+        <v>782</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>831</v>
+        <v>788</v>
       </c>
       <c r="D104" t="s">
-        <v>667</v>
+        <v>789</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>832</v>
+        <v>790</v>
       </c>
       <c r="I104" t="s">
-        <v>833</v>
+        <v>791</v>
       </c>
       <c r="J104" t="s">
-        <v>626</v>
+        <v>778</v>
       </c>
       <c r="K104" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="L104" t="s">
-        <v>113</v>
+        <v>793</v>
       </c>
       <c r="M104" t="s">
-        <v>835</v>
+        <v>794</v>
       </c>
       <c r="N104" t="s">
-        <v>836</v>
+        <v>795</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>838</v>
+        <v>797</v>
       </c>
       <c r="I105" t="s">
-        <v>839</v>
+        <v>798</v>
       </c>
       <c r="J105" t="s">
-        <v>235</v>
+        <v>154</v>
       </c>
       <c r="K105" t="s">
-        <v>840</v>
+        <v>799</v>
       </c>
       <c r="L105" t="s">
-        <v>841</v>
+        <v>800</v>
       </c>
       <c r="M105" t="s">
-        <v>842</v>
+        <v>801</v>
       </c>
       <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
-      <c r="C106"/>
+      <c r="C106" t="s">
+        <v>802</v>
+      </c>
       <c r="D106" t="s">
-        <v>843</v>
+        <v>803</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>844</v>
+        <v>804</v>
       </c>
       <c r="I106" t="s">
-        <v>845</v>
+        <v>805</v>
       </c>
       <c r="J106" t="s">
-        <v>235</v>
+        <v>539</v>
       </c>
       <c r="K106" t="s">
-        <v>846</v>
+        <v>806</v>
       </c>
       <c r="L106" t="s">
-        <v>847</v>
+        <v>576</v>
       </c>
       <c r="M106" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="N106"/>
+        <v>807</v>
+      </c>
+      <c r="N106" t="s">
+        <v>808</v>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>849</v>
+        <v>809</v>
       </c>
       <c r="D107" t="s">
-        <v>850</v>
+        <v>810</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>851</v>
+        <v>811</v>
       </c>
       <c r="I107" t="s">
-        <v>852</v>
+        <v>812</v>
       </c>
       <c r="J107" t="s">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="K107" t="s">
-        <v>854</v>
+        <v>814</v>
       </c>
       <c r="L107" t="s">
-        <v>63</v>
+        <v>815</v>
       </c>
       <c r="M107" t="s">
-        <v>855</v>
+        <v>816</v>
       </c>
       <c r="N107" t="s">
-        <v>856</v>
+        <v>817</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>857</v>
+        <v>818</v>
       </c>
       <c r="D108" t="s">
-        <v>858</v>
+        <v>819</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>859</v>
+        <v>820</v>
       </c>
       <c r="I108" t="s">
-        <v>860</v>
+        <v>821</v>
       </c>
       <c r="J108" t="s">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="K108" t="s">
-        <v>861</v>
+        <v>822</v>
       </c>
       <c r="L108" t="s">
-        <v>862</v>
+        <v>815</v>
       </c>
       <c r="M108" t="s">
-        <v>863</v>
+        <v>823</v>
       </c>
       <c r="N108" t="s">
-        <v>864</v>
+        <v>824</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>865</v>
+        <v>825</v>
       </c>
       <c r="D109" t="s">
-        <v>866</v>
+        <v>826</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>867</v>
+        <v>827</v>
       </c>
       <c r="I109" t="s">
-        <v>868</v>
+        <v>828</v>
       </c>
       <c r="J109" t="s">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="K109" t="s">
-        <v>869</v>
+        <v>829</v>
       </c>
       <c r="L109" t="s">
-        <v>862</v>
+        <v>830</v>
       </c>
       <c r="M109" t="s">
-        <v>870</v>
+        <v>831</v>
       </c>
       <c r="N109" t="s">
-        <v>871</v>
+        <v>832</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>872</v>
+        <v>825</v>
       </c>
       <c r="D110" t="s">
-        <v>873</v>
+        <v>783</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>874</v>
+        <v>92</v>
       </c>
       <c r="I110" t="s">
-        <v>875</v>
+        <v>833</v>
       </c>
       <c r="J110" t="s">
-        <v>876</v>
+        <v>834</v>
       </c>
       <c r="K110" t="s">
-        <v>877</v>
+        <v>835</v>
       </c>
       <c r="L110" t="s">
-        <v>671</v>
+        <v>836</v>
       </c>
       <c r="M110" t="s">
-        <v>878</v>
+        <v>837</v>
       </c>
       <c r="N110" t="s">
-        <v>879</v>
+        <v>832</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>880</v>
+        <v>838</v>
       </c>
       <c r="D111" t="s">
-        <v>881</v>
+        <v>839</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>882</v>
+        <v>840</v>
       </c>
       <c r="I111" t="s">
-        <v>883</v>
+        <v>841</v>
       </c>
       <c r="J111" t="s">
-        <v>626</v>
+        <v>813</v>
       </c>
       <c r="K111" t="s">
-        <v>884</v>
+        <v>842</v>
       </c>
       <c r="L111" t="s">
-        <v>885</v>
+        <v>843</v>
       </c>
       <c r="M111" t="s">
-        <v>886</v>
+        <v>844</v>
       </c>
       <c r="N111" t="s">
-        <v>887</v>
+        <v>845</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>888</v>
+        <v>838</v>
       </c>
       <c r="D112" t="s">
-        <v>889</v>
+        <v>783</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>890</v>
+        <v>92</v>
       </c>
       <c r="I112" t="s">
-        <v>891</v>
+        <v>846</v>
       </c>
       <c r="J112" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K112" t="s">
-        <v>892</v>
+        <v>847</v>
       </c>
       <c r="L112" t="s">
-        <v>63</v>
+        <v>848</v>
       </c>
       <c r="M112" t="s">
-        <v>893</v>
+        <v>849</v>
       </c>
       <c r="N112" t="s">
-        <v>894</v>
+        <v>845</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>895</v>
+        <v>850</v>
       </c>
       <c r="D113" t="s">
-        <v>896</v>
+        <v>851</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>897</v>
+        <v>852</v>
       </c>
       <c r="I113" t="s">
-        <v>898</v>
+        <v>853</v>
       </c>
       <c r="J113" t="s">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="K113" t="s">
-        <v>899</v>
+        <v>854</v>
       </c>
       <c r="L113" t="s">
-        <v>63</v>
+        <v>576</v>
       </c>
       <c r="M113" t="s">
-        <v>900</v>
+        <v>855</v>
       </c>
       <c r="N113" t="s">
-        <v>901</v>
+        <v>856</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>902</v>
+        <v>857</v>
       </c>
       <c r="D114" t="s">
-        <v>903</v>
+        <v>858</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>904</v>
+        <v>859</v>
       </c>
       <c r="I114" t="s">
-        <v>905</v>
+        <v>860</v>
       </c>
       <c r="J114" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K114" t="s">
-        <v>906</v>
+        <v>861</v>
       </c>
       <c r="L114" t="s">
-        <v>907</v>
+        <v>862</v>
       </c>
       <c r="M114" t="s">
-        <v>908</v>
+        <v>863</v>
       </c>
       <c r="N114" t="s">
-        <v>909</v>
+        <v>864</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>910</v>
+        <v>865</v>
       </c>
       <c r="D115" t="s">
-        <v>911</v>
+        <v>866</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>912</v>
+        <v>867</v>
       </c>
       <c r="I115" t="s">
-        <v>913</v>
+        <v>868</v>
       </c>
       <c r="J115" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K115" t="s">
-        <v>914</v>
+        <v>869</v>
       </c>
       <c r="L115" t="s">
-        <v>907</v>
+        <v>870</v>
       </c>
       <c r="M115" t="s">
-        <v>915</v>
+        <v>871</v>
       </c>
       <c r="N115" t="s">
-        <v>916</v>
+        <v>872</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>917</v>
+        <v>873</v>
       </c>
       <c r="D116" t="s">
-        <v>918</v>
+        <v>874</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>919</v>
+        <v>875</v>
       </c>
       <c r="I116" t="s">
-        <v>920</v>
+        <v>876</v>
       </c>
       <c r="J116" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K116" t="s">
-        <v>921</v>
+        <v>877</v>
       </c>
       <c r="L116" t="s">
-        <v>922</v>
+        <v>870</v>
       </c>
       <c r="M116" t="s">
-        <v>923</v>
+        <v>878</v>
       </c>
       <c r="N116" t="s">
-        <v>924</v>
+        <v>879</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>917</v>
+        <v>880</v>
       </c>
       <c r="D117" t="s">
-        <v>918</v>
+        <v>881</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>919</v>
+        <v>882</v>
       </c>
       <c r="I117" t="s">
-        <v>925</v>
+        <v>883</v>
       </c>
       <c r="J117" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
       <c r="K117" t="s">
-        <v>926</v>
+        <v>885</v>
       </c>
       <c r="L117" t="s">
-        <v>922</v>
+        <v>156</v>
       </c>
       <c r="M117" t="s">
-        <v>927</v>
+        <v>886</v>
       </c>
       <c r="N117" t="s">
-        <v>924</v>
+        <v>887</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>928</v>
+        <v>888</v>
       </c>
       <c r="D118" t="s">
-        <v>929</v>
+        <v>889</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>930</v>
+        <v>890</v>
       </c>
       <c r="I118" t="s">
-        <v>931</v>
+        <v>891</v>
       </c>
       <c r="J118" t="s">
-        <v>932</v>
+        <v>834</v>
       </c>
       <c r="K118" t="s">
-        <v>933</v>
+        <v>892</v>
       </c>
       <c r="L118" t="s">
-        <v>934</v>
+        <v>815</v>
       </c>
       <c r="M118" t="s">
-        <v>935</v>
+        <v>893</v>
       </c>
       <c r="N118" t="s">
-        <v>936</v>
+        <v>894</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>937</v>
+        <v>895</v>
       </c>
       <c r="D119" t="s">
-        <v>938</v>
+        <v>896</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>939</v>
+        <v>897</v>
       </c>
       <c r="I119" t="s">
-        <v>940</v>
+        <v>898</v>
       </c>
       <c r="J119" t="s">
-        <v>932</v>
+        <v>834</v>
       </c>
       <c r="K119" t="s">
-        <v>941</v>
+        <v>899</v>
       </c>
       <c r="L119" t="s">
-        <v>309</v>
+        <v>815</v>
       </c>
       <c r="M119" t="s">
-        <v>942</v>
+        <v>900</v>
       </c>
       <c r="N119" t="s">
-        <v>943</v>
+        <v>901</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>937</v>
+        <v>902</v>
       </c>
       <c r="D120" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      <c r="G120"/>
+        <v>903</v>
+      </c>
+      <c r="E120" t="s">
+        <v>904</v>
+      </c>
+      <c r="F120" t="s">
+        <v>905</v>
+      </c>
+      <c r="G120" t="s">
+        <v>906</v>
+      </c>
       <c r="H120" t="s">
-        <v>944</v>
+        <v>907</v>
       </c>
       <c r="I120" t="s">
-        <v>945</v>
+        <v>908</v>
       </c>
       <c r="J120" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K120" t="s">
-        <v>946</v>
+        <v>910</v>
       </c>
       <c r="L120" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="M120" t="s">
-        <v>947</v>
+        <v>911</v>
       </c>
       <c r="N120" t="s">
-        <v>943</v>
+        <v>912</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>948</v>
+        <v>913</v>
       </c>
       <c r="D121" t="s">
-        <v>949</v>
+        <v>914</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>950</v>
+        <v>915</v>
       </c>
       <c r="I121" t="s">
-        <v>951</v>
+        <v>916</v>
       </c>
       <c r="J121" t="s">
-        <v>932</v>
+        <v>834</v>
       </c>
       <c r="K121" t="s">
-        <v>952</v>
+        <v>917</v>
       </c>
       <c r="L121" t="s">
-        <v>953</v>
+        <v>815</v>
       </c>
       <c r="M121" t="s">
-        <v>954</v>
+        <v>918</v>
       </c>
       <c r="N121" t="s">
-        <v>955</v>
+        <v>919</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>956</v>
+        <v>920</v>
       </c>
       <c r="D122" t="s">
-        <v>957</v>
-[...3 lines deleted...]
-      <c r="G122"/>
+        <v>903</v>
+      </c>
+      <c r="E122" t="s">
+        <v>921</v>
+      </c>
+      <c r="F122" t="s">
+        <v>922</v>
+      </c>
+      <c r="G122" t="s">
+        <v>923</v>
+      </c>
       <c r="H122" t="s">
-        <v>958</v>
+        <v>924</v>
       </c>
       <c r="I122" t="s">
-        <v>959</v>
+        <v>925</v>
       </c>
       <c r="J122" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K122" t="s">
-        <v>960</v>
+        <v>926</v>
       </c>
       <c r="L122" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="M122" t="s">
-        <v>961</v>
+        <v>927</v>
       </c>
       <c r="N122" t="s">
-        <v>962</v>
+        <v>928</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>963</v>
+        <v>929</v>
       </c>
       <c r="D123" t="s">
-        <v>964</v>
+        <v>930</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>965</v>
+        <v>931</v>
       </c>
       <c r="I123" t="s">
-        <v>966</v>
+        <v>932</v>
       </c>
       <c r="J123" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K123" t="s">
-        <v>967</v>
+        <v>933</v>
       </c>
       <c r="L123" t="s">
-        <v>907</v>
+        <v>934</v>
       </c>
       <c r="M123" t="s">
-        <v>968</v>
+        <v>935</v>
       </c>
       <c r="N123" t="s">
-        <v>969</v>
+        <v>936</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>970</v>
+        <v>937</v>
       </c>
       <c r="D124" t="s">
-        <v>971</v>
+        <v>938</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>972</v>
+        <v>939</v>
       </c>
       <c r="I124" t="s">
-        <v>973</v>
+        <v>940</v>
       </c>
       <c r="J124" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="K124" t="s">
-        <v>974</v>
+        <v>941</v>
       </c>
       <c r="L124" t="s">
-        <v>907</v>
+        <v>942</v>
       </c>
       <c r="M124" t="s">
-        <v>975</v>
+        <v>943</v>
       </c>
       <c r="N124" t="s">
-        <v>976</v>
+        <v>944</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>977</v>
+        <v>945</v>
       </c>
       <c r="D125" t="s">
-        <v>978</v>
+        <v>946</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>979</v>
+        <v>947</v>
       </c>
       <c r="I125" t="s">
-        <v>980</v>
+        <v>948</v>
       </c>
       <c r="J125" t="s">
-        <v>853</v>
+        <v>20</v>
       </c>
       <c r="K125" t="s">
-        <v>981</v>
+        <v>949</v>
       </c>
       <c r="L125" t="s">
-        <v>982</v>
+        <v>815</v>
       </c>
       <c r="M125" t="s">
-        <v>983</v>
+        <v>950</v>
       </c>
       <c r="N125" t="s">
-        <v>984</v>
+        <v>951</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>985</v>
+        <v>952</v>
       </c>
       <c r="D126" t="s">
-        <v>986</v>
+        <v>953</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>987</v>
+        <v>954</v>
       </c>
       <c r="I126" t="s">
-        <v>988</v>
+        <v>955</v>
       </c>
       <c r="J126" t="s">
-        <v>853</v>
+        <v>20</v>
       </c>
       <c r="K126" t="s">
-        <v>989</v>
+        <v>956</v>
       </c>
       <c r="L126" t="s">
-        <v>982</v>
+        <v>957</v>
       </c>
       <c r="M126" t="s">
-        <v>990</v>
+        <v>958</v>
       </c>
       <c r="N126" t="s">
-        <v>991</v>
+        <v>959</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>992</v>
+        <v>960</v>
       </c>
       <c r="D127" t="s">
-        <v>993</v>
-[...3 lines deleted...]
-      <c r="G127"/>
+        <v>961</v>
+      </c>
+      <c r="E127" t="s">
+        <v>962</v>
+      </c>
+      <c r="F127" t="s">
+        <v>963</v>
+      </c>
+      <c r="G127" t="s">
+        <v>964</v>
+      </c>
       <c r="H127" t="s">
-        <v>456</v>
+        <v>965</v>
       </c>
       <c r="I127" t="s">
-        <v>994</v>
+        <v>966</v>
       </c>
       <c r="J127" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K127" t="s">
-        <v>995</v>
+        <v>967</v>
       </c>
       <c r="L127" t="s">
-        <v>996</v>
+        <v>322</v>
       </c>
       <c r="M127" t="s">
-        <v>997</v>
+        <v>968</v>
       </c>
       <c r="N127" t="s">
-        <v>998</v>
+        <v>969</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>999</v>
+        <v>970</v>
       </c>
       <c r="D128" t="s">
-        <v>993</v>
+        <v>971</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>1000</v>
+        <v>972</v>
       </c>
       <c r="I128" t="s">
-        <v>1001</v>
+        <v>973</v>
       </c>
       <c r="J128" t="s">
-        <v>932</v>
+        <v>20</v>
       </c>
       <c r="K128" t="s">
-        <v>1002</v>
+        <v>974</v>
       </c>
       <c r="L128" t="s">
-        <v>1003</v>
+        <v>296</v>
       </c>
       <c r="M128" t="s">
-        <v>1004</v>
+        <v>975</v>
       </c>
       <c r="N128" t="s">
-        <v>1005</v>
+        <v>976</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D129" t="s">
-        <v>1007</v>
+        <v>978</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>1008</v>
+        <v>979</v>
       </c>
       <c r="I129" t="s">
-        <v>1009</v>
+        <v>980</v>
       </c>
       <c r="J129" t="s">
-        <v>853</v>
+        <v>20</v>
       </c>
       <c r="K129" t="s">
-        <v>1010</v>
+        <v>981</v>
       </c>
       <c r="L129" t="s">
-        <v>1011</v>
+        <v>815</v>
       </c>
       <c r="M129" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="N129" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1014</v>
+        <v>984</v>
       </c>
       <c r="D130" t="s">
-        <v>1015</v>
+        <v>985</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
       <c r="I130" t="s">
-        <v>1017</v>
+        <v>987</v>
       </c>
       <c r="J130" t="s">
-        <v>932</v>
+        <v>20</v>
       </c>
       <c r="K130" t="s">
-        <v>1018</v>
+        <v>988</v>
       </c>
       <c r="L130" t="s">
-        <v>723</v>
+        <v>296</v>
       </c>
       <c r="M130" t="s">
-        <v>1019</v>
+        <v>989</v>
       </c>
       <c r="N130" t="s">
-        <v>1020</v>
+        <v>990</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1021</v>
+        <v>991</v>
       </c>
       <c r="D131" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>1022</v>
+        <v>993</v>
       </c>
       <c r="I131" t="s">
-        <v>1023</v>
+        <v>994</v>
       </c>
       <c r="J131" t="s">
-        <v>932</v>
+        <v>154</v>
       </c>
       <c r="K131" t="s">
-        <v>1024</v>
+        <v>995</v>
       </c>
       <c r="L131" t="s">
-        <v>1025</v>
+        <v>996</v>
       </c>
       <c r="M131" t="s">
-        <v>1026</v>
+        <v>997</v>
       </c>
       <c r="N131" t="s">
-        <v>1027</v>
+        <v>998</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1028</v>
+        <v>999</v>
       </c>
       <c r="D132" t="s">
-        <v>993</v>
-[...3 lines deleted...]
-      <c r="G132"/>
+        <v>1000</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1003</v>
+      </c>
       <c r="H132" t="s">
-        <v>1029</v>
+        <v>1004</v>
       </c>
       <c r="I132" t="s">
-        <v>1030</v>
+        <v>1005</v>
       </c>
       <c r="J132" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K132" t="s">
-        <v>1031</v>
+        <v>1006</v>
       </c>
       <c r="L132" t="s">
-        <v>1032</v>
+        <v>322</v>
       </c>
       <c r="M132" t="s">
-        <v>1033</v>
+        <v>1007</v>
       </c>
       <c r="N132" t="s">
-        <v>1034</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1035</v>
+        <v>1009</v>
       </c>
       <c r="D133" t="s">
-        <v>1036</v>
+        <v>1010</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1037</v>
+        <v>1011</v>
       </c>
       <c r="I133" t="s">
-        <v>1038</v>
+        <v>1012</v>
       </c>
       <c r="J133" t="s">
-        <v>932</v>
+        <v>154</v>
       </c>
       <c r="K133" t="s">
-        <v>1039</v>
+        <v>1013</v>
       </c>
       <c r="L133" t="s">
-        <v>1040</v>
+        <v>1014</v>
       </c>
       <c r="M133" t="s">
-        <v>1041</v>
+        <v>1015</v>
       </c>
       <c r="N133" t="s">
-        <v>1042</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1043</v>
+        <v>1017</v>
       </c>
       <c r="D134" t="s">
-        <v>1044</v>
+        <v>1018</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1045</v>
+        <v>1019</v>
       </c>
       <c r="I134" t="s">
-        <v>1046</v>
+        <v>1020</v>
       </c>
       <c r="J134" t="s">
-        <v>853</v>
+        <v>154</v>
       </c>
       <c r="K134" t="s">
-        <v>1047</v>
+        <v>1021</v>
       </c>
       <c r="L134" t="s">
-        <v>982</v>
+        <v>1014</v>
       </c>
       <c r="M134" t="s">
-        <v>1048</v>
+        <v>1022</v>
       </c>
       <c r="N134" t="s">
-        <v>1049</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1050</v>
+        <v>1024</v>
       </c>
       <c r="D135" t="s">
-        <v>993</v>
+        <v>1025</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1051</v>
+        <v>1026</v>
       </c>
       <c r="I135" t="s">
-        <v>1052</v>
+        <v>1027</v>
       </c>
       <c r="J135" t="s">
-        <v>932</v>
+        <v>154</v>
       </c>
       <c r="K135" t="s">
-        <v>1053</v>
+        <v>1028</v>
       </c>
       <c r="L135" t="s">
-        <v>1054</v>
+        <v>296</v>
       </c>
       <c r="M135" t="s">
-        <v>1055</v>
+        <v>1029</v>
       </c>
       <c r="N135" t="s">
-        <v>1056</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1057</v>
+        <v>1031</v>
       </c>
       <c r="D136" t="s">
-        <v>1058</v>
+        <v>1032</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1059</v>
+        <v>1033</v>
       </c>
       <c r="I136" t="s">
-        <v>1060</v>
+        <v>1034</v>
       </c>
       <c r="J136" t="s">
-        <v>853</v>
+        <v>154</v>
       </c>
       <c r="K136" t="s">
-        <v>1061</v>
+        <v>1035</v>
       </c>
       <c r="L136" t="s">
-        <v>1062</v>
+        <v>1036</v>
       </c>
       <c r="M136" t="s">
-        <v>1063</v>
+        <v>1037</v>
       </c>
       <c r="N136" t="s">
-        <v>1064</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1057</v>
+        <v>1031</v>
       </c>
       <c r="D137" t="s">
-        <v>505</v>
+        <v>1032</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>506</v>
+        <v>1039</v>
       </c>
       <c r="I137" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
       <c r="J137" t="s">
-        <v>853</v>
+        <v>154</v>
       </c>
       <c r="K137" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="L137" t="s">
-        <v>1067</v>
+        <v>1036</v>
       </c>
       <c r="M137" t="s">
-        <v>1068</v>
+        <v>1042</v>
       </c>
       <c r="N137" t="s">
-        <v>1064</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1069</v>
+        <v>1043</v>
       </c>
       <c r="D138" t="s">
-        <v>106</v>
+        <v>1000</v>
       </c>
       <c r="E138" t="s">
-        <v>1070</v>
+        <v>1044</v>
       </c>
       <c r="F138" t="s">
-        <v>1071</v>
+        <v>1045</v>
       </c>
       <c r="G138" t="s">
-        <v>1072</v>
+        <v>1046</v>
       </c>
       <c r="H138" t="s">
-        <v>1073</v>
+        <v>1047</v>
       </c>
       <c r="I138" t="s">
-        <v>1074</v>
+        <v>1048</v>
       </c>
       <c r="J138" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K138" t="s">
-        <v>1075</v>
+        <v>1049</v>
       </c>
       <c r="L138" t="s">
-        <v>682</v>
+        <v>322</v>
       </c>
       <c r="M138" t="s">
-        <v>1076</v>
+        <v>1050</v>
       </c>
       <c r="N138" t="s">
-        <v>1077</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1078</v>
+        <v>1052</v>
       </c>
       <c r="D139" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      <c r="G139"/>
+        <v>1000</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1055</v>
+      </c>
       <c r="H139" t="s">
-        <v>1080</v>
+        <v>1056</v>
       </c>
       <c r="I139" t="s">
-        <v>1081</v>
+        <v>1057</v>
       </c>
       <c r="J139" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K139" t="s">
-        <v>1082</v>
+        <v>1058</v>
       </c>
       <c r="L139" t="s">
-        <v>1083</v>
+        <v>322</v>
       </c>
       <c r="M139" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="N139" t="s">
-        <v>1085</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1078</v>
+        <v>1061</v>
       </c>
       <c r="D140" t="s">
-        <v>1086</v>
-[...3 lines deleted...]
-      <c r="G140"/>
+        <v>1000</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1064</v>
+      </c>
       <c r="H140" t="s">
-        <v>1087</v>
+        <v>1065</v>
       </c>
       <c r="I140" t="s">
-        <v>1088</v>
+        <v>1066</v>
       </c>
       <c r="J140" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K140" t="s">
-        <v>1089</v>
+        <v>1067</v>
       </c>
       <c r="L140" t="s">
-        <v>1083</v>
+        <v>322</v>
       </c>
       <c r="M140" t="s">
-        <v>1090</v>
+        <v>1068</v>
       </c>
       <c r="N140" t="s">
-        <v>1085</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1091</v>
+        <v>1070</v>
       </c>
       <c r="D141" t="s">
-        <v>873</v>
-[...3 lines deleted...]
-      <c r="G141"/>
+        <v>1000</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1073</v>
+      </c>
       <c r="H141" t="s">
-        <v>1092</v>
+        <v>1074</v>
       </c>
       <c r="I141" t="s">
-        <v>1093</v>
+        <v>1075</v>
       </c>
       <c r="J141" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="K141" t="s">
-        <v>1094</v>
+        <v>1076</v>
       </c>
       <c r="L141" t="s">
-        <v>113</v>
+        <v>322</v>
       </c>
       <c r="M141" t="s">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="N141" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
-      <c r="C142"/>
+      <c r="C142" t="s">
+        <v>1079</v>
+      </c>
       <c r="D142" t="s">
-        <v>1097</v>
-[...3 lines deleted...]
-      <c r="G142"/>
+        <v>1000</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1082</v>
+      </c>
       <c r="H142" t="s">
-        <v>1098</v>
+        <v>1083</v>
       </c>
       <c r="I142" t="s">
-        <v>1099</v>
+        <v>1084</v>
       </c>
       <c r="J142" t="s">
-        <v>1100</v>
+        <v>909</v>
       </c>
       <c r="K142" t="s">
-        <v>1101</v>
+        <v>1085</v>
       </c>
       <c r="L142" t="s">
-        <v>1102</v>
+        <v>322</v>
       </c>
       <c r="M142" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="N142"/>
+        <v>1086</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1087</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
-      <c r="C143"/>
+      <c r="C143" t="s">
+        <v>1088</v>
+      </c>
       <c r="D143" t="s">
-        <v>1104</v>
-[...3 lines deleted...]
-      <c r="G143"/>
+        <v>1000</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1091</v>
+      </c>
       <c r="H143" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="I143" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
       <c r="J143" t="s">
-        <v>1100</v>
+        <v>909</v>
       </c>
       <c r="K143" t="s">
-        <v>1107</v>
+        <v>1094</v>
       </c>
       <c r="L143" t="s">
-        <v>1108</v>
+        <v>322</v>
       </c>
       <c r="M143" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="N143"/>
+        <v>1095</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1096</v>
+      </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1110</v>
+        <v>1097</v>
       </c>
       <c r="D144" t="s">
-        <v>1111</v>
-[...3 lines deleted...]
-      <c r="G144"/>
+        <v>1000</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1100</v>
+      </c>
       <c r="H144" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="I144" t="s">
-        <v>1113</v>
+        <v>1102</v>
       </c>
       <c r="J144" t="s">
-        <v>797</v>
+        <v>909</v>
       </c>
       <c r="K144" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
       <c r="L144" t="s">
-        <v>63</v>
+        <v>322</v>
       </c>
       <c r="M144" t="s">
-        <v>1115</v>
+        <v>1104</v>
       </c>
       <c r="N144" t="s">
-        <v>1116</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1117</v>
+        <v>1106</v>
       </c>
       <c r="D145" t="s">
-        <v>873</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>1000</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1109</v>
+      </c>
       <c r="H145" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="I145" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="J145" t="s">
-        <v>251</v>
+        <v>909</v>
       </c>
       <c r="K145" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="L145" t="s">
-        <v>113</v>
+        <v>322</v>
       </c>
       <c r="M145" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="N145" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J146" t="s">
+        <v>909</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L146" t="s">
+        <v>322</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N146" t="s">
         <v>1123</v>
-      </c>
-[...25 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J147" t="s">
+        <v>909</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1130</v>
+      </c>
+      <c r="L147" t="s">
+        <v>322</v>
+      </c>
+      <c r="M147" t="s">
         <v>1131</v>
       </c>
-      <c r="D147" t="s">
+      <c r="N147" t="s">
         <v>1132</v>
-      </c>
-[...22 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I148" t="s">
         <v>1138</v>
       </c>
-      <c r="D148" t="s">
+      <c r="J148" t="s">
+        <v>909</v>
+      </c>
+      <c r="K148" t="s">
         <v>1139</v>
       </c>
-      <c r="E148"/>
-[...2 lines deleted...]
-      <c r="H148" t="s">
+      <c r="L148" t="s">
+        <v>322</v>
+      </c>
+      <c r="M148" t="s">
         <v>1140</v>
       </c>
-      <c r="I148" t="s">
+      <c r="N148" t="s">
         <v>1141</v>
-      </c>
-[...13 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="D149" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J149" t="s">
+        <v>154</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1146</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1147</v>
+      </c>
+      <c r="M149" t="s">
         <v>1148</v>
       </c>
-      <c r="I149" t="s">
+      <c r="N149" t="s">
         <v>1149</v>
-      </c>
-[...13 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
       <c r="D150" t="s">
-        <v>1154</v>
+        <v>783</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1092</v>
+        <v>92</v>
       </c>
       <c r="I150" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="J150" t="s">
-        <v>876</v>
+        <v>154</v>
       </c>
       <c r="K150" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="L150" t="s">
-        <v>237</v>
+        <v>1152</v>
       </c>
       <c r="M150" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="N150" t="s">
-        <v>1158</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
-      <c r="C151"/>
+      <c r="C151" t="s">
+        <v>1154</v>
+      </c>
       <c r="D151" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J151" t="s">
+        <v>154</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1158</v>
+      </c>
+      <c r="L151" t="s">
+        <v>1159</v>
+      </c>
+      <c r="M151" t="s">
         <v>1160</v>
       </c>
-      <c r="I151" t="s">
+      <c r="N151" t="s">
         <v>1161</v>
       </c>
-      <c r="J151" t="s">
-[...11 lines deleted...]
-      <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="D152" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
+        <v>92</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1165</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M152" t="s">
         <v>1168</v>
       </c>
-      <c r="I152" t="s">
+      <c r="N152" t="s">
         <v>1169</v>
-      </c>
-[...13 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="D153" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J153" t="s">
+        <v>154</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1175</v>
+      </c>
+      <c r="M153" t="s">
         <v>1176</v>
       </c>
-      <c r="I153" t="s">
+      <c r="N153" t="s">
         <v>1177</v>
-      </c>
-[...13 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="D154" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J154" t="s">
+        <v>154</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1182</v>
+      </c>
+      <c r="L154" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M154" t="s">
         <v>1184</v>
       </c>
-      <c r="I154" t="s">
+      <c r="N154" t="s">
         <v>1185</v>
-      </c>
-[...13 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1190</v>
+        <v>1170</v>
       </c>
       <c r="D155" t="s">
-        <v>1191</v>
+        <v>783</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1192</v>
+        <v>92</v>
       </c>
       <c r="I155" t="s">
-        <v>1193</v>
+        <v>1186</v>
       </c>
       <c r="J155" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K155" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
       <c r="L155" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="M155" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="N155" t="s">
-        <v>1197</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1198</v>
+        <v>1190</v>
       </c>
       <c r="D156" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1200</v>
+        <v>1192</v>
       </c>
       <c r="I156" t="s">
-        <v>1201</v>
+        <v>1193</v>
       </c>
       <c r="J156" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K156" t="s">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="L156" t="s">
-        <v>1203</v>
+        <v>464</v>
       </c>
       <c r="M156" t="s">
-        <v>1204</v>
+        <v>1195</v>
       </c>
       <c r="N156" t="s">
-        <v>1205</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1206</v>
+        <v>1197</v>
       </c>
       <c r="D157" t="s">
-        <v>1207</v>
+        <v>1198</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1208</v>
+        <v>1199</v>
       </c>
       <c r="I157" t="s">
-        <v>1209</v>
+        <v>1200</v>
       </c>
       <c r="J157" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K157" t="s">
-        <v>1210</v>
+        <v>1201</v>
       </c>
       <c r="L157" t="s">
-        <v>1211</v>
+        <v>1202</v>
       </c>
       <c r="M157" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="N157" t="s">
-        <v>1213</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1214</v>
+        <v>1205</v>
       </c>
       <c r="D158" t="s">
-        <v>1215</v>
+        <v>1206</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
       <c r="I158" t="s">
-        <v>1216</v>
+        <v>1208</v>
       </c>
       <c r="J158" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K158" t="s">
-        <v>1217</v>
+        <v>1209</v>
       </c>
       <c r="L158" t="s">
-        <v>1218</v>
+        <v>1210</v>
       </c>
       <c r="M158" t="s">
-        <v>1219</v>
+        <v>1211</v>
       </c>
       <c r="N158" t="s">
-        <v>1220</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1221</v>
+        <v>1213</v>
       </c>
       <c r="D159" t="s">
-        <v>1222</v>
+        <v>1214</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1223</v>
+        <v>1215</v>
       </c>
       <c r="I159" t="s">
-        <v>1224</v>
+        <v>1216</v>
       </c>
       <c r="J159" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K159" t="s">
-        <v>1225</v>
+        <v>1217</v>
       </c>
       <c r="L159" t="s">
-        <v>1226</v>
+        <v>322</v>
       </c>
       <c r="M159" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="N159" t="s">
-        <v>1228</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1229</v>
+        <v>1220</v>
       </c>
       <c r="D160" t="s">
-        <v>1230</v>
+        <v>1221</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1231</v>
+        <v>1215</v>
       </c>
       <c r="I160" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="J160" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K160" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="L160" t="s">
-        <v>1234</v>
+        <v>322</v>
       </c>
       <c r="M160" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="N160" t="s">
-        <v>1236</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="D161" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1239</v>
+        <v>1228</v>
       </c>
       <c r="I161" t="s">
-        <v>1240</v>
+        <v>1229</v>
       </c>
       <c r="J161" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="K161" t="s">
-        <v>1241</v>
+        <v>1230</v>
       </c>
       <c r="L161" t="s">
-        <v>1242</v>
+        <v>1231</v>
       </c>
       <c r="M161" t="s">
-        <v>1243</v>
+        <v>1232</v>
       </c>
       <c r="N161" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1245</v>
+        <v>1234</v>
       </c>
       <c r="D162" t="s">
-        <v>1246</v>
+        <v>1235</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1247</v>
+        <v>1236</v>
       </c>
       <c r="I162" t="s">
-        <v>1248</v>
+        <v>1237</v>
       </c>
       <c r="J162" t="s">
         <v>251</v>
       </c>
       <c r="K162" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="L162" t="s">
-        <v>1250</v>
+        <v>1239</v>
       </c>
       <c r="M162" t="s">
-        <v>1251</v>
+        <v>1240</v>
       </c>
       <c r="N162" t="s">
-        <v>1252</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="D163" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="I163" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="J163" t="s">
         <v>251</v>
       </c>
       <c r="K163" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
       <c r="L163" t="s">
-        <v>1250</v>
+        <v>1239</v>
       </c>
       <c r="M163" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="N163" t="s">
-        <v>1252</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="D164" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="I164" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="J164" t="s">
         <v>251</v>
       </c>
       <c r="K164" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="L164" t="s">
-        <v>1261</v>
+        <v>296</v>
       </c>
       <c r="M164" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
       <c r="N164" t="s">
-        <v>1263</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1264</v>
+        <v>1256</v>
       </c>
       <c r="D165" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1266</v>
+        <v>1258</v>
       </c>
       <c r="I165" t="s">
-        <v>1267</v>
+        <v>1259</v>
       </c>
       <c r="J165" t="s">
         <v>251</v>
       </c>
       <c r="K165" t="s">
-        <v>1268</v>
+        <v>1260</v>
       </c>
       <c r="L165" t="s">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="M165" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="N165" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1264</v>
+        <v>1256</v>
       </c>
       <c r="D166" t="s">
-        <v>1265</v>
+        <v>783</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1266</v>
+        <v>92</v>
       </c>
       <c r="I166" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="J166" t="s">
         <v>251</v>
       </c>
       <c r="K166" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="L166" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="M166" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="N166" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1275</v>
+        <v>92</v>
       </c>
       <c r="D167" t="s">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="I167" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="J167" t="s">
-        <v>251</v>
+        <v>435</v>
       </c>
       <c r="K167" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="L167" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="M167" t="s">
-        <v>1281</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1283</v>
+        <v>1274</v>
       </c>
       <c r="D168" t="s">
-        <v>1284</v>
+        <v>1275</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>456</v>
+        <v>1276</v>
       </c>
       <c r="I168" t="s">
-        <v>1285</v>
+        <v>1277</v>
       </c>
       <c r="J168" t="s">
         <v>251</v>
       </c>
       <c r="K168" t="s">
-        <v>1286</v>
+        <v>1278</v>
       </c>
       <c r="L168" t="s">
-        <v>1287</v>
+        <v>296</v>
       </c>
       <c r="M168" t="s">
-        <v>1288</v>
+        <v>1279</v>
       </c>
       <c r="N168" t="s">
-        <v>1289</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1290</v>
+        <v>1281</v>
       </c>
       <c r="D169" t="s">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1292</v>
+        <v>1283</v>
       </c>
       <c r="I169" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="J169" t="s">
-        <v>251</v>
+        <v>336</v>
       </c>
       <c r="K169" t="s">
-        <v>1294</v>
+        <v>1285</v>
       </c>
       <c r="L169" t="s">
-        <v>1295</v>
+        <v>815</v>
       </c>
       <c r="M169" t="s">
-        <v>1296</v>
+        <v>1286</v>
       </c>
       <c r="N169" t="s">
-        <v>1297</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1298</v>
+        <v>1288</v>
       </c>
       <c r="D170" t="s">
-        <v>1299</v>
+        <v>1289</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1300</v>
+        <v>1290</v>
       </c>
       <c r="I170" t="s">
-        <v>1301</v>
+        <v>1291</v>
       </c>
       <c r="J170" t="s">
-        <v>251</v>
+        <v>336</v>
       </c>
       <c r="K170" t="s">
-        <v>1302</v>
+        <v>1292</v>
       </c>
       <c r="L170" t="s">
-        <v>1303</v>
+        <v>1293</v>
       </c>
       <c r="M170" t="s">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="N170" t="s">
-        <v>1305</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="D171" t="s">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1308</v>
+        <v>1298</v>
       </c>
       <c r="I171" t="s">
-        <v>1309</v>
+        <v>1299</v>
       </c>
       <c r="J171" t="s">
-        <v>251</v>
+        <v>336</v>
       </c>
       <c r="K171" t="s">
-        <v>1310</v>
+        <v>1300</v>
       </c>
       <c r="L171" t="s">
-        <v>1311</v>
+        <v>1293</v>
       </c>
       <c r="M171" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="N171" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1314</v>
+        <v>1303</v>
       </c>
       <c r="D172" t="s">
-        <v>1315</v>
-[...9 lines deleted...]
-      </c>
+        <v>1304</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
       <c r="H172" t="s">
-        <v>1319</v>
+        <v>1305</v>
       </c>
       <c r="I172" t="s">
-        <v>1320</v>
+        <v>1306</v>
       </c>
       <c r="J172" t="s">
-        <v>1321</v>
+        <v>336</v>
       </c>
       <c r="K172" t="s">
-        <v>1322</v>
+        <v>1307</v>
       </c>
       <c r="L172" t="s">
-        <v>95</v>
+        <v>815</v>
       </c>
       <c r="M172" t="s">
-        <v>1323</v>
+        <v>1308</v>
       </c>
       <c r="N172" t="s">
-        <v>1324</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J173" t="s">
+        <v>336</v>
+      </c>
+      <c r="K173" t="s">
         <v>1314</v>
       </c>
-      <c r="D173" t="s">
+      <c r="L173" t="s">
+        <v>815</v>
+      </c>
+      <c r="M173" t="s">
         <v>1315</v>
       </c>
-      <c r="E173" t="s">
+      <c r="N173" t="s">
         <v>1316</v>
-      </c>
-[...25 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1329</v>
+        <v>1317</v>
       </c>
       <c r="D174" t="s">
-        <v>1330</v>
+        <v>1318</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1331</v>
+        <v>1319</v>
       </c>
       <c r="I174" t="s">
-        <v>1332</v>
+        <v>1320</v>
       </c>
       <c r="J174" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K174" t="s">
-        <v>1334</v>
+        <v>1321</v>
       </c>
       <c r="L174" t="s">
-        <v>63</v>
+        <v>1322</v>
       </c>
       <c r="M174" t="s">
-        <v>1335</v>
+        <v>1323</v>
       </c>
       <c r="N174" t="s">
-        <v>1336</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1337</v>
+        <v>1325</v>
       </c>
       <c r="D175" t="s">
-        <v>1338</v>
+        <v>1326</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1339</v>
+        <v>1327</v>
       </c>
       <c r="I175" t="s">
-        <v>1340</v>
+        <v>1328</v>
       </c>
       <c r="J175" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K175" t="s">
-        <v>1341</v>
+        <v>1329</v>
       </c>
       <c r="L175" t="s">
-        <v>1342</v>
+        <v>1322</v>
       </c>
       <c r="M175" t="s">
-        <v>1343</v>
+        <v>1330</v>
       </c>
       <c r="N175" t="s">
-        <v>1344</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1345</v>
+        <v>693</v>
       </c>
       <c r="D176" t="s">
-        <v>1346</v>
+        <v>694</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1347</v>
+        <v>1332</v>
       </c>
       <c r="I176" t="s">
-        <v>1348</v>
+        <v>1333</v>
       </c>
       <c r="J176" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K176" t="s">
-        <v>1349</v>
+        <v>1334</v>
       </c>
       <c r="L176" t="s">
-        <v>1350</v>
+        <v>1335</v>
       </c>
       <c r="M176" t="s">
-        <v>1351</v>
+        <v>1336</v>
       </c>
       <c r="N176" t="s">
-        <v>1352</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1345</v>
+        <v>693</v>
       </c>
       <c r="D177" t="s">
-        <v>1346</v>
+        <v>694</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1353</v>
+        <v>1332</v>
       </c>
       <c r="I177" t="s">
-        <v>1354</v>
+        <v>1337</v>
       </c>
       <c r="J177" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K177" t="s">
-        <v>1355</v>
+        <v>1338</v>
       </c>
       <c r="L177" t="s">
-        <v>1350</v>
+        <v>1335</v>
       </c>
       <c r="M177" t="s">
-        <v>1356</v>
+        <v>1339</v>
       </c>
       <c r="N177" t="s">
-        <v>1352</v>
+        <v>700</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1357</v>
+        <v>1340</v>
       </c>
       <c r="D178" t="s">
-        <v>1358</v>
+        <v>1341</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1359</v>
+        <v>1342</v>
       </c>
       <c r="I178" t="s">
-        <v>1360</v>
+        <v>1343</v>
       </c>
       <c r="J178" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K178" t="s">
-        <v>1361</v>
+        <v>1344</v>
       </c>
       <c r="L178" t="s">
-        <v>219</v>
+        <v>1322</v>
       </c>
       <c r="M178" t="s">
-        <v>1362</v>
+        <v>1345</v>
       </c>
       <c r="N178" t="s">
-        <v>1363</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1364</v>
+        <v>1347</v>
       </c>
       <c r="D179" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="I179" t="s">
-        <v>1367</v>
+        <v>1350</v>
       </c>
       <c r="J179" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K179" t="s">
-        <v>1368</v>
+        <v>1351</v>
       </c>
       <c r="L179" t="s">
-        <v>1369</v>
+        <v>1322</v>
       </c>
       <c r="M179" t="s">
-        <v>1370</v>
+        <v>1352</v>
       </c>
       <c r="N179" t="s">
-        <v>1371</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1372</v>
+        <v>1354</v>
       </c>
       <c r="D180" t="s">
-        <v>1373</v>
+        <v>1355</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1374</v>
+        <v>1356</v>
       </c>
       <c r="I180" t="s">
-        <v>1375</v>
+        <v>1357</v>
       </c>
       <c r="J180" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K180" t="s">
-        <v>1376</v>
+        <v>1358</v>
       </c>
       <c r="L180" t="s">
-        <v>982</v>
+        <v>576</v>
       </c>
       <c r="M180" t="s">
-        <v>1377</v>
+        <v>1359</v>
       </c>
       <c r="N180" t="s">
-        <v>1378</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1379</v>
+        <v>1361</v>
       </c>
       <c r="D181" t="s">
-        <v>1380</v>
+        <v>1362</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1381</v>
+        <v>1363</v>
       </c>
       <c r="I181" t="s">
-        <v>1382</v>
+        <v>1364</v>
       </c>
       <c r="J181" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K181" t="s">
-        <v>1383</v>
+        <v>1365</v>
       </c>
       <c r="L181" t="s">
-        <v>1369</v>
+        <v>576</v>
       </c>
       <c r="M181" t="s">
-        <v>1384</v>
+        <v>1366</v>
       </c>
       <c r="N181" t="s">
-        <v>1385</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1386</v>
+        <v>1368</v>
       </c>
       <c r="D182" t="s">
-        <v>1387</v>
+        <v>1369</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1388</v>
+        <v>1370</v>
       </c>
       <c r="I182" t="s">
-        <v>1389</v>
+        <v>1371</v>
       </c>
       <c r="J182" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K182" t="s">
-        <v>1390</v>
+        <v>1372</v>
       </c>
       <c r="L182" t="s">
-        <v>1391</v>
+        <v>1373</v>
       </c>
       <c r="M182" t="s">
-        <v>1392</v>
+        <v>1374</v>
       </c>
       <c r="N182" t="s">
-        <v>1393</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1394</v>
+        <v>1376</v>
       </c>
       <c r="D183" t="s">
-        <v>1395</v>
+        <v>1377</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1396</v>
+        <v>1378</v>
       </c>
       <c r="I183" t="s">
-        <v>1397</v>
+        <v>1379</v>
       </c>
       <c r="J183" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K183" t="s">
-        <v>1398</v>
+        <v>1380</v>
       </c>
       <c r="L183" t="s">
-        <v>1399</v>
+        <v>576</v>
       </c>
       <c r="M183" t="s">
-        <v>1400</v>
+        <v>1381</v>
       </c>
       <c r="N183" t="s">
-        <v>1401</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="D184" t="s">
-        <v>505</v>
+        <v>1384</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>506</v>
+        <v>1385</v>
       </c>
       <c r="I184" t="s">
-        <v>1402</v>
+        <v>1386</v>
       </c>
       <c r="J184" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K184" t="s">
-        <v>1403</v>
+        <v>1387</v>
       </c>
       <c r="L184" t="s">
-        <v>1404</v>
+        <v>1388</v>
       </c>
       <c r="M184" t="s">
-        <v>1405</v>
+        <v>1389</v>
       </c>
       <c r="N184" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1406</v>
+        <v>1383</v>
       </c>
       <c r="D185" t="s">
-        <v>505</v>
+        <v>783</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>506</v>
+        <v>92</v>
       </c>
       <c r="I185" t="s">
-        <v>1407</v>
+        <v>1391</v>
       </c>
       <c r="J185" t="s">
-        <v>1333</v>
+        <v>336</v>
       </c>
       <c r="K185" t="s">
-        <v>1408</v>
+        <v>1392</v>
       </c>
       <c r="L185" t="s">
-        <v>1409</v>
+        <v>1393</v>
       </c>
       <c r="M185" t="s">
-        <v>1410</v>
+        <v>1394</v>
       </c>
       <c r="N185" t="s">
-        <v>1411</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1406</v>
+        <v>1395</v>
       </c>
       <c r="D186" t="s">
-        <v>1412</v>
+        <v>1396</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1413</v>
+        <v>1397</v>
       </c>
       <c r="I186" t="s">
-        <v>1414</v>
+        <v>1398</v>
       </c>
       <c r="J186" t="s">
-        <v>1333</v>
+        <v>435</v>
       </c>
       <c r="K186" t="s">
-        <v>1415</v>
+        <v>1399</v>
       </c>
       <c r="L186" t="s">
-        <v>1416</v>
+        <v>815</v>
       </c>
       <c r="M186" t="s">
-        <v>1417</v>
+        <v>1400</v>
       </c>
       <c r="N186" t="s">
-        <v>1411</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1418</v>
+        <v>1402</v>
       </c>
       <c r="D187" t="s">
-        <v>1419</v>
+        <v>1403</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1420</v>
+        <v>1404</v>
       </c>
       <c r="I187" t="s">
-        <v>1421</v>
+        <v>1405</v>
       </c>
       <c r="J187" t="s">
-        <v>1333</v>
+        <v>435</v>
       </c>
       <c r="K187" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="L187" t="s">
-        <v>982</v>
+        <v>815</v>
       </c>
       <c r="M187" t="s">
-        <v>1423</v>
+        <v>1407</v>
       </c>
       <c r="N187" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="D188" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="I188" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="J188" t="s">
-        <v>626</v>
+        <v>435</v>
       </c>
       <c r="K188" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="L188" t="s">
-        <v>163</v>
+        <v>1414</v>
       </c>
       <c r="M188" t="s">
-        <v>1430</v>
+        <v>1415</v>
       </c>
       <c r="N188" t="s">
-        <v>1431</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1432</v>
+        <v>1417</v>
       </c>
       <c r="D189" t="s">
-        <v>1433</v>
+        <v>1418</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="I189" t="s">
-        <v>1435</v>
+        <v>1420</v>
       </c>
       <c r="J189" t="s">
-        <v>235</v>
+        <v>435</v>
       </c>
       <c r="K189" t="s">
-        <v>1436</v>
+        <v>1421</v>
       </c>
       <c r="L189" t="s">
-        <v>63</v>
+        <v>815</v>
       </c>
       <c r="M189" t="s">
-        <v>1437</v>
+        <v>1422</v>
       </c>
       <c r="N189" t="s">
-        <v>1438</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1439</v>
+        <v>1424</v>
       </c>
       <c r="D190" t="s">
-        <v>1440</v>
-[...3 lines deleted...]
-      <c r="G190"/>
+        <v>1425</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1428</v>
+      </c>
       <c r="H190" t="s">
-        <v>1441</v>
+        <v>1429</v>
       </c>
       <c r="I190" t="s">
-        <v>1442</v>
+        <v>1430</v>
       </c>
       <c r="J190" t="s">
-        <v>235</v>
+        <v>212</v>
       </c>
       <c r="K190" t="s">
-        <v>1443</v>
+        <v>1431</v>
       </c>
       <c r="L190" t="s">
-        <v>1444</v>
+        <v>322</v>
       </c>
       <c r="M190" t="s">
-        <v>1445</v>
+        <v>1432</v>
       </c>
       <c r="N190" t="s">
-        <v>1446</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1439</v>
+        <v>1424</v>
       </c>
       <c r="D191" t="s">
-        <v>1440</v>
-[...3 lines deleted...]
-      <c r="G191"/>
+        <v>1425</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1428</v>
+      </c>
       <c r="H191" t="s">
-        <v>1447</v>
+        <v>1429</v>
       </c>
       <c r="I191" t="s">
-        <v>1448</v>
+        <v>1434</v>
       </c>
       <c r="J191" t="s">
-        <v>235</v>
+        <v>500</v>
       </c>
       <c r="K191" t="s">
-        <v>1449</v>
+        <v>1435</v>
       </c>
       <c r="L191" t="s">
-        <v>1450</v>
+        <v>322</v>
       </c>
       <c r="M191" t="s">
-        <v>1451</v>
+        <v>1436</v>
       </c>
       <c r="N191" t="s">
-        <v>1446</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1452</v>
+        <v>1437</v>
       </c>
       <c r="D192" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      <c r="G192"/>
+        <v>1438</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1440</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1441</v>
+      </c>
       <c r="H192" t="s">
-        <v>1454</v>
+        <v>1442</v>
       </c>
       <c r="I192" t="s">
-        <v>1455</v>
+        <v>1443</v>
       </c>
       <c r="J192" t="s">
-        <v>235</v>
+        <v>154</v>
       </c>
       <c r="K192" t="s">
-        <v>1456</v>
+        <v>1444</v>
       </c>
       <c r="L192" t="s">
-        <v>219</v>
+        <v>322</v>
       </c>
       <c r="M192" t="s">
-        <v>1457</v>
+        <v>1445</v>
       </c>
       <c r="N192" t="s">
-        <v>1458</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1459</v>
+        <v>1447</v>
       </c>
       <c r="D193" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      <c r="G193"/>
+        <v>1448</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1451</v>
+      </c>
       <c r="H193" t="s">
-        <v>1461</v>
+        <v>1452</v>
       </c>
       <c r="I193" t="s">
-        <v>1462</v>
+        <v>1453</v>
       </c>
       <c r="J193" t="s">
-        <v>235</v>
+        <v>508</v>
       </c>
       <c r="K193" t="s">
-        <v>1463</v>
+        <v>1454</v>
       </c>
       <c r="L193" t="s">
-        <v>219</v>
+        <v>322</v>
       </c>
       <c r="M193" t="s">
-        <v>1464</v>
+        <v>1455</v>
       </c>
       <c r="N193" t="s">
-        <v>1465</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
-      <c r="C194"/>
+      <c r="C194" t="s">
+        <v>1457</v>
+      </c>
       <c r="D194" t="s">
-        <v>1466</v>
-[...3 lines deleted...]
-      <c r="G194"/>
+        <v>1448</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1460</v>
+      </c>
       <c r="H194" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="I194" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="J194" t="s">
-        <v>1469</v>
+        <v>508</v>
       </c>
       <c r="K194" t="s">
-        <v>1470</v>
+        <v>1463</v>
       </c>
       <c r="L194" t="s">
-        <v>1471</v>
+        <v>322</v>
       </c>
       <c r="M194" t="s">
-        <v>1472</v>
-[...1 lines deleted...]
-      <c r="N194"/>
+        <v>1464</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1465</v>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J195" t="s">
+        <v>508</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1472</v>
+      </c>
+      <c r="L195" t="s">
+        <v>322</v>
+      </c>
+      <c r="M195" t="s">
         <v>1473</v>
       </c>
-      <c r="D195" t="s">
+      <c r="N195" t="s">
         <v>1474</v>
-      </c>
-[...22 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J196" t="s">
+        <v>508</v>
+      </c>
+      <c r="K196" t="s">
         <v>1481</v>
       </c>
-      <c r="D196" t="s">
+      <c r="L196" t="s">
+        <v>322</v>
+      </c>
+      <c r="M196" t="s">
         <v>1482</v>
       </c>
-      <c r="E196"/>
-[...2 lines deleted...]
-      <c r="H196" t="s">
+      <c r="N196" t="s">
         <v>1483</v>
-      </c>
-[...16 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H197" t="s">
         <v>1488</v>
       </c>
-      <c r="D197" t="s">
+      <c r="I197" t="s">
         <v>1489</v>
       </c>
-      <c r="E197"/>
-[...2 lines deleted...]
-      <c r="H197" t="s">
+      <c r="J197" t="s">
+        <v>508</v>
+      </c>
+      <c r="K197" t="s">
         <v>1490</v>
       </c>
-      <c r="I197" t="s">
+      <c r="L197" t="s">
+        <v>322</v>
+      </c>
+      <c r="M197" t="s">
         <v>1491</v>
       </c>
-      <c r="J197" t="s">
-[...2 lines deleted...]
-      <c r="K197" t="s">
+      <c r="N197" t="s">
         <v>1492</v>
-      </c>
-[...7 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E198" t="s">
         <v>1495</v>
       </c>
-      <c r="D198" t="s">
+      <c r="F198" t="s">
         <v>1496</v>
       </c>
-      <c r="E198"/>
-[...1 lines deleted...]
-      <c r="G198"/>
+      <c r="G198" t="s">
+        <v>1497</v>
+      </c>
       <c r="H198" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="I198" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="J198" t="s">
-        <v>1100</v>
+        <v>508</v>
       </c>
       <c r="K198" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="L198" t="s">
-        <v>1369</v>
+        <v>322</v>
       </c>
       <c r="M198" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="N198" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D199" t="s">
-        <v>1503</v>
-[...3 lines deleted...]
-      <c r="G199"/>
+        <v>1494</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1506</v>
+      </c>
       <c r="H199" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="I199" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="J199" t="s">
-        <v>1100</v>
+        <v>508</v>
       </c>
       <c r="K199" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="L199" t="s">
-        <v>982</v>
+        <v>322</v>
       </c>
       <c r="M199" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="N199" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="D200" t="s">
-        <v>1510</v>
-[...3 lines deleted...]
-      <c r="G200"/>
+        <v>1494</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1515</v>
+      </c>
       <c r="H200" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="I200" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="J200" t="s">
-        <v>1100</v>
+        <v>508</v>
       </c>
       <c r="K200" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="L200" t="s">
-        <v>1369</v>
+        <v>322</v>
       </c>
       <c r="M200" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="N200" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="D201" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      <c r="G201"/>
+        <v>1522</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1525</v>
+      </c>
       <c r="H201" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
       <c r="I201" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="J201" t="s">
-        <v>1100</v>
+        <v>508</v>
       </c>
       <c r="K201" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="L201" t="s">
-        <v>1521</v>
+        <v>322</v>
       </c>
       <c r="M201" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="N201" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
       <c r="D202" t="s">
-        <v>1525</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1522</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1534</v>
+      </c>
       <c r="H202" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="I202" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
       <c r="J202" t="s">
-        <v>1100</v>
+        <v>508</v>
       </c>
       <c r="K202" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="L202" t="s">
-        <v>982</v>
+        <v>322</v>
       </c>
       <c r="M202" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="N202" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="D203" t="s">
-        <v>1532</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1541</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1544</v>
+      </c>
       <c r="H203" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="I203" t="s">
-        <v>1534</v>
-[...3 lines deleted...]
-      </c>
+        <v>1546</v>
+      </c>
+      <c r="J203"/>
       <c r="K203" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
       <c r="L203" t="s">
-        <v>982</v>
+        <v>322</v>
       </c>
       <c r="M203" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="N203" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1538</v>
+        <v>107</v>
       </c>
       <c r="D204" t="s">
-        <v>1539</v>
-[...3 lines deleted...]
-      <c r="G204"/>
+        <v>1550</v>
+      </c>
+      <c r="E204" t="s">
+        <v>109</v>
+      </c>
+      <c r="F204" t="s">
+        <v>110</v>
+      </c>
+      <c r="G204" t="s">
+        <v>111</v>
+      </c>
       <c r="H204" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="I204" t="s">
-        <v>1541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1552</v>
+      </c>
+      <c r="J204"/>
       <c r="K204" t="s">
-        <v>1542</v>
+        <v>1553</v>
       </c>
       <c r="L204" t="s">
-        <v>1543</v>
+        <v>1554</v>
       </c>
       <c r="M204" t="s">
-        <v>1544</v>
+        <v>1555</v>
       </c>
       <c r="N204" t="s">
-        <v>1545</v>
+        <v>117</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="D205" t="s">
-        <v>1547</v>
-[...3 lines deleted...]
-      <c r="G205"/>
+        <v>1557</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1560</v>
+      </c>
       <c r="H205" t="s">
-        <v>1548</v>
+        <v>1561</v>
       </c>
       <c r="I205" t="s">
-        <v>1549</v>
-[...3 lines deleted...]
-      </c>
+        <v>1562</v>
+      </c>
+      <c r="J205"/>
       <c r="K205" t="s">
-        <v>1550</v>
+        <v>1563</v>
       </c>
       <c r="L205" t="s">
-        <v>1551</v>
+        <v>322</v>
       </c>
       <c r="M205" t="s">
-        <v>1552</v>
+        <v>1564</v>
       </c>
       <c r="N205" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1554</v>
+        <v>92</v>
       </c>
       <c r="D206" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="I206" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
       <c r="J206" t="s">
-        <v>1100</v>
+        <v>1569</v>
       </c>
       <c r="K206" t="s">
-        <v>1558</v>
+        <v>1570</v>
       </c>
       <c r="L206" t="s">
-        <v>1559</v>
+        <v>1571</v>
       </c>
       <c r="M206" t="s">
-        <v>1560</v>
-[...3 lines deleted...]
-      </c>
+        <v>1572</v>
+      </c>
+      <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1562</v>
+        <v>92</v>
       </c>
       <c r="D207" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
       <c r="I207" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="J207" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
       <c r="K207" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
       <c r="L207" t="s">
-        <v>63</v>
+        <v>1578</v>
       </c>
       <c r="M207" t="s">
-        <v>1568</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1570</v>
+        <v>1580</v>
       </c>
       <c r="D208" t="s">
-        <v>1571</v>
+        <v>1581</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
       <c r="I208" t="s">
-        <v>1573</v>
-[...3 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="J208"/>
       <c r="K208" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="L208" t="s">
-        <v>1551</v>
+        <v>1585</v>
       </c>
       <c r="M208" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="N208" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
-      <c r="C209"/>
+      <c r="C209" t="s">
+        <v>92</v>
+      </c>
       <c r="D209" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1578</v>
+        <v>92</v>
       </c>
       <c r="I209" t="s">
-        <v>1579</v>
-[...3 lines deleted...]
-      </c>
+        <v>1589</v>
+      </c>
+      <c r="J209"/>
       <c r="K209" t="s">
-        <v>1581</v>
+        <v>1590</v>
       </c>
       <c r="L209" t="s">
-        <v>1582</v>
+        <v>1591</v>
       </c>
       <c r="M209" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
-      <c r="C210"/>
+      <c r="C210" t="s">
+        <v>1593</v>
+      </c>
       <c r="D210" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1585</v>
+        <v>92</v>
       </c>
       <c r="I210" t="s">
-        <v>1586</v>
-[...3 lines deleted...]
-      </c>
+        <v>1595</v>
+      </c>
+      <c r="J210"/>
       <c r="K210" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="L210" t="s">
-        <v>1588</v>
+        <v>1597</v>
       </c>
       <c r="M210" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="N210"/>
+        <v>1598</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1599</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
-      <c r="C211"/>
+      <c r="C211" t="s">
+        <v>1600</v>
+      </c>
       <c r="D211" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="I211" t="s">
-        <v>1592</v>
-[...3 lines deleted...]
-      </c>
+        <v>1603</v>
+      </c>
+      <c r="J211"/>
       <c r="K211" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="L211" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="M211" t="s">
-        <v>1595</v>
-[...1 lines deleted...]
-      <c r="N211"/>
+        <v>1606</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1607</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
-      <c r="C212"/>
+      <c r="C212" t="s">
+        <v>1608</v>
+      </c>
       <c r="D212" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1609</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1612</v>
+      </c>
       <c r="H212" t="s">
-        <v>1597</v>
+        <v>1613</v>
       </c>
       <c r="I212" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>1614</v>
+      </c>
+      <c r="J212"/>
       <c r="K212" t="s">
-        <v>1599</v>
+        <v>1615</v>
       </c>
       <c r="L212" t="s">
-        <v>1600</v>
+        <v>1616</v>
       </c>
       <c r="M212" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="N212"/>
+        <v>1617</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1618</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
       <c r="D213" t="s">
-        <v>1603</v>
+        <v>1620</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1604</v>
+        <v>1621</v>
       </c>
       <c r="I213" t="s">
-        <v>1605</v>
-[...3 lines deleted...]
-      </c>
+        <v>1622</v>
+      </c>
+      <c r="J213"/>
       <c r="K213" t="s">
-        <v>1607</v>
+        <v>1623</v>
       </c>
       <c r="L213" t="s">
-        <v>219</v>
+        <v>1624</v>
       </c>
       <c r="M213" t="s">
-        <v>1608</v>
+        <v>1625</v>
       </c>
       <c r="N213" t="s">
-        <v>1609</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="D214" t="s">
-        <v>1611</v>
+        <v>1628</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1612</v>
+        <v>92</v>
       </c>
       <c r="I214" t="s">
-        <v>1613</v>
-[...3 lines deleted...]
-      </c>
+        <v>1629</v>
+      </c>
+      <c r="J214"/>
       <c r="K214" t="s">
-        <v>1614</v>
+        <v>1630</v>
       </c>
       <c r="L214" t="s">
-        <v>1615</v>
+        <v>1597</v>
       </c>
       <c r="M214" t="s">
-        <v>1616</v>
+        <v>1631</v>
       </c>
       <c r="N214" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1618</v>
+        <v>1633</v>
       </c>
       <c r="D215" t="s">
-        <v>1619</v>
-[...3 lines deleted...]
-      <c r="G215"/>
+        <v>1634</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1636</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1637</v>
+      </c>
       <c r="H215" t="s">
-        <v>1620</v>
+        <v>1638</v>
       </c>
       <c r="I215" t="s">
-        <v>1621</v>
-[...3 lines deleted...]
-      </c>
+        <v>1639</v>
+      </c>
+      <c r="J215"/>
       <c r="K215" t="s">
-        <v>1622</v>
+        <v>1640</v>
       </c>
       <c r="L215" t="s">
-        <v>63</v>
+        <v>322</v>
       </c>
       <c r="M215" t="s">
-        <v>1623</v>
+        <v>1641</v>
       </c>
       <c r="N215" t="s">
-        <v>1624</v>
-[...99 lines deleted...]
-      <c r="K218" t="s">
         <v>1642</v>
-      </c>
-[...4515 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>