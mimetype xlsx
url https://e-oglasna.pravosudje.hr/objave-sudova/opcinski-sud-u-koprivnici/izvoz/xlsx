--- v4 (2026-08-16)
+++ v5 (2026-09-07)
@@ -6,4717 +6,4086 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2459" uniqueCount="1643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2162" uniqueCount="1431">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>Ovr-147/2026</t>
-[...194 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2757&amp;godina=2026</t>
+    <t>Z-3368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3368/2026</t>
+  </si>
+  <si>
+    <t>Aleksandar Kovač; Ivan Kovač; Mijo Grčić</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:37:03</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8068058-40d3-4077-94de-e662de06e0ff</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_odgoda_ocevida.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8068058-40d3-4077-94de-e662de06e0ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-976/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-976/2026</t>
+  </si>
+  <si>
+    <t>Andro Martinčić; Anđelka Horvat; Blaž Pros; Franjo Koščak; Imbro Tot; Ivan Kanižaj; Ivan Koščak; Josip Kanižaj; Julijana Kelić; Marica Šironja; Marija Car; Marija Grčić; Mato Pavuša; Mijo Šironja; Mirko Pavuša; Mirko Šironja; Petar Pavuša; Rozalija Halaček; Stjepan Pavuša; Tomislav Tot</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:03:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32</t>
+  </si>
+  <si>
+    <t>rjesenje_od_7.9._26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=976&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Kristina Matina</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:45:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa3a34b-3fa7-4a27-8d8a-7e86718474aa</t>
+  </si>
+  <si>
+    <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa3a34b-3fa7-4a27-8d8a-7e86718474aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7783/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7783/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Fonjogab; Ištvan Toth; Janoš Fonjogab; Janoš Fonjogab</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:54:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9aed1d7-30e8-4a18-b476-74e4d19fce23</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9aed1d7-30e8-4a18-b476-74e4d19fce23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7783&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Glavica</t>
+  </si>
+  <si>
+    <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>75149475740</t>
+  </si>
+  <si>
+    <t>Božidar Glavica 75149475740</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:44:03</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ps-5/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Melita Ranilović-Ferenc 83206129332</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:39:06</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5454ade8-bd1c-494f-9d9f-484a4c49d1d1</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5454ade8-bd1c-494f-9d9f-484a4c49d1d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ps&amp;predmet=5&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4547/2026</t>
+  </si>
+  <si>
+    <t>MIKULDAŠ VALENT</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:26:13</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ec52c0-43b0-4c3f-872e-46ecb458e87d</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_licu_mjesta.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ec52c0-43b0-4c3f-872e-46ecb458e87d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-72/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Vilim Virovec 65183212010</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:53:05</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4a0d5c3-0284-4438-8ad2-3c2f7414190e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4a0d5c3-0284-4438-8ad2-3c2f7414190e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2179/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2179/2026</t>
+  </si>
+  <si>
+    <t>Ana Eršeg; Andjela Vrlec; Andro Golubić; Andro Mandin; Franjo Ilotić; Jela Lončarić; Jelka Ferenčak; Jelka Ferenčak; Katica Tot; Luka Ilotić; Mara Melčin; Mara Polak; Martin Peica; Roza Blažotinec; Tereza Marović; Vid Marčić; Vjekoslav Bokčev; Štefa Lončarić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:47:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2a6f32-44c4-4fb1-92a8-6bdb5421189f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POVIJEST_PROMJENA_ZA_K.C.BR._2291_4.pdf; RJESENJE_RJESENJE_OD_21._6._1988._OPCINSKE_UPRAVE_ZA_KATASTAR_I_GEODETSKE_POSLOVE_OPCINE_KOPRIVNICA.pdf; UGOVOR_O_KUPOPRODAJI_UGOVOR_O_KUPOPRODAJI_NEKRETNINA_OD_7._9._2007._OU-140_2007.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-546_10-1_OD_30._12._2010..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-490_09-1_OD_25._11._2009..pdf; POVIJEST_PROMJENA_OD_15._1._2026..pdf; POVIJEST_PROMJENA_KCBR._3477_94_K.O._SIGETEC.pdf; POVIJEST_PROMJENA_KCBR._3477_95_K.O._SIGETEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_2._1._2021..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_8._2._2021..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_11._2._2003._OV-01004-03.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_18._9._1989..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_24._8._2011._POSL._BROJ__OU-317-11.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-256_08-1_OD_16._5._2008..pdf; POVIJEST_PROMJENA_NA_KCBR._2171_2_K.O._SIGETEC.pdf; POVIJEST_PROMJENA_NA_KBR._121_66__121_63__121_64__121_65_K.O._SIGETEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_9._12._1983..pdf; RJESENJE_RJESENJE_OD_1._12._1992._OPCINE_KOPRIVNICA__SEKRETARIJATA_KOMUNALNIH_DJELATNOSTI__ZAVODA_ZA_KATASTAR_I_GEODETSKE_POSLOVE.pdf; RJESENJE_RJESENJE_OD_28._2._2011._DRZAVNE_GEODETSKE_UPRAVE__PODRUCNOG_UREDA_Z_AKATASTAR_KOPRIVNICA.pdf; POTVRDA_POTVRDA_O_UPLATI_SUDSKIH_PRISTOJBI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2a6f32-44c4-4fb1-92a8-6bdb5421189f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje Posl. broj O.675/2026, UPP/OS-O-103/2026</t>
+  </si>
+  <si>
+    <t>MARICA LOVASIĆ</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:18:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a69f55ff-2ad5-4d1a-8d98-471f64e0fa71</t>
+  </si>
+  <si>
+    <t>O.675-2026 UPP-OS-O-103-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a69f55ff-2ad5-4d1a-8d98-471f64e0fa71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:39:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6945e15d-d75d-43c5-ad24-048a3efd8cbc</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; RJESENJE.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6945e15d-d75d-43c5-ad24-048a3efd8cbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3265/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>STELLA STAMBOLIJA 68254968568</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:34:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25438f0e-e126-4047-a1a9-04e42ae65958</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3265_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3265_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25438f0e-e126-4047-a1a9-04e42ae65958/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2775/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2775/2026</t>
+  </si>
+  <si>
+    <t>Kata Kovač; Kata Miter; Margita Tot; Ružica Grčić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:32:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9573fe12-4203-401e-b13a-3d6d29cf7ec8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KUPOPRODAJNI_UGOVOR__POVIJEST_PROMJENA__KUPOPRODAJNI_UGOVOR.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9573fe12-4203-401e-b13a-3d6d29cf7ec8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3361/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Kiš 97650098137</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:30:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb5e10a-9a4d-473e-8930-c18e55fa0116</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3361_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Ermina Abdić.pdf; Prilog Ovrv-3361_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb5e10a-9a4d-473e-8930-c18e55fa0116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3319/2026</t>
+  </si>
+  <si>
+    <t>EVELYN STARČEVIĆ 73738414009</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bd9fd6-a259-4f21-b6fb-ff25cfdb5815</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3319_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ PETRA D.pdf; Prilog Ovrv-3319_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3319_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bd9fd6-a259-4f21-b6fb-ff25cfdb5815/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3103/2026</t>
+  </si>
+  <si>
+    <t>Božidar Oršoš 52040260741</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/985a9229-4e44-448e-9366-24b7a62fa56d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3103_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-3103_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/985a9229-4e44-448e-9366-24b7a62fa56d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:23:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0868fe-80af-49eb-a356-e0dfc2a8fb2c</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0868fe-80af-49eb-a356-e0dfc2a8fb2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7216/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7216/2026</t>
+  </si>
+  <si>
+    <t>Kata Matijašić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:03:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a7f10a-229b-4a62-9961-c1660592af69</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a7f10a-229b-4a62-9961-c1660592af69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:00:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2353920-c477-4534-83ae-9e002a595c43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2353920-c477-4534-83ae-9e002a595c43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7260/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:52:09</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2579ae-7ecb-4aaf-b0a0-1cc4c2a322f3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2579ae-7ecb-4aaf-b0a0-1cc4c2a322f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7260&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6962/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6962/2026</t>
+  </si>
+  <si>
+    <t>Dora Inder; Imbro Gjureta; Imbro Gyreta; Mijo Đurđina; Milka Slivšek; Stjepan Vuljak</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:42:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e64e7c-9f38-450e-bfca-39e167da45d4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA.pdf; UGOVOR_O_DAROVANJU_UGOVOR_O_DAROVANJU.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_VLADIMIR_VULJAK.pdf; ZK_IZVADAK_ZK_IZVADAK_2054__SA_ZAPISNICIMA.pdf; ZK_IZVADAK_ZK_IZVADAK_2115_SA_ZAPISNICIMA.pdf; POTVRDA_PRISTOJBA_ZK_ISPRAVNI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e64e7c-9f38-450e-bfca-39e167da45d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:31:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc545b30-de6b-4ee3-985e-8211ae840efe</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_DAROVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; POTVRDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc545b30-de6b-4ee3-985e-8211ae840efe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7218/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:13:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54aac3d2-4487-4676-8f08-79caa0bbf820</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54aac3d2-4487-4676-8f08-79caa0bbf820/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1044/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 14.07.2026.; 
+optužni prijedlog od 8.6.2026.</t>
+  </si>
+  <si>
+    <t>Paolo Coi 41349924142</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:17:45</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f8b005-4b25-4ebd-82a0-4bb17809b049</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f8b005-4b25-4ebd-82a0-4bb17809b049/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=1044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4804/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4804/2025</t>
+  </si>
+  <si>
+    <t>Dražen Odobašić</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:00:14</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/436868a8-96db-4947-9015-9c5ea350921c</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/436868a8-96db-4947-9015-9c5ea350921c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4804&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-350/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.10.2024.; Podnesak od 11.10.2024.; Prilog od: 11.10.2024.; Prilog od: 11.10.2024.; Prilog od: 11.10.2024.</t>
+  </si>
+  <si>
+    <t>Željko Seleš 61112906565</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ee3194c-7a08-4e10-94d4-fd4d0632eadb</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-350_2024-1-1 - 20241010112049.pdf; Prilog P-350_2024-1-2 - 20241011060947.pdf; Prilog P-350_2024-1-3 - gorice.png; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ee3194c-7a08-4e10-94d4-fd4d0632eadb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=350&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1041/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1041/2025</t>
+  </si>
+  <si>
+    <t>Sofija Gal; Zvonimir Gal</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:30:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fd5e56-f310-4b9d-9406-f5b82f8146be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fd5e56-f310-4b9d-9406-f5b82f8146be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1041&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4909/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4909/2025</t>
+  </si>
+  <si>
+    <t>Neven Jurić 98649533291</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbb6151-a6b0-4353-9a08-35b5501eaf20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abbb6151-a6b0-4353-9a08-35b5501eaf20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4909&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:26:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1c9701-82df-4be7-904a-ecbf2013f721</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1c9701-82df-4be7-904a-ecbf2013f721/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4051/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4051/2025</t>
+  </si>
+  <si>
+    <t>Anka Druskic 45099083553</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630a5c76-d65d-4bdd-b331-be5ff67a1531</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630a5c76-d65d-4bdd-b331-be5ff67a1531/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4051&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-72/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 14.08.2026.; Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljan Oršoš 41741005098</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:16:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f29531-600a-4eae-961d-3be56b37031b</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f29531-600a-4eae-961d-3be56b37031b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c37ea25a-330f-45c6-9538-6ca261c9d566</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c37ea25a-330f-45c6-9538-6ca261c9d566/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Slađan Oršuš 44072826761</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08cc3b6d-a9d3-4588-86e9-0ef6930da045</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08cc3b6d-a9d3-4588-86e9-0ef6930da045/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pl-14/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Županijskog suda u Rijeci
+broj Gž-843/2026 od 16.6.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Šegerec 27034420768</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:53:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac0b0a7-17c8-4101-ab45-c49031f23be1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac0b0a7-17c8-4101-ab45-c49031f23be1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pl&amp;predmet=14&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-234/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Tajana Mikac 77824627621</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:28:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f97b77b-007b-4551-8a6a-ff0f08da616a</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f97b77b-007b-4551-8a6a-ff0f08da616a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4997/2026</t>
+  </si>
+  <si>
+    <t>IRENA SLAVIĆ 18223059074</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00e290c-d1f0-4eb9-983e-3c7a715c9ec3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00e290c-d1f0-4eb9-983e-3c7a715c9ec3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-30/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN LEŠNJAK 20698639913</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:01:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ca13ab-a8c0-4f93-8748-a6259b5e2e20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ca13ab-a8c0-4f93-8748-a6259b5e2e20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-411/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Kuzmanović 39746858264</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:56:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a975b1d-4bcc-4a46-9732-28efb831c5d2</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-411_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-411_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-411_2026-1-3 - Ovrv-5481_2025-5.pdf; Prilog Ovr-411_2026-1-4 - Ovrv-5481_2025-14.pdf; Prilog Ovr-411_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-411_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a975b1d-4bcc-4a46-9732-28efb831c5d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=411&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-420/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.; Podnesak od 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Vincek 52063856358</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:53:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7534bb-0284-48bd-b205-d33770647c90</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-420_2026-1-1 - rjesenje_o_ovrsi.pdf; Prilog Ovr-420_2026-1-2 - potvrda_pravomocnosti.pdf; Prilog Ovr-420_2026-1-3 - prijedlog_za_ovrhu.pdf; Prilog Ovr-420_2026-1-4 - dokaz_zastupanje_punomoc.pdf; Prilog Ovr-420_2026-1-5 - zahtjev_za_naplatu.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7534bb-0284-48bd-b205-d33770647c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-565/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Mateo Keleminec 37213550119</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:43:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5cf2e1d-c429-43fb-9a52-ef94f99db31a</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5cf2e1d-c429-43fb-9a52-ef94f99db31a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=565&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1361/2026</t>
+  </si>
+  <si>
+    <t>Božek Dora</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:20:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e66451b9-b4a2-4eba-89a9-752b13549170</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e66451b9-b4a2-4eba-89a9-752b13549170/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-59/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Petra Marija Slivar 73638225330</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:38:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a35443-77af-4b79-9ed5-4ec5fd788787</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a35443-77af-4b79-9ed5-4ec5fd788787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6844/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6844/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Šafar</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:28:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92f9a86-96e5-4e61-b4f1-81603583505c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; DOKUMENTACIJA.pdf; ZK_IZVADAK.pdf; POTVRDA_O_UPLATI_PRISTOJBE.pdf; RJESENJE_POSL._BR._Z-6844_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92f9a86-96e5-4e61-b4f1-81603583505c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6844&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Tome Matošić</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:38:58</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd8eaf6-5b8f-433d-8550-0cda0ada56c2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd8eaf6-5b8f-433d-8550-0cda0ada56c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2802/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Nives Markovica 18493177832</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:05:11</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af5bfa40-2372-4b8c-9305-132720770f88</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2802_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af5bfa40-2372-4b8c-9305-132720770f88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3018/2026</t>
+  </si>
+  <si>
+    <t>IVANA NOVOGRADEC 04097816118</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:59:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4177c6-6d30-400f-8671-4d6ad738655a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3018_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4177c6-6d30-400f-8671-4d6ad738655a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3018&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2838/2026</t>
+  </si>
+  <si>
+    <t>DRAŽENKA ŠIMPOVIĆ 05176034755</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32014158-869f-428e-b4ba-e6cbf792b3b9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2838_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32014158-869f-428e-b4ba-e6cbf792b3b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2838&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6433/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6433/2026</t>
+  </si>
+  <si>
+    <t>TRGO-WEST d.o.o.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:48:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ffcff5-406b-42ce-9125-f6c267300a97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ffcff5-406b-42ce-9125-f6c267300a97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2970/2026</t>
+  </si>
+  <si>
+    <t>NIHAD BEHAR 43806964300</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:47:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/247ac946-c030-43a4-b042-d82c22bdde4e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2970_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/247ac946-c030-43a4-b042-d82c22bdde4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2710/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE MILČIĆ 62280958486</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:41:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/873bb3c2-afd5-45b3-ac42-8569b73791f8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2710_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/873bb3c2-afd5-45b3-ac42-8569b73791f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2710&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2940/2026</t>
+  </si>
+  <si>
+    <t>ANTONIO BABIĆ 65748535062</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:34:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b26a21e-8903-48e2-98bc-fd83128aa692</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2940_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b26a21e-8903-48e2-98bc-fd83128aa692/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2934/2026</t>
+  </si>
+  <si>
+    <t>IVAN BABIĆ 88837421064</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:26:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f53d67d1-357f-473d-8ce2-855410d39ec2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2934_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f53d67d1-357f-473d-8ce2-855410d39ec2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2934&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2952/2026</t>
+  </si>
+  <si>
+    <t>David Nemec 19201955566</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:20:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d13fb62b-1142-4592-88b3-8c09108960db</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2952_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d13fb62b-1142-4592-88b3-8c09108960db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2952&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6488/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6488/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Golub Mara, Kalinovac kbr. 146</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f78959b-8be7-447d-b7dc-929a8d88854e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_PLANA_SA_SKICOM-PRIKAZOM_POSJEDOVANJA_U_NARAVI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_BROJ_2336_K.O._KALINOVAC.pdf; PUNOMOC.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_BROJ_32_K.O._KALINOVAC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f78959b-8be7-447d-b7dc-929a8d88854e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6488&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:48:59</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece902fb-d0f6-49bb-9527-fd1fbd4a866a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_BR.Z-4671-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece902fb-d0f6-49bb-9527-fd1fbd4a866a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3207/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave Ovrv-534/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Martinčić 21553872645</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:45:12</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ab64bf-b894-4e34-830b-fe23ab7bc55a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3207_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ab64bf-b894-4e34-830b-fe23ab7bc55a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7104/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7104/2026</t>
+  </si>
+  <si>
+    <t>Svetozar Crljenica 43108325202</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:35:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b7708f-1ada-4e39-b973-6ef37e286a6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0b7708f-1ada-4e39-b973-6ef37e286a6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje iza pok. VJEKOSLAVA PLAHINEKA, OIB 83129983121, sina Ivana, umirovljenika iz Koprivnice, Ulica braće Radića 25, rođ. 07. svibnja 1947.g., a umrlog 01. svibnja 2026.g., državljanina RH, </t>
+  </si>
+  <si>
+    <t>nasljednici nepoznate adrese iza pok. VJEKOSLAVA PLAHINEKA 83129983121</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37ed74a-a30d-44af-9f22-9fa289dbcfc3</t>
+  </si>
+  <si>
+    <t>rj. Plahinek Vjekoslav.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37ed74a-a30d-44af-9f22-9fa289dbcfc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3039/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave Ovrv-506/2026</t>
+  </si>
+  <si>
+    <t>GORAN MARKULIN 12215056721</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:20:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7cbfbb7-15b6-4ec4-a0d6-ac07b3e7a8df</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3039_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7cbfbb7-15b6-4ec4-a0d6-ac07b3e7a8df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-115/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.03.2026.; Podnesak od 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Juraj Pavlić 64732028989</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:15:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f4486f0-365d-4b12-b383-cbdf7bc85cfa</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-115_2026-1-1 - 2025-04-15 - Potvrda uplate pozajmice - 9k.pdf; Prilog P-115_2026-1-2 - 2025-06-13 - Povrat dijela pozajmice - 5k.pdf; Prilog P-115_2026-1-3 - 2025-06-16 - Povrat dijela pozajmice - 4k.pdf; Prilog P-115_2026-1-4 - 2025-04-14 - Potvrda uplate pozajmice - 13k.pdf; Prilog P-115_2026-1-5 - 2026-03-19 - Punomoć - Ljiljana Horvat.pdf; Prilog P-115_2026-1-6 - 2025-09-22 - Povrat dijela pozajmice - 4k.pdf; Prilog P-115_2026-1-7 - 2026-03-20 - e-mail tužiteljice.pdf; Prilog P-115_2026-1-8 - 20260318_150010.jpg; Prilog P-115_2026-1-9 - 20260318_150004.jpg; Prilog P-115_2026-1-10 - Prilog uz pristojbu.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f4486f0-365d-4b12-b383-cbdf7bc85cfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2907/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave Ovrv-484/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE ŽGANEC 92239107860</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:13:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cbed94f-e712-4245-8b1d-09f215810a18</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2907_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cbed94f-e712-4245-8b1d-09f215810a18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2907&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6409/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6409/2026</t>
+  </si>
+  <si>
+    <t>Anica Antolić; Bara Blažek; Ivan Antolić; Slavica Schiessl; Slavica Schiezl</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:41:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895ed718-0ecf-438c-b25a-b9a188c260ec</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf; POTVRDA_O_UPLATI_POREZA_NA_PROMET_NEKRETNINA.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POTVRDA_O_UPLATI_POREZA_NA_PROMET_NEKRETNINE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895ed718-0ecf-438c-b25a-b9a188c260ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6409&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-429/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.; Podnesak od 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Ana Smes 21240694445</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:40:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ab19690-c156-4b10-b594-c786720016d6</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-429_2026-1-1 - 00013OdlukaOSKCP-48-2025-13od20042026-Presuda.pdf; Prilog Ovr-429_2026-1-2 - 00015OdlukaOSKCP-48-2025-15od19052026-Potvrdapravomoćnosti-ovršnosti.pdf; Prilog Ovr-429_2026-1-3 - 20260527115941_00004.pdf; Prilog Ovr-429_2026-1-4 - SC454 Zec i24121211300_0003.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ab19690-c156-4b10-b594-c786720016d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=429&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:31:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d370ebd-8e05-4a28-bb0e-9ec8bbb6f5fa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf; OSTALO.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d370ebd-8e05-4a28-bb0e-9ec8bbb6f5fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-384/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Podnesak od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026. 07:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d717f2e-fd95-47b5-8fcf-d9fe2127db2d</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-384_2026-1-1 - rjesenje_o_ovrsi.pdf; Prilog Ovr-384_2026-1-2 - potvrda_pravomocnosti.pdf; Prilog Ovr-384_2026-1-3 - prijedlog_za_ovrhu.pdf; Prilog Ovr-384_2026-1-4 - dokaz_zastupanje_punomoc.pdf; Prilog Ovr-384_2026-1-5 - zahtjev_za_naplatu.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d717f2e-fd95-47b5-8fcf-d9fe2127db2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-392/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Amić 56459261616</t>
+  </si>
+  <si>
+    <t>01.09.2026. 07:33:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9297192-eda6-4c95-8b9b-6200843ba124</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9297192-eda6-4c95-8b9b-6200843ba124/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=392&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-221/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Sanibor Smiljanić 25958340494</t>
+  </si>
+  <si>
+    <t>01.09.2026. 07:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa0baa6d-22bf-4920-b12e-946491e42eb8</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa0baa6d-22bf-4920-b12e-946491e42eb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=221&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2822/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2822/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Trtanj 78637947154</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:37:24</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6f1747-a8b2-40d3-ba36-c0c564aeae6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b6f1747-a8b2-40d3-ba36-c0c564aeae6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2822&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-850/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-850/2026</t>
+  </si>
+  <si>
+    <t>Danijela Caga 03260925273</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e621fc9-be2f-456b-80d5-750ad99e7308</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e621fc9-be2f-456b-80d5-750ad99e7308/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=850&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4900/2026</t>
+  </si>
+  <si>
+    <t>Horvat Milan; Kristijan Horvat 78898841115</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:46:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00119869-10d1-4a97-b40a-70fe9d65f73a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00119869-10d1-4a97-b40a-70fe9d65f73a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-67/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.; Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Vaš 96778380992</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:44:12</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1e5698-728b-4a73-a3f1-3011d3994861</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1e5698-728b-4a73-a3f1-3011d3994861/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3259/2026</t>
+  </si>
+  <si>
+    <t>DANIELA MIHOCI 21390914053</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:05:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de2d621-3410-4fb2-8056-54ea72e9418f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3259_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3259_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de2d621-3410-4fb2-8056-54ea72e9418f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3121/2026</t>
+  </si>
+  <si>
+    <t>Barbara Karavanić 13254255183</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:40:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de29ffc3-5e6e-468e-b6f1-157d88ced62d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3121_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-3121_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de29ffc3-5e6e-468e-b6f1-157d88ced62d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2282/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Simona Pušić 15282226910</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9e7557-361b-4971-a2b9-726967067dfc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2282_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9e7557-361b-4971-a2b9-726967067dfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2282&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>Ivan Kozjak 09741609295; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500b3a5-6dd0-4839-b7b2-9c384910170e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500b3a5-6dd0-4839-b7b2-9c384910170e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KOPRIVNICAPARKING društvo s ograničenom odgovornošću za proizvodnju, i održavanje prometne signalizacije i niskogradnju 42713175359; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bafa00-30cb-4bee-b21d-5358eba0f942</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bafa00-30cb-4bee-b21d-5358eba0f942/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DUŠEVIĆ &amp; KRŠOVNIK, nakladničko - trgovačko društvo, društvo s ograničenom odgovornošću 69197160896; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c884ae-029c-496f-9358-11f459e0a887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c884ae-029c-496f-9358-11f459e0a887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka</t>
+  </si>
+  <si>
+    <t>Iva Perok 60312705411</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:22:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407abc29-f98f-42b5-a7eb-0b4eaccbb95e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407abc29-f98f-42b5-a7eb-0b4eaccbb95e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2734/2026</t>
+  </si>
+  <si>
+    <t>ANTONIO TUŠEK 80446316066</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65a8fcc-2732-4e1c-8169-1b0564d101b0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2734_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65a8fcc-2732-4e1c-8169-1b0564d101b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2462/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KIŠ 11418211806</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:19:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b58fee2-6d76-4b8e-9744-ae04bea9cd46</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2462_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b58fee2-6d76-4b8e-9744-ae04bea9cd46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2462&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2456/2026</t>
+  </si>
+  <si>
+    <t>ALEN LIKO 41274892150</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:18:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0972e200-c5a0-4d07-8611-4d4ffd5cb090</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2456_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0972e200-c5a0-4d07-8611-4d4ffd5cb090/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2456&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-456/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>OSKC e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b64bd835-6d19-4339-ac63-4e2e65d7ae13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b64bd835-6d19-4339-ac63-4e2e65d7ae13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=456&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2420/2026</t>
+  </si>
+  <si>
+    <t>Branko Cimerman 99347584371</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/046d19b0-a933-4349-83fc-517a6280565a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2420_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/046d19b0-a933-4349-83fc-517a6280565a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2414/2026</t>
+  </si>
+  <si>
+    <t>Sanja Harači 25504306524</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:15:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1364393-58b8-4703-a8d0-94677fdc3a3c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2414_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1364393-58b8-4703-a8d0-94677fdc3a3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2300/2026</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec4c35f-af63-49b5-bbaa-5bb771ee08ba</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2300_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec4c35f-af63-49b5-bbaa-5bb771ee08ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2288/2026</t>
+  </si>
+  <si>
+    <t>Neven Strmecki 46390247874</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43264fb1-38d2-4f40-94d0-9250f006eba8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2288_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2288_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43264fb1-38d2-4f40-94d0-9250f006eba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2234/2026</t>
+  </si>
+  <si>
+    <t>Damir Šklebar 13432646303</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:09:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f5e1f8-cfc9-4a1e-96eb-a73537ed0f5f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2234_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f5e1f8-cfc9-4a1e-96eb-a73537ed0f5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2213/2026</t>
+  </si>
+  <si>
+    <t>Antonija Filipić 32134190106</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:07:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6ef971-7316-4a24-af95-170f4e37f7b5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2213_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6ef971-7316-4a24-af95-170f4e37f7b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4928/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4928/2026</t>
+  </si>
+  <si>
+    <t>Botinčan Martin, Rakitnica kbr. 28; E-oglasna ploča Općinskog suda u Koprivnici; Svržan Ivan, Rakitnica, Bilogorska 20/56; Štefek Jelica udata Botinčan, Rakitnica kbr. 14</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d8b495-d28e-48e1-9828-e91882ee77c6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d8b495-d28e-48e1-9828-e91882ee77c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2135/2026</t>
+  </si>
+  <si>
+    <t>Leo Kordeš 48141176561</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:06:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58757d9e-2903-4867-a3d7-8dd4cc2c196b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2135_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58757d9e-2903-4867-a3d7-8dd4cc2c196b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2111/2026</t>
+  </si>
+  <si>
+    <t>EMILIJA KOVAČ 12361502680</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:04:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fdb83e7-5593-495d-88b7-9dce0a5e47a6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2111_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fdb83e7-5593-495d-88b7-9dce0a5e47a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2087/2026</t>
+  </si>
+  <si>
+    <t>DAMIR ŠKLEBAR 13432646303</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b8806b-2576-44c0-bd66-fe893a9a07ce</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2087_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b8806b-2576-44c0-bd66-fe893a9a07ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2033/2026</t>
+  </si>
+  <si>
+    <t>MARIO HORVAT 80101161525</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:01:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789b3f3d-8bd2-44de-92c5-baf0712a9c61</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2033_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789b3f3d-8bd2-44de-92c5-baf0712a9c61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2027/2026</t>
+  </si>
+  <si>
+    <t>ZDENKO HORVAT 57731372117</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:00:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ee7e88c-2e26-4eec-b6a9-8bf91830f703</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2027_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ee7e88c-2e26-4eec-b6a9-8bf91830f703/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2021/2026</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:59:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5d980de-afe1-462f-a1cd-37ab54d553bc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2021_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5d980de-afe1-462f-a1cd-37ab54d553bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2021&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2009/2026</t>
+  </si>
+  <si>
+    <t>Monika Tot 14993786073</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:58:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8ca3c8-a720-435c-b467-01c98748d709</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2009_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2009_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8ca3c8-a720-435c-b467-01c98748d709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1962/2026</t>
+  </si>
+  <si>
+    <t>Nikola Cenkovčan 76216061571</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2665337-4339-44d1-a966-9740b79c6a47</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1962_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2665337-4339-44d1-a966-9740b79c6a47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1879/2026</t>
+  </si>
+  <si>
+    <t>MATIJA IMBRIOVČAN 18106804013</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:53:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4042cb-bc5b-4523-b650-b6df4b33bcd5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1879_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4042cb-bc5b-4523-b650-b6df4b33bcd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1849/2026</t>
+  </si>
+  <si>
+    <t>MATEJA BOGDAN 13188022309</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ece739-863a-45ad-af52-0205abc4efe4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1849_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ece739-863a-45ad-af52-0205abc4efe4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1849&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-452/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.; Podnesak od 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Petra Trtenjak 72665498064</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:32:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49dc8cea-725c-47d4-984b-5191cde82497</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-452_2026-1-1 - TRTENJAK PETRA_potvrda slanja.pdf; Prilog Ovr-452_2026-1-2 - Zahtjev - 2026-06-03T093426.626.pdf; Prilog Ovr-452_2026-1-3 - TRTENJAK PETRA (2).pdf; Prilog Ovr-452_2026-1-4 - TRTENJAK PETRA (3).pdf; Prilog Ovr-452_2026-1-5 - TRTENJAK PETRA (1).pdf; Prilog Ovr-452_2026-1-6 - Specifikacija_naplate_Ovrv-5271_2025.pdf; Prilog Ovr-452_2026-1-7 - ŽS VARAŽDIN.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49dc8cea-725c-47d4-984b-5191cde82497/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=452&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2354/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2354/2026</t>
+  </si>
+  <si>
+    <t>Kata Lukša; Mara Lovrek; Mara Sokačić</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a2f9abd-e6f4-4c6f-979f-15f86c46517b</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_28.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a2f9abd-e6f4-4c6f-979f-15f86c46517b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN LOVREKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA RUDOLFA HORVATA 50, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97332145646</t>
+  </si>
+  <si>
+    <t>STJEPAN LOVREKOVIĆ 97332145646</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:18:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e1adfbc-1433-4bde-9219-bdeffe2efe38</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e1adfbc-1433-4bde-9219-bdeffe2efe38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3129/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave Ovrv-521/2026</t>
+  </si>
+  <si>
+    <t>Slavko Šeb 03049895109</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:44:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbed68ba-fb21-4657-b18c-2799f26a93d6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3129_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbed68ba-fb21-4657-b18c-2799f26a93d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2955/2026</t>
+  </si>
+  <si>
+    <t>Obavijest ovršeniku - oglasna ploča</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:26:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5af994c5-1cdb-4966-8c83-8c11a16ecf7b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2955_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5af994c5-1cdb-4966-8c83-8c11a16ecf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2955&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje iza pok. Zvonka Zagrajski, OIB:47669909231, sina Mihalja, umirovljenika iz Koprivnice, Ulica Čakovečka 58, rođ. 06. svibnja 1950.g., a umrlog 25. lipnja 2026.g., državljanina RH, </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. ZVONKA ZAGRAJSKI 47669909231</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc80b8e-a224-406d-b9dd-e1a61f3b7809</t>
+  </si>
+  <si>
+    <t>rj. Zagrajski Zvonko.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc80b8e-a224-406d-b9dd-e1a61f3b7809/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7294/2026</t>
+  </si>
+  <si>
+    <t>MEĐIMUREC IVAN; ŠPIČKO DRAGA</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:08:38</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04320357-1bac-49ae-b148-df3dd4a09735</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04320357-1bac-49ae-b148-df3dd4a09735/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9772/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9772/2025</t>
+  </si>
+  <si>
+    <t>Mara Helinger</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd1f6d48-8630-447b-8bc4-8c6ecb89e230</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_10._11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd1f6d48-8630-447b-8bc4-8c6ecb89e230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9772&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9533/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9533/2025</t>
+  </si>
+  <si>
+    <t>Mara Marković</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/113940a0-942b-4561-8b5f-cbecc70450e0</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_27.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/113940a0-942b-4561-8b5f-cbecc70450e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9533&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11607/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11607/2025</t>
+  </si>
+  <si>
+    <t>Milica Grabrovec</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dd90c39-12fe-4690-bf1d-94465072ff5a</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_12.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dd90c39-12fe-4690-bf1d-94465072ff5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11607&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10401/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10401/2025</t>
+  </si>
+  <si>
+    <t>DAUTANEC IVAN; JANKOVIĆ TREZA UDOVA; JANČI ŠTEFO; JUŠTA IVAN; KARASEK FLORIJAN; KIRINEC MARICA; KIRINEC ĐURO; KRNJAK IVAN; LUGAROV LUKA; LUGAROV TEREZA; MIKLIĆ LJUBICA; MIKLIĆ MARA; MIKLIĆ MARICA; MIKLIĆ SOFIJA; MIKLIĆ STJEPAN; PANTELIĆ KATICA,VINKOVA; PETI MARIJA; SOBOTA CILA,SADA MARIJA ANĐELINA,ČASNA SESTRA; SOBOTA IVAN; SOBOTA LJUBICA MLDB.; ĐIPALO KATA R.CICAK; ŠOKEC CILA; ŠOKEC MARA; ŠOKEC MARA; ŠOKEC MATO; ŠOKEC ŠTEFO; ŠPOLJAR ANDRIJA; ŠPOLJAR LUCIJA</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/118748ba-826d-43db-a65e-e058af713a2d</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_Ocevid_na_licu_mjesta.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/118748ba-826d-43db-a65e-e058af713a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10401&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1140/2026</t>
+  </si>
+  <si>
+    <t>Josip Horvat; Stjepan Horvat; Zomo Vahtarić</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be845f5-c83c-4021-a4b4-b46b09303d70</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_27.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be845f5-c83c-4021-a4b4-b46b09303d70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2174/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2174/2024</t>
+  </si>
+  <si>
+    <t>Betlehem Juraj; Betlehem Katarina, rođ. Galović; Lukač Katica; Lukač Katica; Mesić Ivan; Vujatović Milan</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2174&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2475/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-412/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Matija Ištvanović 51913158665</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:54:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a5857f-4379-4432-a56d-79fd116aaaf7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2475_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a5857f-4379-4432-a56d-79fd116aaaf7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2439/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-406/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>MARKO ĐOĐ 41189011694</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:49:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8165d576-8f51-43c0-a33d-e851b6b13c32</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2439_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2439_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8165d576-8f51-43c0-a33d-e851b6b13c32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2433/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-405/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>KOMUNALAC d.o.o. 41412434130</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:46:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a75eded8-2baa-409d-8dc8-8f464c79c6ed</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2433_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a75eded8-2baa-409d-8dc8-8f464c79c6ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2235/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-372/2026 od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Šimunić 45446768445</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:40:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9669185f-b0b4-4fea-b67b-6b515b853898</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2235_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9669185f-b0b4-4fea-b67b-6b515b853898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-314/2026 od 24.04.2026</t>
+  </si>
+  <si>
+    <t>Vladimir Hegedušić 10148726169</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54dab81c-cab5-460e-96ab-3d0694e8e9a2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1886_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54dab81c-cab5-460e-96ab-3d0694e8e9a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4007/2026</t>
+  </si>
+  <si>
+    <t>Ljubomir Jakopović</t>
+  </si>
+  <si>
+    <t>28.08.2026. 07:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb1aaa9-d598-441e-9b8f-c958ca160ca6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OCEVIDU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb1aaa9-d598-441e-9b8f-c958ca160ca6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3243/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3243/2026</t>
+  </si>
+  <si>
+    <t>Ana Bebek; Mara Balaško; Stjepan Horvat; Vladimir Ferenčak</t>
+  </si>
+  <si>
+    <t>28.08.2026. 07:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b0b336-0f83-4e6f-bd27-c30400269e37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b0b336-0f83-4e6f-bd27-c30400269e37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Bara Benotić; Franjo Mandin; Ivana Barić; Jela Posavec; Kata Matota; Kata Vlahović; Marica Barčanec; Marko Posavec; Treza Bijač; Đuro Barić</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:54:45</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7538e16-d4a3-4e91-9e44-1be96db90c07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7538e16-d4a3-4e91-9e44-1be96db90c07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3130/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3130/2026</t>
+  </si>
+  <si>
+    <t>Alojz Bogadi; Ana Dacer; Franjo Kolarić; Franjo Kolonić; Gjuro Kustić; Ivan Kolarić; Ivan Kolonić; Katica Bugar; Ljubo Bali; Ljubo Bali; Mara Mehkek; Nikola Premec; Nikola Premec; Roza Kuštić; Slava Arač; Verona Lovković</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da4c36ff-30d6-486d-ae86-600ec39197f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da4c36ff-30d6-486d-ae86-600ec39197f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1599/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1599/2026</t>
+  </si>
+  <si>
+    <t>Pavao Ledinski; Đurđica Ledinski</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:47:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d2441c0-754d-4780-86e0-75d24ad6ef38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d2441c0-754d-4780-86e0-75d24ad6ef38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1599&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6706/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6706/2026</t>
+  </si>
+  <si>
+    <t>Denis Boršćak 96739440906</t>
+  </si>
+  <si>
+    <t>27.08.2026. 11:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c74a0d-7035-434b-8c6f-f0d5ec6b1f41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c74a0d-7035-434b-8c6f-f0d5ec6b1f41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.08.2026. 07:07:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb28f46-98e6-4b72-9bc1-4f01a8e217be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb28f46-98e6-4b72-9bc1-4f01a8e217be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-809/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-809/2026</t>
+  </si>
+  <si>
+    <t>Eva Milaković; Ivo Milaković; Katica Milaković; Milka Milaković; Miško Milaković; Slava Milaković</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:30:58</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c2b01f7-6d9f-4170-9f38-fd65012400e6</t>
+  </si>
+  <si>
+    <t>rjesenje__za_ocevid_2.10.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c2b01f7-6d9f-4170-9f38-fd65012400e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=809&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2480/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2480/2026</t>
+  </si>
+  <si>
+    <t>Vinko Gal</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7fce92-c390-40d5-9eb2-145ae4dc0d1a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_26.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7fce92-c390-40d5-9eb2-145ae4dc0d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2480&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8814/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8814/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Popović; Jula Sipik; Kata Popović; Stevo Šipek; Stevo Šipik; Đuro Popović</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b038c4-6dd7-4dba-8b66-5d9c6b80b1dc</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_21.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b038c4-6dd7-4dba-8b66-5d9c6b80b1dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8814&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11824/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11824/2025</t>
+  </si>
+  <si>
+    <t>Anica Golubić; Bara Posavec; Mara Melčin; Mirjana Lukčin; Roza Živko; Stjepan Kalinić; Stjepan Polak; Tereza Golubić</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3aec37e-6517-4d0f-9a6b-fa81466ce47d</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_23.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3aec37e-6517-4d0f-9a6b-fa81466ce47d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11824&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10896/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10896/2025</t>
+  </si>
+  <si>
+    <t>Milan Mazuh; Milan Mazuk; Mira Križek; Štefanija Hanžeković</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:59:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b90f2121-e95d-4929-bd0d-815cbe9a1604</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_19.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b90f2121-e95d-4929-bd0d-815cbe9a1604/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10896&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11932/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11932/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Balent; Feliks Matić; Franjica Wolf; Ivan Gjurašin; Milka Balent; Rudolf Wolf; Viktorija Rezi</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67620782-0488-42fb-90e8-fa8ec3a9aa7b</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_15.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67620782-0488-42fb-90e8-fa8ec3a9aa7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11932&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7513/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7513/2025</t>
+  </si>
+  <si>
+    <t>Izrael Weiss; Mara Kober; Tomo Cupak</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4305c3d6-e455-4f88-b220-33eb39bbc321</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_14.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4305c3d6-e455-4f88-b220-33eb39bbc321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7513&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-568/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-568/2026</t>
+  </si>
+  <si>
+    <t>Josip Sočev; Marija Sočev</t>
+  </si>
+  <si>
+    <t>26.08.2026. 09:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2592c1b0-c264-425f-80ab-b6ac15ea147c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2592c1b0-c264-425f-80ab-b6ac15ea147c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1873/2026</t>
+  </si>
+  <si>
+    <t>Anica Blažičko; Franjo Blažičko; Kata Blažičko</t>
+  </si>
+  <si>
+    <t>26.08.2026. 08:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002c98d7-f43f-45ab-be9b-0a519de8c805</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu__za_1.10.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002c98d7-f43f-45ab-be9b-0a519de8c805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5980/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5980/2026</t>
+  </si>
+  <si>
+    <t>Dražen Magjerec</t>
+  </si>
+  <si>
+    <t>26.08.2026. 08:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81433d46-993c-4359-861d-7b2628ba80f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81433d46-993c-4359-861d-7b2628ba80f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6194/2026</t>
+  </si>
+  <si>
+    <t>Kristina Stišćak</t>
+  </si>
+  <si>
+    <t>26.08.2026. 07:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5fdbe5-f2d5-491a-8a66-82b6230aac08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5fdbe5-f2d5-491a-8a66-82b6230aac08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-767/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-767/2026</t>
+  </si>
+  <si>
+    <t>25.08.2026. 14:23:05</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01366c59-87ff-4615-8a29-9f81ce379630</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01366c59-87ff-4615-8a29-9f81ce379630/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=767&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8861/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8861/2025</t>
+  </si>
+  <si>
+    <t>Martin Imbri</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52ab93de-7169-4e51-af37-65d382bc6d2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52ab93de-7169-4e51-af37-65d382bc6d2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8861&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1966/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1966/2026</t>
+  </si>
+  <si>
+    <t>Josip Stipan</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c82833-a0fb-47a8-9cd6-ca51cb6211d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c82833-a0fb-47a8-9cd6-ca51cb6211d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1966&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marija Horvat</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a5357dc-c4ca-4a40-9012-346ff43f177f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a5357dc-c4ca-4a40-9012-346ff43f177f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ</t>
+  </si>
+  <si>
+    <t>PAVLJANCI 39, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34442158170</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ 34442158170; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:40:04</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ</t>
+  </si>
+  <si>
+    <t>BILOGORSKA 124, 48350 Budrovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>88869013242</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ 88869013242; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARICA RADELIĆ</t>
+  </si>
+  <si>
+    <t>MARICA RADELIĆ 74899929995</t>
+  </si>
+  <si>
+    <t>25.08.2026. 04:00:32</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf50457-232f-4487-ac9d-ac35a096947b</t>
+  </si>
+  <si>
+    <t>16.383823.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf50457-232f-4487-ac9d-ac35a096947b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6160/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6160/2026</t>
+  </si>
+  <si>
+    <t>Kristina Šoštarić 19094995742</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:15:30</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f2b7fb-418e-4202-aad5-a3272ee91c44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f2b7fb-418e-4202-aad5-a3272ee91c44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1172/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1172/2026</t>
+  </si>
+  <si>
+    <t>Dražen Lebinac; Inkey Mirko Pallinski; Mijo Drk; Otilija Mihalić</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:43:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ec1c5e-7044-48fb-83f9-241489c606fe</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_24.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ec1c5e-7044-48fb-83f9-241489c606fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3317/2026</t>
+  </si>
+  <si>
+    <t>Agneza Novogradec; Agneza Šumečki; Katica Jurjević; Katica Novogradec; Marija Novogradec; Petar Novogradec; Treza Novogradec; Verona Novogradec</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:46:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b3159e-8b6b-4e52-97ee-3115f0860b90</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_21.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b3159e-8b6b-4e52-97ee-3115f0860b90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2266/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2266/2026</t>
+  </si>
+  <si>
+    <t>Kata Sitar; Mara Poldrugač; Marija Gečić; Mijo Gečić; Nadica Puhek</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:56:15</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5452653c-144c-4a8f-94ea-99190d9a13d8</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_20.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5452653c-144c-4a8f-94ea-99190d9a13d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2266&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6377/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6377/2025</t>
+  </si>
+  <si>
+    <t>Marija Jelinek</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:32:53</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5feefec2-5002-4168-930f-0125aa7c4ccc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5feefec2-5002-4168-930f-0125aa7c4ccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6377&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2783/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2783/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Sinjeri; Jula Sinjeri; Marija Kenđelić; Mato Sinjeri; Milan Sinjeri</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:04:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/589f6631-fd29-4466-8877-fdb70b73cb41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/589f6631-fd29-4466-8877-fdb70b73cb41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2783&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-416/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-416/2026</t>
+  </si>
+  <si>
+    <t>Agneza Jernić; Janko Miter; Margita Daić; Mijo Miter</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:52:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ddc225c-f62d-421c-a07c-a7c6cd0eaf29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ddc225c-f62d-421c-a07c-a7c6cd0eaf29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=416&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Boja Bodin; Hrvatske šume; Milovan Bodin; Nikola Bodin; Ružica Bodin</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:49:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0abc800-06e9-4857-ac25-c4c18a9c9044</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0abc800-06e9-4857-ac25-c4c18a9c9044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11084&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6886/2026</t>
+  </si>
+  <si>
+    <t>Eduard Tkalčec 98611314376</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:34:12</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43e8fd15-5c32-469d-9a82-b367d16b37d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43e8fd15-5c32-469d-9a82-b367d16b37d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1272/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1272/2026</t>
+  </si>
+  <si>
+    <t>Ana Plavec; Mara Zetović; Martin Zetović; Mate Zetović; Pavle Zetović</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:06:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a324cd26-6e90-4afc-8d35-4a67d114a01d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a324cd26-6e90-4afc-8d35-4a67d114a01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Gabrijel Funtek; Ignac Funtek; Ivan Kičinbaći; Josip Funtek; Juraj Funtek; Katica Balja; Margareta Funtek; Miroslav Funtek; Pavao Funtek; Đuro Funtek</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:36:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6cb96e6-8090-45e6-88c6-72a2ff2fc8b9</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_odgoda_uvidaja_na_prijedlog_predlagateljice.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6cb96e6-8090-45e6-88c6-72a2ff2fc8b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:49:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54a4f064-0989-49b5-9460-b93da0f50698</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_17.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54a4f064-0989-49b5-9460-b93da0f50698/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Bolto Rupić; Mijo Vanđija</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b3017f1-1792-4246-b124-a1834debd7ec</t>
+  </si>
+  <si>
+    <t>rjesenje_ocevid___17.8.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b3017f1-1792-4246-b124-a1834debd7ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Josipa Fuks</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd52ef0b-8413-44f2-9bfe-f050290c6953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd52ef0b-8413-44f2-9bfe-f050290c6953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:22:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9862bb3-076e-4bc1-b965-631cde0e4459</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OCEVIDU_17.8.26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9862bb3-076e-4bc1-b965-631cde0e4459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN BOGDAN</t>
+  </si>
+  <si>
+    <t>DEJAN BOGDAN 59784180780</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a27d85ca-f131-4f8f-a698-961eb598e53e</t>
+  </si>
+  <si>
+    <t>16.384091.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a27d85ca-f131-4f8f-a698-961eb598e53e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-403/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-403/2026</t>
+  </si>
+  <si>
+    <t>Anka Milner; Bara Kolonić; Dragutin Kolonić; Ivka Jakupanec; Marija Rajić; Rudolf Rajić; Slavko Kolonić; Đuro Kolonić; Đuro Kolonić; Đuro Kolonić; Đurđa Jambrešić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:22:49</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f65aebb7-a280-428e-87cc-23d498c80f88</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu_od_7.8.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f65aebb7-a280-428e-87cc-23d498c80f88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=403&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BORIS PLEŠKO</t>
+  </si>
+  <si>
+    <t>BORIS PLEŠKO 07243997114</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d4360a-9254-4eb1-ae5b-e43f1c529120</t>
+  </si>
+  <si>
+    <t>16.383386.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d4360a-9254-4eb1-ae5b-e43f1c529120/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-6636/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6636/2026</t>
   </si>
   <si>
     <t>Ana Furkes; Ivan Polan; Jela Furkes; Mara Lovretić; Stjepan Furkes; Stjepan Furkes; Tereza Furkes; Treza Čevis; Đuro Furkes</t>
   </si>
   <si>
     <t>14.08.2026. 08:51:42</t>
   </si>
   <si>
-    <t>15.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4b3b5ff-c320-47cb-81ca-aac69912894a</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._19781__K._O._KOPRIVNICA.pdf; UGOVOR_O_KUPOPRODAJI_NEKRETNINA.pdf; POSJEDOVNI_LIST__BROJ_9534__K._O._KOPRIVNICA.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR_DGU__PUK_KOPRIVNICA.pdf; DOPIS_OBRAZAC_ZA_OBRACUN_POREZA_NA_NEKRETNINE.pdf; TABULARNA_IZJAVA_VIDOVIC_ZVONKO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4b3b5ff-c320-47cb-81ca-aac69912894a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6636&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje o pojedinačnom zk.ispravnom postupku</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>14.08.2026. 08:44:05</t>
   </si>
   <si>
-    <t>12.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46e7b358-cdd5-4617-9c2a-1a7d412d0aaa</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; DOPIS.pdf; TABULARNA_IZJAVA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46e7b358-cdd5-4617-9c2a-1a7d412d0aaa/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pl-18/2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
-    <t>Vesna Baruškin</t>
-[...10 lines deleted...]
-  <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...113 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7</t>
+    <t>Z-5628/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5628/2026</t>
+  </si>
+  <si>
+    <t>Ana Čoklica; Franjo Čoklica; Josip Čoklica; Ljuba Išina</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:46:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755f8de-9c1b-4f01-aebf-52b569dadd7b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e755f8de-9c1b-4f01-aebf-52b569dadd7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Blaž Šarec; Mara Šimota; Tomo Matašić</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:39:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8533cd6-1bae-4e14-a10f-148d11d06837</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8533cd6-1bae-4e14-a10f-148d11d06837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:35:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52619199-34b2-4cef-9c3d-08cfb262bc5f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52619199-34b2-4cef-9c3d-08cfb262bc5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6084/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6084/2026</t>
+  </si>
+  <si>
+    <t>Bara Banek; Fodor Josip, Argentina</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2a66dd-4d0b-46b7-957a-3360d9468899</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_IZVADAK.pdf; ZK_IZVADAK_ZK_IZVADAK.pdf; IZJAVA_O_ODRICANJU_IZJAVA_RUZA_BANEK.pdf; PUNOMOC_PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2a66dd-4d0b-46b7-957a-3360d9468899/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6084&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7ab915-060d-4666-b652-d06977516f8d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; IZJAVA_O_ODRICANJU.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7ab915-060d-4666-b652-d06977516f8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6508/2026</t>
+  </si>
+  <si>
+    <t>Laklija Ivan</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac59605-9531-4932-8fa6-db920c6893f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac59605-9531-4932-8fa6-db920c6893f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6662/2026</t>
+  </si>
+  <si>
+    <t>BELEC BLAŽ 45850244687</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:46:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b39c8a9-1108-463e-ad7d-96187a8bfb35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b39c8a9-1108-463e-ad7d-96187a8bfb35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6247/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6247/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; JANKOVIĆ LOVRO; Jurić Kata r. Đud, Stare Poljane; Jurić Kata r. Đud, Stare Poljane, Općina Bjelovar; Pavec Ana r. Topolovčan,Kloštar Podr. kbr. 357/17; Pavec Marija mldb., Kloštar Podravski kbr. 357/17; Pavec Mijo, Đurđevac, sada Suha Katalena; Reljko Roza r. Đud, Stare Poljane; Rusan Petar, Prugovac, Vinogradska 9; Vidović Mara r. Đud, Daruvar; Zdeličan Ivan đak,Suha Katalena kbr. 55; Zdeličan Ivan, Dinjevac kbr. 75; Zdeličan Ivan, Suha Katalena kbr. 42; Zdeličan Luka, Kloštar Podravski kbr. 113; Zdeličan Luka, Suha Katalena kbr. 42; Đud Ana r. Bušetinčan, Stare Poljane; Đud Anđelka mldb.; Đud Anđelka mldb. Suha Katalena kbr. 7; Đud Ivan; Đud Ivan, Suha Katalena kbr. 11; Đud Margareta r. Haleuš; Đud Margeta r. Haleuš, Suha Katalena; Đud Marica; Đud Marica mldb., Suha Katalena kbr.7; Đud Roza mldb.; Đud Roza mldb., Suha Katalena kbr. 7; Đud Vinko; Đud Vinko, Suha Katalena kbr. 7</t>
+  </si>
+  <si>
+    <t>10.08.2026. 12:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a08a042-272a-4b1c-8d17-465ba832b615</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a08a042-272a-4b1c-8d17-465ba832b615/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6791/2026</t>
+  </si>
+  <si>
+    <t>Martin Peić</t>
+  </si>
+  <si>
+    <t>10.08.2026. 11:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0245a4a6-0660-4fe7-a102-637c5adbdefe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0245a4a6-0660-4fe7-a102-637c5adbdefe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5712/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5712/2026</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007894a1-dca6-4888-ab19-19d9f7b4e1b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/007894a1-dca6-4888-ab19-19d9f7b4e1b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Marijanović</t>
+  </si>
+  <si>
+    <t>Ulica Crnogorska 7a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53549396397</t>
+  </si>
+  <si>
+    <t>Damir Marijanović 53549396397</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>65156938411</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec 65156938411</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Nikola Gojković</t>
+  </si>
+  <si>
+    <t>Veliki Botinovac 25, 48306 Veliki Botinovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>25733750730</t>
+  </si>
+  <si>
+    <t>Nikola Gojković 25733750730</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. Jasne Gutjahr, OIB 78703222163, rođ. Zdenčan,  iz Koprivnice, Trg kralja Tomislava 4, kćeri Jagice, rođ. 17. svibnja 1962.g., a umrle 06. srpnja 2021.g., državljanke RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. JASNE GUTJAHR, ROĐ. ZDENČAN 78703222163</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:29:46</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92</t>
+  </si>
+  <si>
+    <t>e - oglasna ploča, pok. Jasna Gutjahr.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-508/2022</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>OS u Koprivnici</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7/dokumenti/preuzimanje</t>
-[...2185 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2022</t>
   </si>
   <si>
-    <t>Z-447/2026</t>
-[...820 lines deleted...]
-  <si>
     <t>Z-9950/2025</t>
   </si>
   <si>
     <t>Oglas od 22.7.2025.</t>
   </si>
   <si>
     <t>22.07.2026. 09:14:48</t>
   </si>
   <si>
     <t>22.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde</t>
   </si>
   <si>
     <t>DOPIS.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9950&amp;godina=2025</t>
   </si>
   <si>
-    <t>Z-5720/2026</t>
-[...1108 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 17.04.2026.</t>
   </si>
   <si>
     <t>Maja Slukan</t>
   </si>
   <si>
     <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
   </si>
   <si>
     <t>21310629153</t>
   </si>
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
@@ -4854,53 +4223,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10141&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-198/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2024.</t>
   </si>
   <si>
     <t>Karmela Horvat</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
   </si>
   <si>
     <t>52572702559</t>
   </si>
   <si>
     <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
   </si>
   <si>
     <t>06.06.2024. 11:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5242/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.9.2023. uz prijedlog i priloge</t>
   </si>
   <si>
     <t>Ivan Lakuš</t>
   </si>
   <si>
     <t>08.11.2023. 11:58:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/913f9e7c-386a-4693-bdd3-2389647104dc</t>
   </si>
   <si>
     <t>PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_150501855.pdf; OSTALO_150501857.pdf; RJESENJE_152737401.pdf</t>
   </si>
@@ -4982,51 +4348,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N215"/>
+  <dimension ref="A1:N194"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5186,8202 +4552,7272 @@
       <c r="G5"/>
       <c r="H5" t="s">
         <v>43</v>
       </c>
       <c r="I5" t="s">
         <v>44</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5" t="s">
         <v>47</v>
       </c>
       <c r="N5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>51</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" t="s">
+        <v>54</v>
+      </c>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J9" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N9" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I10" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="J10" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="I11" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="K11" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="L11" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="M11" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="L12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="M12" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="N12" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D13" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="F13" t="s">
         <v>110</v>
       </c>
-      <c r="G13" t="s">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
         <v>111</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>112</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K13" t="s">
         <v>113</v>
       </c>
-      <c r="J13"/>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>114</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>115</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>119</v>
+      </c>
+      <c r="I14" t="s">
         <v>120</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" t="s">
         <v>121</v>
       </c>
-      <c r="J14" t="s">
-[...2 lines deleted...]
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>122</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>123</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>126</v>
+      </c>
+      <c r="I15" t="s">
+        <v>127</v>
+      </c>
+      <c r="J15" t="s">
+        <v>84</v>
+      </c>
+      <c r="K15" t="s">
         <v>128</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
         <v>129</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>130</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>132</v>
+      </c>
       <c r="D16" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" t="s">
+        <v>134</v>
+      </c>
+      <c r="J16" t="s">
+        <v>84</v>
+      </c>
+      <c r="K16" t="s">
         <v>135</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
         <v>136</v>
       </c>
-      <c r="J16" t="s">
+      <c r="M16" t="s">
         <v>137</v>
       </c>
-      <c r="K16" t="s">
+      <c r="N16" t="s">
         <v>138</v>
       </c>
-      <c r="L16" t="s">
-[...5 lines deleted...]
-      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>140</v>
+      </c>
+      <c r="I17" t="s">
+        <v>141</v>
+      </c>
+      <c r="J17" t="s">
+        <v>84</v>
+      </c>
+      <c r="K17" t="s">
         <v>142</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
         <v>143</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="M17" t="s">
         <v>144</v>
       </c>
-      <c r="L17" t="s">
+      <c r="N17" t="s">
         <v>145</v>
       </c>
-      <c r="M17" t="s">
-[...2 lines deleted...]
-      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>117</v>
+      </c>
+      <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>97</v>
+      </c>
+      <c r="I18" t="s">
+        <v>146</v>
+      </c>
+      <c r="J18" t="s">
+        <v>75</v>
+      </c>
+      <c r="K18" t="s">
         <v>147</v>
       </c>
-      <c r="D18" t="s">
+      <c r="L18" t="s">
         <v>148</v>
       </c>
-      <c r="E18" t="s">
+      <c r="M18" t="s">
         <v>149</v>
       </c>
-      <c r="F18" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D19" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="I19" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="J19" t="s">
+        <v>75</v>
+      </c>
+      <c r="K19" t="s">
         <v>154</v>
       </c>
-      <c r="K19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="M19" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="N19" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>169</v>
+        <v>97</v>
       </c>
       <c r="I20" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="J20" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="K20" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="L20" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="M20" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="N20" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>176</v>
+        <v>97</v>
       </c>
       <c r="I21" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="J21" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="K21" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="L21" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="M21" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="N21" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="I22" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="J22" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="K22" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="L22" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="M22" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="I23" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="J23" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="K23" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="L23" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="M23" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="D24" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>198</v>
+        <v>97</v>
       </c>
       <c r="I24" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="J24" t="s">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="K24" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="L24" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="M24" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="N24" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>187</v>
       </c>
       <c r="D25" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="I25" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="J25" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="K25" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="L25" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="M25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>194</v>
+      </c>
+      <c r="N25" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="I26" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="J26" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="K26" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="L26" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="M26" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="N26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="I27" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="J27" t="s">
-        <v>94</v>
+        <v>191</v>
       </c>
       <c r="K27" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="L27" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="M27" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="N27" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D28" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>92</v>
+        <v>215</v>
       </c>
       <c r="I28" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="J28" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="K28" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="L28" t="s">
-        <v>227</v>
+        <v>202</v>
       </c>
       <c r="M28" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="N28" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="D29" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="I29" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="J29" t="s">
-        <v>94</v>
+        <v>200</v>
       </c>
       <c r="K29" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="L29" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="M29" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="N29" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="D30" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="I30" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="J30" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="K30" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="L30" t="s">
-        <v>239</v>
+        <v>202</v>
       </c>
       <c r="M30" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="N30" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>230</v>
       </c>
       <c r="D31" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="I31" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="J31" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="K31" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="L31" t="s">
-        <v>245</v>
+        <v>202</v>
       </c>
       <c r="M31" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>235</v>
+      </c>
+      <c r="N31" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D32" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="I32" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J32" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K32" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="L32" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="M32" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="N32" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="D33" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="I33" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="J33" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K33" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="L33" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="M33" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="N33" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="I34" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="J34" t="s">
+        <v>191</v>
+      </c>
+      <c r="K34" t="s">
+        <v>250</v>
+      </c>
+      <c r="L34" t="s">
+        <v>242</v>
+      </c>
+      <c r="M34" t="s">
         <v>251</v>
       </c>
-      <c r="K34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="D35" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="I35" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="J35" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K35" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="L35" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="M35" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="N35" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="D36" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="I36" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="J36" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K36" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="L36" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="M36" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="N36" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="D37" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>269</v>
+      </c>
+      <c r="E37" t="s">
+        <v>270</v>
+      </c>
+      <c r="F37" t="s">
+        <v>271</v>
+      </c>
+      <c r="G37" t="s">
+        <v>272</v>
+      </c>
       <c r="H37" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="I37" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="L37" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="M37" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="N37" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D38" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="I38" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="J38" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="K38" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="L38" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="M38" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="N38" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="D39" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="I39" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="J39" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K39" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="L39" t="s">
-        <v>307</v>
+        <v>68</v>
       </c>
       <c r="M39" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="N39" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="D40" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="I40" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="J40" t="s">
-        <v>225</v>
+        <v>191</v>
       </c>
       <c r="K40" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="L40" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M40" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="N40" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D41" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="I41" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="J41" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K41" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="L41" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="M41" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="N41" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>309</v>
+      </c>
       <c r="D42" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="I42" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="J42" t="s">
-        <v>328</v>
+        <v>191</v>
       </c>
       <c r="K42" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="L42" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="M42" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="N42"/>
+        <v>315</v>
+      </c>
+      <c r="N42" t="s">
+        <v>316</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="D43" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="I43" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="J43" t="s">
-        <v>336</v>
+        <v>200</v>
       </c>
       <c r="K43" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="L43" t="s">
-        <v>338</v>
+        <v>46</v>
       </c>
       <c r="M43" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="N43" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="D44" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="I44" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="J44" t="s">
-        <v>336</v>
+        <v>191</v>
       </c>
       <c r="K44" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="L44" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="M44" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="N44" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="D45" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="I45" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="J45" t="s">
+        <v>200</v>
+      </c>
+      <c r="K45" t="s">
         <v>336</v>
       </c>
-      <c r="K45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L45" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="M45" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="N45" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="D46" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="I46" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="J46" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="K46" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="L46" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="M46" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="N46" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>350</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="I47" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="J47" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="K47" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="L47" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="M47" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="N47" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>350</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="I48" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="J48" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="K48" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="L48" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="M48" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="N48" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>350</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="I49" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="J49" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="K49" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="L49" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="M49" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="N49" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="D50" t="s">
-        <v>387</v>
-[...9 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="I50" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="J50" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="K50" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="L50" t="s">
-        <v>394</v>
+        <v>202</v>
       </c>
       <c r="M50" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="N50" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="D51" t="s">
-        <v>398</v>
+        <v>350</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>399</v>
+        <v>380</v>
       </c>
       <c r="I51" t="s">
-        <v>400</v>
+        <v>381</v>
       </c>
       <c r="J51" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="K51" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="L51" t="s">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="M51" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="N51" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="D52" t="s">
-        <v>406</v>
+        <v>350</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
       <c r="I52" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
       <c r="J52" t="s">
-        <v>251</v>
+        <v>353</v>
       </c>
       <c r="K52" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
       <c r="L52" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="M52" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="N52" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="D53" t="s">
-        <v>414</v>
+        <v>350</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="I53" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="J53" t="s">
-        <v>251</v>
+        <v>353</v>
       </c>
       <c r="K53" t="s">
-        <v>417</v>
+        <v>396</v>
       </c>
       <c r="L53" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
       <c r="M53" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
       <c r="N53" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="D54" t="s">
-        <v>422</v>
+        <v>350</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>423</v>
+        <v>401</v>
       </c>
       <c r="I54" t="s">
-        <v>424</v>
+        <v>402</v>
       </c>
       <c r="J54" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="K54" t="s">
-        <v>425</v>
+        <v>403</v>
       </c>
       <c r="L54" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M54" t="s">
-        <v>426</v>
+        <v>405</v>
       </c>
       <c r="N54" t="s">
-        <v>427</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>428</v>
+        <v>407</v>
       </c>
       <c r="D55" t="s">
-        <v>429</v>
-[...9 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="I55" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="J55" t="s">
-        <v>435</v>
+        <v>353</v>
       </c>
       <c r="K55" t="s">
-        <v>436</v>
+        <v>410</v>
       </c>
       <c r="L55" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="M55" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="N55" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="D56" t="s">
-        <v>440</v>
-[...9 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
       <c r="I56" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="J56" t="s">
-        <v>435</v>
+        <v>344</v>
       </c>
       <c r="K56" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="L56" t="s">
-        <v>307</v>
+        <v>419</v>
       </c>
       <c r="M56" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="N56" t="s">
-        <v>448</v>
+        <v>421</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>449</v>
+        <v>340</v>
       </c>
       <c r="D57" t="s">
-        <v>440</v>
-[...9 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>453</v>
+        <v>342</v>
       </c>
       <c r="I57" t="s">
-        <v>454</v>
+        <v>422</v>
       </c>
       <c r="J57" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="K57" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="L57" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="M57" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="N57" t="s">
-        <v>457</v>
+        <v>348</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>458</v>
+        <v>427</v>
       </c>
       <c r="D58" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="I58" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="J58" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="K58" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
       <c r="L58" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
       <c r="M58" t="s">
-        <v>465</v>
+        <v>434</v>
       </c>
       <c r="N58" t="s">
-        <v>466</v>
+        <v>435</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>467</v>
+        <v>436</v>
       </c>
       <c r="D59" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>469</v>
+        <v>438</v>
       </c>
       <c r="I59" t="s">
-        <v>470</v>
+        <v>439</v>
       </c>
       <c r="J59" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="K59" t="s">
-        <v>471</v>
+        <v>440</v>
       </c>
       <c r="L59" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="M59" t="s">
-        <v>472</v>
+        <v>441</v>
       </c>
       <c r="N59" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>474</v>
+        <v>97</v>
       </c>
       <c r="D60" t="s">
-        <v>475</v>
+        <v>443</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>476</v>
+        <v>444</v>
       </c>
       <c r="I60" t="s">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="J60" t="s">
-        <v>435</v>
+        <v>353</v>
       </c>
       <c r="K60" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="L60" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="M60" t="s">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
-      <c r="C61"/>
+      <c r="C61" t="s">
+        <v>449</v>
+      </c>
       <c r="D61" t="s">
-        <v>482</v>
+        <v>450</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>483</v>
+        <v>451</v>
       </c>
       <c r="I61" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="J61" t="s">
-        <v>485</v>
+        <v>431</v>
       </c>
       <c r="K61" t="s">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="L61" t="s">
-        <v>487</v>
+        <v>454</v>
       </c>
       <c r="M61" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="N61"/>
+        <v>455</v>
+      </c>
+      <c r="N61" t="s">
+        <v>456</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>489</v>
+        <v>457</v>
       </c>
       <c r="D62" t="s">
-        <v>490</v>
+        <v>458</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>491</v>
+        <v>459</v>
       </c>
       <c r="I62" t="s">
-        <v>492</v>
+        <v>460</v>
       </c>
       <c r="J62" t="s">
-        <v>493</v>
+        <v>423</v>
       </c>
       <c r="K62" t="s">
-        <v>494</v>
+        <v>461</v>
       </c>
       <c r="L62" t="s">
-        <v>296</v>
+        <v>462</v>
       </c>
       <c r="M62" t="s">
-        <v>495</v>
+        <v>463</v>
       </c>
       <c r="N62" t="s">
-        <v>496</v>
+        <v>464</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>465</v>
+      </c>
       <c r="D63" t="s">
-        <v>497</v>
+        <v>466</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>498</v>
+        <v>467</v>
       </c>
       <c r="I63" t="s">
-        <v>499</v>
+        <v>468</v>
       </c>
       <c r="J63" t="s">
-        <v>500</v>
+        <v>431</v>
       </c>
       <c r="K63" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="L63" t="s">
-        <v>502</v>
+        <v>470</v>
       </c>
       <c r="M63" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>471</v>
+      </c>
+      <c r="N63" t="s">
+        <v>472</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="D64" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>506</v>
+        <v>475</v>
       </c>
       <c r="I64" t="s">
-        <v>507</v>
+        <v>476</v>
       </c>
       <c r="J64" t="s">
-        <v>508</v>
+        <v>423</v>
       </c>
       <c r="K64" t="s">
-        <v>509</v>
+        <v>477</v>
       </c>
       <c r="L64" t="s">
-        <v>54</v>
+        <v>478</v>
       </c>
       <c r="M64" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
       <c r="N64" t="s">
-        <v>511</v>
+        <v>480</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="D65" t="s">
-        <v>513</v>
+        <v>482</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>514</v>
+        <v>483</v>
       </c>
       <c r="I65" t="s">
-        <v>515</v>
+        <v>484</v>
       </c>
       <c r="J65" t="s">
-        <v>516</v>
+        <v>431</v>
       </c>
       <c r="K65" t="s">
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="L65" t="s">
-        <v>518</v>
+        <v>486</v>
       </c>
       <c r="M65" t="s">
-        <v>519</v>
+        <v>487</v>
       </c>
       <c r="N65" t="s">
-        <v>520</v>
+        <v>488</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="D66" t="s">
-        <v>522</v>
+        <v>104</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>523</v>
+        <v>97</v>
       </c>
       <c r="I66" t="s">
-        <v>524</v>
+        <v>489</v>
       </c>
       <c r="J66" t="s">
-        <v>525</v>
+        <v>423</v>
       </c>
       <c r="K66" t="s">
-        <v>526</v>
+        <v>490</v>
       </c>
       <c r="L66" t="s">
-        <v>296</v>
+        <v>491</v>
       </c>
       <c r="M66" t="s">
-        <v>527</v>
+        <v>492</v>
       </c>
       <c r="N66" t="s">
-        <v>528</v>
+        <v>480</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>529</v>
+        <v>493</v>
       </c>
       <c r="D67" t="s">
-        <v>530</v>
+        <v>494</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>531</v>
+        <v>126</v>
       </c>
       <c r="I67" t="s">
-        <v>532</v>
+        <v>495</v>
       </c>
       <c r="J67" t="s">
-        <v>525</v>
+        <v>431</v>
       </c>
       <c r="K67" t="s">
-        <v>533</v>
+        <v>496</v>
       </c>
       <c r="L67" t="s">
-        <v>296</v>
+        <v>497</v>
       </c>
       <c r="M67" t="s">
-        <v>534</v>
+        <v>498</v>
       </c>
       <c r="N67" t="s">
-        <v>535</v>
+        <v>499</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>500</v>
+      </c>
       <c r="D68" t="s">
-        <v>536</v>
+        <v>501</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>537</v>
+        <v>502</v>
       </c>
       <c r="I68" t="s">
-        <v>538</v>
+        <v>503</v>
       </c>
       <c r="J68" t="s">
-        <v>539</v>
+        <v>431</v>
       </c>
       <c r="K68" t="s">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="L68" t="s">
-        <v>541</v>
+        <v>505</v>
       </c>
       <c r="M68" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>506</v>
+      </c>
+      <c r="N68" t="s">
+        <v>507</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>543</v>
+        <v>508</v>
       </c>
       <c r="D69" t="s">
-        <v>544</v>
+        <v>509</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>545</v>
+        <v>510</v>
       </c>
       <c r="I69" t="s">
-        <v>546</v>
+        <v>511</v>
       </c>
       <c r="J69" t="s">
-        <v>485</v>
+        <v>431</v>
       </c>
       <c r="K69" t="s">
-        <v>547</v>
+        <v>512</v>
       </c>
       <c r="L69" t="s">
-        <v>296</v>
+        <v>513</v>
       </c>
       <c r="M69" t="s">
-        <v>548</v>
+        <v>514</v>
       </c>
       <c r="N69" t="s">
-        <v>549</v>
+        <v>515</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>550</v>
+        <v>516</v>
       </c>
       <c r="D70" t="s">
-        <v>551</v>
+        <v>517</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>552</v>
+        <v>518</v>
       </c>
       <c r="I70" t="s">
-        <v>553</v>
+        <v>519</v>
       </c>
       <c r="J70" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="K70" t="s">
-        <v>554</v>
+        <v>521</v>
       </c>
       <c r="L70" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="M70" t="s">
-        <v>555</v>
+        <v>522</v>
       </c>
       <c r="N70" t="s">
-        <v>556</v>
+        <v>523</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>557</v>
+        <v>524</v>
       </c>
       <c r="D71" t="s">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>559</v>
+        <v>526</v>
       </c>
       <c r="I71" t="s">
-        <v>560</v>
+        <v>527</v>
       </c>
       <c r="J71" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="K71" t="s">
-        <v>561</v>
+        <v>528</v>
       </c>
       <c r="L71" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="M71" t="s">
-        <v>562</v>
+        <v>529</v>
       </c>
       <c r="N71" t="s">
-        <v>563</v>
+        <v>530</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>564</v>
+        <v>531</v>
       </c>
       <c r="D72" t="s">
-        <v>565</v>
+        <v>532</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>566</v>
+        <v>533</v>
       </c>
       <c r="I72" t="s">
-        <v>567</v>
+        <v>534</v>
       </c>
       <c r="J72" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="K72" t="s">
-        <v>568</v>
+        <v>535</v>
       </c>
       <c r="L72" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="M72" t="s">
-        <v>569</v>
+        <v>536</v>
       </c>
       <c r="N72" t="s">
-        <v>570</v>
+        <v>537</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="D73" t="s">
-        <v>572</v>
+        <v>539</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>573</v>
+        <v>540</v>
       </c>
       <c r="I73" t="s">
-        <v>574</v>
+        <v>541</v>
       </c>
       <c r="J73" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K73" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="L73" t="s">
-        <v>576</v>
+        <v>544</v>
       </c>
       <c r="M73" t="s">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="N73" t="s">
-        <v>578</v>
+        <v>546</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>579</v>
+        <v>547</v>
       </c>
       <c r="D74" t="s">
-        <v>580</v>
+        <v>110</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>581</v>
+        <v>548</v>
       </c>
       <c r="I74" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="J74" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K74" t="s">
-        <v>583</v>
+        <v>550</v>
       </c>
       <c r="L74" t="s">
-        <v>296</v>
+        <v>551</v>
       </c>
       <c r="M74" t="s">
-        <v>584</v>
+        <v>552</v>
       </c>
       <c r="N74" t="s">
-        <v>585</v>
+        <v>553</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>586</v>
+        <v>554</v>
       </c>
       <c r="D75" t="s">
-        <v>587</v>
+        <v>110</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>588</v>
+        <v>555</v>
       </c>
       <c r="I75" t="s">
-        <v>589</v>
+        <v>556</v>
       </c>
       <c r="J75" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K75" t="s">
-        <v>590</v>
+        <v>557</v>
       </c>
       <c r="L75" t="s">
-        <v>296</v>
+        <v>558</v>
       </c>
       <c r="M75" t="s">
-        <v>591</v>
+        <v>559</v>
       </c>
       <c r="N75" t="s">
-        <v>592</v>
+        <v>560</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>579</v>
+        <v>561</v>
       </c>
       <c r="D76" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>581</v>
+        <v>563</v>
       </c>
       <c r="I76" t="s">
-        <v>593</v>
+        <v>564</v>
       </c>
       <c r="J76" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K76" t="s">
-        <v>594</v>
+        <v>565</v>
       </c>
       <c r="L76" t="s">
-        <v>296</v>
+        <v>566</v>
       </c>
       <c r="M76" t="s">
-        <v>595</v>
+        <v>567</v>
       </c>
       <c r="N76" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="D77" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      <c r="G77"/>
+        <v>51</v>
+      </c>
+      <c r="E77" t="s">
+        <v>570</v>
+      </c>
+      <c r="F77" t="s">
+        <v>571</v>
+      </c>
+      <c r="G77" t="s">
+        <v>572</v>
+      </c>
       <c r="H77" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="I77" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="J77" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K77" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="L77" t="s">
-        <v>296</v>
+        <v>59</v>
       </c>
       <c r="M77" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="N77" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>599</v>
+        <v>569</v>
       </c>
       <c r="D78" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      <c r="G78"/>
+        <v>51</v>
+      </c>
+      <c r="E78" t="s">
+        <v>570</v>
+      </c>
+      <c r="F78" t="s">
+        <v>571</v>
+      </c>
+      <c r="G78" t="s">
+        <v>572</v>
+      </c>
       <c r="H78" t="s">
-        <v>601</v>
+        <v>578</v>
       </c>
       <c r="I78" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
       <c r="J78" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K78" t="s">
-        <v>603</v>
+        <v>580</v>
       </c>
       <c r="L78" t="s">
-        <v>296</v>
+        <v>59</v>
       </c>
       <c r="M78" t="s">
-        <v>604</v>
+        <v>581</v>
       </c>
       <c r="N78" t="s">
-        <v>605</v>
+        <v>577</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>606</v>
+        <v>569</v>
       </c>
       <c r="D79" t="s">
-        <v>607</v>
+        <v>51</v>
       </c>
       <c r="E79" t="s">
-        <v>608</v>
+        <v>570</v>
       </c>
       <c r="F79" t="s">
-        <v>609</v>
+        <v>571</v>
       </c>
       <c r="G79" t="s">
-        <v>610</v>
+        <v>572</v>
       </c>
       <c r="H79" t="s">
-        <v>611</v>
+        <v>582</v>
       </c>
       <c r="I79" t="s">
-        <v>612</v>
+        <v>583</v>
       </c>
       <c r="J79" t="s">
-        <v>613</v>
+        <v>542</v>
       </c>
       <c r="K79" t="s">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="L79" t="s">
-        <v>322</v>
+        <v>59</v>
       </c>
       <c r="M79" t="s">
-        <v>615</v>
+        <v>585</v>
       </c>
       <c r="N79" t="s">
-        <v>616</v>
+        <v>577</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="D80" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>617</v>
+        <v>588</v>
       </c>
       <c r="I80" t="s">
-        <v>618</v>
+        <v>589</v>
       </c>
       <c r="J80" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K80" t="s">
-        <v>619</v>
+        <v>590</v>
       </c>
       <c r="L80" t="s">
-        <v>296</v>
+        <v>591</v>
       </c>
       <c r="M80" t="s">
-        <v>620</v>
+        <v>592</v>
       </c>
       <c r="N80" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>621</v>
+        <v>594</v>
       </c>
       <c r="D81" t="s">
-        <v>607</v>
-[...9 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
       <c r="H81" t="s">
-        <v>625</v>
+        <v>595</v>
       </c>
       <c r="I81" t="s">
-        <v>626</v>
+        <v>596</v>
       </c>
       <c r="J81" t="s">
-        <v>613</v>
+        <v>542</v>
       </c>
       <c r="K81" t="s">
-        <v>627</v>
+        <v>597</v>
       </c>
       <c r="L81" t="s">
-        <v>322</v>
+        <v>598</v>
       </c>
       <c r="M81" t="s">
-        <v>628</v>
+        <v>599</v>
       </c>
       <c r="N81" t="s">
-        <v>629</v>
+        <v>600</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>630</v>
+        <v>601</v>
       </c>
       <c r="D82" t="s">
-        <v>631</v>
+        <v>562</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>632</v>
+        <v>602</v>
       </c>
       <c r="I82" t="s">
-        <v>633</v>
+        <v>603</v>
       </c>
       <c r="J82" t="s">
-        <v>485</v>
+        <v>542</v>
       </c>
       <c r="K82" t="s">
-        <v>634</v>
+        <v>604</v>
       </c>
       <c r="L82" t="s">
-        <v>296</v>
+        <v>605</v>
       </c>
       <c r="M82" t="s">
-        <v>635</v>
+        <v>606</v>
       </c>
       <c r="N82" t="s">
-        <v>636</v>
+        <v>607</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="D83" t="s">
-        <v>607</v>
-[...9 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
       <c r="H83" t="s">
-        <v>641</v>
+        <v>609</v>
       </c>
       <c r="I83" t="s">
-        <v>642</v>
+        <v>610</v>
       </c>
       <c r="J83" t="s">
+        <v>542</v>
+      </c>
+      <c r="K83" t="s">
+        <v>611</v>
+      </c>
+      <c r="L83" t="s">
+        <v>612</v>
+      </c>
+      <c r="M83" t="s">
         <v>613</v>
       </c>
-      <c r="K83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N83" t="s">
-        <v>645</v>
+        <v>614</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>291</v>
+        <v>615</v>
       </c>
       <c r="D84" t="s">
-        <v>292</v>
+        <v>616</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>646</v>
+        <v>617</v>
       </c>
       <c r="I84" t="s">
-        <v>647</v>
+        <v>618</v>
       </c>
       <c r="J84" t="s">
-        <v>648</v>
+        <v>542</v>
       </c>
       <c r="K84" t="s">
-        <v>649</v>
+        <v>619</v>
       </c>
       <c r="L84" t="s">
-        <v>296</v>
+        <v>591</v>
       </c>
       <c r="M84" t="s">
-        <v>650</v>
+        <v>620</v>
       </c>
       <c r="N84" t="s">
-        <v>298</v>
+        <v>621</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>651</v>
+        <v>622</v>
       </c>
       <c r="D85" t="s">
-        <v>652</v>
+        <v>562</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>653</v>
+        <v>623</v>
       </c>
       <c r="I85" t="s">
-        <v>654</v>
+        <v>624</v>
       </c>
       <c r="J85" t="s">
-        <v>648</v>
+        <v>542</v>
       </c>
       <c r="K85" t="s">
-        <v>655</v>
+        <v>625</v>
       </c>
       <c r="L85" t="s">
-        <v>296</v>
+        <v>626</v>
       </c>
       <c r="M85" t="s">
-        <v>656</v>
+        <v>627</v>
       </c>
       <c r="N85" t="s">
-        <v>657</v>
+        <v>628</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>658</v>
+        <v>629</v>
       </c>
       <c r="D86" t="s">
-        <v>659</v>
+        <v>562</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="I86" t="s">
-        <v>661</v>
+        <v>631</v>
       </c>
       <c r="J86" t="s">
-        <v>648</v>
+        <v>542</v>
       </c>
       <c r="K86" t="s">
-        <v>662</v>
+        <v>632</v>
       </c>
       <c r="L86" t="s">
-        <v>296</v>
+        <v>633</v>
       </c>
       <c r="M86" t="s">
-        <v>663</v>
+        <v>634</v>
       </c>
       <c r="N86" t="s">
-        <v>664</v>
+        <v>635</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>665</v>
+        <v>636</v>
       </c>
       <c r="D87" t="s">
-        <v>666</v>
+        <v>562</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>667</v>
+        <v>630</v>
       </c>
       <c r="I87" t="s">
-        <v>668</v>
+        <v>637</v>
       </c>
       <c r="J87" t="s">
-        <v>648</v>
+        <v>542</v>
       </c>
       <c r="K87" t="s">
-        <v>669</v>
+        <v>638</v>
       </c>
       <c r="L87" t="s">
-        <v>296</v>
+        <v>639</v>
       </c>
       <c r="M87" t="s">
-        <v>670</v>
+        <v>640</v>
       </c>
       <c r="N87" t="s">
-        <v>671</v>
+        <v>641</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>672</v>
+        <v>642</v>
       </c>
       <c r="D88" t="s">
-        <v>673</v>
+        <v>562</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>674</v>
+        <v>643</v>
       </c>
       <c r="I88" t="s">
-        <v>675</v>
+        <v>644</v>
       </c>
       <c r="J88" t="s">
+        <v>542</v>
+      </c>
+      <c r="K88" t="s">
+        <v>645</v>
+      </c>
+      <c r="L88" t="s">
+        <v>646</v>
+      </c>
+      <c r="M88" t="s">
+        <v>647</v>
+      </c>
+      <c r="N88" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
-      <c r="C89"/>
+      <c r="C89" t="s">
+        <v>649</v>
+      </c>
       <c r="D89" t="s">
-        <v>680</v>
+        <v>562</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>681</v>
+        <v>650</v>
       </c>
       <c r="I89" t="s">
-        <v>682</v>
+        <v>651</v>
       </c>
       <c r="J89" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="K89" t="s">
-        <v>684</v>
+        <v>652</v>
       </c>
       <c r="L89" t="s">
-        <v>685</v>
+        <v>653</v>
       </c>
       <c r="M89" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="N89"/>
+        <v>654</v>
+      </c>
+      <c r="N89" t="s">
+        <v>655</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
-      <c r="C90"/>
+      <c r="C90" t="s">
+        <v>656</v>
+      </c>
       <c r="D90" t="s">
-        <v>687</v>
+        <v>562</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>688</v>
+        <v>657</v>
       </c>
       <c r="I90" t="s">
-        <v>689</v>
+        <v>658</v>
       </c>
       <c r="J90" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="K90" t="s">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="L90" t="s">
-        <v>691</v>
+        <v>660</v>
       </c>
       <c r="M90" t="s">
-        <v>692</v>
-[...1 lines deleted...]
-      <c r="N90"/>
+        <v>661</v>
+      </c>
+      <c r="N90" t="s">
+        <v>662</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>693</v>
+        <v>663</v>
       </c>
       <c r="D91" t="s">
-        <v>694</v>
+        <v>664</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>695</v>
+        <v>665</v>
       </c>
       <c r="I91" t="s">
-        <v>696</v>
+        <v>666</v>
       </c>
       <c r="J91" t="s">
-        <v>697</v>
+        <v>520</v>
       </c>
       <c r="K91" t="s">
-        <v>698</v>
+        <v>667</v>
       </c>
       <c r="L91" t="s">
-        <v>576</v>
+        <v>668</v>
       </c>
       <c r="M91" t="s">
-        <v>699</v>
+        <v>669</v>
       </c>
       <c r="N91" t="s">
-        <v>700</v>
+        <v>670</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>701</v>
+        <v>671</v>
       </c>
       <c r="D92" t="s">
-        <v>702</v>
+        <v>562</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>703</v>
+        <v>672</v>
       </c>
       <c r="I92" t="s">
-        <v>704</v>
+        <v>673</v>
       </c>
       <c r="J92" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K92" t="s">
-        <v>705</v>
+        <v>674</v>
       </c>
       <c r="L92" t="s">
-        <v>706</v>
+        <v>675</v>
       </c>
       <c r="M92" t="s">
-        <v>707</v>
+        <v>676</v>
       </c>
       <c r="N92" t="s">
-        <v>708</v>
+        <v>677</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>709</v>
+        <v>678</v>
       </c>
       <c r="D93" t="s">
-        <v>710</v>
+        <v>562</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>711</v>
+        <v>679</v>
       </c>
       <c r="I93" t="s">
-        <v>712</v>
+        <v>680</v>
       </c>
       <c r="J93" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K93" t="s">
-        <v>713</v>
+        <v>681</v>
       </c>
       <c r="L93" t="s">
-        <v>714</v>
+        <v>682</v>
       </c>
       <c r="M93" t="s">
-        <v>715</v>
+        <v>683</v>
       </c>
       <c r="N93" t="s">
-        <v>716</v>
+        <v>684</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>717</v>
+        <v>685</v>
       </c>
       <c r="D94" t="s">
-        <v>718</v>
+        <v>562</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>719</v>
+        <v>686</v>
       </c>
       <c r="I94" t="s">
-        <v>720</v>
+        <v>687</v>
       </c>
       <c r="J94" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K94" t="s">
-        <v>721</v>
+        <v>688</v>
       </c>
       <c r="L94" t="s">
-        <v>722</v>
+        <v>689</v>
       </c>
       <c r="M94" t="s">
-        <v>723</v>
+        <v>690</v>
       </c>
       <c r="N94" t="s">
-        <v>724</v>
+        <v>691</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>92</v>
+        <v>692</v>
       </c>
       <c r="D95" t="s">
-        <v>725</v>
+        <v>562</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>726</v>
+        <v>693</v>
       </c>
       <c r="I95" t="s">
-        <v>727</v>
+        <v>694</v>
       </c>
       <c r="J95" t="s">
-        <v>728</v>
+        <v>542</v>
       </c>
       <c r="K95" t="s">
-        <v>729</v>
+        <v>695</v>
       </c>
       <c r="L95" t="s">
-        <v>730</v>
+        <v>696</v>
       </c>
       <c r="M95" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="N95"/>
+        <v>697</v>
+      </c>
+      <c r="N95" t="s">
+        <v>698</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>732</v>
+        <v>699</v>
       </c>
       <c r="D96" t="s">
-        <v>733</v>
+        <v>562</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>734</v>
+        <v>700</v>
       </c>
       <c r="I96" t="s">
-        <v>735</v>
+        <v>701</v>
       </c>
       <c r="J96" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K96" t="s">
-        <v>736</v>
+        <v>702</v>
       </c>
       <c r="L96" t="s">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="M96" t="s">
-        <v>738</v>
+        <v>704</v>
       </c>
       <c r="N96" t="s">
-        <v>739</v>
+        <v>705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>740</v>
+        <v>706</v>
       </c>
       <c r="D97" t="s">
-        <v>741</v>
+        <v>562</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>742</v>
+        <v>657</v>
       </c>
       <c r="I97" t="s">
-        <v>743</v>
+        <v>707</v>
       </c>
       <c r="J97" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K97" t="s">
-        <v>744</v>
+        <v>708</v>
       </c>
       <c r="L97" t="s">
-        <v>737</v>
+        <v>709</v>
       </c>
       <c r="M97" t="s">
-        <v>745</v>
+        <v>710</v>
       </c>
       <c r="N97" t="s">
-        <v>746</v>
+        <v>711</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>747</v>
+        <v>712</v>
       </c>
       <c r="D98" t="s">
-        <v>748</v>
+        <v>562</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>749</v>
+        <v>713</v>
       </c>
       <c r="I98" t="s">
-        <v>750</v>
+        <v>714</v>
       </c>
       <c r="J98" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K98" t="s">
-        <v>751</v>
+        <v>715</v>
       </c>
       <c r="L98" t="s">
-        <v>737</v>
+        <v>716</v>
       </c>
       <c r="M98" t="s">
-        <v>752</v>
+        <v>717</v>
       </c>
       <c r="N98" t="s">
-        <v>753</v>
+        <v>718</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>754</v>
+        <v>719</v>
       </c>
       <c r="D99" t="s">
-        <v>755</v>
+        <v>562</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>756</v>
+        <v>720</v>
       </c>
       <c r="I99" t="s">
-        <v>757</v>
+        <v>721</v>
       </c>
       <c r="J99" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K99" t="s">
-        <v>758</v>
+        <v>722</v>
       </c>
       <c r="L99" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="M99" t="s">
-        <v>759</v>
+        <v>724</v>
       </c>
       <c r="N99" t="s">
-        <v>760</v>
+        <v>725</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>761</v>
+        <v>726</v>
       </c>
       <c r="D100" t="s">
-        <v>762</v>
+        <v>562</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>763</v>
+        <v>727</v>
       </c>
       <c r="I100" t="s">
-        <v>764</v>
+        <v>728</v>
       </c>
       <c r="J100" t="s">
-        <v>697</v>
+        <v>542</v>
       </c>
       <c r="K100" t="s">
-        <v>765</v>
+        <v>729</v>
       </c>
       <c r="L100" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="M100" t="s">
-        <v>766</v>
+        <v>731</v>
       </c>
       <c r="N100" t="s">
-        <v>767</v>
+        <v>732</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
-      <c r="C101"/>
+      <c r="C101" t="s">
+        <v>733</v>
+      </c>
       <c r="D101" t="s">
-        <v>768</v>
+        <v>562</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>769</v>
+        <v>734</v>
       </c>
       <c r="I101" t="s">
-        <v>770</v>
+        <v>735</v>
       </c>
       <c r="J101" t="s">
-        <v>20</v>
+        <v>542</v>
       </c>
       <c r="K101" t="s">
-        <v>771</v>
+        <v>736</v>
       </c>
       <c r="L101" t="s">
-        <v>772</v>
+        <v>737</v>
       </c>
       <c r="M101" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="N101"/>
+        <v>738</v>
+      </c>
+      <c r="N101" t="s">
+        <v>739</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>774</v>
+        <v>740</v>
       </c>
       <c r="D102" t="s">
-        <v>775</v>
+        <v>741</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>776</v>
+        <v>742</v>
       </c>
       <c r="I102" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="J102" t="s">
-        <v>778</v>
+        <v>542</v>
       </c>
       <c r="K102" t="s">
-        <v>779</v>
+        <v>744</v>
       </c>
       <c r="L102" t="s">
-        <v>780</v>
+        <v>745</v>
       </c>
       <c r="M102" t="s">
-        <v>781</v>
+        <v>746</v>
       </c>
       <c r="N102" t="s">
-        <v>782</v>
+        <v>747</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>774</v>
+        <v>748</v>
       </c>
       <c r="D103" t="s">
-        <v>783</v>
+        <v>749</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>92</v>
+        <v>750</v>
       </c>
       <c r="I103" t="s">
-        <v>784</v>
+        <v>751</v>
       </c>
       <c r="J103" t="s">
-        <v>778</v>
+        <v>520</v>
       </c>
       <c r="K103" t="s">
-        <v>785</v>
+        <v>752</v>
       </c>
       <c r="L103" t="s">
-        <v>786</v>
+        <v>753</v>
       </c>
       <c r="M103" t="s">
-        <v>787</v>
+        <v>754</v>
       </c>
       <c r="N103" t="s">
-        <v>782</v>
+        <v>755</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>788</v>
+        <v>756</v>
       </c>
       <c r="D104" t="s">
-        <v>789</v>
-[...3 lines deleted...]
-      <c r="G104"/>
+        <v>757</v>
+      </c>
+      <c r="E104" t="s">
+        <v>758</v>
+      </c>
+      <c r="F104" t="s">
+        <v>759</v>
+      </c>
+      <c r="G104" t="s">
+        <v>760</v>
+      </c>
       <c r="H104" t="s">
-        <v>790</v>
+        <v>761</v>
       </c>
       <c r="I104" t="s">
-        <v>791</v>
+        <v>762</v>
       </c>
       <c r="J104" t="s">
-        <v>778</v>
+        <v>542</v>
       </c>
       <c r="K104" t="s">
-        <v>792</v>
+        <v>763</v>
       </c>
       <c r="L104" t="s">
-        <v>793</v>
+        <v>764</v>
       </c>
       <c r="M104" t="s">
-        <v>794</v>
+        <v>765</v>
       </c>
       <c r="N104" t="s">
-        <v>795</v>
+        <v>766</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
-      <c r="C105"/>
+      <c r="C105" t="s">
+        <v>767</v>
+      </c>
       <c r="D105" t="s">
-        <v>796</v>
+        <v>768</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>797</v>
+        <v>769</v>
       </c>
       <c r="I105" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="J105" t="s">
-        <v>154</v>
+        <v>542</v>
       </c>
       <c r="K105" t="s">
-        <v>799</v>
+        <v>771</v>
       </c>
       <c r="L105" t="s">
-        <v>800</v>
+        <v>772</v>
       </c>
       <c r="M105" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="N105"/>
+        <v>773</v>
+      </c>
+      <c r="N105" t="s">
+        <v>774</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>802</v>
+        <v>775</v>
       </c>
       <c r="D106" t="s">
-        <v>803</v>
+        <v>776</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>804</v>
+        <v>713</v>
       </c>
       <c r="I106" t="s">
-        <v>805</v>
+        <v>777</v>
       </c>
       <c r="J106" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="K106" t="s">
-        <v>806</v>
+        <v>778</v>
       </c>
       <c r="L106" t="s">
-        <v>576</v>
+        <v>779</v>
       </c>
       <c r="M106" t="s">
-        <v>807</v>
+        <v>780</v>
       </c>
       <c r="N106" t="s">
-        <v>808</v>
+        <v>781</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>809</v>
+        <v>97</v>
       </c>
       <c r="D107" t="s">
-        <v>810</v>
+        <v>782</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>811</v>
+        <v>783</v>
       </c>
       <c r="I107" t="s">
-        <v>812</v>
+        <v>784</v>
       </c>
       <c r="J107" t="s">
-        <v>813</v>
+        <v>542</v>
       </c>
       <c r="K107" t="s">
-        <v>814</v>
+        <v>785</v>
       </c>
       <c r="L107" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="M107" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="N107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>818</v>
+        <v>788</v>
       </c>
       <c r="D108" t="s">
-        <v>819</v>
+        <v>789</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="I108" t="s">
-        <v>821</v>
+        <v>791</v>
       </c>
       <c r="J108" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="K108" t="s">
-        <v>822</v>
+        <v>793</v>
       </c>
       <c r="L108" t="s">
-        <v>815</v>
+        <v>202</v>
       </c>
       <c r="M108" t="s">
-        <v>823</v>
+        <v>794</v>
       </c>
       <c r="N108" t="s">
-        <v>824</v>
+        <v>795</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>825</v>
+        <v>796</v>
       </c>
       <c r="D109" t="s">
-        <v>826</v>
+        <v>797</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>827</v>
+        <v>798</v>
       </c>
       <c r="I109" t="s">
-        <v>828</v>
+        <v>799</v>
       </c>
       <c r="J109" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="K109" t="s">
-        <v>829</v>
+        <v>800</v>
       </c>
       <c r="L109" t="s">
-        <v>830</v>
+        <v>801</v>
       </c>
       <c r="M109" t="s">
-        <v>831</v>
+        <v>802</v>
       </c>
       <c r="N109" t="s">
-        <v>832</v>
+        <v>803</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>825</v>
+        <v>804</v>
       </c>
       <c r="D110" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>92</v>
+        <v>806</v>
       </c>
       <c r="I110" t="s">
-        <v>833</v>
+        <v>807</v>
       </c>
       <c r="J110" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="K110" t="s">
-        <v>835</v>
+        <v>808</v>
       </c>
       <c r="L110" t="s">
-        <v>836</v>
+        <v>809</v>
       </c>
       <c r="M110" t="s">
-        <v>837</v>
+        <v>810</v>
       </c>
       <c r="N110" t="s">
-        <v>832</v>
+        <v>811</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="D111" t="s">
-        <v>839</v>
+        <v>813</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>840</v>
+        <v>814</v>
       </c>
       <c r="I111" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="J111" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="K111" t="s">
-        <v>842</v>
+        <v>816</v>
       </c>
       <c r="L111" t="s">
-        <v>843</v>
+        <v>817</v>
       </c>
       <c r="M111" t="s">
-        <v>844</v>
+        <v>818</v>
       </c>
       <c r="N111" t="s">
-        <v>845</v>
+        <v>819</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>838</v>
+        <v>820</v>
       </c>
       <c r="D112" t="s">
-        <v>783</v>
+        <v>821</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>92</v>
+        <v>822</v>
       </c>
       <c r="I112" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
       <c r="J112" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="K112" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="L112" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="M112" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="N112" t="s">
-        <v>845</v>
+        <v>827</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="D113" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="I113" t="s">
-        <v>853</v>
+        <v>831</v>
       </c>
       <c r="J113" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="K113" t="s">
-        <v>854</v>
+        <v>832</v>
       </c>
       <c r="L113" t="s">
-        <v>576</v>
+        <v>833</v>
       </c>
       <c r="M113" t="s">
-        <v>855</v>
+        <v>834</v>
       </c>
       <c r="N113" t="s">
-        <v>856</v>
+        <v>835</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>857</v>
+        <v>836</v>
       </c>
       <c r="D114" t="s">
-        <v>858</v>
+        <v>837</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>859</v>
+        <v>838</v>
       </c>
       <c r="I114" t="s">
-        <v>860</v>
+        <v>839</v>
       </c>
       <c r="J114" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="K114" t="s">
-        <v>861</v>
+        <v>840</v>
       </c>
       <c r="L114" t="s">
-        <v>862</v>
+        <v>46</v>
       </c>
       <c r="M114" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="N114" t="s">
-        <v>864</v>
+        <v>842</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>865</v>
+        <v>843</v>
       </c>
       <c r="D115" t="s">
-        <v>866</v>
+        <v>844</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
       <c r="I115" t="s">
-        <v>868</v>
+        <v>846</v>
       </c>
       <c r="J115" t="s">
-        <v>834</v>
+        <v>431</v>
       </c>
       <c r="K115" t="s">
-        <v>869</v>
+        <v>847</v>
       </c>
       <c r="L115" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="M115" t="s">
-        <v>871</v>
+        <v>849</v>
       </c>
       <c r="N115" t="s">
-        <v>872</v>
+        <v>850</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>873</v>
+        <v>851</v>
       </c>
       <c r="D116" t="s">
-        <v>874</v>
+        <v>852</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>875</v>
+        <v>853</v>
       </c>
       <c r="I116" t="s">
-        <v>876</v>
+        <v>854</v>
       </c>
       <c r="J116" t="s">
-        <v>834</v>
+        <v>431</v>
       </c>
       <c r="K116" t="s">
-        <v>877</v>
+        <v>855</v>
       </c>
       <c r="L116" t="s">
-        <v>870</v>
+        <v>856</v>
       </c>
       <c r="M116" t="s">
-        <v>878</v>
+        <v>857</v>
       </c>
       <c r="N116" t="s">
-        <v>879</v>
+        <v>858</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>880</v>
+        <v>859</v>
       </c>
       <c r="D117" t="s">
-        <v>881</v>
+        <v>860</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>882</v>
+        <v>861</v>
       </c>
       <c r="I117" t="s">
-        <v>883</v>
+        <v>862</v>
       </c>
       <c r="J117" t="s">
-        <v>884</v>
+        <v>431</v>
       </c>
       <c r="K117" t="s">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="L117" t="s">
-        <v>156</v>
+        <v>864</v>
       </c>
       <c r="M117" t="s">
-        <v>886</v>
+        <v>865</v>
       </c>
       <c r="N117" t="s">
-        <v>887</v>
+        <v>866</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>888</v>
+        <v>867</v>
       </c>
       <c r="D118" t="s">
-        <v>889</v>
+        <v>868</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>890</v>
+        <v>869</v>
       </c>
       <c r="I118" t="s">
-        <v>891</v>
+        <v>870</v>
       </c>
       <c r="J118" t="s">
-        <v>834</v>
+        <v>431</v>
       </c>
       <c r="K118" t="s">
-        <v>892</v>
+        <v>871</v>
       </c>
       <c r="L118" t="s">
-        <v>815</v>
+        <v>872</v>
       </c>
       <c r="M118" t="s">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="N118" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="D119" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>897</v>
+        <v>877</v>
       </c>
       <c r="I119" t="s">
-        <v>898</v>
+        <v>878</v>
       </c>
       <c r="J119" t="s">
-        <v>834</v>
+        <v>542</v>
       </c>
       <c r="K119" t="s">
-        <v>899</v>
+        <v>879</v>
       </c>
       <c r="L119" t="s">
-        <v>815</v>
+        <v>880</v>
       </c>
       <c r="M119" t="s">
-        <v>900</v>
+        <v>881</v>
       </c>
       <c r="N119" t="s">
-        <v>901</v>
+        <v>882</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>902</v>
+        <v>883</v>
       </c>
       <c r="D120" t="s">
-        <v>903</v>
-[...9 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
       <c r="H120" t="s">
-        <v>907</v>
+        <v>885</v>
       </c>
       <c r="I120" t="s">
-        <v>908</v>
+        <v>886</v>
       </c>
       <c r="J120" t="s">
-        <v>909</v>
+        <v>792</v>
       </c>
       <c r="K120" t="s">
-        <v>910</v>
+        <v>887</v>
       </c>
       <c r="L120" t="s">
-        <v>322</v>
+        <v>888</v>
       </c>
       <c r="M120" t="s">
-        <v>911</v>
+        <v>889</v>
       </c>
       <c r="N120" t="s">
-        <v>912</v>
+        <v>890</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>913</v>
+        <v>891</v>
       </c>
       <c r="D121" t="s">
-        <v>914</v>
+        <v>892</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>915</v>
+        <v>893</v>
       </c>
       <c r="I121" t="s">
-        <v>916</v>
+        <v>894</v>
       </c>
       <c r="J121" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="K121" t="s">
-        <v>917</v>
+        <v>895</v>
       </c>
       <c r="L121" t="s">
-        <v>815</v>
+        <v>888</v>
       </c>
       <c r="M121" t="s">
-        <v>918</v>
+        <v>896</v>
       </c>
       <c r="N121" t="s">
-        <v>919</v>
+        <v>897</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>920</v>
+        <v>898</v>
       </c>
       <c r="D122" t="s">
+        <v>899</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>900</v>
+      </c>
+      <c r="I122" t="s">
+        <v>901</v>
+      </c>
+      <c r="J122" t="s">
+        <v>902</v>
+      </c>
+      <c r="K122" t="s">
         <v>903</v>
       </c>
-      <c r="E122" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L122" t="s">
-        <v>322</v>
+        <v>888</v>
       </c>
       <c r="M122" t="s">
-        <v>927</v>
+        <v>904</v>
       </c>
       <c r="N122" t="s">
-        <v>928</v>
+        <v>905</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>929</v>
+        <v>906</v>
       </c>
       <c r="D123" t="s">
-        <v>930</v>
+        <v>907</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>931</v>
+        <v>908</v>
       </c>
       <c r="I123" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="J123" t="s">
-        <v>834</v>
+        <v>902</v>
       </c>
       <c r="K123" t="s">
-        <v>933</v>
+        <v>910</v>
       </c>
       <c r="L123" t="s">
-        <v>934</v>
+        <v>888</v>
       </c>
       <c r="M123" t="s">
-        <v>935</v>
+        <v>911</v>
       </c>
       <c r="N123" t="s">
-        <v>936</v>
+        <v>912</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>937</v>
+        <v>913</v>
       </c>
       <c r="D124" t="s">
-        <v>938</v>
+        <v>914</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>939</v>
+        <v>915</v>
       </c>
       <c r="I124" t="s">
-        <v>940</v>
+        <v>916</v>
       </c>
       <c r="J124" t="s">
-        <v>834</v>
+        <v>902</v>
       </c>
       <c r="K124" t="s">
-        <v>941</v>
+        <v>917</v>
       </c>
       <c r="L124" t="s">
-        <v>942</v>
+        <v>888</v>
       </c>
       <c r="M124" t="s">
-        <v>943</v>
+        <v>918</v>
       </c>
       <c r="N124" t="s">
-        <v>944</v>
+        <v>919</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>945</v>
+        <v>920</v>
       </c>
       <c r="D125" t="s">
-        <v>946</v>
+        <v>921</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>947</v>
+        <v>922</v>
       </c>
       <c r="I125" t="s">
-        <v>948</v>
+        <v>923</v>
       </c>
       <c r="J125" t="s">
-        <v>20</v>
+        <v>902</v>
       </c>
       <c r="K125" t="s">
-        <v>949</v>
+        <v>924</v>
       </c>
       <c r="L125" t="s">
-        <v>815</v>
+        <v>202</v>
       </c>
       <c r="M125" t="s">
-        <v>950</v>
+        <v>925</v>
       </c>
       <c r="N125" t="s">
-        <v>951</v>
+        <v>926</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>952</v>
+        <v>16</v>
       </c>
       <c r="D126" t="s">
-        <v>953</v>
+        <v>17</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>954</v>
+        <v>18</v>
       </c>
       <c r="I126" t="s">
-        <v>955</v>
+        <v>927</v>
       </c>
       <c r="J126" t="s">
-        <v>20</v>
+        <v>902</v>
       </c>
       <c r="K126" t="s">
-        <v>956</v>
+        <v>928</v>
       </c>
       <c r="L126" t="s">
-        <v>957</v>
+        <v>888</v>
       </c>
       <c r="M126" t="s">
-        <v>958</v>
+        <v>929</v>
       </c>
       <c r="N126" t="s">
-        <v>959</v>
+        <v>24</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>960</v>
+        <v>930</v>
       </c>
       <c r="D127" t="s">
-        <v>961</v>
-[...9 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
       <c r="H127" t="s">
-        <v>965</v>
+        <v>932</v>
       </c>
       <c r="I127" t="s">
-        <v>966</v>
+        <v>933</v>
       </c>
       <c r="J127" t="s">
-        <v>909</v>
+        <v>934</v>
       </c>
       <c r="K127" t="s">
-        <v>967</v>
+        <v>935</v>
       </c>
       <c r="L127" t="s">
-        <v>322</v>
+        <v>936</v>
       </c>
       <c r="M127" t="s">
-        <v>968</v>
+        <v>937</v>
       </c>
       <c r="N127" t="s">
-        <v>969</v>
+        <v>938</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>970</v>
+        <v>939</v>
       </c>
       <c r="D128" t="s">
-        <v>971</v>
+        <v>940</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>972</v>
+        <v>941</v>
       </c>
       <c r="I128" t="s">
-        <v>973</v>
+        <v>942</v>
       </c>
       <c r="J128" t="s">
-        <v>20</v>
+        <v>934</v>
       </c>
       <c r="K128" t="s">
-        <v>974</v>
+        <v>943</v>
       </c>
       <c r="L128" t="s">
-        <v>296</v>
+        <v>944</v>
       </c>
       <c r="M128" t="s">
-        <v>975</v>
+        <v>945</v>
       </c>
       <c r="N128" t="s">
-        <v>976</v>
+        <v>946</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>977</v>
+        <v>947</v>
       </c>
       <c r="D129" t="s">
-        <v>978</v>
+        <v>948</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>979</v>
+        <v>949</v>
       </c>
       <c r="I129" t="s">
-        <v>980</v>
+        <v>950</v>
       </c>
       <c r="J129" t="s">
-        <v>20</v>
+        <v>934</v>
       </c>
       <c r="K129" t="s">
-        <v>981</v>
+        <v>951</v>
       </c>
       <c r="L129" t="s">
-        <v>815</v>
+        <v>952</v>
       </c>
       <c r="M129" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
       <c r="N129" t="s">
-        <v>983</v>
+        <v>954</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>984</v>
+        <v>955</v>
       </c>
       <c r="D130" t="s">
-        <v>985</v>
+        <v>956</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>986</v>
+        <v>957</v>
       </c>
       <c r="I130" t="s">
-        <v>987</v>
+        <v>958</v>
       </c>
       <c r="J130" t="s">
-        <v>20</v>
+        <v>934</v>
       </c>
       <c r="K130" t="s">
-        <v>988</v>
+        <v>959</v>
       </c>
       <c r="L130" t="s">
-        <v>296</v>
+        <v>960</v>
       </c>
       <c r="M130" t="s">
-        <v>989</v>
+        <v>961</v>
       </c>
       <c r="N130" t="s">
-        <v>990</v>
+        <v>962</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>991</v>
+        <v>963</v>
       </c>
       <c r="D131" t="s">
-        <v>992</v>
+        <v>964</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>993</v>
+        <v>965</v>
       </c>
       <c r="I131" t="s">
-        <v>994</v>
+        <v>966</v>
       </c>
       <c r="J131" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K131" t="s">
-        <v>995</v>
+        <v>967</v>
       </c>
       <c r="L131" t="s">
-        <v>996</v>
+        <v>968</v>
       </c>
       <c r="M131" t="s">
-        <v>997</v>
+        <v>969</v>
       </c>
       <c r="N131" t="s">
-        <v>998</v>
+        <v>970</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>999</v>
+        <v>971</v>
       </c>
       <c r="D132" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
       <c r="H132" t="s">
-        <v>1004</v>
+        <v>973</v>
       </c>
       <c r="I132" t="s">
-        <v>1005</v>
+        <v>974</v>
       </c>
       <c r="J132" t="s">
-        <v>909</v>
+        <v>934</v>
       </c>
       <c r="K132" t="s">
-        <v>1006</v>
+        <v>975</v>
       </c>
       <c r="L132" t="s">
-        <v>322</v>
+        <v>976</v>
       </c>
       <c r="M132" t="s">
-        <v>1007</v>
+        <v>977</v>
       </c>
       <c r="N132" t="s">
-        <v>1008</v>
+        <v>978</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1009</v>
+        <v>979</v>
       </c>
       <c r="D133" t="s">
-        <v>1010</v>
+        <v>980</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1011</v>
+        <v>981</v>
       </c>
       <c r="I133" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="J133" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K133" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="L133" t="s">
-        <v>1014</v>
+        <v>984</v>
       </c>
       <c r="M133" t="s">
-        <v>1015</v>
+        <v>985</v>
       </c>
       <c r="N133" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1017</v>
+        <v>987</v>
       </c>
       <c r="D134" t="s">
-        <v>1018</v>
+        <v>988</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1019</v>
+        <v>989</v>
       </c>
       <c r="I134" t="s">
-        <v>1020</v>
+        <v>990</v>
       </c>
       <c r="J134" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K134" t="s">
-        <v>1021</v>
+        <v>991</v>
       </c>
       <c r="L134" t="s">
-        <v>1014</v>
+        <v>46</v>
       </c>
       <c r="M134" t="s">
-        <v>1022</v>
+        <v>992</v>
       </c>
       <c r="N134" t="s">
-        <v>1023</v>
+        <v>993</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1024</v>
+        <v>994</v>
       </c>
       <c r="D135" t="s">
-        <v>1025</v>
+        <v>995</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1026</v>
+        <v>996</v>
       </c>
       <c r="I135" t="s">
-        <v>1027</v>
+        <v>997</v>
       </c>
       <c r="J135" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K135" t="s">
-        <v>1028</v>
+        <v>998</v>
       </c>
       <c r="L135" t="s">
-        <v>296</v>
+        <v>999</v>
       </c>
       <c r="M135" t="s">
-        <v>1029</v>
+        <v>1000</v>
       </c>
       <c r="N135" t="s">
-        <v>1030</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1031</v>
+        <v>1002</v>
       </c>
       <c r="D136" t="s">
-        <v>1032</v>
+        <v>1003</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1033</v>
+        <v>1004</v>
       </c>
       <c r="I136" t="s">
-        <v>1034</v>
+        <v>1005</v>
       </c>
       <c r="J136" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K136" t="s">
-        <v>1035</v>
+        <v>1006</v>
       </c>
       <c r="L136" t="s">
-        <v>1036</v>
+        <v>202</v>
       </c>
       <c r="M136" t="s">
-        <v>1037</v>
+        <v>1007</v>
       </c>
       <c r="N136" t="s">
-        <v>1038</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1031</v>
+        <v>1009</v>
       </c>
       <c r="D137" t="s">
-        <v>1032</v>
+        <v>1010</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1039</v>
+        <v>1011</v>
       </c>
       <c r="I137" t="s">
-        <v>1040</v>
+        <v>1012</v>
       </c>
       <c r="J137" t="s">
-        <v>154</v>
+        <v>934</v>
       </c>
       <c r="K137" t="s">
-        <v>1041</v>
+        <v>1013</v>
       </c>
       <c r="L137" t="s">
-        <v>1036</v>
+        <v>202</v>
       </c>
       <c r="M137" t="s">
-        <v>1042</v>
+        <v>1014</v>
       </c>
       <c r="N137" t="s">
-        <v>1038</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1043</v>
+        <v>1016</v>
       </c>
       <c r="D138" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
       <c r="H138" t="s">
-        <v>1047</v>
+        <v>798</v>
       </c>
       <c r="I138" t="s">
-        <v>1048</v>
+        <v>1018</v>
       </c>
       <c r="J138" t="s">
-        <v>909</v>
+        <v>1019</v>
       </c>
       <c r="K138" t="s">
-        <v>1049</v>
+        <v>1020</v>
       </c>
       <c r="L138" t="s">
-        <v>322</v>
+        <v>46</v>
       </c>
       <c r="M138" t="s">
-        <v>1050</v>
+        <v>1021</v>
       </c>
       <c r="N138" t="s">
-        <v>1051</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1052</v>
+        <v>1023</v>
       </c>
       <c r="D139" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1024</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
       <c r="H139" t="s">
-        <v>1056</v>
+        <v>1025</v>
       </c>
       <c r="I139" t="s">
-        <v>1057</v>
+        <v>1026</v>
       </c>
       <c r="J139" t="s">
-        <v>909</v>
+        <v>1019</v>
       </c>
       <c r="K139" t="s">
-        <v>1058</v>
+        <v>1027</v>
       </c>
       <c r="L139" t="s">
-        <v>322</v>
+        <v>46</v>
       </c>
       <c r="M139" t="s">
-        <v>1059</v>
+        <v>1028</v>
       </c>
       <c r="N139" t="s">
-        <v>1060</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1061</v>
+        <v>1030</v>
       </c>
       <c r="D140" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1031</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
       <c r="H140" t="s">
-        <v>1065</v>
+        <v>1032</v>
       </c>
       <c r="I140" t="s">
-        <v>1066</v>
+        <v>1033</v>
       </c>
       <c r="J140" t="s">
-        <v>909</v>
+        <v>1019</v>
       </c>
       <c r="K140" t="s">
-        <v>1067</v>
+        <v>1034</v>
       </c>
       <c r="L140" t="s">
-        <v>322</v>
+        <v>46</v>
       </c>
       <c r="M140" t="s">
-        <v>1068</v>
+        <v>1035</v>
       </c>
       <c r="N140" t="s">
-        <v>1069</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1070</v>
+        <v>1030</v>
       </c>
       <c r="D141" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1031</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
       <c r="H141" t="s">
-        <v>1074</v>
+        <v>1037</v>
       </c>
       <c r="I141" t="s">
-        <v>1075</v>
+        <v>1038</v>
       </c>
       <c r="J141" t="s">
-        <v>909</v>
+        <v>1019</v>
       </c>
       <c r="K141" t="s">
-        <v>1076</v>
+        <v>1039</v>
       </c>
       <c r="L141" t="s">
-        <v>322</v>
+        <v>46</v>
       </c>
       <c r="M141" t="s">
-        <v>1077</v>
+        <v>1040</v>
       </c>
       <c r="N141" t="s">
-        <v>1078</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1079</v>
+        <v>1041</v>
       </c>
       <c r="D142" t="s">
-        <v>1000</v>
+        <v>1042</v>
       </c>
       <c r="E142" t="s">
-        <v>1080</v>
+        <v>1043</v>
       </c>
       <c r="F142" t="s">
-        <v>1081</v>
+        <v>1044</v>
       </c>
       <c r="G142" t="s">
-        <v>1082</v>
+        <v>1045</v>
       </c>
       <c r="H142" t="s">
-        <v>1083</v>
+        <v>1046</v>
       </c>
       <c r="I142" t="s">
-        <v>1084</v>
+        <v>1047</v>
       </c>
       <c r="J142" t="s">
-        <v>909</v>
+        <v>1048</v>
       </c>
       <c r="K142" t="s">
-        <v>1085</v>
+        <v>1049</v>
       </c>
       <c r="L142" t="s">
-        <v>322</v>
+        <v>1050</v>
       </c>
       <c r="M142" t="s">
-        <v>1086</v>
+        <v>1051</v>
       </c>
       <c r="N142" t="s">
-        <v>1087</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1088</v>
+        <v>1053</v>
       </c>
       <c r="D143" t="s">
-        <v>1000</v>
+        <v>1042</v>
       </c>
       <c r="E143" t="s">
-        <v>1089</v>
+        <v>1054</v>
       </c>
       <c r="F143" t="s">
-        <v>1090</v>
+        <v>1055</v>
       </c>
       <c r="G143" t="s">
-        <v>1091</v>
+        <v>1056</v>
       </c>
       <c r="H143" t="s">
-        <v>1092</v>
+        <v>1057</v>
       </c>
       <c r="I143" t="s">
-        <v>1093</v>
+        <v>1058</v>
       </c>
       <c r="J143" t="s">
-        <v>909</v>
+        <v>1048</v>
       </c>
       <c r="K143" t="s">
-        <v>1094</v>
+        <v>1059</v>
       </c>
       <c r="L143" t="s">
-        <v>322</v>
+        <v>1050</v>
       </c>
       <c r="M143" t="s">
-        <v>1095</v>
+        <v>1060</v>
       </c>
       <c r="N143" t="s">
-        <v>1096</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
-      <c r="C144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C144"/>
       <c r="D144" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
       <c r="H144" t="s">
-        <v>1101</v>
+        <v>1063</v>
       </c>
       <c r="I144" t="s">
-        <v>1102</v>
+        <v>1064</v>
       </c>
       <c r="J144" t="s">
-        <v>909</v>
+        <v>1065</v>
       </c>
       <c r="K144" t="s">
-        <v>1103</v>
+        <v>1066</v>
       </c>
       <c r="L144" t="s">
-        <v>322</v>
+        <v>1067</v>
       </c>
       <c r="M144" t="s">
-        <v>1104</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1106</v>
+        <v>1069</v>
       </c>
       <c r="D145" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>1110</v>
+        <v>1071</v>
       </c>
       <c r="I145" t="s">
-        <v>1111</v>
+        <v>1072</v>
       </c>
       <c r="J145" t="s">
-        <v>909</v>
+        <v>1073</v>
       </c>
       <c r="K145" t="s">
-        <v>1112</v>
+        <v>1074</v>
       </c>
       <c r="L145" t="s">
-        <v>322</v>
+        <v>202</v>
       </c>
       <c r="M145" t="s">
-        <v>1113</v>
+        <v>1075</v>
       </c>
       <c r="N145" t="s">
-        <v>1114</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1115</v>
+        <v>1077</v>
       </c>
       <c r="D146" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>1119</v>
+        <v>1079</v>
       </c>
       <c r="I146" t="s">
-        <v>1120</v>
+        <v>1080</v>
       </c>
       <c r="J146" t="s">
-        <v>909</v>
+        <v>1073</v>
       </c>
       <c r="K146" t="s">
-        <v>1121</v>
+        <v>1081</v>
       </c>
       <c r="L146" t="s">
-        <v>322</v>
+        <v>1082</v>
       </c>
       <c r="M146" t="s">
-        <v>1122</v>
+        <v>1083</v>
       </c>
       <c r="N146" t="s">
-        <v>1123</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1124</v>
+        <v>1085</v>
       </c>
       <c r="D147" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1086</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>1128</v>
+        <v>1087</v>
       </c>
       <c r="I147" t="s">
-        <v>1129</v>
+        <v>1088</v>
       </c>
       <c r="J147" t="s">
-        <v>909</v>
+        <v>1073</v>
       </c>
       <c r="K147" t="s">
-        <v>1130</v>
+        <v>1089</v>
       </c>
       <c r="L147" t="s">
-        <v>322</v>
+        <v>1090</v>
       </c>
       <c r="M147" t="s">
-        <v>1131</v>
+        <v>1091</v>
       </c>
       <c r="N147" t="s">
-        <v>1132</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1133</v>
+        <v>1093</v>
       </c>
       <c r="D148" t="s">
-        <v>1000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
       <c r="H148" t="s">
-        <v>1137</v>
+        <v>1095</v>
       </c>
       <c r="I148" t="s">
-        <v>1138</v>
+        <v>1096</v>
       </c>
       <c r="J148" t="s">
-        <v>909</v>
+        <v>1097</v>
       </c>
       <c r="K148" t="s">
-        <v>1139</v>
+        <v>1098</v>
       </c>
       <c r="L148" t="s">
-        <v>322</v>
+        <v>1099</v>
       </c>
       <c r="M148" t="s">
-        <v>1140</v>
+        <v>1100</v>
       </c>
       <c r="N148" t="s">
-        <v>1141</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1142</v>
+        <v>1102</v>
       </c>
       <c r="D149" t="s">
-        <v>1143</v>
+        <v>1103</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1144</v>
+        <v>1104</v>
       </c>
       <c r="I149" t="s">
-        <v>1145</v>
+        <v>1105</v>
       </c>
       <c r="J149" t="s">
-        <v>154</v>
+        <v>1106</v>
       </c>
       <c r="K149" t="s">
-        <v>1146</v>
+        <v>1107</v>
       </c>
       <c r="L149" t="s">
-        <v>1147</v>
+        <v>46</v>
       </c>
       <c r="M149" t="s">
-        <v>1148</v>
+        <v>1108</v>
       </c>
       <c r="N149" t="s">
-        <v>1149</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1142</v>
+        <v>1110</v>
       </c>
       <c r="D150" t="s">
-        <v>783</v>
+        <v>1111</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>92</v>
+        <v>1112</v>
       </c>
       <c r="I150" t="s">
-        <v>1150</v>
+        <v>1113</v>
       </c>
       <c r="J150" t="s">
-        <v>154</v>
+        <v>1106</v>
       </c>
       <c r="K150" t="s">
-        <v>1151</v>
+        <v>1114</v>
       </c>
       <c r="L150" t="s">
-        <v>1152</v>
+        <v>1099</v>
       </c>
       <c r="M150" t="s">
-        <v>1153</v>
+        <v>1115</v>
       </c>
       <c r="N150" t="s">
-        <v>1149</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1154</v>
+        <v>1117</v>
       </c>
       <c r="D151" t="s">
-        <v>1155</v>
+        <v>1118</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1156</v>
+        <v>1119</v>
       </c>
       <c r="I151" t="s">
-        <v>1157</v>
+        <v>1120</v>
       </c>
       <c r="J151" t="s">
-        <v>154</v>
+        <v>1106</v>
       </c>
       <c r="K151" t="s">
-        <v>1158</v>
+        <v>1121</v>
       </c>
       <c r="L151" t="s">
-        <v>1159</v>
+        <v>1099</v>
       </c>
       <c r="M151" t="s">
-        <v>1160</v>
+        <v>1122</v>
       </c>
       <c r="N151" t="s">
-        <v>1161</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1162</v>
+        <v>1124</v>
       </c>
       <c r="D152" t="s">
-        <v>1163</v>
+        <v>1125</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>92</v>
+        <v>1126</v>
       </c>
       <c r="I152" t="s">
-        <v>1164</v>
+        <v>1127</v>
       </c>
       <c r="J152" t="s">
-        <v>1165</v>
+        <v>1106</v>
       </c>
       <c r="K152" t="s">
-        <v>1166</v>
+        <v>1128</v>
       </c>
       <c r="L152" t="s">
-        <v>1167</v>
+        <v>46</v>
       </c>
       <c r="M152" t="s">
-        <v>1168</v>
+        <v>1129</v>
       </c>
       <c r="N152" t="s">
-        <v>1169</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1170</v>
+        <v>1131</v>
       </c>
       <c r="D153" t="s">
-        <v>1171</v>
+        <v>1132</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1172</v>
+        <v>1133</v>
       </c>
       <c r="I153" t="s">
-        <v>1173</v>
+        <v>1134</v>
       </c>
       <c r="J153" t="s">
-        <v>154</v>
+        <v>1135</v>
       </c>
       <c r="K153" t="s">
-        <v>1174</v>
+        <v>1136</v>
       </c>
       <c r="L153" t="s">
-        <v>1175</v>
+        <v>202</v>
       </c>
       <c r="M153" t="s">
-        <v>1176</v>
+        <v>1137</v>
       </c>
       <c r="N153" t="s">
-        <v>1177</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1178</v>
+        <v>1139</v>
       </c>
       <c r="D154" t="s">
-        <v>1179</v>
+        <v>1140</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1180</v>
+        <v>1141</v>
       </c>
       <c r="I154" t="s">
-        <v>1181</v>
+        <v>1142</v>
       </c>
       <c r="J154" t="s">
-        <v>154</v>
+        <v>1135</v>
       </c>
       <c r="K154" t="s">
-        <v>1182</v>
+        <v>1143</v>
       </c>
       <c r="L154" t="s">
-        <v>1183</v>
+        <v>46</v>
       </c>
       <c r="M154" t="s">
-        <v>1184</v>
+        <v>1144</v>
       </c>
       <c r="N154" t="s">
-        <v>1185</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1170</v>
+        <v>1146</v>
       </c>
       <c r="D155" t="s">
-        <v>783</v>
+        <v>1147</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>92</v>
+        <v>1148</v>
       </c>
       <c r="I155" t="s">
-        <v>1186</v>
+        <v>1149</v>
       </c>
       <c r="J155" t="s">
-        <v>154</v>
+        <v>1065</v>
       </c>
       <c r="K155" t="s">
-        <v>1187</v>
+        <v>1150</v>
       </c>
       <c r="L155" t="s">
-        <v>1188</v>
+        <v>1151</v>
       </c>
       <c r="M155" t="s">
-        <v>1189</v>
+        <v>1152</v>
       </c>
       <c r="N155" t="s">
-        <v>1177</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1190</v>
+        <v>1093</v>
       </c>
       <c r="D156" t="s">
-        <v>1191</v>
+        <v>1094</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1192</v>
+        <v>1095</v>
       </c>
       <c r="I156" t="s">
-        <v>1193</v>
+        <v>1154</v>
       </c>
       <c r="J156" t="s">
-        <v>154</v>
+        <v>1065</v>
       </c>
       <c r="K156" t="s">
-        <v>1194</v>
+        <v>1155</v>
       </c>
       <c r="L156" t="s">
-        <v>464</v>
+        <v>1156</v>
       </c>
       <c r="M156" t="s">
-        <v>1195</v>
+        <v>1157</v>
       </c>
       <c r="N156" t="s">
-        <v>1196</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1197</v>
+        <v>1158</v>
       </c>
       <c r="D157" t="s">
-        <v>1198</v>
+        <v>1159</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1199</v>
+        <v>1160</v>
       </c>
       <c r="I157" t="s">
-        <v>1200</v>
+        <v>1161</v>
       </c>
       <c r="J157" t="s">
-        <v>154</v>
+        <v>1065</v>
       </c>
       <c r="K157" t="s">
-        <v>1201</v>
+        <v>1162</v>
       </c>
       <c r="L157" t="s">
-        <v>1202</v>
+        <v>1163</v>
       </c>
       <c r="M157" t="s">
-        <v>1203</v>
+        <v>1164</v>
       </c>
       <c r="N157" t="s">
-        <v>1204</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1205</v>
+        <v>1166</v>
       </c>
       <c r="D158" t="s">
-        <v>1206</v>
+        <v>1167</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1207</v>
+        <v>1168</v>
       </c>
       <c r="I158" t="s">
-        <v>1208</v>
+        <v>1169</v>
       </c>
       <c r="J158" t="s">
-        <v>154</v>
+        <v>1065</v>
       </c>
       <c r="K158" t="s">
-        <v>1209</v>
+        <v>1170</v>
       </c>
       <c r="L158" t="s">
-        <v>1210</v>
+        <v>202</v>
       </c>
       <c r="M158" t="s">
-        <v>1211</v>
+        <v>1171</v>
       </c>
       <c r="N158" t="s">
-        <v>1212</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1213</v>
+        <v>994</v>
       </c>
       <c r="D159" t="s">
-        <v>1214</v>
+        <v>995</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1215</v>
+        <v>996</v>
       </c>
       <c r="I159" t="s">
-        <v>1216</v>
+        <v>1173</v>
       </c>
       <c r="J159" t="s">
-        <v>154</v>
+        <v>1065</v>
       </c>
       <c r="K159" t="s">
-        <v>1217</v>
+        <v>1174</v>
       </c>
       <c r="L159" t="s">
-        <v>322</v>
+        <v>1175</v>
       </c>
       <c r="M159" t="s">
-        <v>1218</v>
+        <v>1176</v>
       </c>
       <c r="N159" t="s">
-        <v>1219</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
-      <c r="C160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C160"/>
       <c r="D160" t="s">
-        <v>1221</v>
+        <v>1177</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="I160" t="s">
-        <v>1222</v>
+        <v>1179</v>
       </c>
       <c r="J160" t="s">
-        <v>154</v>
+        <v>353</v>
       </c>
       <c r="K160" t="s">
-        <v>1223</v>
+        <v>1180</v>
       </c>
       <c r="L160" t="s">
-        <v>322</v>
+        <v>1181</v>
       </c>
       <c r="M160" t="s">
-        <v>1224</v>
-[...3 lines deleted...]
-      </c>
+        <v>1182</v>
+      </c>
+      <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1226</v>
+        <v>1183</v>
       </c>
       <c r="D161" t="s">
-        <v>1227</v>
+        <v>1184</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1228</v>
+        <v>1185</v>
       </c>
       <c r="I161" t="s">
-        <v>1229</v>
+        <v>1186</v>
       </c>
       <c r="J161" t="s">
-        <v>154</v>
+        <v>1187</v>
       </c>
       <c r="K161" t="s">
-        <v>1230</v>
+        <v>1188</v>
       </c>
       <c r="L161" t="s">
-        <v>1231</v>
+        <v>1189</v>
       </c>
       <c r="M161" t="s">
-        <v>1232</v>
+        <v>1190</v>
       </c>
       <c r="N161" t="s">
-        <v>1233</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C162"/>
       <c r="D162" t="s">
-        <v>1235</v>
+        <v>1192</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1236</v>
+        <v>1193</v>
       </c>
       <c r="I162" t="s">
-        <v>1237</v>
+        <v>1194</v>
       </c>
       <c r="J162" t="s">
-        <v>251</v>
+        <v>431</v>
       </c>
       <c r="K162" t="s">
-        <v>1238</v>
+        <v>1195</v>
       </c>
       <c r="L162" t="s">
-        <v>1239</v>
+        <v>1196</v>
       </c>
       <c r="M162" t="s">
-        <v>1240</v>
-[...3 lines deleted...]
-      </c>
+        <v>1197</v>
+      </c>
+      <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1242</v>
+        <v>1198</v>
       </c>
       <c r="D163" t="s">
-        <v>1243</v>
+        <v>1199</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1244</v>
+        <v>1200</v>
       </c>
       <c r="I163" t="s">
-        <v>1245</v>
+        <v>1201</v>
       </c>
       <c r="J163" t="s">
-        <v>251</v>
+        <v>57</v>
       </c>
       <c r="K163" t="s">
-        <v>1246</v>
+        <v>1202</v>
       </c>
       <c r="L163" t="s">
-        <v>1239</v>
+        <v>1203</v>
       </c>
       <c r="M163" t="s">
-        <v>1247</v>
+        <v>1204</v>
       </c>
       <c r="N163" t="s">
-        <v>1248</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1249</v>
+        <v>1198</v>
       </c>
       <c r="D164" t="s">
-        <v>1250</v>
+        <v>1206</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1251</v>
+        <v>97</v>
       </c>
       <c r="I164" t="s">
-        <v>1252</v>
+        <v>1207</v>
       </c>
       <c r="J164" t="s">
-        <v>251</v>
+        <v>66</v>
       </c>
       <c r="K164" t="s">
-        <v>1253</v>
+        <v>1208</v>
       </c>
       <c r="L164" t="s">
-        <v>296</v>
+        <v>1209</v>
       </c>
       <c r="M164" t="s">
-        <v>1254</v>
+        <v>1210</v>
       </c>
       <c r="N164" t="s">
-        <v>1255</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1256</v>
+        <v>268</v>
       </c>
       <c r="D165" t="s">
-        <v>1257</v>
-[...3 lines deleted...]
-      <c r="G165"/>
+        <v>1211</v>
+      </c>
+      <c r="E165" t="s">
+        <v>270</v>
+      </c>
+      <c r="F165" t="s">
+        <v>271</v>
+      </c>
+      <c r="G165" t="s">
+        <v>272</v>
+      </c>
       <c r="H165" t="s">
-        <v>1258</v>
+        <v>273</v>
       </c>
       <c r="I165" t="s">
-        <v>1259</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212</v>
+      </c>
+      <c r="J165"/>
       <c r="K165" t="s">
-        <v>1260</v>
+        <v>1213</v>
       </c>
       <c r="L165" t="s">
-        <v>1261</v>
+        <v>1214</v>
       </c>
       <c r="M165" t="s">
-        <v>1262</v>
+        <v>1215</v>
       </c>
       <c r="N165" t="s">
-        <v>1263</v>
+        <v>278</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1256</v>
+        <v>1216</v>
       </c>
       <c r="D166" t="s">
-        <v>783</v>
+        <v>1217</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>92</v>
+        <v>1218</v>
       </c>
       <c r="I166" t="s">
-        <v>1264</v>
+        <v>1219</v>
       </c>
       <c r="J166" t="s">
-        <v>251</v>
+        <v>66</v>
       </c>
       <c r="K166" t="s">
-        <v>1265</v>
+        <v>1220</v>
       </c>
       <c r="L166" t="s">
-        <v>1266</v>
+        <v>1221</v>
       </c>
       <c r="M166" t="s">
-        <v>1267</v>
+        <v>1222</v>
       </c>
       <c r="N166" t="s">
-        <v>1263</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>92</v>
+        <v>340</v>
       </c>
       <c r="D167" t="s">
-        <v>1268</v>
+        <v>341</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1269</v>
+        <v>1224</v>
       </c>
       <c r="I167" t="s">
-        <v>1270</v>
+        <v>1225</v>
       </c>
       <c r="J167" t="s">
-        <v>435</v>
+        <v>66</v>
       </c>
       <c r="K167" t="s">
-        <v>1271</v>
+        <v>1226</v>
       </c>
       <c r="L167" t="s">
-        <v>1272</v>
+        <v>346</v>
       </c>
       <c r="M167" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="N167"/>
+        <v>1227</v>
+      </c>
+      <c r="N167" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1274</v>
+        <v>340</v>
       </c>
       <c r="D168" t="s">
-        <v>1275</v>
+        <v>104</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1276</v>
+        <v>97</v>
       </c>
       <c r="I168" t="s">
-        <v>1277</v>
+        <v>1228</v>
       </c>
       <c r="J168" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="K168" t="s">
-        <v>1278</v>
+        <v>1229</v>
       </c>
       <c r="L168" t="s">
-        <v>296</v>
+        <v>1230</v>
       </c>
       <c r="M168" t="s">
-        <v>1279</v>
+        <v>1231</v>
       </c>
       <c r="N168" t="s">
-        <v>1280</v>
+        <v>348</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1281</v>
+        <v>1232</v>
       </c>
       <c r="D169" t="s">
-        <v>1282</v>
+        <v>1233</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1283</v>
+        <v>1234</v>
       </c>
       <c r="I169" t="s">
-        <v>1284</v>
+        <v>1235</v>
       </c>
       <c r="J169" t="s">
-        <v>336</v>
+        <v>66</v>
       </c>
       <c r="K169" t="s">
-        <v>1285</v>
+        <v>1236</v>
       </c>
       <c r="L169" t="s">
-        <v>815</v>
+        <v>1237</v>
       </c>
       <c r="M169" t="s">
-        <v>1286</v>
+        <v>1238</v>
       </c>
       <c r="N169" t="s">
-        <v>1287</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1288</v>
+        <v>1232</v>
       </c>
       <c r="D170" t="s">
-        <v>1289</v>
+        <v>104</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1290</v>
+        <v>97</v>
       </c>
       <c r="I170" t="s">
-        <v>1291</v>
+        <v>1240</v>
       </c>
       <c r="J170" t="s">
-        <v>336</v>
+        <v>191</v>
       </c>
       <c r="K170" t="s">
-        <v>1292</v>
+        <v>1241</v>
       </c>
       <c r="L170" t="s">
-        <v>1293</v>
+        <v>1242</v>
       </c>
       <c r="M170" t="s">
-        <v>1294</v>
+        <v>1243</v>
       </c>
       <c r="N170" t="s">
-        <v>1295</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1296</v>
+        <v>1244</v>
       </c>
       <c r="D171" t="s">
-        <v>1297</v>
+        <v>1245</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1298</v>
+        <v>1246</v>
       </c>
       <c r="I171" t="s">
-        <v>1299</v>
+        <v>1247</v>
       </c>
       <c r="J171" t="s">
-        <v>336</v>
+        <v>191</v>
       </c>
       <c r="K171" t="s">
-        <v>1300</v>
+        <v>1248</v>
       </c>
       <c r="L171" t="s">
-        <v>1293</v>
+        <v>202</v>
       </c>
       <c r="M171" t="s">
-        <v>1301</v>
+        <v>1249</v>
       </c>
       <c r="N171" t="s">
-        <v>1302</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1303</v>
+        <v>1251</v>
       </c>
       <c r="D172" t="s">
-        <v>1304</v>
+        <v>1252</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1305</v>
+        <v>1253</v>
       </c>
       <c r="I172" t="s">
-        <v>1306</v>
+        <v>1254</v>
       </c>
       <c r="J172" t="s">
-        <v>336</v>
+        <v>191</v>
       </c>
       <c r="K172" t="s">
-        <v>1307</v>
+        <v>1255</v>
       </c>
       <c r="L172" t="s">
-        <v>815</v>
+        <v>202</v>
       </c>
       <c r="M172" t="s">
-        <v>1308</v>
+        <v>1256</v>
       </c>
       <c r="N172" t="s">
-        <v>1309</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1310</v>
+        <v>1258</v>
       </c>
       <c r="D173" t="s">
-        <v>1311</v>
+        <v>1259</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1312</v>
+        <v>1260</v>
       </c>
       <c r="I173" t="s">
-        <v>1313</v>
+        <v>1261</v>
       </c>
       <c r="J173" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="K173" t="s">
-        <v>1314</v>
+        <v>1262</v>
       </c>
       <c r="L173" t="s">
-        <v>815</v>
+        <v>1263</v>
       </c>
       <c r="M173" t="s">
-        <v>1315</v>
+        <v>1264</v>
       </c>
       <c r="N173" t="s">
-        <v>1316</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1317</v>
+        <v>1266</v>
       </c>
       <c r="D174" t="s">
-        <v>1318</v>
+        <v>1267</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1319</v>
+        <v>1268</v>
       </c>
       <c r="I174" t="s">
-        <v>1320</v>
+        <v>1269</v>
       </c>
       <c r="J174" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="K174" t="s">
-        <v>1321</v>
+        <v>1270</v>
       </c>
       <c r="L174" t="s">
-        <v>1322</v>
+        <v>202</v>
       </c>
       <c r="M174" t="s">
-        <v>1323</v>
+        <v>1271</v>
       </c>
       <c r="N174" t="s">
-        <v>1324</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1325</v>
+        <v>1273</v>
       </c>
       <c r="D175" t="s">
-        <v>1326</v>
+        <v>1274</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1327</v>
+        <v>1011</v>
       </c>
       <c r="I175" t="s">
-        <v>1328</v>
+        <v>1275</v>
       </c>
       <c r="J175" t="s">
-        <v>336</v>
+        <v>542</v>
       </c>
       <c r="K175" t="s">
-        <v>1329</v>
+        <v>1276</v>
       </c>
       <c r="L175" t="s">
-        <v>1322</v>
+        <v>202</v>
       </c>
       <c r="M175" t="s">
-        <v>1330</v>
+        <v>1277</v>
       </c>
       <c r="N175" t="s">
-        <v>1331</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>693</v>
+        <v>1279</v>
       </c>
       <c r="D176" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      <c r="G176"/>
+        <v>1280</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1283</v>
+      </c>
       <c r="H176" t="s">
-        <v>1332</v>
+        <v>1284</v>
       </c>
       <c r="I176" t="s">
-        <v>1333</v>
+        <v>1285</v>
       </c>
       <c r="J176" t="s">
-        <v>336</v>
+        <v>1065</v>
       </c>
       <c r="K176" t="s">
-        <v>1334</v>
+        <v>1286</v>
       </c>
       <c r="L176" t="s">
-        <v>1335</v>
+        <v>1050</v>
       </c>
       <c r="M176" t="s">
-        <v>1336</v>
+        <v>1287</v>
       </c>
       <c r="N176" t="s">
-        <v>700</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>693</v>
+        <v>1289</v>
       </c>
       <c r="D177" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      <c r="G177"/>
+        <v>1280</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1292</v>
+      </c>
       <c r="H177" t="s">
-        <v>1332</v>
+        <v>1293</v>
       </c>
       <c r="I177" t="s">
-        <v>1337</v>
+        <v>1294</v>
       </c>
       <c r="J177" t="s">
-        <v>336</v>
+        <v>1065</v>
       </c>
       <c r="K177" t="s">
-        <v>1338</v>
+        <v>1295</v>
       </c>
       <c r="L177" t="s">
-        <v>1335</v>
+        <v>1050</v>
       </c>
       <c r="M177" t="s">
-        <v>1339</v>
+        <v>1296</v>
       </c>
       <c r="N177" t="s">
-        <v>700</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1340</v>
+        <v>1298</v>
       </c>
       <c r="D178" t="s">
-        <v>1341</v>
-[...3 lines deleted...]
-      <c r="G178"/>
+        <v>1280</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F178" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1301</v>
+      </c>
       <c r="H178" t="s">
-        <v>1342</v>
+        <v>1302</v>
       </c>
       <c r="I178" t="s">
-        <v>1343</v>
+        <v>1303</v>
       </c>
       <c r="J178" t="s">
-        <v>336</v>
+        <v>1065</v>
       </c>
       <c r="K178" t="s">
-        <v>1344</v>
+        <v>1304</v>
       </c>
       <c r="L178" t="s">
-        <v>1322</v>
+        <v>1050</v>
       </c>
       <c r="M178" t="s">
-        <v>1345</v>
+        <v>1305</v>
       </c>
       <c r="N178" t="s">
-        <v>1346</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1347</v>
+        <v>97</v>
       </c>
       <c r="D179" t="s">
-        <v>1348</v>
+        <v>1307</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1349</v>
+        <v>1308</v>
       </c>
       <c r="I179" t="s">
-        <v>1350</v>
+        <v>1309</v>
       </c>
       <c r="J179" t="s">
-        <v>336</v>
+        <v>1310</v>
       </c>
       <c r="K179" t="s">
-        <v>1351</v>
+        <v>1311</v>
       </c>
       <c r="L179" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
       <c r="M179" t="s">
-        <v>1352</v>
-[...3 lines deleted...]
-      </c>
+        <v>1313</v>
+      </c>
+      <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1354</v>
+        <v>1314</v>
       </c>
       <c r="D180" t="s">
-        <v>1355</v>
+        <v>1315</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1356</v>
+        <v>1316</v>
       </c>
       <c r="I180" t="s">
-        <v>1357</v>
+        <v>1317</v>
       </c>
       <c r="J180" t="s">
-        <v>336</v>
+        <v>75</v>
       </c>
       <c r="K180" t="s">
-        <v>1358</v>
+        <v>1318</v>
       </c>
       <c r="L180" t="s">
-        <v>576</v>
+        <v>1319</v>
       </c>
       <c r="M180" t="s">
-        <v>1359</v>
+        <v>1320</v>
       </c>
       <c r="N180" t="s">
-        <v>1360</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1361</v>
+        <v>1322</v>
       </c>
       <c r="D181" t="s">
-        <v>1362</v>
+        <v>1323</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1363</v>
+        <v>97</v>
       </c>
       <c r="I181" t="s">
-        <v>1364</v>
+        <v>1324</v>
       </c>
       <c r="J181" t="s">
-        <v>336</v>
+        <v>1325</v>
       </c>
       <c r="K181" t="s">
-        <v>1365</v>
+        <v>1326</v>
       </c>
       <c r="L181" t="s">
-        <v>576</v>
+        <v>1327</v>
       </c>
       <c r="M181" t="s">
-        <v>1366</v>
+        <v>1328</v>
       </c>
       <c r="N181" t="s">
-        <v>1367</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1368</v>
+        <v>1330</v>
       </c>
       <c r="D182" t="s">
-        <v>1369</v>
-[...3 lines deleted...]
-      <c r="G182"/>
+        <v>1331</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1334</v>
+      </c>
       <c r="H182" t="s">
-        <v>1370</v>
+        <v>1335</v>
       </c>
       <c r="I182" t="s">
-        <v>1371</v>
-[...3 lines deleted...]
-      </c>
+        <v>1336</v>
+      </c>
+      <c r="J182"/>
       <c r="K182" t="s">
-        <v>1372</v>
+        <v>1337</v>
       </c>
       <c r="L182" t="s">
-        <v>1373</v>
+        <v>1050</v>
       </c>
       <c r="M182" t="s">
-        <v>1374</v>
+        <v>1338</v>
       </c>
       <c r="N182" t="s">
-        <v>1375</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1376</v>
+        <v>268</v>
       </c>
       <c r="D183" t="s">
-        <v>1377</v>
-[...3 lines deleted...]
-      <c r="G183"/>
+        <v>1340</v>
+      </c>
+      <c r="E183" t="s">
+        <v>270</v>
+      </c>
+      <c r="F183" t="s">
+        <v>271</v>
+      </c>
+      <c r="G183" t="s">
+        <v>272</v>
+      </c>
       <c r="H183" t="s">
-        <v>1378</v>
+        <v>1341</v>
       </c>
       <c r="I183" t="s">
-        <v>1379</v>
-[...3 lines deleted...]
-      </c>
+        <v>1342</v>
+      </c>
+      <c r="J183"/>
       <c r="K183" t="s">
-        <v>1380</v>
+        <v>1343</v>
       </c>
       <c r="L183" t="s">
-        <v>576</v>
+        <v>86</v>
       </c>
       <c r="M183" t="s">
-        <v>1381</v>
+        <v>1344</v>
       </c>
       <c r="N183" t="s">
-        <v>1382</v>
+        <v>278</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1383</v>
+        <v>1345</v>
       </c>
       <c r="D184" t="s">
-        <v>1384</v>
-[...3 lines deleted...]
-      <c r="G184"/>
+        <v>1346</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1349</v>
+      </c>
       <c r="H184" t="s">
-        <v>1385</v>
+        <v>1350</v>
       </c>
       <c r="I184" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1351</v>
+      </c>
+      <c r="J184"/>
       <c r="K184" t="s">
-        <v>1387</v>
+        <v>1352</v>
       </c>
       <c r="L184" t="s">
-        <v>1388</v>
+        <v>1050</v>
       </c>
       <c r="M184" t="s">
-        <v>1389</v>
+        <v>1353</v>
       </c>
       <c r="N184" t="s">
-        <v>1390</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1383</v>
+        <v>97</v>
       </c>
       <c r="D185" t="s">
-        <v>783</v>
+        <v>1355</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>92</v>
+        <v>1356</v>
       </c>
       <c r="I185" t="s">
-        <v>1391</v>
+        <v>1357</v>
       </c>
       <c r="J185" t="s">
-        <v>336</v>
+        <v>1358</v>
       </c>
       <c r="K185" t="s">
-        <v>1392</v>
+        <v>1359</v>
       </c>
       <c r="L185" t="s">
-        <v>1393</v>
+        <v>1360</v>
       </c>
       <c r="M185" t="s">
-        <v>1394</v>
-[...3 lines deleted...]
-      </c>
+        <v>1361</v>
+      </c>
+      <c r="N185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1395</v>
+        <v>97</v>
       </c>
       <c r="D186" t="s">
-        <v>1396</v>
+        <v>1362</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1397</v>
+        <v>1363</v>
       </c>
       <c r="I186" t="s">
-        <v>1398</v>
+        <v>1364</v>
       </c>
       <c r="J186" t="s">
-        <v>435</v>
+        <v>1365</v>
       </c>
       <c r="K186" t="s">
-        <v>1399</v>
+        <v>1366</v>
       </c>
       <c r="L186" t="s">
-        <v>815</v>
+        <v>1367</v>
       </c>
       <c r="M186" t="s">
-        <v>1400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1368</v>
+      </c>
+      <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1402</v>
+        <v>1369</v>
       </c>
       <c r="D187" t="s">
-        <v>1403</v>
+        <v>1370</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1404</v>
+        <v>1371</v>
       </c>
       <c r="I187" t="s">
-        <v>1405</v>
-[...3 lines deleted...]
-      </c>
+        <v>1372</v>
+      </c>
+      <c r="J187"/>
       <c r="K187" t="s">
-        <v>1406</v>
+        <v>1373</v>
       </c>
       <c r="L187" t="s">
-        <v>815</v>
+        <v>1374</v>
       </c>
       <c r="M187" t="s">
-        <v>1407</v>
+        <v>1375</v>
       </c>
       <c r="N187" t="s">
-        <v>1408</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1409</v>
+        <v>97</v>
       </c>
       <c r="D188" t="s">
-        <v>1410</v>
+        <v>1377</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1411</v>
+        <v>97</v>
       </c>
       <c r="I188" t="s">
-        <v>1412</v>
-[...3 lines deleted...]
-      </c>
+        <v>1378</v>
+      </c>
+      <c r="J188"/>
       <c r="K188" t="s">
-        <v>1413</v>
+        <v>1379</v>
       </c>
       <c r="L188" t="s">
-        <v>1414</v>
+        <v>1380</v>
       </c>
       <c r="M188" t="s">
-        <v>1415</v>
-[...3 lines deleted...]
-      </c>
+        <v>1381</v>
+      </c>
+      <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1417</v>
+        <v>1382</v>
       </c>
       <c r="D189" t="s">
-        <v>1418</v>
+        <v>1383</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1419</v>
+        <v>97</v>
       </c>
       <c r="I189" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      </c>
+        <v>1384</v>
+      </c>
+      <c r="J189"/>
       <c r="K189" t="s">
-        <v>1421</v>
+        <v>1385</v>
       </c>
       <c r="L189" t="s">
-        <v>815</v>
+        <v>1386</v>
       </c>
       <c r="M189" t="s">
-        <v>1422</v>
+        <v>1387</v>
       </c>
       <c r="N189" t="s">
-        <v>1423</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1424</v>
+        <v>1389</v>
       </c>
       <c r="D190" t="s">
-        <v>1425</v>
-[...9 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
       <c r="H190" t="s">
-        <v>1429</v>
+        <v>1391</v>
       </c>
       <c r="I190" t="s">
-        <v>1430</v>
-[...3 lines deleted...]
-      </c>
+        <v>1392</v>
+      </c>
+      <c r="J190"/>
       <c r="K190" t="s">
-        <v>1431</v>
+        <v>1393</v>
       </c>
       <c r="L190" t="s">
-        <v>322</v>
+        <v>1394</v>
       </c>
       <c r="M190" t="s">
-        <v>1432</v>
+        <v>1395</v>
       </c>
       <c r="N190" t="s">
-        <v>1433</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1424</v>
+        <v>1397</v>
       </c>
       <c r="D191" t="s">
-        <v>1425</v>
+        <v>1398</v>
       </c>
       <c r="E191" t="s">
-        <v>1426</v>
+        <v>1399</v>
       </c>
       <c r="F191" t="s">
-        <v>1427</v>
+        <v>1400</v>
       </c>
       <c r="G191" t="s">
-        <v>1428</v>
+        <v>1401</v>
       </c>
       <c r="H191" t="s">
-        <v>1429</v>
+        <v>1402</v>
       </c>
       <c r="I191" t="s">
-        <v>1434</v>
-[...3 lines deleted...]
-      </c>
+        <v>1403</v>
+      </c>
+      <c r="J191"/>
       <c r="K191" t="s">
-        <v>1435</v>
+        <v>1404</v>
       </c>
       <c r="L191" t="s">
-        <v>322</v>
+        <v>59</v>
       </c>
       <c r="M191" t="s">
-        <v>1436</v>
+        <v>1405</v>
       </c>
       <c r="N191" t="s">
-        <v>1433</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1437</v>
+        <v>1407</v>
       </c>
       <c r="D192" t="s">
-        <v>1438</v>
-[...9 lines deleted...]
-      </c>
+        <v>1408</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
       <c r="H192" t="s">
-        <v>1442</v>
+        <v>1409</v>
       </c>
       <c r="I192" t="s">
-        <v>1443</v>
-[...3 lines deleted...]
-      </c>
+        <v>1410</v>
+      </c>
+      <c r="J192"/>
       <c r="K192" t="s">
-        <v>1444</v>
+        <v>1411</v>
       </c>
       <c r="L192" t="s">
-        <v>322</v>
+        <v>1412</v>
       </c>
       <c r="M192" t="s">
-        <v>1445</v>
+        <v>1413</v>
       </c>
       <c r="N192" t="s">
-        <v>1446</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1447</v>
+        <v>1415</v>
       </c>
       <c r="D193" t="s">
-        <v>1448</v>
-[...9 lines deleted...]
-      </c>
+        <v>1416</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
       <c r="H193" t="s">
-        <v>1452</v>
+        <v>97</v>
       </c>
       <c r="I193" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="J193"/>
       <c r="K193" t="s">
-        <v>1454</v>
+        <v>1418</v>
       </c>
       <c r="L193" t="s">
-        <v>322</v>
+        <v>1386</v>
       </c>
       <c r="M193" t="s">
-        <v>1455</v>
+        <v>1419</v>
       </c>
       <c r="N193" t="s">
-        <v>1456</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1457</v>
+        <v>1421</v>
       </c>
       <c r="D194" t="s">
-        <v>1448</v>
+        <v>1422</v>
       </c>
       <c r="E194" t="s">
-        <v>1458</v>
+        <v>1423</v>
       </c>
       <c r="F194" t="s">
-        <v>1459</v>
+        <v>1424</v>
       </c>
       <c r="G194" t="s">
-        <v>1460</v>
+        <v>1425</v>
       </c>
       <c r="H194" t="s">
-        <v>1461</v>
+        <v>1426</v>
       </c>
       <c r="I194" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1427</v>
+      </c>
+      <c r="J194"/>
       <c r="K194" t="s">
-        <v>1463</v>
+        <v>1428</v>
       </c>
       <c r="L194" t="s">
-        <v>322</v>
+        <v>1050</v>
       </c>
       <c r="M194" t="s">
-        <v>1464</v>
+        <v>1429</v>
       </c>
       <c r="N194" t="s">
-        <v>1465</v>
-[...847 lines deleted...]
-        <v>1642</v>
+        <v>1430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>