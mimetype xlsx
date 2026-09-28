--- v5 (2026-09-07)
+++ v6 (2026-09-28)
@@ -6,121 +6,5038 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2162" uniqueCount="1431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3259" uniqueCount="2096">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Psp-6/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Anita Stanić 05443781158</t>
+  </si>
+  <si>
+    <t>25.09.2026. 16:17:20</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Psp&amp;predmet=6&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovr-570/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.; Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Obučina 77646303616</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:56:23</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7498e12-ccb7-49f7-ac26-7aa2042e599b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-570_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-570_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-570_2026-1-3 - Ovrv-1233_2026-6.pdf; Prilog Ovr-570_2026-1-4 - Ovrv-1233_2026-13.pdf; Prilog Ovr-570_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-570_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7498e12-ccb7-49f7-ac26-7aa2042e599b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=570&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6850/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6850/2025</t>
+  </si>
+  <si>
+    <t>Općina Legrad</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:20:35</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93e37ca1-aef9-42dd-a133-42109818688e</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_uvidaju_(rasprava_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93e37ca1-aef9-42dd-a133-42109818688e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6850&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8755/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8755/2025</t>
+  </si>
+  <si>
+    <t>Anica Štefanec; Marija Štefanec; Slavko Ciglar; Stjepan Štefanec</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:10:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/560c1795-8dc1-4e6c-8d8e-b11acd1b0395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/560c1795-8dc1-4e6c-8d8e-b11acd1b0395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8755&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11906/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11906/2025</t>
+  </si>
+  <si>
+    <t>Kata Mihoković</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:06:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11acf7b0-2666-4c67-bfec-3e2b2224cf19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11acf7b0-2666-4c67-bfec-3e2b2224cf19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11906&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2128/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2128/2026</t>
+  </si>
+  <si>
+    <t>Andrija Kopornić; Andrija Kopornić; Ivan Sinjari; Katica Sinjeri; Marija Grčić; Marijan Kopornić; Milan Špoljar; Pavao Špoljar; Zdenka Grčić; Željko Sinjeri</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:58:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437af6df-39a9-469d-bbd7-935d6102cc9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437af6df-39a9-469d-bbd7-935d6102cc9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2538/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2538/2025</t>
+  </si>
+  <si>
+    <t>Margareta Međimorec; Stjepan Jakuš</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:42:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03beedb8-3e16-4b0c-a3d7-4fc40bb4bb70</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03beedb8-3e16-4b0c-a3d7-4fc40bb4bb70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2538&amp;godina=2025</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>MIODRAG PULJA 99951777616</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72969fd7-c20c-452b-b64b-d57105f29df0</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-520-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72969fd7-c20c-452b-b64b-d57105f29df0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8544/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8544/2024</t>
+  </si>
+  <si>
+    <t>Katica Friščić</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50fc56b1-f751-4c4b-afe2-3a252a253f1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50fc56b1-f751-4c4b-afe2-3a252a253f1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8544&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>IVAN BABIĆ 88837421064</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:54:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f709abe-bce9-4cd1-9b31-4e49c52a0fbf</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-489-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f709abe-bce9-4cd1-9b31-4e49c52a0fbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6352/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6352/2025</t>
+  </si>
+  <si>
+    <t>Agata Golubić; Ivan Korošec</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46624254-26f4-412d-8181-9870124fd0ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46624254-26f4-412d-8181-9870124fd0ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6352&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-320/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>ACTIVE COMMERCE društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 91196081253</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91ffdb6a-8e35-449e-b2b8-8ab97b1ea2e7</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91ffdb6a-8e35-449e-b2b8-8ab97b1ea2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6796/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6796/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Stössel 58848174647</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:34:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33dc7161-cff3-4deb-ac94-f1b7a81b457a</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33dc7161-cff3-4deb-ac94-f1b7a81b457a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6796&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-486/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.; Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Antun Veček 93869849601</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fa9d2b-a470-4c0d-8991-2b503f76240e</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-486_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-486_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-486_2026-1-3 - Nepravomoćno rješenje o ovrsi.pdf; Prilog Ovr-486_2026-1-4 - Ovrv-1280_2026-10.pdf; Prilog Ovr-486_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-486_2026-1-6 - SC454 Zec i24121211300_0003.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fa9d2b-a470-4c0d-8991-2b503f76240e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=486&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1198/2008</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2025.</t>
+  </si>
+  <si>
+    <t>Ana Matoić 20849927726</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:57:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3b7b84-88db-41f6-8ea2-77a31db07553</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3b7b84-88db-41f6-8ea2-77a31db07553/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1198&amp;godina=2008</t>
+  </si>
+  <si>
+    <t>Z-7044/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7044/2026</t>
+  </si>
+  <si>
+    <t>Treza Miklić; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:48:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c22c9e64-5542-4247-87d5-c692907d6fb6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c22c9e64-5542-4247-87d5-c692907d6fb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-94/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.; Podnesak od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Filipač 28606820005</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:10:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af5fc98-a1e1-4cab-988c-8b3d66c40e03</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af5fc98-a1e1-4cab-988c-8b3d66c40e03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-340/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Dolenec 09452562852</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:38:24</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4c70d0-b840-4943-a57c-3c6ae66000b6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4c70d0-b840-4943-a57c-3c6ae66000b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=340&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2666/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2666/2025</t>
+  </si>
+  <si>
+    <t>Vladimir Gjurgjević</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:37:21</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34bfd29f-98b7-4e02-82cc-a0811f5f3229</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_5.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34bfd29f-98b7-4e02-82cc-a0811f5f3229/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2666&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>VALERIJA DRAGICA 19337335606</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4a8135-6421-49dd-a98e-2164e948518f</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-536-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4a8135-6421-49dd-a98e-2164e948518f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MARINA REPIĆ-ŠARIĆ 89219569415</t>
+  </si>
+  <si>
+    <t>24.09.2026. 12:56:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73739edf-6cce-4b94-8001-08a60207d421</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-518-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73739edf-6cce-4b94-8001-08a60207d421/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-501/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.; Podnesak od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Anita Ivanišević 32726022501</t>
+  </si>
+  <si>
+    <t>24.09.2026. 12:36:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475cd443-fcaa-4d27-ac41-7117ddcbee85</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-501_2026-1-1 - 2. Punomoć Bolnica Kc-nova.pdf; Prilog Ovr-501_2026-1-2 - Odluka OS KC Ovrv-1579-2026-9 od 09.06.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-501_2026-1-3 - Odluka OS KC Ovrv-1579-2026-5 od 26.03.2026. - Rješenje - o ovrsi.pdf; Prilog Ovr-501_2026-1-4 - Zahtjev (5).pdf; Prilog Ovr-501_2026-1-5 - Podnesak OS KC Ovrv-1579-2026-1 od 26.02.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475cd443-fcaa-4d27-ac41-7117ddcbee85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1198/2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Nikolić 55377968312</t>
+  </si>
+  <si>
+    <t>24.09.2026. 12:15:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b00a790-bf0d-4bf5-aaf3-1949016a17f6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b00a790-bf0d-4bf5-aaf3-1949016a17f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1198&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>ANDRIJANO JURKOVIĆ 82785168011</t>
+  </si>
+  <si>
+    <t>24.09.2026. 12:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b73f696-65f3-4e6f-a16b-77f4a152ed71</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-519-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b73f696-65f3-4e6f-a16b-77f4a152ed71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MIROSLAV DŽEPINA 68493495310</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:31:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631df7e4-3e39-4ebc-b316-a44471eb6e0c</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-567-2026 (3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631df7e4-3e39-4ebc-b316-a44471eb6e0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MATEJA ŽIDOV 55840569003</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e0f62f-b4a6-4d7e-93b9-f67422ee627d</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-555-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e0f62f-b4a6-4d7e-93b9-f67422ee627d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOMINIK BUREK 73983881716</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23433485-80cf-4717-a615-dd6bc94fd888</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-498-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23433485-80cf-4717-a615-dd6bc94fd888/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-385/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Češnjaj 57191045127</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aca8b9e7-731d-4680-b2a2-c2933547c6e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aca8b9e7-731d-4680-b2a2-c2933547c6e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=385&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KREŠIMIR LOŽNJAK 63480966960</t>
+  </si>
+  <si>
+    <t>24.09.2026. 10:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c663d8-f7bd-4b3d-a6f9-7105ef39211f</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-495-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c663d8-f7bd-4b3d-a6f9-7105ef39211f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MATIJA GAJSKI 22603306429</t>
+  </si>
+  <si>
+    <t>24.09.2026. 10:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7beefa5d-fcff-44bf-8507-8433af19ebf8</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-521-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7beefa5d-fcff-44bf-8507-8433af19ebf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-768/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-768/2026</t>
+  </si>
+  <si>
+    <t>Drašković Luka, Budančevica kbr. 44; Giba Ana, Kladare kbr. 2; Jurić Jalža, Kladare kbr. 60; Ozorlić Martin, Kloštar Podravski kbr. 13; Ozorlić Martin, Čepin; Ozorlić Rozalija r. Gardoš, Osijek; Sklepić Marica, Kloštar kbr. 423; Sklepić Stjepan, mlađi, Kloštar kbr.423; Topolovčan Terezija r. Ozorlić,Daruvar. Sokolovac; Topolovčan Treza r. Ozorlić, Kloštar Podravski kbr</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:33:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3212bd-0a31-4f9c-b1d9-1d3222c1f31d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3212bd-0a31-4f9c-b1d9-1d3222c1f31d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-539/2008</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>OSKC e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93047bf1-7375-45b0-88fc-5fbadd9c6bbf</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93047bf1-7375-45b0-88fc-5fbadd9c6bbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=539&amp;godina=2008</t>
+  </si>
+  <si>
+    <t>Z-5886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5886/2026</t>
+  </si>
+  <si>
+    <t>JENDRAŠIĆ DAMIR; NOVAK ADELA R.BAJER</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91937af1-345b-4ed0-a2cf-b73607d46837</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91937af1-345b-4ed0-a2cf-b73607d46837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1066/2024</t>
+  </si>
+  <si>
+    <t>Zaključak od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 07:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92e072e-1db6-4eb4-ac61-bee4235b32de</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92e072e-1db6-4eb4-ac61-bee4235b32de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1066&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7997/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7997/2025</t>
+  </si>
+  <si>
+    <t>Martin Ivančan</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:30:25</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b6152d-ec5e-4b3a-a220-59386a86453e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b6152d-ec5e-4b3a-a220-59386a86453e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7997&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11600/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11600/2025</t>
+  </si>
+  <si>
+    <t>Ana Mikšić 75672812438</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:42:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6096658e-481a-44fb-a055-bacbada10e75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6096658e-481a-44fb-a055-bacbada10e75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11600&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11179/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11179/2025</t>
+  </si>
+  <si>
+    <t>Basilj Josip</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:34:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672f250-9b73-4bb8-bcfb-fe526560684f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672f250-9b73-4bb8-bcfb-fe526560684f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11067/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11067/2025</t>
+  </si>
+  <si>
+    <t>Zdravko Vutuc 77976142481</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:32:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c76b2c4-0404-4b55-adeb-1f4de329a5cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c76b2c4-0404-4b55-adeb-1f4de329a5cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11067&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10577/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10577/2025</t>
+  </si>
+  <si>
+    <t>Antolić Mara</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:31:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d80a98-dd79-47cb-bc62-d09a7fa88cac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d80a98-dd79-47cb-bc62-d09a7fa88cac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10577&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10476/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10476/2025</t>
+  </si>
+  <si>
+    <t>Željko Pintarić 36389369993</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:21:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5b33940-5956-4ad3-a44e-2598ac86a178</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5b33940-5956-4ad3-a44e-2598ac86a178/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10476&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10327/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10327/2025</t>
+  </si>
+  <si>
+    <t>Zlata Mikac 77361036088</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:19:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc5761d2-cbda-45d9-801e-03d3c19050c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc5761d2-cbda-45d9-801e-03d3c19050c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10327&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10156/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10156/2025</t>
+  </si>
+  <si>
+    <t>Mladen Pandurić 40307840923</t>
+  </si>
+  <si>
+    <t>23.09.2026. 11:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bba88c3-ad43-4e50-b3b2-32419fe5f543</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bba88c3-ad43-4e50-b3b2-32419fe5f543/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10156&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9362/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9362/2025</t>
+  </si>
+  <si>
+    <t>Tea Stoiljković 79226728777</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd2c323-4e99-4de4-b4fd-d9c56cbefff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd2c323-4e99-4de4-b4fd-d9c56cbefff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9362&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10401/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10401/2025</t>
+  </si>
+  <si>
+    <t>BARIĆ MARA; GOLUBIĆ EVA; GOLUBIĆ TOMO; LIST IVAN; LUGAROV LUKA; LUGAROV TEREZA; MATICA ANA R.BOŽO; MATICA ŠIMUN; MEDJUREČAN KATA; MEDJUREČAN ROZA; MEĐUREČAN ROZA; PETI MARIJA; RABADJIJA ŠTEFO; RABAĐIJA IVAN; ROGOZ JOSIP MLDB.; ROGOZ MARICA MLDB.; ČESI STJEPAN; ČESI ŠTEF; ĐIKETA STJEPAN; ŠPOLJAR ANDRIJA; ŠPOLJAR LUCIJA; ŽIVKO STJEPAN</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:18:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b79148e6-1cbf-4ccf-b7d3-345d63fe90d1</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_zakazan_za_10._studenog_2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b79148e6-1cbf-4ccf-b7d3-345d63fe90d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10401&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7013/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7013/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; RITONJA FRANJO; RITONJA GJURO,MLAĐI; RITONJA GJURO,STARIJI; RITONJA IVAN; RITONJA IVAN</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4057bce0-7cee-4d36-ae49-b9c22dacd1c5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4057bce0-7cee-4d36-ae49-b9c22dacd1c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BODALEC TREZA UDATA GOLUBIĆ; GOLUBIĆ JELA; GOLUBIĆ JELA; KAIĆ VIKTORIJA R.ZVONAR; KARLOVČAN ANTUN MLDB.; KARLOVČAN LJUBICA MLDB.; KARLOVČAN MARIJA MLDB.; MARIJAN LJUBA; MARIJAN LJUBA R.PODKOVČIĆ; MARIJAN LJUBA R.PODKOVČIĆ; MARIJAN LJUBA,UDATA; MARKOV STJEPAN IVANOV; MEĐUREČAN MARICA; MEĐUREČAN VERONA; MIKLIĆ MARICA; PEIĆ IVAN TRGOVAC; ZALAR MARTA; ZVONAR IVAN; ZVONAR MARICA; ŽIVKO CILA; ŽIVKO IVAN; ŽIVKO KATA</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91283bd1-ac14-45b8-bfd4-6aec810a1895</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_zakazan_za_14._listopada_2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91283bd1-ac14-45b8-bfd4-6aec810a1895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9178/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9178/2025</t>
+  </si>
+  <si>
+    <t>Mladen Vedriš 44146967567</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d2f9c5-6694-434e-b656-a668f34a4200</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d2f9c5-6694-434e-b656-a668f34a4200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9178&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9121/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9121/2025</t>
+  </si>
+  <si>
+    <t>Vesnica Veleski 05255683840</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:00:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49437a5f-69cc-4451-990c-b1c6052f0eb3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49437a5f-69cc-4451-990c-b1c6052f0eb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3893/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi ovrhe</t>
+  </si>
+  <si>
+    <t>Marijan Balija 28427290330</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:57:46</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee879cf-d0ad-4c52-a6b1-5a87fe24be90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee879cf-d0ad-4c52-a6b1-5a87fe24be90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3893&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3659/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>IVAN ŠOKEC 12928669069</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:49:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf465ef2-e1f7-4f6b-b2c2-53a980e01af0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3659_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf465ef2-e1f7-4f6b-b2c2-53a980e01af0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3659&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8976/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8976/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Kosnica 14051238284</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:48:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb35a2e-c4b4-40b9-966e-6b145e3c5d44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb35a2e-c4b4-40b9-966e-6b145e3c5d44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8976&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3366/2026</t>
+  </si>
+  <si>
+    <t>ANTUN JAGAR 09939050341</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5337019f-eaeb-4060-b2cb-0e4b582e9644</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3366_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5337019f-eaeb-4060-b2cb-0e4b582e9644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5870/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5870/2026</t>
+  </si>
+  <si>
+    <t>HUBERT TEREZA; PETRIČEC JOSIP,MLDB.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:41:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56fafb5c-e630-4f28-9143-8dbb2e13b6d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56fafb5c-e630-4f28-9143-8dbb2e13b6d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3372/2026</t>
+  </si>
+  <si>
+    <t>LEO KUŠ 37742377901</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20b23170-4849-42b0-9442-eb7ae2082244</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3372_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20b23170-4849-42b0-9442-eb7ae2082244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3372&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8778/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8778/2025</t>
+  </si>
+  <si>
+    <t>Mario Kanižanec 64051535947</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6b8556c-397f-40cb-ab94-008e88ca9cb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6b8556c-397f-40cb-ab94-008e88ca9cb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8778&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3378/2026</t>
+  </si>
+  <si>
+    <t>MARICA KIKAŠ 06962398621</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:27:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f44a7c2-b5c8-447c-9b45-0cc872e211d7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3378_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f44a7c2-b5c8-447c-9b45-0cc872e211d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3378&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-61/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.10.2026.</t>
+  </si>
+  <si>
+    <t>DAVID ŠPREM-VELJEVEČKI 90793510415</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:22:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fcce01f-d1c3-4808-9d33-654255975f68</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fcce01f-d1c3-4808-9d33-654255975f68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8595/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8595/2025</t>
+  </si>
+  <si>
+    <t>Halavuk Stjepan</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe82699-9f23-4d83-8585-4568830b411f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe82699-9f23-4d83-8585-4568830b411f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8595&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3577/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO RUMENJAK 12935544921</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:15:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66feaba0-0fc6-487f-ba4f-dbd5e2b98252</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3577_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66feaba0-0fc6-487f-ba4f-dbd5e2b98252/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3577&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-31/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>ŽELJKO LEVANIĆ 91660445440</t>
+  </si>
+  <si>
+    <t>23.09.2026. 07:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eee3e61-7121-417b-945d-a1024a3a95ec</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eee3e61-7121-417b-945d-a1024a3a95ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3252/2026</t>
+  </si>
+  <si>
+    <t>DEJAN VARGOVIĆ 61715454586</t>
+  </si>
+  <si>
+    <t>22.09.2026. 15:06:36</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a200ee5f-9bab-4472-8696-892489c10c3a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3252_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a200ee5f-9bab-4472-8696-892489c10c3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-506/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.; Podnesak od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Balog 77223173423</t>
+  </si>
+  <si>
+    <t>22.09.2026. 13:06:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38d4c64-6e19-4857-b092-325b71fbd4b4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-506_2026-1-1 - 2. Punomoć Bolnica Kc-nova.pdf; Prilog Ovr-506_2026-1-2 - Odluka OS KC Ovrv-1586-2026-8 od 26.05.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-506_2026-1-3 - Odluka OS KC Ovrv-1586-2026-5 od 01.04.2026. - Rješenje - o ovrsi.pdf; Prilog Ovr-506_2026-1-4 - Zahtjev.pdf; Prilog Ovr-506_2026-1-5 - Podnesak OS KC Ovrv-1586-2026-1 od 27.02.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38d4c64-6e19-4857-b092-325b71fbd4b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8094/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8094/2025</t>
+  </si>
+  <si>
+    <t>Matija Imbriovčan 18106804013</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:40:56</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d592ec3-5f55-471c-b300-1899f8ae438b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d592ec3-5f55-471c-b300-1899f8ae438b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8094&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>DALIBOR SUKELJ 56157294886</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98a29459-8ce4-4a66-a1fd-b5534397baa0</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-564-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98a29459-8ce4-4a66-a1fd-b5534397baa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>VJEKOSLAV JURIĆ 23180406264</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:30:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8aa42ec-046a-46ce-8b22-e9256ea54f17</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-512-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8aa42ec-046a-46ce-8b22-e9256ea54f17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOMAGOJ SABO 00544516937</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbca6973-094a-498b-a92e-cf5a46dddf1a</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-544-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbca6973-094a-498b-a92e-cf5a46dddf1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SVJETLANA RADELIĆ 39007079822</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31bb5a6b-334a-417c-ad10-b4765b35c156</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-500-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31bb5a6b-334a-417c-ad10-b4765b35c156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KOLEKS, obrt za proizvodnju drvene ambalaže, vl. Ksenija Kolarević, Molve Grede, Molve Grede 65A 17290798626</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff31bde2-af82-4dcd-b7cd-1fa9120eaf18</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-551-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff31bde2-af82-4dcd-b7cd-1fa9120eaf18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4997/2026</t>
+  </si>
+  <si>
+    <t>IRENA SLAVIĆ 18223059074</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:55:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb04e05-0216-4a00-88e4-5afcff8906d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb04e05-0216-4a00-88e4-5afcff8906d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>KOPRIVNICAPARKING društvo s ograničenom odgovornošću za proizvodnju, i održavanje prometne signalizacije i niskogradnju 42713175359; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:46:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Kozjak 09741609295; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/773c67f7-15f6-441e-9a61-0032fa484c07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/773c67f7-15f6-441e-9a61-0032fa484c07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-146/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN TURKOVIĆ</t>
+  </si>
+  <si>
+    <t>TRNOVAC 41, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>31020592546</t>
+  </si>
+  <si>
+    <t>MARIJAN TURKOVIĆ 31020592546; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:38:56</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-137/2026</t>
+  </si>
+  <si>
+    <t>MATIJA ŠTIRNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 1. SVIBNJA 40, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>70934773711</t>
+  </si>
+  <si>
+    <t>MATIJA ŠTIRNIĆ 70934773711; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-136/2026</t>
+  </si>
+  <si>
+    <t>IVAN SABAĐIJA</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 39, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>00607274978</t>
+  </si>
+  <si>
+    <t>IVAN SABAĐIJA 00607274978; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19520a40-4cb0-4d40-bd20-8808e51e848d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19520a40-4cb0-4d40-bd20-8808e51e848d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-131/2026</t>
+  </si>
+  <si>
+    <t>IGOR GLUHAK</t>
+  </si>
+  <si>
+    <t>ŠIMUNA PANDURA 104, 48350 Hampovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49922726222</t>
+  </si>
+  <si>
+    <t>IGOR GLUHAK 49922726222; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7736/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7736/2026</t>
+  </si>
+  <si>
+    <t>DALIBOR ŠIJAK 27685947230</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:19:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa29dce-61ac-42d9-a9ec-a292b6ee595e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa29dce-61ac-42d9-a9ec-a292b6ee595e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7736&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8011/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8011/2026</t>
+  </si>
+  <si>
+    <t>Mara Mandić</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:17:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a9d356-0c8b-448f-b92f-a87f0987f6ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a9d356-0c8b-448f-b92f-a87f0987f6ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8011&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Pom-31/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Kuhar 59206471408</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:54:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892d8545-67cb-479f-95a6-b68cac4f254b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892d8545-67cb-479f-95a6-b68cac4f254b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp Pom&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4356/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4356/2026</t>
+  </si>
+  <si>
+    <t>Anka Herman; Franjo Ošterkapa; Kata Golenji; Mara Drk; Milica Oštrkapa; Milka Ošterkapa; Mirko Ošterkapa; Stjepan Ošterkapa; Đuro Oštrkapa</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:46:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b42c8f-a005-4dd5-8e5a-24bd76b2131a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; DOKUMENTACIJA.pdf; DOKAZ_O_UPLATI_PRISTOJBE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; POVIJEST_PROMJENA_NA_KATASTARSKIM_CESTICAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b42c8f-a005-4dd5-8e5a-24bd76b2131a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4356&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:41:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ca4dc4-2566-44c8-ab7d-e319e299f3d3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ca4dc4-2566-44c8-ab7d-e319e299f3d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3880/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3880/2026</t>
+  </si>
+  <si>
+    <t>Alojz Perić; Andrija Perić; Anica Betlehem; Franjo Kičinbači; Ivan Perić; Josip Betlehem; Katica Švagelj; Margita Marenčić; Marica Široki; Martin Kičinbači; Stjepan Matota; Čiril Sever</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:32:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8fc4191-c541-4291-8757-9afc77fef65c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-2038-2026.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8fc4191-c541-4291-8757-9afc77fef65c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad7ac833-fec0-43e1-ba17-af2244594568</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad7ac833-fec0-43e1-ba17-af2244594568/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3386/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3386/2026</t>
+  </si>
+  <si>
+    <t>Klara Golubić; Klara Golubić; Marija Godek</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/135164ad-1dd9-4466-a71f-f3597476b2fa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POVIJEST_PROMJENA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_ZAMJENI_NEKRETNINA.pdf; ANEKS_UGOVOR_O_ZAMJENI_NEKRETNINA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/135164ad-1dd9-4466-a71f-f3597476b2fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:56:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21c69f8a-c707-4d90-b24c-9d6ba206b411</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALO.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_ZAMJENI_NEKRETNINA.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21c69f8a-c707-4d90-b24c-9d6ba206b411/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5433/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5433/2026</t>
+  </si>
+  <si>
+    <t>Ana Tolić; Ivan Varga</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f39df3-9ee4-494f-891f-e6fd4c7f85fd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; SMRTNI_LIST.pdf; UGOVOR_O_DAROVANJU.pdf; ZAPISNIK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f39df3-9ee4-494f-891f-e6fd4c7f85fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:36:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7cdc64-8b23-424c-96bc-507bb5c4870b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; SMRTNI_LIST.pdf; UGOVOR_O_DAROVANJU.pdf; ZAPISNIK.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7cdc64-8b23-424c-96bc-507bb5c4870b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Margete Majer od 21.9.2026.</t>
+  </si>
+  <si>
+    <t>MARGETA MAJER 12315412937</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:50:13</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bdb493f-6cd7-4b33-bc5d-e39fa9a6cc96</t>
+  </si>
+  <si>
+    <t>UPP-OS-O-18-2026 Margeta Majer potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bdb493f-6cd7-4b33-bc5d-e39fa9a6cc96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Mirka Ivanović od 21.9.2026.</t>
+  </si>
+  <si>
+    <t>MIRKO IVANOVIĆ 25020303693</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47f96c3-9236-4799-9ff7-f522ed7ee1c2</t>
+  </si>
+  <si>
+    <t>UPP-OS-O-20-2026 Mirko Ivanović potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47f96c3-9236-4799-9ff7-f522ed7ee1c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Nade Vračar od 21.9.2026.</t>
+  </si>
+  <si>
+    <t>NADA VRAČAR 94989263418</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b23e7c-cf9e-4424-9b61-614b3d81081f</t>
+  </si>
+  <si>
+    <t>UPP-OS-O-17-2026 Nada Vračar potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b23e7c-cf9e-4424-9b61-614b3d81081f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f37faf-60bc-4b06-b474-26b75a242fd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f37faf-60bc-4b06-b474-26b75a242fd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:20:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f435e2-d719-416e-850d-d36321667137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f435e2-d719-416e-850d-d36321667137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6945/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6945/2025</t>
+  </si>
+  <si>
+    <t>Đuro Jazvec</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:19:38</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db72e3d-5aa6-49c0-a668-2d8234cdee41</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_4.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db72e3d-5aa6-49c0-a668-2d8234cdee41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6945&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6341/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6341/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Bukovčan</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:57:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebaca948-f0ac-4314-b448-c437053d90a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebaca948-f0ac-4314-b448-c437053d90a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6341&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6948/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6948/2025</t>
+  </si>
+  <si>
+    <t>Mijo Horvat</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a68b7ecd-d0f8-4fd1-b946-3109edce2bbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a68b7ecd-d0f8-4fd1-b946-3109edce2bbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6948&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Andrija Kendjel; Ivo Peroš; Josip Tot; Marica Tot; Marija Kendjel; Milka Petani; Ružica Huzjak; Valent Peroš</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:44:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fea5ee6-7c1c-48e3-b0b9-f504602885b8</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_22.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fea5ee6-7c1c-48e3-b0b9-f504602885b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4058&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-161/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN RADELIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 20, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55315980757</t>
+  </si>
+  <si>
+    <t>ZORAN RADELIĆ 55315980757; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:53:52</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-162/2026</t>
+  </si>
+  <si>
+    <t>MARICA BUGARINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 8, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>66556994254</t>
+  </si>
+  <si>
+    <t>MARICA BUGARINOVIĆ 66556994254; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:52:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/716dc275-91d8-4da2-b2f8-2fdf60a523dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/716dc275-91d8-4da2-b2f8-2fdf60a523dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-147/2026</t>
+  </si>
+  <si>
+    <t>EVELINA ORŠOŠ</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 22, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09825380382</t>
+  </si>
+  <si>
+    <t>EVELINA ORŠOŠ 09825380382; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c92ad16-738d-427f-886a-34bc2a4c663b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c92ad16-738d-427f-886a-34bc2a4c663b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić</t>
+  </si>
+  <si>
+    <t>Gajeva 80, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>17785162394</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Mirjana Šarić 17785162394</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:22:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88cec0f-83a4-4e4b-b724-f431e7c16f9e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88cec0f-83a4-4e4b-b724-f431e7c16f9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2026</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 147, 48350 Šemovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07727257651</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS 07727257651; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6958a5-8976-45e2-b782-099600737e1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6958a5-8976-45e2-b782-099600737e1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-152/2026</t>
+  </si>
+  <si>
+    <t>SLAVKO PATAČKO</t>
+  </si>
+  <si>
+    <t>ULICA STARI DRUM 10, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>79326035238</t>
+  </si>
+  <si>
+    <t>SLAVKO PATAČKO 79326035238; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11859/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11859/2025</t>
+  </si>
+  <si>
+    <t>Marija Maltarić</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:44:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/093186c6-54a5-47b5-a46c-a78395675868</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/093186c6-54a5-47b5-a46c-a78395675868/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11859&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-71/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>KODEKS KOMUNIKACIJE d.o.o. 48626576417</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecc25aad-db21-46a6-bb3e-93e5dd857b6a</t>
+  </si>
+  <si>
+    <t>Rješenje - stvarna nenadležnost.pdf O296O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecc25aad-db21-46a6-bb3e-93e5dd857b6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-58/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>IVANA PODOLNJAK 84094791227</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be3d952-15f1-4782-9c82-693740ebba99</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be3d952-15f1-4782-9c82-693740ebba99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7797/2026</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb65f1e3-b053-46dc-bd74-8d6eed4cba8c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE.pdf; POTVRDA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb65f1e3-b053-46dc-bd74-8d6eed4cba8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7797&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6956/2026</t>
+  </si>
+  <si>
+    <t>Martin Popec (Ivanov) Molve kbr. 378; Popec Štef, Molve, Gornja šuma kbr. 30; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:08:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6aa594-3bd4-480d-850e-0c06ede2adcf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6aa594-3bd4-480d-850e-0c06ede2adcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7783/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupku</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:54:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc131a10-8f03-46bf-8aa9-586a2d0abb07</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; POTVRDA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc131a10-8f03-46bf-8aa9-586a2d0abb07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7783&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1344/2026</t>
+  </si>
+  <si>
+    <t>PN od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Mato Kuzminski 26011168392</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e13eb0-e78a-4e31-af23-f8f3ff840611</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e13eb0-e78a-4e31-af23-f8f3ff840611/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=1344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7729/2026</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9b12623-4e33-4ece-9949-a4637bb904c1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POTVRDA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; RJESENJE.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9b12623-4e33-4ece-9949-a4637bb904c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-70/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.; Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Doris Galinec 06349916507</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:23:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa67edbc-1723-4282-9c7c-6f37c097ebb5</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Pn-70_2026-1-1 - Ugovor o najmu vida galinec.pdf; Prilog Pn-70_2026-1-2 - STANARI-PUNOMOĆ I PRILOZI.pdf; Prilog Pn-70_2026-1-3 - FOTOGRAFIJE.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa67edbc-1723-4282-9c7c-6f37c097ebb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7710/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7710/2026</t>
+  </si>
+  <si>
+    <t>Šprem Slavko</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d14894d4-a9ed-4b4f-a5df-93a296175e0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d14894d4-a9ed-4b4f-a5df-93a296175e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7710&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-144/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:17:46</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7646c8-e246-4461-b1a2-887dba71ba13</t>
+  </si>
+  <si>
+    <t>Rješenje - oglašavanje prodaje nevažećom.pdf O244O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7646c8-e246-4461-b1a2-887dba71ba13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=144&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:14:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3170f8-71ba-46a6-ba16-1de7b9d858b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3170f8-71ba-46a6-ba16-1de7b9d858b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-558/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.; Podnesak od 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Oršuš 61426828959</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:08:09</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bc8b84-009c-45f3-8058-166144709843</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-558_2026-1-1 - 2. Punomoć Bolnica Kc-nova.pdf; Prilog Ovr-558_2026-1-2 - Odluka OS KC Ovrv-1582-2024-9 od 19.06.2024. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-558_2026-1-3 - Odluka OS KC Ovrv-1582-2024-6 od 13.05.2024. - Rješenje - o ovrsi.pdf; Prilog Ovr-558_2026-1-4 - Zahtjev.pdf; Prilog Ovr-558_2026-1-5 - Podnesak OS KC Ovrv-1582-2024-1 od 24.04.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bc8b84-009c-45f3-8058-166144709843/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=558&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-541/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.; Podnesak od 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Ilotić 04140234273</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:02:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d8da28-c8f1-4ad0-8355-fc03e1bbe4d4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-541_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-541_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-541_2026-1-3 - Ovrv-1317_2026-7.pdf; Prilog Ovr-541_2026-1-4 - Ovrv-1317_2026-14.pdf; Prilog Ovr-541_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-541_2026-1-6 - E.ON Energija_gen. punomoć_2022_NOVA.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d8da28-c8f1-4ad0-8355-fc03e1bbe4d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6670/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6670/2026</t>
+  </si>
+  <si>
+    <t>Julijana Jug 23760752496</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:56:59</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6b9fac8-9782-4880-9679-48fb436af5db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6b9fac8-9782-4880-9679-48fb436af5db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Martin Piskor 71341041957</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:49:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7fdbc1d-6293-4aca-9588-31db56279740</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7fdbc1d-6293-4aca-9588-31db56279740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1134/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Bečeić 36051688205</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc78ff61-1861-40ee-98af-c4d970382f68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc78ff61-1861-40ee-98af-c4d970382f68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1134&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Z-1406/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1406/2026</t>
+  </si>
+  <si>
+    <t>Ana Torčanec; Bara Pavešić</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:30:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/122e7960-08ec-43e2-9153-7ac8c570bd8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/122e7960-08ec-43e2-9153-7ac8c570bd8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1406&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-985/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-985/2026</t>
+  </si>
+  <si>
+    <t>Anica Jelačić; Sofija Buglić</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755d1fda-3aca-4da5-a2bb-e04dddcefde9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755d1fda-3aca-4da5-a2bb-e04dddcefde9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>65156938411</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec 65156938411</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:48:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e5843e-ed00-470b-bfc9-7830c0a4ad71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e5843e-ed00-470b-bfc9-7830c0a4ad71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3596/2026</t>
+  </si>
+  <si>
+    <t>Dino Tot 48156737778</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:48:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9427afc-4b94-4011-9636-e942255c1a24</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3596_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Opća bolnica _Dr. Tomislav Bardek_ Koprivnica, zastupnik.pdf; Prilog Ovrv-3596_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9427afc-4b94-4011-9636-e942255c1a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3596&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3554/2026</t>
+  </si>
+  <si>
+    <t>Rješenje  ovrsi</t>
+  </si>
+  <si>
+    <t>MONIKA TOT 14993786073</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:45:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61196cf0-b9c4-4e89-9898-98851bf0108f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3554_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ERSTE&amp;STEIERMÄRKISCHE BANK d. d., zastupnik_opunomoćenik.pdf; Prilog Ovrv-3554_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61196cf0-b9c4-4e89-9898-98851bf0108f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3554&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3642/2026</t>
+  </si>
+  <si>
+    <t>ANTONIA JURAIĆ 69292415447</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:42:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77869a00-8f59-4028-88a2-aed43c6395eb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3642_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ERSTE&amp;STEIERMÄRKISCHE BANK d. d., zastupnik_opunomoćenik.pdf; Prilog Ovrv-3642_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77869a00-8f59-4028-88a2-aed43c6395eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3642&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3379/2026</t>
+  </si>
+  <si>
+    <t>MARTIN BOGDAN 39658732817</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab217813-563b-4a23-b0eb-6645492ea2a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3379_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab217813-563b-4a23-b0eb-6645492ea2a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-819/2026</t>
+  </si>
+  <si>
+    <t>Andjelka Baranić; Anka Baranić; Marija Baranić; Pavica Baranić; Slava Baranić; Vlado Baranić</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:19:32</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d9960e-11fc-4e00-985c-b03a31442fb7</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_17.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d9960e-11fc-4e00-985c-b03a31442fb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-416/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-416/2026</t>
+  </si>
+  <si>
+    <t>Agneza Jernić; Janko Miter; Margita Daić; Mijo Meter; Mijo Miter</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16b2cb2b-6c86-4464-8830-c55fa457e27f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16b2cb2b-6c86-4464-8830-c55fa457e27f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=416&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7916/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7916/2025</t>
+  </si>
+  <si>
+    <t>Ksenija Dikan 83164586758</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fccb0de-0a43-4713-984b-22ce1ffb0f4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fccb0de-0a43-4713-984b-22ce1ffb0f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7916&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7633/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7633/2025</t>
+  </si>
+  <si>
+    <t>Davor Blažek 46316351103</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:49:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c464062f-9786-4c6c-96ac-425616523180</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c464062f-9786-4c6c-96ac-425616523180/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7633&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7617/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7617/2025</t>
+  </si>
+  <si>
+    <t>Zoran Buzina 72064280935</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:46:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/707f3918-b3f7-4b77-a42c-31ba95bb5255</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/707f3918-b3f7-4b77-a42c-31ba95bb5255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7617&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7976/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7976/2026</t>
+  </si>
+  <si>
+    <t>Dautanec Mijo</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:28:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f051c4-dc00-481e-a384-58695be3e049</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f051c4-dc00-481e-a384-58695be3e049/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7976&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5895/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5895/2025</t>
+  </si>
+  <si>
+    <t>Emanuela Marcucci 31255108707</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1877de1-8588-44d8-b8cf-64b8a991424d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1877de1-8588-44d8-b8cf-64b8a991424d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5895&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5603/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5603/2025</t>
+  </si>
+  <si>
+    <t>Dubravka Imbriovčan 26211779467</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abe4b9bb-0cef-42bf-960f-8c9377595a25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abe4b9bb-0cef-42bf-960f-8c9377595a25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5603&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5785/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5785/2026</t>
+  </si>
+  <si>
+    <t>Lidija Šešlek</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:40:04</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b04273-4fa5-4c1a-8e63-b2302817dee5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b04273-4fa5-4c1a-8e63-b2302817dee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5785&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3181/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3181/2025</t>
+  </si>
+  <si>
+    <t>Jela Požar; Manda Razboršek; Stevo Dvorski</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720736fe-2ab9-4bb7-83b6-ba7153e30087</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720736fe-2ab9-4bb7-83b6-ba7153e30087/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3181&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6661/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6661/2026</t>
+  </si>
+  <si>
+    <t>PRIBEK MILKA R.BANEK</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:06:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8ddf38-ea3d-4d7e-abcc-3011191fed2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8ddf38-ea3d-4d7e-abcc-3011191fed2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6661&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HUBERT TEREZA; PETRIČEC JOSIP MLDB.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:59:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b0abdc8-8e34-43be-91c2-a8ca79fd066c</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_nekretninama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b0abdc8-8e34-43be-91c2-a8ca79fd066c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6882/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6882/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Ivandija Franjo, Đurđevac kbr. 1601; Ivandija Petar, Đurđevac; Ivandija Valent, Đurđevac kbr. 1601; Ivanđija Ferdinand, Ferdinandovac kbr. 253; Ivanđija Ivan, Ferdinandovac kbr. 212; Ivanđija Mijo nepoznata boravišta; Ivanđija Tomo, Ferdinandovac kbr.313; Kapić Franjo, Vizvar; Kapić Gizela mldb., Vizvar; Kapić Gjuro, Vizvar; Kovačev Iva mldb. Đurđevac; Kovačev Ivan, Đurđevac kbr. 1099; Kovačev Martin mldb., Đurđevac; Kovačev Martin, Đurđevac kbr. 1099; Kovačev Štefo, Đurđevac kbr. 1099; Laklija Ivan, Ferdinandovac, Laz kbr. 24/B/70; Laklija Stjepan, Ferdinandovac, Dravska 110/305; Ospet Janoš, Vizvar; Ospet Janoša mldb. Vizvar; Ospet Jula udata Grlec, Vizvar; Ospet Kata udata Sabolić, Vizvar; Ospet Štefo mldb. Vizvar; Papić Jula mldb. Vizvar; Papić Miško mldb., Vizvar; Randelj Vlado, Ferdinandovac kbr. 509; ŠEMOVČAN MARKO</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:28:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f85bc4-8ca6-4d84-ad9f-0028091806b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f85bc4-8ca6-4d84-ad9f-0028091806b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7768/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7768/2026</t>
+  </si>
+  <si>
+    <t>Andro Sabolek; Bara Sabolek; Franjo Sabolek; Ivan Samolek; Josip Sabolek; Kata Pividori; Kata Puhač; Mijo Kvaternik; Miško Sabolek; Područni ured za katastar Koprivnica; Stjepan Puhač; Đuro Sabolek</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b7d277-c870-41c6-9899-8dc39718bf66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b7d277-c870-41c6-9899-8dc39718bf66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-699/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-699/2026</t>
+  </si>
+  <si>
+    <t>AURER PETAR; GOLUB MARA</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:47:17</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63101b6e-998d-4868-8adf-2d1f1aa7c7c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63101b6e-998d-4868-8adf-2d1f1aa7c7c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=699&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7897/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7897/2026</t>
+  </si>
+  <si>
+    <t>BORKO GJURO</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:39:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eadd8b91-c1e3-47d1-826d-4b7ac09ece70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eadd8b91-c1e3-47d1-826d-4b7ac09ece70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8480/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8480/2025</t>
+  </si>
+  <si>
+    <t>Josip Grškovnjak</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:15:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55032e6d-6853-4e1e-85da-22018ff83800</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55032e6d-6853-4e1e-85da-22018ff83800/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8480&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7784/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7784/2025</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:11:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daea2eb7-8449-48f0-a6e0-ffeee90cb88c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daea2eb7-8449-48f0-a6e0-ffeee90cb88c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7784&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5254/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5254/2025</t>
+  </si>
+  <si>
+    <t>Božidar Palaš 74497118888</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:03:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd128a2-0b78-422b-935b-082dbf29e9eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd128a2-0b78-422b-935b-082dbf29e9eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Čižmešinkin; Antun Ormanec; Dora Ivančan; Ivan Markov; Ivan Vujčić; Jakob Markov; Martin Ivančan; Milka Sabolić; Stjepan Markov</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:02:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1865e90f-dfc2-48e8-8192-211ef08027d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1865e90f-dfc2-48e8-8192-211ef08027d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-351/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Mira Relić-Wolfensson</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 28a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>86257421880</t>
+  </si>
+  <si>
+    <t>Mira Relić-Wolfensson 86257421880</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b81d46-8639-4724-b029-b6adb9b55da2</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b81d46-8639-4724-b029-b6adb9b55da2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=351&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4447/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4447/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Vukmirica</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7db77fe3-04db-4516-8af0-90a0f3fb8554</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7db77fe3-04db-4516-8af0-90a0f3fb8554/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4447&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:50:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91317e79-1507-4870-85fc-64289220bd14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91317e79-1507-4870-85fc-64289220bd14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4413/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4413/2025</t>
+  </si>
+  <si>
+    <t>Ljiljana Cahunek 00718415846</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:48:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f11aaf1-02fa-4a94-826c-895973881203</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f11aaf1-02fa-4a94-826c-895973881203/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4413&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3807/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3807/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Igrec 29585351132</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45a22515-a916-4055-a50e-8828e48f4a59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45a22515-a916-4055-a50e-8828e48f4a59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3807&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3702/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3702/2025</t>
+  </si>
+  <si>
+    <t>Dragica Petras 22293667904</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:21:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6875185c-d148-45ea-b65f-1dd5861d1df9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6875185c-d148-45ea-b65f-1dd5861d1df9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3702&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2940/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2940/2025</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7959032-2b66-4988-a238-bc7f39ebae2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7959032-2b66-4988-a238-bc7f39ebae2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2940&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2841/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2841/2025</t>
+  </si>
+  <si>
+    <t>Dušan Sabolović 16475556626</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f80a23-9ae1-4f19-8a65-0fbbe07db712</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f80a23-9ae1-4f19-8a65-0fbbe07db712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2841&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3988/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3988/2024</t>
+  </si>
+  <si>
+    <t>Pavao Bregovec</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:14:13</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb3c8515-c299-4b26-aea5-251c2dc0dea2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb3c8515-c299-4b26-aea5-251c2dc0dea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3988&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3479/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3479/2026</t>
+  </si>
+  <si>
+    <t>SOKAČ JOSIP</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:59:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada769ed-5283-4ebc-b75c-b733db247d66</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_14.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ada769ed-5283-4ebc-b75c-b733db247d66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1728/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1728/2025</t>
+  </si>
+  <si>
+    <t>Maja Milaković 58414111524</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:57:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39690319-5028-49c0-85f9-ee174f252360</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39690319-5028-49c0-85f9-ee174f252360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1728&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1622/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1622/2025</t>
+  </si>
+  <si>
+    <t>Franjo Ban 91200519496</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:52:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8b1b7a-8e62-4f23-9841-c31812988a95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8b1b7a-8e62-4f23-9841-c31812988a95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1622&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1549/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1549/2025</t>
+  </si>
+  <si>
+    <t>Štefica Šestak 05272291851</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:50:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d55808-46fc-48ec-b71e-080ada38e21a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d55808-46fc-48ec-b71e-080ada38e21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1549&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1438/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1438/2025</t>
+  </si>
+  <si>
+    <t>Ivica Križnik 23670148192</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:47:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f579058-9ea9-4579-8ed3-70d5cf9b5eb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f579058-9ea9-4579-8ed3-70d5cf9b5eb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1438&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-494/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-494/2025</t>
+  </si>
+  <si>
+    <t>Gordana Šimunic 69218914524</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db0c3ba-990c-458f-a1e7-23295b219a23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db0c3ba-990c-458f-a1e7-23295b219a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-81/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-81/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Kranjec 71879788806</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:47:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ea5b088-7bed-49d7-ac2b-f87ffc614792</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ea5b088-7bed-49d7-ac2b-f87ffc614792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-72/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-72/2025</t>
+  </si>
+  <si>
+    <t>Danijel Krepelnik 44799646316</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a7c063a-e5bf-45e7-8cb2-e618b0402706</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a7c063a-e5bf-45e7-8cb2-e618b0402706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=72&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-51/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-51/2025</t>
+  </si>
+  <si>
+    <t>Krunoslav Kovaček 17555666200; Mirjana Kovaček 17591067915</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8b28d3-db4b-4447-8b02-b449099e093f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8b28d3-db4b-4447-8b02-b449099e093f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-12/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12/2025</t>
+  </si>
+  <si>
+    <t>Milka Novosel 52582504421</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:37:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ea8bf6-892c-4eb8-be78-10c2347713fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ea8bf6-892c-4eb8-be78-10c2347713fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7294/2026</t>
+  </si>
+  <si>
+    <t>Kućan VInko</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:05:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0fc30b-187b-4d11-a244-4964b76744d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0fc30b-187b-4d11-a244-4964b76744d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-135/2026</t>
+  </si>
+  <si>
+    <t>Florijan Miter; Ivica Miter; Josip Miter; Karolina Miter; Mara Tot; Marija Miter; Treza Kovačić</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15f3847-d6b6-40f2-bdcd-f6df144001a0</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_(rasprava_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15f3847-d6b6-40f2-bdcd-f6df144001a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-800/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-800/2026</t>
+  </si>
+  <si>
+    <t>MIHACZI JANOŠ; MIHACZI MIHALJ; PETROVIĆ MARTIN; RITECZ GJURO; RITECZ IVAN; RITECZ JANOŠ; RITECZ KATA</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93174266-085c-45cd-ab0e-bf1d82bf557a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93174266-085c-45cd-ab0e-bf1d82bf557a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=800&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1860/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1860/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Šestak; Franjo Hirjanić; Josip Šestak; Mara Šestak</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:54:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43094b0a-7183-4049-ba00-50ef1752ba61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43094b0a-7183-4049-ba00-50ef1752ba61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1860&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-318/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-318/2026</t>
+  </si>
+  <si>
+    <t>GRAHOVAC ANICA R. KECEUŠ; KECEUŠ ANKA MLDB.; KECEUŠ PAVAO</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:46:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3306ea69-28c6-4a98-91d9-32ccb087d729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3306ea69-28c6-4a98-91d9-32ccb087d729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1089/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1089/2026</t>
+  </si>
+  <si>
+    <t>BANEK BLAŽ; BANEK MARA; KELEMEN DORA; MIHALIĆ TEREZA; VARGOVIĆ GABRA ROĐ.VARGOVIĆ; VARGOVIĆ TOMO; ČIČKAR ANDRO; ČIČKAR JELA MLDB.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:34:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28733ee-0c41-487e-aeb5-f3a522659626</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28733ee-0c41-487e-aeb5-f3a522659626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1089&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1173/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Mihalić; Đurđa Vurovec rođ. Vargocić</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5837c10-4d77-4408-9244-9351f902ec1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5837c10-4d77-4408-9244-9351f902ec1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-974/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-974/2026</t>
+  </si>
+  <si>
+    <t>MARUŠEVAC STJEPAN; MARUŠEVEC MARIJAN; SEVER BRANKICA; SEVER BRANKO, MLDB.; SEVER MARIJA</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:18:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12feeac2-d1d9-4418-9a60-e70cb4ced104</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12feeac2-d1d9-4418-9a60-e70cb4ced104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=974&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7630/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7630/2026</t>
+  </si>
+  <si>
+    <t>Martin Žagar 69961036315</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:08:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e08b876-f7bb-4ef9-baba-f4a88d1d2d59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e08b876-f7bb-4ef9-baba-f4a88d1d2d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7630&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-410/2026</t>
+  </si>
+  <si>
+    <t>Božidar Špernjak; SOČEC IVAN; SOČEC LJUBA; TEŽAK JOSIP; VRATARIĆ ANTUN MLDB.; VRATARIĆ EVA MLDB.; VRATARIĆ GJURO; VRATARIĆ MARIJA UDATA OŠTRIŠ MLDB; VRATARIĆ ROZA MLDB.; VRATARIĆ STJEPAN; VRATARIĆ TEREZA MLDB.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3f921f-4b3a-4dce-8fd8-28b26999b1fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3f921f-4b3a-4dce-8fd8-28b26999b1fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1435/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1435/2026</t>
+  </si>
+  <si>
+    <t>Ana Androtić; Antun Škrinjar; Elizabeta Kolman; Ivan Kos; Jela Škvorc; Kata Androtić; Katarina Golubić; Mara Škvorc; Matija Cimerman; Mijo Jakupec; Snježana Kolarić; Stjepan Jelak; Stjepan Jelak; Stjepan Jelak; Stjepan Kos; Tereza Petrić; Tereza Petrić; Tomo Kos; Treza Perić; Treza Petrić; Vjekoslav Đurašin; Đuro Androtić</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7134e044-367d-4e2e-a2fe-40236af20f66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7134e044-367d-4e2e-a2fe-40236af20f66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-933/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-933/2026</t>
+  </si>
+  <si>
+    <t>MARKUŠIĆ BARICA; PAVEŠIĆ IVAN; STEFANOVSKI KATARINA; STEFANOVSKI MIROSLAV; STEFANOVSKI TOMISLAV</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:45:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b73654a7-52d3-4e12-a47d-e45b232e0541</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b73654a7-52d3-4e12-a47d-e45b232e0541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=933&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Gabrijel Funtek; Ignac Funtek; Ivan Kičinbaći; Josip Funtek; Juraj Funtek; Katica Balja; Margareta Funtek; Miroslav Funtek; Pavao Funtek; Đuro Funtek</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:39:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56fabd0-85ff-4d57-902b-97a3512f513e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56fabd0-85ff-4d57-902b-97a3512f513e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1385/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1385/2026</t>
+  </si>
+  <si>
+    <t>Aleksandreski Olga; Franjo Baranić; Katica Šafarek; Marija Baranić; Marijan Šafatek; Štefica Cerinski</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:31:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92515196-05f6-4f49-8a3f-3c0df1dbeba0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92515196-05f6-4f49-8a3f-3c0df1dbeba0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1385&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1019/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1019/2026</t>
+  </si>
+  <si>
+    <t>Bara Ključarić; Franjo Ključarić; Ivan Mihoci</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65260e7d-30f9-4385-82ee-f6d2eadb2a42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65260e7d-30f9-4385-82ee-f6d2eadb2a42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1019&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-836/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-836/2026</t>
+  </si>
+  <si>
+    <t>GREGUREK VINEZA; GREGUREK VINKO; HEGEDIĆ FRANJO</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:44:50</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bac3f27-299b-4048-a544-014890622a23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bac3f27-299b-4048-a544-014890622a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=836&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1586/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1586/2026</t>
+  </si>
+  <si>
+    <t>Mileva Dragosavljević; Milka Pavković; Stevo Pavković</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9741ffb7-c42f-4552-bc13-2c4ac1b6b3cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9741ffb7-c42f-4552-bc13-2c4ac1b6b3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1586&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6844/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6844/2025</t>
+  </si>
+  <si>
+    <t>Kata Jazvec; Kata Šafar; Rok Šafar; Roza Vuljak; Roza Šafar; Stjepan Šafar; Vinko Šafar; Štefanija Šafar</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/222cb038-d65e-4bab-a3b0-da63c337b7ec</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_19.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/222cb038-d65e-4bab-a3b0-da63c337b7ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6844&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1640/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1640/2026</t>
+  </si>
+  <si>
+    <t>Milan Mazuh; Štefanija Hanžeković</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:29:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b9c76ff-19ef-42e2-9322-94546df6704f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b9c76ff-19ef-42e2-9322-94546df6704f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9440/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9440/2025</t>
+  </si>
+  <si>
+    <t>Petar Hanžeković</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a068bf3a-1ec5-4ea4-9d27-8e316147fff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a068bf3a-1ec5-4ea4-9d27-8e316147fff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9440&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6866/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6866/2025</t>
+  </si>
+  <si>
+    <t>Blaž Korošec; Ivan Korošec</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b28bb10-ceab-400d-bd8e-067ec0876892</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b28bb10-ceab-400d-bd8e-067ec0876892/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6866&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1233/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1233/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Petrović; Ivan Petrović; Ivan Petrović; Milutin Petrović; Milutin Petrović mldb.; Nikola Petrović; Nikola Petrović</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:18:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4478020b-88f3-4b62-b682-3240d19ea86f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4478020b-88f3-4b62-b682-3240d19ea86f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-624/2026</t>
+  </si>
+  <si>
+    <t>JAZVEC FRANJO MLDB.; JAZVEC GJURO; JAZVEC IMBRO ML.; Jela Friščić; Luka Friščić; MEDJIMOREC BLAŽ; POSAVEC DRAGUTIN; VADLA MILKA, MLDB., R. JAZVEC; VALENT DORA R. JAZVEC; Vesna Zokić; ŠAFAR FRANCA</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f277729d-9769-4f41-a8e6-a28c78fe3541</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f277729d-9769-4f41-a8e6-a28c78fe3541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Katica Škorjanec; Puhač Jakob; Puhač Tomo; Puhač Vinko</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:49:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ee0179-f1de-4c93-bb0e-0a54f9b91083</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ee0179-f1de-4c93-bb0e-0a54f9b91083/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić 17785162394; SVIM SUDIONICIMA</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:43:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd</t>
+  </si>
+  <si>
+    <t>Prilog Sp-181_2026-1-2 - ŠARIĆ MIRJANA STEČAJ POTROŠAČA.pdf; Prilog Sp-181_2026-1-3 - ŠARIĆ MIRJANA 1.jpeg; Prilog Sp-181_2026-1-4 - ŠARIĆ MIRJANA 2.jpeg; Prilog Sp-181_2026-1-5 - ŠARIĆ MIRJANA 3.jpeg; Prilog Sp-181_2026-1-6 - ŠARIĆ MIRJANA 4.jpeg; Rješenje o otvaranju postupka stečaja potrošača.pdf O1000000126O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7023/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7023/2026</t>
+  </si>
+  <si>
+    <t>PETROVIĆ ZDRAVKO</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60a4df5-9492-4531-9df0-1d78184d298e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60a4df5-9492-4531-9df0-1d78184d298e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6498/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6498/2026</t>
+  </si>
+  <si>
+    <t>Lucija Prelec (udova Luke), Čepelovac kbr. 138; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:22:04</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2bb6f01-654f-425a-95ae-d4004479d366</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_POK_MAER_FUK.pdf; PUNOMOC_PUNOMOC_IVANA_BLAZOK.pdf; PUNOMOC_PUNOMOC_TENE_SKUNCA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2bb6f01-654f-425a-95ae-d4004479d366/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6498&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6006/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6006/2026</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:00:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629e68a1-1da4-4c9e-aee4-359abff040ab</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf; POTVRDA_UPLATA_PRISTOJBE_ZK_ISPRAVNI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629e68a1-1da4-4c9e-aee4-359abff040ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6006&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4165/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4165/2026</t>
+  </si>
+  <si>
+    <t>DEREŽIĆ KATA; DEREŽIĆ MARA; DEREŽIĆ MATO; DRAŠKOVIĆ LUKA; E-oglasna ploča Općinskog suda u Koprivnici; TKALEC MARIJA,UDOVA IZA ANTUNA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:25:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f637926c-78ad-42d6-a624-a90c4725bfc1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC_I_PRILOZI.pdf; POTVRDA_POTVRDA_O_UPLATI_PRISTOJBE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f637926c-78ad-42d6-a624-a90c4725bfc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ignac Jendrašić, Đurđevac kbr. 148; Matija Jendrašić, Đurđevac kbr. 148; Mato Jendrašić, Đurđevac kbr. 148; Rudolf Bajer, Đurđevac, kbr. 639, Vinogradska 6; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7f0a02a-8308-406a-aa46-296debaab603</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf; POTVRDA_POTVRDA_O_UPLATI_PRISTOJBE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7f0a02a-8308-406a-aa46-296debaab603/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4798/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4798/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mijo Zobunđija, Đurđevac kbr. 431</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:02:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ed7610-77d5-4e65-b566-d27b2c4a297e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; TABULARNA_IZJAVA_IZJAVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ed7610-77d5-4e65-b566-d27b2c4a297e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4798&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4412/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Petar Horduk, Virje, Konaci kbr. 1733</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:50:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf478b2-2def-4a64-9893-1d3ad695f73a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf478b2-2def-4a64-9893-1d3ad695f73a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5863/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5863/2026</t>
+  </si>
+  <si>
+    <t>Regina Adaković, Virje, Drenovica kbr. 1397; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a973e32b-e6de-4de3-a962-a866885fdc81</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_I_KOPIJA_KAT_PLANA.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_I_IDENTIFIK._LIST.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_POK._MIRKA_BARUSKIN.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a973e32b-e6de-4de3-a962-a866885fdc81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5863&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-696/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-696/2026</t>
+  </si>
+  <si>
+    <t>BELOBRK BOLTO; LUGAROV LUKA; LUGAROV PETAR; MEĐUREČAN MATO; RODE MARIJA; ZVONAR PETAR; ZVONAR ŠIMUN</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:32:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7416e24e-e2de-43ff-8676-a7c66c0f0294</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7416e24e-e2de-43ff-8676-a7c66c0f0294/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=696&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4857/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4857/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mara Maturanec, r. Belec, Prugovac</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e76054-bde4-46ee-8439-3483ef022967</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e76054-bde4-46ee-8439-3483ef022967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4857&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4946/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4946/2026</t>
+  </si>
+  <si>
+    <t>Dora Rabađija, Kalinovac kbr. 575; Dora Rabađija, Kalinovac, Dravska; E-oglasna ploča Općinskog suda u Koprivnici; LEGRADIĆ STJEPAN,ML.; LEGRADIĆ STJEPAN,ST.; LEGRADIĆ ĐURO; Mara Janković r. Rabađija, Kalinovac, Batinske 25; Valent Rabađija, Kalinovac, Ciglena 30; ŠVEDEK ANTUN; ŠVEDEK BOLTO; ŠVEDEK IVAN</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f8126da-5760-45aa-9c2e-0563546984ab</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_KIZVADAK_ZA_ZKUL_7025_K_O_KALINOVAC.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_ZA_ZKUL_7280_K_O_KALINOVAC.pdf; ZK_IZVADAK_ZK_IZVADAK_ZA_ZKUL_9325_K_O_KALINOVAC.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_2.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_3.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_1.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_642_K_O_KALINOVAC.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_563_K_O_KALINOVAC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_DAROVANJU.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f8126da-5760-45aa-9c2e-0563546984ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4946&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11743/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11743/2025</t>
+  </si>
+  <si>
+    <t>Benkek Mijo, Virje kbr. 1625; Benkek Slava, Virje kbr.1625; Benkek Valent, Novo Virje, Kingovo 27; Melić Katica,Virje kbr.392; Mesarov Stjepan, Virje kbr.292; Šetušić Bara,Virje kbr.390</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac22ba6-0599-409e-84a5-0e05992b3330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac22ba6-0599-409e-84a5-0e05992b3330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11743&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5030/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5030/2026</t>
+  </si>
+  <si>
+    <t>Jakob Ilijev, Virje kbr. 972; Marica Ilijev, Virje kbr. 972; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3667e2d7-170a-4be4-91a6-1ba5bee52824</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_I_STARI_POSJEDOVNI_LIST.pdf; PRIZNANICA-DOKAZ_O_UPLATI.pdf; PRIJEDLOG.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3667e2d7-170a-4be4-91a6-1ba5bee52824/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5030&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11824/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11824/2025</t>
+  </si>
+  <si>
+    <t>Đuro Balog</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:41:37</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd81ecb-df77-4d15-a456-358d0864db87</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_23.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd81ecb-df77-4d15-a456-358d0864db87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11824&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6859/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6859/2025</t>
+  </si>
+  <si>
+    <t>Jana Globlek</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f7e063-b5a6-4951-ad91-47d7c0076b10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7f7e063-b5a6-4951-ad91-47d7c0076b10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6859&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Bara Benotić; Franjo Mandin; Ivana Barić; Jela Posavec; Kata Matota; Kata Vlahović; Marica Barčanec; Marko Posavec; Treza Bijač; Đuro Barić</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:05:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85bcee1-e3c6-4216-9b9b-bd4a4530095b</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_odgoda_ocevida.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85bcee1-e3c6-4216-9b9b-bd4a4530095b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-834/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-834/2026</t>
+  </si>
+  <si>
+    <t>Katica Tomec mldb. Novo Virje, sada Repaš; Martin Tomec mldb. Novo Virje, sada Klokočevac; Mijo Tomec mldb., Novo Virje kbr. 152; Stjepan Čičin, Novo Virje kbr. 480; Tereza Tomec (udova Đure) Novo Virje kbr. 152; Đuro Čičin mldb., Novo Virje kbr. 147</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:41:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50c98722-adfe-4fa4-8247-75c36ae5894b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50c98722-adfe-4fa4-8247-75c36ae5894b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=834&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>Svim sudionicima; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:58:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-7312/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7312/2026</t>
+  </si>
+  <si>
+    <t>DOKTORIĆ ANA; KOBAR DRAGA; Ljubica Jelak; MALJAK MARIJA; MALJAK MARIJA; MALJAK ZLATKO, STARIJI</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:27:39</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2201eedb-294b-49a7-8777-f0d7691e57e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ORTOFOTO_SNIMAK.pdf; POSJEDOVNI_LIST.pdf; IZVADAK_IZ_MATICE_UMRLIH.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR_O_DAROVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2201eedb-294b-49a7-8777-f0d7691e57e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:24:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9fcac42-1887-4a61-a2e7-e653e6ba7731</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALO.pdf; POSJEDOVNI_LIST.pdf; IZVADAK_IZ_MATICE_UMRLIH.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR_O_DAROVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9fcac42-1887-4a61-a2e7-e653e6ba7731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2625/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2625/2026</t>
+  </si>
+  <si>
+    <t>Valko Zidarić</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:52:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0c6e4e-dd62-4e96-bfd9-d5152060c467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0c6e4e-dd62-4e96-bfd9-d5152060c467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2625&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5361/2026</t>
+  </si>
+  <si>
+    <t>ORMANEC ANICA; ORMANEC EVA; ORMANEC VERA, MLDB.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7576d336-58f9-43f7-84d5-3e708f3e985d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7576d336-58f9-43f7-84d5-3e708f3e985d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3766/2026</t>
+  </si>
+  <si>
+    <t>KRANJEC MARTIN</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:18:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a58d10-f56b-4266-a250-8ae0c31a7815</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_licu_mjesta.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a58d10-f56b-4266-a250-8ae0c31a7815/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9010/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9010/2025</t>
+  </si>
+  <si>
+    <t>ŠOGORIĆ LOVRO</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:56:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db18b70-d90f-42fa-9561-7500c2ce39c3</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db18b70-d90f-42fa-9561-7500c2ce39c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9010&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3462/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3462/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mihaljić, Kloštar Podravski; Jozo Grškovnjak, Kloštar Podravski kbr. 35; Mara Kokotić, Kloštar kbr. 46; Marija Topolovčan, Kloštar kbr. 28; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:28:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9fc76f5-323a-4a0b-8d05-890476647d59</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9fc76f5-323a-4a0b-8d05-890476647d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3462&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7513/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7513/2026</t>
+  </si>
+  <si>
+    <t>Andro Matijašec; Marica Liplin; Martin Pancir; Stjepan Liplin; Stjepan Pancir</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:19:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972b4e3-1ec0-4cca-8fe4-a773d98ea453</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; SMRTNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_DAROVANJU.pdf; SMRTNI_LIST.pdf; IZVADAK_IZ_MATICE_UMRLIH.pdf; SMRTNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972b4e3-1ec0-4cca-8fe4-a773d98ea453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83ed63f-043f-4298-9525-e59fba8e46a9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; SMRTNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALO.pdf; UGOVOR_O_DAROVANJU.pdf; SMRTNI_LIST.pdf; IZVADAK_IZ_MATICE_UMRLIH.pdf; SMRTNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83ed63f-043f-4298-9525-e59fba8e46a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3383/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3383/2026</t>
+  </si>
+  <si>
+    <t>Andro Čoklo; Ignac Gjurišević, Kloštar Podravski kbr. 293; Ivan Đurišević, Kloštar Podravski kbr. 293; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:15:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653a1d7a-d3a4-4018-babb-07eaee272df7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653a1d7a-d3a4-4018-babb-07eaee272df7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2399/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2399/2026</t>
+  </si>
+  <si>
+    <t>Bara Purgar; Blaž Purgar; Franjo Tručić; Franjo Tručić; Gjuro Korotaj; IVANA HALAPIJA GOLENJA 01684391138; Jaga Purgar; Jalža Purgar; Jana Purgar; Jela Friščić; Mara Purgar; Suzana Purgar</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/396bdabf-32ef-4013-967c-c0db5a5fdb62</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-1638-2026.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_HALAPIJA_GOLENJA_IVANA_PRIJEDLOG.pdf; HALAPIJA_GOLENJA_IVANA_ISPRAVE.pdf; OCITOVANJE.pdf; PRIJEDLOG.pdf; PRIJEDLOG_I_OCITOVANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/396bdabf-32ef-4013-967c-c0db5a5fdb62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2399&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3791/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Lucija Đurinović r.Treščec,Kozar.kbr.140,Suhop.20; Martin Paranos, Suha Katalena kbr.17</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:06:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ac6bbe-50cb-4211-b335-10ad7024844d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ac6bbe-50cb-4211-b335-10ad7024844d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:54:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20bdcdf-558e-4f50-ade3-864beee3e812</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf; PRIJEDLOG.pdf; PRIJEDLOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20bdcdf-558e-4f50-ade3-864beee3e812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3549/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3549/2026</t>
+  </si>
+  <si>
+    <t>e oglasna ploča Općinskog suda u Koprivnici; ŠESTAK BOLTO</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:51:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bdfc6b-1e8f-48a6-9ff9-bf37888b5732</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bdfc6b-1e8f-48a6-9ff9-bf37888b5732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3174/2026</t>
+  </si>
+  <si>
+    <t>VEHOVEC FRANJO; VEHOVEC KATARINA</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:48:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9b9361-6c4f-4423-8a7e-fdc59ee221c4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC__ZK_IZVADAK__UGOVORI_I_OSTALA_POPRATNA_DOKUMENTACIJA..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9b9361-6c4f-4423-8a7e-fdc59ee221c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2876/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2876/2026</t>
+  </si>
+  <si>
+    <t>Filjar Martina</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a4561a-eb29-4689-8c9a-c3dbef140c2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a4561a-eb29-4689-8c9a-c3dbef140c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2876&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82f440f-34cb-4074-86c0-3292242ea342</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82f440f-34cb-4074-86c0-3292242ea342/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8814/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8814/2025</t>
+  </si>
+  <si>
+    <t>Zorka Arambašić</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec0deec-b285-4f9d-835f-444e10b8ce6b</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_21.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec0deec-b285-4f9d-835f-444e10b8ce6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8814&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4026/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4026/2026</t>
+  </si>
+  <si>
+    <t>Mijo Grazinger, Đurđevac kbr. 343; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:25:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ea3b79-b90a-4b2e-a232-d317ce0cf7e4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; IZVADAK_IZ_MATICE_UMRLIH.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ea3b79-b90a-4b2e-a232-d317ce0cf7e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4026&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stjepan Polak</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:30:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8ee9681-adef-4ece-96a4-ec69f31ee611</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALA_IZDAVANJA.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POTVRDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8ee9681-adef-4ece-96a4-ec69f31ee611/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Z-3368/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3368/2026</t>
   </si>
   <si>
     <t>Aleksandar Kovač; Ivan Kovač; Mijo Grčić</t>
   </si>
   <si>
     <t>07.09.2026. 13:37:03</t>
   </si>
   <si>
     <t>07.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8068058-40d3-4077-94de-e662de06e0ff</t>
   </si>
   <si>
-    <t>Rjesenje_-_odgoda_ocevida.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8068058-40d3-4077-94de-e662de06e0ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3368&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-976/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-976/2026</t>
   </si>
   <si>
     <t>Andro Martinčić; Anđelka Horvat; Blaž Pros; Franjo Koščak; Imbro Tot; Ivan Kanižaj; Ivan Koščak; Josip Kanižaj; Julijana Kelić; Marica Šironja; Marija Car; Marija Grčić; Mato Pavuša; Mijo Šironja; Mirko Pavuša; Mirko Šironja; Petar Pavuša; Rozalija Halaček; Stjepan Pavuša; Tomislav Tot</t>
   </si>
   <si>
     <t>07.09.2026. 13:03:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32</t>
   </si>
   <si>
     <t>rjesenje_od_7.9._26..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32/dokumenti/preuzimanje</t>
@@ -146,350 +5063,137 @@
   <si>
     <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/caa3a34b-3fa7-4a27-8d8a-7e86718474aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7783/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7783/2025</t>
   </si>
   <si>
     <t>Gjuro Fonjogab; Ištvan Toth; Janoš Fonjogab; Janoš Fonjogab</t>
   </si>
   <si>
     <t>07.09.2026. 11:54:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9aed1d7-30e8-4a18-b476-74e4d19fce23</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9aed1d7-30e8-4a18-b476-74e4d19fce23/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7783&amp;godina=2025</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...64 lines deleted...]
-  <si>
     <t>Z-4547/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4547/2026</t>
   </si>
   <si>
     <t>MIKULDAŠ VALENT</t>
   </si>
   <si>
     <t>04.09.2026. 14:26:13</t>
   </si>
   <si>
-    <t>06.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2ec52c0-43b0-4c3f-872e-46ecb458e87d</t>
   </si>
   <si>
-    <t>Rjesenje_-_ocevid_na_licu_mjesta.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2ec52c0-43b0-4c3f-872e-46ecb458e87d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4547&amp;godina=2026</t>
   </si>
   <si>
-    <t>K-72/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-2179/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2179/2026</t>
   </si>
   <si>
     <t>Ana Eršeg; Andjela Vrlec; Andro Golubić; Andro Mandin; Franjo Ilotić; Jela Lončarić; Jelka Ferenčak; Jelka Ferenčak; Katica Tot; Luka Ilotić; Mara Melčin; Mara Polak; Martin Peica; Roza Blažotinec; Tereza Marović; Vid Marčić; Vjekoslav Bokčev; Štefa Lončarić</t>
   </si>
   <si>
     <t>04.09.2026. 11:47:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb2a6f32-44c4-4fb1-92a8-6bdb5421189f</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POVIJEST_PROMJENA_ZA_K.C.BR._2291_4.pdf; RJESENJE_RJESENJE_OD_21._6._1988._OPCINSKE_UPRAVE_ZA_KATASTAR_I_GEODETSKE_POSLOVE_OPCINE_KOPRIVNICA.pdf; UGOVOR_O_KUPOPRODAJI_UGOVOR_O_KUPOPRODAJI_NEKRETNINA_OD_7._9._2007._OU-140_2007.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-546_10-1_OD_30._12._2010..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-490_09-1_OD_25._11._2009..pdf; POVIJEST_PROMJENA_OD_15._1._2026..pdf; POVIJEST_PROMJENA_KCBR._3477_94_K.O._SIGETEC.pdf; POVIJEST_PROMJENA_KCBR._3477_95_K.O._SIGETEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_2._1._2021..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_8._2._2021..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_11._2._2003._OV-01004-03.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_18._9._1989..pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_24._8._2011._POSL._BROJ__OU-317-11.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OU-256_08-1_OD_16._5._2008..pdf; POVIJEST_PROMJENA_NA_KCBR._2171_2_K.O._SIGETEC.pdf; POVIJEST_PROMJENA_NA_KBR._121_66__121_63__121_64__121_65_K.O._SIGETEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_OD_9._12._1983..pdf; RJESENJE_RJESENJE_OD_1._12._1992._OPCINE_KOPRIVNICA__SEKRETARIJATA_KOMUNALNIH_DJELATNOSTI__ZAVODA_ZA_KATASTAR_I_GEODETSKE_POSLOVE.pdf; RJESENJE_RJESENJE_OD_28._2._2011._DRZAVNE_GEODETSKE_UPRAVE__PODRUCNOG_UREDA_Z_AKATASTAR_KOPRIVNICA.pdf; POTVRDA_POTVRDA_O_UPLATI_SUDSKIH_PRISTOJBI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb2a6f32-44c4-4fb1-92a8-6bdb5421189f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2179&amp;godina=2026</t>
   </si>
   <si>
-    <t/>
-[...22 lines deleted...]
-  <si>
     <t>04.09.2026. 09:39:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6945e15d-d75d-43c5-ad24-048a3efd8cbc</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; RJESENJE.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6945e15d-d75d-43c5-ad24-048a3efd8cbc/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-3265/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-2775/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2775/2026</t>
   </si>
   <si>
     <t>Kata Kovač; Kata Miter; Margita Tot; Ružica Grčić</t>
   </si>
   <si>
     <t>04.09.2026. 09:32:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9573fe12-4203-401e-b13a-3d6d29cf7ec8</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KUPOPRODAJNI_UGOVOR__POVIJEST_PROMJENA__KUPOPRODAJNI_UGOVOR.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9573fe12-4203-401e-b13a-3d6d29cf7ec8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2775&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3361/2026</t>
-[...61 lines deleted...]
-  <si>
     <t>04.09.2026. 09:23:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d0868fe-80af-49eb-a356-e0dfc2a8fb2c</t>
   </si>
   <si>
     <t>DOPIS.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d0868fe-80af-49eb-a356-e0dfc2a8fb2c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7216/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7216/2026</t>
   </si>
   <si>
     <t>Kata Matijašić</t>
   </si>
   <si>
     <t>04.09.2026. 09:03:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a7f10a-229b-4a62-9961-c1660592af69</t>
@@ -497,53 +5201,50 @@
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a7f10a-229b-4a62-9961-c1660592af69/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7216&amp;godina=2026</t>
   </si>
   <si>
     <t>04.09.2026. 09:00:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2353920-c477-4534-83ae-9e002a595c43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2353920-c477-4534-83ae-9e002a595c43/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7260/2026</t>
   </si>
   <si>
     <t>04.09.2026. 08:52:09</t>
   </si>
   <si>
-    <t>05.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f2579ae-7ecb-4aaf-b0a0-1cc4c2a322f3</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f2579ae-7ecb-4aaf-b0a0-1cc4c2a322f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7260&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-6962/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6962/2026</t>
   </si>
   <si>
     <t>Dora Inder; Imbro Gjureta; Imbro Gyreta; Mijo Đurđina; Milka Slivšek; Stjepan Vuljak</t>
   </si>
   <si>
     <t>04.09.2026. 08:42:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4e64e7c-9f38-450e-bfca-39e167da45d4</t>
@@ -551,147 +5252,86 @@
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA.pdf; UGOVOR_O_DAROVANJU_UGOVOR_O_DAROVANJU.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_VLADIMIR_VULJAK.pdf; ZK_IZVADAK_ZK_IZVADAK_2054__SA_ZAPISNICIMA.pdf; ZK_IZVADAK_ZK_IZVADAK_2115_SA_ZAPISNICIMA.pdf; POTVRDA_PRISTOJBA_ZK_ISPRAVNI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4e64e7c-9f38-450e-bfca-39e167da45d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6962&amp;godina=2026</t>
   </si>
   <si>
     <t>04.09.2026. 08:31:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc545b30-de6b-4ee3-985e-8211ae840efe</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_DAROVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; POTVRDA.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc545b30-de6b-4ee3-985e-8211ae840efe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7218/2026</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
-[...1 lines deleted...]
-  <si>
     <t>04.09.2026. 08:13:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54aac3d2-4487-4676-8f08-79caa0bbf820</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54aac3d2-4487-4676-8f08-79caa0bbf820/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7218&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1044/2026</t>
-[...26 lines deleted...]
-  <si>
     <t>Z-4804/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4804/2025</t>
   </si>
   <si>
     <t>Dražen Odobašić</t>
   </si>
   <si>
     <t>03.09.2026. 13:00:14</t>
   </si>
   <si>
-    <t>03.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/436868a8-96db-4947-9015-9c5ea350921c</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/436868a8-96db-4947-9015-9c5ea350921c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4804&amp;godina=2025</t>
   </si>
   <si>
-    <t>P-350/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-1041/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1041/2025</t>
   </si>
   <si>
     <t>Sofija Gal; Zvonimir Gal</t>
   </si>
   <si>
     <t>03.09.2026. 12:30:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45fd5e56-f310-4b9d-9406-f5b82f8146be</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45fd5e56-f310-4b9d-9406-f5b82f8146be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1041&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-4909/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4909/2025</t>
@@ -720,903 +5360,284 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb1c9701-82df-4be7-904a-ecbf2013f721/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-4051/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4051/2025</t>
   </si>
   <si>
     <t>Anka Druskic 45099083553</t>
   </si>
   <si>
     <t>03.09.2026. 12:22:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630a5c76-d65d-4bdd-b331-be5ff67a1531</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630a5c76-d65d-4bdd-b331-be5ff67a1531/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4051&amp;godina=2025</t>
   </si>
   <si>
-    <t>Kov-72/2026</t>
-[...95 lines deleted...]
-  <si>
     <t>Podnesak od 02.09.2026.</t>
   </si>
   <si>
-    <t>Vesna Baruškin</t>
-[...7 lines deleted...]
-  <si>
     <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>03.09.2026. 11:19:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...10 lines deleted...]
-  <si>
     <t>03.09.2026. 11:11:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c00e290c-d1f0-4eb9-983e-3c7a715c9ec3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c00e290c-d1f0-4eb9-983e-3c7a715c9ec3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4997&amp;godina=2026</t>
-[...94 lines deleted...]
-  <si>
     <t>Z-1361/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1361/2026</t>
   </si>
   <si>
     <t>Božek Dora</t>
   </si>
   <si>
     <t>03.09.2026. 09:20:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e66451b9-b4a2-4eba-89a9-752b13549170</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e66451b9-b4a2-4eba-89a9-752b13549170/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1361&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-59/2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Stjepan Šafar</t>
   </si>
   <si>
     <t>03.09.2026. 07:28:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b92f9a86-96e5-4e61-b4f1-81603583505c</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; DOKUMENTACIJA.pdf; ZK_IZVADAK.pdf; POTVRDA_O_UPLATI_PRISTOJBE.pdf; RJESENJE_POSL._BR._Z-6844_2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b92f9a86-96e5-4e61-b4f1-81603583505c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6844&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-4671/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4671/2026</t>
   </si>
   <si>
     <t>Tome Matošić</t>
   </si>
   <si>
     <t>02.09.2026. 12:38:58</t>
   </si>
   <si>
-    <t>02.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1bd8eaf6-5b8f-433d-8550-0cda0ada56c2</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1bd8eaf6-5b8f-433d-8550-0cda0ada56c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4671&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2802/2026</t>
-[...67 lines deleted...]
-  <si>
     <t>Z-6433/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6433/2026</t>
   </si>
   <si>
     <t>TRGO-WEST d.o.o.</t>
   </si>
   <si>
     <t>02.09.2026. 11:48:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07ffcff5-406b-42ce-9125-f6c267300a97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07ffcff5-406b-42ce-9125-f6c267300a97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6433&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2970/2026</t>
-[...103 lines deleted...]
-  <si>
     <t>Z-6488/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6488/2026</t>
   </si>
   <si>
     <t>E-oglasna ploča Općinskog suda u Koprivnici; Golub Mara, Kalinovac kbr. 146</t>
   </si>
   <si>
     <t>02.09.2026. 09:31:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f78959b-8be7-447d-b7dc-929a8d88854e</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_PLANA_SA_SKICOM-PRIKAZOM_POSJEDOVANJA_U_NARAVI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_BROJ_2336_K.O._KALINOVAC.pdf; PUNOMOC.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_BROJ_32_K.O._KALINOVAC.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f78959b-8be7-447d-b7dc-929a8d88854e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6488&amp;godina=2026</t>
   </si>
   <si>
     <t>01.09.2026. 11:48:59</t>
   </si>
   <si>
-    <t>01.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ece902fb-d0f6-49bb-9527-fd1fbd4a866a</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_BR.Z-4671-2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ece902fb-d0f6-49bb-9527-fd1fbd4a866a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-3207/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-7104/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7104/2026</t>
   </si>
   <si>
     <t>Svetozar Crljenica 43108325202</t>
   </si>
   <si>
     <t>01.09.2026. 09:35:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0b7708f-1ada-4e39-b973-6ef37e286a6b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0b7708f-1ada-4e39-b973-6ef37e286a6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7104&amp;godina=2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Rješenje iza pok. VJEKOSLAVA PLAHINEKA, OIB 83129983121, sina Ivana, umirovljenika iz Koprivnice, Ulica braće Radića 25, rođ. 07. svibnja 1947.g., a umrlog 01. svibnja 2026.g., državljanina RH, </t>
-[...40 lines deleted...]
-  <si>
     <t>P-115/2026</t>
   </si>
   <si>
     <t>Rješenje od 27.03.2026.; Podnesak od 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.</t>
   </si>
   <si>
     <t>Juraj Pavlić 64732028989</t>
   </si>
   <si>
     <t>01.09.2026. 09:15:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f4486f0-365d-4b12-b383-cbdf7bc85cfa</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog P-115_2026-1-1 - 2025-04-15 - Potvrda uplate pozajmice - 9k.pdf; Prilog P-115_2026-1-2 - 2025-06-13 - Povrat dijela pozajmice - 5k.pdf; Prilog P-115_2026-1-3 - 2025-06-16 - Povrat dijela pozajmice - 4k.pdf; Prilog P-115_2026-1-4 - 2025-04-14 - Potvrda uplate pozajmice - 13k.pdf; Prilog P-115_2026-1-5 - 2026-03-19 - Punomoć - Ljiljana Horvat.pdf; Prilog P-115_2026-1-6 - 2025-09-22 - Povrat dijela pozajmice - 4k.pdf; Prilog P-115_2026-1-7 - 2026-03-20 - e-mail tužiteljice.pdf; Prilog P-115_2026-1-8 - 20260318_150010.jpg; Prilog P-115_2026-1-9 - 20260318_150004.jpg; Prilog P-115_2026-1-10 - Prilog uz pristojbu.pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f4486f0-365d-4b12-b383-cbdf7bc85cfa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2907/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-6409/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6409/2026</t>
   </si>
   <si>
     <t>Anica Antolić; Bara Blažek; Ivan Antolić; Slavica Schiessl; Slavica Schiezl</t>
   </si>
   <si>
     <t>01.09.2026. 08:41:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/895ed718-0ecf-438c-b25a-b9a188c260ec</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf; POTVRDA_O_UPLATI_POREZA_NA_PROMET_NEKRETNINA.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POTVRDA_O_UPLATI_POREZA_NA_PROMET_NEKRETNINE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/895ed718-0ecf-438c-b25a-b9a188c260ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6409&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-429/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>01.09.2026. 08:31:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d370ebd-8e05-4a28-bb0e-9ec8bbb6f5fa</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf; OSTALO.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d370ebd-8e05-4a28-bb0e-9ec8bbb6f5fa/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovr-384/2026</t>
-[...67 lines deleted...]
-  <si>
     <t>Z-2822/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2822/2026</t>
   </si>
   <si>
     <t>Zdravko Trtanj 78637947154</t>
   </si>
   <si>
     <t>31.08.2026. 14:37:24</t>
   </si>
   <si>
-    <t>30.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3b6f1747-a8b2-40d3-ba36-c0c564aeae6a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3b6f1747-a8b2-40d3-ba36-c0c564aeae6a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2822&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-850/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-850/2026</t>
   </si>
   <si>
     <t>Danijela Caga 03260925273</t>
   </si>
   <si>
     <t>31.08.2026. 14:16:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e621fc9-be2f-456b-80d5-750ad99e7308</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e621fc9-be2f-456b-80d5-750ad99e7308/dokumenti/preuzimanje</t>
@@ -1624,824 +5645,110 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=850&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4900/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4900/2026</t>
   </si>
   <si>
     <t>Horvat Milan; Kristijan Horvat 78898841115</t>
   </si>
   <si>
     <t>31.08.2026. 13:46:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00119869-10d1-4a97-b40a-70fe9d65f73a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00119869-10d1-4a97-b40a-70fe9d65f73a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4900&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kov-67/2026</t>
-[...373 lines deleted...]
-  <si>
     <t>Z-4928/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4928/2026</t>
   </si>
   <si>
     <t>Botinčan Martin, Rakitnica kbr. 28; E-oglasna ploča Općinskog suda u Koprivnici; Svržan Ivan, Rakitnica, Bilogorska 20/56; Štefek Jelica udata Botinčan, Rakitnica kbr. 14</t>
   </si>
   <si>
     <t>31.08.2026. 11:07:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1d8b495-d28e-48e1-9828-e91882ee77c6</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1d8b495-d28e-48e1-9828-e91882ee77c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4928&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2135/2026</t>
-[...229 lines deleted...]
-  <si>
     <t>Z-2354/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2354/2026</t>
   </si>
   <si>
     <t>Kata Lukša; Mara Lovrek; Mara Sokačić</t>
   </si>
   <si>
     <t>31.08.2026. 09:24:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a2f9abd-e6f4-4c6f-979f-15f86c46517b</t>
   </si>
   <si>
     <t>Rjesenje_o_ocevidu_od_28.8.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a2f9abd-e6f4-4c6f-979f-15f86c46517b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2354&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-403/2025</t>
-[...100 lines deleted...]
-  <si>
     <t>MEĐIMUREC IVAN; ŠPIČKO DRAGA</t>
   </si>
   <si>
     <t>28.08.2026. 14:08:38</t>
   </si>
   <si>
-    <t>29.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04320357-1bac-49ae-b148-df3dd4a09735</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04320357-1bac-49ae-b148-df3dd4a09735/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7294&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-9772/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9772/2025</t>
   </si>
   <si>
     <t>Mara Helinger</t>
   </si>
   <si>
     <t>28.08.2026. 13:51:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd1f6d48-8630-447b-8bc4-8c6ecb89e230</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_10._11.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd1f6d48-8630-447b-8bc4-8c6ecb89e230/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9772&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-9533/2025</t>
@@ -2470,1568 +5777,278 @@
   <si>
     <t>Z-11607/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11607/2025</t>
   </si>
   <si>
     <t>Milica Grabrovec</t>
   </si>
   <si>
     <t>28.08.2026. 13:39:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2dd90c39-12fe-4690-bf1d-94465072ff5a</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_12.11.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2dd90c39-12fe-4690-bf1d-94465072ff5a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11607&amp;godina=2025</t>
   </si>
   <si>
-    <t>Z-10401/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>DAUTANEC IVAN; JANKOVIĆ TREZA UDOVA; JANČI ŠTEFO; JUŠTA IVAN; KARASEK FLORIJAN; KIRINEC MARICA; KIRINEC ĐURO; KRNJAK IVAN; LUGAROV LUKA; LUGAROV TEREZA; MIKLIĆ LJUBICA; MIKLIĆ MARA; MIKLIĆ MARICA; MIKLIĆ SOFIJA; MIKLIĆ STJEPAN; PANTELIĆ KATICA,VINKOVA; PETI MARIJA; SOBOTA CILA,SADA MARIJA ANĐELINA,ČASNA SESTRA; SOBOTA IVAN; SOBOTA LJUBICA MLDB.; ĐIPALO KATA R.CICAK; ŠOKEC CILA; ŠOKEC MARA; ŠOKEC MARA; ŠOKEC MATO; ŠOKEC ŠTEFO; ŠPOLJAR ANDRIJA; ŠPOLJAR LUCIJA</t>
   </si>
   <si>
     <t>28.08.2026. 11:30:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/118748ba-826d-43db-a65e-e058af713a2d</t>
   </si>
   <si>
     <t>Rjesenje_-_Ocevid_na_licu_mjesta.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/118748ba-826d-43db-a65e-e058af713a2d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10401&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-1140/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1140/2026</t>
   </si>
   <si>
     <t>Josip Horvat; Stjepan Horvat; Zomo Vahtarić</t>
   </si>
   <si>
     <t>28.08.2026. 11:25:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8be845f5-c83c-4021-a4b4-b46b09303d70</t>
   </si>
   <si>
     <t>Rjesenje_o_ocevidu_od_27.8.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8be845f5-c83c-4021-a4b4-b46b09303d70/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1140&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2174/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2174/2024</t>
   </si>
   <si>
     <t>Betlehem Juraj; Betlehem Katarina, rođ. Galović; Lukač Katica; Lukač Katica; Mesić Ivan; Vujatović Milan</t>
   </si>
   <si>
     <t>28.08.2026. 11:09:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2174&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-2475/2026</t>
-[...118 lines deleted...]
-  <si>
     <t>Z-4007/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4007/2026</t>
   </si>
   <si>
     <t>Ljubomir Jakopović</t>
   </si>
   <si>
     <t>28.08.2026. 07:46:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3eb1aaa9-d598-441e-9b8f-c958ca160ca6</t>
   </si>
   <si>
     <t>RJESENJE_O_OCEVIDU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3eb1aaa9-d598-441e-9b8f-c958ca160ca6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4007&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3243/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3243/2026</t>
   </si>
   <si>
     <t>Ana Bebek; Mara Balaško; Stjepan Horvat; Vladimir Ferenčak</t>
   </si>
   <si>
     <t>28.08.2026. 07:37:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3b0b336-0f83-4e6f-bd27-c30400269e37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3b0b336-0f83-4e6f-bd27-c30400269e37/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3243&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-3873/2026</t>
-[...427 lines deleted...]
-  <si>
     <t>Sp-222/2026</t>
   </si>
   <si>
     <t>Oglas od 24.08.2026.</t>
   </si>
   <si>
     <t>MARIJAN ŠIMUNOVIĆ</t>
   </si>
   <si>
     <t>PAVLJANCI 39, 48350 Ferdinandovac, Hrvatska</t>
   </si>
   <si>
     <t>34442158170</t>
   </si>
   <si>
     <t>MARIJAN ŠIMUNOVIĆ 34442158170; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>25.08.2026. 07:40:04</t>
   </si>
   <si>
-    <t>09.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-221/2026</t>
   </si>
   <si>
     <t>ANA-MARIJA HONTIĆ</t>
   </si>
   <si>
     <t>BILOGORSKA 124, 48350 Budrovac, Hrvatska</t>
   </si>
   <si>
     <t>88869013242</t>
   </si>
   <si>
     <t>ANA-MARIJA HONTIĆ 88869013242; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>25.08.2026. 07:39:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARICA RADELIĆ</t>
-[...445 lines deleted...]
-  <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-5628/2026</t>
-[...271 lines deleted...]
-  <si>
     <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. Jasne Gutjahr, OIB 78703222163, rođ. Zdenčan,  iz Koprivnice, Trg kralja Tomislava 4, kćeri Jagice, rođ. 17. svibnja 1962.g., a umrle 06. srpnja 2021.g., državljanke RH. </t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. JASNE GUTJAHR, ROĐ. ZDENČAN 78703222163</t>
   </si>
   <si>
     <t>30.07.2026. 12:29:46</t>
   </si>
   <si>
     <t>01.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92</t>
   </si>
   <si>
     <t>e - oglasna ploča, pok. Jasna Gutjahr.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Ovr-508/2022</t>
   </si>
   <si>
     <t>Zaključak od 24.07.2026.</t>
   </si>
   <si>
     <t>OS u Koprivnici</t>
   </si>
   <si>
     <t>24.07.2026. 13:00:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2022</t>
   </si>
   <si>
     <t>Z-9950/2025</t>
   </si>
   <si>
     <t>Oglas od 22.7.2025.</t>
   </si>
   <si>
     <t>22.07.2026. 09:14:48</t>
   </si>
   <si>
-    <t>22.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde</t>
   </si>
   <si>
     <t>DOPIS.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9950&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
@@ -4084,81 +6101,57 @@
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. ZDRAVKA FLAJSA, OIB 31687273179, sina Janeza i Ljubice Flajs, djelatnika iz Borovljana, Novigrad Podravski, Borovljani 52, rođ. 03. veljače 1956.g., a umrlog 22. studenoga 2025.g., državljanina RH. </t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. ZDRAVKA FLAJSA 31687273179</t>
   </si>
   <si>
     <t>23.04.2026. 08:51:24</t>
   </si>
   <si>
-    <t>23.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9</t>
   </si>
   <si>
     <t>oglas za nep. nasljednike ostavina iza pok. Zdravko Flajs.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9/dokumenti/preuzimanje</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8edd6783-d9dc-44e7-b410-af41e128ad0e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7378/2024</t>
   </si>
   <si>
     <t>Rješenje od 6.10.2025.</t>
   </si>
   <si>
     <t>Klara Hajduk</t>
   </si>
   <si>
     <t>06.10.2025. 09:52:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443</t>
   </si>
   <si>
     <t>kolar ispravno oglasna ploča.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7378&amp;godina=2024</t>
   </si>
@@ -4348,51 +6341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N194"/>
+  <dimension ref="A1:N292"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4459,7365 +6452,11127 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>52</v>
       </c>
-      <c r="F6" t="s">
+      <c r="I6" t="s">
         <v>53</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" t="s">
         <v>54</v>
       </c>
-      <c r="H6" t="s">
+      <c r="L6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
         <v>55</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="K8" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I10" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L10" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="I11" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="K11" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="L11" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="M11" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D12" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>93</v>
+      </c>
+      <c r="I12" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" t="s">
+        <v>96</v>
+      </c>
+      <c r="N12" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="I13" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="J13" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="L13" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="N13" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="N14" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="I15" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="J15" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="K16" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="N16" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="K17" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D19" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" t="s">
+        <v>149</v>
+      </c>
+      <c r="J19" t="s">
+        <v>150</v>
+      </c>
+      <c r="K19" t="s">
+        <v>151</v>
+      </c>
+      <c r="L19" t="s">
         <v>152</v>
       </c>
-      <c r="I19" t="s">
+      <c r="M19" t="s">
         <v>153</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="N19" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D20" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>97</v>
+        <v>157</v>
       </c>
       <c r="I20" t="s">
         <v>158</v>
       </c>
       <c r="J20" t="s">
-        <v>75</v>
+        <v>159</v>
       </c>
       <c r="K20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L20" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="N20" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>161</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>164</v>
       </c>
       <c r="I21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J21" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="K21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>169</v>
+      </c>
+      <c r="I22" t="s">
         <v>170</v>
       </c>
-      <c r="I22" t="s">
+      <c r="J22" t="s">
+        <v>150</v>
+      </c>
+      <c r="K22" t="s">
         <v>171</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>172</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>173</v>
       </c>
-      <c r="M22" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
+        <v>175</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J23" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="K23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>184</v>
       </c>
       <c r="I24" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J24" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="K24" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L24" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="N24" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>187</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>188</v>
+        <v>73</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J25" t="s">
-        <v>191</v>
+        <v>150</v>
       </c>
       <c r="K25" t="s">
         <v>192</v>
       </c>
       <c r="L25" t="s">
         <v>193</v>
       </c>
       <c r="M25" t="s">
         <v>194</v>
       </c>
-      <c r="N25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>196</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>195</v>
+      </c>
+      <c r="I26" t="s">
+        <v>196</v>
+      </c>
+      <c r="J26" t="s">
+        <v>150</v>
+      </c>
+      <c r="K26" t="s">
+        <v>197</v>
+      </c>
+      <c r="L26" t="s">
         <v>198</v>
       </c>
-      <c r="I26" t="s">
+      <c r="M26" t="s">
         <v>199</v>
       </c>
-      <c r="J26" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="I27" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="J27" t="s">
-        <v>191</v>
+        <v>150</v>
       </c>
       <c r="K27" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="L27" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="M27" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>73</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="I28" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="J28" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="K28" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="M28" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D29" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="I29" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="J29" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="K29" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="L29" t="s">
-        <v>202</v>
+        <v>103</v>
       </c>
       <c r="M29" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="N29" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>196</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="I30" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="J30" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="K30" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="L30" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="M30" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>230</v>
+        <v>72</v>
       </c>
       <c r="D31" t="s">
-        <v>231</v>
+        <v>73</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="I31" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="J31" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="K31" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="L31" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="M31" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D32" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="I32" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="K32" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="L32" t="s">
-        <v>242</v>
+        <v>69</v>
       </c>
       <c r="M32" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="N32" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D33" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>236</v>
+      </c>
+      <c r="I33" t="s">
+        <v>237</v>
+      </c>
+      <c r="J33" t="s">
+        <v>150</v>
+      </c>
+      <c r="K33" t="s">
+        <v>238</v>
+      </c>
+      <c r="L33" t="s">
         <v>239</v>
       </c>
-      <c r="I33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="N33" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D34" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>244</v>
+      </c>
+      <c r="I34" t="s">
+        <v>245</v>
+      </c>
+      <c r="J34" t="s">
+        <v>159</v>
+      </c>
+      <c r="K34" t="s">
+        <v>246</v>
+      </c>
+      <c r="L34" t="s">
+        <v>247</v>
+      </c>
+      <c r="M34" t="s">
         <v>248</v>
       </c>
-      <c r="I34" t="s">
+      <c r="N34" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D35" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>236</v>
+      </c>
+      <c r="I35" t="s">
+        <v>252</v>
+      </c>
+      <c r="J35" t="s">
+        <v>150</v>
+      </c>
+      <c r="K35" t="s">
+        <v>253</v>
+      </c>
+      <c r="L35" t="s">
         <v>254</v>
       </c>
-      <c r="I35" t="s">
+      <c r="M35" t="s">
         <v>255</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="N35" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>259</v>
+      </c>
+      <c r="I36" t="s">
+        <v>260</v>
+      </c>
+      <c r="J36" t="s">
+        <v>261</v>
+      </c>
+      <c r="K36" t="s">
         <v>262</v>
       </c>
-      <c r="I36" t="s">
+      <c r="L36" t="s">
+        <v>111</v>
+      </c>
+      <c r="M36" t="s">
         <v>263</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="N36" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
+        <v>265</v>
+      </c>
+      <c r="D37" t="s">
+        <v>266</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37" t="s">
+        <v>267</v>
+      </c>
+      <c r="I37" t="s">
         <v>268</v>
       </c>
-      <c r="D37" t="s">
+      <c r="J37" t="s">
+        <v>261</v>
+      </c>
+      <c r="K37" t="s">
         <v>269</v>
       </c>
-      <c r="E37" t="s">
+      <c r="L37" t="s">
+        <v>111</v>
+      </c>
+      <c r="M37" t="s">
         <v>270</v>
       </c>
-      <c r="F37" t="s">
+      <c r="N37" t="s">
         <v>271</v>
-      </c>
-[...20 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="D38" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="I38" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="J38" t="s">
-        <v>200</v>
+        <v>261</v>
       </c>
       <c r="K38" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="L38" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M38" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="N38" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D39" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="I39" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="J39" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="K39" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="L39" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="M39" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="N39" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D40" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="J40" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="K40" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="L40" t="s">
-        <v>298</v>
+        <v>111</v>
       </c>
       <c r="M40" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="N40" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D41" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="I41" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="J41" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="K41" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="L41" t="s">
-        <v>306</v>
+        <v>111</v>
       </c>
       <c r="M41" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="N41" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="D42" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="I42" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="J42" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="K42" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="L42" t="s">
-        <v>314</v>
+        <v>111</v>
       </c>
       <c r="M42" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="N42" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="D43" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="I43" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="J43" t="s">
-        <v>200</v>
+        <v>261</v>
       </c>
       <c r="K43" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="L43" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M43" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N43" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="D44" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="J44" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="K44" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="L44" t="s">
-        <v>329</v>
+        <v>111</v>
       </c>
       <c r="M44" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="N44" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="D45" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="I45" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="J45" t="s">
-        <v>200</v>
+        <v>261</v>
       </c>
       <c r="K45" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="L45" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="M45" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="N45" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="D46" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="I46" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="J46" t="s">
-        <v>344</v>
+        <v>261</v>
       </c>
       <c r="K46" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="L46" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="M46" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="N46" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>349</v>
+        <v>321</v>
       </c>
       <c r="D47" t="s">
-        <v>350</v>
+        <v>322</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="I47" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="J47" t="s">
-        <v>353</v>
+        <v>261</v>
       </c>
       <c r="K47" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="L47" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="M47" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="N47" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="D48" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="I48" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="J48" t="s">
-        <v>353</v>
+        <v>261</v>
       </c>
       <c r="K48" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="L48" t="s">
-        <v>362</v>
+        <v>111</v>
       </c>
       <c r="M48" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="N48" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="D49" t="s">
         <v>350</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="I49" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="J49" t="s">
+        <v>261</v>
+      </c>
+      <c r="K49" t="s">
         <v>353</v>
       </c>
-      <c r="K49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L49" t="s">
-        <v>369</v>
+        <v>111</v>
       </c>
       <c r="M49" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="N49" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="D50" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="I50" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="J50" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="K50" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="L50" t="s">
-        <v>202</v>
+        <v>239</v>
       </c>
       <c r="M50" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="N50" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="D51" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="I51" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="J51" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="K51" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="L51" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="M51" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="N51" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="D52" t="s">
-        <v>350</v>
+        <v>373</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="I52" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="J52" t="s">
-        <v>353</v>
+        <v>261</v>
       </c>
       <c r="K52" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="L52" t="s">
-        <v>390</v>
+        <v>111</v>
       </c>
       <c r="M52" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="N52" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="D53" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="I53" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="J53" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="K53" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="L53" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="M53" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="N53" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="D54" t="s">
-        <v>350</v>
+        <v>387</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="I54" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="J54" t="s">
-        <v>353</v>
+        <v>261</v>
       </c>
       <c r="K54" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="L54" t="s">
-        <v>404</v>
+        <v>69</v>
       </c>
       <c r="M54" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="N54" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="D55" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="I55" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="J55" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="K55" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="L55" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="M55" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="N55" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="D56" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="I56" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="J56" t="s">
-        <v>344</v>
+        <v>261</v>
       </c>
       <c r="K56" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="L56" t="s">
-        <v>419</v>
+        <v>111</v>
       </c>
       <c r="M56" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="N56" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>340</v>
+        <v>407</v>
       </c>
       <c r="D57" t="s">
-        <v>341</v>
+        <v>365</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="I57" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="J57" t="s">
-        <v>423</v>
+        <v>360</v>
       </c>
       <c r="K57" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="L57" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="M57" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="N57" t="s">
-        <v>348</v>
+        <v>413</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="D58" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="I58" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="J58" t="s">
-        <v>431</v>
+        <v>360</v>
       </c>
       <c r="K58" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="L58" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="M58" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="N58" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="D59" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="I59" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="J59" t="s">
-        <v>423</v>
+        <v>261</v>
       </c>
       <c r="K59" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="L59" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M59" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="N59" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>97</v>
+        <v>429</v>
       </c>
       <c r="D60" t="s">
-        <v>443</v>
+        <v>365</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="I60" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="J60" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="K60" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="L60" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="M60" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="N60"/>
+        <v>434</v>
+      </c>
+      <c r="N60" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="D61" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="I61" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="J61" t="s">
-        <v>431</v>
+        <v>360</v>
       </c>
       <c r="K61" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="L61" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="M61" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="N61" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="D62" t="s">
-        <v>458</v>
+        <v>365</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="I62" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="J62" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="K62" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="L62" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="M62" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="N62" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="D63" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="I63" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="J63" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="K63" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="L63" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="M63" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="N63" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="D64" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="I64" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="J64" t="s">
-        <v>423</v>
+        <v>464</v>
       </c>
       <c r="K64" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="L64" t="s">
-        <v>478</v>
+        <v>111</v>
       </c>
       <c r="M64" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="N64" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>481</v>
+        <v>72</v>
       </c>
       <c r="D65" t="s">
-        <v>482</v>
+        <v>73</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="I65" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
       <c r="J65" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="K65" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="L65" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="M65" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>473</v>
+        <v>72</v>
       </c>
       <c r="D66" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>97</v>
+        <v>473</v>
       </c>
       <c r="I66" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="J66" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="K66" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="L66" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="M66" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>477</v>
+      </c>
+      <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>493</v>
+        <v>72</v>
       </c>
       <c r="D67" t="s">
-        <v>494</v>
+        <v>73</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>126</v>
+        <v>478</v>
       </c>
       <c r="I67" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="J67" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="K67" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="L67" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="M67" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>500</v>
+        <v>72</v>
       </c>
       <c r="D68" t="s">
-        <v>501</v>
+        <v>73</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>502</v>
+        <v>483</v>
       </c>
       <c r="I68" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="J68" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="K68" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="L68" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="M68" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>508</v>
+        <v>72</v>
       </c>
       <c r="D69" t="s">
-        <v>509</v>
+        <v>73</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="I69" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="J69" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="K69" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="L69" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="M69" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="D70" t="s">
-        <v>517</v>
+        <v>494</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>518</v>
+        <v>495</v>
       </c>
       <c r="I70" t="s">
-        <v>519</v>
+        <v>496</v>
       </c>
       <c r="J70" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="K70" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="L70" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M70" t="s">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="N70" t="s">
-        <v>523</v>
+        <v>499</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="D71" t="s">
-        <v>525</v>
-[...3 lines deleted...]
-      <c r="G71"/>
+        <v>502</v>
+      </c>
+      <c r="E71" t="s">
+        <v>503</v>
+      </c>
+      <c r="F71" t="s">
+        <v>504</v>
+      </c>
+      <c r="G71" t="s">
+        <v>505</v>
+      </c>
       <c r="H71" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="I71" t="s">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="J71" t="s">
-        <v>520</v>
+        <v>447</v>
       </c>
       <c r="K71" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="L71" t="s">
-        <v>202</v>
+        <v>509</v>
       </c>
       <c r="M71" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="N71" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="D72" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>502</v>
+      </c>
+      <c r="E72" t="s">
+        <v>503</v>
+      </c>
+      <c r="F72" t="s">
+        <v>504</v>
+      </c>
+      <c r="G72" t="s">
+        <v>505</v>
+      </c>
       <c r="H72" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="I72" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="J72" t="s">
-        <v>520</v>
+        <v>447</v>
       </c>
       <c r="K72" t="s">
-        <v>535</v>
+        <v>514</v>
       </c>
       <c r="L72" t="s">
-        <v>202</v>
+        <v>509</v>
       </c>
       <c r="M72" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="N72" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>538</v>
+        <v>516</v>
       </c>
       <c r="D73" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      <c r="G73"/>
+        <v>517</v>
+      </c>
+      <c r="E73" t="s">
+        <v>518</v>
+      </c>
+      <c r="F73" t="s">
+        <v>519</v>
+      </c>
+      <c r="G73" t="s">
+        <v>520</v>
+      </c>
       <c r="H73" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="I73" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="J73" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="K73" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="L73" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="M73" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="N73" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="D74" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="G74"/>
+        <v>517</v>
+      </c>
+      <c r="E74" t="s">
+        <v>529</v>
+      </c>
+      <c r="F74" t="s">
+        <v>530</v>
+      </c>
+      <c r="G74" t="s">
+        <v>531</v>
+      </c>
       <c r="H74" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="I74" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="J74" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="K74" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="L74" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="M74" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="N74" t="s">
-        <v>553</v>
+        <v>536</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="D75" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="G75"/>
+        <v>517</v>
+      </c>
+      <c r="E75" t="s">
+        <v>538</v>
+      </c>
+      <c r="F75" t="s">
+        <v>539</v>
+      </c>
+      <c r="G75" t="s">
+        <v>540</v>
+      </c>
       <c r="H75" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="I75" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="J75" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="K75" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="L75" t="s">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="M75" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="N75" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="D76" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      <c r="G76"/>
+        <v>517</v>
+      </c>
+      <c r="E76" t="s">
+        <v>547</v>
+      </c>
+      <c r="F76" t="s">
+        <v>548</v>
+      </c>
+      <c r="G76" t="s">
+        <v>549</v>
+      </c>
       <c r="H76" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="I76" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="J76" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="K76" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="L76" t="s">
-        <v>566</v>
+        <v>525</v>
       </c>
       <c r="M76" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="N76" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>569</v>
+        <v>555</v>
       </c>
       <c r="D77" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
       <c r="H77" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="I77" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="J77" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K77" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="L77" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="M77" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="N77" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="D78" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
       <c r="H78" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="I78" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="J78" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K78" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="L78" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="M78" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="N78" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>569</v>
       </c>
       <c r="D79" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="E79" t="s">
         <v>570</v>
       </c>
-      <c r="F79" t="s">
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
         <v>571</v>
       </c>
-      <c r="G79" t="s">
+      <c r="I79" t="s">
         <v>572</v>
       </c>
-      <c r="H79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J79" t="s">
-        <v>542</v>
+        <v>447</v>
       </c>
       <c r="K79" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="L79" t="s">
-        <v>59</v>
+        <v>574</v>
       </c>
       <c r="M79" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="N79" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="D80" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="I80" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="J80" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K80" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="L80" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="M80" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="N80" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="D81" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>595</v>
+        <v>72</v>
       </c>
       <c r="I81" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="J81" t="s">
-        <v>542</v>
+        <v>261</v>
       </c>
       <c r="K81" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="L81" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="M81" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="N81" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="D82" t="s">
-        <v>562</v>
+        <v>591</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="I82" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="J82" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K82" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="L82" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="M82" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="N82" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="D83" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>609</v>
+        <v>72</v>
       </c>
       <c r="I83" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="J83" t="s">
-        <v>542</v>
+        <v>261</v>
       </c>
       <c r="K83" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="L83" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="M83" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="N83" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="D84" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="I84" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="J84" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K84" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="L84" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="M84" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="N84" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="D85" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>623</v>
+        <v>72</v>
       </c>
       <c r="I85" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="J85" t="s">
-        <v>542</v>
+        <v>261</v>
       </c>
       <c r="K85" t="s">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="L85" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="M85" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="N85" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="D86" t="s">
-        <v>562</v>
+        <v>615</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="I86" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="J86" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
       <c r="K86" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="L86" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="M86" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="N86" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="D87" t="s">
-        <v>562</v>
+        <v>622</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>630</v>
+        <v>72</v>
       </c>
       <c r="I87" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="J87" t="s">
-        <v>542</v>
+        <v>261</v>
       </c>
       <c r="K87" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="L87" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="M87" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="N87" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>642</v>
+        <v>72</v>
       </c>
       <c r="D88" t="s">
-        <v>562</v>
+        <v>627</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="I88" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="J88" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K88" t="s">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="L88" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="M88" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>649</v>
+        <v>72</v>
       </c>
       <c r="D89" t="s">
-        <v>562</v>
+        <v>634</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="I89" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="J89" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K89" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="L89" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="M89" t="s">
-        <v>654</v>
-[...3 lines deleted...]
-      </c>
+        <v>639</v>
+      </c>
+      <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>656</v>
+        <v>72</v>
       </c>
       <c r="D90" t="s">
-        <v>562</v>
+        <v>640</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="I90" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="J90" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K90" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="L90" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="M90" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>645</v>
+      </c>
+      <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="D91" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      <c r="G91"/>
+        <v>647</v>
+      </c>
+      <c r="E91" t="s">
+        <v>648</v>
+      </c>
+      <c r="F91" t="s">
+        <v>649</v>
+      </c>
+      <c r="G91" t="s">
+        <v>650</v>
+      </c>
       <c r="H91" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="I91" t="s">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="J91" t="s">
-        <v>520</v>
+        <v>630</v>
       </c>
       <c r="K91" t="s">
-        <v>667</v>
+        <v>653</v>
       </c>
       <c r="L91" t="s">
-        <v>668</v>
+        <v>509</v>
       </c>
       <c r="M91" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="N91" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="D92" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      <c r="G92"/>
+        <v>657</v>
+      </c>
+      <c r="E92" t="s">
+        <v>658</v>
+      </c>
+      <c r="F92" t="s">
+        <v>659</v>
+      </c>
+      <c r="G92" t="s">
+        <v>660</v>
+      </c>
       <c r="H92" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="I92" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="J92" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K92" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="L92" t="s">
-        <v>675</v>
+        <v>509</v>
       </c>
       <c r="M92" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="N92" t="s">
-        <v>677</v>
+        <v>665</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="D93" t="s">
-        <v>562</v>
+        <v>667</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="I93" t="s">
-        <v>680</v>
+        <v>669</v>
       </c>
       <c r="J93" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K93" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="L93" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="M93" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="N93" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="D94" t="s">
-        <v>562</v>
+        <v>676</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="I94" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="J94" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K94" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="L94" t="s">
-        <v>689</v>
+        <v>672</v>
       </c>
       <c r="M94" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="N94" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="D95" t="s">
-        <v>562</v>
+        <v>683</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="I95" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="J95" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K95" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="L95" t="s">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="M95" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="N95" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="D96" t="s">
-        <v>562</v>
+        <v>690</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="I96" t="s">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="J96" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K96" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="L96" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="M96" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="N96" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>697</v>
+      </c>
+      <c r="D97" t="s">
+        <v>698</v>
+      </c>
+      <c r="E97" t="s">
+        <v>699</v>
+      </c>
+      <c r="F97" t="s">
+        <v>700</v>
+      </c>
+      <c r="G97" t="s">
+        <v>701</v>
+      </c>
+      <c r="H97" t="s">
+        <v>702</v>
+      </c>
+      <c r="I97" t="s">
+        <v>703</v>
+      </c>
+      <c r="J97" t="s">
+        <v>704</v>
+      </c>
+      <c r="K97" t="s">
+        <v>705</v>
+      </c>
+      <c r="L97" t="s">
+        <v>525</v>
+      </c>
+      <c r="M97" t="s">
         <v>706</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="I97" t="s">
+      <c r="N97" t="s">
         <v>707</v>
-      </c>
-[...13 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>708</v>
+      </c>
+      <c r="D98" t="s">
+        <v>698</v>
+      </c>
+      <c r="E98" t="s">
+        <v>709</v>
+      </c>
+      <c r="F98" t="s">
+        <v>710</v>
+      </c>
+      <c r="G98" t="s">
+        <v>711</v>
+      </c>
+      <c r="H98" t="s">
         <v>712</v>
       </c>
-      <c r="D98" t="s">
-[...5 lines deleted...]
-      <c r="H98" t="s">
+      <c r="I98" t="s">
         <v>713</v>
       </c>
-      <c r="I98" t="s">
+      <c r="J98" t="s">
+        <v>704</v>
+      </c>
+      <c r="K98" t="s">
         <v>714</v>
       </c>
-      <c r="J98" t="s">
-[...2 lines deleted...]
-      <c r="K98" t="s">
+      <c r="L98" t="s">
+        <v>525</v>
+      </c>
+      <c r="M98" t="s">
         <v>715</v>
       </c>
-      <c r="L98" t="s">
+      <c r="N98" t="s">
         <v>716</v>
-      </c>
-[...4 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>717</v>
+      </c>
+      <c r="D99" t="s">
+        <v>698</v>
+      </c>
+      <c r="E99" t="s">
+        <v>718</v>
+      </c>
+      <c r="F99" t="s">
         <v>719</v>
       </c>
-      <c r="D99" t="s">
-[...4 lines deleted...]
-      <c r="G99"/>
+      <c r="G99" t="s">
+        <v>720</v>
+      </c>
       <c r="H99" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="I99" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="J99" t="s">
-        <v>542</v>
+        <v>704</v>
       </c>
       <c r="K99" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="L99" t="s">
-        <v>723</v>
+        <v>525</v>
       </c>
       <c r="M99" t="s">
         <v>724</v>
       </c>
       <c r="N99" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>726</v>
       </c>
       <c r="D100" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      <c r="G100"/>
+        <v>727</v>
+      </c>
+      <c r="E100" t="s">
+        <v>728</v>
+      </c>
+      <c r="F100" t="s">
+        <v>729</v>
+      </c>
+      <c r="G100" t="s">
+        <v>730</v>
+      </c>
       <c r="H100" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="I100" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="J100"/>
       <c r="K100" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="L100" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="M100" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="N100" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="D101" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      <c r="G101"/>
+        <v>698</v>
+      </c>
+      <c r="E101" t="s">
+        <v>738</v>
+      </c>
+      <c r="F101" t="s">
+        <v>739</v>
+      </c>
+      <c r="G101" t="s">
+        <v>740</v>
+      </c>
       <c r="H101" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="I101" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="J101" t="s">
-        <v>542</v>
+        <v>704</v>
       </c>
       <c r="K101" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="L101" t="s">
-        <v>737</v>
+        <v>525</v>
       </c>
       <c r="M101" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="N101" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="D102" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      <c r="G102"/>
+        <v>698</v>
+      </c>
+      <c r="E102" t="s">
+        <v>747</v>
+      </c>
+      <c r="F102" t="s">
+        <v>748</v>
+      </c>
+      <c r="G102" t="s">
+        <v>749</v>
+      </c>
       <c r="H102" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="I102" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="J102" t="s">
-        <v>542</v>
+        <v>704</v>
       </c>
       <c r="K102" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="L102" t="s">
-        <v>745</v>
+        <v>525</v>
       </c>
       <c r="M102" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="N102" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="D103" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="I103" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="J103" t="s">
-        <v>520</v>
+        <v>670</v>
       </c>
       <c r="K103" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="L103" t="s">
-        <v>753</v>
+        <v>69</v>
       </c>
       <c r="M103" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="N103" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="D104" t="s">
-        <v>757</v>
-[...9 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
       <c r="H104" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="I104" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="J104" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K104" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="L104" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="M104" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="N104" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D105" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="I105" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="J105" t="s">
-        <v>542</v>
+        <v>630</v>
       </c>
       <c r="K105" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="L105" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="M105" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="N105" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D106" t="s">
-        <v>776</v>
+        <v>585</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>713</v>
+        <v>72</v>
       </c>
       <c r="I106" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="J106" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K106" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="L106" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="M106" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="N106" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>97</v>
+        <v>784</v>
       </c>
       <c r="D107" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="I107" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="J107" t="s">
-        <v>542</v>
+        <v>670</v>
       </c>
       <c r="K107" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="L107" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="M107" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="N107"/>
+        <v>790</v>
+      </c>
+      <c r="N107" t="s">
+        <v>791</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="D108" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>790</v>
+        <v>72</v>
       </c>
       <c r="I108" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="J108" t="s">
-        <v>792</v>
+        <v>670</v>
       </c>
       <c r="K108" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="L108" t="s">
-        <v>202</v>
+        <v>796</v>
       </c>
       <c r="M108" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="N108" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D109" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="I109" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="J109" t="s">
-        <v>792</v>
+        <v>447</v>
       </c>
       <c r="K109" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="L109" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="M109" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="N109" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="D110" t="s">
-        <v>805</v>
+        <v>585</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>806</v>
+        <v>72</v>
       </c>
       <c r="I110" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="J110" t="s">
-        <v>792</v>
+        <v>670</v>
       </c>
       <c r="K110" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="L110" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="M110" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="N110" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D111" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="I111" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J111" t="s">
-        <v>792</v>
+        <v>630</v>
       </c>
       <c r="K111" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="L111" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M111" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="N111" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D112" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="I112" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="J112" t="s">
-        <v>792</v>
+        <v>670</v>
       </c>
       <c r="K112" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="L112" t="s">
-        <v>825</v>
+        <v>111</v>
       </c>
       <c r="M112" t="s">
         <v>826</v>
       </c>
       <c r="N112" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>828</v>
       </c>
       <c r="D113" t="s">
         <v>829</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
         <v>830</v>
       </c>
       <c r="I113" t="s">
         <v>831</v>
       </c>
       <c r="J113" t="s">
-        <v>792</v>
+        <v>832</v>
       </c>
       <c r="K113" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="L113" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="M113" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="N113" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="D114" t="s">
-        <v>837</v>
+        <v>585</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
+        <v>72</v>
+      </c>
+      <c r="I114" t="s">
+        <v>837</v>
+      </c>
+      <c r="J114" t="s">
+        <v>670</v>
+      </c>
+      <c r="K114" t="s">
         <v>838</v>
       </c>
-      <c r="I114" t="s">
+      <c r="L114" t="s">
+        <v>111</v>
+      </c>
+      <c r="M114" t="s">
         <v>839</v>
       </c>
-      <c r="J114" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N114" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="D115" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
+        <v>842</v>
+      </c>
+      <c r="I115" t="s">
+        <v>843</v>
+      </c>
+      <c r="J115" t="s">
+        <v>844</v>
+      </c>
+      <c r="K115" t="s">
         <v>845</v>
       </c>
-      <c r="I115" t="s">
+      <c r="L115" t="s">
         <v>846</v>
       </c>
-      <c r="J115" t="s">
-[...2 lines deleted...]
-      <c r="K115" t="s">
+      <c r="M115" t="s">
         <v>847</v>
       </c>
-      <c r="L115" t="s">
+      <c r="N115" t="s">
         <v>848</v>
-      </c>
-[...4 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="D116" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
+        <v>851</v>
+      </c>
+      <c r="I116" t="s">
+        <v>852</v>
+      </c>
+      <c r="J116" t="s">
+        <v>844</v>
+      </c>
+      <c r="K116" t="s">
         <v>853</v>
       </c>
-      <c r="I116" t="s">
+      <c r="L116" t="s">
         <v>854</v>
       </c>
-      <c r="J116" t="s">
-[...2 lines deleted...]
-      <c r="K116" t="s">
+      <c r="M116" t="s">
         <v>855</v>
       </c>
-      <c r="L116" t="s">
+      <c r="N116" t="s">
         <v>856</v>
-      </c>
-[...4 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="D117" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
+        <v>859</v>
+      </c>
+      <c r="I117" t="s">
+        <v>860</v>
+      </c>
+      <c r="J117" t="s">
         <v>861</v>
       </c>
-      <c r="I117" t="s">
+      <c r="K117" t="s">
         <v>862</v>
       </c>
-      <c r="J117" t="s">
-[...2 lines deleted...]
-      <c r="K117" t="s">
+      <c r="L117" t="s">
+        <v>111</v>
+      </c>
+      <c r="M117" t="s">
         <v>863</v>
       </c>
-      <c r="L117" t="s">
+      <c r="N117" t="s">
         <v>864</v>
-      </c>
-[...4 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="D118" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
+        <v>867</v>
+      </c>
+      <c r="I118" t="s">
+        <v>868</v>
+      </c>
+      <c r="J118" t="s">
+        <v>844</v>
+      </c>
+      <c r="K118" t="s">
         <v>869</v>
       </c>
-      <c r="I118" t="s">
+      <c r="L118" t="s">
         <v>870</v>
       </c>
-      <c r="J118" t="s">
-[...2 lines deleted...]
-      <c r="K118" t="s">
+      <c r="M118" t="s">
         <v>871</v>
       </c>
-      <c r="L118" t="s">
+      <c r="N118" t="s">
         <v>872</v>
-      </c>
-[...4 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="D119" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
+        <v>875</v>
+      </c>
+      <c r="I119" t="s">
+        <v>876</v>
+      </c>
+      <c r="J119" t="s">
+        <v>844</v>
+      </c>
+      <c r="K119" t="s">
         <v>877</v>
       </c>
-      <c r="I119" t="s">
+      <c r="L119" t="s">
+        <v>22</v>
+      </c>
+      <c r="M119" t="s">
         <v>878</v>
       </c>
-      <c r="J119" t="s">
-[...2 lines deleted...]
-      <c r="K119" t="s">
+      <c r="N119" t="s">
         <v>879</v>
-      </c>
-[...7 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D120" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
+        <v>882</v>
+      </c>
+      <c r="I120" t="s">
+        <v>883</v>
+      </c>
+      <c r="J120" t="s">
+        <v>861</v>
+      </c>
+      <c r="K120" t="s">
+        <v>884</v>
+      </c>
+      <c r="L120" t="s">
+        <v>69</v>
+      </c>
+      <c r="M120" t="s">
         <v>885</v>
       </c>
-      <c r="I120" t="s">
+      <c r="N120" t="s">
         <v>886</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="D121" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
+        <v>889</v>
+      </c>
+      <c r="I121" t="s">
+        <v>890</v>
+      </c>
+      <c r="J121" t="s">
+        <v>861</v>
+      </c>
+      <c r="K121" t="s">
+        <v>891</v>
+      </c>
+      <c r="L121" t="s">
+        <v>69</v>
+      </c>
+      <c r="M121" t="s">
+        <v>892</v>
+      </c>
+      <c r="N121" t="s">
         <v>893</v>
-      </c>
-[...16 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
+        <v>894</v>
+      </c>
+      <c r="D122" t="s">
+        <v>829</v>
+      </c>
+      <c r="E122" t="s">
+        <v>895</v>
+      </c>
+      <c r="F122" t="s">
+        <v>896</v>
+      </c>
+      <c r="G122" t="s">
+        <v>897</v>
+      </c>
+      <c r="H122" t="s">
         <v>898</v>
       </c>
-      <c r="D122" t="s">
+      <c r="I122" t="s">
         <v>899</v>
       </c>
-      <c r="E122"/>
-[...2 lines deleted...]
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>844</v>
+      </c>
+      <c r="K122" t="s">
         <v>900</v>
       </c>
-      <c r="I122" t="s">
+      <c r="L122" t="s">
+        <v>239</v>
+      </c>
+      <c r="M122" t="s">
         <v>901</v>
       </c>
-      <c r="J122" t="s">
+      <c r="N122" t="s">
         <v>902</v>
-      </c>
-[...10 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="D123" t="s">
-        <v>907</v>
+        <v>73</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
+        <v>904</v>
+      </c>
+      <c r="I123" t="s">
+        <v>905</v>
+      </c>
+      <c r="J123" t="s">
+        <v>844</v>
+      </c>
+      <c r="K123" t="s">
+        <v>906</v>
+      </c>
+      <c r="L123" t="s">
+        <v>907</v>
+      </c>
+      <c r="M123" t="s">
         <v>908</v>
       </c>
-      <c r="I123" t="s">
+      <c r="N123" t="s">
         <v>909</v>
-      </c>
-[...13 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="D124" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
+        <v>912</v>
+      </c>
+      <c r="I124" t="s">
+        <v>913</v>
+      </c>
+      <c r="J124" t="s">
+        <v>844</v>
+      </c>
+      <c r="K124" t="s">
+        <v>914</v>
+      </c>
+      <c r="L124" t="s">
         <v>915</v>
       </c>
-      <c r="I124" t="s">
+      <c r="M124" t="s">
         <v>916</v>
       </c>
-      <c r="J124" t="s">
-[...2 lines deleted...]
-      <c r="K124" t="s">
+      <c r="N124" t="s">
         <v>917</v>
-      </c>
-[...7 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="D125" t="s">
-        <v>921</v>
+        <v>73</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>919</v>
+      </c>
+      <c r="I125" t="s">
+        <v>920</v>
+      </c>
+      <c r="J125" t="s">
+        <v>844</v>
+      </c>
+      <c r="K125" t="s">
+        <v>921</v>
+      </c>
+      <c r="L125" t="s">
         <v>922</v>
       </c>
-      <c r="I125" t="s">
+      <c r="M125" t="s">
         <v>923</v>
       </c>
-      <c r="J125" t="s">
-[...2 lines deleted...]
-      <c r="K125" t="s">
+      <c r="N125" t="s">
         <v>924</v>
-      </c>
-[...7 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>16</v>
+        <v>925</v>
       </c>
       <c r="D126" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>18</v>
+        <v>926</v>
       </c>
       <c r="I126" t="s">
         <v>927</v>
       </c>
       <c r="J126" t="s">
-        <v>902</v>
+        <v>844</v>
       </c>
       <c r="K126" t="s">
         <v>928</v>
       </c>
       <c r="L126" t="s">
-        <v>888</v>
+        <v>929</v>
       </c>
       <c r="M126" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="N126" t="s">
-        <v>24</v>
+        <v>931</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="D127" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="I127" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J127" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K127" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="L127" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="M127" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="N127" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D128" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="I128" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J128" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K128" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="L128" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="M128" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="N128" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D129" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="I129" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J129" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K129" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="L129" t="s">
-        <v>952</v>
+        <v>111</v>
       </c>
       <c r="M129" t="s">
         <v>953</v>
       </c>
       <c r="N129" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
         <v>955</v>
       </c>
       <c r="D130" t="s">
         <v>956</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
         <v>957</v>
       </c>
       <c r="I130" t="s">
         <v>958</v>
       </c>
       <c r="J130" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K130" t="s">
         <v>959</v>
       </c>
       <c r="L130" t="s">
+        <v>111</v>
+      </c>
+      <c r="M130" t="s">
         <v>960</v>
       </c>
-      <c r="M130" t="s">
+      <c r="N130" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
+        <v>962</v>
+      </c>
+      <c r="D131" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
+        <v>964</v>
+      </c>
+      <c r="I131" t="s">
         <v>965</v>
       </c>
-      <c r="I131" t="s">
+      <c r="J131" t="s">
+        <v>936</v>
+      </c>
+      <c r="K131" t="s">
         <v>966</v>
       </c>
-      <c r="J131" t="s">
-[...2 lines deleted...]
-      <c r="K131" t="s">
+      <c r="L131" t="s">
+        <v>111</v>
+      </c>
+      <c r="M131" t="s">
         <v>967</v>
       </c>
-      <c r="L131" t="s">
+      <c r="N131" t="s">
         <v>968</v>
-      </c>
-[...4 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="D132" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
+        <v>971</v>
+      </c>
+      <c r="I132" t="s">
+        <v>972</v>
+      </c>
+      <c r="J132" t="s">
+        <v>936</v>
+      </c>
+      <c r="K132" t="s">
         <v>973</v>
       </c>
-      <c r="I132" t="s">
+      <c r="L132" t="s">
+        <v>111</v>
+      </c>
+      <c r="M132" t="s">
         <v>974</v>
       </c>
-      <c r="J132" t="s">
-[...2 lines deleted...]
-      <c r="K132" t="s">
+      <c r="N132" t="s">
         <v>975</v>
-      </c>
-[...7 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="D133" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>978</v>
+      </c>
+      <c r="I133" t="s">
+        <v>979</v>
+      </c>
+      <c r="J133" t="s">
+        <v>936</v>
+      </c>
+      <c r="K133" t="s">
+        <v>980</v>
+      </c>
+      <c r="L133" t="s">
+        <v>111</v>
+      </c>
+      <c r="M133" t="s">
         <v>981</v>
       </c>
-      <c r="I133" t="s">
+      <c r="N133" t="s">
         <v>982</v>
-      </c>
-[...13 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="D134" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
+        <v>985</v>
+      </c>
+      <c r="I134" t="s">
+        <v>986</v>
+      </c>
+      <c r="J134" t="s">
+        <v>936</v>
+      </c>
+      <c r="K134" t="s">
+        <v>987</v>
+      </c>
+      <c r="L134" t="s">
+        <v>111</v>
+      </c>
+      <c r="M134" t="s">
+        <v>988</v>
+      </c>
+      <c r="N134" t="s">
         <v>989</v>
-      </c>
-[...16 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="D135" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
+        <v>992</v>
+      </c>
+      <c r="I135" t="s">
+        <v>993</v>
+      </c>
+      <c r="J135" t="s">
+        <v>994</v>
+      </c>
+      <c r="K135" t="s">
+        <v>995</v>
+      </c>
+      <c r="L135" t="s">
+        <v>111</v>
+      </c>
+      <c r="M135" t="s">
         <v>996</v>
       </c>
-      <c r="I135" t="s">
+      <c r="N135" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="D136" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J136" t="s">
+        <v>994</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L136" t="s">
+        <v>69</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1003</v>
+      </c>
+      <c r="N136" t="s">
         <v>1004</v>
-      </c>
-[...16 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="D137" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J137" t="s">
+        <v>994</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L137" t="s">
+        <v>111</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N137" t="s">
         <v>1011</v>
-      </c>
-[...16 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1016</v>
+        <v>386</v>
       </c>
       <c r="D138" t="s">
-        <v>1017</v>
+        <v>387</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>798</v>
+        <v>1012</v>
       </c>
       <c r="I138" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="J138" t="s">
-        <v>1019</v>
+        <v>994</v>
       </c>
       <c r="K138" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="L138" t="s">
-        <v>46</v>
+        <v>1015</v>
       </c>
       <c r="M138" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="N138" t="s">
-        <v>1022</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="D139" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1025</v>
+        <v>1019</v>
       </c>
       <c r="I139" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="J139" t="s">
-        <v>1019</v>
+        <v>994</v>
       </c>
       <c r="K139" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="L139" t="s">
-        <v>46</v>
+        <v>334</v>
       </c>
       <c r="M139" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="N139" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="D140" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="I140" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="J140" t="s">
-        <v>1019</v>
+        <v>994</v>
       </c>
       <c r="K140" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="L140" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M140" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="N140" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D141" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J141" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K141" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L141" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M141" t="s">
         <v>1037</v>
       </c>
-      <c r="I141" t="s">
+      <c r="N141" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142" t="s">
         <v>1041</v>
       </c>
-      <c r="D142" t="s">
+      <c r="I142" t="s">
         <v>1042</v>
       </c>
-      <c r="E142" t="s">
+      <c r="J142" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K142" t="s">
         <v>1043</v>
       </c>
-      <c r="F142" t="s">
+      <c r="L142" t="s">
+        <v>111</v>
+      </c>
+      <c r="M142" t="s">
         <v>1044</v>
       </c>
-      <c r="G142" t="s">
+      <c r="N142" t="s">
         <v>1045</v>
-      </c>
-[...19 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="D143" t="s">
-        <v>1042</v>
-[...9 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
       <c r="H143" t="s">
-        <v>1057</v>
+        <v>1048</v>
       </c>
       <c r="I143" t="s">
-        <v>1058</v>
+        <v>1049</v>
       </c>
       <c r="J143" t="s">
-        <v>1048</v>
+        <v>1035</v>
       </c>
       <c r="K143" t="s">
-        <v>1059</v>
+        <v>1050</v>
       </c>
       <c r="L143" t="s">
-        <v>1050</v>
+        <v>111</v>
       </c>
       <c r="M143" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="N143" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
-      <c r="C144"/>
+      <c r="C144" t="s">
+        <v>1053</v>
+      </c>
       <c r="D144" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1063</v>
+        <v>1048</v>
       </c>
       <c r="I144" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="J144" t="s">
-        <v>1065</v>
+        <v>1035</v>
       </c>
       <c r="K144" t="s">
-        <v>1066</v>
+        <v>1056</v>
       </c>
       <c r="L144" t="s">
-        <v>1067</v>
+        <v>111</v>
       </c>
       <c r="M144" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="N144"/>
+        <v>1057</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1058</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="D145" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1071</v>
+        <v>1061</v>
       </c>
       <c r="I145" t="s">
-        <v>1072</v>
+        <v>1062</v>
       </c>
       <c r="J145" t="s">
-        <v>1073</v>
+        <v>1035</v>
       </c>
       <c r="K145" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
       <c r="L145" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M145" t="s">
-        <v>1075</v>
+        <v>1064</v>
       </c>
       <c r="N145" t="s">
-        <v>1076</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1077</v>
+        <v>257</v>
       </c>
       <c r="D146" t="s">
-        <v>1078</v>
+        <v>258</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1079</v>
+        <v>1066</v>
       </c>
       <c r="I146" t="s">
-        <v>1080</v>
+        <v>1067</v>
       </c>
       <c r="J146" t="s">
-        <v>1073</v>
+        <v>1035</v>
       </c>
       <c r="K146" t="s">
-        <v>1081</v>
+        <v>1068</v>
       </c>
       <c r="L146" t="s">
-        <v>1082</v>
+        <v>111</v>
       </c>
       <c r="M146" t="s">
-        <v>1083</v>
+        <v>1069</v>
       </c>
       <c r="N146" t="s">
-        <v>1084</v>
+        <v>264</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1085</v>
+        <v>1070</v>
       </c>
       <c r="D147" t="s">
-        <v>1086</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>1071</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1074</v>
+      </c>
       <c r="H147" t="s">
-        <v>1087</v>
+        <v>1075</v>
       </c>
       <c r="I147" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="J147" t="s">
-        <v>1073</v>
+        <v>447</v>
       </c>
       <c r="K147" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
       <c r="L147" t="s">
-        <v>1090</v>
+        <v>1078</v>
       </c>
       <c r="M147" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
       <c r="N147" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="D148" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
       <c r="I148" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="J148" t="s">
-        <v>1097</v>
+        <v>1035</v>
       </c>
       <c r="K148" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
       <c r="L148" t="s">
-        <v>1099</v>
+        <v>111</v>
       </c>
       <c r="M148" t="s">
-        <v>1100</v>
+        <v>1086</v>
       </c>
       <c r="N148" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1102</v>
+        <v>1081</v>
       </c>
       <c r="D149" t="s">
-        <v>1103</v>
+        <v>1082</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1104</v>
+        <v>1083</v>
       </c>
       <c r="I149" t="s">
-        <v>1105</v>
+        <v>1088</v>
       </c>
       <c r="J149" t="s">
-        <v>1106</v>
+        <v>1035</v>
       </c>
       <c r="K149" t="s">
-        <v>1107</v>
+        <v>1089</v>
       </c>
       <c r="L149" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M149" t="s">
-        <v>1108</v>
+        <v>1090</v>
       </c>
       <c r="N149" t="s">
-        <v>1109</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1110</v>
+        <v>1091</v>
       </c>
       <c r="D150" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1112</v>
+        <v>1093</v>
       </c>
       <c r="I150" t="s">
-        <v>1113</v>
+        <v>1094</v>
       </c>
       <c r="J150" t="s">
-        <v>1106</v>
+        <v>1035</v>
       </c>
       <c r="K150" t="s">
-        <v>1114</v>
+        <v>1095</v>
       </c>
       <c r="L150" t="s">
-        <v>1099</v>
+        <v>111</v>
       </c>
       <c r="M150" t="s">
-        <v>1115</v>
+        <v>1096</v>
       </c>
       <c r="N150" t="s">
-        <v>1116</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1117</v>
+        <v>1098</v>
       </c>
       <c r="D151" t="s">
-        <v>1118</v>
+        <v>1099</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1119</v>
+        <v>1100</v>
       </c>
       <c r="I151" t="s">
-        <v>1120</v>
+        <v>1101</v>
       </c>
       <c r="J151" t="s">
-        <v>1106</v>
+        <v>1035</v>
       </c>
       <c r="K151" t="s">
-        <v>1121</v>
+        <v>1102</v>
       </c>
       <c r="L151" t="s">
-        <v>1099</v>
+        <v>111</v>
       </c>
       <c r="M151" t="s">
-        <v>1122</v>
+        <v>1103</v>
       </c>
       <c r="N151" t="s">
-        <v>1123</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1124</v>
+        <v>1105</v>
       </c>
       <c r="D152" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1126</v>
+        <v>1107</v>
       </c>
       <c r="I152" t="s">
-        <v>1127</v>
+        <v>1108</v>
       </c>
       <c r="J152" t="s">
-        <v>1106</v>
+        <v>1035</v>
       </c>
       <c r="K152" t="s">
-        <v>1128</v>
+        <v>1109</v>
       </c>
       <c r="L152" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M152" t="s">
-        <v>1129</v>
+        <v>1110</v>
       </c>
       <c r="N152" t="s">
-        <v>1130</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="D153" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1133</v>
+        <v>157</v>
       </c>
       <c r="I153" t="s">
-        <v>1134</v>
+        <v>1114</v>
       </c>
       <c r="J153" t="s">
-        <v>1135</v>
+        <v>1035</v>
       </c>
       <c r="K153" t="s">
-        <v>1136</v>
+        <v>1115</v>
       </c>
       <c r="L153" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M153" t="s">
-        <v>1137</v>
+        <v>1116</v>
       </c>
       <c r="N153" t="s">
-        <v>1138</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1139</v>
+        <v>1118</v>
       </c>
       <c r="D154" t="s">
-        <v>1140</v>
+        <v>1119</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="I154" t="s">
-        <v>1142</v>
+        <v>1121</v>
       </c>
       <c r="J154" t="s">
-        <v>1135</v>
+        <v>1035</v>
       </c>
       <c r="K154" t="s">
-        <v>1143</v>
+        <v>1122</v>
       </c>
       <c r="L154" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M154" t="s">
-        <v>1144</v>
+        <v>1123</v>
       </c>
       <c r="N154" t="s">
-        <v>1145</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1146</v>
+        <v>1125</v>
       </c>
       <c r="D155" t="s">
-        <v>1147</v>
+        <v>1126</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1148</v>
+        <v>1127</v>
       </c>
       <c r="I155" t="s">
-        <v>1149</v>
+        <v>1128</v>
       </c>
       <c r="J155" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K155" t="s">
-        <v>1150</v>
+        <v>1130</v>
       </c>
       <c r="L155" t="s">
-        <v>1151</v>
+        <v>69</v>
       </c>
       <c r="M155" t="s">
-        <v>1152</v>
+        <v>1131</v>
       </c>
       <c r="N155" t="s">
-        <v>1153</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1093</v>
+        <v>1133</v>
       </c>
       <c r="D156" t="s">
-        <v>1094</v>
+        <v>1134</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1095</v>
+        <v>1135</v>
       </c>
       <c r="I156" t="s">
-        <v>1154</v>
+        <v>1136</v>
       </c>
       <c r="J156" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K156" t="s">
-        <v>1155</v>
+        <v>1137</v>
       </c>
       <c r="L156" t="s">
-        <v>1156</v>
+        <v>1138</v>
       </c>
       <c r="M156" t="s">
-        <v>1157</v>
+        <v>1139</v>
       </c>
       <c r="N156" t="s">
-        <v>1101</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="D157" t="s">
-        <v>1159</v>
+        <v>1142</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1160</v>
+        <v>1143</v>
       </c>
       <c r="I157" t="s">
-        <v>1161</v>
+        <v>1144</v>
       </c>
       <c r="J157" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K157" t="s">
-        <v>1162</v>
+        <v>1145</v>
       </c>
       <c r="L157" t="s">
-        <v>1163</v>
+        <v>111</v>
       </c>
       <c r="M157" t="s">
-        <v>1164</v>
+        <v>1146</v>
       </c>
       <c r="N157" t="s">
-        <v>1165</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1166</v>
+        <v>1148</v>
       </c>
       <c r="D158" t="s">
-        <v>1167</v>
+        <v>1149</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1168</v>
+        <v>1150</v>
       </c>
       <c r="I158" t="s">
-        <v>1169</v>
+        <v>1151</v>
       </c>
       <c r="J158" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K158" t="s">
-        <v>1170</v>
+        <v>1152</v>
       </c>
       <c r="L158" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M158" t="s">
-        <v>1171</v>
+        <v>1153</v>
       </c>
       <c r="N158" t="s">
-        <v>1172</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>994</v>
+        <v>1155</v>
       </c>
       <c r="D159" t="s">
-        <v>995</v>
+        <v>1156</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>996</v>
+        <v>1157</v>
       </c>
       <c r="I159" t="s">
-        <v>1173</v>
+        <v>1158</v>
       </c>
       <c r="J159" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K159" t="s">
-        <v>1174</v>
+        <v>1159</v>
       </c>
       <c r="L159" t="s">
-        <v>1175</v>
+        <v>111</v>
       </c>
       <c r="M159" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="N159" t="s">
-        <v>1001</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
-      <c r="C160"/>
+      <c r="C160" t="s">
+        <v>1162</v>
+      </c>
       <c r="D160" t="s">
-        <v>1177</v>
+        <v>1163</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1178</v>
+        <v>1164</v>
       </c>
       <c r="I160" t="s">
-        <v>1179</v>
+        <v>1165</v>
       </c>
       <c r="J160" t="s">
-        <v>353</v>
+        <v>1129</v>
       </c>
       <c r="K160" t="s">
-        <v>1180</v>
+        <v>1166</v>
       </c>
       <c r="L160" t="s">
-        <v>1181</v>
+        <v>111</v>
       </c>
       <c r="M160" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="N160"/>
+        <v>1167</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1168</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1183</v>
+        <v>1169</v>
       </c>
       <c r="D161" t="s">
-        <v>1184</v>
+        <v>1170</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1185</v>
+        <v>1171</v>
       </c>
       <c r="I161" t="s">
-        <v>1186</v>
+        <v>1172</v>
       </c>
       <c r="J161" t="s">
-        <v>1187</v>
+        <v>1129</v>
       </c>
       <c r="K161" t="s">
-        <v>1188</v>
+        <v>1173</v>
       </c>
       <c r="L161" t="s">
-        <v>1189</v>
+        <v>111</v>
       </c>
       <c r="M161" t="s">
-        <v>1190</v>
+        <v>1174</v>
       </c>
       <c r="N161" t="s">
-        <v>1191</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
-      <c r="C162"/>
+      <c r="C162" t="s">
+        <v>1176</v>
+      </c>
       <c r="D162" t="s">
-        <v>1192</v>
+        <v>1177</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="I162" t="s">
-        <v>1194</v>
+        <v>1179</v>
       </c>
       <c r="J162" t="s">
-        <v>431</v>
+        <v>1129</v>
       </c>
       <c r="K162" t="s">
-        <v>1195</v>
+        <v>1180</v>
       </c>
       <c r="L162" t="s">
-        <v>1196</v>
+        <v>111</v>
       </c>
       <c r="M162" t="s">
-        <v>1197</v>
-[...1 lines deleted...]
-      <c r="N162"/>
+        <v>1181</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1182</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1198</v>
+        <v>1183</v>
       </c>
       <c r="D163" t="s">
-        <v>1199</v>
+        <v>1184</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1200</v>
+        <v>1185</v>
       </c>
       <c r="I163" t="s">
-        <v>1201</v>
+        <v>1186</v>
       </c>
       <c r="J163" t="s">
-        <v>57</v>
+        <v>1129</v>
       </c>
       <c r="K163" t="s">
-        <v>1202</v>
+        <v>1187</v>
       </c>
       <c r="L163" t="s">
-        <v>1203</v>
+        <v>111</v>
       </c>
       <c r="M163" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="N163" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1198</v>
+        <v>1190</v>
       </c>
       <c r="D164" t="s">
-        <v>1206</v>
+        <v>1191</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>97</v>
+        <v>1192</v>
       </c>
       <c r="I164" t="s">
-        <v>1207</v>
+        <v>1193</v>
       </c>
       <c r="J164" t="s">
-        <v>66</v>
+        <v>1129</v>
       </c>
       <c r="K164" t="s">
-        <v>1208</v>
+        <v>1194</v>
       </c>
       <c r="L164" t="s">
-        <v>1209</v>
+        <v>111</v>
       </c>
       <c r="M164" t="s">
-        <v>1210</v>
+        <v>1195</v>
       </c>
       <c r="N164" t="s">
-        <v>1205</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>268</v>
+        <v>1197</v>
       </c>
       <c r="D165" t="s">
-        <v>1211</v>
-[...9 lines deleted...]
-      </c>
+        <v>1198</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
       <c r="H165" t="s">
-        <v>273</v>
+        <v>1199</v>
       </c>
       <c r="I165" t="s">
-        <v>1212</v>
-[...1 lines deleted...]
-      <c r="J165"/>
+        <v>1200</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1129</v>
+      </c>
       <c r="K165" t="s">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="L165" t="s">
-        <v>1214</v>
+        <v>111</v>
       </c>
       <c r="M165" t="s">
-        <v>1215</v>
+        <v>1202</v>
       </c>
       <c r="N165" t="s">
-        <v>278</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1216</v>
+        <v>1204</v>
       </c>
       <c r="D166" t="s">
-        <v>1217</v>
+        <v>1205</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
       <c r="I166" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
       <c r="J166" t="s">
-        <v>66</v>
+        <v>1129</v>
       </c>
       <c r="K166" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="L166" t="s">
-        <v>1221</v>
+        <v>111</v>
       </c>
       <c r="M166" t="s">
-        <v>1222</v>
+        <v>1209</v>
       </c>
       <c r="N166" t="s">
-        <v>1223</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>340</v>
+        <v>1211</v>
       </c>
       <c r="D167" t="s">
-        <v>341</v>
+        <v>1212</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="I167" t="s">
-        <v>1225</v>
+        <v>1214</v>
       </c>
       <c r="J167" t="s">
-        <v>66</v>
+        <v>1129</v>
       </c>
       <c r="K167" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="L167" t="s">
-        <v>346</v>
+        <v>1216</v>
       </c>
       <c r="M167" t="s">
-        <v>1227</v>
+        <v>1217</v>
       </c>
       <c r="N167" t="s">
-        <v>348</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>340</v>
+        <v>1219</v>
       </c>
       <c r="D168" t="s">
-        <v>104</v>
+        <v>1220</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>97</v>
+        <v>1221</v>
       </c>
       <c r="I168" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="J168" t="s">
-        <v>191</v>
+        <v>1129</v>
       </c>
       <c r="K168" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
       <c r="L168" t="s">
-        <v>1230</v>
+        <v>1216</v>
       </c>
       <c r="M168" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="N168" t="s">
-        <v>348</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="D169" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
       <c r="I169" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="J169" t="s">
-        <v>66</v>
+        <v>1129</v>
       </c>
       <c r="K169" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
       <c r="L169" t="s">
-        <v>1237</v>
+        <v>1216</v>
       </c>
       <c r="M169" t="s">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="N169" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D170" t="s">
-        <v>104</v>
+        <v>1234</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>97</v>
+        <v>1235</v>
       </c>
       <c r="I170" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="J170" t="s">
-        <v>191</v>
+        <v>1129</v>
       </c>
       <c r="K170" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="L170" t="s">
-        <v>1242</v>
+        <v>1216</v>
       </c>
       <c r="M170" t="s">
-        <v>1243</v>
+        <v>1238</v>
       </c>
       <c r="N170" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="D171" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1244</v>
+      </c>
+      <c r="L171" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1245</v>
+      </c>
+      <c r="N171" t="s">
         <v>1246</v>
-      </c>
-[...16 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1251</v>
+        <v>1247</v>
       </c>
       <c r="D172" t="s">
-        <v>1252</v>
+        <v>1248</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1251</v>
+      </c>
+      <c r="L172" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N172" t="s">
         <v>1253</v>
-      </c>
-[...16 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1258</v>
+        <v>1254</v>
       </c>
       <c r="D173" t="s">
-        <v>1259</v>
+        <v>1255</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
+        <v>1256</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1258</v>
+      </c>
+      <c r="L173" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1259</v>
+      </c>
+      <c r="N173" t="s">
         <v>1260</v>
-      </c>
-[...16 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="D174" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1268</v>
+        <v>1263</v>
       </c>
       <c r="I174" t="s">
-        <v>1269</v>
+        <v>1264</v>
       </c>
       <c r="J174" t="s">
-        <v>431</v>
+        <v>1129</v>
       </c>
       <c r="K174" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="L174" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="M174" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="N174" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="D175" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1011</v>
+        <v>1270</v>
       </c>
       <c r="I175" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="J175" t="s">
-        <v>542</v>
+        <v>1129</v>
       </c>
       <c r="K175" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="L175" t="s">
-        <v>202</v>
+        <v>1216</v>
       </c>
       <c r="M175" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="N175" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176" t="s">
+        <v>1277</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K176" t="s">
         <v>1279</v>
       </c>
-      <c r="D176" t="s">
+      <c r="L176" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M176" t="s">
         <v>1280</v>
       </c>
-      <c r="E176" t="s">
+      <c r="N176" t="s">
         <v>1281</v>
-      </c>
-[...25 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
       <c r="D177" t="s">
-        <v>1280</v>
-[...9 lines deleted...]
-      </c>
+        <v>1283</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
       <c r="H177" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="I177" t="s">
-        <v>1294</v>
+        <v>1285</v>
       </c>
       <c r="J177" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K177" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="L177" t="s">
-        <v>1050</v>
+        <v>1216</v>
       </c>
       <c r="M177" t="s">
-        <v>1296</v>
+        <v>1287</v>
       </c>
       <c r="N177" t="s">
-        <v>1297</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1298</v>
+        <v>1289</v>
       </c>
       <c r="D178" t="s">
-        <v>1280</v>
-[...9 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
       <c r="H178" t="s">
-        <v>1302</v>
+        <v>1291</v>
       </c>
       <c r="I178" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="J178" t="s">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="K178" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="L178" t="s">
-        <v>1050</v>
+        <v>1216</v>
       </c>
       <c r="M178" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="N178" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>97</v>
+        <v>1296</v>
       </c>
       <c r="D179" t="s">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1308</v>
+        <v>1298</v>
       </c>
       <c r="I179" t="s">
-        <v>1309</v>
+        <v>1299</v>
       </c>
       <c r="J179" t="s">
-        <v>1310</v>
+        <v>1129</v>
       </c>
       <c r="K179" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="L179" t="s">
-        <v>1312</v>
+        <v>1216</v>
       </c>
       <c r="M179" t="s">
-        <v>1313</v>
-[...1 lines deleted...]
-      <c r="N179"/>
+        <v>1301</v>
+      </c>
+      <c r="N179" t="s">
+        <v>1302</v>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1314</v>
+        <v>1303</v>
       </c>
       <c r="D180" t="s">
-        <v>1315</v>
+        <v>1304</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1316</v>
+        <v>1305</v>
       </c>
       <c r="I180" t="s">
-        <v>1317</v>
+        <v>1306</v>
       </c>
       <c r="J180" t="s">
-        <v>75</v>
+        <v>1129</v>
       </c>
       <c r="K180" t="s">
-        <v>1318</v>
+        <v>1307</v>
       </c>
       <c r="L180" t="s">
-        <v>1319</v>
+        <v>1216</v>
       </c>
       <c r="M180" t="s">
-        <v>1320</v>
+        <v>1308</v>
       </c>
       <c r="N180" t="s">
-        <v>1321</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1322</v>
+        <v>1310</v>
       </c>
       <c r="D181" t="s">
-        <v>1323</v>
+        <v>1311</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>97</v>
+        <v>1312</v>
       </c>
       <c r="I181" t="s">
-        <v>1324</v>
+        <v>1313</v>
       </c>
       <c r="J181" t="s">
-        <v>1325</v>
+        <v>1314</v>
       </c>
       <c r="K181" t="s">
-        <v>1326</v>
+        <v>1315</v>
       </c>
       <c r="L181" t="s">
-        <v>1327</v>
+        <v>1216</v>
       </c>
       <c r="M181" t="s">
-        <v>1328</v>
+        <v>1316</v>
       </c>
       <c r="N181" t="s">
-        <v>1329</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1330</v>
+        <v>1318</v>
       </c>
       <c r="D182" t="s">
-        <v>1331</v>
-[...9 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
       <c r="H182" t="s">
-        <v>1335</v>
+        <v>1320</v>
       </c>
       <c r="I182" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="J182"/>
+        <v>1321</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1314</v>
+      </c>
       <c r="K182" t="s">
-        <v>1337</v>
+        <v>1322</v>
       </c>
       <c r="L182" t="s">
-        <v>1050</v>
+        <v>1216</v>
       </c>
       <c r="M182" t="s">
-        <v>1338</v>
+        <v>1323</v>
       </c>
       <c r="N182" t="s">
-        <v>1339</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>268</v>
+        <v>1325</v>
       </c>
       <c r="D183" t="s">
-        <v>1340</v>
-[...9 lines deleted...]
-      </c>
+        <v>1326</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
       <c r="H183" t="s">
-        <v>1341</v>
+        <v>1327</v>
       </c>
       <c r="I183" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="J183"/>
+        <v>1328</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1314</v>
+      </c>
       <c r="K183" t="s">
-        <v>1343</v>
+        <v>1329</v>
       </c>
       <c r="L183" t="s">
-        <v>86</v>
+        <v>1330</v>
       </c>
       <c r="M183" t="s">
-        <v>1344</v>
+        <v>1331</v>
       </c>
       <c r="N183" t="s">
-        <v>278</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1345</v>
+        <v>1333</v>
       </c>
       <c r="D184" t="s">
-        <v>1346</v>
-[...9 lines deleted...]
-      </c>
+        <v>1334</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
       <c r="H184" t="s">
-        <v>1350</v>
+        <v>1335</v>
       </c>
       <c r="I184" t="s">
-        <v>1351</v>
-[...1 lines deleted...]
-      <c r="J184"/>
+        <v>1336</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1314</v>
+      </c>
       <c r="K184" t="s">
-        <v>1352</v>
+        <v>1337</v>
       </c>
       <c r="L184" t="s">
-        <v>1050</v>
+        <v>1216</v>
       </c>
       <c r="M184" t="s">
-        <v>1353</v>
+        <v>1338</v>
       </c>
       <c r="N184" t="s">
-        <v>1354</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>97</v>
+        <v>1340</v>
       </c>
       <c r="D185" t="s">
-        <v>1355</v>
+        <v>1341</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1356</v>
+        <v>1342</v>
       </c>
       <c r="I185" t="s">
-        <v>1357</v>
+        <v>1343</v>
       </c>
       <c r="J185" t="s">
-        <v>1358</v>
+        <v>1314</v>
       </c>
       <c r="K185" t="s">
-        <v>1359</v>
+        <v>1344</v>
       </c>
       <c r="L185" t="s">
-        <v>1360</v>
+        <v>1216</v>
       </c>
       <c r="M185" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="N185"/>
+        <v>1345</v>
+      </c>
+      <c r="N185" t="s">
+        <v>1346</v>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>97</v>
+        <v>1347</v>
       </c>
       <c r="D186" t="s">
-        <v>1362</v>
+        <v>1348</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="I186" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="J186" t="s">
-        <v>1365</v>
+        <v>1314</v>
       </c>
       <c r="K186" t="s">
-        <v>1366</v>
+        <v>1351</v>
       </c>
       <c r="L186" t="s">
-        <v>1367</v>
+        <v>1330</v>
       </c>
       <c r="M186" t="s">
-        <v>1368</v>
-[...1 lines deleted...]
-      <c r="N186"/>
+        <v>1352</v>
+      </c>
+      <c r="N186" t="s">
+        <v>1353</v>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1369</v>
+        <v>1354</v>
       </c>
       <c r="D187" t="s">
-        <v>1370</v>
+        <v>1355</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1371</v>
+        <v>1356</v>
       </c>
       <c r="I187" t="s">
-        <v>1372</v>
-[...1 lines deleted...]
-      <c r="J187"/>
+        <v>1357</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1314</v>
+      </c>
       <c r="K187" t="s">
-        <v>1373</v>
+        <v>1358</v>
       </c>
       <c r="L187" t="s">
-        <v>1374</v>
+        <v>1216</v>
       </c>
       <c r="M187" t="s">
-        <v>1375</v>
+        <v>1359</v>
       </c>
       <c r="N187" t="s">
-        <v>1376</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>97</v>
+        <v>1361</v>
       </c>
       <c r="D188" t="s">
-        <v>1377</v>
+        <v>1362</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>97</v>
+        <v>1363</v>
       </c>
       <c r="I188" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="J188"/>
+        <v>1364</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1314</v>
+      </c>
       <c r="K188" t="s">
-        <v>1379</v>
+        <v>1365</v>
       </c>
       <c r="L188" t="s">
-        <v>1380</v>
+        <v>1216</v>
       </c>
       <c r="M188" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="N188"/>
+        <v>1366</v>
+      </c>
+      <c r="N188" t="s">
+        <v>1367</v>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1382</v>
+        <v>1024</v>
       </c>
       <c r="D189" t="s">
-        <v>1383</v>
+        <v>1025</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>97</v>
+        <v>1368</v>
       </c>
       <c r="I189" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="J189"/>
+        <v>1369</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1314</v>
+      </c>
       <c r="K189" t="s">
-        <v>1385</v>
+        <v>1370</v>
       </c>
       <c r="L189" t="s">
-        <v>1386</v>
+        <v>111</v>
       </c>
       <c r="M189" t="s">
-        <v>1387</v>
+        <v>1371</v>
       </c>
       <c r="N189" t="s">
-        <v>1388</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1389</v>
+        <v>726</v>
       </c>
       <c r="D190" t="s">
-        <v>1390</v>
-[...3 lines deleted...]
-      <c r="G190"/>
+        <v>1372</v>
+      </c>
+      <c r="E190" t="s">
+        <v>728</v>
+      </c>
+      <c r="F190" t="s">
+        <v>729</v>
+      </c>
+      <c r="G190" t="s">
+        <v>730</v>
+      </c>
       <c r="H190" t="s">
-        <v>1391</v>
+        <v>1373</v>
       </c>
       <c r="I190" t="s">
-        <v>1392</v>
+        <v>1374</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1393</v>
+        <v>1375</v>
       </c>
       <c r="L190" t="s">
-        <v>1394</v>
+        <v>1376</v>
       </c>
       <c r="M190" t="s">
-        <v>1395</v>
+        <v>1377</v>
       </c>
       <c r="N190" t="s">
-        <v>1396</v>
+        <v>736</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1397</v>
+        <v>1378</v>
       </c>
       <c r="D191" t="s">
-        <v>1398</v>
-[...9 lines deleted...]
-      </c>
+        <v>1379</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
       <c r="H191" t="s">
-        <v>1402</v>
+        <v>1380</v>
       </c>
       <c r="I191" t="s">
-        <v>1403</v>
-[...1 lines deleted...]
-      <c r="J191"/>
+        <v>1381</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1314</v>
+      </c>
       <c r="K191" t="s">
-        <v>1404</v>
+        <v>1382</v>
       </c>
       <c r="L191" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="M191" t="s">
-        <v>1405</v>
+        <v>1383</v>
       </c>
       <c r="N191" t="s">
-        <v>1406</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1407</v>
+        <v>1385</v>
       </c>
       <c r="D192" t="s">
-        <v>1408</v>
+        <v>1386</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1409</v>
+        <v>1387</v>
       </c>
       <c r="I192" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="J192"/>
+        <v>1388</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1389</v>
+      </c>
       <c r="K192" t="s">
-        <v>1411</v>
+        <v>1390</v>
       </c>
       <c r="L192" t="s">
-        <v>1412</v>
+        <v>1391</v>
       </c>
       <c r="M192" t="s">
-        <v>1413</v>
+        <v>1392</v>
       </c>
       <c r="N192" t="s">
-        <v>1414</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1415</v>
+        <v>1394</v>
       </c>
       <c r="D193" t="s">
-        <v>1416</v>
+        <v>1395</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>97</v>
+        <v>1396</v>
       </c>
       <c r="I193" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="J193"/>
+        <v>1397</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1389</v>
+      </c>
       <c r="K193" t="s">
-        <v>1418</v>
+        <v>1398</v>
       </c>
       <c r="L193" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="M193" t="s">
-        <v>1419</v>
+        <v>1400</v>
       </c>
       <c r="N193" t="s">
-        <v>1420</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
+      <c r="H194" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L194" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1408</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>14</v>
+      </c>
+      <c r="B195" t="s">
+        <v>15</v>
+      </c>
+      <c r="C195" t="s">
+        <v>242</v>
+      </c>
+      <c r="D195" t="s">
+        <v>243</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
+      <c r="H195" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1412</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1413</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1414</v>
+      </c>
+      <c r="N195" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B196" t="s">
+        <v>15</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
+      <c r="H196" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1419</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1420</v>
+      </c>
+      <c r="M196" t="s">
         <v>1421</v>
       </c>
-      <c r="D194" t="s">
+      <c r="N196" t="s">
         <v>1422</v>
       </c>
-      <c r="E194" t="s">
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" t="s">
         <v>1423</v>
       </c>
-      <c r="F194" t="s">
+      <c r="D197" t="s">
         <v>1424</v>
       </c>
-      <c r="G194" t="s">
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
+      <c r="H197" t="s">
         <v>1425</v>
       </c>
-      <c r="H194" t="s">
+      <c r="I197" t="s">
         <v>1426</v>
       </c>
-      <c r="I194" t="s">
+      <c r="J197" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K197" t="s">
         <v>1427</v>
       </c>
-      <c r="J194"/>
-      <c r="K194" t="s">
+      <c r="L197" t="s">
         <v>1428</v>
       </c>
-      <c r="L194" t="s">
-[...2 lines deleted...]
-      <c r="M194" t="s">
+      <c r="M197" t="s">
         <v>1429</v>
       </c>
-      <c r="N194" t="s">
+      <c r="N197" t="s">
         <v>1430</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
+      <c r="H198" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K198" t="s">
+        <v>1435</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1436</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1437</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" t="s">
+        <v>15</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
+      <c r="H199" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1443</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1444</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
+      <c r="H200" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1450</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1451</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1452</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
+      <c r="H201" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1458</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1459</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1460</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
+      <c r="H202" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K202" t="s">
+        <v>1466</v>
+      </c>
+      <c r="L202" t="s">
+        <v>69</v>
+      </c>
+      <c r="M202" t="s">
+        <v>1467</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
+      <c r="H203" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1475</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204" t="s">
+        <v>15</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
+      <c r="H204" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1482</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1483</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1484</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
+      <c r="H205" t="s">
+        <v>1488</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1490</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1491</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>14</v>
+      </c>
+      <c r="B206" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1498</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1499</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>14</v>
+      </c>
+      <c r="B207" t="s">
+        <v>15</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
+      <c r="H207" t="s">
+        <v>1503</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L207" t="s">
+        <v>69</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>500</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H208" t="s">
+        <v>1513</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J208"/>
+      <c r="K208" t="s">
+        <v>1515</v>
+      </c>
+      <c r="L208" t="s">
+        <v>22</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1516</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209" t="s">
+        <v>15</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1523</v>
+      </c>
+      <c r="L209" t="s">
+        <v>1524</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1525</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210" t="s">
+        <v>15</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D210" t="s">
+        <v>585</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>72</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1528</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1529</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1530</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>1533</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1535</v>
+      </c>
+      <c r="L211" t="s">
+        <v>69</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1536</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" t="s">
+        <v>15</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>1540</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1541</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1542</v>
+      </c>
+      <c r="L212" t="s">
+        <v>1543</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1544</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1550</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1551</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1552</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B214" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
+      <c r="H214" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1557</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K214" t="s">
+        <v>1558</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1559</v>
+      </c>
+      <c r="M214" t="s">
+        <v>1560</v>
+      </c>
+      <c r="N214" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>14</v>
+      </c>
+      <c r="B215" t="s">
+        <v>15</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
+      <c r="H215" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1566</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1567</v>
+      </c>
+      <c r="M215" t="s">
+        <v>1568</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>14</v>
+      </c>
+      <c r="B216" t="s">
+        <v>15</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
+      <c r="H216" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K216" t="s">
+        <v>1574</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1575</v>
+      </c>
+      <c r="M216" t="s">
+        <v>1576</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>14</v>
+      </c>
+      <c r="B217" t="s">
+        <v>15</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D217" t="s">
+        <v>585</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217" t="s">
+        <v>72</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1579</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1580</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1581</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>14</v>
+      </c>
+      <c r="B218" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
+      <c r="H218" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K218" t="s">
+        <v>1586</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1587</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1588</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>14</v>
+      </c>
+      <c r="B219" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
+      <c r="H219" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1594</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1595</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1596</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>14</v>
+      </c>
+      <c r="B220" t="s">
+        <v>15</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1602</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1428</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1603</v>
+      </c>
+      <c r="N220" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D221" t="s">
+        <v>585</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
+      <c r="H221" t="s">
+        <v>72</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1607</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1608</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
+      <c r="H222" t="s">
+        <v>1611</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1612</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1613</v>
+      </c>
+      <c r="L222" t="s">
+        <v>334</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1614</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223"/>
+      <c r="H223" t="s">
+        <v>1618</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1619</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1620</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1621</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1622</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224"/>
+      <c r="H224" t="s">
+        <v>1626</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L224" t="s">
+        <v>111</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1629</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D225" t="s">
+        <v>585</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225"/>
+      <c r="H225" t="s">
+        <v>72</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1632</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1633</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1634</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226" t="s">
+        <v>1637</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1640</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1641</v>
+      </c>
+      <c r="N226" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227"/>
+      <c r="G227"/>
+      <c r="H227" t="s">
+        <v>1645</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1647</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1648</v>
+      </c>
+      <c r="M227" t="s">
+        <v>1649</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228"/>
+      <c r="G228"/>
+      <c r="H228" t="s">
+        <v>1651</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1654</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1655</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229"/>
+      <c r="G229"/>
+      <c r="H229" t="s">
+        <v>1658</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1659</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1661</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1498</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1662</v>
+      </c>
+      <c r="N229" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230"/>
+      <c r="H230" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1669</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1670</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231"/>
+      <c r="G231"/>
+      <c r="H231" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1676</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1677</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1678</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232"/>
+      <c r="G232"/>
+      <c r="H232" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1684</v>
+      </c>
+      <c r="L232" t="s">
+        <v>69</v>
+      </c>
+      <c r="M232" t="s">
+        <v>1685</v>
+      </c>
+      <c r="N232" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
+      <c r="H233" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1690</v>
+      </c>
+      <c r="J233" t="s">
+        <v>832</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1691</v>
+      </c>
+      <c r="L233" t="s">
+        <v>1551</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1692</v>
+      </c>
+      <c r="N233" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234"/>
+      <c r="H234" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J234" t="s">
+        <v>832</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1698</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1699</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1700</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D235" t="s">
+        <v>585</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235"/>
+      <c r="H235" t="s">
+        <v>72</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J235" t="s">
+        <v>832</v>
+      </c>
+      <c r="K235" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L235" t="s">
+        <v>1704</v>
+      </c>
+      <c r="M235" t="s">
+        <v>1705</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>14</v>
+      </c>
+      <c r="B236" t="s">
+        <v>15</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
+      <c r="H236" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J236" t="s">
+        <v>832</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1711</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1712</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D237" t="s">
+        <v>585</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
+      <c r="H237" t="s">
+        <v>72</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J237" t="s">
+        <v>832</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1715</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1716</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1717</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
+      <c r="H238" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1721</v>
+      </c>
+      <c r="J238" t="s">
+        <v>832</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1722</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1723</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1724</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D239" t="s">
+        <v>585</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
+      <c r="H239" t="s">
+        <v>72</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J239" t="s">
+        <v>832</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1727</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1723</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1728</v>
+      </c>
+      <c r="N239" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D240" t="s">
+        <v>585</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240"/>
+      <c r="G240"/>
+      <c r="H240" t="s">
+        <v>72</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J240" t="s">
+        <v>29</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1733</v>
+      </c>
+      <c r="N240" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B241" t="s">
+        <v>15</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241"/>
+      <c r="G241"/>
+      <c r="H241" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J241" t="s">
+        <v>832</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1739</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1740</v>
+      </c>
+      <c r="M241" t="s">
+        <v>1741</v>
+      </c>
+      <c r="N241" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>14</v>
+      </c>
+      <c r="B242" t="s">
+        <v>15</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D242" t="s">
+        <v>585</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="G242"/>
+      <c r="H242" t="s">
+        <v>72</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J242" t="s">
+        <v>29</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1744</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1745</v>
+      </c>
+      <c r="M242" t="s">
+        <v>1746</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243" t="s">
+        <v>15</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D243" t="s">
+        <v>622</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243"/>
+      <c r="H243" t="s">
+        <v>72</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J243" t="s">
+        <v>29</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1749</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1750</v>
+      </c>
+      <c r="M243" t="s">
+        <v>1751</v>
+      </c>
+      <c r="N243" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>14</v>
+      </c>
+      <c r="B244" t="s">
+        <v>15</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244"/>
+      <c r="H244" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J244" t="s">
+        <v>20</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1757</v>
+      </c>
+      <c r="L244" t="s">
+        <v>111</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1758</v>
+      </c>
+      <c r="N244" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>14</v>
+      </c>
+      <c r="B245" t="s">
+        <v>15</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
+      <c r="H245" t="s">
+        <v>1762</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J245" t="s">
+        <v>20</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1764</v>
+      </c>
+      <c r="L245" t="s">
+        <v>111</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1765</v>
+      </c>
+      <c r="N245" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>14</v>
+      </c>
+      <c r="B246" t="s">
+        <v>15</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
+      <c r="H246" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1770</v>
+      </c>
+      <c r="J246" t="s">
+        <v>20</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L246" t="s">
+        <v>111</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1772</v>
+      </c>
+      <c r="N246" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" t="s">
+        <v>15</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
+      <c r="H247" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1774</v>
+      </c>
+      <c r="J247" t="s">
+        <v>20</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1775</v>
+      </c>
+      <c r="L247" t="s">
+        <v>111</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1776</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248" t="s">
+        <v>15</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
+      <c r="H248" t="s">
+        <v>1779</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1780</v>
+      </c>
+      <c r="J248" t="s">
+        <v>20</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1781</v>
+      </c>
+      <c r="L248" t="s">
+        <v>111</v>
+      </c>
+      <c r="M248" t="s">
+        <v>1782</v>
+      </c>
+      <c r="N248" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>500</v>
+      </c>
+      <c r="B249" t="s">
+        <v>15</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J249"/>
+      <c r="K249" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1788</v>
+      </c>
+      <c r="M249" t="s">
+        <v>1789</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B250" t="s">
+        <v>15</v>
+      </c>
+      <c r="C250" t="s">
+        <v>493</v>
+      </c>
+      <c r="D250" t="s">
+        <v>494</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
+      <c r="H250" t="s">
+        <v>495</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1790</v>
+      </c>
+      <c r="J250" t="s">
+        <v>20</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1791</v>
+      </c>
+      <c r="L250" t="s">
+        <v>111</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1792</v>
+      </c>
+      <c r="N250" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251" t="s">
+        <v>15</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
+      <c r="H251" t="s">
+        <v>1795</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1796</v>
+      </c>
+      <c r="J251" t="s">
+        <v>20</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1797</v>
+      </c>
+      <c r="L251" t="s">
+        <v>69</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1798</v>
+      </c>
+      <c r="N251" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>14</v>
+      </c>
+      <c r="B252" t="s">
+        <v>15</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
+      <c r="H252" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J252" t="s">
+        <v>20</v>
+      </c>
+      <c r="K252" t="s">
+        <v>1802</v>
+      </c>
+      <c r="L252" t="s">
+        <v>1803</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1804</v>
+      </c>
+      <c r="N252" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" t="s">
+        <v>15</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
+      <c r="H253" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J253" t="s">
+        <v>150</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1809</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1451</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1810</v>
+      </c>
+      <c r="N253" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
+      <c r="H254" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J254" t="s">
+        <v>150</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1816</v>
+      </c>
+      <c r="L254" t="s">
+        <v>111</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1817</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>14</v>
+      </c>
+      <c r="B255" t="s">
+        <v>15</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
+      <c r="H255" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J255" t="s">
+        <v>150</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1823</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1824</v>
+      </c>
+      <c r="M255" t="s">
+        <v>1825</v>
+      </c>
+      <c r="N255" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256" t="s">
+        <v>15</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1827</v>
+      </c>
+      <c r="J256" t="s">
+        <v>360</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1828</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1829</v>
+      </c>
+      <c r="M256" t="s">
+        <v>1830</v>
+      </c>
+      <c r="N256" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>14</v>
+      </c>
+      <c r="B257" t="s">
+        <v>15</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
+      <c r="H257" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J257" t="s">
+        <v>360</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1835</v>
+      </c>
+      <c r="L257" t="s">
+        <v>111</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1836</v>
+      </c>
+      <c r="N257" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>14</v>
+      </c>
+      <c r="B258" t="s">
+        <v>15</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
+      <c r="H258" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J258" t="s">
+        <v>360</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1843</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1844</v>
+      </c>
+      <c r="N258" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>14</v>
+      </c>
+      <c r="B259" t="s">
+        <v>15</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
+      <c r="H259" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J259" t="s">
+        <v>360</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1850</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1851</v>
+      </c>
+      <c r="M259" t="s">
+        <v>1852</v>
+      </c>
+      <c r="N259" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>14</v>
+      </c>
+      <c r="B260" t="s">
+        <v>15</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D260" t="s">
+        <v>585</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
+      <c r="H260" t="s">
+        <v>72</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J260" t="s">
+        <v>360</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1855</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1856</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1857</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>14</v>
+      </c>
+      <c r="B261" t="s">
+        <v>15</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
+      <c r="H261" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J261" t="s">
+        <v>447</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1862</v>
+      </c>
+      <c r="L261" t="s">
+        <v>111</v>
+      </c>
+      <c r="M261" t="s">
+        <v>1863</v>
+      </c>
+      <c r="N261" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>14</v>
+      </c>
+      <c r="B262" t="s">
+        <v>15</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
+      <c r="H262" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J262" t="s">
+        <v>447</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1869</v>
+      </c>
+      <c r="L262" t="s">
+        <v>111</v>
+      </c>
+      <c r="M262" t="s">
+        <v>1870</v>
+      </c>
+      <c r="N262" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>14</v>
+      </c>
+      <c r="B263" t="s">
+        <v>15</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
+      <c r="H263" t="s">
+        <v>1874</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1875</v>
+      </c>
+      <c r="J263" t="s">
+        <v>447</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1876</v>
+      </c>
+      <c r="L263" t="s">
+        <v>111</v>
+      </c>
+      <c r="M263" t="s">
+        <v>1877</v>
+      </c>
+      <c r="N263" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264" t="s">
+        <v>15</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
+      <c r="H264" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J264" t="s">
+        <v>447</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1883</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1884</v>
+      </c>
+      <c r="M264" t="s">
+        <v>1885</v>
+      </c>
+      <c r="N264" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>14</v>
+      </c>
+      <c r="B265" t="s">
+        <v>15</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
+      <c r="H265" t="s">
+        <v>1889</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1890</v>
+      </c>
+      <c r="J265" t="s">
+        <v>447</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1891</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1892</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1893</v>
+      </c>
+      <c r="N265" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>14</v>
+      </c>
+      <c r="B266" t="s">
+        <v>15</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
+      <c r="H266" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J266" t="s">
+        <v>630</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1897</v>
+      </c>
+      <c r="L266" t="s">
+        <v>111</v>
+      </c>
+      <c r="M266" t="s">
+        <v>1898</v>
+      </c>
+      <c r="N266" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267" t="s">
+        <v>15</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
+      <c r="H267" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1902</v>
+      </c>
+      <c r="J267" t="s">
+        <v>630</v>
+      </c>
+      <c r="K267" t="s">
+        <v>1903</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1904</v>
+      </c>
+      <c r="M267" t="s">
+        <v>1905</v>
+      </c>
+      <c r="N267" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>14</v>
+      </c>
+      <c r="B268" t="s">
+        <v>15</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
+      <c r="H268" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1910</v>
+      </c>
+      <c r="J268" t="s">
+        <v>630</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1911</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1912</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1913</v>
+      </c>
+      <c r="N268" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269" t="s">
+        <v>15</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
+      <c r="H269" t="s">
+        <v>1917</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J269" t="s">
+        <v>630</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1920</v>
+      </c>
+      <c r="M269" t="s">
+        <v>1921</v>
+      </c>
+      <c r="N269" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>14</v>
+      </c>
+      <c r="B270" t="s">
+        <v>15</v>
+      </c>
+      <c r="C270" t="s">
+        <v>321</v>
+      </c>
+      <c r="D270" t="s">
+        <v>322</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
+      <c r="H270" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J270" t="s">
+        <v>630</v>
+      </c>
+      <c r="K270" t="s">
+        <v>1925</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1926</v>
+      </c>
+      <c r="M270" t="s">
+        <v>1927</v>
+      </c>
+      <c r="N270" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>14</v>
+      </c>
+      <c r="B271" t="s">
+        <v>15</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
+      <c r="H271" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J271" t="s">
+        <v>630</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1932</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1933</v>
+      </c>
+      <c r="M271" t="s">
+        <v>1934</v>
+      </c>
+      <c r="N271" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>14</v>
+      </c>
+      <c r="B272" t="s">
+        <v>15</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="G272"/>
+      <c r="H272" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J272" t="s">
+        <v>630</v>
+      </c>
+      <c r="K272" t="s">
+        <v>1940</v>
+      </c>
+      <c r="L272" t="s">
+        <v>69</v>
+      </c>
+      <c r="M272" t="s">
+        <v>1941</v>
+      </c>
+      <c r="N272" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>14</v>
+      </c>
+      <c r="B273" t="s">
+        <v>15</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273"/>
+      <c r="G273"/>
+      <c r="H273" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J273" t="s">
+        <v>630</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1947</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1948</v>
+      </c>
+      <c r="M273" t="s">
+        <v>1949</v>
+      </c>
+      <c r="N273" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>14</v>
+      </c>
+      <c r="B274" t="s">
+        <v>15</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
+      <c r="H274" t="s">
+        <v>1953</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1954</v>
+      </c>
+      <c r="J274" t="s">
+        <v>630</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1955</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1948</v>
+      </c>
+      <c r="M274" t="s">
+        <v>1956</v>
+      </c>
+      <c r="N274" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>500</v>
+      </c>
+      <c r="B275" t="s">
+        <v>15</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1965</v>
+      </c>
+      <c r="L275" t="s">
+        <v>525</v>
+      </c>
+      <c r="M275" t="s">
+        <v>1966</v>
+      </c>
+      <c r="N275" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>500</v>
+      </c>
+      <c r="B276" t="s">
+        <v>15</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1481</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1974</v>
+      </c>
+      <c r="L276" t="s">
+        <v>525</v>
+      </c>
+      <c r="M276" t="s">
+        <v>1975</v>
+      </c>
+      <c r="N276" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>500</v>
+      </c>
+      <c r="B277" t="s">
+        <v>15</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1978</v>
+      </c>
+      <c r="J277"/>
+      <c r="K277" t="s">
+        <v>1979</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1980</v>
+      </c>
+      <c r="M277" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N277" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>14</v>
+      </c>
+      <c r="B278" t="s">
+        <v>15</v>
+      </c>
+      <c r="C278" t="s">
+        <v>72</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
+      <c r="H278" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1984</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1985</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1986</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1987</v>
+      </c>
+      <c r="M278" t="s">
+        <v>1988</v>
+      </c>
+      <c r="N278"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>14</v>
+      </c>
+      <c r="B279" t="s">
+        <v>15</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279"/>
+      <c r="G279"/>
+      <c r="H279" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1992</v>
+      </c>
+      <c r="J279" t="s">
+        <v>832</v>
+      </c>
+      <c r="K279" t="s">
+        <v>1993</v>
+      </c>
+      <c r="L279" t="s">
+        <v>734</v>
+      </c>
+      <c r="M279" t="s">
+        <v>1994</v>
+      </c>
+      <c r="N279" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>14</v>
+      </c>
+      <c r="B280" t="s">
+        <v>15</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
+      <c r="H280" t="s">
+        <v>72</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J280" t="s">
+        <v>464</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1999</v>
+      </c>
+      <c r="L280" t="s">
+        <v>2000</v>
+      </c>
+      <c r="M280" t="s">
+        <v>2001</v>
+      </c>
+      <c r="N280" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>500</v>
+      </c>
+      <c r="B281" t="s">
+        <v>15</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H281" t="s">
+        <v>2008</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2009</v>
+      </c>
+      <c r="J281"/>
+      <c r="K281" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L281" t="s">
+        <v>525</v>
+      </c>
+      <c r="M281" t="s">
+        <v>2011</v>
+      </c>
+      <c r="N281" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>500</v>
+      </c>
+      <c r="B282" t="s">
+        <v>15</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2014</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2015</v>
+      </c>
+      <c r="J282"/>
+      <c r="K282" t="s">
+        <v>2016</v>
+      </c>
+      <c r="L282" t="s">
+        <v>22</v>
+      </c>
+      <c r="M282" t="s">
+        <v>2017</v>
+      </c>
+      <c r="N282" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>500</v>
+      </c>
+      <c r="B283" t="s">
+        <v>15</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2021</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H283" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J283"/>
+      <c r="K283" t="s">
+        <v>2025</v>
+      </c>
+      <c r="L283" t="s">
+        <v>525</v>
+      </c>
+      <c r="M283" t="s">
+        <v>2026</v>
+      </c>
+      <c r="N283" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" t="s">
+        <v>72</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284"/>
+      <c r="G284"/>
+      <c r="H284" t="s">
+        <v>2029</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J284" t="s">
+        <v>261</v>
+      </c>
+      <c r="K284" t="s">
+        <v>2031</v>
+      </c>
+      <c r="L284" t="s">
+        <v>2032</v>
+      </c>
+      <c r="M284" t="s">
+        <v>2033</v>
+      </c>
+      <c r="N284"/>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285" t="s">
+        <v>15</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285"/>
+      <c r="G285"/>
+      <c r="H285" t="s">
+        <v>2036</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J285"/>
+      <c r="K285" t="s">
+        <v>2038</v>
+      </c>
+      <c r="L285" t="s">
+        <v>2039</v>
+      </c>
+      <c r="M285" t="s">
+        <v>2040</v>
+      </c>
+      <c r="N285" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>14</v>
+      </c>
+      <c r="B286" t="s">
+        <v>15</v>
+      </c>
+      <c r="C286" t="s">
+        <v>72</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286"/>
+      <c r="G286"/>
+      <c r="H286" t="s">
+        <v>72</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J286"/>
+      <c r="K286" t="s">
+        <v>2044</v>
+      </c>
+      <c r="L286" t="s">
+        <v>2045</v>
+      </c>
+      <c r="M286" t="s">
+        <v>2046</v>
+      </c>
+      <c r="N286"/>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>14</v>
+      </c>
+      <c r="B287" t="s">
+        <v>15</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
+      <c r="H287" t="s">
+        <v>72</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J287"/>
+      <c r="K287" t="s">
+        <v>2050</v>
+      </c>
+      <c r="L287" t="s">
+        <v>2051</v>
+      </c>
+      <c r="M287" t="s">
+        <v>2052</v>
+      </c>
+      <c r="N287" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288" t="s">
+        <v>15</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
+      <c r="H288" t="s">
+        <v>2056</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2057</v>
+      </c>
+      <c r="J288"/>
+      <c r="K288" t="s">
+        <v>2058</v>
+      </c>
+      <c r="L288" t="s">
+        <v>2059</v>
+      </c>
+      <c r="M288" t="s">
+        <v>2060</v>
+      </c>
+      <c r="N288" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>500</v>
+      </c>
+      <c r="B289" t="s">
+        <v>15</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H289" t="s">
+        <v>2067</v>
+      </c>
+      <c r="I289" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J289"/>
+      <c r="K289" t="s">
+        <v>2069</v>
+      </c>
+      <c r="L289" t="s">
+        <v>509</v>
+      </c>
+      <c r="M289" t="s">
+        <v>2070</v>
+      </c>
+      <c r="N289" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>14</v>
+      </c>
+      <c r="B290" t="s">
+        <v>15</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
+      <c r="H290" t="s">
+        <v>2074</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J290"/>
+      <c r="K290" t="s">
+        <v>2076</v>
+      </c>
+      <c r="L290" t="s">
+        <v>2077</v>
+      </c>
+      <c r="M290" t="s">
+        <v>2078</v>
+      </c>
+      <c r="N290" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>14</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
+      <c r="H291" t="s">
+        <v>72</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2082</v>
+      </c>
+      <c r="J291"/>
+      <c r="K291" t="s">
+        <v>2083</v>
+      </c>
+      <c r="L291" t="s">
+        <v>2051</v>
+      </c>
+      <c r="M291" t="s">
+        <v>2084</v>
+      </c>
+      <c r="N291" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>500</v>
+      </c>
+      <c r="B292" t="s">
+        <v>15</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2091</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2092</v>
+      </c>
+      <c r="J292"/>
+      <c r="K292" t="s">
+        <v>2093</v>
+      </c>
+      <c r="L292" t="s">
+        <v>525</v>
+      </c>
+      <c r="M292" t="s">
+        <v>2094</v>
+      </c>
+      <c r="N292" t="s">
+        <v>2095</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>