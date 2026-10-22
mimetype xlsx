--- v6 (2026-09-28)
+++ v7 (2026-10-22)
@@ -6,169 +6,7709 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3259" uniqueCount="2096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4907" uniqueCount="3047">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>Psp-6/2022</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1</t>
+    <t>Z-11339/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11339/2025</t>
+  </si>
+  <si>
+    <t>Ana Horvatić; Ivan Horvatić; Ivan Večenaj</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:29:41</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c3d6eff-d151-4bae-a847-4d068d311b75</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c3d6eff-d151-4bae-a847-4d068d311b75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11339&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11449/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11449/2025</t>
+  </si>
+  <si>
+    <t>Bara Šimunić; Blaž Šimunić; Franjica Harači; Ivan Vahtarić; Jela Balaško; Kata Horvat; Verona Lovretić; Đuro Medvarić; Đuro Šimunić</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:20:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349c4a0b-9322-43a3-bd3f-bccadb4ac0e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349c4a0b-9322-43a3-bd3f-bccadb4ac0e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11449&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6913/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6913/2026</t>
+  </si>
+  <si>
+    <t>FORUGLAŠ MARIJA R. KENĐELIĆ; KENĐELIĆ ANDRIJA; KENĐELIĆ STJEPAN</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43994abf-0228-4d1e-afad-96d89e65b93f</t>
+  </si>
+  <si>
+    <t>rjesenje_za_ocevid_o_20.10.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43994abf-0228-4d1e-afad-96d89e65b93f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6913&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3720/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>Ivan Pavić 03448614762</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:23:07</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6444238e-43ad-4148-a8ca-b47b2795e656</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3720_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GLOBAL MONEY EXPRESS, S.L., zastupnik_opunomoćenik_ Rodr.pdf; Prilog Ovrv-3720_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6444238e-43ad-4148-a8ca-b47b2795e656/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3720&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3882/2026</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:20:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac81d7d-c43b-4602-b16d-0d968096b7db</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3882_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Branko Škar.pdf; Prilog Ovrv-3882_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3882_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac81d7d-c43b-4602-b16d-0d968096b7db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7216/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7216/2026</t>
+  </si>
+  <si>
+    <t>Kata Matijašić</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:15:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d593f536-3bc7-4024-9415-1bb32f4926f2</t>
+  </si>
+  <si>
+    <t>rjesenje_od_12.10.2026._ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d593f536-3bc7-4024-9415-1bb32f4926f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10856/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10856/2025</t>
+  </si>
+  <si>
+    <t>Amalija Feineier; Marija Pavliček; Nevenka Štiks; Terezija Balić; Šitiks Matija</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdf59d7-9848-40b0-a0b1-1d1cbdcc3a08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdf59d7-9848-40b0-a0b1-1d1cbdcc3a08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10856&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3752/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-624/2026</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0b2de81-ea04-4080-b49e-7ec3da9776fc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3752_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0b2de81-ea04-4080-b49e-7ec3da9776fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-280/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-280/2026</t>
+  </si>
+  <si>
+    <t>Mara Subotičanec</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:37:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19ef706e-c27e-4f81-ad60-0e7e10ca1ff8</t>
+  </si>
+  <si>
+    <t>rjesenje_za_ocevid_od_19.10.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19ef706e-c27e-4f81-ad60-0e7e10ca1ff8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=280&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-369/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026.</t>
+  </si>
+  <si>
+    <t>Goran Delić 56784962093</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:28:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984ec6d1-9fda-4228-92f1-751a7080ef08</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984ec6d1-9fda-4228-92f1-751a7080ef08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3315/2026</t>
+  </si>
+  <si>
+    <t>Anica Kovaček</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ab402a-636c-4c71-be74-18f7ec46aeb6</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu_od_19.10.26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ab402a-636c-4c71-be74-18f7ec46aeb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10295/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10295/2025</t>
+  </si>
+  <si>
+    <t>Ivan Vrban; Ivan Vrban</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f764ddda-40bb-461c-8490-d5d513f66862</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f764ddda-40bb-461c-8490-d5d513f66862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10295&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-91/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Linea Blue društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 69950862531</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:04:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7b7b09-b1b2-479b-8e4b-3c751fd412a3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=570&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7b7b09-b1b2-479b-8e4b-3c751fd412a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=91&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovr-497/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Džinić 44122158924</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:31:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59f947c-baf1-4946-981c-9df167ad05cf</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59f947c-baf1-4946-981c-9df167ad05cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=497&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-854/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Zvjezdana Jušta 57665980798</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:28:52</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02b1bb5e-7a5e-4b77-85d1-1f2f3b2f39e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02b1bb5e-7a5e-4b77-85d1-1f2f3b2f39e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=854&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-650/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.10.2025.; Podnesak od 09.10.2025. s prilozima od 06.10.2025.</t>
+  </si>
+  <si>
+    <t>Magdalena Matekov 07561908323</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:25:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/694e57dd-63e5-40da-9374-d9c4ef755560</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-650_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-650_2025-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-650_2025-1-3 - Ovrv-2644_2025-5.pdf; Prilog Ovr-650_2025-1-4 - Ovrv-2644_2025-11.pdf; Podnesak ovrhovoditelja.pdf P244P; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/694e57dd-63e5-40da-9374-d9c4ef755560/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=650&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6633/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6633/2026</t>
+  </si>
+  <si>
+    <t>TEREZA VANĐIJA 69623796845</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:23:30</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f6f6f3-6692-4e82-9ca3-c03db850834c</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f6f6f3-6692-4e82-9ca3-c03db850834c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-332/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.; Podnesak od 04.05.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>Alen Brunec 62973837179</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:23:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93d462f5-5827-4fe4-a098-3bf29fe8fe59</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-332_2026-1-1 - rjesenje_o_ovrsi.pdf; Prilog Ovr-332_2026-1-2 - potvrda_pravomocnosti.pdf; Prilog Ovr-332_2026-1-3 - prijedlog_za_ovrhu.pdf; Prilog Ovr-332_2026-1-5 - zahtjev_za_naplatu.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93d462f5-5827-4fe4-a098-3bf29fe8fe59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=332&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-321/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.; Podnesak od 28.04.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfca258a-3296-4ce5-8d05-86293b7286a3</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-321_2026-1-1 - Podnesak OS KC Ovrv-5618-2025-1 od 10.12.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-321_2026-1-3 - Prilog OS KC Ovrv-5618-2025-1-2 od 10.12.2025. - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih .pdf; Prilog Ovr-321_2026-1-4 - Odluka OS KC Ovrv-5618-2025-5 od 30.12.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-321_2026-1-5 - Odluka OS KC Ovrv-5618-2025-11 od 10.04.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-321_2026-1-6 - 65396-2026_SVEA_EKONOMI_d.o.o._569591-2025.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfca258a-3296-4ce5-8d05-86293b7286a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=321&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-268/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Dudaš</t>
+  </si>
+  <si>
+    <t>Imbriovec 183, 48316 Imbriovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>58791586803</t>
+  </si>
+  <si>
+    <t>Tomislav Dudaš 58791586803</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09941b96-db21-4abf-b583-84780531739e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09941b96-db21-4abf-b583-84780531739e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=268&amp;godina=2025</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>PETRA OREJAŠ 04940898720</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:44:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebe4c6c4-d0de-4623-9a30-8698083365bb</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-646-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebe4c6c4-d0de-4623-9a30-8698083365bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOMINIK KIŠ 71364918250</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:34:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c2cdc8-04d9-4b6d-85b8-4d67bffc18cf</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-610-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c2cdc8-04d9-4b6d-85b8-4d67bffc18cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6249/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6249/2026</t>
+  </si>
+  <si>
+    <t>Ana Rusan r. Mraz, Kloštar kbr. 166; Dora Gjungjek, Kloštar Podravski kbr. 317; Dora Đunđek, Kloštar Podravski kbr. 403; Dora Đunđek, Zagreb; Franjo Vučina, Kloštar Podravski kbr. 170; Ivan Rusan (Ivanov) Kloštar kbr. 166; Mara Antolović, Prugovac kbr. 11; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Ratajec, Kloštar Podravski kbr. 38</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b171553-c553-4b31-9afc-21e2ffd50d85</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b171553-c553-4b31-9afc-21e2ffd50d85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6249&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-270/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.; Podnesak od 01.09.2026.; Prijedlog od 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Rješenje od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Dragana Reljić-Gavrilović 63925344453</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0783404-ba48-44e6-b5fc-0f854925dfd3</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-270_2026-1-1 - punomoć Koprivnica.pdf; Prilog Ovr-270_2026-1-2 - ZK-1333-VELIKI-GRABICANI.pdf; Prilog Ovr-270_2026-1-3 - rješenje i izvadak iz posl. knjiga.pdf; Rješenje - o osiguranju.pdf O246O; Podnesak ovrhovoditelja.pdf P244P; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0783404-ba48-44e6-b5fc-0f854925dfd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=270&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-349/2014</t>
+  </si>
+  <si>
+    <t>Ivo Kos 48003372616</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:05:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c938b1ab-19b6-4c7b-9fc0-c6d0747a1dc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c938b1ab-19b6-4c7b-9fc0-c6d0747a1dc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=349&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>MATIJA HALAČEK 21286718397</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b10809a-bb78-4586-9299-a0b5544dfda3</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-530-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b10809a-bb78-4586-9299-a0b5544dfda3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0525cd4f-cad6-44f7-aa96-dfa7af7b10fd</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-510-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0525cd4f-cad6-44f7-aa96-dfa7af7b10fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ecb6e31-0cb2-4a14-8262-e58d916730a8</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-549-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ecb6e31-0cb2-4a14-8262-e58d916730a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SAŠA BINGULA 52936651272</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f48a31e0-c960-4cec-ac81-dd3717c221f2</t>
+  </si>
+  <si>
+    <t>Rješenje - UPP-OS-Ovrv-528-2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f48a31e0-c960-4cec-ac81-dd3717c221f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Bolto Rupić; Mijo Vanđija</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:42:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1e3c8a-d1bb-48f2-b00f-0e83322bc284</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1e3c8a-d1bb-48f2-b00f-0e83322bc284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6935/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6935/2026</t>
+  </si>
+  <si>
+    <t>Bara Capek r. Grivić, Zagreb, Subotička b.b.; Dora Topolčić,Virje kbr.39; Doroteja Grivić, Virje kbr. 92; E-oglasna ploča Općinskog suda u Koprivnici; Ljubica Škoić r. Grivić, Zagreb, Jarun 18; Lovro Topolčić, Virje kbr. 39; Rudolf Grivić, Celje kbr. 58</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:31:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95370f75-7b64-4be1-ad95-ba5894c1922a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95370f75-7b64-4be1-ad95-ba5894c1922a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6935&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4439/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4439/2026</t>
+  </si>
+  <si>
+    <t>Ivan Zebec, Prugovac kbr. 219; Josip Ban, Prugovac kbr. 103; Treza Slivar, udata Bujan, Prugovac kbr. 164; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:28:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c89b9883-c370-445f-8830-efe538fff5bc</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c89b9883-c370-445f-8830-efe538fff5bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-680/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Tito Kragl 33723687928</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:36:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c2113c0-5a5c-46b6-b88e-b88ed36e6d0b</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c2113c0-5a5c-46b6-b88e-b88ed36e6d0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=680&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4530/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4530/2026</t>
+  </si>
+  <si>
+    <t>Bolto Halaček, Molve kbr. 87; Franjo Halaček, Molve kbr. 87; Josip Raknić, Virje, Grede kbr. 1974; Tereza Sas r. Halaček, Drnje; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:33:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f1556a5-907f-4d83-80cd-fa26b4cc0737</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f1556a5-907f-4d83-80cd-fa26b4cc0737/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4530&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>IVICA HASNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DRAŽENA HORVATA 28, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>53136470499</t>
+  </si>
+  <si>
+    <t>IVICA HASNIĆ 53136470499; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ded5b3-950d-4910-a80f-7a028bf1894c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ded5b3-950d-4910-a80f-7a028bf1894c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4648/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4648/2026</t>
+  </si>
+  <si>
+    <t>BAZIJANEC GJURO; DAUTANEC MIJO; E OGLASA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; GOLUB MARA; IVANUŠA CILA,R.MIHALJEV</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:15:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d8c0b3-d6d0-4b4f-ab08-571b6829bcf5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d8c0b3-d6d0-4b4f-ab08-571b6829bcf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3317/2026</t>
+  </si>
+  <si>
+    <t>Agneza Novogradec; Agneza Šumečki; Katica Jurjević; Katica Jurjević; Katica Novogradec; Petar Novogradec; Treza Novogradec; Verona Novogradec</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:55:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ef3b0f-41fd-4d9f-84f0-4e3c2b68316e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ef3b0f-41fd-4d9f-84f0-4e3c2b68316e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3364/2026</t>
+  </si>
+  <si>
+    <t>DAUTANEC FRANJO MLDB.; DAUTANEC KATA; DAUTANEC MARA; DAUTANEC STJEPAN MLDB.; VUCIKUJA ĐURO; ZVONAR ŠIMUN; ŽIVKO ANA; ŽIVKO MARTIN</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:54:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd1a5bed-4fb0-4de4-ba52-10892c43d47e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd1a5bed-4fb0-4de4-ba52-10892c43d47e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6968/2026</t>
+  </si>
+  <si>
+    <t>OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOĆA; ŠIROKI MARA,UDATA ŠIBAR</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:40:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8c79a7-d161-443a-b211-afd37fe6d834</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8c79a7-d161-443a-b211-afd37fe6d834/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7015/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7015/2026</t>
+  </si>
+  <si>
+    <t>Franca Šemovčan, Čepelovac kbr. 61; Mato Konjarek, Čepelovac kbr. 98; Stanko Šemovčan, mldb., Čepelovac kbr. 61; Stjepan Šemovčan (sin Tome), Čepelovac kbr. 61; e-Oglasna ploča Općinskog suda u Koprivnici; Štefo Šemovčan, Čepelovac kbr. 61</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a269b93-209c-4b64-9224-123378dfc605</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a269b93-209c-4b64-9224-123378dfc605/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6458/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6458/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; ŠEMOVČAN FRANCA; ŠEMOVČAN STANKO,MLDB.; ŠEMOVČAN STJEPAN,SIN TOME; ŠEMOVČAN ŠTEFO</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:21:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1123fb-f850-40ee-9c99-adca5b14fc09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1123fb-f850-40ee-9c99-adca5b14fc09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6458&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-734/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-734/2026</t>
+  </si>
+  <si>
+    <t>BUKOVČAN IVAN,STJEPANOV; BUKOVČAN TOMO,STJEPANOV; Bukovčan Ana, udova Stjepana; HRIBAR KATICA,R.BUKOVČAN; Ivković Mara; KRALJ JOSIP; KRALJ JOSIP; KRALJ MARIJAN; KRALJ ZLATA</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:45:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186e9039-649d-4f70-af94-131930e8eabe</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_24.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186e9039-649d-4f70-af94-131930e8eabe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7191/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52969d8-7604-409d-b4ca-eb15895c70c9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; TABULARNA_IZJAVA.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; TABULARNA_IZJAVA.pdf; TABULARNA_IZJAVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52969d8-7604-409d-b4ca-eb15895c70c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7191/2026</t>
+  </si>
+  <si>
+    <t>Anka Blažeković; Boja Gapan; Milan Blažeković; Milan Jelenak; Slavica Besedić; Slavka Besedić; Đuro Horvat; Đuro Zorčić</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:39:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fedba63-f04b-440f-8a08-92703500161f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._722__K._O._BRANJSKA.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._SEMENIC_PEPICE.pdf; TABULARNA_IZJAVA_OVJERENA_IZJAVA_JELICIC_SLOBODANA.pdf; POSJEDOVNI_LIST__PRIJEPIS_POSJEDOVNOG_LISTA_BROJ_201__K._O._BRANJSKA.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR_DGU__PUK_KOPRIVNICA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._501__K._O._BRANJSKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._423__K._O._BRANJSKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._515__K._O._BRANJSKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._2805__K._O._SRIJEM.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR_DGU__PUK_KOPRIVNICA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._1923__K._O._SRIJEM.pdf; POSJEDOVNI_LIST__PRIJEPIS_POSJEDOVNOG_LISTA_BROJ_159__K._O._SRIJEM.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; TABULARNA_IZJAVA_OVJERENA_IZJAVA_KORSA_ZORANA.pdf; TABULARNA_IZJAVA_OVJERENA_IZJAVA_MAZUH_DARKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fedba63-f04b-440f-8a08-92703500161f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6526/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6526/2025</t>
+  </si>
+  <si>
+    <t>BUKVIĆ IVAN; LÖRENC FERDO; MEGEC DORA; MEGEC JAKOB; MEGEC MARTA; MEGEC MATO; ORAČ KATA,MLDB.; POZDER TEREZA; VARGIĆ ANA; VINKOVIĆ JALŽA; VINKOVIĆ MARTIN; ČARGONJA KATA,R.ZDELAR</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1442f065-97be-4760-a7d3-43545810962f</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_27.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1442f065-97be-4760-a7d3-43545810962f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6526&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1046/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1046/2026</t>
+  </si>
+  <si>
+    <t>ANTOLOVIĆ TREZA; KOVAČIĆ GJURO; KOVAČIĆ MARICA; OSLOVČAN IVAN; OSLOVČAN JAKOB; OSLOVČAN MARICA; OSLOVČAN MARTIN</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:16:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f253838c-0d55-42bd-b57b-9aaf109d8856</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_11.12.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f253838c-0d55-42bd-b57b-9aaf109d8856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4671/2026</t>
+  </si>
+  <si>
+    <t>Tome Matošić</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbb90918-9c79-46de-abf7-0bb65f420a75</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbb90918-9c79-46de-abf7-0bb65f420a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4492/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>OS Koprivnica oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:20:45</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4283ba-99e6-47b3-bbbc-363952f9ed0b</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4283ba-99e6-47b3-bbbc-363952f9ed0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=4492&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-5/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Barbara Knežević 19362675979</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb96bd1a-64e9-43c8-b6e4-f928340cd0a4</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb96bd1a-64e9-43c8-b6e4-f928340cd0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Renata Jurić 40328250259</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/382699f9-58b3-4d65-b595-3ae3fce9ddb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/382699f9-58b3-4d65-b595-3ae3fce9ddb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-783/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>OSKC e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:38:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2df1e4-98f9-41ef-af79-e2c5cfc85c05</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2df1e4-98f9-41ef-af79-e2c5cfc85c05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=783&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>VALENTINA ORŠUŠ</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 28 A, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>92333456011</t>
+  </si>
+  <si>
+    <t>VALENTINA ORŠUŠ 92333456011; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0445e8d-23dc-4009-b613-5c19091866c9</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0445e8d-23dc-4009-b613-5c19091866c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-29/2020</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1120559-61d4-43c5-a009-c8595dfacfc3</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1120559-61d4-43c5-a009-c8595dfacfc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=29&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovrv-3968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-660/2026</t>
+  </si>
+  <si>
+    <t>Slađana Ratković 58344583633</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:09:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d36fc1e4-489b-4c89-9861-61c6a700812d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3968_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d36fc1e4-489b-4c89-9861-61c6a700812d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4744/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>20.10.2026. 12:32:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293a58f3-1380-43a1-8fbf-db645f93bd37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293a58f3-1380-43a1-8fbf-db645f93bd37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=4744&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-61/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.11.2026.; Podnesak od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>DAVID ŠPREM-VELJEVEČKI 90793510415</t>
+  </si>
+  <si>
+    <t>20.10.2026. 12:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db80ee9c-0fa2-4915-b7b3-150bee7ef248</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db80ee9c-0fa2-4915-b7b3-150bee7ef248/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-768/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-768/2026</t>
+  </si>
+  <si>
+    <t>Jakupec Bara</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:52:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a24ff87-fe02-4607-94a5-4871dc9164e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a24ff87-fe02-4607-94a5-4871dc9164e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-139/2020</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ddde70-c5eb-4278-a6a5-50275f6e59da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ddde70-c5eb-4278-a6a5-50275f6e59da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=139&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovr-123/2019</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:42:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d418f3-0c94-41ff-af59-18d63f21b199</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d418f3-0c94-41ff-af59-18d63f21b199/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=123&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ovrv-3935/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Romana Kenđelić 33129129017</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14853e4-fc01-4cf4-afcb-20c3fee63e24</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3935_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14853e4-fc01-4cf4-afcb-20c3fee63e24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3935&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-973/2026</t>
+  </si>
+  <si>
+    <t>Roza Andrašec; Roza Andrašec</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:07:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cd79004-7345-4d8d-9cff-e91b8e291fc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cd79004-7345-4d8d-9cff-e91b8e291fc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9170/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9170/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Kučeković; Đuro Kučeković</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd26ecd1-c548-4342-9c30-68d68fb7b633</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd26ecd1-c548-4342-9c30-68d68fb7b633/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9170&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8423/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8423/2025</t>
+  </si>
+  <si>
+    <t>Andrija Kašić; Andro Kašić; Anica Blažek; Anica Kraljić; Mara Blažek; Marija Barčanec</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:31:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd9bda4-9622-44fc-9de6-4a59b9c3d812</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd9bda4-9622-44fc-9de6-4a59b9c3d812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8423&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2051/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2051/2026</t>
+  </si>
+  <si>
+    <t>Ana Strmecki; Ivan Balaško; Kata Jurjević; Štefica Vidak</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:29:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07d3ef9-a845-46f9-90c6-c4dab91fe466</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07d3ef9-a845-46f9-90c6-c4dab91fe466/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.; Podnesak od 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Mateja Bogdan 13188022309</t>
+  </si>
+  <si>
+    <t>20.10.2026. 07:46:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47892d88-3b52-4d30-b04d-bcab4199471d</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-624_2026-1-1 - e-Ovrhe.pdf; Prilog Ovr-624_2026-1-2 - Zahtjev (1).pdf; Prilog Ovr-624_2026-1-3 - Podnesak OS KC Ovrv-1262-2026-1 od 04.02.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-624_2026-1-4 - Prilog OS KC Ovrv-1262-2026-1-1 od 04.02.2026. - Dokaz o zastupanju-punomoći; ovrhovoditelj_ A1 Hrva.pdf; Prilog Ovr-624_2026-1-5 - Odluka OS KC Ovrv-1262-2026-6 od 11.03.2026. - Rješenje - o ovrsi.pdf; Prilog Ovr-624_2026-1-6 - Odluka OS KC Ovrv-1262-2026-12 od 02.07.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47892d88-3b52-4d30-b04d-bcab4199471d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8422/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8422/2026</t>
+  </si>
+  <si>
+    <t>Odvjetnica Klara Zavacki</t>
+  </si>
+  <si>
+    <t>20.10.2026. 07:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/191988ab-3c40-4b9e-901c-d35ff53dc44c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/191988ab-3c40-4b9e-901c-d35ff53dc44c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8422&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-112/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Križić 15031445075</t>
+  </si>
+  <si>
+    <t>19.10.2026. 16:14:02</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff00bd64-9d96-4b78-b72d-1535772243a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff00bd64-9d96-4b78-b72d-1535772243a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=112&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-3938/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-655/2026</t>
+  </si>
+  <si>
+    <t>Damir Širić 45574763353</t>
+  </si>
+  <si>
+    <t>19.10.2026. 15:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cc4f5d-0270-4699-8624-13511c921eb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3938_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cc4f5d-0270-4699-8624-13511c921eb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3938&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-228/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Koprivnici</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:52:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d118fe12-f0ed-4397-a6ce-0839ea277a0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d118fe12-f0ed-4397-a6ce-0839ea277a0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=228&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-4076/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-678/2026</t>
+  </si>
+  <si>
+    <t>MLADEN SMRK 46268218015</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:52:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38202d2-6c60-468d-9bb2-805adcc503a9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4076_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38202d2-6c60-468d-9bb2-805adcc503a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=4076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. IVANE ZORKO, OIB 06741365081, kćeri Mirjane, rođ. Ancel, djelatnice iz Koprivnice, Ulica Ludbreška 17, rođ. 27. travnja 1988.g., a umrle 29. lipnja 2026.g.,  državljanke RH,</t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. IVANE ZORKO 06741365081</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e020be46-857a-4410-9cc5-3c984002cfa3</t>
+  </si>
+  <si>
+    <t>rj. Zorko Ivana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e020be46-857a-4410-9cc5-3c984002cfa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje iza pok. STJEPANA BUHINJAKA, OIB 89170919945, sina Janka, djelatnika iz Borovljana, Novigrad Podravski, Borovljani 38, rođ. 02. ožujka 1956.g., a umrlog 17. svibnja 2026.g., </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. STJEPANA BUHINJAKA 89170919945</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8092bb16-8754-4b8d-8850-2b76ee67b04e</t>
+  </si>
+  <si>
+    <t>rj. Stjepan Buhinjak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8092bb16-8754-4b8d-8850-2b76ee67b04e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-581/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.9.2025.; Podnesak od 17.9.2025. s prilozima od 9.9.2025.</t>
+  </si>
+  <si>
+    <t>Nino Toth 81906961991</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/223ebc94-c05d-45db-941f-ad7be44240b9</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-581_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-581_2025-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-581_2025-1-3 - Ovrv-2953_2025-9.pdf; Prilog Ovr-581_2025-1-4 - Ovrv-2953_2025-15.pdf; Podnesak ovrhovoditelja.pdf P244P; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/223ebc94-c05d-45db-941f-ad7be44240b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=581&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-282/2026</t>
+  </si>
+  <si>
+    <t>Danijel Trubić 56502247599</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a362c19b-3d07-4b39-9859-913b5987fcc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a362c19b-3d07-4b39-9859-913b5987fcc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=282&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Andreja Šeša 33311945803</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f37ca0f-d840-45c9-8efb-cb929bdc2165</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f37ca0f-d840-45c9-8efb-cb929bdc2165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8987/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8987/2026</t>
+  </si>
+  <si>
+    <t>GRID PROMET d.o.o. 72954677085; Mladen Vranić 73208274612</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:05:58</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50414105-d316-48b1-847e-12a588e043f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50414105-d316-48b1-847e-12a588e043f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8987&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7384/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7384/2026</t>
+  </si>
+  <si>
+    <t>DAUTANEC LJUBICA R.AURER</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8788d2-2b76-4d5b-9a1f-2e297e4223c6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; RJESENJE.pdf; PRESUDA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_POSLOVNI_BROJ_Z-7384_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8788d2-2b76-4d5b-9a1f-2e297e4223c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1574/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1574/2026</t>
+  </si>
+  <si>
+    <t>Debeljak Ana; Debeljak Ivan; Domović Ivan, mldb.; Domović Jakob; Domović Jakob, mldb.; Domović Mara, Ud.; Hadjija Ivan; Hađija Ivan; Knezić Marica; Kniplić Franjo; Kniplić Ivan; Kokotić Ivan; Kolarić Josip; Kovačić Mara; Kovačić Mara, r. Ferega; Kovačić Martin; Kovačić Tomo; Kraljek Ana; Kraljek Roza; Kraljek Tereza; Kucel Stjepan; Slavinić Josip; Sokolović Margeta; Varga Jalža; Đurišević Bara, r. Kovačić; Đurišević Mara r. Kovačić</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:48:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d8ad14-e0b4-4fca-bd83-dfd33e37a2a3</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_3.12.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d8ad14-e0b4-4fca-bd83-dfd33e37a2a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1574&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1642/2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>KOLOR INTERIJERI društvo s ograničenom odgovornošću za trgovinu, građevinarstvo i usluge 81802210240</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:06:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8dc96c6-5229-403a-80d3-d0ef5060a729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8dc96c6-5229-403a-80d3-d0ef5060a729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1642&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Z-6238/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6238/2026</t>
+  </si>
+  <si>
+    <t>RADOŠEVIĆ STEVO</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:35:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94f10c2e-e393-4c8c-b4e2-15ca6becca77</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_15.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94f10c2e-e393-4c8c-b4e2-15ca6becca77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-307/2024</t>
+  </si>
+  <si>
+    <t>Prijedlog od 14.05.2024.; Prilog od: 14.05.2024.; Prilog od: 14.05.2024.; Prilog od: 14.05.2024.; Prilog od: 14.05.2024.; Rješenje od 14.05.2024.</t>
+  </si>
+  <si>
+    <t>Mateo Kocijan 90266909368</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:29:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95bf6463-f90b-484b-a5cb-dfa5a7517a04</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-307_2024-1-1 - O-DO-123_2024-1-2.pdf; Prilog Ovr-307_2024-1-2 - O-DO-123_2024-1-3.pdf; Prilog Ovr-307_2024-1-3 - O-DO-123_2024-2.pdf; Prilog Ovr-307_2024-1-4 - O-DO-123_2024-3.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95bf6463-f90b-484b-a5cb-dfa5a7517a04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=307&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-9149/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9149/2025</t>
+  </si>
+  <si>
+    <t>Marija Dombaj</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:53:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86712e58-2f6e-4499-be49-a07d51c45499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86712e58-2f6e-4499-be49-a07d51c45499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Prvomajska 46, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>87681239986</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš 87681239986</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:51:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018935f5-ffa5-41d5-842a-9957b6c302df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018935f5-ffa5-41d5-842a-9957b6c302df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-437/2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 18.06.2025.; Prilog od: 18.06.2025.; Prilog od: 18.06.2025.; Prilog od: 18.06.2025.; Rješenje od 18.06.2025.</t>
+  </si>
+  <si>
+    <t>Miroslav Valpotić 78469128532</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38d017f4-de0d-4c61-a955-16faeabdc7c9</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-437_2025-1-1 - O-DO-329_2025-1-3.pdf; Prilog Ovr-437_2025-1-2 - O-DO-329_2025-2.pdf; Prilog Ovr-437_2025-1-3 - O-DO-329_2025-3.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38d017f4-de0d-4c61-a955-16faeabdc7c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=437&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-762/2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Prilog od: 14.11.2025.; Rješenje od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Dragica Dominić-Šimunić 96567815885</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c0441a5-df7b-4d4f-b4aa-0f90083a1ed0</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-762_2025-1-1 - Rješenje - Dominić - kona.pdf; Prilog Ovr-762_2025-1-2 - Rješenje - Dominić - NUV.pdf; Prilog Ovr-762_2025-1-3 - Rješenje o nasljeđivanju - Dominić.pdf; Prilog Ovr-762_2025-1-4 - Rješenje Županijskog suda u Zagrebu.pdf; Prilog Ovr-762_2025-1-5 - Knjigovodstvena kartica - Dominić - kona.pdf; Prilog Ovr-762_2025-1-6 - Knjigovodstvena kartica - Dominić - NUV.pdf; Prilog Ovr-762_2025-1-7 - Izvadak iz zemljišne knjige - Dominić-Šimunić.pdf; Prilog Ovr-762_2025-1-8 - Prilog uz pristojbu.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c0441a5-df7b-4d4f-b4aa-0f90083a1ed0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=762&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7692/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7692/2026</t>
+  </si>
+  <si>
+    <t>Ana Pleško, Čepelovac kbr. 100; Ivo Cuklaš, Budrovac; Luka Vinković, Sirova Katalena kbr. 84; Mio Tomašen, Budrovac; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d908c9db-18c0-4d32-9c6a-e17554dd44da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d908c9db-18c0-4d32-9c6a-e17554dd44da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7692&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-647/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Jakupić 52371068614</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:18:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d62a535-b187-4989-bb19-b110b649f887</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-647_2026-1-1 - punomoć miroslav jakupić.pdf; Prilog Ovr-647_2026-1-2 - Bjanko zadužnica.pdf; Prilog Ovr-647_2026-1-3 - ZK-1115-KOPRIVNICKI-IVANEC-02-09-2026-10-25.pdf; Prilog Ovr-647_2026-1-4 - ZK-1199-KOPRIVNICKI-IVANEC-02-09-2026-10-26.pdf; Prilog Ovr-647_2026-1-5 - ZK-28486-KOPRIVNICA-02-09-2026-10-22.pdf; Prilog Ovr-647_2026-1-6 - ZK-25152-KOPRIVNICA-02-09-2026-10-23.pdf; Prilog Ovr-647_2026-1-7 - ZK-1200-KOPRIVNICKI-IVANEC-02-09-2026-10-25.pdf; Prilog Ovr-647_2026-1-8 - ZK-22372-KOPRIVNICA-02-09-2026-10-24.pdf; Prilog Ovr-647_2026-1-9 - ZK-28116-KOPRIVNICA-02-09-2026-10-23.pdf; Prilog Ovr-647_2026-1-10 - Prilog uz pristojbu.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d62a535-b187-4989-bb19-b110b649f887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=647&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8706/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8706/2026</t>
+  </si>
+  <si>
+    <t>Jelena Đopar 00763524077</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540edcc0-b7eb-4d33-8416-d973f19ef08e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540edcc0-b7eb-4d33-8416-d973f19ef08e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.10.2026.; Prilog od: 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:15:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c831894-778a-4c1e-833a-1b383d17249a</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika.pdf P608P; Prilog Sp-410_2020-39-1 - izvadak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c831894-778a-4c1e-833a-1b383d17249a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>DAVOR MARENDIĆ</t>
+  </si>
+  <si>
+    <t>CIRIK 63, 48350 Budrovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>00090436860</t>
+  </si>
+  <si>
+    <t>DAVOR MARENDIĆ 00090436860; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e57f943a-853c-4a34-a3ab-1069ffcb8bc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e57f943a-853c-4a34-a3ab-1069ffcb8bc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Karlo Tušek</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 49a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>71885450361</t>
+  </si>
+  <si>
+    <t>Karlo Tušek 71885450361</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89623571-50da-495d-a5df-a1395e3db310</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89623571-50da-495d-a5df-a1395e3db310/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Prebježić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 17, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91793199122</t>
+  </si>
+  <si>
+    <t>Mario Prebježić 91793199122</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214224fd-2af7-4856-abe9-7566732fc2b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214224fd-2af7-4856-abe9-7566732fc2b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>IVAN HORVAT</t>
+  </si>
+  <si>
+    <t>ŠIMUNA PANDURA 53, 48350 Hampovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77716564348</t>
+  </si>
+  <si>
+    <t>IVAN HORVAT 77716564348; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:45:27</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-65/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:45:08</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/168ad839-2149-43bf-abe1-cb74300643b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/168ad839-2149-43bf-abe1-cb74300643b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=65&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Andrija Kenđel 44383073841</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:45:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9d0601-6f31-4b7f-b1ab-2083a6916375</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9d0601-6f31-4b7f-b1ab-2083a6916375/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-221/2025</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:36:24</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd2981d-f083-4f3c-be00-30f5bb52c218</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd2981d-f083-4f3c-be00-30f5bb52c218/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=221&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-391/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2392732a-ce54-4e2d-b96f-4437e23a2481</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2392732a-ce54-4e2d-b96f-4437e23a2481/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-102/2024</t>
+  </si>
+  <si>
+    <t>Bruno Čer 25498562395</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:11:52</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0510c3da-c5a3-4259-a80f-ad8c8364aadf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0510c3da-c5a3-4259-a80f-ad8c8364aadf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-63/2025</t>
+  </si>
+  <si>
+    <t>Siniša Tandar 54131474750</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:11:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2009bdba-d324-487f-9eed-9368f549f9c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2009bdba-d324-487f-9eed-9368f549f9c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=63&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7324/2026</t>
+  </si>
+  <si>
+    <t>Vucikuja Mara r. Paunović,Kalinovac kbr.62; e-oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:31:25</t>
+  </si>
+  <si>
+    <t>17.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d90f874-0886-4184-87db-8d7ac5547194</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d90f874-0886-4184-87db-8d7ac5547194/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7319/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7319/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:08:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695c86f5-16c9-4bd5-9e48-46dcb7a3cd0a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695c86f5-16c9-4bd5-9e48-46dcb7a3cd0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-620/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Vilma Henezi 37198235558</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:04:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d3b1eb3-7275-454b-95d4-ef47ed6ecf90</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d3b1eb3-7275-454b-95d4-ef47ed6ecf90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=620&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3936/2026</t>
+  </si>
+  <si>
+    <t>Barbara Bugarin 50253524897</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:37:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c5849-d5cb-4dfa-8174-10a9917b9ac2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3936_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-3936_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c5849-d5cb-4dfa-8174-10a9917b9ac2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3936&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3966/2026</t>
+  </si>
+  <si>
+    <t>Mislav Markeš 70476749131</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:31:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/976693e8-3032-4fc6-9200-3c63526d5a1d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3966_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-3966_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Nataša Tetec.pdf; Prilog Ovrv-3966_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/976693e8-3032-4fc6-9200-3c63526d5a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3966&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3786/2026</t>
+  </si>
+  <si>
+    <t>Elvis Kovač 81872326309</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fa78f73-14a0-4b9f-bc5f-261b8487793e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3786_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Dejan Tkalec.pdf; Prilog Ovrv-3786_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fa78f73-14a0-4b9f-bc5f-261b8487793e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3786&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7309/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7309/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dacf9039-fd82-4010-a271-7930eec53204</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dacf9039-fd82-4010-a271-7930eec53204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7309&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7316/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:27:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ab121d-62fe-4f16-ba47-2f2a44fc1e72</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ab121d-62fe-4f16-ba47-2f2a44fc1e72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-399/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAUMAN</t>
+  </si>
+  <si>
+    <t>ULIČKA 14, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>02712337692</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAUMAN 02712337692; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a7cd06-a9fe-44db-ba2b-4baee4283f97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a7cd06-a9fe-44db-ba2b-4baee4283f97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=399&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7603/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7603/2026</t>
+  </si>
+  <si>
+    <t>Jozo Ciribaš, Sesvete kbr. 293; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:03:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92a0e9a-7760-4e88-b20c-c0e298bf439a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_DAROVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92a0e9a-7760-4e88-b20c-c0e298bf439a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7603&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-62/2022</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi  od 20.08.2026.; Podnesak od 06.11.2025.; Prilog od: 06.11.2025.</t>
+  </si>
+  <si>
+    <t>Goran Galić 22960377587</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbf149e5-e3e8-4c90-bff5-464ac4a17a23</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Ovr-62_2022-7-1 - HRT 601762.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbf149e5-e3e8-4c90-bff5-464ac4a17a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=62&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-397/2025</t>
+  </si>
+  <si>
+    <t>DAMIR MATONIČKIN</t>
+  </si>
+  <si>
+    <t>TRG PRODAVIĆ 33, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>48114095285</t>
+  </si>
+  <si>
+    <t>DAMIR MATONIČKIN 48114095285; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:58:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd00425-42d6-4085-a389-2698626947c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd00425-42d6-4085-a389-2698626947c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=397&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-237/2022</t>
+  </si>
+  <si>
+    <t>Rješenje  o ovrsi od 20.08.2026., 
+prijedlog za ovrhu od 18.1.2022.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:42:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51b77c8-810c-41aa-ad46-5d432e3f3588</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51b77c8-810c-41aa-ad46-5d432e3f3588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=237&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-100/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21.09.2026.; Podnesak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Martin Blažok 28792405960</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:32:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f892b0-328d-413b-95df-672dc2fc9dfc</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f892b0-328d-413b-95df-672dc2fc9dfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-395/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Mario Perić 19320054898</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:31:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97fd3872-5a2b-48be-ae1a-2ecf2f3037c6</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97fd3872-5a2b-48be-ae1a-2ecf2f3037c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=395&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7305/2026</t>
+  </si>
+  <si>
+    <t>Roza Golubić udata Hodalić, Gjurgjevac; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:30:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c44c9c9-58ce-40c4-bb1c-fa3c4a8daa3f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c44c9c9-58ce-40c4-bb1c-fa3c4a8daa3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-713/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Marija Zebec 76397677596</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01f592c7-6ac1-4c77-ae28-779d7541103d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01f592c7-6ac1-4c77-ae28-779d7541103d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=713&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-668/2023</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a RH od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:14:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f65eebaa-71be-4c72-b5d8-858e08c49a75</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f65eebaa-71be-4c72-b5d8-858e08c49a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=668&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-1310/2013</t>
+  </si>
+  <si>
+    <t>Andrija Radelić 38273669987</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:45:03</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42421ecc-b0ef-4f83-98e1-c2b63e5e112b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42421ecc-b0ef-4f83-98e1-c2b63e5e112b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1310&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Pr-3/2017</t>
+  </si>
+  <si>
+    <t>Presuda od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Kuharić 42299702295</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75887efd-8d31-4b3c-a4b6-fa47f678dd0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75887efd-8d31-4b3c-a4b6-fa47f678dd0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pr&amp;predmet=3&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Pn-70/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 07.10.2026.; Prilog od: 07.10.2026.; Prilog od: 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Doris Galinec 06349916507</t>
+  </si>
+  <si>
+    <t>15.10.2026. 12:05:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670558a3-2998-4180-976f-f856768399cd</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Prilog Pn-70_2026-7-1 - 2024 porez na nekretnine.pdf; Prilog Pn-70_2026-7-2 - Namestnik Dejan - plan dospijeća (1) 2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670558a3-2998-4180-976f-f856768399cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10139/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10139/2025</t>
+  </si>
+  <si>
+    <t>Mato Mikulinjak; Mato Mikulinjak</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:46:18</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d873fc2f-8715-4c3f-a530-51e853c29c5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d873fc2f-8715-4c3f-a530-51e853c29c5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10139&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>Dragan Darda</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 9, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>60101292521</t>
+  </si>
+  <si>
+    <t>Dragan Darda 60101292521</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:42:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05825176-7a14-4cce-9445-4891d1050808</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05825176-7a14-4cce-9445-4891d1050808/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-57/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 24.06.2026.; Rješenje od 23.06.2026.; Podnesak od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Pajska 50629748899</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:28:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e70f6c1-5744-4708-83c9-3fb13bd18420</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Rješenje - postavljanje branitelja po službenoj dužnosti.pdf P528P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e70f6c1-5744-4708-83c9-3fb13bd18420/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-81/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026.</t>
+  </si>
+  <si>
+    <t>JURICA ROBERT HAJDAROVIĆ HAIDAR 63185340802</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:50:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1037aa38-dd6d-4f9d-857e-b4a57cf84275</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1037aa38-dd6d-4f9d-857e-b4a57cf84275/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-404/2025</t>
+  </si>
+  <si>
+    <t>MARICA GRČIĆ</t>
+  </si>
+  <si>
+    <t>MOLVE GREDE 85, 48350 Molve Grede, Hrvatska</t>
+  </si>
+  <si>
+    <t>13561015926</t>
+  </si>
+  <si>
+    <t>MARICA GRČIĆ 13561015926; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>15.10.2026. 07:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbebc0b-60ab-4399-815b-2ae549ec65d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbebc0b-60ab-4399-815b-2ae549ec65d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=404&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3095/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-515/2026 od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN KRALJIĆ 63580718078</t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:03:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7d61f00-492b-4fc9-9300-71fe8a987baa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3095_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7d61f00-492b-4fc9-9300-71fe8a987baa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3095&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-484/2026 od 10.06,2026.</t>
+  </si>
+  <si>
+    <t>RUŽA VUGER 03630225608</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:46:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c72e8b51-2f54-4ea4-b65d-15a73eefa1c0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2909_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c72e8b51-2f54-4ea4-b65d-15a73eefa1c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2897/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-482/2026 od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bijelić 38471774129</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:41:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3630bd7f-eaa0-4bc4-9373-b64d94e9b9ca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2897_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3630bd7f-eaa0-4bc4-9373-b64d94e9b9ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2867/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-477/2026 od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Čerkez 75775376167</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:37:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d611e86-4adb-46d5-8b76-f223184d034d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2867_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d611e86-4adb-46d5-8b76-f223184d034d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2783/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-463/2026 od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Šegrt 09551770580</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:29:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759536d4-08c1-4a6d-87cd-449e8c60ee15</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2783_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759536d4-08c1-4a6d-87cd-449e8c60ee15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2783&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2723/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-453/2026 od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>TOMISLAV KOČMAR 14272932809</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:15:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf42edf-767a-413f-bc62-c33981da0dee</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2723_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf42edf-767a-413f-bc62-c33981da0dee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-249/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Branko Sewer 84523745700</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:14:39</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a034bd3c-f1bc-4e3c-bb9c-e2645febbc9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a034bd3c-f1bc-4e3c-bb9c-e2645febbc9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=249&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Anita Kovačić Lončarić 07318717414</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:14:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6431d396-09bd-41a7-bdae-f28a111d9e16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6431d396-09bd-41a7-bdae-f28a111d9e16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-452/2026 od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Lazar 68652127069</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:08:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63aa9526-3109-4721-a4a6-9f66736fca37</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2715_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63aa9526-3109-4721-a4a6-9f66736fca37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2661/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-443/2026 od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Horvat 24071135647</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:03:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7da974c-d2dc-460c-b63b-a6415d3558cd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2661_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7da974c-d2dc-460c-b63b-a6415d3558cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2661&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2613/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-435/2026 od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Glatki 77179451252</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:57:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b126d3d-798f-4100-98da-b93cf33c67bb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2613_2026-1-1 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-2613_2026-1-2 - Vjerodostojna isprava br. 2 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b126d3d-798f-4100-98da-b93cf33c67bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6736/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6736/2025</t>
+  </si>
+  <si>
+    <t>Špela Markov 24454921008</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:33:19</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d83585ed-95c9-419c-85f7-e5a56fcadba8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d83585ed-95c9-419c-85f7-e5a56fcadba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6736&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1185/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1185/2025</t>
+  </si>
+  <si>
+    <t>Davorka Kurjaković</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:13:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58d2350-e34e-4dfb-b5c3-45d2cf5ca9fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58d2350-e34e-4dfb-b5c3-45d2cf5ca9fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1185&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5338/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5338/2026</t>
+  </si>
+  <si>
+    <t>BARUŠIĆ SOFIJA; CRNČEVIĆ VALENT; E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; JURIŠA IVAN; JURIŠA LOVRO; JURIŠA MATO; JURIŠA MIJO; KOVAČ LUKA; MARKUŠ ANTUN; OSMAN GJURO; OSMAN IVAN; OSMAN IVAN; OSMAN MARA; OSMAN ROZA; OSMAN RUDOLF; OSMAN RUDOLF; TOPOLOVČAN MARA; VIROVČEC MARA; ZEBEC ANA</t>
+  </si>
+  <si>
+    <t>14.10.2026. 12:06:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcf5b201-3053-4803-aa87-ec42e9117850</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcf5b201-3053-4803-aa87-ec42e9117850/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5338&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3514/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-585/2026</t>
+  </si>
+  <si>
+    <t>SELENA STRAJNIĆ MILOŠEVIĆ 73773113643</t>
+  </si>
+  <si>
+    <t>14.10.2026. 11:18:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b7d65b-c057-4869-a04a-d91336be5373</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3514_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b7d65b-c057-4869-a04a-d91336be5373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3514&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3776/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-628/2026</t>
+  </si>
+  <si>
+    <t>Marijan Kovač 60020086678</t>
+  </si>
+  <si>
+    <t>14.10.2026. 11:12:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50654d0c-34d4-4bed-9487-0a4b564cab93</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3776_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50654d0c-34d4-4bed-9487-0a4b564cab93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3776&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3818/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-635/2026</t>
+  </si>
+  <si>
+    <t>SJAJ ZA 5 j.d.o.o. 33072598428</t>
+  </si>
+  <si>
+    <t>14.10.2026. 11:04:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5feee2f-5f52-4d23-854c-817404b44517</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3818_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5feee2f-5f52-4d23-854c-817404b44517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3818&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8696/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8696/2026</t>
+  </si>
+  <si>
+    <t>VUGRIN IVAN</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:58:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115f4685-b7c1-4f1c-9e0e-393ae93145c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115f4685-b7c1-4f1c-9e0e-393ae93145c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8696&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MALJAK MARIJA</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:56:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d74c0c-ac4e-4d70-9b1d-afe732b2663f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d74c0c-ac4e-4d70-9b1d-afe732b2663f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2462/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2462/2026</t>
+  </si>
+  <si>
+    <t>PISKOR BARA R. BENKEK</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:41:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d54b9a9f-71b6-4472-95a9-3a6ca48774b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d54b9a9f-71b6-4472-95a9-3a6ca48774b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2462&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3860/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-642/2026</t>
+  </si>
+  <si>
+    <t>Dominik Marković 32603526353</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:34:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ae08db5-1068-447a-a51b-b184d628ceec</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3860_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ae08db5-1068-447a-a51b-b184d628ceec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3860&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3926/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-653/2026</t>
+  </si>
+  <si>
+    <t>Romina Puž 75711919326</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9c4abb-f476-49fc-a2bc-a4c2c4766fb8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3926_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9c4abb-f476-49fc-a2bc-a4c2c4766fb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3926&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4022/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-669/2026</t>
+  </si>
+  <si>
+    <t>Nina Kolar 19086847709</t>
+  </si>
+  <si>
+    <t>14.10.2026. 10:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2ee619-df5e-4661-b7f8-fbcbcf787808</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4022_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2ee619-df5e-4661-b7f8-fbcbcf787808/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=4022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3876/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Banek 62073485220</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2579c0-d35b-4ee6-b67b-12da7e2ccf06</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3876_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Danijel Matić, zastupnik_opunomoćenik_ Bruno Čer.pdf; Prilog Ovrv-3876_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2579c0-d35b-4ee6-b67b-12da7e2ccf06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3876&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3762/2026</t>
+  </si>
+  <si>
+    <t>BRIGITA KOS 04894968376</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:43:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3500bdf7-433b-4402-bf11-0687425adc63</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3762_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE, zastupnik_opun.pdf; Prilog Ovrv-3762_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3500bdf7-433b-4402-bf11-0687425adc63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=3762&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>RENATO SKENDROVIĆ</t>
+  </si>
+  <si>
+    <t>ĐURE BASARIČEKA 5 A, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>01077386825</t>
+  </si>
+  <si>
+    <t>RENATO SKENDROVIĆ 01077386825; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8ce645-1555-4757-9215-28469a5fea42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8ce645-1555-4757-9215-28469a5fea42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6164/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6164/2026</t>
+  </si>
+  <si>
+    <t>LONČAR FRANJO; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOČA SUDA; TOMAŠEK IVAN</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e5ac8f-514a-4a4f-b7f9-4c91c7b17a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e5ac8f-514a-4a4f-b7f9-4c91c7b17a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-140/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 04.11.2026.; Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Samir Pavlović 77043026914</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf22d4b2-c0a5-458e-a411-b942e485252e</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P; Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf22d4b2-c0a5-458e-a411-b942e485252e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kv&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5518/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5518/2026</t>
+  </si>
+  <si>
+    <t>DOMOVIĆ MIJO; GJURIŠEVIĆ GJURO; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:54:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d859b15e-b307-4ac8-adb0-5fe1b6a5a14b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d859b15e-b307-4ac8-adb0-5fe1b6a5a14b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5518&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-337/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Ukaj 48356183043</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab445f59-1089-40b8-8bc8-cb013c1f4020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab445f59-1089-40b8-8bc8-cb013c1f4020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7528/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7528/2026</t>
+  </si>
+  <si>
+    <t>Branko Muše, mldb. (Ivanov) Čepelovac kbr. 15; Ivan Muše, mldb. (Ivanov), Čepelovac kbr. 15; Ivan Muše, Čepelovac kbr. 15; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:40:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf78aa1-8f5f-4a08-9159-5f0c52bc11f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf78aa1-8f5f-4a08-9159-5f0c52bc11f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7528&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5375/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5375/2026</t>
+  </si>
+  <si>
+    <t>GLOBAN MARIJA 01482843865; KOKOTIĆ MARA,R.HABUN; KOVAČ ANDRO; KOVAČ CILA; KOVAČ KATA,MLDB.,UDATA KRAPEC; KOVAČ MARICA,MLDB.; KOVAČ VIKTORIJA,MLDB.; KRAPEC KATA R. KOVAČ; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; PINTARIĆ MARIJA,R.BOŽIN; PINTARIĆ VALENT; ZGLAVNIK CILA,R.KOVAČ</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:22:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/827f5610-6f3f-483b-aef3-50f623518e75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/827f5610-6f3f-483b-aef3-50f623518e75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5375&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2559/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-426/2026 od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>DANIJEL MATIČEC 50222505725</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e647d10c-976b-460c-bc47-331a50953b15</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2559_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2559_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e647d10c-976b-460c-bc47-331a50953b15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2559&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1387/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1387/2026</t>
+  </si>
+  <si>
+    <t>SABOLIĆ TEREZIJA</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:43:07</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc00d318-f90e-4934-a798-d5cbe529a8ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc00d318-f90e-4934-a798-d5cbe529a8ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4813/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4813/2026</t>
+  </si>
+  <si>
+    <t>Dora Šipek, Kloštar; E-oglasna ploča Općinskog suda u Koprivnici; KRALJEK ANA; KRALJEK ROZA; KRALJEK TEREZA; KUCEL STJEPAN; Marica Šanjek,Zagreb,Andraševečka 17</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:39:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ea383d-9772-4405-9c74-fe2a010c3018</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ea383d-9772-4405-9c74-fe2a010c3018/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4813&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2505/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-417/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Patricija Ciglar 71975933382</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:36:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd139e5-5287-4c65-b1d3-e1c75106c1fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2505_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd139e5-5287-4c65-b1d3-e1c75106c1fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2505&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8873/2026</t>
+  </si>
+  <si>
+    <t>Treza Bodalec</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa2f27c-ee54-48af-9cd5-cd0fe88fb861</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa2f27c-ee54-48af-9cd5-cd0fe88fb861/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2493/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-415/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Rozalija Lončar 68857550273</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:24:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40a80234-2030-4751-8e6f-d623706e846a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2493_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40a80234-2030-4751-8e6f-d623706e846a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2493&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2487/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-414/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>KATICA KOVAČEVIĆ 00042962150</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baefe90b-bdfb-416f-8cfa-12cf9f100d5a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2487_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baefe90b-bdfb-416f-8cfa-12cf9f100d5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4823/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4823/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Florijan Tkalčec, Virje; Lovro Bušić, Virje, Konak Drenovica kbr. 1778; Magda Miler, Virje kbr. 1395</t>
+  </si>
+  <si>
+    <t>13.10.2026. 13:20:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52bf1960-17ff-4bd7-a2ec-ead11dddd62c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52bf1960-17ff-4bd7-a2ec-ead11dddd62c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1126/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1126/2026</t>
+  </si>
+  <si>
+    <t>Ana Buhin</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:42:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf71d2-9686-4d12-a6b1-8c72e4672477</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bf71d2-9686-4d12-a6b1-8c72e4672477/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4912/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4912/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:31:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf195d7-53f6-4c9e-859e-5546e99f1897</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf195d7-53f6-4c9e-859e-5546e99f1897/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4912&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8191/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8191/2025</t>
+  </si>
+  <si>
+    <t>Lidija Šešlek 12289423398</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:56:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8ee5e67-234b-4835-875a-eba08bfe0f73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8ee5e67-234b-4835-875a-eba08bfe0f73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8191&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi posl.br. UPP/OS-Ovrv-294/2026 od 28.09.2026</t>
+  </si>
+  <si>
+    <t>DINO FLIS 95686752457</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:56:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef3d0af8-acfa-4d98-a6e8-1948c3fddefd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef3d0af8-acfa-4d98-a6e8-1948c3fddefd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8060/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8060/2025</t>
+  </si>
+  <si>
+    <t>Slavica Klimkowsky 44116573331</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c5c7fa-1df4-4de6-be2f-82201a0d0295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c5c7fa-1df4-4de6-be2f-82201a0d0295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8060&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5180/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5180/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:43:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c01f9a8-8419-4736-9d25-206b44f73f6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c01f9a8-8419-4736-9d25-206b44f73f6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3909/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3909/2025</t>
+  </si>
+  <si>
+    <t>Martin Kozolić</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:41:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1b134b-83bf-45dd-93f5-8b422c05d463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1b134b-83bf-45dd-93f5-8b422c05d463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3909&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1616/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1616/2025</t>
+  </si>
+  <si>
+    <t>HLOUŠEK ZVONIMIR 33442501764; HLOUŠEK-RADOJČIĆ ALENKA 05625910947</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:39:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c07c4b-01ea-40d3-914f-59dad2922912</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c07c4b-01ea-40d3-914f-59dad2922912/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1616&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-954/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-954/2025</t>
+  </si>
+  <si>
+    <t>Ana Prilika; Ankica Ban; Anđelka Gašparov; Darko Ban; Ivan Grgičin; Jalža Šogorić 91777969225</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca601bb-b89d-4e8c-b350-1a8ab041609b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca601bb-b89d-4e8c-b350-1a8ab041609b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=954&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8508/2026</t>
+  </si>
+  <si>
+    <t>Filip Foruglaš; Filip Foruglaš</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:48:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136a6d7a-9e85-4eeb-9e8a-24b4c2460f6a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._3165__K._O._NOVACKA.pdf; UGOVOR_O_DAROVANJU_SPOLJAR_MIRKO_GRCIC_BOZICA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136a6d7a-9e85-4eeb-9e8a-24b4c2460f6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d307439-efe1-4d47-a502-c17c67755438</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_DAROVANJU.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d307439-efe1-4d47-a502-c17c67755438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8217/2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa282c3-e9c7-4149-8f09-bc8a5deb928c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; POTVRDA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa282c3-e9c7-4149-8f09-bc8a5deb928c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4787/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4787/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; KELEMINEC PETAR; SMESNIK MATO; TKALEC MIJO</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fb8404-4abe-4c34-9ff2-b3f228de16bf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fb8404-4abe-4c34-9ff2-b3f228de16bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8625/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8625/2026</t>
+  </si>
+  <si>
+    <t>Anka Manojlović; Anka Manojlović; Anka Rendić; Antun Katalenić; Bara Rendić; Božica Rendić; Branko Rendić; Josip Rendić; Petar Janković; Rendić Boža; Stevo Marčinović; Štefa Manjić</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:32:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3793976-1432-4198-acad-3a4a2d046b36</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POVIJEST_PROMJENA.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_ZAKUPU.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3793976-1432-4198-acad-3a4a2d046b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8625&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:19:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af3c11f1-6a15-446f-89c6-f6cea4e73c15</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; OSTALO.pdf; UGOVOR_O_ZAKUPU.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af3c11f1-6a15-446f-89c6-f6cea4e73c15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8493/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8493/2026</t>
+  </si>
+  <si>
+    <t>Mato Sobotičanec; SOBOTA IVAN; SOBOTA MILKA</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3afc543f-b96e-4b7d-807a-aa518bbf0ab9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POVIJEST_PROMJENA_NA_K.C.BR._4310_2.pdf; POVIJEST_PROMJENA_ZA_K.C.BR._5672.pdf; POTVRDA_POTVRDA_O_UPLATI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3afc543f-b96e-4b7d-807a-aa518bbf0ab9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8493&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:09:07</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43fa5e3a-0fbe-4492-b263-2ad258a3e3f1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; OSTALO.pdf; POTVRDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43fa5e3a-0fbe-4492-b263-2ad258a3e3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8202/2026</t>
+  </si>
+  <si>
+    <t>Andrija Vargović; Ivan Vargović; Ivan Vargović; Josip Vargović; Mijo Vargović; Mijo Vargović; Mio Vargović</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/272a19ff-b74e-4908-8102-000a5c8e077c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/272a19ff-b74e-4908-8102-000a5c8e077c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6fee544-ce22-461a-ab6a-4de3adbad477</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6fee544-ce22-461a-ab6a-4de3adbad477/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8215/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8215/2026</t>
+  </si>
+  <si>
+    <t>Općina Novigrad Podravski</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:47:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2214d96-b299-4b57-996d-1f15955af85a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2214d96-b299-4b57-996d-1f15955af85a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:40:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac170794-6a28-4fab-8fc4-65b6c685950b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POTVRDA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac170794-6a28-4fab-8fc4-65b6c685950b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3400/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3400/2026</t>
+  </si>
+  <si>
+    <t>Marija Pervan 20060753605</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:12:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b8b77e-a311-4ae4-8ea7-8b7fd4387c2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b8b77e-a311-4ae4-8ea7-8b7fd4387c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2054/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2054/2026</t>
+  </si>
+  <si>
+    <t>Višnić Dubravka; Višnić Željko</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c8b3ad-b2fd-4c89-884a-029ce4c27c20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c8b3ad-b2fd-4c89-884a-029ce4c27c20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5208/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5208/2026</t>
+  </si>
+  <si>
+    <t>Hitrec Ana; Hitrec Zvonko</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab13790b-e798-46a4-acd4-4528a7aa1834</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab13790b-e798-46a4-acd4-4528a7aa1834/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8555/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8555/2026</t>
+  </si>
+  <si>
+    <t>Vinković Đuro</t>
+  </si>
+  <si>
+    <t>13.10.2026. 07:52:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533ff501-7164-4849-bcaa-47c0d472d6fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533ff501-7164-4849-bcaa-47c0d472d6fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8555&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8235/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8235/2026</t>
+  </si>
+  <si>
+    <t>ERIBORMAR proizvodnja d.o.o. u stečaju 97631236327</t>
+  </si>
+  <si>
+    <t>13.10.2026. 07:50:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e09ec61-de56-4fa8-a441-2925fb339693</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e09ec61-de56-4fa8-a441-2925fb339693/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7023/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7023/2026</t>
+  </si>
+  <si>
+    <t>Belković Vjekoslav</t>
+  </si>
+  <si>
+    <t>13.10.2026. 07:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905e6b32-44fa-461a-9b31-5b7ac9cc6df9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905e6b32-44fa-461a-9b31-5b7ac9cc6df9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7103/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7103/2026</t>
+  </si>
+  <si>
+    <t>IVONA LOVRIŠA PASQUALUCCI 40424762043</t>
+  </si>
+  <si>
+    <t>13.10.2026. 07:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6899fe2b-e848-469f-a984-b363a8e5ab3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6899fe2b-e848-469f-a984-b363a8e5ab3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2775/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2775/2026</t>
+  </si>
+  <si>
+    <t>Margita Tot</t>
+  </si>
+  <si>
+    <t>12.10.2026. 14:47:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fe0b73-425e-4117-8d25-2b847b888b31</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KUPOPRODAJNI_UGOVOR__POVIJEST_PROMJENA__KUPOPRODAJNI_UGOVOR.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf; RJESENJE_BR.Z-2775-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0fe0b73-425e-4117-8d25-2b847b888b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4547/2026</t>
+  </si>
+  <si>
+    <t>MIKULDAŠ VALENT</t>
+  </si>
+  <si>
+    <t>12.10.2026. 13:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870a6d5-523e-4595-bab4-798a25cd9ddc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c870a6d5-523e-4595-bab4-798a25cd9ddc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7991/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7991/2026</t>
+  </si>
+  <si>
+    <t>MILOŠEVIĆ VOJO, MLDB.</t>
+  </si>
+  <si>
+    <t>12.10.2026. 10:56:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0578f72b-6a7a-41aa-a9cc-9aad213ec920</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0578f72b-6a7a-41aa-a9cc-9aad213ec920/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7394/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7394/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 10:56:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/303304b7-dcc1-4e21-b1c4-21d104b8701c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UPORABNA_DOZVOLA.pdf; RJESENJE.pdf; GRADEVINSKA_DOZVOLA.pdf; PRESUDA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/303304b7-dcc1-4e21-b1c4-21d104b8701c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8377/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8377/2026</t>
+  </si>
+  <si>
+    <t>Obranović Nikola</t>
+  </si>
+  <si>
+    <t>12.10.2026. 10:55:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f92ae61-6b1a-441b-a2e4-090bb5876a39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f92ae61-6b1a-441b-a2e4-090bb5876a39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7392/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7392/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:33:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3b5069-5cb7-4808-bb89-0badb4ab68a4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; ZK_IZVADAK.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3b5069-5cb7-4808-bb89-0badb4ab68a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7392&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-555/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-555/2026</t>
+  </si>
+  <si>
+    <t>Ana Balija; Andrija Martinaga; Ivan Hegedušić; Ivan Pancir; Ivan Pavlić; Jaga Martinaga; Jelka Pancir; Josip Hegedušić; Kata Bebek; Kata Martinaga; Katica Bebek; Mara Pavlić; Martin Bebek; Stjepan Hegedušić; Stjepan Hegedušić; Stjepan Martinaga; Stjepan Martinaga; Treza Mađerić; Đuro Balija</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:07:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de32ee53-7ade-4a4a-83b9-a9ef8c923b56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de32ee53-7ade-4a4a-83b9-a9ef8c923b56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=555&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Treza Mađerić</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:04:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a6e091a-e9b0-4ac4-9842-97a87799c50a</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu_od_29.4.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a6e091a-e9b0-4ac4-9842-97a87799c50a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7386/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7386/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 08:54:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eaa3a60-f0bc-404f-abc3-890cb2bdca9c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eaa3a60-f0bc-404f-abc3-890cb2bdca9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8218/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 08:33:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b94a13c-9cae-44f1-b5a2-6ecbe5684055</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; POTVRDA.pdf; OSTALO.pdf; OSTALO.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b94a13c-9cae-44f1-b5a2-6ecbe5684055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA SUDA</t>
+  </si>
+  <si>
+    <t>12.10.2026. 08:18:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0972344b-ca0d-4aad-abbb-6da1dd66480f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; RJESENJE.pdf; PRESUDA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0972344b-ca0d-4aad-abbb-6da1dd66480f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8213/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 08:07:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a9d3b0-eb7d-4fed-bb52-ed8c684a4eb5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; RJESENJE.pdf; POTVRDA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a9d3b0-eb7d-4fed-bb52-ed8c684a4eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8680/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8680/2026</t>
+  </si>
+  <si>
+    <t>Matija Kopričanec; Treza Kolarić</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:40:20</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a79a780-1e03-4f9c-ae4e-3583e044f00c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a79a780-1e03-4f9c-ae4e-3583e044f00c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8680&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1676/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1676/2025</t>
+  </si>
+  <si>
+    <t>Deni Ivančan 78300216958</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:57:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b69a0cc-1438-491f-aaba-de978d918c08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b69a0cc-1438-491f-aaba-de978d918c08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1676&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3058/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3058/2025</t>
+  </si>
+  <si>
+    <t>Diana Haag 22345648106; Suzana Barthelmes 06332091676</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790f3265-5f2d-4410-a7d3-69879a75d72c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790f3265-5f2d-4410-a7d3-69879a75d72c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3058&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4051/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4051/2025</t>
+  </si>
+  <si>
+    <t>Anka Druskic 45099083553</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:16:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d84986a3-3f7d-4e40-8eb5-8b6b5a9f51e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d84986a3-3f7d-4e40-8eb5-8b6b5a9f51e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4051&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5933/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5933/2025</t>
+  </si>
+  <si>
+    <t>Tihomir Marčinko 20523011316</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b21c78-fd1b-45f8-89a3-a356feeb6495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b21c78-fd1b-45f8-89a3-a356feeb6495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5933&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8313/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8313/2025</t>
+  </si>
+  <si>
+    <t>Ivka Striber 96626823597</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96c5cd57-1ecd-406a-9091-8541f0c1f401</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96c5cd57-1ecd-406a-9091-8541f0c1f401/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8313&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8144/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8144/2025</t>
+  </si>
+  <si>
+    <t>Lucija Anušić 69546180775</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f34721d-5eaa-4b0d-a977-804ab2f02627</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f34721d-5eaa-4b0d-a977-804ab2f02627/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ece9f2-45d0-4e1b-a825-0c7a5327339b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ece9f2-45d0-4e1b-a825-0c7a5327339b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11762/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11762/2025</t>
+  </si>
+  <si>
+    <t>Kristina Markač Huđek 69856323171</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e2d1b2-3a7d-4c37-a2bb-ec8cf1840903</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e2d1b2-3a7d-4c37-a2bb-ec8cf1840903/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11762&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7542/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7542/2025</t>
+  </si>
+  <si>
+    <t>Luziana Hohendorf 50396438453</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2921d2ba-a1ca-4ec4-99c2-21ef220a5743</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2921d2ba-a1ca-4ec4-99c2-21ef220a5743/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7542&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6609/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6609/2026</t>
+  </si>
+  <si>
+    <t>Draženka Boršćak 70299116445</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0001be6-8278-4187-a3b4-2d1204c2dece</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0001be6-8278-4187-a3b4-2d1204c2dece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:53:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aee5fdb-f0a7-4723-bb4a-569c068db664</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aee5fdb-f0a7-4723-bb4a-569c068db664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3736/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3736/2026</t>
+  </si>
+  <si>
+    <t>Ivica Jakrlin 95595771254</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:52:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71de4e64-cb63-44b5-a1e2-19e5d8a0afc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71de4e64-cb63-44b5-a1e2-19e5d8a0afc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3736&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3575/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3575/2026</t>
+  </si>
+  <si>
+    <t>Mario Martinčić 89120948009</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:50:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d114083-ce5a-42d5-9c00-635d44fda8d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d114083-ce5a-42d5-9c00-635d44fda8d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3575&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1595/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1595/2026</t>
+  </si>
+  <si>
+    <t>Ivana Gašparić Šimonek 48629811121</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:48:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b72e78c-acd5-4a7d-a33a-4f89a190a487</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b72e78c-acd5-4a7d-a33a-4f89a190a487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1595&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7997/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7997/2025</t>
+  </si>
+  <si>
+    <t>Agata Kolaric; Martin Ivančan; Milica Jendrić</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:47:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c11030-741c-4981-9c1f-5f7063339b53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c11030-741c-4981-9c1f-5f7063339b53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7997&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10636/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10636/2025</t>
+  </si>
+  <si>
+    <t>LJUBICA LEVAK 20128728545; MLADEN LEVAK 51028685880</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:46:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/158104b0-3b35-4b0b-8c08-f16a13a0e9cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/158104b0-3b35-4b0b-8c08-f16a13a0e9cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10636&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2042/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2042/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Ivić; Ivan Ivić; Marijan Ivić</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3172684c-527b-4a95-bd90-316814e3c3bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3172684c-527b-4a95-bd90-316814e3c3bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6365/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6365/2026</t>
+  </si>
+  <si>
+    <t>Branka Loinjak 60326548493</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2a9ac8-8d7f-462b-a061-bbf4766057fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2a9ac8-8d7f-462b-a061-bbf4766057fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6365&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Linea Blue d.o.o</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2921e1b5-d375-48b9-8a55-3bdffcb22742</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2921e1b5-d375-48b9-8a55-3bdffcb22742/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:51:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a813af9e-1024-4dcb-a2b8-3b4fc82dc4de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a813af9e-1024-4dcb-a2b8-3b4fc82dc4de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mario Martinčić 89120948009; Mario Martinčić</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:49:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81479c4d-da52-4041-9731-190e16f71c36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81479c4d-da52-4041-9731-190e16f71c36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2295/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2295/2026</t>
+  </si>
+  <si>
+    <t>MELANIE LACZKOVICH-MJEDA 82762311089</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:46:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed4e5397-5dbb-47a5-a9b8-239aec8d181a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed4e5397-5dbb-47a5-a9b8-239aec8d181a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8577/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8577/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Kordina 94099608580</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:44:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fc04f58-8a9b-43b6-bcd8-1668b0c38804</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fc04f58-8a9b-43b6-bcd8-1668b0c38804/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8577&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1899/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1899/2026</t>
+  </si>
+  <si>
+    <t>Ranka Marenčić 58290247638</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2737f6e9-5a46-4663-829e-329c70d134b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2737f6e9-5a46-4663-829e-329c70d134b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1899&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8502/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8502/2026</t>
+  </si>
+  <si>
+    <t>Petar Oršoš</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f0f57f-6131-4e41-b25e-0d3cc5743924</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f0f57f-6131-4e41-b25e-0d3cc5743924/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8502&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1874/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1874/2026</t>
+  </si>
+  <si>
+    <t>Marijana Korošec 77730821621</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:38:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c3b54f-0e0b-46c2-9094-bf97b55e827a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c3b54f-0e0b-46c2-9094-bf97b55e827a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1863/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1863/2026</t>
+  </si>
+  <si>
+    <t>Tamara Živko 84803718614</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:37:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf20339-cdc8-4705-bbe8-ec75505ffb90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cf20339-cdc8-4705-bbe8-ec75505ffb90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1863&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1638/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1638/2026</t>
+  </si>
+  <si>
+    <t>Robert Božičković 94369886230</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:36:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b54791ad-062f-4853-a309-45b34e84d78a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b54791ad-062f-4853-a309-45b34e84d78a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1638&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:50:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f415b976-4852-46c2-a4ee-dc5d4cf44431</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f415b976-4852-46c2-a4ee-dc5d4cf44431/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1337/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1337/2026</t>
+  </si>
+  <si>
+    <t>GAZELA d.o.o. 17724178317</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f48efca-5def-4317-8fbd-33c8e55a5627</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f48efca-5def-4317-8fbd-33c8e55a5627/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1316/2026</t>
+  </si>
+  <si>
+    <t>Katarina Blažek</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:48:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab515872-75d9-4054-9b9c-894e41413ea7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab515872-75d9-4054-9b9c-894e41413ea7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1186/2026</t>
+  </si>
+  <si>
+    <t>Martin Šarčević 63322708694</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d83243-a4de-4deb-bc8f-071d9794f92f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d83243-a4de-4deb-bc8f-071d9794f92f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-841/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-841/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Šostaric 20313411938</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d906c4f-56c6-4036-aef3-3aa5adf6b597</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d906c4f-56c6-4036-aef3-3aa5adf6b597/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=841&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-807/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-807/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Jelak</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:44:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7234ee70-a087-4d17-afcf-21261de42632</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7234ee70-a087-4d17-afcf-21261de42632/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=807&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-604/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-604/2026</t>
+  </si>
+  <si>
+    <t>Igor Pašica 12192329099</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:43:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d46045-b9f4-40e2-a272-d98a6f7d65df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d46045-b9f4-40e2-a272-d98a6f7d65df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-549/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-549/2026</t>
+  </si>
+  <si>
+    <t>Benjamin-Mario Paradiš 20296988171</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:42:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e7c6876-b24c-4a79-9dae-956f598b19e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e7c6876-b24c-4a79-9dae-956f598b19e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-288/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-288/2026</t>
+  </si>
+  <si>
+    <t>Danica Winter 32362443537; Danica Winter</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e201da69-10ed-4f1e-8b5e-921d2e4684e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e201da69-10ed-4f1e-8b5e-921d2e4684e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8203/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8203/2026</t>
+  </si>
+  <si>
+    <t>Gjuro Vargović; Gjuro Vargović; Ivan Vargović; Jana Vargović; Mijo Vargović</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:12:47</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82421fdd-50ae-4d25-b0fa-bdc39fd96790</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82421fdd-50ae-4d25-b0fa-bdc39fd96790/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:08:43</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2223e6d-5599-4383-9bef-3f16cabb34c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2223e6d-5599-4383-9bef-3f16cabb34c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5891/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5891/2026</t>
+  </si>
+  <si>
+    <t>Branko Betlehem Malodobni; Nada Betlehem Malodobna</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:26:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36338dd9-586f-490c-a9e5-ebff33e2abed</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_6.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36338dd9-586f-490c-a9e5-ebff33e2abed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5891&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3211/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3211/2026</t>
+  </si>
+  <si>
+    <t>Katarina Šprah</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:00:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7114ac1a-2aa2-4a25-9590-87e5d281e6ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7114ac1a-2aa2-4a25-9590-87e5d281e6ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9010/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9010/2025</t>
+  </si>
+  <si>
+    <t>OSLOVČAN JAKOB; OSLOVČAN MARICA; OSLOVČAN MARTIN; ŠOGORIĆ LOVRO</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f97a13-e6dc-4b00-b403-f1e588644c2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f97a13-e6dc-4b00-b403-f1e588644c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9010&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6930/2025</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e804b611-bf6b-44d8-a04d-b607fd78e39d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e804b611-bf6b-44d8-a04d-b607fd78e39d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6930&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5621/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5621/2025</t>
+  </si>
+  <si>
+    <t>Željko Vadla</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:55:37</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6714e320-5b73-48c7-828e-991f4b11e055</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6714e320-5b73-48c7-828e-991f4b11e055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5621&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:53:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd1b398b-782e-4824-b931-8863dcf926bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd1b398b-782e-4824-b931-8863dcf926bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6842/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6842/2025</t>
+  </si>
+  <si>
+    <t>Kata Šijak</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:53:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6223e7-596e-49ef-a8ef-b184ccf8f38a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6223e7-596e-49ef-a8ef-b184ccf8f38a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6842&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:51:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73e86dd-bb22-490c-95c0-644c43650c77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73e86dd-bb22-490c-95c0-644c43650c77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6946/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6946/2025</t>
+  </si>
+  <si>
+    <t>Golubić Angjela; Kata Bukovčan</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c466f94-cf04-4f0b-ba71-f6a804c9cf2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c466f94-cf04-4f0b-ba71-f6a804c9cf2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6946&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:39:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e66fa88-33af-4642-b648-e61144d8278b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e66fa88-33af-4642-b648-e61144d8278b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6347/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6347/2025</t>
+  </si>
+  <si>
+    <t>Snježana Markan</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:31:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72835024-de06-400b-bbc0-cb4421ec0347</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72835024-de06-400b-bbc0-cb4421ec0347/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6347&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887ce9f0-31f7-4bdd-899a-8dd82710cd7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887ce9f0-31f7-4bdd-899a-8dd82710cd7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6737/2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df5e38ba-c264-4d49-9ab6-f54ad42c2764</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df5e38ba-c264-4d49-9ab6-f54ad42c2764/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6737&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5618/2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cb0b4f1-1c74-4b50-b7be-d1b80392fb00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cb0b4f1-1c74-4b50-b7be-d1b80392fb00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5618&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5618/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Globlek</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2b8536b-d8ba-4a89-978a-ab1420f1186d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2b8536b-d8ba-4a89-978a-ab1420f1186d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6777/2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4d6bf-94b7-48ed-9934-f711cc5dcbc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4d6bf-94b7-48ed-9934-f711cc5dcbc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6777&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6355/2025</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:50:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/361faaf1-ae8f-4e82-9172-bea19e8caf65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/361faaf1-ae8f-4e82-9172-bea19e8caf65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6355/2025</t>
+  </si>
+  <si>
+    <t>Ana Korošec; Ivica Baranašić</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff67cd5-cc92-4807-a92e-c6883103fdd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff67cd5-cc92-4807-a92e-c6883103fdd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6456/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje </t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb95e37-374a-46c8-baba-9fc2205d9063</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb95e37-374a-46c8-baba-9fc2205d9063/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6456&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7609/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7609/2026</t>
+  </si>
+  <si>
+    <t>Mara Bogadi</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11e1475-1093-4c11-a347-915ad259a555</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11e1475-1093-4c11-a347-915ad259a555/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:25:48</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce0e2d1a-e51f-453a-816f-e4c910a317d7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce0e2d1a-e51f-453a-816f-e4c910a317d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7756/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7756/2026</t>
+  </si>
+  <si>
+    <t>Ana Henezi; Bara Pernarić; Branka Henezi; Branka Henezi; Branka Lah; Kata Vargović; Mara Pernarić; Marija Jadan; Štefanija Henezi</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:20:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798dfafd-ee06-48f1-a510-5193eb39ff01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798dfafd-ee06-48f1-a510-5193eb39ff01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:05:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/529defc6-babd-447e-88ed-5fb0e29860fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/529defc6-babd-447e-88ed-5fb0e29860fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7352/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7352/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/505fe421-d10b-4824-94f2-0de492366b27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/505fe421-d10b-4824-94f2-0de492366b27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7352&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1129/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1129/2026</t>
+  </si>
+  <si>
+    <t>Bosorić Kata udata Živko; Poljak Jakob</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e47bdcb-78d5-458a-be51-0db445cc6e44</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_2.12.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e47bdcb-78d5-458a-be51-0db445cc6e44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7350/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7350/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:14:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/704b3081-140b-48d6-b6d8-821e282086c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/704b3081-140b-48d6-b6d8-821e282086c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7350&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7371/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7371/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37c08261-947b-419b-bc3f-b2da2c426264</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PRESUDA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37c08261-947b-419b-bc3f-b2da2c426264/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7368/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c081d9-91f2-4699-b3c8-9a4c04a8a62a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c081d9-91f2-4699-b3c8-9a4c04a8a62a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8491/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8491/2026</t>
+  </si>
+  <si>
+    <t>Kata Kolar</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:33:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a215fd1c-4350-415b-8bf4-5e5cfa485134</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a215fd1c-4350-415b-8bf4-5e5cfa485134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8491&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7378/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7378/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:47:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c7a5c4f-362f-4049-b24c-0259458b9312</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UPORABNA_DOZVOLA.pdf; GRADEVINSKA_DOZVOLA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c7a5c4f-362f-4049-b24c-0259458b9312/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7378&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1923/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1923/2026</t>
+  </si>
+  <si>
+    <t>GJIPALO ALOJZ; MATULEC MARTIN; Mostovljan Petar, Budančevica; RADELIĆ MILKA; Vinković Julka r. Topolovčan, Budrovac kbr. 76; ŠKODA ĐURO</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c684afb-bf86-4497-aa67-0fe30c69e251</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c684afb-bf86-4497-aa67-0fe30c69e251/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7363/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7363/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:21:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/992e55ee-a368-4998-99e5-fac87a768840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/992e55ee-a368-4998-99e5-fac87a768840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7363&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1930/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1930/2026</t>
+  </si>
+  <si>
+    <t>BARTOVČAK FRANJO SIN MARTINA; BARTOVČAK JOSIP; BARTOVČAK JOSIP MLDB.SIN IVANA; BARTOVČAK VINKO SIN MARTINA; GOLUBIĆ KATARINA; JUŠTA IVAN; JUŠTA MARGARETA R.MATULEC; JUŠTA MARTIN; JUŠTA MIJO; JUŠTA TOMO; MRAZ ANDRIJA; PRILIKA ĐURO; PRILIKA ĐURO; RITONJA IVAN; RITONJA IVAN; SOBOTA SOFIJA R.MAJZL</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:13:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8171e3d-5873-4cc8-a0e9-a8acbe10387f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8171e3d-5873-4cc8-a0e9-a8acbe10387f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7555/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7555/2026</t>
+  </si>
+  <si>
+    <t>Bezi Kuzman</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:08:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99bcf6f6-62d6-4e65-8452-50ddc3788a24</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZAPISNIK.pdf; TABULARNA_IZJAVA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99bcf6f6-62d6-4e65-8452-50ddc3788a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7555&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7365/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7365/2026</t>
+  </si>
+  <si>
+    <t>Općina Kalinovac 77676397565; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e3326fd-27e9-4a44-8a96-89fceb59fcd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e3326fd-27e9-4a44-8a96-89fceb59fcd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7365&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:04:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c005a9-5851-4b98-bfc7-a9d10971624a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c005a9-5851-4b98-bfc7-a9d10971624a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7447/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7447/2026</t>
+  </si>
+  <si>
+    <t>Pavao Baričević</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:58:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5de707-69f7-4462-9eee-cc67f685ed19</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR_O_DOSMRTNOM_UZDRZAVANJU.pdf; DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5de707-69f7-4462-9eee-cc67f685ed19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1576/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1576/2026</t>
+  </si>
+  <si>
+    <t>BAJSAR MATO (MLAĐI); BEČAJ BLAŽ; CMRK IVAN; JURIĆ MARA (IVANOVA); SEGINJ FRANJO; SLAVINIĆ JOSIP; SLAVINIĆ KATA; ČOKIĆ MILKA, R.HORVAT; ŠIPEK CILA; ŠIPEK CILA R. SABOLIĆ</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3442df4-9211-43d4-8178-57ef876db9c1</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_nekretnina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3442df4-9211-43d4-8178-57ef876db9c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593a23c4-7c56-4eb5-8d22-816450b7189d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593a23c4-7c56-4eb5-8d22-816450b7189d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7617/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7617/2026</t>
+  </si>
+  <si>
+    <t>Tomo Šemper; Tomo Šemper</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a532e7-433e-4fee-8d8a-bfdb33c22555</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a532e7-433e-4fee-8d8a-bfdb33c22555/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7617&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01272244-d868-4de3-afda-3de6d5fc3818</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01272244-d868-4de3-afda-3de6d5fc3818/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7374/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7374/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; PERČULIJA MATO</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:34:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24223bc1-53b7-41e0-a5b5-14e197a974e9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24223bc1-53b7-41e0-a5b5-14e197a974e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7374&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7348/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7348/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14251062-2c19-4280-be4b-456b109ec497</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14251062-2c19-4280-be4b-456b109ec497/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7348&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2695/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2695/2026</t>
+  </si>
+  <si>
+    <t>BARKIĆ MARTIN,SIN IVANA; TURBELIJA ANICA R.MALETIĆ</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3fa5bc-7c3a-4744-b46c-05d22f7971b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3fa5bc-7c3a-4744-b46c-05d22f7971b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2695&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7381/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba7ab7ed-a52c-4d56-9ab8-0c571bb37714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba7ab7ed-a52c-4d56-9ab8-0c571bb37714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Agata Kolaric</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:53:10</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d188d90e-fdc4-45f2-bc63-711b5f68efef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d188d90e-fdc4-45f2-bc63-711b5f68efef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milica Jendrić</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab6d46ef-2dd0-4b13-b761-37c678a0b1df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab6d46ef-2dd0-4b13-b761-37c678a0b1df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8140/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Štimac</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e52de2b-e364-4bb3-b736-82ba918166c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e52de2b-e364-4bb3-b736-82ba918166c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6916/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6916/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Pintar</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:11:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f045d5-b045-45d8-8ca1-257629c946dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f045d5-b045-45d8-8ca1-257629c946dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6916&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Gjuro Šifter; Verona Novačić</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:59:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e76aa02-3ae4-4c74-afb4-68a606e003f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e76aa02-3ae4-4c74-afb4-68a606e003f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7386&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-439/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-439/2026</t>
+  </si>
+  <si>
+    <t>Ante Krolo; Bara Svibić; Franca Maronić; Franjo Krolo; Ivan Bogadi; Ivan Kašić; Kata Maronić; Kata Petrović; Marica Pintar; Milka Krolo; Tomo Posezi; Štefan Bolček</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:50:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9350b8f-7027-477e-a855-1dd6232f5f69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9350b8f-7027-477e-a855-1dd6232f5f69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10256/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10256/2023</t>
+  </si>
+  <si>
+    <t>Napan Eva; Napan Matija</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:58:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69420608-d926-4b43-869b-cae962a381d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69420608-d926-4b43-869b-cae962a381d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10256&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8319/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8319/2026</t>
+  </si>
+  <si>
+    <t>CAPEK LJILJANA</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb616ccb-450d-42bd-8a04-70bfcc43fb4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb616ccb-450d-42bd-8a04-70bfcc43fb4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8197/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8197/2026</t>
+  </si>
+  <si>
+    <t>BEGOVIĆ FRANJO</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:48:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5975f11d-7aca-4d61-85bc-ffbb35214621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5975f11d-7aca-4d61-85bc-ffbb35214621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-684/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-684/2026</t>
+  </si>
+  <si>
+    <t>Kata Posavec</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:00:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9acb611-97e7-449f-8356-febd4cd66e1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9acb611-97e7-449f-8356-febd4cd66e1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=684&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1588/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1588/2026</t>
+  </si>
+  <si>
+    <t>Gerić Treza; Petras Mara</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:39:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b308d5bc-e0ea-4ca4-bc2c-919929febaee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b308d5bc-e0ea-4ca4-bc2c-919929febaee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1147/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1147/2026</t>
+  </si>
+  <si>
+    <t>Adam Pribek; Franjo Pribek; Ivka Mihalić; Mijo Pribek</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba2f9631-bef1-4940-b4ff-9330923a01c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba2f9631-bef1-4940-b4ff-9330923a01c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1085/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1085/2026</t>
+  </si>
+  <si>
+    <t>Ana Tot; Anica Antolić; Bara Prečko; Franjo Brunec; Franjo Pali; Franjo Pavlović; Josip Tot; Mara Pobi; Marica Pobi</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:51:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06856cce-3e99-453b-a7ac-8a4f6d5bfed5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06856cce-3e99-453b-a7ac-8a4f6d5bfed5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7310/2026</t>
+  </si>
+  <si>
+    <t>POLDRUGAČ IVAN; POLDRUGAČ MARA</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa433fe6-b112-4f7a-bc6a-dd3ffe053098</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; ZAPISNIK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa433fe6-b112-4f7a-bc6a-dd3ffe053098/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4ac5f0a-8d19-4940-ab5d-5b1cdd2e9bd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4ac5f0a-8d19-4940-ab5d-5b1cdd2e9bd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7250/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7250/2026</t>
+  </si>
+  <si>
+    <t>HERAK NIKOLA; HERAK NIKOLA; HERAK UGLJEŠA; MILOŠEVIĆ LJUBOMIR; MILOŠEVIĆ MARTA; Maja Milošević; VITANOVIĆ ĐORĐE</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:08:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f387dad-129f-47c3-bd10-33fd57c87d38</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; POVIJEST_PROMJENA_NA_KC.BR._1388_2__KC.BR._1388_4_I_KC.BR._1389_5_K.O._PRKOS.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POVIJEST_PROMJENA_ZA_KC.BR._261_2_I_KC.BR._253_3_K.O._VELIKI_GRABICANI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f387dad-129f-47c3-bd10-33fd57c87d38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7250&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307f6f1c-b663-4236-9855-b39e7134815c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307f6f1c-b663-4236-9855-b39e7134815c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7678/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7678/2026</t>
+  </si>
+  <si>
+    <t>CUKOVIĆ MARICA; CUKOVIĆ ROZA; CUKOVIĆ VALENT; CUKOVIĆ ZLATKO</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:58:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d58c04f2-586c-4ffe-92fd-91fee8d68028</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_DAROVANJU.pdf; ORTOFOTO_SNIMAK.pdf; ZAPISNIK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d58c04f2-586c-4ffe-92fd-91fee8d68028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8398/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8398/2026</t>
+  </si>
+  <si>
+    <t>Babec Jakob</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:57:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4584092-0701-405c-88a4-fead1354b4e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4584092-0701-405c-88a4-fead1354b4e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8398&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:45:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed052655-23c1-49e0-8908-ab0378e1a5b8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UGOVOR_O_DAROVANJU.pdf; OSTALO.pdf; ZAPISNIK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed052655-23c1-49e0-8908-ab0378e1a5b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6837/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6837/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vargović; Ivan Vargović; Ivan Vargović; VARGOVIĆ ANDRIJA; VARGOVIĆ JOSIP; VARGOVIĆ MIJO; VARGOVIĆ ROZA; Vargović Mijo; Vargović Mio</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:34:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471ed2f2-ab1b-4e46-9c74-5f0b949d3aa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471ed2f2-ab1b-4e46-9c74-5f0b949d3aa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6837&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o tvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a63eb9e5-cda4-432f-ace5-22aec077977b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a63eb9e5-cda4-432f-ace5-22aec077977b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5886/2026</t>
+  </si>
+  <si>
+    <t>Željko Jendrašić</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:46:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b877dbe-495f-4cb2-9cec-18d3fdaa335d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf; POTVRDA_POTVRDA_O_UPLATI_PRISTOJBE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b877dbe-495f-4cb2-9cec-18d3fdaa335d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4313/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4313/2026</t>
+  </si>
+  <si>
+    <t>Ana Slobodnjak, Suha Katalena; Antun Slobodnjak, mldb., Suha Katalena; Ivan Slobodnjak, Sesvete; Marica Slobodnjak, mldb., Suha Katalena; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd12bbbd-753f-471c-a48d-850cf50b5c9b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd12bbbd-753f-471c-a48d-850cf50b5c9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2161/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2161/2026</t>
+  </si>
+  <si>
+    <t>KOVAČEVIĆ TEREZIJA; NEMET PAVAO; SABAĐIJA MARGETA; VARGA MARA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714d005a-ff31-436d-97e7-3416539bd9da</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_odgoda_rocista.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714d005a-ff31-436d-97e7-3416539bd9da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7255/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be35ed27-a29d-434b-9bf7-0109dd5082f8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be35ed27-a29d-434b-9bf7-0109dd5082f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-705/2026</t>
+  </si>
+  <si>
+    <t>BERTA MATO; PANTELIĆ ROK; ZVONAR MATO; ZVONAR ŠIMUN</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:35:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68d59c8-3ae3-451c-a979-b2f1b5ac68cf</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid__na_nekretninama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68d59c8-3ae3-451c-a979-b2f1b5ac68cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7255/2026</t>
+  </si>
+  <si>
+    <t>Općina Koprivnički Ivanec</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:35:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/725edd44-f9f8-41ca-a594-5eef9de438c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/725edd44-f9f8-41ca-a594-5eef9de438c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5716/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5716/2026</t>
+  </si>
+  <si>
+    <t>KUZMIĆ ROZA; OPĆINA DRNJE; PEROŠIĆ SLAVICA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:22:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/662dab8e-61e1-4e22-bca7-62099ca3c172</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/662dab8e-61e1-4e22-bca7-62099ca3c172/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5716&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2167cc6a-e896-4b1e-8891-c912eaa7160c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALO.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; TABULARNA_IZJAVA.pdf; TABULARNA_IZJAVA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2167cc6a-e896-4b1e-8891-c912eaa7160c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Foruglaš Marija rođena Kenđelić</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:09:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a51ca3-863f-49da-bf6d-c273b3cf98be</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; TABULARNA_IZJAVA.pdf; TABULARNA_IZJAVA.pdf; RJESENJE_I_OGLAS_POSLOVNI_BROJ__Z-6913_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a51ca3-863f-49da-bf6d-c273b3cf98be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4272/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4272/2026</t>
+  </si>
+  <si>
+    <t>Franjo Peršinović, Virovski konak kbr. 1021, Karaš; Petar Babec, Virovski konak kbr. 1846; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b488c2b4-aa91-4f1c-970f-8a8fc3e332a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b488c2b4-aa91-4f1c-970f-8a8fc3e332a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09fc56d4-5fc9-4d34-baae-244b2496bd31</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; POTVRDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09fc56d4-5fc9-4d34-baae-244b2496bd31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6655/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:45:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4af6d29-7c45-4867-9f53-3b4fbd644ab9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4af6d29-7c45-4867-9f53-3b4fbd644ab9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6655&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6655/2026</t>
+  </si>
+  <si>
+    <t>Matota Kata</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:43:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099e8e61-8fd2-4eb5-9000-418096857dfd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_DOPIS_-_STRANKA_IMA_PRIJEDLOG_-_OV-1252-2026.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_I_OGLAS_POSLOVNI_BROJ__Z-6655_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099e8e61-8fd2-4eb5-9000-418096857dfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7796/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7796/2026</t>
+  </si>
+  <si>
+    <t>OPĆINA NOVIGRAD PODRAVSKI 73712345649</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:42:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea3ee8ba-4587-4fcb-ae69-acc058e01154</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea3ee8ba-4587-4fcb-ae69-acc058e01154/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7796&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15506c38-2bee-417b-817b-c51d301f3545</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; POTVRDA.pdf; OSTALO.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15506c38-2bee-417b-817b-c51d301f3545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5823/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5823/2026</t>
+  </si>
+  <si>
+    <t>Franjo Varović; Marija Šitum; općina Peteranec</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:29:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1564d68d-9645-4c39-92c5-4be5794267de</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1564d68d-9645-4c39-92c5-4be5794267de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6197/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b53afc-5b28-41ef-a22d-2598b23b8021</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; OSTALO.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b53afc-5b28-41ef-a22d-2598b23b8021/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6197/2026</t>
+  </si>
+  <si>
+    <t>Glavak Ivan; Općina Drnje</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496109c-62ca-488d-95b4-40e37033bbb2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; POVIJEST_PROMJENA_NA_KC.BR._3607_K.O._TORCEC.pdf; SABIRNI_LIST_19.02.1991..pdf; RJESENJE_I_OGLAS_POSLOVNI_BROJ__Z-6197_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496109c-62ca-488d-95b4-40e37033bbb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>ĐURO PETROVIĆ</t>
+  </si>
+  <si>
+    <t>MIČETINAC 103, 48350 Mičetinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>67951484187</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča Općinskog suda u Koprivnici; ĐURO PETROVIĆ 67951484187</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33ac5b0-11eb-419b-8a32-f08ba50fb7a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33ac5b0-11eb-419b-8a32-f08ba50fb7a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>MIRKO ŠINKO</t>
+  </si>
+  <si>
+    <t>TREPČE 22, 48350 Novo Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>81061340751</t>
+  </si>
+  <si>
+    <t>MIRKO ŠINKO 81061340751; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:22:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab34e70-dd9e-46d6-9ab0-627ab05ee4b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab34e70-dd9e-46d6-9ab0-627ab05ee4b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>DAMIR KIKAŠ</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 176, 48350 Šemovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>28497030001</t>
+  </si>
+  <si>
+    <t>DAMIR KIKAŠ 28497030001; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2a0901-9de1-4ae5-b80c-14431871af44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2a0901-9de1-4ae5-b80c-14431871af44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:16:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ca7347-d364-4eab-bd40-40b1944bb40c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ca7347-d364-4eab-bd40-40b1944bb40c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>MILORAD HORVAT</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 24, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>22703338882</t>
+  </si>
+  <si>
+    <t>MILORAD HORVAT 22703338882; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccf4b46-ecf5-48b0-abff-d2b6947c2fc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccf4b46-ecf5-48b0-abff-d2b6947c2fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-124/2026</t>
+  </si>
+  <si>
+    <t>NEDELJKO ORŠUŠ</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 60, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>17479244599</t>
+  </si>
+  <si>
+    <t>NEDELJKO ORŠUŠ 17479244599; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c218a230-5d06-4b89-8a04-4c310d3ebd5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c218a230-5d06-4b89-8a04-4c310d3ebd5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7781/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7781/2026</t>
+  </si>
+  <si>
+    <t>Općina Peteranec</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:08:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2e1c51-843a-426d-813c-2047bfdf6d1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2e1c51-843a-426d-813c-2047bfdf6d1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:01:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad84a030-28e4-4090-b363-b3e74e3b9f51</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; RJESENJE.pdf; POTVRDA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad84a030-28e4-4090-b363-b3e74e3b9f51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8334/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o pojedinačnom zk.ispravnom postupku</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:38:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b95ec9-b925-4dec-9dfa-da6160dccf38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b95ec9-b925-4dec-9dfa-da6160dccf38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9226/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9226/2025</t>
+  </si>
+  <si>
+    <t>Marija Čanji</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:35:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755616b0-ef84-4a50-9c97-69024c07dab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755616b0-ef84-4a50-9c97-69024c07dab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3323/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3323/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Katica Špan r. Ivančin, Molve Grede kbr. 62</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:24:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/027bdf6f-1697-478e-a87a-bd4ec6a9dad6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf; NAREDBA_OPCINSKOGA_SUDA_U_KOPRIVNICI__URED_PREDSJEDNIKA_SUDA_BROJ_48_SU-53_2025-23.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/027bdf6f-1697-478e-a87a-bd4ec6a9dad6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3323&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5429/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5429/2026</t>
+  </si>
+  <si>
+    <t>GRAD KOPRIVNICA 62112914641; GUIDI MARICA; GUIDI MARIJA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:19:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f46ffa-c7ae-47b9-811a-1766288d67a0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_IZVADAK_IZ_BZP.pdf; UGOVOR_O_DOSMRTNOM_UZDRZAVANJU_UGOVOR_O_DOSMRTNOM_UZDRZAVANJU.pdf; PUNOMOC_PUNOMOC_ODVJETNIKU.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA.pdf; RJESENJE_RJESENJE_O_PLACANJU_POREZA.pdf; DOSTAVNICA_R1_POSTUPKA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; DOPIS_KARTA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f46ffa-c7ae-47b9-811a-1766288d67a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5429&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d502dfdc-de75-4066-9fd7-49c8c8ab9900</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_DOPUNI.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; UGOVOR_O_DOSMRTNOM_UZDRZAVANJU.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf; OSTALO.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d502dfdc-de75-4066-9fd7-49c8c8ab9900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2261/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2261/2025</t>
+  </si>
+  <si>
+    <t>Bara Dolenec, Molve kbr.324; Ivan Ivančan, Molve kbr. 378; Martin Peić, Molve, kbr.432; e-oglasna ploča Općinskog suda u Koprivnici; Šimun Litvić, Molve kbr.383</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0d382c-93e3-4b47-8bff-7bd887ac1535</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_I_POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; NAGODBA.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; NAREDBA_OPCINSKOGA_SUDA_U_KOPRIVNICI__URED_PREDSJEDNIKA_SUDA_BROJ_48_SU-53_2025-23.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0d382c-93e3-4b47-8bff-7bd887ac1535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2261&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4002/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4002/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Matica, Kalinovac kbr. 291; Vid Stanišić, Đurđevac kbr. 853; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8825b53a-3f8d-483e-8bb6-95fd74610394</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8825b53a-3f8d-483e-8bb6-95fd74610394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4002&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7800/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:52:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31832aa2-1376-4d75-b427-2784dfc84083</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; POTVRDA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31832aa2-1376-4d75-b427-2784dfc84083/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7800&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7787/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710b4d3a-7da3-49ed-897a-aa0ee5c49d80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710b4d3a-7da3-49ed-897a-aa0ee5c49d80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7213/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:02:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2561ab-3b05-44a2-8942-697cda6d530c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POTVRDA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE.pdf; RJESENJE.pdf; RJESENJE_O_IZVLASTENJU.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2561ab-3b05-44a2-8942-697cda6d530c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5057/2026</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:46:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b120a2a5-1e14-4ff5-a69f-d09bae875165</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_DOPUNI.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b120a2a5-1e14-4ff5-a69f-d09bae875165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5057&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5057/2026</t>
+  </si>
+  <si>
+    <t>Franca Blažotinec</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:44:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aec9817-84f2-47a6-849f-90c371395cde</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aec9817-84f2-47a6-849f-90c371395cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6663/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6663/2026</t>
+  </si>
+  <si>
+    <t>HARINSKI CILIKA; KRSTITOVIĆ APOLONIJA; KRSTITOVIĆ IVAN; KRSTITOVIĆ ĐURO; PUTNIKOVIĆ SAVA; VANDJIJA BARA; VUSIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:11:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7616caa-5d4c-4f34-a8a2-b7b165fb6040</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7616caa-5d4c-4f34-a8a2-b7b165fb6040/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7335/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7335/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:03:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edf4b8dc-541e-4bed-9f77-4215074936b2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GREADEVINSKA_DOZVOLA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; UPORABNA_DOZVOLA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edf4b8dc-541e-4bed-9f77-4215074936b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7335&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7284/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7284/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:44:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbca3570-af6b-48bb-83aa-a4ad3af4e132</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRESUDA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbca3570-af6b-48bb-83aa-a4ad3af4e132/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7332/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7332/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:40:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777471b3-704b-4a0a-9567-174ebeef28dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/777471b3-704b-4a0a-9567-174ebeef28dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7332&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7281/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7281/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5fce563-9581-4cde-a6a3-605a4f939c26</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; PRESUDA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5fce563-9581-4cde-a6a3-605a4f939c26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7281&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7274/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7274/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29d84740-96bd-407d-a8de-62282e68880a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; UPORABNA_DOZVOLA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; GEODETSKI_ELABORAT.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29d84740-96bd-407d-a8de-62282e68880a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7274&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7272/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7272/2026</t>
+  </si>
+  <si>
+    <t>HORVAT AGNEZA; HORVAT BLAŽ; HORVAT DRAGA; HORVAT KATA; HORVAT KUZMAN; HORVAT LJUBA; HORVAT PAULA; HORVAT RUDOLF; HORVAT SLAVA; HORVAT VINKO</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:50:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ea6132-c805-45c5-8b43-8a60d1387732</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ea6132-c805-45c5-8b43-8a60d1387732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Milošević Vojo</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:54:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ca864a7-828f-4a3a-b418-f81e11587358</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ca864a7-828f-4a3a-b418-f81e11587358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7291/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7291/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:50:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8753dbb-dfd7-440e-af10-9ba33b3ca8f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8753dbb-dfd7-440e-af10-9ba33b3ca8f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8139/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8139/2026</t>
+  </si>
+  <si>
+    <t>TRGO-WEST d.o.o. 29587349531</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:50:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bfcb3cc-4fd1-4146-ad5a-3d26dc274f38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bfcb3cc-4fd1-4146-ad5a-3d26dc274f38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7070/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7070/2025</t>
+  </si>
+  <si>
+    <t>Barbara Spautz; Vera Walter</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:45:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8b7bc1c-8721-4fec-bca0-e1cdbcafb983</t>
+  </si>
+  <si>
+    <t>Rjesenje_za_ocevid_4.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8b7bc1c-8721-4fec-bca0-e1cdbcafb983/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7070&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9263/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9263/2024</t>
+  </si>
+  <si>
+    <t>Dušan Ranilović; Gjuro Herak; Jakov Herak; Jovo Herak; Jovo Herak; Jula Herak; Katica Ranilović; Marica Herak; Mila Herak; Milka Ranilović; Nikola Herak; Stevo Mandić; Todor Herak; Todor Herak; Vaso Herak; Vaso Herak</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:05:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f437f46-52c0-4da2-b637-e14f3951e1ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f437f46-52c0-4da2-b637-e14f3951e1ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9263&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7340/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7340/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c83b808-ac75-4ca9-9d5f-354bf0ff69fa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; GRADEVINSKA_DOZVOLA.pdf; ZK_IZVADAK.pdf; UPORABNA_DOZVOLA.pdf; PRESUDA.pdf; RJESENJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c83b808-ac75-4ca9-9d5f-354bf0ff69fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7340&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7329/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7329/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039e40ef-4393-4e58-9b7b-661593279ab4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039e40ef-4393-4e58-9b7b-661593279ab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7900/2026</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza AGRO-OBRTNIČKA BANKA d.d. - u stečaju 40924899039</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:05:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6019cdd-4ee8-4bac-87e6-b265860b854b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6019cdd-4ee8-4bac-87e6-b265860b854b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7287/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/199b5505-c8f9-41f1-9cd2-c959532e20d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/199b5505-c8f9-41f1-9cd2-c959532e20d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7289/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7289/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:47:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a79cf5-0938-4466-9798-8cc0d5fc0824</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a79cf5-0938-4466-9798-8cc0d5fc0824/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7289&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-6850/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6850/2025</t>
   </si>
   <si>
     <t>Općina Legrad</t>
   </si>
   <si>
     <t>25.09.2026. 13:20:35</t>
   </si>
   <si>
-    <t>27.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93e37ca1-aef9-42dd-a133-42109818688e</t>
   </si>
   <si>
     <t>Rjesenje_o_uvidaju_(rasprava_za_ispravak).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93e37ca1-aef9-42dd-a133-42109818688e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6850&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-8755/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8755/2025</t>
   </si>
   <si>
     <t>Anica Štefanec; Marija Štefanec; Slavko Ciglar; Stjepan Štefanec</t>
   </si>
   <si>
     <t>25.09.2026. 13:10:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/560c1795-8dc1-4e6c-8d8e-b11acd1b0395</t>
@@ -215,638 +7755,203 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/437af6df-39a9-469d-bbd7-935d6102cc9e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/437af6df-39a9-469d-bbd7-935d6102cc9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2128&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2538/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2538/2025</t>
   </si>
   <si>
     <t>Margareta Međimorec; Stjepan Jakuš</t>
   </si>
   <si>
     <t>25.09.2026. 12:42:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03beedb8-3e16-4b0c-a3d7-4fc40bb4bb70</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03beedb8-3e16-4b0c-a3d7-4fc40bb4bb70/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2538&amp;godina=2025</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Z-8544/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8544/2024</t>
   </si>
   <si>
     <t>Katica Friščić</t>
   </si>
   <si>
     <t>25.09.2026. 12:25:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50fc56b1-f751-4c4b-afe2-3a252a253f1a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50fc56b1-f751-4c4b-afe2-3a252a253f1a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8544&amp;godina=2024</t>
   </si>
   <si>
-    <t>IVAN BABIĆ 88837421064</t>
-[...13 lines deleted...]
-  <si>
     <t>Z-6352/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6352/2025</t>
   </si>
   <si>
     <t>Agata Golubić; Ivan Korošec</t>
   </si>
   <si>
     <t>25.09.2026. 11:23:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46624254-26f4-412d-8181-9870124fd0ba</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46624254-26f4-412d-8181-9870124fd0ba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6352&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovr-320/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-6796/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6796/2026</t>
   </si>
   <si>
     <t>Ljiljana Stössel 58848174647</t>
   </si>
   <si>
     <t>25.09.2026. 09:34:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/33dc7161-cff3-4deb-ac94-f1b7a81b457a</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/33dc7161-cff3-4deb-ac94-f1b7a81b457a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6796&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-486/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-7044/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7044/2026</t>
   </si>
   <si>
     <t>Treza Miklić; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>25.09.2026. 08:48:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c22c9e64-5542-4247-87d5-c692907d6fb6</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c22c9e64-5542-4247-87d5-c692907d6fb6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7044&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kov-94/2026</t>
-[...49 lines deleted...]
-  <si>
     <t>Z-2666/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2666/2025</t>
   </si>
   <si>
     <t>Vladimir Gjurgjević</t>
   </si>
   <si>
     <t>24.09.2026. 14:37:21</t>
   </si>
   <si>
-    <t>24.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34bfd29f-98b7-4e02-82cc-a0811f5f3229</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_5.11.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34bfd29f-98b7-4e02-82cc-a0811f5f3229/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2666&amp;godina=2025</t>
   </si>
   <si>
-    <t>VALERIJA DRAGICA 19337335606</t>
-[...193 lines deleted...]
-  <si>
     <t>Drašković Luka, Budančevica kbr. 44; Giba Ana, Kladare kbr. 2; Jurić Jalža, Kladare kbr. 60; Ozorlić Martin, Kloštar Podravski kbr. 13; Ozorlić Martin, Čepin; Ozorlić Rozalija r. Gardoš, Osijek; Sklepić Marica, Kloštar kbr. 423; Sklepić Stjepan, mlađi, Kloštar kbr.423; Topolovčan Terezija r. Ozorlić,Daruvar. Sokolovac; Topolovčan Treza r. Ozorlić, Kloštar Podravski kbr</t>
   </si>
   <si>
     <t>24.09.2026. 09:33:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ed3212bd-0a31-4f9c-b1d9-1d3222c1f31d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ed3212bd-0a31-4f9c-b1d9-1d3222c1f31d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=768&amp;godina=2026</t>
-[...31 lines deleted...]
-  <si>
     <t>JENDRAŠIĆ DAMIR; NOVAK ADELA R.BAJER</t>
   </si>
   <si>
     <t>24.09.2026. 09:03:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91937af1-345b-4ed0-a2cf-b73607d46837</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91937af1-345b-4ed0-a2cf-b73607d46837/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5886&amp;godina=2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Martin Ivančan</t>
   </si>
   <si>
     <t>23.09.2026. 12:30:25</t>
   </si>
   <si>
-    <t>23.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6b6152d-ec5e-4b3a-a220-59386a86453e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6b6152d-ec5e-4b3a-a220-59386a86453e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7997&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-11600/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11600/2025</t>
   </si>
   <si>
     <t>Ana Mikšić 75672812438</t>
   </si>
   <si>
     <t>23.09.2026. 11:42:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6096658e-481a-44fb-a055-bacbada10e75</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6096658e-481a-44fb-a055-bacbada10e75/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11600&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-11179/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11179/2025</t>
@@ -1010,53 +8115,50 @@
   <si>
     <t>Rjesenje_-_ocevid_zakazan_za_10._studenog_2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b79148e6-1cbf-4ccf-b7d3-345d63fe90d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10401&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-7013/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7013/2026</t>
   </si>
   <si>
     <t>E-oglasna ploča Općinskog suda u Koprivnici; RITONJA FRANJO; RITONJA GJURO,MLAĐI; RITONJA GJURO,STARIJI; RITONJA IVAN; RITONJA IVAN</t>
   </si>
   <si>
     <t>23.09.2026. 09:11:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4057bce0-7cee-4d36-ae49-b9c22dacd1c5</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4057bce0-7cee-4d36-ae49-b9c22dacd1c5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7013&amp;godina=2026</t>
   </si>
   <si>
     <t>BODALEC TREZA UDATA GOLUBIĆ; GOLUBIĆ JELA; GOLUBIĆ JELA; KAIĆ VIKTORIJA R.ZVONAR; KARLOVČAN ANTUN MLDB.; KARLOVČAN LJUBICA MLDB.; KARLOVČAN MARIJA MLDB.; MARIJAN LJUBA; MARIJAN LJUBA R.PODKOVČIĆ; MARIJAN LJUBA R.PODKOVČIĆ; MARIJAN LJUBA,UDATA; MARKOV STJEPAN IVANOV; MEĐUREČAN MARICA; MEĐUREČAN VERONA; MIKLIĆ MARICA; PEIĆ IVAN TRGOVAC; ZALAR MARTA; ZVONAR IVAN; ZVONAR MARICA; ŽIVKO CILA; ŽIVKO IVAN; ŽIVKO KATA</t>
   </si>
   <si>
     <t>23.09.2026. 09:03:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91283bd1-ac14-45b8-bfd4-6aec810a1895</t>
   </si>
   <si>
     <t>Rjesenje_-_ocevid_zakazan_za_14._listopada_2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91283bd1-ac14-45b8-bfd4-6aec810a1895/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-9178/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9178/2025</t>
@@ -1076,560 +8178,200 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9178&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-9121/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9121/2025</t>
   </si>
   <si>
     <t>Vesnica Veleski 05255683840</t>
   </si>
   <si>
     <t>23.09.2026. 09:00:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49437a5f-69cc-4451-990c-b1c6052f0eb3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49437a5f-69cc-4451-990c-b1c6052f0eb3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9121&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-3893/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-8976/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8976/2025</t>
   </si>
   <si>
     <t>Zlatko Kosnica 14051238284</t>
   </si>
   <si>
     <t>23.09.2026. 08:48:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5bb35a2e-c4b4-40b9-966e-6b145e3c5d44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5bb35a2e-c4b4-40b9-966e-6b145e3c5d44/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8976&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-3366/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Z-5870/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5870/2026</t>
   </si>
   <si>
     <t>HUBERT TEREZA; PETRIČEC JOSIP,MLDB.</t>
   </si>
   <si>
     <t>23.09.2026. 08:41:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56fafb5c-e630-4f28-9143-8dbb2e13b6d0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56fafb5c-e630-4f28-9143-8dbb2e13b6d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3372/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Z-8778/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8778/2025</t>
   </si>
   <si>
     <t>Mario Kanižanec 64051535947</t>
   </si>
   <si>
     <t>23.09.2026. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6b8556c-397f-40cb-ab94-008e88ca9cb1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6b8556c-397f-40cb-ab94-008e88ca9cb1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8778&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-3378/2026</t>
-[...43 lines deleted...]
-  <si>
     <t>Z-8595/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8595/2025</t>
   </si>
   <si>
     <t>Halavuk Stjepan</t>
   </si>
   <si>
     <t>23.09.2026. 08:17:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbe82699-9f23-4d83-8585-4568830b411f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bbe82699-9f23-4d83-8585-4568830b411f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8595&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-3577/2026</t>
-[...91 lines deleted...]
-  <si>
     <t>Z-8094/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8094/2025</t>
   </si>
   <si>
     <t>Matija Imbriovčan 18106804013</t>
   </si>
   <si>
     <t>22.09.2026. 12:40:56</t>
   </si>
   <si>
-    <t>22.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d592ec3-5f55-471c-b300-1899f8ae438b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d592ec3-5f55-471c-b300-1899f8ae438b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8094&amp;godina=2025</t>
   </si>
   <si>
-    <t>DALIBOR SUKELJ 56157294886</t>
-[...73 lines deleted...]
-  <si>
     <t>Z-4997/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4997/2026</t>
   </si>
   <si>
     <t>IRENA SLAVIĆ 18223059074</t>
   </si>
   <si>
     <t>22.09.2026. 11:55:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcb04e05-0216-4a00-88e4-5afcff8906d6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcb04e05-0216-4a00-88e4-5afcff8906d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4997&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...46 lines deleted...]
-  <si>
     <t>Sp-146/2026</t>
   </si>
   <si>
     <t>Oglas od 22.09.2026.</t>
   </si>
   <si>
     <t>MARIJAN TURKOVIĆ</t>
   </si>
   <si>
     <t>TRNOVAC 41, 48350 Virje, Hrvatska</t>
   </si>
   <si>
     <t>31020592546</t>
   </si>
   <si>
     <t>MARIJAN TURKOVIĆ 31020592546; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>22.09.2026. 11:38:56</t>
   </si>
   <si>
-    <t>06.11.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-137/2026</t>
   </si>
   <si>
     <t>MATIJA ŠTIRNIĆ</t>
   </si>
   <si>
     <t>ULICA 1. SVIBNJA 40, 48350 Kloštar Podravski, Hrvatska</t>
   </si>
   <si>
     <t>70934773711</t>
   </si>
   <si>
     <t>MATIJA ŠTIRNIĆ 70934773711; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>22.09.2026. 11:37:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba</t>
@@ -1715,146 +8457,116 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7736&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-8011/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8011/2026</t>
   </si>
   <si>
     <t>Mara Mandić</t>
   </si>
   <si>
     <t>22.09.2026. 11:17:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a9d356-0c8b-448f-b92f-a87f0987f6ba</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a9d356-0c8b-448f-b92f-a87f0987f6ba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8011&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp Pom-31/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-4356/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4356/2026</t>
   </si>
   <si>
     <t>Anka Herman; Franjo Ošterkapa; Kata Golenji; Mara Drk; Milica Oštrkapa; Milka Ošterkapa; Mirko Ošterkapa; Stjepan Ošterkapa; Đuro Oštrkapa</t>
   </si>
   <si>
     <t>22.09.2026. 09:46:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00b42c8f-a005-4dd5-8e5a-24bd76b2131a</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; DOKUMENTACIJA.pdf; DOKAZ_O_UPLATI_PRISTOJBE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; POVIJEST_PROMJENA_NA_KATASTARSKIM_CESTICAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00b42c8f-a005-4dd5-8e5a-24bd76b2131a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4356&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
-[...1 lines deleted...]
-  <si>
     <t>22.09.2026. 09:41:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15ca4dc4-2566-44c8-ab7d-e319e299f3d3</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALO.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15ca4dc4-2566-44c8-ab7d-e319e299f3d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-3880/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3880/2026</t>
   </si>
   <si>
     <t>Alojz Perić; Andrija Perić; Anica Betlehem; Franjo Kičinbači; Ivan Perić; Josip Betlehem; Katica Švagelj; Margita Marenčić; Marica Široki; Martin Kičinbači; Stjepan Matota; Čiril Sever</t>
   </si>
   <si>
     <t>22.09.2026. 09:32:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8fc4191-c541-4291-8757-9afc77fef65c</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-2038-2026.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8fc4191-c541-4291-8757-9afc77fef65c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3880&amp;godina=2026</t>
   </si>
   <si>
     <t>22.09.2026. 09:22:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad7ac833-fec0-43e1-ba17-af2244594568</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad7ac833-fec0-43e1-ba17-af2244594568/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-3386/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3386/2026</t>
   </si>
   <si>
     <t>Klara Golubić; Klara Golubić; Marija Godek</t>
   </si>
   <si>
     <t>22.09.2026. 09:01:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/135164ad-1dd9-4466-a71f-f3597476b2fa</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POVIJEST_PROMJENA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; POVIJEST_PROMJENA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE.pdf; UGOVOR_O_ZAMJENI_NEKRETNINA.pdf; ANEKS_UGOVOR_O_ZAMJENI_NEKRETNINA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/135164ad-1dd9-4466-a71f-f3597476b2fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3386&amp;godina=2026</t>
@@ -1874,299 +8586,83 @@
   <si>
     <t>Z-5433/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5433/2026</t>
   </si>
   <si>
     <t>Ana Tolić; Ivan Varga</t>
   </si>
   <si>
     <t>22.09.2026. 08:38:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4f39df3-9ee4-494f-891f-e6fd4c7f85fd</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; SMRTNI_LIST.pdf; UGOVOR_O_DAROVANJU.pdf; ZAPISNIK.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4f39df3-9ee4-494f-891f-e6fd4c7f85fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5433&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
-[...1 lines deleted...]
-  <si>
     <t>22.09.2026. 08:36:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce7cdc64-8b23-424c-96bc-507bb5c4870b</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; SMRTNI_LIST.pdf; UGOVOR_O_DAROVANJU.pdf; ZAPISNIK.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce7cdc64-8b23-424c-96bc-507bb5c4870b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Rješenje iza pok. Margete Majer od 21.9.2026.</t>
-[...208 lines deleted...]
-  <si>
     <t>Sp-161/2026</t>
   </si>
   <si>
     <t>Oglas od 21.09.2026.</t>
   </si>
   <si>
     <t>ZORAN RADELIĆ</t>
   </si>
   <si>
     <t>ZAGREBAČKA 20, 48350 Kozarevac, Hrvatska</t>
   </si>
   <si>
     <t>55315980757</t>
   </si>
   <si>
     <t>ZORAN RADELIĆ 55315980757; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>21.09.2026. 11:53:52</t>
   </si>
   <si>
-    <t>05.11.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=161&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-162/2026</t>
   </si>
   <si>
     <t>MARICA BUGARINOVIĆ</t>
   </si>
   <si>
     <t>ULIČKA 8, 48350 Kloštar Podravski, Hrvatska</t>
   </si>
   <si>
     <t>66556994254</t>
   </si>
   <si>
     <t>MARICA BUGARINOVIĆ 66556994254; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>21.09.2026. 11:52:42</t>
@@ -2273,3771 +8769,129 @@
   <si>
     <t>SLAVKO PATAČKO</t>
   </si>
   <si>
     <t>ULICA STARI DRUM 10, 48350 Ferdinandovac, Hrvatska</t>
   </si>
   <si>
     <t>79326035238</t>
   </si>
   <si>
     <t>SLAVKO PATAČKO 79326035238; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>21.09.2026. 11:07:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-11859/2025</t>
-[...1849 lines deleted...]
-  <si>
     <t>Rješenje od 11.09.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
   </si>
   <si>
     <t>Mirjana Šarić 17785162394; SVIM SUDIONICIMA</t>
   </si>
   <si>
     <t>11.09.2026. 12:43:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd</t>
   </si>
   <si>
     <t>Prilog Sp-181_2026-1-2 - ŠARIĆ MIRJANA STEČAJ POTROŠAČA.pdf; Prilog Sp-181_2026-1-3 - ŠARIĆ MIRJANA 1.jpeg; Prilog Sp-181_2026-1-4 - ŠARIĆ MIRJANA 2.jpeg; Prilog Sp-181_2026-1-5 - ŠARIĆ MIRJANA 3.jpeg; Prilog Sp-181_2026-1-6 - ŠARIĆ MIRJANA 4.jpeg; Rješenje o otvaranju postupka stečaja potrošača.pdf O1000000126O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-7023/2026</t>
-[...403 lines deleted...]
-  <si>
     <t>Svim sudionicima; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>09.09.2026. 10:58:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...799 lines deleted...]
-  <si>
     <t>Podnesak od 02.09.2026.</t>
   </si>
   <si>
-    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
-[...1 lines deleted...]
-  <si>
     <t>03.09.2026. 11:19:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>03.09.2026. 11:11:59</t>
-[...559 lines deleted...]
-  <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. Jasne Gutjahr, OIB 78703222163, rođ. Zdenčan,  iz Koprivnice, Trg kralja Tomislava 4, kćeri Jagice, rođ. 17. svibnja 1962.g., a umrle 06. srpnja 2021.g., državljanke RH. </t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. JASNE GUTJAHR, ROĐ. ZDENČAN 78703222163</t>
   </si>
   <si>
     <t>30.07.2026. 12:29:46</t>
   </si>
   <si>
     <t>01.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92</t>
   </si>
   <si>
     <t>e - oglasna ploča, pok. Jasna Gutjahr.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/996a1545-a918-4eaf-8f12-05836e9c0b92/dokumenti/preuzimanje</t>
-  </si>
-[...19 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2022</t>
   </si>
   <si>
     <t>Z-9950/2025</t>
   </si>
   <si>
     <t>Oglas od 22.7.2025.</t>
   </si>
   <si>
     <t>22.07.2026. 09:14:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde</t>
   </si>
   <si>
     <t>DOPIS.pdf; RJESENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9950&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-149/2026</t>
   </si>
@@ -6341,51 +9195,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N292"/>
+  <dimension ref="A1:N438"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6452,11127 +9306,16759 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
         <v>52</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
         <v>59</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>60</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>61</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
         <v>66</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>68</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" t="s">
+        <v>73</v>
+      </c>
+      <c r="L9" t="s">
         <v>74</v>
       </c>
-      <c r="I9" t="s">
+      <c r="M9" t="s">
         <v>75</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>76</v>
       </c>
-      <c r="L9" t="s">
-[...5 lines deleted...]
-      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" t="s">
+        <v>80</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
         <v>81</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
         <v>82</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>83</v>
       </c>
-      <c r="L10" t="s">
-[...2 lines deleted...]
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>91</v>
+      </c>
+      <c r="N11" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L12" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J14" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="K14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="J15" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="K16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L16" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="M16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="J17" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="K17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J18" t="s">
-        <v>29</v>
+        <v>144</v>
       </c>
       <c r="K18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="N18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J19" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N19" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="I20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J20" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
       <c r="K20" t="s">
         <v>160</v>
       </c>
       <c r="L20" t="s">
         <v>161</v>
       </c>
       <c r="M20" t="s">
         <v>162</v>
       </c>
       <c r="N20" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>165</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>166</v>
+      </c>
+      <c r="E21" t="s">
+        <v>167</v>
+      </c>
+      <c r="F21" t="s">
+        <v>168</v>
+      </c>
+      <c r="G21" t="s">
+        <v>169</v>
+      </c>
       <c r="H21" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I21" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K21" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L21" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="M21" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>174</v>
+      </c>
+      <c r="N21" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="I22" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="J22" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K22" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="L22" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="M22" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D23" t="s">
-        <v>175</v>
+        <v>41</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="I23" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J23" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K23" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L23" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D24" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="I24" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="J24" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="K24" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="L24" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="M24" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="N24" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>195</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>196</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="I25" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="J25" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K25" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="L25" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="M25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>201</v>
+      </c>
+      <c r="N25" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>203</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>166</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="I26" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J26" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K26" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="L26" t="s">
-        <v>198</v>
+        <v>113</v>
       </c>
       <c r="M26" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>207</v>
+      </c>
+      <c r="N26" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="I27" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="J27" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K27" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="L27" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="I28" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="J28" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K28" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="L28" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="M28" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="D29" t="s">
-        <v>211</v>
+        <v>41</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="I29" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="J29" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K29" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="L29" t="s">
-        <v>103</v>
+        <v>220</v>
       </c>
       <c r="M29" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="I30" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="J30" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="K30" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="L30" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="M30" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>227</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>228</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="I31" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="J31" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="K31" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="L31" t="s">
-        <v>225</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>232</v>
+      </c>
+      <c r="N31" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D32" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="I32" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="J32" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="K32" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="L32" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="M32" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="N32" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D33" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I33" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="J33" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="K33" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="L33" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="M33" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="N33" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="D34" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="I34" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="J34" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
       <c r="K34" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="L34" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="M34" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="N34" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="D35" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="I35" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="J35" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="K35" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="L35" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="M35" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="N35" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D36" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>267</v>
+      </c>
+      <c r="E36" t="s">
+        <v>268</v>
+      </c>
+      <c r="F36" t="s">
+        <v>269</v>
+      </c>
+      <c r="G36" t="s">
+        <v>270</v>
+      </c>
       <c r="H36" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="I36" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="J36" t="s">
-        <v>261</v>
+        <v>128</v>
       </c>
       <c r="K36" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="L36" t="s">
-        <v>111</v>
+        <v>274</v>
       </c>
       <c r="M36" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="N36" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="D37" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="I37" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="J37" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K37" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="L37" t="s">
-        <v>111</v>
+        <v>282</v>
       </c>
       <c r="M37" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="N37" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="D38" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="I38" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="J38" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K38" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="N38" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="D39" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="I39" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="J39" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K39" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="L39" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M39" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="N39" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="D40" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="I40" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="J40" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K40" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="L40" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="M40" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="N40" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="D41" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="I41" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="J41" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K41" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="L41" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="M41" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="N41" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="D42" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="I42" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="J42" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K42" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="L42" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="M42" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="N42" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="D43" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="I43" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="J43" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K43" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="L43" t="s">
-        <v>111</v>
+        <v>325</v>
       </c>
       <c r="M43" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="N43" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D44" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>316</v>
+        <v>176</v>
       </c>
       <c r="I44" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="J44" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K44" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="L44" t="s">
-        <v>111</v>
+        <v>332</v>
       </c>
       <c r="M44" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="N44" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D45" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="I45" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="J45" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K45" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="L45" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="M45" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="N45" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="D46" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="I46" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="J46" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K46" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="L46" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="M46" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="N46" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
       <c r="D47" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="I47" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="J47" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K47" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="L47" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="M47" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="N47" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="D48" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="I48" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="J48" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="K48" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="L48" t="s">
-        <v>111</v>
+        <v>362</v>
       </c>
       <c r="M48" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="N48" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="D49" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="I49" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="J49" t="s">
-        <v>261</v>
+        <v>369</v>
       </c>
       <c r="K49" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="L49" t="s">
-        <v>111</v>
+        <v>371</v>
       </c>
       <c r="M49" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="N49" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="D50" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="I50" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="J50" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K50" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="L50" t="s">
-        <v>239</v>
+        <v>379</v>
       </c>
       <c r="M50" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="N50" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="D51" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="I51" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="J51" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K51" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="L51" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="M51" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="N51" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="D52" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="I52" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="J52" t="s">
-        <v>261</v>
+        <v>369</v>
       </c>
       <c r="K52" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="L52" t="s">
-        <v>111</v>
+        <v>391</v>
       </c>
       <c r="M52" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="N52" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D53" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>395</v>
+      </c>
+      <c r="E53" t="s">
+        <v>396</v>
+      </c>
+      <c r="F53" t="s">
+        <v>397</v>
+      </c>
+      <c r="G53" t="s">
+        <v>398</v>
+      </c>
       <c r="H53" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="I53" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="J53" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K53" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="L53" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="M53" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="N53" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="D54" t="s">
-        <v>387</v>
+        <v>267</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>388</v>
       </c>
       <c r="I54" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="J54" t="s">
-        <v>261</v>
+        <v>369</v>
       </c>
       <c r="K54" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="L54" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="M54" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="N54" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="D55" t="s">
-        <v>365</v>
+        <v>412</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="I55" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="J55" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K55" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="L55" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="M55" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="N55" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="D56" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="I56" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="J56" t="s">
-        <v>261</v>
+        <v>369</v>
       </c>
       <c r="K56" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="L56" t="s">
-        <v>111</v>
+        <v>371</v>
       </c>
       <c r="M56" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="N56" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="D57" t="s">
-        <v>365</v>
+        <v>426</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="I57" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="J57" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K57" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="L57" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="M57" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="N57" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="I58" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="J58" t="s">
-        <v>360</v>
+        <v>144</v>
       </c>
       <c r="K58" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="L58" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="N58" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="D59" t="s">
-        <v>423</v>
+        <v>267</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>424</v>
+        <v>388</v>
       </c>
       <c r="I59" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="J59" t="s">
-        <v>261</v>
+        <v>369</v>
       </c>
       <c r="K59" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="L59" t="s">
-        <v>111</v>
+        <v>408</v>
       </c>
       <c r="M59" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="N59" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="D60" t="s">
-        <v>365</v>
+        <v>267</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="I60" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="J60" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K60" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="L60" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="M60" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="N60" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="D61" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="I61" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="J61" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="K61" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="L61" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="M61" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="N61" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="D62" t="s">
-        <v>365</v>
+        <v>459</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="I62" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="J62" t="s">
-        <v>447</v>
+        <v>144</v>
       </c>
       <c r="K62" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="L62" t="s">
-        <v>449</v>
+        <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="N62" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="D63" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="I63" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="J63" t="s">
-        <v>447</v>
+        <v>144</v>
       </c>
       <c r="K63" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="L63" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="N63" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="D64" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="I64" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="J64" t="s">
-        <v>464</v>
+        <v>144</v>
       </c>
       <c r="K64" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="L64" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="N64" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>72</v>
+        <v>479</v>
       </c>
       <c r="D65" t="s">
-        <v>73</v>
+        <v>480</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="I65" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="J65" t="s">
-        <v>447</v>
+        <v>144</v>
       </c>
       <c r="K65" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="L65" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="N65"/>
+        <v>484</v>
+      </c>
+      <c r="N65" t="s">
+        <v>485</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>72</v>
+        <v>486</v>
       </c>
       <c r="D66" t="s">
-        <v>73</v>
+        <v>487</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="I66" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="J66" t="s">
-        <v>447</v>
+        <v>369</v>
       </c>
       <c r="K66" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="L66" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="M66" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="N66"/>
+        <v>492</v>
+      </c>
+      <c r="N66" t="s">
+        <v>493</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>72</v>
+        <v>494</v>
       </c>
       <c r="D67" t="s">
-        <v>73</v>
+        <v>495</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="I67" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="J67" t="s">
-        <v>447</v>
+        <v>144</v>
       </c>
       <c r="K67" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="L67" t="s">
-        <v>481</v>
+        <v>146</v>
       </c>
       <c r="M67" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="N67"/>
+        <v>499</v>
+      </c>
+      <c r="N67" t="s">
+        <v>500</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>72</v>
+        <v>501</v>
       </c>
       <c r="D68" t="s">
-        <v>73</v>
+        <v>502</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="I68" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="J68" t="s">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="K68" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="L68" t="s">
-        <v>486</v>
+        <v>255</v>
       </c>
       <c r="M68" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>507</v>
+      </c>
+      <c r="N68" t="s">
+        <v>508</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>72</v>
+        <v>509</v>
       </c>
       <c r="D69" t="s">
-        <v>73</v>
+        <v>510</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>488</v>
+        <v>511</v>
       </c>
       <c r="I69" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
       <c r="J69" t="s">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="K69" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="L69" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
       <c r="M69" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>515</v>
+      </c>
+      <c r="N69" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="D70" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>495</v>
+        <v>519</v>
       </c>
       <c r="I70" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
       <c r="J70" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="K70" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="L70" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="M70" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
       <c r="N70" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
       <c r="D71" t="s">
-        <v>502</v>
-[...7 lines deleted...]
-      <c r="G71" t="s">
+        <v>525</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>526</v>
+      </c>
+      <c r="I71" t="s">
+        <v>527</v>
+      </c>
+      <c r="J71" t="s">
         <v>505</v>
       </c>
-      <c r="H71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K71" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="L71" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="M71" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
       <c r="N71" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>501</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>502</v>
-[...9 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="I72" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="J72" t="s">
-        <v>447</v>
+        <v>369</v>
       </c>
       <c r="K72" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="L72" t="s">
-        <v>509</v>
+        <v>536</v>
       </c>
       <c r="M72" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>516</v>
+        <v>176</v>
       </c>
       <c r="D73" t="s">
-        <v>517</v>
-[...9 lines deleted...]
-      </c>
+        <v>538</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
       <c r="H73" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="I73" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="J73" t="s">
-        <v>523</v>
+        <v>369</v>
       </c>
       <c r="K73" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="L73" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="M73" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="D74" t="s">
-        <v>517</v>
-[...9 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
       <c r="H74" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="I74" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="J74" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="K74" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="L74" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="M74" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="N74" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="D75" t="s">
-        <v>517</v>
-[...9 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
       <c r="H75" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="I75" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="J75" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="K75" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="L75" t="s">
-        <v>525</v>
+        <v>379</v>
       </c>
       <c r="M75" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="N75" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="D76" t="s">
-        <v>517</v>
-[...9 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
       <c r="H76" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="I76" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="J76" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="K76" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="L76" t="s">
-        <v>525</v>
+        <v>379</v>
       </c>
       <c r="M76" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="N76" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="D77" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="I77" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="J77" t="s">
-        <v>464</v>
+        <v>566</v>
       </c>
       <c r="K77" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="L77" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M77" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="N77" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D78" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="I78" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="J78" t="s">
-        <v>464</v>
+        <v>566</v>
       </c>
       <c r="K78" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="L78" t="s">
-        <v>111</v>
+        <v>575</v>
       </c>
       <c r="M78" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="N78" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D79" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="I79" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="J79" t="s">
-        <v>447</v>
+        <v>566</v>
       </c>
       <c r="K79" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="L79" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="M79" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="N79" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="D80" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="I80" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="J80" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="K80" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="L80" t="s">
-        <v>582</v>
+        <v>402</v>
       </c>
       <c r="M80" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="N80" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="D81" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>72</v>
+        <v>595</v>
       </c>
       <c r="I81" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="J81" t="s">
-        <v>261</v>
+        <v>566</v>
       </c>
       <c r="K81" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="L81" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="M81" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="N81" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="D82" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="I82" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="J82" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="K82" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="L82" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="M82" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="N82" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="D83" t="s">
-        <v>585</v>
+        <v>610</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>72</v>
+        <v>611</v>
       </c>
       <c r="I83" t="s">
-        <v>598</v>
+        <v>612</v>
       </c>
       <c r="J83" t="s">
-        <v>261</v>
+        <v>566</v>
       </c>
       <c r="K83" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
       <c r="L83" t="s">
-        <v>600</v>
+        <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="N83" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="D84" t="s">
-        <v>603</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>617</v>
+      </c>
+      <c r="E84" t="s">
+        <v>618</v>
+      </c>
+      <c r="F84" t="s">
+        <v>619</v>
+      </c>
+      <c r="G84" t="s">
+        <v>620</v>
+      </c>
       <c r="H84" t="s">
-        <v>604</v>
+        <v>621</v>
       </c>
       <c r="I84" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="J84" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="K84" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="L84" t="s">
-        <v>607</v>
+        <v>274</v>
       </c>
       <c r="M84" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="N84" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="D85" t="s">
-        <v>585</v>
+        <v>627</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>72</v>
+        <v>628</v>
       </c>
       <c r="I85" t="s">
-        <v>610</v>
+        <v>629</v>
       </c>
       <c r="J85" t="s">
-        <v>261</v>
+        <v>505</v>
       </c>
       <c r="K85" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
       <c r="L85" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="M85" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="N85" t="s">
-        <v>609</v>
+        <v>633</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="D86" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="I86" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="J86" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="K86" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="L86" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="M86" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="N86" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>614</v>
+        <v>642</v>
       </c>
       <c r="D87" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>72</v>
+        <v>644</v>
       </c>
       <c r="I87" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="J87" t="s">
-        <v>261</v>
+        <v>566</v>
       </c>
       <c r="K87" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="L87" t="s">
-        <v>625</v>
+        <v>239</v>
       </c>
       <c r="M87" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="N87" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>72</v>
+        <v>649</v>
       </c>
       <c r="D88" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="I88" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="J88" t="s">
-        <v>630</v>
+        <v>505</v>
       </c>
       <c r="K88" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="L88" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
       <c r="M88" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="N88"/>
+        <v>655</v>
+      </c>
+      <c r="N88" t="s">
+        <v>656</v>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>72</v>
+        <v>657</v>
       </c>
       <c r="D89" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="I89" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
       <c r="J89" t="s">
-        <v>630</v>
+        <v>566</v>
       </c>
       <c r="K89" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="L89" t="s">
-        <v>638</v>
+        <v>146</v>
       </c>
       <c r="M89" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="N89"/>
+        <v>662</v>
+      </c>
+      <c r="N89" t="s">
+        <v>663</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>72</v>
+        <v>664</v>
       </c>
       <c r="D90" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      <c r="G90"/>
+        <v>665</v>
+      </c>
+      <c r="E90" t="s">
+        <v>666</v>
+      </c>
+      <c r="F90" t="s">
+        <v>667</v>
+      </c>
+      <c r="G90" t="s">
+        <v>668</v>
+      </c>
       <c r="H90" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="I90" t="s">
-        <v>642</v>
-[...3 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="J90"/>
       <c r="K90" t="s">
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="L90" t="s">
-        <v>644</v>
+        <v>672</v>
       </c>
       <c r="M90" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="N90"/>
+        <v>673</v>
+      </c>
+      <c r="N90" t="s">
+        <v>674</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>500</v>
+        <v>164</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="D91" t="s">
-        <v>647</v>
+        <v>587</v>
       </c>
       <c r="E91" t="s">
-        <v>648</v>
+        <v>676</v>
       </c>
       <c r="F91" t="s">
-        <v>649</v>
+        <v>677</v>
       </c>
       <c r="G91" t="s">
-        <v>650</v>
+        <v>678</v>
       </c>
       <c r="H91" t="s">
-        <v>651</v>
+        <v>679</v>
       </c>
       <c r="I91" t="s">
-        <v>652</v>
+        <v>680</v>
       </c>
       <c r="J91" t="s">
-        <v>630</v>
+        <v>505</v>
       </c>
       <c r="K91" t="s">
-        <v>653</v>
+        <v>681</v>
       </c>
       <c r="L91" t="s">
-        <v>509</v>
+        <v>274</v>
       </c>
       <c r="M91" t="s">
-        <v>654</v>
+        <v>682</v>
       </c>
       <c r="N91" t="s">
-        <v>655</v>
+        <v>683</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>500</v>
+        <v>164</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>656</v>
+        <v>684</v>
       </c>
       <c r="D92" t="s">
-        <v>657</v>
+        <v>617</v>
       </c>
       <c r="E92" t="s">
-        <v>658</v>
+        <v>685</v>
       </c>
       <c r="F92" t="s">
-        <v>659</v>
+        <v>686</v>
       </c>
       <c r="G92" t="s">
-        <v>660</v>
+        <v>687</v>
       </c>
       <c r="H92" t="s">
-        <v>661</v>
+        <v>688</v>
       </c>
       <c r="I92" t="s">
-        <v>662</v>
+        <v>689</v>
       </c>
       <c r="J92" t="s">
-        <v>630</v>
+        <v>505</v>
       </c>
       <c r="K92" t="s">
-        <v>663</v>
+        <v>690</v>
       </c>
       <c r="L92" t="s">
-        <v>509</v>
+        <v>274</v>
       </c>
       <c r="M92" t="s">
-        <v>664</v>
+        <v>691</v>
       </c>
       <c r="N92" t="s">
-        <v>665</v>
+        <v>692</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>666</v>
+        <v>693</v>
       </c>
       <c r="D93" t="s">
-        <v>667</v>
-[...3 lines deleted...]
-      <c r="G93"/>
+        <v>694</v>
+      </c>
+      <c r="E93" t="s">
+        <v>695</v>
+      </c>
+      <c r="F93" t="s">
+        <v>696</v>
+      </c>
+      <c r="G93" t="s">
+        <v>697</v>
+      </c>
       <c r="H93" t="s">
-        <v>668</v>
+        <v>698</v>
       </c>
       <c r="I93" t="s">
-        <v>669</v>
+        <v>699</v>
       </c>
       <c r="J93" t="s">
-        <v>670</v>
+        <v>505</v>
       </c>
       <c r="K93" t="s">
-        <v>671</v>
+        <v>700</v>
       </c>
       <c r="L93" t="s">
-        <v>672</v>
+        <v>274</v>
       </c>
       <c r="M93" t="s">
-        <v>673</v>
+        <v>701</v>
       </c>
       <c r="N93" t="s">
-        <v>674</v>
+        <v>702</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="D94" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      <c r="G94"/>
+        <v>587</v>
+      </c>
+      <c r="E94" t="s">
+        <v>704</v>
+      </c>
+      <c r="F94" t="s">
+        <v>705</v>
+      </c>
+      <c r="G94" t="s">
+        <v>706</v>
+      </c>
       <c r="H94" t="s">
-        <v>677</v>
+        <v>707</v>
       </c>
       <c r="I94" t="s">
-        <v>678</v>
+        <v>708</v>
       </c>
       <c r="J94" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="K94" t="s">
-        <v>679</v>
+        <v>710</v>
       </c>
       <c r="L94" t="s">
-        <v>672</v>
+        <v>274</v>
       </c>
       <c r="M94" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="N94" t="s">
-        <v>681</v>
+        <v>712</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>682</v>
+        <v>713</v>
       </c>
       <c r="D95" t="s">
-        <v>683</v>
+        <v>714</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>684</v>
+        <v>519</v>
       </c>
       <c r="I95" t="s">
-        <v>685</v>
+        <v>715</v>
       </c>
       <c r="J95" t="s">
-        <v>670</v>
+        <v>716</v>
       </c>
       <c r="K95" t="s">
-        <v>686</v>
+        <v>717</v>
       </c>
       <c r="L95" t="s">
-        <v>672</v>
+        <v>379</v>
       </c>
       <c r="M95" t="s">
-        <v>687</v>
+        <v>718</v>
       </c>
       <c r="N95" t="s">
-        <v>688</v>
+        <v>719</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>689</v>
+        <v>713</v>
       </c>
       <c r="D96" t="s">
-        <v>690</v>
+        <v>714</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>691</v>
+        <v>720</v>
       </c>
       <c r="I96" t="s">
-        <v>692</v>
+        <v>721</v>
       </c>
       <c r="J96" t="s">
-        <v>670</v>
+        <v>716</v>
       </c>
       <c r="K96" t="s">
-        <v>693</v>
+        <v>722</v>
       </c>
       <c r="L96" t="s">
-        <v>694</v>
+        <v>379</v>
       </c>
       <c r="M96" t="s">
-        <v>695</v>
+        <v>723</v>
       </c>
       <c r="N96" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="D97" t="s">
-        <v>698</v>
-[...9 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
       <c r="H97" t="s">
-        <v>702</v>
+        <v>725</v>
       </c>
       <c r="I97" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="J97" t="s">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="K97" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
       <c r="L97" t="s">
-        <v>525</v>
+        <v>729</v>
       </c>
       <c r="M97" t="s">
-        <v>706</v>
+        <v>730</v>
       </c>
       <c r="N97" t="s">
-        <v>707</v>
+        <v>731</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>708</v>
+        <v>732</v>
       </c>
       <c r="D98" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="E98" t="s">
+        <v>587</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+      <c r="I98" t="s">
+        <v>733</v>
+      </c>
+      <c r="J98" t="s">
         <v>709</v>
       </c>
-      <c r="F98" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K98" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="L98" t="s">
-        <v>525</v>
+        <v>408</v>
       </c>
       <c r="M98" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="N98" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="D99" t="s">
-        <v>698</v>
-[...9 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
       <c r="H99" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="I99" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="J99" t="s">
-        <v>704</v>
+        <v>740</v>
       </c>
       <c r="K99" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="L99" t="s">
-        <v>525</v>
+        <v>379</v>
       </c>
       <c r="M99" t="s">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="N99" t="s">
-        <v>725</v>
+        <v>743</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="D100" t="s">
-        <v>727</v>
-[...9 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
       <c r="H100" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="I100" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="J100"/>
+        <v>746</v>
+      </c>
+      <c r="J100" t="s">
+        <v>709</v>
+      </c>
       <c r="K100" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="L100" t="s">
-        <v>734</v>
+        <v>121</v>
       </c>
       <c r="M100" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="N100" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="D101" t="s">
-        <v>698</v>
-[...9 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
       <c r="H101" t="s">
-        <v>741</v>
+        <v>752</v>
       </c>
       <c r="I101" t="s">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="J101" t="s">
-        <v>704</v>
+        <v>754</v>
       </c>
       <c r="K101" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="L101" t="s">
-        <v>525</v>
+        <v>756</v>
       </c>
       <c r="M101" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="N101" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="D102" t="s">
-        <v>698</v>
-[...9 lines deleted...]
-      </c>
+        <v>760</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
       <c r="H102" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="I102" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="J102" t="s">
-        <v>704</v>
+        <v>754</v>
       </c>
       <c r="K102" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="L102" t="s">
-        <v>525</v>
+        <v>764</v>
       </c>
       <c r="M102" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="N102" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="D103" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="I103" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="J103" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="K103" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="L103" t="s">
-        <v>69</v>
+        <v>772</v>
       </c>
       <c r="M103" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="N103" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="D104" t="s">
-        <v>763</v>
+        <v>41</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="I104" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="J104" t="s">
-        <v>630</v>
+        <v>727</v>
       </c>
       <c r="K104" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="L104" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="M104" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="N104" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="D105" t="s">
-        <v>771</v>
+        <v>41</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="I105" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="J105" t="s">
-        <v>630</v>
+        <v>727</v>
       </c>
       <c r="K105" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
       <c r="L105" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="M105" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="N105" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>778</v>
+        <v>789</v>
       </c>
       <c r="D106" t="s">
-        <v>585</v>
+        <v>41</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>72</v>
+        <v>790</v>
       </c>
       <c r="I106" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="J106" t="s">
-        <v>670</v>
+        <v>727</v>
       </c>
       <c r="K106" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="L106" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="M106" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="N106" t="s">
-        <v>783</v>
+        <v>795</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
       <c r="D107" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>786</v>
+        <v>725</v>
       </c>
       <c r="I107" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="J107" t="s">
-        <v>670</v>
+        <v>754</v>
       </c>
       <c r="K107" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="L107" t="s">
-        <v>789</v>
+        <v>756</v>
       </c>
       <c r="M107" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="N107" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="D108" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>72</v>
+        <v>725</v>
       </c>
       <c r="I108" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="J108" t="s">
-        <v>670</v>
+        <v>754</v>
       </c>
       <c r="K108" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="L108" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="M108" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="N108" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D109" t="s">
-        <v>800</v>
-[...3 lines deleted...]
-      <c r="G109"/>
+        <v>810</v>
+      </c>
+      <c r="E109" t="s">
+        <v>811</v>
+      </c>
+      <c r="F109" t="s">
+        <v>812</v>
+      </c>
+      <c r="G109" t="s">
+        <v>813</v>
+      </c>
       <c r="H109" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="I109" t="s">
-        <v>802</v>
+        <v>815</v>
       </c>
       <c r="J109" t="s">
-        <v>447</v>
+        <v>709</v>
       </c>
       <c r="K109" t="s">
-        <v>803</v>
+        <v>816</v>
       </c>
       <c r="L109" t="s">
-        <v>804</v>
+        <v>274</v>
       </c>
       <c r="M109" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="N109" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
       <c r="D110" t="s">
-        <v>585</v>
+        <v>820</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>72</v>
+        <v>821</v>
       </c>
       <c r="I110" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="J110" t="s">
-        <v>670</v>
+        <v>754</v>
       </c>
       <c r="K110" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="L110" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="M110" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="N110" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>813</v>
+        <v>827</v>
       </c>
       <c r="D111" t="s">
-        <v>814</v>
+        <v>828</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>815</v>
+        <v>829</v>
       </c>
       <c r="I111" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="J111" t="s">
-        <v>630</v>
+        <v>709</v>
       </c>
       <c r="K111" t="s">
-        <v>817</v>
+        <v>831</v>
       </c>
       <c r="L111" t="s">
-        <v>818</v>
+        <v>832</v>
       </c>
       <c r="M111" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="N111" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="D112" t="s">
-        <v>822</v>
-[...3 lines deleted...]
-      <c r="G112"/>
+        <v>810</v>
+      </c>
+      <c r="E112" t="s">
+        <v>836</v>
+      </c>
+      <c r="F112" t="s">
+        <v>837</v>
+      </c>
+      <c r="G112" t="s">
+        <v>838</v>
+      </c>
       <c r="H112" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="I112" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="J112" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="K112" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="L112" t="s">
-        <v>111</v>
+        <v>173</v>
       </c>
       <c r="M112" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="N112" t="s">
-        <v>827</v>
+        <v>843</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="D113" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="I113" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="J113" t="s">
-        <v>832</v>
+        <v>709</v>
       </c>
       <c r="K113" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="L113" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
       <c r="M113" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="N113" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>821</v>
+        <v>851</v>
       </c>
       <c r="D114" t="s">
-        <v>585</v>
+        <v>852</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>72</v>
+        <v>853</v>
       </c>
       <c r="I114" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="J114" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="K114" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
       <c r="L114" t="s">
-        <v>111</v>
+        <v>856</v>
       </c>
       <c r="M114" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="N114" t="s">
-        <v>827</v>
+        <v>858</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
       <c r="D115" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>842</v>
+        <v>861</v>
       </c>
       <c r="I115" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
       <c r="J115" t="s">
-        <v>844</v>
+        <v>709</v>
       </c>
       <c r="K115" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="L115" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="M115" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
       <c r="N115" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="D116" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="I116" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="J116" t="s">
-        <v>844</v>
+        <v>754</v>
       </c>
       <c r="K116" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="L116" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="M116" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="N116" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="D117" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
       <c r="I117" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="J117" t="s">
-        <v>861</v>
+        <v>709</v>
       </c>
       <c r="K117" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="L117" t="s">
-        <v>111</v>
+        <v>408</v>
       </c>
       <c r="M117" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="N117" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="D118" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>867</v>
+        <v>651</v>
       </c>
       <c r="I118" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="J118" t="s">
-        <v>844</v>
+        <v>709</v>
       </c>
       <c r="K118" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="L118" t="s">
-        <v>870</v>
+        <v>886</v>
       </c>
       <c r="M118" t="s">
-        <v>871</v>
+        <v>887</v>
       </c>
       <c r="N118" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="D119" t="s">
-        <v>874</v>
+        <v>810</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="I119" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="J119" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="K119" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="L119" t="s">
-        <v>22</v>
+        <v>402</v>
       </c>
       <c r="M119" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="N119" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>880</v>
+        <v>896</v>
       </c>
       <c r="D120" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>882</v>
+        <v>898</v>
       </c>
       <c r="I120" t="s">
-        <v>883</v>
+        <v>899</v>
       </c>
       <c r="J120" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="K120" t="s">
-        <v>884</v>
+        <v>900</v>
       </c>
       <c r="L120" t="s">
-        <v>69</v>
+        <v>379</v>
       </c>
       <c r="M120" t="s">
-        <v>885</v>
+        <v>901</v>
       </c>
       <c r="N120" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>887</v>
+        <v>903</v>
       </c>
       <c r="D121" t="s">
-        <v>888</v>
+        <v>904</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>889</v>
+        <v>905</v>
       </c>
       <c r="I121" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="J121" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="K121" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="L121" t="s">
-        <v>69</v>
+        <v>908</v>
       </c>
       <c r="M121" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="N121" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="D122" t="s">
-        <v>829</v>
-[...9 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
       <c r="H122" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="I122" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
       <c r="J122" t="s">
-        <v>844</v>
+        <v>915</v>
       </c>
       <c r="K122" t="s">
-        <v>900</v>
+        <v>916</v>
       </c>
       <c r="L122" t="s">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="M122" t="s">
-        <v>901</v>
+        <v>917</v>
       </c>
       <c r="N122" t="s">
-        <v>902</v>
+        <v>918</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>903</v>
+        <v>919</v>
       </c>
       <c r="D123" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      <c r="G123"/>
+        <v>810</v>
+      </c>
+      <c r="E123" t="s">
+        <v>920</v>
+      </c>
+      <c r="F123" t="s">
+        <v>921</v>
+      </c>
+      <c r="G123" t="s">
+        <v>922</v>
+      </c>
       <c r="H123" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="I123" t="s">
-        <v>905</v>
+        <v>924</v>
       </c>
       <c r="J123" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="K123" t="s">
-        <v>906</v>
+        <v>925</v>
       </c>
       <c r="L123" t="s">
-        <v>907</v>
+        <v>173</v>
       </c>
       <c r="M123" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
       <c r="N123" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="D124" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="I124" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
       <c r="J124" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="K124" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="L124" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
       <c r="M124" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
       <c r="N124" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="D125" t="s">
-        <v>73</v>
+        <v>937</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>919</v>
+        <v>938</v>
       </c>
       <c r="I125" t="s">
-        <v>920</v>
+        <v>939</v>
       </c>
       <c r="J125" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="K125" t="s">
-        <v>921</v>
+        <v>940</v>
       </c>
       <c r="L125" t="s">
-        <v>922</v>
+        <v>941</v>
       </c>
       <c r="M125" t="s">
-        <v>923</v>
+        <v>942</v>
       </c>
       <c r="N125" t="s">
-        <v>924</v>
+        <v>943</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>925</v>
+        <v>944</v>
       </c>
       <c r="D126" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      <c r="G126"/>
+        <v>876</v>
+      </c>
+      <c r="E126" t="s">
+        <v>945</v>
+      </c>
+      <c r="F126" t="s">
+        <v>946</v>
+      </c>
+      <c r="G126" t="s">
+        <v>947</v>
+      </c>
       <c r="H126" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="I126" t="s">
-        <v>927</v>
+        <v>949</v>
       </c>
       <c r="J126" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="K126" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="L126" t="s">
-        <v>929</v>
+        <v>173</v>
       </c>
       <c r="M126" t="s">
-        <v>930</v>
+        <v>951</v>
       </c>
       <c r="N126" t="s">
-        <v>931</v>
+        <v>952</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>932</v>
+        <v>953</v>
       </c>
       <c r="D127" t="s">
-        <v>933</v>
+        <v>954</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>934</v>
+        <v>955</v>
       </c>
       <c r="I127" t="s">
-        <v>935</v>
+        <v>956</v>
       </c>
       <c r="J127" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K127" t="s">
-        <v>937</v>
+        <v>957</v>
       </c>
       <c r="L127" t="s">
-        <v>938</v>
+        <v>958</v>
       </c>
       <c r="M127" t="s">
-        <v>939</v>
+        <v>959</v>
       </c>
       <c r="N127" t="s">
-        <v>940</v>
+        <v>960</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>941</v>
+        <v>961</v>
       </c>
       <c r="D128" t="s">
-        <v>942</v>
+        <v>962</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="I128" t="s">
-        <v>944</v>
+        <v>964</v>
       </c>
       <c r="J128" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K128" t="s">
-        <v>945</v>
+        <v>965</v>
       </c>
       <c r="L128" t="s">
-        <v>938</v>
+        <v>966</v>
       </c>
       <c r="M128" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="N128" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>948</v>
+        <v>969</v>
       </c>
       <c r="D129" t="s">
-        <v>949</v>
+        <v>970</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="I129" t="s">
-        <v>951</v>
+        <v>972</v>
       </c>
       <c r="J129" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K129" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="L129" t="s">
-        <v>111</v>
+        <v>974</v>
       </c>
       <c r="M129" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="N129" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>955</v>
+        <v>977</v>
       </c>
       <c r="D130" t="s">
-        <v>956</v>
+        <v>978</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>957</v>
+        <v>979</v>
       </c>
       <c r="I130" t="s">
-        <v>958</v>
+        <v>980</v>
       </c>
       <c r="J130" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K130" t="s">
-        <v>959</v>
+        <v>981</v>
       </c>
       <c r="L130" t="s">
-        <v>111</v>
+        <v>982</v>
       </c>
       <c r="M130" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="N130" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>962</v>
+        <v>985</v>
       </c>
       <c r="D131" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
       <c r="I131" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="J131" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K131" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="L131" t="s">
-        <v>111</v>
+        <v>990</v>
       </c>
       <c r="M131" t="s">
-        <v>967</v>
+        <v>991</v>
       </c>
       <c r="N131" t="s">
-        <v>968</v>
+        <v>992</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>969</v>
+        <v>993</v>
       </c>
       <c r="D132" t="s">
-        <v>970</v>
+        <v>994</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>971</v>
+        <v>995</v>
       </c>
       <c r="I132" t="s">
-        <v>972</v>
+        <v>996</v>
       </c>
       <c r="J132" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="K132" t="s">
-        <v>973</v>
+        <v>997</v>
       </c>
       <c r="L132" t="s">
-        <v>111</v>
+        <v>998</v>
       </c>
       <c r="M132" t="s">
-        <v>974</v>
+        <v>999</v>
       </c>
       <c r="N132" t="s">
-        <v>975</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>976</v>
+        <v>1001</v>
       </c>
       <c r="D133" t="s">
-        <v>977</v>
+        <v>1002</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="I133" t="s">
-        <v>979</v>
+        <v>1004</v>
       </c>
       <c r="J133" t="s">
-        <v>936</v>
+        <v>1005</v>
       </c>
       <c r="K133" t="s">
-        <v>980</v>
+        <v>1006</v>
       </c>
       <c r="L133" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="M133" t="s">
-        <v>981</v>
+        <v>1007</v>
       </c>
       <c r="N133" t="s">
-        <v>982</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="D134" t="s">
-        <v>984</v>
+        <v>1002</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
       <c r="I134" t="s">
-        <v>986</v>
+        <v>1010</v>
       </c>
       <c r="J134" t="s">
-        <v>936</v>
+        <v>1005</v>
       </c>
       <c r="K134" t="s">
-        <v>987</v>
+        <v>1011</v>
       </c>
       <c r="L134" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="M134" t="s">
-        <v>988</v>
+        <v>1012</v>
       </c>
       <c r="N134" t="s">
-        <v>989</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
       <c r="D135" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="I135" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="J135" t="s">
-        <v>994</v>
+        <v>892</v>
       </c>
       <c r="K135" t="s">
-        <v>995</v>
+        <v>1017</v>
       </c>
       <c r="L135" t="s">
-        <v>111</v>
+        <v>1018</v>
       </c>
       <c r="M135" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="N135" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="D136" t="s">
-        <v>999</v>
+        <v>1022</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="I136" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="J136" t="s">
-        <v>994</v>
+        <v>892</v>
       </c>
       <c r="K136" t="s">
-        <v>1002</v>
+        <v>1025</v>
       </c>
       <c r="L136" t="s">
-        <v>69</v>
+        <v>1026</v>
       </c>
       <c r="M136" t="s">
-        <v>1003</v>
+        <v>1027</v>
       </c>
       <c r="N136" t="s">
-        <v>1004</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1005</v>
+        <v>1029</v>
       </c>
       <c r="D137" t="s">
-        <v>1006</v>
+        <v>1030</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
       <c r="I137" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="J137" t="s">
-        <v>994</v>
+        <v>892</v>
       </c>
       <c r="K137" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
       <c r="L137" t="s">
-        <v>111</v>
+        <v>1034</v>
       </c>
       <c r="M137" t="s">
-        <v>1010</v>
+        <v>1035</v>
       </c>
       <c r="N137" t="s">
-        <v>1011</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>386</v>
+        <v>1037</v>
       </c>
       <c r="D138" t="s">
-        <v>387</v>
+        <v>1038</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1012</v>
+        <v>1039</v>
       </c>
       <c r="I138" t="s">
-        <v>1013</v>
+        <v>1040</v>
       </c>
       <c r="J138" t="s">
-        <v>994</v>
+        <v>1041</v>
       </c>
       <c r="K138" t="s">
-        <v>1014</v>
+        <v>1042</v>
       </c>
       <c r="L138" t="s">
-        <v>1015</v>
+        <v>146</v>
       </c>
       <c r="M138" t="s">
-        <v>1016</v>
+        <v>1043</v>
       </c>
       <c r="N138" t="s">
-        <v>392</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1017</v>
+        <v>1045</v>
       </c>
       <c r="D139" t="s">
-        <v>1018</v>
+        <v>1046</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1019</v>
+        <v>1047</v>
       </c>
       <c r="I139" t="s">
-        <v>1020</v>
+        <v>1048</v>
       </c>
       <c r="J139" t="s">
-        <v>994</v>
+        <v>1041</v>
       </c>
       <c r="K139" t="s">
-        <v>1021</v>
+        <v>1049</v>
       </c>
       <c r="L139" t="s">
-        <v>334</v>
+        <v>146</v>
       </c>
       <c r="M139" t="s">
-        <v>1022</v>
+        <v>1050</v>
       </c>
       <c r="N139" t="s">
-        <v>1023</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1024</v>
+        <v>1052</v>
       </c>
       <c r="D140" t="s">
-        <v>1025</v>
+        <v>1053</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1026</v>
+        <v>1054</v>
       </c>
       <c r="I140" t="s">
-        <v>1027</v>
+        <v>1055</v>
       </c>
       <c r="J140" t="s">
-        <v>994</v>
+        <v>1041</v>
       </c>
       <c r="K140" t="s">
-        <v>1028</v>
+        <v>1056</v>
       </c>
       <c r="L140" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="M140" t="s">
-        <v>1029</v>
+        <v>1057</v>
       </c>
       <c r="N140" t="s">
-        <v>1030</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1031</v>
+        <v>1059</v>
       </c>
       <c r="D141" t="s">
-        <v>1032</v>
+        <v>1060</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1033</v>
+        <v>1061</v>
       </c>
       <c r="I141" t="s">
-        <v>1034</v>
+        <v>1062</v>
       </c>
       <c r="J141" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K141" t="s">
-        <v>1036</v>
+        <v>1063</v>
       </c>
       <c r="L141" t="s">
-        <v>1015</v>
+        <v>1064</v>
       </c>
       <c r="M141" t="s">
-        <v>1037</v>
+        <v>1065</v>
       </c>
       <c r="N141" t="s">
-        <v>1038</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1039</v>
+        <v>1067</v>
       </c>
       <c r="D142" t="s">
-        <v>1040</v>
+        <v>1068</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1041</v>
+        <v>1069</v>
       </c>
       <c r="I142" t="s">
-        <v>1042</v>
+        <v>1070</v>
       </c>
       <c r="J142" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K142" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="L142" t="s">
-        <v>111</v>
+        <v>1072</v>
       </c>
       <c r="M142" t="s">
-        <v>1044</v>
+        <v>1073</v>
       </c>
       <c r="N142" t="s">
-        <v>1045</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1046</v>
+        <v>1075</v>
       </c>
       <c r="D143" t="s">
-        <v>1047</v>
+        <v>1076</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1048</v>
+        <v>1077</v>
       </c>
       <c r="I143" t="s">
-        <v>1049</v>
+        <v>1078</v>
       </c>
       <c r="J143" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K143" t="s">
-        <v>1050</v>
+        <v>1079</v>
       </c>
       <c r="L143" t="s">
-        <v>111</v>
+        <v>1080</v>
       </c>
       <c r="M143" t="s">
-        <v>1051</v>
+        <v>1081</v>
       </c>
       <c r="N143" t="s">
-        <v>1052</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1053</v>
+        <v>1083</v>
       </c>
       <c r="D144" t="s">
-        <v>1054</v>
+        <v>1084</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1048</v>
+        <v>1085</v>
       </c>
       <c r="I144" t="s">
-        <v>1055</v>
+        <v>1086</v>
       </c>
       <c r="J144" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="K144" t="s">
-        <v>1056</v>
+        <v>1087</v>
       </c>
       <c r="L144" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M144" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="N144" t="s">
-        <v>1058</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1059</v>
+        <v>1083</v>
       </c>
       <c r="D145" t="s">
-        <v>1060</v>
+        <v>1084</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1061</v>
+        <v>1090</v>
       </c>
       <c r="I145" t="s">
-        <v>1062</v>
+        <v>1091</v>
       </c>
       <c r="J145" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="K145" t="s">
-        <v>1063</v>
+        <v>1092</v>
       </c>
       <c r="L145" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M145" t="s">
-        <v>1064</v>
+        <v>1093</v>
       </c>
       <c r="N145" t="s">
-        <v>1065</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>257</v>
+        <v>1094</v>
       </c>
       <c r="D146" t="s">
-        <v>258</v>
+        <v>1095</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1066</v>
+        <v>1096</v>
       </c>
       <c r="I146" t="s">
-        <v>1067</v>
+        <v>1097</v>
       </c>
       <c r="J146" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="K146" t="s">
-        <v>1068</v>
+        <v>1098</v>
       </c>
       <c r="L146" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M146" t="s">
-        <v>1069</v>
+        <v>1099</v>
       </c>
       <c r="N146" t="s">
-        <v>264</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1070</v>
+        <v>1101</v>
       </c>
       <c r="D147" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      </c>
+        <v>1102</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>1075</v>
+        <v>1103</v>
       </c>
       <c r="I147" t="s">
-        <v>1076</v>
+        <v>1104</v>
       </c>
       <c r="J147" t="s">
-        <v>447</v>
+        <v>1005</v>
       </c>
       <c r="K147" t="s">
-        <v>1077</v>
+        <v>1105</v>
       </c>
       <c r="L147" t="s">
-        <v>1078</v>
+        <v>1106</v>
       </c>
       <c r="M147" t="s">
-        <v>1079</v>
+        <v>1107</v>
       </c>
       <c r="N147" t="s">
-        <v>1080</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1081</v>
+        <v>1109</v>
       </c>
       <c r="D148" t="s">
-        <v>1082</v>
+        <v>1110</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1083</v>
+        <v>1111</v>
       </c>
       <c r="I148" t="s">
-        <v>1084</v>
+        <v>1112</v>
       </c>
       <c r="J148" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K148" t="s">
-        <v>1085</v>
+        <v>1113</v>
       </c>
       <c r="L148" t="s">
-        <v>111</v>
+        <v>1114</v>
       </c>
       <c r="M148" t="s">
-        <v>1086</v>
+        <v>1115</v>
       </c>
       <c r="N148" t="s">
-        <v>1087</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1081</v>
+        <v>1117</v>
       </c>
       <c r="D149" t="s">
-        <v>1082</v>
+        <v>1118</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1083</v>
+        <v>1119</v>
       </c>
       <c r="I149" t="s">
-        <v>1088</v>
+        <v>1120</v>
       </c>
       <c r="J149" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K149" t="s">
-        <v>1089</v>
+        <v>1121</v>
       </c>
       <c r="L149" t="s">
-        <v>111</v>
+        <v>1122</v>
       </c>
       <c r="M149" t="s">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="N149" t="s">
-        <v>1087</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1091</v>
+        <v>1125</v>
       </c>
       <c r="D150" t="s">
-        <v>1092</v>
+        <v>41</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1093</v>
+        <v>1126</v>
       </c>
       <c r="I150" t="s">
-        <v>1094</v>
+        <v>1127</v>
       </c>
       <c r="J150" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K150" t="s">
-        <v>1095</v>
+        <v>1128</v>
       </c>
       <c r="L150" t="s">
-        <v>111</v>
+        <v>1129</v>
       </c>
       <c r="M150" t="s">
-        <v>1096</v>
+        <v>1130</v>
       </c>
       <c r="N150" t="s">
-        <v>1097</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1098</v>
+        <v>1132</v>
       </c>
       <c r="D151" t="s">
-        <v>1099</v>
+        <v>41</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1100</v>
+        <v>1133</v>
       </c>
       <c r="I151" t="s">
-        <v>1101</v>
+        <v>1134</v>
       </c>
       <c r="J151" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K151" t="s">
-        <v>1102</v>
+        <v>1135</v>
       </c>
       <c r="L151" t="s">
-        <v>111</v>
+        <v>1136</v>
       </c>
       <c r="M151" t="s">
-        <v>1103</v>
+        <v>1137</v>
       </c>
       <c r="N151" t="s">
-        <v>1104</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1105</v>
+        <v>1139</v>
       </c>
       <c r="D152" t="s">
-        <v>1106</v>
-[...3 lines deleted...]
-      <c r="G152"/>
+        <v>1140</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1143</v>
+      </c>
       <c r="H152" t="s">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="I152" t="s">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="J152" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="K152" t="s">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="L152" t="s">
-        <v>111</v>
+        <v>274</v>
       </c>
       <c r="M152" t="s">
-        <v>1110</v>
+        <v>1147</v>
       </c>
       <c r="N152" t="s">
-        <v>1111</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1112</v>
+        <v>1149</v>
       </c>
       <c r="D153" t="s">
-        <v>1113</v>
+        <v>1150</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>157</v>
+        <v>1151</v>
       </c>
       <c r="I153" t="s">
-        <v>1114</v>
+        <v>1152</v>
       </c>
       <c r="J153" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="K153" t="s">
-        <v>1115</v>
+        <v>1153</v>
       </c>
       <c r="L153" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="M153" t="s">
-        <v>1116</v>
+        <v>1154</v>
       </c>
       <c r="N153" t="s">
-        <v>1117</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1118</v>
+        <v>1156</v>
       </c>
       <c r="D154" t="s">
-        <v>1119</v>
+        <v>1157</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1120</v>
+        <v>1158</v>
       </c>
       <c r="I154" t="s">
-        <v>1121</v>
+        <v>1159</v>
       </c>
       <c r="J154" t="s">
-        <v>1035</v>
+        <v>892</v>
       </c>
       <c r="K154" t="s">
-        <v>1122</v>
+        <v>1160</v>
       </c>
       <c r="L154" t="s">
-        <v>111</v>
+        <v>1161</v>
       </c>
       <c r="M154" t="s">
-        <v>1123</v>
+        <v>1162</v>
       </c>
       <c r="N154" t="s">
-        <v>1124</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1125</v>
+        <v>1164</v>
       </c>
       <c r="D155" t="s">
-        <v>1126</v>
+        <v>1165</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1127</v>
+        <v>1166</v>
       </c>
       <c r="I155" t="s">
-        <v>1128</v>
+        <v>1167</v>
       </c>
       <c r="J155" t="s">
-        <v>1129</v>
+        <v>1041</v>
       </c>
       <c r="K155" t="s">
-        <v>1130</v>
+        <v>1168</v>
       </c>
       <c r="L155" t="s">
-        <v>69</v>
+        <v>1169</v>
       </c>
       <c r="M155" t="s">
-        <v>1131</v>
+        <v>1170</v>
       </c>
       <c r="N155" t="s">
-        <v>1132</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1133</v>
+        <v>1172</v>
       </c>
       <c r="D156" t="s">
-        <v>1134</v>
+        <v>1173</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1135</v>
+        <v>1174</v>
       </c>
       <c r="I156" t="s">
-        <v>1136</v>
+        <v>1175</v>
       </c>
       <c r="J156" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K156" t="s">
-        <v>1137</v>
+        <v>1176</v>
       </c>
       <c r="L156" t="s">
-        <v>1138</v>
+        <v>255</v>
       </c>
       <c r="M156" t="s">
-        <v>1139</v>
+        <v>1177</v>
       </c>
       <c r="N156" t="s">
-        <v>1140</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1141</v>
+        <v>1179</v>
       </c>
       <c r="D157" t="s">
-        <v>1142</v>
+        <v>1180</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1143</v>
+        <v>1181</v>
       </c>
       <c r="I157" t="s">
-        <v>1144</v>
+        <v>1182</v>
       </c>
       <c r="J157" t="s">
-        <v>1129</v>
+        <v>1041</v>
       </c>
       <c r="K157" t="s">
-        <v>1145</v>
+        <v>1183</v>
       </c>
       <c r="L157" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="M157" t="s">
-        <v>1146</v>
+        <v>1184</v>
       </c>
       <c r="N157" t="s">
-        <v>1147</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1148</v>
+        <v>1186</v>
       </c>
       <c r="D158" t="s">
-        <v>1149</v>
+        <v>1187</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1150</v>
+        <v>1188</v>
       </c>
       <c r="I158" t="s">
-        <v>1151</v>
+        <v>1189</v>
       </c>
       <c r="J158" t="s">
-        <v>1129</v>
+        <v>1041</v>
       </c>
       <c r="K158" t="s">
-        <v>1152</v>
+        <v>1190</v>
       </c>
       <c r="L158" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="M158" t="s">
-        <v>1153</v>
+        <v>1191</v>
       </c>
       <c r="N158" t="s">
-        <v>1154</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1155</v>
+        <v>1193</v>
       </c>
       <c r="D159" t="s">
-        <v>1156</v>
+        <v>1194</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1157</v>
+        <v>1195</v>
       </c>
       <c r="I159" t="s">
-        <v>1158</v>
+        <v>1196</v>
       </c>
       <c r="J159" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K159" t="s">
-        <v>1159</v>
+        <v>1197</v>
       </c>
       <c r="L159" t="s">
-        <v>111</v>
+        <v>1198</v>
       </c>
       <c r="M159" t="s">
-        <v>1160</v>
+        <v>1199</v>
       </c>
       <c r="N159" t="s">
-        <v>1161</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1162</v>
+        <v>1201</v>
       </c>
       <c r="D160" t="s">
-        <v>1163</v>
+        <v>1202</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1164</v>
+        <v>1203</v>
       </c>
       <c r="I160" t="s">
-        <v>1165</v>
+        <v>1204</v>
       </c>
       <c r="J160" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K160" t="s">
-        <v>1166</v>
+        <v>1206</v>
       </c>
       <c r="L160" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M160" t="s">
-        <v>1167</v>
+        <v>1207</v>
       </c>
       <c r="N160" t="s">
-        <v>1168</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1169</v>
+        <v>1209</v>
       </c>
       <c r="D161" t="s">
-        <v>1170</v>
+        <v>1210</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1171</v>
+        <v>1211</v>
       </c>
       <c r="I161" t="s">
-        <v>1172</v>
+        <v>1212</v>
       </c>
       <c r="J161" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K161" t="s">
-        <v>1173</v>
+        <v>1213</v>
       </c>
       <c r="L161" t="s">
-        <v>111</v>
+        <v>1169</v>
       </c>
       <c r="M161" t="s">
-        <v>1174</v>
+        <v>1214</v>
       </c>
       <c r="N161" t="s">
-        <v>1175</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1176</v>
+        <v>1216</v>
       </c>
       <c r="D162" t="s">
-        <v>1177</v>
+        <v>1217</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1178</v>
+        <v>1218</v>
       </c>
       <c r="I162" t="s">
-        <v>1179</v>
+        <v>1219</v>
       </c>
       <c r="J162" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K162" t="s">
-        <v>1180</v>
+        <v>1220</v>
       </c>
       <c r="L162" t="s">
-        <v>111</v>
+        <v>1221</v>
       </c>
       <c r="M162" t="s">
-        <v>1181</v>
+        <v>1222</v>
       </c>
       <c r="N162" t="s">
-        <v>1182</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1183</v>
+        <v>1224</v>
       </c>
       <c r="D163" t="s">
-        <v>1184</v>
+        <v>1225</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1185</v>
+        <v>1226</v>
       </c>
       <c r="I163" t="s">
-        <v>1186</v>
+        <v>1227</v>
       </c>
       <c r="J163" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K163" t="s">
-        <v>1187</v>
+        <v>1228</v>
       </c>
       <c r="L163" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M163" t="s">
-        <v>1188</v>
+        <v>1229</v>
       </c>
       <c r="N163" t="s">
-        <v>1189</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1190</v>
+        <v>1231</v>
       </c>
       <c r="D164" t="s">
-        <v>1191</v>
+        <v>1232</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1192</v>
+        <v>1233</v>
       </c>
       <c r="I164" t="s">
-        <v>1193</v>
+        <v>1234</v>
       </c>
       <c r="J164" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K164" t="s">
-        <v>1194</v>
+        <v>1235</v>
       </c>
       <c r="L164" t="s">
-        <v>111</v>
+        <v>1236</v>
       </c>
       <c r="M164" t="s">
-        <v>1195</v>
+        <v>1237</v>
       </c>
       <c r="N164" t="s">
-        <v>1196</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1197</v>
+        <v>1239</v>
       </c>
       <c r="D165" t="s">
-        <v>1198</v>
+        <v>1240</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1199</v>
+        <v>1241</v>
       </c>
       <c r="I165" t="s">
-        <v>1200</v>
+        <v>1242</v>
       </c>
       <c r="J165" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K165" t="s">
-        <v>1201</v>
+        <v>1243</v>
       </c>
       <c r="L165" t="s">
-        <v>111</v>
+        <v>1244</v>
       </c>
       <c r="M165" t="s">
-        <v>1202</v>
+        <v>1245</v>
       </c>
       <c r="N165" t="s">
-        <v>1203</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1204</v>
+        <v>1247</v>
       </c>
       <c r="D166" t="s">
-        <v>1205</v>
+        <v>1248</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1206</v>
+        <v>1249</v>
       </c>
       <c r="I166" t="s">
-        <v>1207</v>
+        <v>1250</v>
       </c>
       <c r="J166" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K166" t="s">
-        <v>1208</v>
+        <v>1251</v>
       </c>
       <c r="L166" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="M166" t="s">
-        <v>1209</v>
+        <v>1252</v>
       </c>
       <c r="N166" t="s">
-        <v>1210</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1211</v>
+        <v>1254</v>
       </c>
       <c r="D167" t="s">
-        <v>1212</v>
+        <v>1255</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1213</v>
+        <v>1256</v>
       </c>
       <c r="I167" t="s">
-        <v>1214</v>
+        <v>1257</v>
       </c>
       <c r="J167" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K167" t="s">
-        <v>1215</v>
+        <v>1258</v>
       </c>
       <c r="L167" t="s">
-        <v>1216</v>
+        <v>22</v>
       </c>
       <c r="M167" t="s">
-        <v>1217</v>
+        <v>1259</v>
       </c>
       <c r="N167" t="s">
-        <v>1218</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1219</v>
+        <v>1261</v>
       </c>
       <c r="D168" t="s">
-        <v>1220</v>
+        <v>1262</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1221</v>
+        <v>1263</v>
       </c>
       <c r="I168" t="s">
-        <v>1222</v>
+        <v>1264</v>
       </c>
       <c r="J168" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K168" t="s">
-        <v>1223</v>
+        <v>1265</v>
       </c>
       <c r="L168" t="s">
-        <v>1216</v>
+        <v>764</v>
       </c>
       <c r="M168" t="s">
-        <v>1224</v>
+        <v>1266</v>
       </c>
       <c r="N168" t="s">
-        <v>1225</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1226</v>
+        <v>1268</v>
       </c>
       <c r="D169" t="s">
-        <v>1227</v>
+        <v>1269</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1228</v>
+        <v>1270</v>
       </c>
       <c r="I169" t="s">
-        <v>1229</v>
+        <v>1271</v>
       </c>
       <c r="J169" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K169" t="s">
-        <v>1230</v>
+        <v>1272</v>
       </c>
       <c r="L169" t="s">
-        <v>1216</v>
+        <v>146</v>
       </c>
       <c r="M169" t="s">
-        <v>1231</v>
+        <v>1273</v>
       </c>
       <c r="N169" t="s">
-        <v>1232</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1233</v>
+        <v>1275</v>
       </c>
       <c r="D170" t="s">
-        <v>1234</v>
+        <v>1276</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1235</v>
+        <v>1277</v>
       </c>
       <c r="I170" t="s">
-        <v>1236</v>
+        <v>1278</v>
       </c>
       <c r="J170" t="s">
-        <v>1129</v>
+        <v>1005</v>
       </c>
       <c r="K170" t="s">
-        <v>1237</v>
+        <v>1279</v>
       </c>
       <c r="L170" t="s">
-        <v>1216</v>
+        <v>402</v>
       </c>
       <c r="M170" t="s">
-        <v>1238</v>
+        <v>1280</v>
       </c>
       <c r="N170" t="s">
-        <v>1239</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1240</v>
+        <v>1282</v>
       </c>
       <c r="D171" t="s">
-        <v>1241</v>
+        <v>1283</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1242</v>
+        <v>1284</v>
       </c>
       <c r="I171" t="s">
-        <v>1243</v>
+        <v>1285</v>
       </c>
       <c r="J171" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K171" t="s">
-        <v>1244</v>
+        <v>1286</v>
       </c>
       <c r="L171" t="s">
-        <v>1216</v>
+        <v>146</v>
       </c>
       <c r="M171" t="s">
-        <v>1245</v>
+        <v>1287</v>
       </c>
       <c r="N171" t="s">
-        <v>1246</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1247</v>
+        <v>1289</v>
       </c>
       <c r="D172" t="s">
-        <v>1248</v>
+        <v>1290</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1249</v>
+        <v>1263</v>
       </c>
       <c r="I172" t="s">
-        <v>1250</v>
+        <v>1291</v>
       </c>
       <c r="J172" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K172" t="s">
-        <v>1251</v>
+        <v>1292</v>
       </c>
       <c r="L172" t="s">
-        <v>1216</v>
+        <v>764</v>
       </c>
       <c r="M172" t="s">
-        <v>1252</v>
+        <v>1293</v>
       </c>
       <c r="N172" t="s">
-        <v>1253</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1254</v>
+        <v>1295</v>
       </c>
       <c r="D173" t="s">
-        <v>1255</v>
+        <v>1296</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1256</v>
+        <v>1297</v>
       </c>
       <c r="I173" t="s">
-        <v>1257</v>
+        <v>1298</v>
       </c>
       <c r="J173" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K173" t="s">
-        <v>1258</v>
+        <v>1299</v>
       </c>
       <c r="L173" t="s">
-        <v>1216</v>
+        <v>146</v>
       </c>
       <c r="M173" t="s">
-        <v>1259</v>
+        <v>1300</v>
       </c>
       <c r="N173" t="s">
-        <v>1260</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1261</v>
+        <v>1302</v>
       </c>
       <c r="D174" t="s">
-        <v>1262</v>
+        <v>1303</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1263</v>
+        <v>1304</v>
       </c>
       <c r="I174" t="s">
-        <v>1264</v>
+        <v>1305</v>
       </c>
       <c r="J174" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K174" t="s">
-        <v>1265</v>
+        <v>1306</v>
       </c>
       <c r="L174" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M174" t="s">
-        <v>1266</v>
+        <v>1307</v>
       </c>
       <c r="N174" t="s">
-        <v>1267</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1268</v>
+        <v>1309</v>
       </c>
       <c r="D175" t="s">
-        <v>1269</v>
+        <v>1310</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1270</v>
+        <v>1311</v>
       </c>
       <c r="I175" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="J175" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K175" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
       <c r="L175" t="s">
-        <v>1216</v>
+        <v>146</v>
       </c>
       <c r="M175" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="N175" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
       <c r="D176" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1277</v>
+        <v>1318</v>
       </c>
       <c r="I176" t="s">
-        <v>1278</v>
+        <v>1319</v>
       </c>
       <c r="J176" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K176" t="s">
-        <v>1279</v>
+        <v>1320</v>
       </c>
       <c r="L176" t="s">
-        <v>1216</v>
+        <v>1321</v>
       </c>
       <c r="M176" t="s">
-        <v>1280</v>
+        <v>1322</v>
       </c>
       <c r="N176" t="s">
-        <v>1281</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
       <c r="D177" t="s">
-        <v>1283</v>
+        <v>1324</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1284</v>
+        <v>176</v>
       </c>
       <c r="I177" t="s">
-        <v>1285</v>
+        <v>1325</v>
       </c>
       <c r="J177" t="s">
-        <v>1129</v>
+        <v>1041</v>
       </c>
       <c r="K177" t="s">
-        <v>1286</v>
+        <v>1326</v>
       </c>
       <c r="L177" t="s">
-        <v>1216</v>
+        <v>1327</v>
       </c>
       <c r="M177" t="s">
-        <v>1287</v>
+        <v>1328</v>
       </c>
       <c r="N177" t="s">
-        <v>1288</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1289</v>
+        <v>1329</v>
       </c>
       <c r="D178" t="s">
-        <v>1290</v>
+        <v>329</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1291</v>
+        <v>176</v>
       </c>
       <c r="I178" t="s">
-        <v>1292</v>
+        <v>1330</v>
       </c>
       <c r="J178" t="s">
-        <v>1129</v>
+        <v>1041</v>
       </c>
       <c r="K178" t="s">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="L178" t="s">
-        <v>1216</v>
+        <v>1332</v>
       </c>
       <c r="M178" t="s">
-        <v>1294</v>
+        <v>1333</v>
       </c>
       <c r="N178" t="s">
-        <v>1295</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1296</v>
+        <v>1335</v>
       </c>
       <c r="D179" t="s">
-        <v>1297</v>
+        <v>1336</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1298</v>
+        <v>1337</v>
       </c>
       <c r="I179" t="s">
-        <v>1299</v>
+        <v>1338</v>
       </c>
       <c r="J179" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K179" t="s">
-        <v>1300</v>
+        <v>1339</v>
       </c>
       <c r="L179" t="s">
-        <v>1216</v>
+        <v>1340</v>
       </c>
       <c r="M179" t="s">
-        <v>1301</v>
+        <v>1341</v>
       </c>
       <c r="N179" t="s">
-        <v>1302</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1303</v>
+        <v>1343</v>
       </c>
       <c r="D180" t="s">
-        <v>1304</v>
+        <v>1344</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1305</v>
+        <v>1345</v>
       </c>
       <c r="I180" t="s">
-        <v>1306</v>
+        <v>1346</v>
       </c>
       <c r="J180" t="s">
-        <v>1129</v>
+        <v>1205</v>
       </c>
       <c r="K180" t="s">
-        <v>1307</v>
+        <v>1347</v>
       </c>
       <c r="L180" t="s">
-        <v>1216</v>
+        <v>1348</v>
       </c>
       <c r="M180" t="s">
-        <v>1308</v>
+        <v>1349</v>
       </c>
       <c r="N180" t="s">
-        <v>1309</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1310</v>
+        <v>1343</v>
       </c>
       <c r="D181" t="s">
-        <v>1311</v>
+        <v>329</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1312</v>
+        <v>176</v>
       </c>
       <c r="I181" t="s">
-        <v>1313</v>
+        <v>1351</v>
       </c>
       <c r="J181" t="s">
-        <v>1314</v>
+        <v>1041</v>
       </c>
       <c r="K181" t="s">
-        <v>1315</v>
+        <v>1352</v>
       </c>
       <c r="L181" t="s">
-        <v>1216</v>
+        <v>1353</v>
       </c>
       <c r="M181" t="s">
-        <v>1316</v>
+        <v>1354</v>
       </c>
       <c r="N181" t="s">
-        <v>1317</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1318</v>
+        <v>1355</v>
       </c>
       <c r="D182" t="s">
-        <v>1319</v>
+        <v>1356</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1320</v>
+        <v>1357</v>
       </c>
       <c r="I182" t="s">
-        <v>1321</v>
+        <v>1358</v>
       </c>
       <c r="J182" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K182" t="s">
-        <v>1322</v>
+        <v>1359</v>
       </c>
       <c r="L182" t="s">
-        <v>1216</v>
+        <v>1360</v>
       </c>
       <c r="M182" t="s">
-        <v>1323</v>
+        <v>1361</v>
       </c>
       <c r="N182" t="s">
-        <v>1324</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1325</v>
+        <v>1355</v>
       </c>
       <c r="D183" t="s">
-        <v>1326</v>
+        <v>329</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1327</v>
+        <v>176</v>
       </c>
       <c r="I183" t="s">
-        <v>1328</v>
+        <v>1363</v>
       </c>
       <c r="J183" t="s">
-        <v>1314</v>
+        <v>1364</v>
       </c>
       <c r="K183" t="s">
-        <v>1329</v>
+        <v>1365</v>
       </c>
       <c r="L183" t="s">
-        <v>1330</v>
+        <v>1366</v>
       </c>
       <c r="M183" t="s">
-        <v>1331</v>
+        <v>1367</v>
       </c>
       <c r="N183" t="s">
-        <v>1332</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="D184" t="s">
-        <v>1334</v>
+        <v>1369</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1335</v>
+        <v>1370</v>
       </c>
       <c r="I184" t="s">
-        <v>1336</v>
+        <v>1371</v>
       </c>
       <c r="J184" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K184" t="s">
-        <v>1337</v>
+        <v>1372</v>
       </c>
       <c r="L184" t="s">
-        <v>1216</v>
+        <v>1373</v>
       </c>
       <c r="M184" t="s">
-        <v>1338</v>
+        <v>1374</v>
       </c>
       <c r="N184" t="s">
-        <v>1339</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1340</v>
+        <v>1368</v>
       </c>
       <c r="D185" t="s">
-        <v>1341</v>
+        <v>329</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1342</v>
+        <v>176</v>
       </c>
       <c r="I185" t="s">
-        <v>1343</v>
+        <v>1376</v>
       </c>
       <c r="J185" t="s">
-        <v>1314</v>
+        <v>1364</v>
       </c>
       <c r="K185" t="s">
-        <v>1344</v>
+        <v>1377</v>
       </c>
       <c r="L185" t="s">
-        <v>1216</v>
+        <v>1378</v>
       </c>
       <c r="M185" t="s">
-        <v>1345</v>
+        <v>1379</v>
       </c>
       <c r="N185" t="s">
-        <v>1346</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1347</v>
+        <v>1380</v>
       </c>
       <c r="D186" t="s">
-        <v>1348</v>
+        <v>1381</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1349</v>
+        <v>1382</v>
       </c>
       <c r="I186" t="s">
-        <v>1350</v>
+        <v>1383</v>
       </c>
       <c r="J186" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K186" t="s">
-        <v>1351</v>
+        <v>1384</v>
       </c>
       <c r="L186" t="s">
-        <v>1330</v>
+        <v>764</v>
       </c>
       <c r="M186" t="s">
-        <v>1352</v>
+        <v>1385</v>
       </c>
       <c r="N186" t="s">
-        <v>1353</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1354</v>
+        <v>1380</v>
       </c>
       <c r="D187" t="s">
-        <v>1355</v>
+        <v>329</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1356</v>
+        <v>176</v>
       </c>
       <c r="I187" t="s">
-        <v>1357</v>
+        <v>1387</v>
       </c>
       <c r="J187" t="s">
-        <v>1314</v>
+        <v>1364</v>
       </c>
       <c r="K187" t="s">
-        <v>1358</v>
+        <v>1388</v>
       </c>
       <c r="L187" t="s">
-        <v>1216</v>
+        <v>1389</v>
       </c>
       <c r="M187" t="s">
-        <v>1359</v>
+        <v>1390</v>
       </c>
       <c r="N187" t="s">
-        <v>1360</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1361</v>
+        <v>1391</v>
       </c>
       <c r="D188" t="s">
-        <v>1362</v>
+        <v>1392</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1363</v>
+        <v>1393</v>
       </c>
       <c r="I188" t="s">
-        <v>1364</v>
+        <v>1394</v>
       </c>
       <c r="J188" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K188" t="s">
-        <v>1365</v>
+        <v>1395</v>
       </c>
       <c r="L188" t="s">
-        <v>1216</v>
+        <v>146</v>
       </c>
       <c r="M188" t="s">
-        <v>1366</v>
+        <v>1396</v>
       </c>
       <c r="N188" t="s">
-        <v>1367</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1024</v>
+        <v>1398</v>
       </c>
       <c r="D189" t="s">
-        <v>1025</v>
+        <v>1399</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1368</v>
+        <v>1400</v>
       </c>
       <c r="I189" t="s">
-        <v>1369</v>
+        <v>1401</v>
       </c>
       <c r="J189" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K189" t="s">
-        <v>1370</v>
+        <v>1402</v>
       </c>
       <c r="L189" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M189" t="s">
-        <v>1371</v>
+        <v>1403</v>
       </c>
       <c r="N189" t="s">
-        <v>1030</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>726</v>
+        <v>1405</v>
       </c>
       <c r="D190" t="s">
-        <v>1372</v>
-[...9 lines deleted...]
-      </c>
+        <v>1406</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
       <c r="H190" t="s">
-        <v>1373</v>
+        <v>1407</v>
       </c>
       <c r="I190" t="s">
-        <v>1374</v>
-[...1 lines deleted...]
-      <c r="J190"/>
+        <v>1408</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1205</v>
+      </c>
       <c r="K190" t="s">
-        <v>1375</v>
+        <v>1409</v>
       </c>
       <c r="L190" t="s">
-        <v>1376</v>
+        <v>146</v>
       </c>
       <c r="M190" t="s">
-        <v>1377</v>
+        <v>1410</v>
       </c>
       <c r="N190" t="s">
-        <v>736</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1378</v>
+        <v>1412</v>
       </c>
       <c r="D191" t="s">
-        <v>1379</v>
+        <v>1413</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1380</v>
+        <v>1414</v>
       </c>
       <c r="I191" t="s">
-        <v>1381</v>
+        <v>1415</v>
       </c>
       <c r="J191" t="s">
-        <v>1314</v>
+        <v>1205</v>
       </c>
       <c r="K191" t="s">
-        <v>1382</v>
+        <v>1416</v>
       </c>
       <c r="L191" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M191" t="s">
-        <v>1383</v>
+        <v>1417</v>
       </c>
       <c r="N191" t="s">
-        <v>1384</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1385</v>
+        <v>1419</v>
       </c>
       <c r="D192" t="s">
-        <v>1386</v>
+        <v>1420</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1387</v>
+        <v>1421</v>
       </c>
       <c r="I192" t="s">
-        <v>1388</v>
+        <v>1422</v>
       </c>
       <c r="J192" t="s">
-        <v>1389</v>
+        <v>1205</v>
       </c>
       <c r="K192" t="s">
-        <v>1390</v>
+        <v>1423</v>
       </c>
       <c r="L192" t="s">
-        <v>1391</v>
+        <v>146</v>
       </c>
       <c r="M192" t="s">
-        <v>1392</v>
+        <v>1424</v>
       </c>
       <c r="N192" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1394</v>
+        <v>1426</v>
       </c>
       <c r="D193" t="s">
-        <v>1395</v>
+        <v>1427</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1396</v>
+        <v>1428</v>
       </c>
       <c r="I193" t="s">
-        <v>1397</v>
+        <v>1429</v>
       </c>
       <c r="J193" t="s">
-        <v>1389</v>
+        <v>1205</v>
       </c>
       <c r="K193" t="s">
-        <v>1398</v>
+        <v>1430</v>
       </c>
       <c r="L193" t="s">
-        <v>1399</v>
+        <v>146</v>
       </c>
       <c r="M193" t="s">
-        <v>1400</v>
+        <v>1431</v>
       </c>
       <c r="N193" t="s">
-        <v>1401</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1402</v>
+        <v>1433</v>
       </c>
       <c r="D194" t="s">
-        <v>1403</v>
+        <v>1434</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1404</v>
+        <v>1435</v>
       </c>
       <c r="I194" t="s">
-        <v>1405</v>
+        <v>1436</v>
       </c>
       <c r="J194" t="s">
-        <v>1389</v>
+        <v>1205</v>
       </c>
       <c r="K194" t="s">
-        <v>1406</v>
+        <v>1437</v>
       </c>
       <c r="L194" t="s">
-        <v>1407</v>
+        <v>146</v>
       </c>
       <c r="M194" t="s">
-        <v>1408</v>
+        <v>1438</v>
       </c>
       <c r="N194" t="s">
-        <v>1409</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>242</v>
+        <v>1440</v>
       </c>
       <c r="D195" t="s">
-        <v>243</v>
+        <v>1441</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1410</v>
+        <v>1442</v>
       </c>
       <c r="I195" t="s">
-        <v>1411</v>
+        <v>1443</v>
       </c>
       <c r="J195" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K195" t="s">
-        <v>1412</v>
+        <v>1444</v>
       </c>
       <c r="L195" t="s">
-        <v>1413</v>
+        <v>1445</v>
       </c>
       <c r="M195" t="s">
-        <v>1414</v>
+        <v>1446</v>
       </c>
       <c r="N195" t="s">
-        <v>249</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1415</v>
+        <v>1448</v>
       </c>
       <c r="D196" t="s">
-        <v>1416</v>
+        <v>1449</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1417</v>
+        <v>1450</v>
       </c>
       <c r="I196" t="s">
-        <v>1418</v>
+        <v>1451</v>
       </c>
       <c r="J196" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K196" t="s">
-        <v>1419</v>
+        <v>1452</v>
       </c>
       <c r="L196" t="s">
-        <v>1420</v>
+        <v>22</v>
       </c>
       <c r="M196" t="s">
-        <v>1421</v>
+        <v>1453</v>
       </c>
       <c r="N196" t="s">
-        <v>1422</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1423</v>
+        <v>1455</v>
       </c>
       <c r="D197" t="s">
-        <v>1424</v>
+        <v>1456</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1425</v>
+        <v>1457</v>
       </c>
       <c r="I197" t="s">
-        <v>1426</v>
+        <v>1458</v>
       </c>
       <c r="J197" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K197" t="s">
-        <v>1427</v>
+        <v>1459</v>
       </c>
       <c r="L197" t="s">
-        <v>1428</v>
+        <v>146</v>
       </c>
       <c r="M197" t="s">
-        <v>1429</v>
+        <v>1460</v>
       </c>
       <c r="N197" t="s">
-        <v>1430</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1431</v>
+        <v>1462</v>
       </c>
       <c r="D198" t="s">
-        <v>1432</v>
+        <v>1463</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1433</v>
+        <v>725</v>
       </c>
       <c r="I198" t="s">
-        <v>1434</v>
+        <v>1464</v>
       </c>
       <c r="J198" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K198" t="s">
-        <v>1435</v>
+        <v>1465</v>
       </c>
       <c r="L198" t="s">
-        <v>1436</v>
+        <v>1466</v>
       </c>
       <c r="M198" t="s">
-        <v>1437</v>
+        <v>1467</v>
       </c>
       <c r="N198" t="s">
-        <v>1438</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1439</v>
+        <v>1469</v>
       </c>
       <c r="D199" t="s">
-        <v>1440</v>
+        <v>1470</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1441</v>
+        <v>1471</v>
       </c>
       <c r="I199" t="s">
-        <v>1442</v>
+        <v>1472</v>
       </c>
       <c r="J199" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K199" t="s">
-        <v>1443</v>
+        <v>1473</v>
       </c>
       <c r="L199" t="s">
-        <v>1015</v>
+        <v>146</v>
       </c>
       <c r="M199" t="s">
-        <v>1444</v>
+        <v>1474</v>
       </c>
       <c r="N199" t="s">
-        <v>1445</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1446</v>
+        <v>1476</v>
       </c>
       <c r="D200" t="s">
-        <v>1447</v>
+        <v>1477</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1448</v>
+        <v>725</v>
       </c>
       <c r="I200" t="s">
-        <v>1449</v>
+        <v>1478</v>
       </c>
       <c r="J200" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K200" t="s">
-        <v>1450</v>
+        <v>1479</v>
       </c>
       <c r="L200" t="s">
-        <v>1451</v>
+        <v>1480</v>
       </c>
       <c r="M200" t="s">
-        <v>1452</v>
+        <v>1481</v>
       </c>
       <c r="N200" t="s">
-        <v>1453</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1454</v>
+        <v>1483</v>
       </c>
       <c r="D201" t="s">
-        <v>1455</v>
+        <v>1484</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1456</v>
+        <v>1485</v>
       </c>
       <c r="I201" t="s">
-        <v>1457</v>
+        <v>1486</v>
       </c>
       <c r="J201" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K201" t="s">
-        <v>1458</v>
+        <v>1487</v>
       </c>
       <c r="L201" t="s">
-        <v>1459</v>
+        <v>22</v>
       </c>
       <c r="M201" t="s">
-        <v>1460</v>
+        <v>1488</v>
       </c>
       <c r="N201" t="s">
-        <v>1461</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1462</v>
+        <v>1483</v>
       </c>
       <c r="D202" t="s">
-        <v>1463</v>
+        <v>1484</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1464</v>
+        <v>1490</v>
       </c>
       <c r="I202" t="s">
-        <v>1465</v>
+        <v>1491</v>
       </c>
       <c r="J202" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K202" t="s">
-        <v>1466</v>
+        <v>1492</v>
       </c>
       <c r="L202" t="s">
-        <v>69</v>
+        <v>1493</v>
       </c>
       <c r="M202" t="s">
-        <v>1467</v>
+        <v>1494</v>
       </c>
       <c r="N202" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1469</v>
+        <v>1495</v>
       </c>
       <c r="D203" t="s">
-        <v>1470</v>
+        <v>1496</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1471</v>
+        <v>725</v>
       </c>
       <c r="I203" t="s">
-        <v>1472</v>
+        <v>1497</v>
       </c>
       <c r="J203" t="s">
-        <v>1389</v>
+        <v>1364</v>
       </c>
       <c r="K203" t="s">
-        <v>1473</v>
+        <v>1498</v>
       </c>
       <c r="L203" t="s">
-        <v>1474</v>
+        <v>1499</v>
       </c>
       <c r="M203" t="s">
-        <v>1475</v>
+        <v>1500</v>
       </c>
       <c r="N203" t="s">
-        <v>1476</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1477</v>
+        <v>1502</v>
       </c>
       <c r="D204" t="s">
-        <v>1478</v>
+        <v>329</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1479</v>
+        <v>176</v>
       </c>
       <c r="I204" t="s">
-        <v>1480</v>
+        <v>1503</v>
       </c>
       <c r="J204" t="s">
-        <v>1481</v>
+        <v>1364</v>
       </c>
       <c r="K204" t="s">
-        <v>1482</v>
+        <v>1504</v>
       </c>
       <c r="L204" t="s">
-        <v>1483</v>
+        <v>1505</v>
       </c>
       <c r="M204" t="s">
-        <v>1484</v>
+        <v>1506</v>
       </c>
       <c r="N204" t="s">
-        <v>1485</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1486</v>
+        <v>570</v>
       </c>
       <c r="D205" t="s">
-        <v>1487</v>
+        <v>571</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1488</v>
+        <v>1508</v>
       </c>
       <c r="I205" t="s">
-        <v>1489</v>
+        <v>1509</v>
       </c>
       <c r="J205" t="s">
-        <v>1481</v>
+        <v>1364</v>
       </c>
       <c r="K205" t="s">
-        <v>1490</v>
+        <v>1510</v>
       </c>
       <c r="L205" t="s">
-        <v>1330</v>
+        <v>1511</v>
       </c>
       <c r="M205" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
       <c r="N205" t="s">
-        <v>1492</v>
+        <v>577</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1493</v>
+        <v>1513</v>
       </c>
       <c r="D206" t="s">
-        <v>1494</v>
+        <v>329</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1495</v>
+        <v>176</v>
       </c>
       <c r="I206" t="s">
-        <v>1496</v>
+        <v>1514</v>
       </c>
       <c r="J206" t="s">
-        <v>1481</v>
+        <v>1364</v>
       </c>
       <c r="K206" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="L206" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="M206" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="N206" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="D207" t="s">
-        <v>1502</v>
+        <v>1520</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
       <c r="I207" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="J207" t="s">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="K207" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
       <c r="L207" t="s">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="M207" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="N207" t="s">
-        <v>1507</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="D208" t="s">
-        <v>1509</v>
-[...9 lines deleted...]
-      </c>
+        <v>1528</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
       <c r="H208" t="s">
-        <v>1513</v>
+        <v>1529</v>
       </c>
       <c r="I208" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1530</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1523</v>
+      </c>
       <c r="K208" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="L208" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="M208" t="s">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="N208" t="s">
-        <v>1517</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="D209" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="I209" t="s">
-        <v>1521</v>
+        <v>1537</v>
       </c>
       <c r="J209" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K209" t="s">
-        <v>1523</v>
+        <v>1538</v>
       </c>
       <c r="L209" t="s">
-        <v>1524</v>
+        <v>146</v>
       </c>
       <c r="M209" t="s">
-        <v>1525</v>
+        <v>1539</v>
       </c>
       <c r="N209" t="s">
-        <v>1526</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1518</v>
+        <v>1541</v>
       </c>
       <c r="D210" t="s">
-        <v>585</v>
+        <v>1542</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>72</v>
+        <v>1543</v>
       </c>
       <c r="I210" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
       <c r="J210" t="s">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="K210" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
       <c r="L210" t="s">
-        <v>1529</v>
+        <v>146</v>
       </c>
       <c r="M210" t="s">
-        <v>1530</v>
+        <v>1546</v>
       </c>
       <c r="N210" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
       <c r="D211" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1533</v>
+        <v>1550</v>
       </c>
       <c r="I211" t="s">
-        <v>1534</v>
+        <v>1551</v>
       </c>
       <c r="J211" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K211" t="s">
-        <v>1535</v>
+        <v>1552</v>
       </c>
       <c r="L211" t="s">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="M211" t="s">
-        <v>1536</v>
+        <v>1553</v>
       </c>
       <c r="N211" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="D212" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
       <c r="I212" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="J212" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K212" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
       <c r="L212" t="s">
-        <v>1543</v>
+        <v>146</v>
       </c>
       <c r="M212" t="s">
-        <v>1544</v>
+        <v>1560</v>
       </c>
       <c r="N212" t="s">
-        <v>1545</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1546</v>
+        <v>1562</v>
       </c>
       <c r="D213" t="s">
-        <v>1547</v>
+        <v>1563</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1548</v>
+        <v>1564</v>
       </c>
       <c r="I213" t="s">
-        <v>1549</v>
+        <v>1565</v>
       </c>
       <c r="J213" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K213" t="s">
-        <v>1550</v>
+        <v>1566</v>
       </c>
       <c r="L213" t="s">
-        <v>1551</v>
+        <v>146</v>
       </c>
       <c r="M213" t="s">
-        <v>1552</v>
+        <v>1567</v>
       </c>
       <c r="N213" t="s">
-        <v>1553</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1554</v>
+        <v>1548</v>
       </c>
       <c r="D214" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="I214" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="J214" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K214" t="s">
-        <v>1558</v>
+        <v>1570</v>
       </c>
       <c r="L214" t="s">
-        <v>1559</v>
+        <v>146</v>
       </c>
       <c r="M214" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="N214" t="s">
-        <v>1561</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1562</v>
+        <v>1572</v>
       </c>
       <c r="D215" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
       <c r="I215" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="J215" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K215" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
       <c r="L215" t="s">
-        <v>1567</v>
+        <v>146</v>
       </c>
       <c r="M215" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
       <c r="N215" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="D216" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
       <c r="I216" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
       <c r="J216" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K216" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="L216" t="s">
-        <v>1575</v>
+        <v>146</v>
       </c>
       <c r="M216" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="N216" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1570</v>
+        <v>1586</v>
       </c>
       <c r="D217" t="s">
-        <v>585</v>
+        <v>1587</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>72</v>
+        <v>1588</v>
       </c>
       <c r="I217" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
       <c r="J217" t="s">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="K217" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
       <c r="L217" t="s">
-        <v>1580</v>
+        <v>146</v>
       </c>
       <c r="M217" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="N217" t="s">
-        <v>1577</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="D218" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="I218" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="J218" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K218" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="L218" t="s">
-        <v>1587</v>
+        <v>146</v>
       </c>
       <c r="M218" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="N218" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="D219" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="I219" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="J219" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K219" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="L219" t="s">
-        <v>1595</v>
+        <v>146</v>
       </c>
       <c r="M219" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="N219" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="D220" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="I220" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="J220" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K220" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="L220" t="s">
-        <v>1428</v>
+        <v>146</v>
       </c>
       <c r="M220" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="N220" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1590</v>
+        <v>1610</v>
       </c>
       <c r="D221" t="s">
-        <v>585</v>
+        <v>1611</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>72</v>
+        <v>1612</v>
       </c>
       <c r="I221" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="J221" t="s">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="K221" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="L221" t="s">
-        <v>1607</v>
+        <v>146</v>
       </c>
       <c r="M221" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="N221" t="s">
-        <v>1597</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="D222" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="I222" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="J222" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K222" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
       <c r="L222" t="s">
-        <v>334</v>
+        <v>146</v>
       </c>
       <c r="M222" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="N222" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
       <c r="D223" t="s">
-        <v>1617</v>
+        <v>1625</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1618</v>
+        <v>1626</v>
       </c>
       <c r="I223" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
       <c r="J223" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K223" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="L223" t="s">
-        <v>1621</v>
+        <v>146</v>
       </c>
       <c r="M223" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="N223" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="D224" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="I224" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
       <c r="J224" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K224" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="L224" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M224" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="N224" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1616</v>
+        <v>1638</v>
       </c>
       <c r="D225" t="s">
-        <v>585</v>
+        <v>1639</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>72</v>
+        <v>1640</v>
       </c>
       <c r="I225" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="J225" t="s">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="K225" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
       <c r="L225" t="s">
-        <v>1633</v>
+        <v>146</v>
       </c>
       <c r="M225" t="s">
-        <v>1634</v>
+        <v>1643</v>
       </c>
       <c r="N225" t="s">
-        <v>1623</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1635</v>
+        <v>108</v>
       </c>
       <c r="D226" t="s">
-        <v>1636</v>
+        <v>109</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
       <c r="I226" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="J226" t="s">
-        <v>1522</v>
+        <v>709</v>
       </c>
       <c r="K226" t="s">
-        <v>1639</v>
+        <v>1647</v>
       </c>
       <c r="L226" t="s">
-        <v>1640</v>
+        <v>113</v>
       </c>
       <c r="M226" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="N226" t="s">
-        <v>1642</v>
+        <v>115</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1643</v>
+        <v>1596</v>
       </c>
       <c r="D227" t="s">
-        <v>1644</v>
+        <v>1597</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1645</v>
+        <v>1598</v>
       </c>
       <c r="I227" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="J227" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K227" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="L227" t="s">
-        <v>1648</v>
+        <v>146</v>
       </c>
       <c r="M227" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="N227" t="s">
-        <v>1650</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1477</v>
+        <v>1603</v>
       </c>
       <c r="D228" t="s">
-        <v>1478</v>
+        <v>1604</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="I228" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="J228" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K228" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="L228" t="s">
-        <v>1654</v>
+        <v>146</v>
       </c>
       <c r="M228" t="s">
         <v>1655</v>
       </c>
       <c r="N228" t="s">
-        <v>1485</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
         <v>1656</v>
       </c>
       <c r="D229" t="s">
         <v>1657</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
         <v>1658</v>
       </c>
       <c r="I229" t="s">
         <v>1659</v>
       </c>
       <c r="J229" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K229" t="s">
         <v>1660</v>
       </c>
-      <c r="K229" t="s">
+      <c r="L229" t="s">
+        <v>146</v>
+      </c>
+      <c r="M229" t="s">
         <v>1661</v>
       </c>
-      <c r="L229" t="s">
-[...2 lines deleted...]
-      <c r="M229" t="s">
+      <c r="N229" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D230" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I230" t="s">
         <v>1666</v>
       </c>
-      <c r="I230" t="s">
+      <c r="J230" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K230" t="s">
         <v>1667</v>
       </c>
-      <c r="J230" t="s">
-[...2 lines deleted...]
-      <c r="K230" t="s">
+      <c r="L230" t="s">
+        <v>146</v>
+      </c>
+      <c r="M230" t="s">
         <v>1668</v>
       </c>
-      <c r="L230" t="s">
+      <c r="N230" t="s">
         <v>1669</v>
-      </c>
-[...4 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1672</v>
+        <v>1670</v>
       </c>
       <c r="D231" t="s">
-        <v>1673</v>
+        <v>1671</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
+        <v>1672</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K231" t="s">
         <v>1674</v>
       </c>
-      <c r="I231" t="s">
+      <c r="L231" t="s">
+        <v>146</v>
+      </c>
+      <c r="M231" t="s">
         <v>1675</v>
       </c>
-      <c r="J231" t="s">
-[...2 lines deleted...]
-      <c r="K231" t="s">
+      <c r="N231" t="s">
         <v>1676</v>
-      </c>
-[...7 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1680</v>
+        <v>1677</v>
       </c>
       <c r="D232" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L232" t="s">
+        <v>146</v>
+      </c>
+      <c r="M232" t="s">
         <v>1682</v>
       </c>
-      <c r="I232" t="s">
+      <c r="N232" t="s">
         <v>1683</v>
-      </c>
-[...13 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="D233" t="s">
-        <v>1688</v>
+        <v>1685</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
+        <v>1686</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1687</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1688</v>
+      </c>
+      <c r="L233" t="s">
+        <v>146</v>
+      </c>
+      <c r="M233" t="s">
         <v>1689</v>
       </c>
-      <c r="I233" t="s">
+      <c r="N233" t="s">
         <v>1690</v>
-      </c>
-[...13 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1694</v>
+        <v>1691</v>
       </c>
       <c r="D234" t="s">
-        <v>1695</v>
+        <v>1692</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1695</v>
+      </c>
+      <c r="L234" t="s">
+        <v>146</v>
+      </c>
+      <c r="M234" t="s">
         <v>1696</v>
       </c>
-      <c r="I234" t="s">
+      <c r="N234" t="s">
         <v>1697</v>
-      </c>
-[...13 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="D235" t="s">
-        <v>585</v>
+        <v>1699</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>72</v>
+        <v>1700</v>
       </c>
       <c r="I235" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J235" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K235" t="s">
         <v>1702</v>
       </c>
-      <c r="J235" t="s">
-[...2 lines deleted...]
-      <c r="K235" t="s">
+      <c r="L235" t="s">
+        <v>146</v>
+      </c>
+      <c r="M235" t="s">
         <v>1703</v>
       </c>
-      <c r="L235" t="s">
+      <c r="N235" t="s">
         <v>1704</v>
-      </c>
-[...4 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1706</v>
+        <v>1610</v>
       </c>
       <c r="D236" t="s">
-        <v>1707</v>
+        <v>1611</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1708</v>
+        <v>1612</v>
       </c>
       <c r="I236" t="s">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="J236" t="s">
-        <v>832</v>
+        <v>1523</v>
       </c>
       <c r="K236" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="L236" t="s">
-        <v>1711</v>
+        <v>146</v>
       </c>
       <c r="M236" t="s">
-        <v>1712</v>
+        <v>1707</v>
       </c>
       <c r="N236" t="s">
-        <v>1713</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="D237" t="s">
-        <v>585</v>
+        <v>1709</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>72</v>
+        <v>1710</v>
       </c>
       <c r="I237" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1712</v>
+      </c>
+      <c r="L237" t="s">
+        <v>146</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1713</v>
+      </c>
+      <c r="N237" t="s">
         <v>1714</v>
-      </c>
-[...13 lines deleted...]
-        <v>1713</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1718</v>
+        <v>1715</v>
       </c>
       <c r="D238" t="s">
-        <v>1719</v>
+        <v>1716</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1719</v>
+      </c>
+      <c r="L238" t="s">
+        <v>146</v>
+      </c>
+      <c r="M238" t="s">
         <v>1720</v>
       </c>
-      <c r="I238" t="s">
+      <c r="N238" t="s">
         <v>1721</v>
-      </c>
-[...13 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="D239" t="s">
-        <v>585</v>
+        <v>1723</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>72</v>
+        <v>1724</v>
       </c>
       <c r="I239" t="s">
+        <v>1725</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K239" t="s">
         <v>1726</v>
       </c>
-      <c r="J239" t="s">
-[...2 lines deleted...]
-      <c r="K239" t="s">
+      <c r="L239" t="s">
+        <v>146</v>
+      </c>
+      <c r="M239" t="s">
         <v>1727</v>
       </c>
-      <c r="L239" t="s">
-[...2 lines deleted...]
-      <c r="M239" t="s">
+      <c r="N239" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
         <v>1729</v>
       </c>
       <c r="D240" t="s">
-        <v>585</v>
+        <v>1730</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>72</v>
+        <v>1731</v>
       </c>
       <c r="I240" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="J240" t="s">
-        <v>29</v>
+        <v>1523</v>
       </c>
       <c r="K240" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="L240" t="s">
-        <v>1732</v>
+        <v>146</v>
       </c>
       <c r="M240" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="N240" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="D241" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="I241" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="J241" t="s">
-        <v>832</v>
+        <v>1523</v>
       </c>
       <c r="K241" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="L241" t="s">
-        <v>1740</v>
+        <v>146</v>
       </c>
       <c r="M241" t="s">
         <v>1741</v>
       </c>
       <c r="N241" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="D242" t="s">
-        <v>585</v>
+        <v>1744</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>72</v>
+        <v>1745</v>
       </c>
       <c r="I242" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="J242" t="s">
-        <v>29</v>
+        <v>1523</v>
       </c>
       <c r="K242" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="L242" t="s">
-        <v>1745</v>
+        <v>146</v>
       </c>
       <c r="M242" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="N242" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="D243" t="s">
-        <v>622</v>
+        <v>1751</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>72</v>
+        <v>1752</v>
       </c>
       <c r="I243" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="J243" t="s">
-        <v>29</v>
+        <v>1523</v>
       </c>
       <c r="K243" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="L243" t="s">
-        <v>1750</v>
+        <v>146</v>
       </c>
       <c r="M243" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="N243" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="D244" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="I244" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="J244" t="s">
-        <v>20</v>
+        <v>1523</v>
       </c>
       <c r="K244" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="L244" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="M244" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="N244" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="D245" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="I245" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="J245" t="s">
-        <v>20</v>
+        <v>1768</v>
       </c>
       <c r="K245" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="L245" t="s">
-        <v>111</v>
+        <v>1373</v>
       </c>
       <c r="M245" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="N245" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
       <c r="D246" t="s">
-        <v>1768</v>
+        <v>329</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1769</v>
+        <v>176</v>
       </c>
       <c r="I246" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="J246" t="s">
-        <v>20</v>
+        <v>1773</v>
       </c>
       <c r="K246" t="s">
+        <v>1774</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1373</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1775</v>
+      </c>
+      <c r="N246" t="s">
         <v>1771</v>
-      </c>
-[...7 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1753</v>
+        <v>1776</v>
       </c>
       <c r="D247" t="s">
-        <v>1754</v>
+        <v>1777</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1755</v>
+        <v>1778</v>
       </c>
       <c r="I247" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="J247" t="s">
-        <v>20</v>
+        <v>1773</v>
       </c>
       <c r="K247" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="L247" t="s">
-        <v>111</v>
+        <v>1781</v>
       </c>
       <c r="M247" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="N247" t="s">
-        <v>1759</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
       <c r="D248" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="I248" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
       <c r="J248" t="s">
-        <v>20</v>
+        <v>1773</v>
       </c>
       <c r="K248" t="s">
+        <v>1788</v>
+      </c>
+      <c r="L248" t="s">
         <v>1781</v>
       </c>
-      <c r="L248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M248" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="N248" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1508</v>
+        <v>1791</v>
       </c>
       <c r="D249" t="s">
-        <v>1784</v>
-[...9 lines deleted...]
-      </c>
+        <v>1792</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
       <c r="H249" t="s">
-        <v>1785</v>
+        <v>1793</v>
       </c>
       <c r="I249" t="s">
-        <v>1786</v>
-[...1 lines deleted...]
-      <c r="J249"/>
+        <v>1794</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1773</v>
+      </c>
       <c r="K249" t="s">
-        <v>1787</v>
+        <v>1795</v>
       </c>
       <c r="L249" t="s">
-        <v>1788</v>
+        <v>22</v>
       </c>
       <c r="M249" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
       <c r="N249" t="s">
-        <v>1517</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>493</v>
+        <v>1798</v>
       </c>
       <c r="D250" t="s">
-        <v>494</v>
+        <v>1799</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>495</v>
+        <v>176</v>
       </c>
       <c r="I250" t="s">
-        <v>1790</v>
+        <v>1800</v>
       </c>
       <c r="J250" t="s">
-        <v>20</v>
+        <v>1773</v>
       </c>
       <c r="K250" t="s">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="L250" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M250" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="N250" t="s">
-        <v>499</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="D251" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="I251" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="J251" t="s">
-        <v>20</v>
+        <v>1808</v>
       </c>
       <c r="K251" t="s">
-        <v>1797</v>
+        <v>1809</v>
       </c>
       <c r="L251" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="M251" t="s">
-        <v>1798</v>
+        <v>1810</v>
       </c>
       <c r="N251" t="s">
-        <v>1799</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1325</v>
+        <v>1804</v>
       </c>
       <c r="D252" t="s">
-        <v>1326</v>
+        <v>1799</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1800</v>
+        <v>176</v>
       </c>
       <c r="I252" t="s">
-        <v>1801</v>
+        <v>1812</v>
       </c>
       <c r="J252" t="s">
-        <v>20</v>
+        <v>1773</v>
       </c>
       <c r="K252" t="s">
-        <v>1802</v>
+        <v>1813</v>
       </c>
       <c r="L252" t="s">
-        <v>1803</v>
+        <v>22</v>
       </c>
       <c r="M252" t="s">
-        <v>1804</v>
+        <v>1814</v>
       </c>
       <c r="N252" t="s">
-        <v>1332</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1805</v>
+        <v>1815</v>
       </c>
       <c r="D253" t="s">
-        <v>1806</v>
+        <v>1816</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1807</v>
+        <v>1817</v>
       </c>
       <c r="I253" t="s">
+        <v>1818</v>
+      </c>
+      <c r="J253" t="s">
         <v>1808</v>
       </c>
-      <c r="J253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K253" t="s">
-        <v>1809</v>
+        <v>1819</v>
       </c>
       <c r="L253" t="s">
-        <v>1451</v>
+        <v>22</v>
       </c>
       <c r="M253" t="s">
-        <v>1810</v>
+        <v>1820</v>
       </c>
       <c r="N253" t="s">
-        <v>1811</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="D254" t="s">
-        <v>1813</v>
+        <v>1799</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1814</v>
+        <v>176</v>
       </c>
       <c r="I254" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
       <c r="J254" t="s">
-        <v>150</v>
+        <v>1773</v>
       </c>
       <c r="K254" t="s">
-        <v>1816</v>
+        <v>1823</v>
       </c>
       <c r="L254" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M254" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="N254" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="D255" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="I255" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="J255" t="s">
-        <v>150</v>
+        <v>1808</v>
       </c>
       <c r="K255" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="L255" t="s">
-        <v>1824</v>
+        <v>22</v>
       </c>
       <c r="M255" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="N255" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1805</v>
+        <v>1825</v>
       </c>
       <c r="D256" t="s">
-        <v>1806</v>
+        <v>1799</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1807</v>
+        <v>176</v>
       </c>
       <c r="I256" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="J256" t="s">
-        <v>360</v>
+        <v>1773</v>
       </c>
       <c r="K256" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="L256" t="s">
-        <v>1829</v>
+        <v>22</v>
       </c>
       <c r="M256" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="N256" t="s">
-        <v>1811</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="D257" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="I257" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="J257" t="s">
-        <v>360</v>
+        <v>1808</v>
       </c>
       <c r="K257" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="L257" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M257" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="N257" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1838</v>
+        <v>1835</v>
       </c>
       <c r="D258" t="s">
-        <v>1839</v>
+        <v>1799</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1840</v>
+        <v>176</v>
       </c>
       <c r="I258" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="J258" t="s">
-        <v>360</v>
+        <v>1773</v>
       </c>
       <c r="K258" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L258" t="s">
-        <v>1843</v>
+        <v>22</v>
       </c>
       <c r="M258" t="s">
         <v>1844</v>
       </c>
       <c r="N258" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="D259" t="s">
-        <v>1847</v>
+        <v>1799</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
+        <v>176</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1847</v>
+      </c>
+      <c r="L259" t="s">
+        <v>22</v>
+      </c>
+      <c r="M259" t="s">
         <v>1848</v>
       </c>
-      <c r="I259" t="s">
+      <c r="N259" t="s">
         <v>1849</v>
-      </c>
-[...13 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="D260" t="s">
-        <v>585</v>
+        <v>1799</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="I260" t="s">
+        <v>1851</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1852</v>
+      </c>
+      <c r="L260" t="s">
+        <v>22</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1853</v>
+      </c>
+      <c r="N260" t="s">
         <v>1854</v>
-      </c>
-[...13 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1858</v>
+        <v>1850</v>
       </c>
       <c r="D261" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1860</v>
+        <v>1856</v>
       </c>
       <c r="I261" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
       <c r="J261" t="s">
-        <v>447</v>
+        <v>1808</v>
       </c>
       <c r="K261" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="L261" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M261" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="N261" t="s">
-        <v>1864</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1865</v>
+        <v>1860</v>
       </c>
       <c r="D262" t="s">
-        <v>1866</v>
+        <v>1799</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1867</v>
+        <v>176</v>
       </c>
       <c r="I262" t="s">
-        <v>1868</v>
+        <v>1861</v>
       </c>
       <c r="J262" t="s">
-        <v>447</v>
+        <v>1773</v>
       </c>
       <c r="K262" t="s">
-        <v>1869</v>
+        <v>1862</v>
       </c>
       <c r="L262" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M262" t="s">
-        <v>1870</v>
+        <v>1863</v>
       </c>
       <c r="N262" t="s">
-        <v>1871</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1872</v>
+        <v>1865</v>
       </c>
       <c r="D263" t="s">
-        <v>1873</v>
+        <v>1799</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1874</v>
+        <v>176</v>
       </c>
       <c r="I263" t="s">
-        <v>1875</v>
+        <v>1866</v>
       </c>
       <c r="J263" t="s">
-        <v>447</v>
+        <v>1773</v>
       </c>
       <c r="K263" t="s">
-        <v>1876</v>
+        <v>1867</v>
       </c>
       <c r="L263" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="M263" t="s">
-        <v>1877</v>
+        <v>1868</v>
       </c>
       <c r="N263" t="s">
-        <v>1878</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1879</v>
+        <v>1865</v>
       </c>
       <c r="D264" t="s">
-        <v>1880</v>
+        <v>1870</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1881</v>
+        <v>1871</v>
       </c>
       <c r="I264" t="s">
-        <v>1882</v>
+        <v>1872</v>
       </c>
       <c r="J264" t="s">
-        <v>447</v>
+        <v>1808</v>
       </c>
       <c r="K264" t="s">
-        <v>1883</v>
+        <v>1873</v>
       </c>
       <c r="L264" t="s">
-        <v>1884</v>
+        <v>22</v>
       </c>
       <c r="M264" t="s">
-        <v>1885</v>
+        <v>1874</v>
       </c>
       <c r="N264" t="s">
-        <v>1886</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1887</v>
+        <v>1875</v>
       </c>
       <c r="D265" t="s">
-        <v>1888</v>
+        <v>1876</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1889</v>
+        <v>176</v>
       </c>
       <c r="I265" t="s">
-        <v>1890</v>
+        <v>1877</v>
       </c>
       <c r="J265" t="s">
-        <v>447</v>
+        <v>1773</v>
       </c>
       <c r="K265" t="s">
-        <v>1891</v>
+        <v>1878</v>
       </c>
       <c r="L265" t="s">
-        <v>1892</v>
+        <v>22</v>
       </c>
       <c r="M265" t="s">
-        <v>1893</v>
+        <v>1879</v>
       </c>
       <c r="N265" t="s">
-        <v>1894</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1204</v>
+        <v>1881</v>
       </c>
       <c r="D266" t="s">
-        <v>1205</v>
+        <v>1882</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1895</v>
+        <v>1883</v>
       </c>
       <c r="I266" t="s">
-        <v>1896</v>
+        <v>1884</v>
       </c>
       <c r="J266" t="s">
-        <v>630</v>
+        <v>1808</v>
       </c>
       <c r="K266" t="s">
-        <v>1897</v>
+        <v>1885</v>
       </c>
       <c r="L266" t="s">
-        <v>111</v>
+        <v>1886</v>
       </c>
       <c r="M266" t="s">
-        <v>1898</v>
+        <v>1887</v>
       </c>
       <c r="N266" t="s">
-        <v>1210</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1899</v>
+        <v>1881</v>
       </c>
       <c r="D267" t="s">
-        <v>1900</v>
+        <v>329</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1901</v>
+        <v>176</v>
       </c>
       <c r="I267" t="s">
-        <v>1902</v>
+        <v>1889</v>
       </c>
       <c r="J267" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K267" t="s">
-        <v>1903</v>
+        <v>1891</v>
       </c>
       <c r="L267" t="s">
-        <v>1904</v>
+        <v>1892</v>
       </c>
       <c r="M267" t="s">
-        <v>1905</v>
+        <v>1893</v>
       </c>
       <c r="N267" t="s">
-        <v>1906</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1907</v>
+        <v>1894</v>
       </c>
       <c r="D268" t="s">
-        <v>1908</v>
+        <v>1895</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1909</v>
+        <v>1896</v>
       </c>
       <c r="I268" t="s">
-        <v>1910</v>
+        <v>1897</v>
       </c>
       <c r="J268" t="s">
-        <v>630</v>
+        <v>1808</v>
       </c>
       <c r="K268" t="s">
-        <v>1911</v>
+        <v>1898</v>
       </c>
       <c r="L268" t="s">
-        <v>1912</v>
+        <v>1169</v>
       </c>
       <c r="M268" t="s">
-        <v>1913</v>
+        <v>1899</v>
       </c>
       <c r="N268" t="s">
-        <v>1914</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1915</v>
+        <v>1894</v>
       </c>
       <c r="D269" t="s">
-        <v>1916</v>
+        <v>329</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1917</v>
+        <v>176</v>
       </c>
       <c r="I269" t="s">
-        <v>1918</v>
+        <v>1901</v>
       </c>
       <c r="J269" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K269" t="s">
-        <v>1919</v>
+        <v>1902</v>
       </c>
       <c r="L269" t="s">
-        <v>1920</v>
+        <v>1169</v>
       </c>
       <c r="M269" t="s">
-        <v>1921</v>
+        <v>1903</v>
       </c>
       <c r="N269" t="s">
-        <v>1922</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>321</v>
+        <v>1904</v>
       </c>
       <c r="D270" t="s">
-        <v>322</v>
+        <v>1905</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1923</v>
+        <v>1263</v>
       </c>
       <c r="I270" t="s">
-        <v>1924</v>
+        <v>1906</v>
       </c>
       <c r="J270" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K270" t="s">
-        <v>1925</v>
+        <v>1907</v>
       </c>
       <c r="L270" t="s">
-        <v>1926</v>
+        <v>764</v>
       </c>
       <c r="M270" t="s">
-        <v>1927</v>
+        <v>1908</v>
       </c>
       <c r="N270" t="s">
-        <v>328</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1928</v>
+        <v>1910</v>
       </c>
       <c r="D271" t="s">
-        <v>1929</v>
+        <v>1911</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1930</v>
+        <v>1912</v>
       </c>
       <c r="I271" t="s">
-        <v>1931</v>
+        <v>1913</v>
       </c>
       <c r="J271" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K271" t="s">
-        <v>1932</v>
+        <v>1914</v>
       </c>
       <c r="L271" t="s">
-        <v>1933</v>
+        <v>1915</v>
       </c>
       <c r="M271" t="s">
-        <v>1934</v>
+        <v>1916</v>
       </c>
       <c r="N271" t="s">
-        <v>1935</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1936</v>
+        <v>1918</v>
       </c>
       <c r="D272" t="s">
-        <v>1937</v>
+        <v>1919</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1938</v>
+        <v>1263</v>
       </c>
       <c r="I272" t="s">
-        <v>1939</v>
+        <v>1920</v>
       </c>
       <c r="J272" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K272" t="s">
-        <v>1940</v>
+        <v>1921</v>
       </c>
       <c r="L272" t="s">
-        <v>69</v>
+        <v>764</v>
       </c>
       <c r="M272" t="s">
-        <v>1941</v>
+        <v>1922</v>
       </c>
       <c r="N272" t="s">
-        <v>1942</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1943</v>
+        <v>1924</v>
       </c>
       <c r="D273" t="s">
-        <v>1944</v>
+        <v>1925</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1945</v>
+        <v>725</v>
       </c>
       <c r="I273" t="s">
-        <v>1946</v>
+        <v>1926</v>
       </c>
       <c r="J273" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K273" t="s">
-        <v>1947</v>
+        <v>1927</v>
       </c>
       <c r="L273" t="s">
-        <v>1948</v>
+        <v>1928</v>
       </c>
       <c r="M273" t="s">
-        <v>1949</v>
+        <v>1929</v>
       </c>
       <c r="N273" t="s">
-        <v>1950</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1951</v>
+        <v>1931</v>
       </c>
       <c r="D274" t="s">
-        <v>1952</v>
+        <v>1932</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1953</v>
+        <v>725</v>
       </c>
       <c r="I274" t="s">
-        <v>1954</v>
+        <v>1933</v>
       </c>
       <c r="J274" t="s">
-        <v>630</v>
+        <v>1890</v>
       </c>
       <c r="K274" t="s">
-        <v>1955</v>
+        <v>1934</v>
       </c>
       <c r="L274" t="s">
-        <v>1948</v>
+        <v>1935</v>
       </c>
       <c r="M274" t="s">
-        <v>1956</v>
+        <v>1936</v>
       </c>
       <c r="N274" t="s">
-        <v>1957</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1958</v>
+        <v>1938</v>
       </c>
       <c r="D275" t="s">
-        <v>1959</v>
-[...9 lines deleted...]
-      </c>
+        <v>1939</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275"/>
+      <c r="G275"/>
       <c r="H275" t="s">
-        <v>1963</v>
+        <v>1940</v>
       </c>
       <c r="I275" t="s">
-        <v>1964</v>
+        <v>1941</v>
       </c>
       <c r="J275" t="s">
-        <v>1481</v>
+        <v>1890</v>
       </c>
       <c r="K275" t="s">
-        <v>1965</v>
+        <v>1942</v>
       </c>
       <c r="L275" t="s">
-        <v>525</v>
+        <v>146</v>
       </c>
       <c r="M275" t="s">
-        <v>1966</v>
+        <v>1943</v>
       </c>
       <c r="N275" t="s">
-        <v>1967</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1968</v>
+        <v>1945</v>
       </c>
       <c r="D276" t="s">
-        <v>1959</v>
-[...9 lines deleted...]
-      </c>
+        <v>1946</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
       <c r="H276" t="s">
-        <v>1972</v>
+        <v>725</v>
       </c>
       <c r="I276" t="s">
-        <v>1973</v>
+        <v>1947</v>
       </c>
       <c r="J276" t="s">
-        <v>1481</v>
+        <v>1890</v>
       </c>
       <c r="K276" t="s">
-        <v>1974</v>
+        <v>1948</v>
       </c>
       <c r="L276" t="s">
-        <v>525</v>
+        <v>1949</v>
       </c>
       <c r="M276" t="s">
-        <v>1975</v>
+        <v>1950</v>
       </c>
       <c r="N276" t="s">
-        <v>1976</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1508</v>
+        <v>1952</v>
       </c>
       <c r="D277" t="s">
-        <v>1977</v>
-[...9 lines deleted...]
-      </c>
+        <v>1953</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277"/>
+      <c r="G277"/>
       <c r="H277" t="s">
-        <v>1785</v>
+        <v>1954</v>
       </c>
       <c r="I277" t="s">
-        <v>1978</v>
-[...1 lines deleted...]
-      <c r="J277"/>
+        <v>1955</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1890</v>
+      </c>
       <c r="K277" t="s">
-        <v>1979</v>
+        <v>1956</v>
       </c>
       <c r="L277" t="s">
-        <v>1980</v>
+        <v>362</v>
       </c>
       <c r="M277" t="s">
-        <v>1981</v>
+        <v>1957</v>
       </c>
       <c r="N277" t="s">
-        <v>1517</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>72</v>
+        <v>1959</v>
       </c>
       <c r="D278" t="s">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1983</v>
+        <v>1263</v>
       </c>
       <c r="I278" t="s">
-        <v>1984</v>
+        <v>1961</v>
       </c>
       <c r="J278" t="s">
-        <v>1985</v>
+        <v>1890</v>
       </c>
       <c r="K278" t="s">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="L278" t="s">
-        <v>1987</v>
+        <v>764</v>
       </c>
       <c r="M278" t="s">
-        <v>1988</v>
-[...1 lines deleted...]
-      <c r="N278"/>
+        <v>1963</v>
+      </c>
+      <c r="N278" t="s">
+        <v>1964</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1989</v>
+        <v>1965</v>
       </c>
       <c r="D279" t="s">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1991</v>
+        <v>1967</v>
       </c>
       <c r="I279" t="s">
-        <v>1992</v>
+        <v>1968</v>
       </c>
       <c r="J279" t="s">
-        <v>832</v>
+        <v>1890</v>
       </c>
       <c r="K279" t="s">
-        <v>1993</v>
+        <v>1969</v>
       </c>
       <c r="L279" t="s">
-        <v>734</v>
+        <v>362</v>
       </c>
       <c r="M279" t="s">
-        <v>1994</v>
+        <v>1970</v>
       </c>
       <c r="N279" t="s">
-        <v>1995</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="D280" t="s">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>72</v>
+        <v>1974</v>
       </c>
       <c r="I280" t="s">
-        <v>1998</v>
+        <v>1975</v>
       </c>
       <c r="J280" t="s">
-        <v>464</v>
+        <v>1890</v>
       </c>
       <c r="K280" t="s">
-        <v>1999</v>
+        <v>1976</v>
       </c>
       <c r="L280" t="s">
-        <v>2000</v>
+        <v>1977</v>
       </c>
       <c r="M280" t="s">
-        <v>2001</v>
+        <v>1978</v>
       </c>
       <c r="N280" t="s">
-        <v>2002</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2003</v>
+        <v>1980</v>
       </c>
       <c r="D281" t="s">
-        <v>2004</v>
-[...9 lines deleted...]
-      </c>
+        <v>1981</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
       <c r="H281" t="s">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="I281" t="s">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="J281"/>
+        <v>1983</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1890</v>
+      </c>
       <c r="K281" t="s">
-        <v>2010</v>
+        <v>1984</v>
       </c>
       <c r="L281" t="s">
-        <v>525</v>
+        <v>756</v>
       </c>
       <c r="M281" t="s">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="N281" t="s">
-        <v>2012</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1508</v>
+        <v>1972</v>
       </c>
       <c r="D282" t="s">
-        <v>2013</v>
-[...9 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
       <c r="H282" t="s">
-        <v>2014</v>
+        <v>176</v>
       </c>
       <c r="I282" t="s">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="J282"/>
+        <v>1987</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1890</v>
+      </c>
       <c r="K282" t="s">
-        <v>2016</v>
+        <v>1988</v>
       </c>
       <c r="L282" t="s">
-        <v>22</v>
+        <v>1977</v>
       </c>
       <c r="M282" t="s">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="N282" t="s">
-        <v>1517</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="D283" t="s">
-        <v>2019</v>
-[...9 lines deleted...]
-      </c>
+        <v>1991</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
       <c r="H283" t="s">
-        <v>2023</v>
+        <v>1992</v>
       </c>
       <c r="I283" t="s">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="J283"/>
+        <v>1993</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1890</v>
+      </c>
       <c r="K283" t="s">
-        <v>2025</v>
+        <v>1994</v>
       </c>
       <c r="L283" t="s">
-        <v>525</v>
+        <v>1995</v>
       </c>
       <c r="M283" t="s">
-        <v>2026</v>
+        <v>1996</v>
       </c>
       <c r="N283" t="s">
-        <v>2027</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>72</v>
+        <v>1998</v>
       </c>
       <c r="D284" t="s">
-        <v>2028</v>
+        <v>1999</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>2029</v>
+        <v>2000</v>
       </c>
       <c r="I284" t="s">
-        <v>2030</v>
+        <v>2001</v>
       </c>
       <c r="J284" t="s">
-        <v>261</v>
+        <v>1890</v>
       </c>
       <c r="K284" t="s">
-        <v>2031</v>
+        <v>2002</v>
       </c>
       <c r="L284" t="s">
-        <v>2032</v>
+        <v>2003</v>
       </c>
       <c r="M284" t="s">
-        <v>2033</v>
-[...1 lines deleted...]
-      <c r="N284"/>
+        <v>2004</v>
+      </c>
+      <c r="N284" t="s">
+        <v>2005</v>
+      </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2034</v>
+        <v>1990</v>
       </c>
       <c r="D285" t="s">
-        <v>2035</v>
+        <v>329</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>2036</v>
+        <v>176</v>
       </c>
       <c r="I285" t="s">
-        <v>2037</v>
-[...1 lines deleted...]
-      <c r="J285"/>
+        <v>2006</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1890</v>
+      </c>
       <c r="K285" t="s">
-        <v>2038</v>
+        <v>2007</v>
       </c>
       <c r="L285" t="s">
-        <v>2039</v>
+        <v>1995</v>
       </c>
       <c r="M285" t="s">
-        <v>2040</v>
+        <v>2008</v>
       </c>
       <c r="N285" t="s">
-        <v>2041</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>72</v>
+        <v>2009</v>
       </c>
       <c r="D286" t="s">
-        <v>2042</v>
+        <v>2010</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>72</v>
+        <v>2011</v>
       </c>
       <c r="I286" t="s">
-        <v>2043</v>
-[...1 lines deleted...]
-      <c r="J286"/>
+        <v>2012</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1890</v>
+      </c>
       <c r="K286" t="s">
-        <v>2044</v>
+        <v>2013</v>
       </c>
       <c r="L286" t="s">
-        <v>2045</v>
+        <v>239</v>
       </c>
       <c r="M286" t="s">
-        <v>2046</v>
-[...1 lines deleted...]
-      <c r="N286"/>
+        <v>2014</v>
+      </c>
+      <c r="N286" t="s">
+        <v>2015</v>
+      </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2047</v>
+        <v>2009</v>
       </c>
       <c r="D287" t="s">
-        <v>2048</v>
+        <v>329</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="I287" t="s">
-        <v>2049</v>
-[...1 lines deleted...]
-      <c r="J287"/>
+        <v>2016</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1890</v>
+      </c>
       <c r="K287" t="s">
-        <v>2050</v>
+        <v>2017</v>
       </c>
       <c r="L287" t="s">
-        <v>2051</v>
+        <v>2018</v>
       </c>
       <c r="M287" t="s">
-        <v>2052</v>
+        <v>2019</v>
       </c>
       <c r="N287" t="s">
-        <v>2053</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2054</v>
+        <v>2020</v>
       </c>
       <c r="D288" t="s">
-        <v>2055</v>
+        <v>2021</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>2056</v>
+        <v>2022</v>
       </c>
       <c r="I288" t="s">
-        <v>2057</v>
-[...1 lines deleted...]
-      <c r="J288"/>
+        <v>2023</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1890</v>
+      </c>
       <c r="K288" t="s">
-        <v>2058</v>
+        <v>2024</v>
       </c>
       <c r="L288" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="M288" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="N288" t="s">
-        <v>2061</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2062</v>
+        <v>2028</v>
       </c>
       <c r="D289" t="s">
-        <v>2063</v>
-[...9 lines deleted...]
-      </c>
+        <v>2029</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289"/>
+      <c r="G289"/>
       <c r="H289" t="s">
-        <v>2067</v>
+        <v>725</v>
       </c>
       <c r="I289" t="s">
-        <v>2068</v>
-[...1 lines deleted...]
-      <c r="J289"/>
+        <v>2030</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1890</v>
+      </c>
       <c r="K289" t="s">
-        <v>2069</v>
+        <v>2031</v>
       </c>
       <c r="L289" t="s">
-        <v>509</v>
+        <v>1466</v>
       </c>
       <c r="M289" t="s">
-        <v>2070</v>
+        <v>2032</v>
       </c>
       <c r="N289" t="s">
-        <v>2071</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2072</v>
+        <v>2034</v>
       </c>
       <c r="D290" t="s">
-        <v>2073</v>
+        <v>2035</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>2074</v>
+        <v>2036</v>
       </c>
       <c r="I290" t="s">
-        <v>2075</v>
-[...1 lines deleted...]
-      <c r="J290"/>
+        <v>2037</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1890</v>
+      </c>
       <c r="K290" t="s">
-        <v>2076</v>
+        <v>2038</v>
       </c>
       <c r="L290" t="s">
-        <v>2077</v>
+        <v>362</v>
       </c>
       <c r="M290" t="s">
-        <v>2078</v>
+        <v>2039</v>
       </c>
       <c r="N290" t="s">
-        <v>2079</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2080</v>
+        <v>2041</v>
       </c>
       <c r="D291" t="s">
-        <v>2081</v>
+        <v>2042</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>72</v>
+        <v>1263</v>
       </c>
       <c r="I291" t="s">
-        <v>2082</v>
-[...1 lines deleted...]
-      <c r="J291"/>
+        <v>2043</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1890</v>
+      </c>
       <c r="K291" t="s">
-        <v>2083</v>
+        <v>2044</v>
       </c>
       <c r="L291" t="s">
-        <v>2051</v>
+        <v>764</v>
       </c>
       <c r="M291" t="s">
-        <v>2084</v>
+        <v>2045</v>
       </c>
       <c r="N291" t="s">
-        <v>2085</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
+      <c r="H292" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J292" t="s">
+        <v>2049</v>
+      </c>
+      <c r="K292" t="s">
+        <v>2050</v>
+      </c>
+      <c r="L292" t="s">
+        <v>146</v>
+      </c>
+      <c r="M292" t="s">
+        <v>2051</v>
+      </c>
+      <c r="N292" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293" t="s">
+        <v>15</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
+      <c r="H293" t="s">
+        <v>2052</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J293" t="s">
+        <v>2049</v>
+      </c>
+      <c r="K293" t="s">
+        <v>2054</v>
+      </c>
+      <c r="L293" t="s">
+        <v>146</v>
+      </c>
+      <c r="M293" t="s">
+        <v>2055</v>
+      </c>
+      <c r="N293" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294" t="s">
+        <v>15</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
+      <c r="H294" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J294" t="s">
+        <v>740</v>
+      </c>
+      <c r="K294" t="s">
+        <v>2060</v>
+      </c>
+      <c r="L294" t="s">
+        <v>146</v>
+      </c>
+      <c r="M294" t="s">
+        <v>2061</v>
+      </c>
+      <c r="N294" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>14</v>
+      </c>
+      <c r="B295" t="s">
+        <v>15</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
+      <c r="H295" t="s">
+        <v>2065</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J295" t="s">
+        <v>740</v>
+      </c>
+      <c r="K295" t="s">
+        <v>2067</v>
+      </c>
+      <c r="L295" t="s">
+        <v>146</v>
+      </c>
+      <c r="M295" t="s">
+        <v>2068</v>
+      </c>
+      <c r="N295" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>14</v>
+      </c>
+      <c r="B296" t="s">
+        <v>15</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
+      <c r="H296" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J296" t="s">
+        <v>740</v>
+      </c>
+      <c r="K296" t="s">
+        <v>2074</v>
+      </c>
+      <c r="L296" t="s">
+        <v>22</v>
+      </c>
+      <c r="M296" t="s">
+        <v>2075</v>
+      </c>
+      <c r="N296" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297" t="s">
+        <v>15</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>2079</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2080</v>
+      </c>
+      <c r="J297" t="s">
+        <v>740</v>
+      </c>
+      <c r="K297" t="s">
+        <v>2081</v>
+      </c>
+      <c r="L297" t="s">
+        <v>22</v>
+      </c>
+      <c r="M297" t="s">
+        <v>2082</v>
+      </c>
+      <c r="N297" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
+      <c r="H298" t="s">
         <v>2086</v>
       </c>
-      <c r="D292" t="s">
+      <c r="I298" t="s">
         <v>2087</v>
       </c>
-      <c r="E292" t="s">
+      <c r="J298" t="s">
+        <v>740</v>
+      </c>
+      <c r="K298" t="s">
         <v>2088</v>
       </c>
-      <c r="F292" t="s">
+      <c r="L298" t="s">
+        <v>22</v>
+      </c>
+      <c r="M298" t="s">
         <v>2089</v>
       </c>
-      <c r="G292" t="s">
+      <c r="N298" t="s">
         <v>2090</v>
       </c>
-      <c r="H292" t="s">
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" t="s">
+        <v>15</v>
+      </c>
+      <c r="C299" t="s">
         <v>2091</v>
       </c>
-      <c r="I292" t="s">
+      <c r="D299" t="s">
         <v>2092</v>
       </c>
-      <c r="J292"/>
-      <c r="K292" t="s">
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
+      <c r="H299" t="s">
         <v>2093</v>
       </c>
-      <c r="L292" t="s">
-[...2 lines deleted...]
-      <c r="M292" t="s">
+      <c r="I299" t="s">
         <v>2094</v>
       </c>
-      <c r="N292" t="s">
+      <c r="J299" t="s">
+        <v>740</v>
+      </c>
+      <c r="K299" t="s">
         <v>2095</v>
+      </c>
+      <c r="L299" t="s">
+        <v>146</v>
+      </c>
+      <c r="M299" t="s">
+        <v>2096</v>
+      </c>
+      <c r="N299" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
+      <c r="H300" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J300" t="s">
+        <v>44</v>
+      </c>
+      <c r="K300" t="s">
+        <v>2102</v>
+      </c>
+      <c r="L300" t="s">
+        <v>146</v>
+      </c>
+      <c r="M300" t="s">
+        <v>2103</v>
+      </c>
+      <c r="N300" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" t="s">
+        <v>15</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>2107</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2108</v>
+      </c>
+      <c r="J301" t="s">
+        <v>44</v>
+      </c>
+      <c r="K301" t="s">
+        <v>2109</v>
+      </c>
+      <c r="L301" t="s">
+        <v>22</v>
+      </c>
+      <c r="M301" t="s">
+        <v>2110</v>
+      </c>
+      <c r="N301" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" t="s">
+        <v>15</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>2114</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2115</v>
+      </c>
+      <c r="J302" t="s">
+        <v>44</v>
+      </c>
+      <c r="K302" t="s">
+        <v>2116</v>
+      </c>
+      <c r="L302" t="s">
+        <v>22</v>
+      </c>
+      <c r="M302" t="s">
+        <v>2117</v>
+      </c>
+      <c r="N302" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" t="s">
+        <v>15</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>2121</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J303" t="s">
+        <v>44</v>
+      </c>
+      <c r="K303" t="s">
+        <v>2123</v>
+      </c>
+      <c r="L303" t="s">
+        <v>22</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2124</v>
+      </c>
+      <c r="N303" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" t="s">
+        <v>15</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>2128</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2129</v>
+      </c>
+      <c r="J304" t="s">
+        <v>44</v>
+      </c>
+      <c r="K304" t="s">
+        <v>2130</v>
+      </c>
+      <c r="L304" t="s">
+        <v>22</v>
+      </c>
+      <c r="M304" t="s">
+        <v>2131</v>
+      </c>
+      <c r="N304" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" t="s">
+        <v>15</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305" t="s">
+        <v>2135</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2136</v>
+      </c>
+      <c r="J305" t="s">
+        <v>44</v>
+      </c>
+      <c r="K305" t="s">
+        <v>2137</v>
+      </c>
+      <c r="L305" t="s">
+        <v>2138</v>
+      </c>
+      <c r="M305" t="s">
+        <v>2139</v>
+      </c>
+      <c r="N305" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306" t="s">
+        <v>15</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D306" t="s">
+        <v>329</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>176</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2141</v>
+      </c>
+      <c r="J306" t="s">
+        <v>128</v>
+      </c>
+      <c r="K306" t="s">
+        <v>2142</v>
+      </c>
+      <c r="L306" t="s">
+        <v>2138</v>
+      </c>
+      <c r="M306" t="s">
+        <v>2143</v>
+      </c>
+      <c r="N306" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" t="s">
+        <v>15</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>2146</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2147</v>
+      </c>
+      <c r="J307" t="s">
+        <v>44</v>
+      </c>
+      <c r="K307" t="s">
+        <v>2148</v>
+      </c>
+      <c r="L307" t="s">
+        <v>2149</v>
+      </c>
+      <c r="M307" t="s">
+        <v>2150</v>
+      </c>
+      <c r="N307" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D308" t="s">
+        <v>329</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>176</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J308" t="s">
+        <v>128</v>
+      </c>
+      <c r="K308" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L308" t="s">
+        <v>2154</v>
+      </c>
+      <c r="M308" t="s">
+        <v>2155</v>
+      </c>
+      <c r="N308" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J309" t="s">
+        <v>44</v>
+      </c>
+      <c r="K309" t="s">
+        <v>2160</v>
+      </c>
+      <c r="L309" t="s">
+        <v>2161</v>
+      </c>
+      <c r="M309" t="s">
+        <v>2162</v>
+      </c>
+      <c r="N309" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" t="s">
+        <v>15</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>2166</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J310" t="s">
+        <v>44</v>
+      </c>
+      <c r="K310" t="s">
+        <v>2168</v>
+      </c>
+      <c r="L310" t="s">
+        <v>146</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2169</v>
+      </c>
+      <c r="N310" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D311" t="s">
+        <v>329</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
+      <c r="H311" t="s">
+        <v>176</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J311" t="s">
+        <v>128</v>
+      </c>
+      <c r="K311" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L311" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2174</v>
+      </c>
+      <c r="N311" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312" t="s">
+        <v>15</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J312" t="s">
+        <v>44</v>
+      </c>
+      <c r="K312" t="s">
+        <v>2179</v>
+      </c>
+      <c r="L312" t="s">
+        <v>247</v>
+      </c>
+      <c r="M312" t="s">
+        <v>2180</v>
+      </c>
+      <c r="N312" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313" t="s">
+        <v>15</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>176</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J313" t="s">
+        <v>128</v>
+      </c>
+      <c r="K313" t="s">
+        <v>2184</v>
+      </c>
+      <c r="L313" t="s">
+        <v>247</v>
+      </c>
+      <c r="M313" t="s">
+        <v>2185</v>
+      </c>
+      <c r="N313" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314" t="s">
+        <v>15</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>2188</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2189</v>
+      </c>
+      <c r="J314" t="s">
+        <v>128</v>
+      </c>
+      <c r="K314" t="s">
+        <v>2190</v>
+      </c>
+      <c r="L314" t="s">
+        <v>2191</v>
+      </c>
+      <c r="M314" t="s">
+        <v>2192</v>
+      </c>
+      <c r="N314" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" t="s">
+        <v>15</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315" t="s">
+        <v>2196</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2197</v>
+      </c>
+      <c r="J315" t="s">
+        <v>128</v>
+      </c>
+      <c r="K315" t="s">
+        <v>2198</v>
+      </c>
+      <c r="L315" t="s">
+        <v>2199</v>
+      </c>
+      <c r="M315" t="s">
+        <v>2200</v>
+      </c>
+      <c r="N315" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>14</v>
+      </c>
+      <c r="B316" t="s">
+        <v>15</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316" t="s">
+        <v>2204</v>
+      </c>
+      <c r="I316" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J316" t="s">
+        <v>128</v>
+      </c>
+      <c r="K316" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L316" t="s">
+        <v>2207</v>
+      </c>
+      <c r="M316" t="s">
+        <v>2208</v>
+      </c>
+      <c r="N316" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317" t="s">
+        <v>15</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>176</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2211</v>
+      </c>
+      <c r="J317" t="s">
+        <v>44</v>
+      </c>
+      <c r="K317" t="s">
+        <v>2212</v>
+      </c>
+      <c r="L317" t="s">
+        <v>2213</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2214</v>
+      </c>
+      <c r="N317" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318" t="s">
+        <v>15</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>2218</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2219</v>
+      </c>
+      <c r="J318" t="s">
+        <v>128</v>
+      </c>
+      <c r="K318" t="s">
+        <v>2220</v>
+      </c>
+      <c r="L318" t="s">
+        <v>2221</v>
+      </c>
+      <c r="M318" t="s">
+        <v>2222</v>
+      </c>
+      <c r="N318" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>14</v>
+      </c>
+      <c r="B319" t="s">
+        <v>15</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
+      <c r="H319" t="s">
+        <v>2225</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J319" t="s">
+        <v>128</v>
+      </c>
+      <c r="K319" t="s">
+        <v>2227</v>
+      </c>
+      <c r="L319" t="s">
+        <v>764</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2228</v>
+      </c>
+      <c r="N319" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>14</v>
+      </c>
+      <c r="B320" t="s">
+        <v>15</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>2231</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2232</v>
+      </c>
+      <c r="J320" t="s">
+        <v>128</v>
+      </c>
+      <c r="K320" t="s">
+        <v>2233</v>
+      </c>
+      <c r="L320" t="s">
+        <v>764</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2234</v>
+      </c>
+      <c r="N320" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>14</v>
+      </c>
+      <c r="B321" t="s">
+        <v>15</v>
+      </c>
+      <c r="C321" t="s">
+        <v>32</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321"/>
+      <c r="G321"/>
+      <c r="H321" t="s">
+        <v>176</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2236</v>
+      </c>
+      <c r="J321" t="s">
+        <v>44</v>
+      </c>
+      <c r="K321" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L321" t="s">
+        <v>2238</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2239</v>
+      </c>
+      <c r="N321" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" t="s">
+        <v>15</v>
+      </c>
+      <c r="C322" t="s">
+        <v>32</v>
+      </c>
+      <c r="D322" t="s">
+        <v>33</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J322" t="s">
+        <v>128</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L322" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2244</v>
+      </c>
+      <c r="N322" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" t="s">
+        <v>15</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>2247</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J323" t="s">
+        <v>128</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2249</v>
+      </c>
+      <c r="L323" t="s">
+        <v>247</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2250</v>
+      </c>
+      <c r="N323" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D324" t="s">
+        <v>329</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>176</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2252</v>
+      </c>
+      <c r="J324" t="s">
+        <v>44</v>
+      </c>
+      <c r="K324" t="s">
+        <v>2253</v>
+      </c>
+      <c r="L324" t="s">
+        <v>2254</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2255</v>
+      </c>
+      <c r="N324" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>176</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J325" t="s">
+        <v>44</v>
+      </c>
+      <c r="K325" t="s">
+        <v>2258</v>
+      </c>
+      <c r="L325" t="s">
+        <v>2259</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2260</v>
+      </c>
+      <c r="N325" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>2263</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2264</v>
+      </c>
+      <c r="J326" t="s">
+        <v>128</v>
+      </c>
+      <c r="K326" t="s">
+        <v>2265</v>
+      </c>
+      <c r="L326" t="s">
+        <v>2266</v>
+      </c>
+      <c r="M326" t="s">
+        <v>2267</v>
+      </c>
+      <c r="N326" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>2270</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J327" t="s">
+        <v>128</v>
+      </c>
+      <c r="K327" t="s">
+        <v>2272</v>
+      </c>
+      <c r="L327" t="s">
+        <v>764</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2273</v>
+      </c>
+      <c r="N327" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>15</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>176</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2275</v>
+      </c>
+      <c r="J328" t="s">
+        <v>44</v>
+      </c>
+      <c r="K328" t="s">
+        <v>2276</v>
+      </c>
+      <c r="L328" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M328" t="s">
+        <v>2278</v>
+      </c>
+      <c r="N328" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>2281</v>
+      </c>
+      <c r="I329" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J329" t="s">
+        <v>128</v>
+      </c>
+      <c r="K329" t="s">
+        <v>2283</v>
+      </c>
+      <c r="L329" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M329" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N329" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>176</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2288</v>
+      </c>
+      <c r="J330" t="s">
+        <v>44</v>
+      </c>
+      <c r="K330" t="s">
+        <v>2289</v>
+      </c>
+      <c r="L330" t="s">
+        <v>2290</v>
+      </c>
+      <c r="M330" t="s">
+        <v>2291</v>
+      </c>
+      <c r="N330" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>2294</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2295</v>
+      </c>
+      <c r="J331" t="s">
+        <v>128</v>
+      </c>
+      <c r="K331" t="s">
+        <v>2296</v>
+      </c>
+      <c r="L331" t="s">
+        <v>2297</v>
+      </c>
+      <c r="M331" t="s">
+        <v>2298</v>
+      </c>
+      <c r="N331" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>164</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E332" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F332" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G332" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H332" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I332" t="s">
+        <v>2305</v>
+      </c>
+      <c r="J332" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K332" t="s">
+        <v>2306</v>
+      </c>
+      <c r="L332" t="s">
+        <v>371</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2307</v>
+      </c>
+      <c r="N332" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>164</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E333" t="s">
+        <v>2310</v>
+      </c>
+      <c r="F333" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H333" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J333" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K333" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L333" t="s">
+        <v>371</v>
+      </c>
+      <c r="M333" t="s">
+        <v>2316</v>
+      </c>
+      <c r="N333" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>164</v>
+      </c>
+      <c r="B334" t="s">
+        <v>15</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E334" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F334" t="s">
+        <v>2320</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H334" t="s">
+        <v>2322</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2323</v>
+      </c>
+      <c r="J334" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K334" t="s">
+        <v>2324</v>
+      </c>
+      <c r="L334" t="s">
+        <v>371</v>
+      </c>
+      <c r="M334" t="s">
+        <v>2325</v>
+      </c>
+      <c r="N334" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D335" t="s">
+        <v>329</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>176</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J335" t="s">
+        <v>44</v>
+      </c>
+      <c r="K335" t="s">
+        <v>2328</v>
+      </c>
+      <c r="L335" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M335" t="s">
+        <v>2329</v>
+      </c>
+      <c r="N335" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>164</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E336" t="s">
+        <v>2331</v>
+      </c>
+      <c r="F336" t="s">
+        <v>2332</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H336" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J336" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K336" t="s">
+        <v>2336</v>
+      </c>
+      <c r="L336" t="s">
+        <v>371</v>
+      </c>
+      <c r="M336" t="s">
+        <v>2337</v>
+      </c>
+      <c r="N336" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>164</v>
+      </c>
+      <c r="B337" t="s">
+        <v>15</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2340</v>
+      </c>
+      <c r="F337" t="s">
+        <v>2341</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H337" t="s">
+        <v>2343</v>
+      </c>
+      <c r="I337" t="s">
+        <v>2344</v>
+      </c>
+      <c r="J337" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K337" t="s">
+        <v>2345</v>
+      </c>
+      <c r="L337" t="s">
+        <v>371</v>
+      </c>
+      <c r="M337" t="s">
+        <v>2346</v>
+      </c>
+      <c r="N337" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J338" t="s">
+        <v>128</v>
+      </c>
+      <c r="K338" t="s">
+        <v>2352</v>
+      </c>
+      <c r="L338" t="s">
+        <v>764</v>
+      </c>
+      <c r="M338" t="s">
+        <v>2353</v>
+      </c>
+      <c r="N338" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339" t="s">
+        <v>15</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D339" t="s">
+        <v>329</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>176</v>
+      </c>
+      <c r="I339" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J339" t="s">
+        <v>44</v>
+      </c>
+      <c r="K339" t="s">
+        <v>2356</v>
+      </c>
+      <c r="L339" t="s">
+        <v>2357</v>
+      </c>
+      <c r="M339" t="s">
+        <v>2358</v>
+      </c>
+      <c r="N339" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>176</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2361</v>
+      </c>
+      <c r="J340" t="s">
+        <v>128</v>
+      </c>
+      <c r="K340" t="s">
+        <v>2362</v>
+      </c>
+      <c r="L340" t="s">
+        <v>22</v>
+      </c>
+      <c r="M340" t="s">
+        <v>2363</v>
+      </c>
+      <c r="N340" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>14</v>
+      </c>
+      <c r="B341" t="s">
+        <v>15</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341"/>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>2367</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2368</v>
+      </c>
+      <c r="J341" t="s">
+        <v>128</v>
+      </c>
+      <c r="K341" t="s">
+        <v>2369</v>
+      </c>
+      <c r="L341" t="s">
+        <v>22</v>
+      </c>
+      <c r="M341" t="s">
+        <v>2370</v>
+      </c>
+      <c r="N341" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>14</v>
+      </c>
+      <c r="B342" t="s">
+        <v>15</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>2374</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2375</v>
+      </c>
+      <c r="J342" t="s">
+        <v>128</v>
+      </c>
+      <c r="K342" t="s">
+        <v>2376</v>
+      </c>
+      <c r="L342" t="s">
+        <v>2377</v>
+      </c>
+      <c r="M342" t="s">
+        <v>2378</v>
+      </c>
+      <c r="N342" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>14</v>
+      </c>
+      <c r="B343" t="s">
+        <v>15</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E343"/>
+      <c r="F343"/>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>2382</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2383</v>
+      </c>
+      <c r="J343" t="s">
+        <v>128</v>
+      </c>
+      <c r="K343" t="s">
+        <v>2384</v>
+      </c>
+      <c r="L343" t="s">
+        <v>2385</v>
+      </c>
+      <c r="M343" t="s">
+        <v>2386</v>
+      </c>
+      <c r="N343" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>14</v>
+      </c>
+      <c r="B344" t="s">
+        <v>15</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D344" t="s">
+        <v>329</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344"/>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>176</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2388</v>
+      </c>
+      <c r="J344" t="s">
+        <v>369</v>
+      </c>
+      <c r="K344" t="s">
+        <v>2389</v>
+      </c>
+      <c r="L344" t="s">
+        <v>2390</v>
+      </c>
+      <c r="M344" t="s">
+        <v>2391</v>
+      </c>
+      <c r="N344" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B345" t="s">
+        <v>15</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345"/>
+      <c r="G345"/>
+      <c r="H345" t="s">
+        <v>2394</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2395</v>
+      </c>
+      <c r="J345" t="s">
+        <v>128</v>
+      </c>
+      <c r="K345" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L345" t="s">
+        <v>2397</v>
+      </c>
+      <c r="M345" t="s">
+        <v>2398</v>
+      </c>
+      <c r="N345" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>14</v>
+      </c>
+      <c r="B346" t="s">
+        <v>15</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E346"/>
+      <c r="F346"/>
+      <c r="G346"/>
+      <c r="H346" t="s">
+        <v>2402</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2403</v>
+      </c>
+      <c r="J346" t="s">
+        <v>128</v>
+      </c>
+      <c r="K346" t="s">
+        <v>2404</v>
+      </c>
+      <c r="L346" t="s">
+        <v>2377</v>
+      </c>
+      <c r="M346" t="s">
+        <v>2405</v>
+      </c>
+      <c r="N346" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>14</v>
+      </c>
+      <c r="B347" t="s">
+        <v>15</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D347" t="s">
+        <v>329</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347"/>
+      <c r="G347"/>
+      <c r="H347" t="s">
+        <v>176</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J347" t="s">
+        <v>369</v>
+      </c>
+      <c r="K347" t="s">
+        <v>2409</v>
+      </c>
+      <c r="L347" t="s">
+        <v>2410</v>
+      </c>
+      <c r="M347" t="s">
+        <v>2411</v>
+      </c>
+      <c r="N347" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348" t="s">
+        <v>15</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D348" t="s">
+        <v>329</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348"/>
+      <c r="G348"/>
+      <c r="H348" t="s">
+        <v>176</v>
+      </c>
+      <c r="I348" t="s">
+        <v>2414</v>
+      </c>
+      <c r="J348" t="s">
+        <v>369</v>
+      </c>
+      <c r="K348" t="s">
+        <v>2415</v>
+      </c>
+      <c r="L348" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M348" t="s">
+        <v>2416</v>
+      </c>
+      <c r="N348" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349" t="s">
+        <v>15</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D349" t="s">
+        <v>329</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349"/>
+      <c r="G349"/>
+      <c r="H349" t="s">
+        <v>176</v>
+      </c>
+      <c r="I349" t="s">
+        <v>2419</v>
+      </c>
+      <c r="J349" t="s">
+        <v>369</v>
+      </c>
+      <c r="K349" t="s">
+        <v>2420</v>
+      </c>
+      <c r="L349" t="s">
+        <v>2421</v>
+      </c>
+      <c r="M349" t="s">
+        <v>2422</v>
+      </c>
+      <c r="N349" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350" t="s">
+        <v>15</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D350" t="s">
+        <v>329</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350"/>
+      <c r="G350"/>
+      <c r="H350" t="s">
+        <v>176</v>
+      </c>
+      <c r="I350" t="s">
+        <v>2425</v>
+      </c>
+      <c r="J350" t="s">
+        <v>369</v>
+      </c>
+      <c r="K350" t="s">
+        <v>2426</v>
+      </c>
+      <c r="L350" t="s">
+        <v>2427</v>
+      </c>
+      <c r="M350" t="s">
+        <v>2428</v>
+      </c>
+      <c r="N350" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>14</v>
+      </c>
+      <c r="B351" t="s">
+        <v>15</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E351"/>
+      <c r="F351"/>
+      <c r="G351"/>
+      <c r="H351" t="s">
+        <v>2431</v>
+      </c>
+      <c r="I351" t="s">
+        <v>2432</v>
+      </c>
+      <c r="J351" t="s">
+        <v>128</v>
+      </c>
+      <c r="K351" t="s">
+        <v>2433</v>
+      </c>
+      <c r="L351" t="s">
+        <v>2434</v>
+      </c>
+      <c r="M351" t="s">
+        <v>2435</v>
+      </c>
+      <c r="N351" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352" t="s">
+        <v>15</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352"/>
+      <c r="H352" t="s">
+        <v>2438</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2439</v>
+      </c>
+      <c r="J352" t="s">
+        <v>128</v>
+      </c>
+      <c r="K352" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L352" t="s">
+        <v>146</v>
+      </c>
+      <c r="M352" t="s">
+        <v>2441</v>
+      </c>
+      <c r="N352" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>14</v>
+      </c>
+      <c r="B353" t="s">
+        <v>15</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E353"/>
+      <c r="F353"/>
+      <c r="G353"/>
+      <c r="H353" t="s">
+        <v>725</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2445</v>
+      </c>
+      <c r="J353" t="s">
+        <v>369</v>
+      </c>
+      <c r="K353" t="s">
+        <v>2446</v>
+      </c>
+      <c r="L353" t="s">
+        <v>2447</v>
+      </c>
+      <c r="M353" t="s">
+        <v>2448</v>
+      </c>
+      <c r="N353" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>14</v>
+      </c>
+      <c r="B354" t="s">
+        <v>15</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E354"/>
+      <c r="F354"/>
+      <c r="G354"/>
+      <c r="H354" t="s">
+        <v>725</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2452</v>
+      </c>
+      <c r="J354" t="s">
+        <v>369</v>
+      </c>
+      <c r="K354" t="s">
+        <v>2453</v>
+      </c>
+      <c r="L354" t="s">
+        <v>2454</v>
+      </c>
+      <c r="M354" t="s">
+        <v>2455</v>
+      </c>
+      <c r="N354" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>14</v>
+      </c>
+      <c r="B355" t="s">
+        <v>15</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D355" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E355"/>
+      <c r="F355"/>
+      <c r="G355"/>
+      <c r="H355" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2459</v>
+      </c>
+      <c r="J355" t="s">
+        <v>369</v>
+      </c>
+      <c r="K355" t="s">
+        <v>2460</v>
+      </c>
+      <c r="L355" t="s">
+        <v>764</v>
+      </c>
+      <c r="M355" t="s">
+        <v>2461</v>
+      </c>
+      <c r="N355" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>14</v>
+      </c>
+      <c r="B356" t="s">
+        <v>15</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E356"/>
+      <c r="F356"/>
+      <c r="G356"/>
+      <c r="H356" t="s">
+        <v>725</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2465</v>
+      </c>
+      <c r="J356" t="s">
+        <v>369</v>
+      </c>
+      <c r="K356" t="s">
+        <v>2466</v>
+      </c>
+      <c r="L356" t="s">
+        <v>2467</v>
+      </c>
+      <c r="M356" t="s">
+        <v>2468</v>
+      </c>
+      <c r="N356" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>14</v>
+      </c>
+      <c r="B357" t="s">
+        <v>15</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357"/>
+      <c r="G357"/>
+      <c r="H357" t="s">
+        <v>725</v>
+      </c>
+      <c r="I357" t="s">
+        <v>2472</v>
+      </c>
+      <c r="J357" t="s">
+        <v>369</v>
+      </c>
+      <c r="K357" t="s">
+        <v>2473</v>
+      </c>
+      <c r="L357" t="s">
+        <v>2474</v>
+      </c>
+      <c r="M357" t="s">
+        <v>2475</v>
+      </c>
+      <c r="N357" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>14</v>
+      </c>
+      <c r="B358" t="s">
+        <v>15</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E358"/>
+      <c r="F358"/>
+      <c r="G358"/>
+      <c r="H358" t="s">
+        <v>2479</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J358" t="s">
+        <v>369</v>
+      </c>
+      <c r="K358" t="s">
+        <v>2481</v>
+      </c>
+      <c r="L358" t="s">
+        <v>146</v>
+      </c>
+      <c r="M358" t="s">
+        <v>2482</v>
+      </c>
+      <c r="N358" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>14</v>
+      </c>
+      <c r="B359" t="s">
+        <v>15</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E359"/>
+      <c r="F359"/>
+      <c r="G359"/>
+      <c r="H359" t="s">
+        <v>2484</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2485</v>
+      </c>
+      <c r="J359" t="s">
+        <v>369</v>
+      </c>
+      <c r="K359" t="s">
+        <v>2486</v>
+      </c>
+      <c r="L359" t="s">
+        <v>146</v>
+      </c>
+      <c r="M359" t="s">
+        <v>2487</v>
+      </c>
+      <c r="N359" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>14</v>
+      </c>
+      <c r="B360" t="s">
+        <v>15</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E360"/>
+      <c r="F360"/>
+      <c r="G360"/>
+      <c r="H360" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I360" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J360" t="s">
+        <v>369</v>
+      </c>
+      <c r="K360" t="s">
+        <v>2491</v>
+      </c>
+      <c r="L360" t="s">
+        <v>764</v>
+      </c>
+      <c r="M360" t="s">
+        <v>2492</v>
+      </c>
+      <c r="N360" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>14</v>
+      </c>
+      <c r="B361" t="s">
+        <v>15</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E361"/>
+      <c r="F361"/>
+      <c r="G361"/>
+      <c r="H361" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2497</v>
+      </c>
+      <c r="J361" t="s">
+        <v>369</v>
+      </c>
+      <c r="K361" t="s">
+        <v>2498</v>
+      </c>
+      <c r="L361" t="s">
+        <v>146</v>
+      </c>
+      <c r="M361" t="s">
+        <v>2499</v>
+      </c>
+      <c r="N361" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>14</v>
+      </c>
+      <c r="B362" t="s">
+        <v>15</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E362"/>
+      <c r="F362"/>
+      <c r="G362"/>
+      <c r="H362" t="s">
+        <v>2503</v>
+      </c>
+      <c r="I362" t="s">
+        <v>2504</v>
+      </c>
+      <c r="J362" t="s">
+        <v>369</v>
+      </c>
+      <c r="K362" t="s">
+        <v>2505</v>
+      </c>
+      <c r="L362" t="s">
+        <v>2506</v>
+      </c>
+      <c r="M362" t="s">
+        <v>2507</v>
+      </c>
+      <c r="N362" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>14</v>
+      </c>
+      <c r="B363" t="s">
+        <v>15</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363"/>
+      <c r="G363"/>
+      <c r="H363" t="s">
+        <v>2511</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2512</v>
+      </c>
+      <c r="J363" t="s">
+        <v>369</v>
+      </c>
+      <c r="K363" t="s">
+        <v>2513</v>
+      </c>
+      <c r="L363" t="s">
+        <v>22</v>
+      </c>
+      <c r="M363" t="s">
+        <v>2514</v>
+      </c>
+      <c r="N363" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>14</v>
+      </c>
+      <c r="B364" t="s">
+        <v>15</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E364"/>
+      <c r="F364"/>
+      <c r="G364"/>
+      <c r="H364" t="s">
+        <v>725</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2518</v>
+      </c>
+      <c r="J364" t="s">
+        <v>369</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2519</v>
+      </c>
+      <c r="L364" t="s">
+        <v>2520</v>
+      </c>
+      <c r="M364" t="s">
+        <v>2521</v>
+      </c>
+      <c r="N364" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>14</v>
+      </c>
+      <c r="B365" t="s">
+        <v>15</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365"/>
+      <c r="G365"/>
+      <c r="H365" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I365" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J365" t="s">
+        <v>369</v>
+      </c>
+      <c r="K365" t="s">
+        <v>2526</v>
+      </c>
+      <c r="L365" t="s">
+        <v>764</v>
+      </c>
+      <c r="M365" t="s">
+        <v>2527</v>
+      </c>
+      <c r="N365" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>14</v>
+      </c>
+      <c r="B366" t="s">
+        <v>15</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D366" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366"/>
+      <c r="G366"/>
+      <c r="H366" t="s">
+        <v>2531</v>
+      </c>
+      <c r="I366" t="s">
+        <v>2532</v>
+      </c>
+      <c r="J366" t="s">
+        <v>369</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2533</v>
+      </c>
+      <c r="L366" t="s">
+        <v>146</v>
+      </c>
+      <c r="M366" t="s">
+        <v>2534</v>
+      </c>
+      <c r="N366" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>14</v>
+      </c>
+      <c r="B367" t="s">
+        <v>15</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367"/>
+      <c r="G367"/>
+      <c r="H367" t="s">
+        <v>761</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2538</v>
+      </c>
+      <c r="J367" t="s">
+        <v>369</v>
+      </c>
+      <c r="K367" t="s">
+        <v>2539</v>
+      </c>
+      <c r="L367" t="s">
+        <v>764</v>
+      </c>
+      <c r="M367" t="s">
+        <v>2540</v>
+      </c>
+      <c r="N367" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>14</v>
+      </c>
+      <c r="B368" t="s">
+        <v>15</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368"/>
+      <c r="G368"/>
+      <c r="H368" t="s">
+        <v>725</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2544</v>
+      </c>
+      <c r="J368" t="s">
+        <v>369</v>
+      </c>
+      <c r="K368" t="s">
+        <v>2545</v>
+      </c>
+      <c r="L368" t="s">
+        <v>756</v>
+      </c>
+      <c r="M368" t="s">
+        <v>2546</v>
+      </c>
+      <c r="N368" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369" t="s">
+        <v>15</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
+      <c r="H369" t="s">
+        <v>2550</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2551</v>
+      </c>
+      <c r="J369" t="s">
+        <v>505</v>
+      </c>
+      <c r="K369" t="s">
+        <v>2552</v>
+      </c>
+      <c r="L369" t="s">
+        <v>2553</v>
+      </c>
+      <c r="M369" t="s">
+        <v>2554</v>
+      </c>
+      <c r="N369" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>14</v>
+      </c>
+      <c r="B370" t="s">
+        <v>15</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
+      <c r="H370" t="s">
+        <v>2558</v>
+      </c>
+      <c r="I370" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J370" t="s">
+        <v>505</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2560</v>
+      </c>
+      <c r="L370" t="s">
+        <v>2553</v>
+      </c>
+      <c r="M370" t="s">
+        <v>2561</v>
+      </c>
+      <c r="N370" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371" t="s">
+        <v>15</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
+      <c r="H371" t="s">
+        <v>2565</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2566</v>
+      </c>
+      <c r="J371" t="s">
+        <v>505</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2567</v>
+      </c>
+      <c r="L371" t="s">
+        <v>2553</v>
+      </c>
+      <c r="M371" t="s">
+        <v>2568</v>
+      </c>
+      <c r="N371" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>14</v>
+      </c>
+      <c r="B372" t="s">
+        <v>15</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372"/>
+      <c r="G372"/>
+      <c r="H372" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I372" t="s">
+        <v>2573</v>
+      </c>
+      <c r="J372" t="s">
+        <v>505</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2574</v>
+      </c>
+      <c r="L372" t="s">
+        <v>2553</v>
+      </c>
+      <c r="M372" t="s">
+        <v>2575</v>
+      </c>
+      <c r="N372" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>14</v>
+      </c>
+      <c r="B373" t="s">
+        <v>15</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373"/>
+      <c r="G373"/>
+      <c r="H373" t="s">
+        <v>2579</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2580</v>
+      </c>
+      <c r="J373" t="s">
+        <v>505</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2581</v>
+      </c>
+      <c r="L373" t="s">
+        <v>22</v>
+      </c>
+      <c r="M373" t="s">
+        <v>2582</v>
+      </c>
+      <c r="N373" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>14</v>
+      </c>
+      <c r="B374" t="s">
+        <v>15</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
+      <c r="H374" t="s">
+        <v>2586</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2587</v>
+      </c>
+      <c r="J374" t="s">
+        <v>505</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2588</v>
+      </c>
+      <c r="L374" t="s">
+        <v>22</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2589</v>
+      </c>
+      <c r="N374" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>14</v>
+      </c>
+      <c r="B375" t="s">
+        <v>15</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
+      <c r="H375" t="s">
+        <v>2593</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J375" t="s">
+        <v>505</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2595</v>
+      </c>
+      <c r="L375" t="s">
+        <v>22</v>
+      </c>
+      <c r="M375" t="s">
+        <v>2596</v>
+      </c>
+      <c r="N375" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>14</v>
+      </c>
+      <c r="B376" t="s">
+        <v>15</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
+      <c r="H376" t="s">
+        <v>2600</v>
+      </c>
+      <c r="I376" t="s">
+        <v>2601</v>
+      </c>
+      <c r="J376" t="s">
+        <v>505</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2602</v>
+      </c>
+      <c r="L376" t="s">
+        <v>146</v>
+      </c>
+      <c r="M376" t="s">
+        <v>2603</v>
+      </c>
+      <c r="N376" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>14</v>
+      </c>
+      <c r="B377" t="s">
+        <v>15</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377"/>
+      <c r="G377"/>
+      <c r="H377" t="s">
+        <v>2607</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2608</v>
+      </c>
+      <c r="J377" t="s">
+        <v>505</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2609</v>
+      </c>
+      <c r="L377" t="s">
+        <v>1169</v>
+      </c>
+      <c r="M377" t="s">
+        <v>2610</v>
+      </c>
+      <c r="N377" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>14</v>
+      </c>
+      <c r="B378" t="s">
+        <v>15</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E378"/>
+      <c r="F378"/>
+      <c r="G378"/>
+      <c r="H378" t="s">
+        <v>2614</v>
+      </c>
+      <c r="I378" t="s">
+        <v>2615</v>
+      </c>
+      <c r="J378" t="s">
+        <v>709</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2616</v>
+      </c>
+      <c r="L378" t="s">
+        <v>2617</v>
+      </c>
+      <c r="M378" t="s">
+        <v>2618</v>
+      </c>
+      <c r="N378" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>14</v>
+      </c>
+      <c r="B379" t="s">
+        <v>15</v>
+      </c>
+      <c r="C379" t="s">
+        <v>433</v>
+      </c>
+      <c r="D379" t="s">
+        <v>434</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
+      <c r="H379" t="s">
+        <v>2620</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2621</v>
+      </c>
+      <c r="J379" t="s">
+        <v>709</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2622</v>
+      </c>
+      <c r="L379" t="s">
+        <v>22</v>
+      </c>
+      <c r="M379" t="s">
+        <v>2623</v>
+      </c>
+      <c r="N379" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>14</v>
+      </c>
+      <c r="B380" t="s">
+        <v>15</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380"/>
+      <c r="G380"/>
+      <c r="H380" t="s">
+        <v>2624</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2625</v>
+      </c>
+      <c r="J380" t="s">
+        <v>709</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2626</v>
+      </c>
+      <c r="L380" t="s">
+        <v>2627</v>
+      </c>
+      <c r="M380" t="s">
+        <v>2628</v>
+      </c>
+      <c r="N380" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>14</v>
+      </c>
+      <c r="B381" t="s">
+        <v>15</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381"/>
+      <c r="G381"/>
+      <c r="H381" t="s">
+        <v>2629</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2630</v>
+      </c>
+      <c r="J381" t="s">
+        <v>892</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2631</v>
+      </c>
+      <c r="L381" t="s">
+        <v>146</v>
+      </c>
+      <c r="M381" t="s">
+        <v>2632</v>
+      </c>
+      <c r="N381" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>14</v>
+      </c>
+      <c r="B382" t="s">
+        <v>15</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382"/>
+      <c r="G382"/>
+      <c r="H382" t="s">
+        <v>2635</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2636</v>
+      </c>
+      <c r="J382" t="s">
+        <v>892</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2637</v>
+      </c>
+      <c r="L382" t="s">
+        <v>146</v>
+      </c>
+      <c r="M382" t="s">
+        <v>2638</v>
+      </c>
+      <c r="N382" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>14</v>
+      </c>
+      <c r="B383" t="s">
+        <v>15</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E383"/>
+      <c r="F383"/>
+      <c r="G383"/>
+      <c r="H383" t="s">
+        <v>2642</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2643</v>
+      </c>
+      <c r="J383" t="s">
+        <v>892</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2644</v>
+      </c>
+      <c r="L383" t="s">
+        <v>146</v>
+      </c>
+      <c r="M383" t="s">
+        <v>2645</v>
+      </c>
+      <c r="N383" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>14</v>
+      </c>
+      <c r="B384" t="s">
+        <v>15</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E384"/>
+      <c r="F384"/>
+      <c r="G384"/>
+      <c r="H384" t="s">
+        <v>2649</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2650</v>
+      </c>
+      <c r="J384" t="s">
+        <v>892</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2651</v>
+      </c>
+      <c r="L384" t="s">
+        <v>146</v>
+      </c>
+      <c r="M384" t="s">
+        <v>2652</v>
+      </c>
+      <c r="N384" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s">
+        <v>14</v>
+      </c>
+      <c r="B385" t="s">
+        <v>15</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E385"/>
+      <c r="F385"/>
+      <c r="G385"/>
+      <c r="H385" t="s">
+        <v>2656</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J385" t="s">
+        <v>892</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2658</v>
+      </c>
+      <c r="L385" t="s">
+        <v>146</v>
+      </c>
+      <c r="M385" t="s">
+        <v>2659</v>
+      </c>
+      <c r="N385" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>14</v>
+      </c>
+      <c r="B386" t="s">
+        <v>15</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E386"/>
+      <c r="F386"/>
+      <c r="G386"/>
+      <c r="H386" t="s">
+        <v>2663</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2664</v>
+      </c>
+      <c r="J386" t="s">
+        <v>892</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2665</v>
+      </c>
+      <c r="L386" t="s">
+        <v>146</v>
+      </c>
+      <c r="M386" t="s">
+        <v>2666</v>
+      </c>
+      <c r="N386" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>14</v>
+      </c>
+      <c r="B387" t="s">
+        <v>15</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D387" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E387"/>
+      <c r="F387"/>
+      <c r="G387"/>
+      <c r="H387" t="s">
+        <v>2670</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2671</v>
+      </c>
+      <c r="J387" t="s">
+        <v>892</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2672</v>
+      </c>
+      <c r="L387" t="s">
+        <v>146</v>
+      </c>
+      <c r="M387" t="s">
+        <v>2673</v>
+      </c>
+      <c r="N387" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>14</v>
+      </c>
+      <c r="B388" t="s">
+        <v>15</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E388"/>
+      <c r="F388"/>
+      <c r="G388"/>
+      <c r="H388" t="s">
+        <v>2677</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2678</v>
+      </c>
+      <c r="J388" t="s">
+        <v>892</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2679</v>
+      </c>
+      <c r="L388" t="s">
+        <v>146</v>
+      </c>
+      <c r="M388" t="s">
+        <v>2680</v>
+      </c>
+      <c r="N388" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389" t="s">
+        <v>15</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D389" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E389"/>
+      <c r="F389"/>
+      <c r="G389"/>
+      <c r="H389" t="s">
+        <v>2684</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J389" t="s">
+        <v>892</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2686</v>
+      </c>
+      <c r="L389" t="s">
+        <v>146</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2687</v>
+      </c>
+      <c r="N389" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>14</v>
+      </c>
+      <c r="B390" t="s">
+        <v>15</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E390"/>
+      <c r="F390"/>
+      <c r="G390"/>
+      <c r="H390" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J390" t="s">
+        <v>892</v>
+      </c>
+      <c r="K390" t="s">
+        <v>2693</v>
+      </c>
+      <c r="L390" t="s">
+        <v>2694</v>
+      </c>
+      <c r="M390" t="s">
+        <v>2695</v>
+      </c>
+      <c r="N390" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>14</v>
+      </c>
+      <c r="B391" t="s">
+        <v>15</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
+      <c r="H391" t="s">
+        <v>2699</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2700</v>
+      </c>
+      <c r="J391" t="s">
+        <v>892</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2701</v>
+      </c>
+      <c r="L391" t="s">
+        <v>247</v>
+      </c>
+      <c r="M391" t="s">
+        <v>2702</v>
+      </c>
+      <c r="N391" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>14</v>
+      </c>
+      <c r="B392" t="s">
+        <v>15</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E392"/>
+      <c r="F392"/>
+      <c r="G392"/>
+      <c r="H392" t="s">
+        <v>2704</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2705</v>
+      </c>
+      <c r="J392" t="s">
+        <v>892</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2706</v>
+      </c>
+      <c r="L392" t="s">
+        <v>2707</v>
+      </c>
+      <c r="M392" t="s">
+        <v>2708</v>
+      </c>
+      <c r="N392" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>14</v>
+      </c>
+      <c r="B393" t="s">
+        <v>15</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D393" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393"/>
+      <c r="G393"/>
+      <c r="H393" t="s">
+        <v>2711</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2712</v>
+      </c>
+      <c r="J393" t="s">
+        <v>892</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2713</v>
+      </c>
+      <c r="L393" t="s">
+        <v>146</v>
+      </c>
+      <c r="M393" t="s">
+        <v>2714</v>
+      </c>
+      <c r="N393" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394" t="s">
+        <v>15</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D394" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>2718</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J394" t="s">
+        <v>892</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2720</v>
+      </c>
+      <c r="L394" t="s">
+        <v>146</v>
+      </c>
+      <c r="M394" t="s">
+        <v>2721</v>
+      </c>
+      <c r="N394" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>14</v>
+      </c>
+      <c r="B395" t="s">
+        <v>15</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395"/>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>2725</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2726</v>
+      </c>
+      <c r="J395" t="s">
+        <v>892</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2727</v>
+      </c>
+      <c r="L395" t="s">
+        <v>146</v>
+      </c>
+      <c r="M395" t="s">
+        <v>2728</v>
+      </c>
+      <c r="N395" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B396" t="s">
+        <v>15</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D396" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396"/>
+      <c r="H396" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2733</v>
+      </c>
+      <c r="J396" t="s">
+        <v>892</v>
+      </c>
+      <c r="K396" t="s">
+        <v>2734</v>
+      </c>
+      <c r="L396" t="s">
+        <v>22</v>
+      </c>
+      <c r="M396" t="s">
+        <v>2735</v>
+      </c>
+      <c r="N396" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>14</v>
+      </c>
+      <c r="B397" t="s">
+        <v>15</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397"/>
+      <c r="G397"/>
+      <c r="H397" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2740</v>
+      </c>
+      <c r="J397" t="s">
+        <v>892</v>
+      </c>
+      <c r="K397" t="s">
+        <v>2741</v>
+      </c>
+      <c r="L397" t="s">
+        <v>146</v>
+      </c>
+      <c r="M397" t="s">
+        <v>2742</v>
+      </c>
+      <c r="N397" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>14</v>
+      </c>
+      <c r="B398" t="s">
+        <v>15</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D398" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398"/>
+      <c r="G398"/>
+      <c r="H398" t="s">
+        <v>2746</v>
+      </c>
+      <c r="I398" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J398" t="s">
+        <v>892</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2748</v>
+      </c>
+      <c r="L398" t="s">
+        <v>146</v>
+      </c>
+      <c r="M398" t="s">
+        <v>2749</v>
+      </c>
+      <c r="N398" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>14</v>
+      </c>
+      <c r="B399" t="s">
+        <v>15</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D399" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399"/>
+      <c r="H399" t="s">
+        <v>2753</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J399" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K399" t="s">
+        <v>2755</v>
+      </c>
+      <c r="L399" t="s">
+        <v>146</v>
+      </c>
+      <c r="M399" t="s">
+        <v>2756</v>
+      </c>
+      <c r="N399" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400" t="s">
+        <v>15</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D400" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400"/>
+      <c r="H400" t="s">
+        <v>2760</v>
+      </c>
+      <c r="I400" t="s">
+        <v>2761</v>
+      </c>
+      <c r="J400" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K400" t="s">
+        <v>2762</v>
+      </c>
+      <c r="L400" t="s">
+        <v>146</v>
+      </c>
+      <c r="M400" t="s">
+        <v>2763</v>
+      </c>
+      <c r="N400" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s">
+        <v>164</v>
+      </c>
+      <c r="B401" t="s">
+        <v>15</v>
+      </c>
+      <c r="C401" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D401" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E401" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F401" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G401" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H401" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I401" t="s">
+        <v>2771</v>
+      </c>
+      <c r="J401" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K401" t="s">
+        <v>2772</v>
+      </c>
+      <c r="L401" t="s">
+        <v>371</v>
+      </c>
+      <c r="M401" t="s">
+        <v>2773</v>
+      </c>
+      <c r="N401" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B402" t="s">
+        <v>15</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E402" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F402" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H402" t="s">
+        <v>2779</v>
+      </c>
+      <c r="I402" t="s">
+        <v>2780</v>
+      </c>
+      <c r="J402" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K402" t="s">
+        <v>2781</v>
+      </c>
+      <c r="L402" t="s">
+        <v>371</v>
+      </c>
+      <c r="M402" t="s">
+        <v>2782</v>
+      </c>
+      <c r="N402" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s">
+        <v>164</v>
+      </c>
+      <c r="B403" t="s">
+        <v>15</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E403" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F403" t="s">
+        <v>2786</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H403" t="s">
+        <v>2788</v>
+      </c>
+      <c r="I403" t="s">
+        <v>2789</v>
+      </c>
+      <c r="J403" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K403" t="s">
+        <v>2790</v>
+      </c>
+      <c r="L403" t="s">
+        <v>371</v>
+      </c>
+      <c r="M403" t="s">
+        <v>2791</v>
+      </c>
+      <c r="N403" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>164</v>
+      </c>
+      <c r="B404" t="s">
+        <v>15</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E404" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F404" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H404" t="s">
+        <v>2797</v>
+      </c>
+      <c r="I404" t="s">
+        <v>2798</v>
+      </c>
+      <c r="J404" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K404" t="s">
+        <v>2799</v>
+      </c>
+      <c r="L404" t="s">
+        <v>371</v>
+      </c>
+      <c r="M404" t="s">
+        <v>2800</v>
+      </c>
+      <c r="N404" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="s">
+        <v>14</v>
+      </c>
+      <c r="B405" t="s">
+        <v>15</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E405"/>
+      <c r="F405"/>
+      <c r="G405"/>
+      <c r="H405" t="s">
+        <v>2804</v>
+      </c>
+      <c r="I405" t="s">
+        <v>2805</v>
+      </c>
+      <c r="J405" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K405" t="s">
+        <v>2806</v>
+      </c>
+      <c r="L405" t="s">
+        <v>146</v>
+      </c>
+      <c r="M405" t="s">
+        <v>2807</v>
+      </c>
+      <c r="N405" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="s">
+        <v>14</v>
+      </c>
+      <c r="B406" t="s">
+        <v>15</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D406" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E406"/>
+      <c r="F406"/>
+      <c r="G406"/>
+      <c r="H406" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I406" t="s">
+        <v>2812</v>
+      </c>
+      <c r="J406" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K406" t="s">
+        <v>2813</v>
+      </c>
+      <c r="L406" t="s">
+        <v>146</v>
+      </c>
+      <c r="M406" t="s">
+        <v>2814</v>
+      </c>
+      <c r="N406" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="s">
+        <v>14</v>
+      </c>
+      <c r="B407" t="s">
+        <v>15</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D407" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E407"/>
+      <c r="F407"/>
+      <c r="G407"/>
+      <c r="H407" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2819</v>
+      </c>
+      <c r="J407" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K407" t="s">
+        <v>2820</v>
+      </c>
+      <c r="L407" t="s">
+        <v>2821</v>
+      </c>
+      <c r="M407" t="s">
+        <v>2822</v>
+      </c>
+      <c r="N407" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="s">
+        <v>14</v>
+      </c>
+      <c r="B408" t="s">
+        <v>15</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D408" t="s">
+        <v>329</v>
+      </c>
+      <c r="E408"/>
+      <c r="F408"/>
+      <c r="G408"/>
+      <c r="H408" t="s">
+        <v>176</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2824</v>
+      </c>
+      <c r="J408" t="s">
+        <v>892</v>
+      </c>
+      <c r="K408" t="s">
+        <v>2825</v>
+      </c>
+      <c r="L408" t="s">
+        <v>2826</v>
+      </c>
+      <c r="M408" t="s">
+        <v>2827</v>
+      </c>
+      <c r="N408" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="s">
+        <v>14</v>
+      </c>
+      <c r="B409" t="s">
+        <v>15</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D409" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E409"/>
+      <c r="F409"/>
+      <c r="G409"/>
+      <c r="H409" t="s">
+        <v>2830</v>
+      </c>
+      <c r="I409" t="s">
+        <v>2831</v>
+      </c>
+      <c r="J409" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K409" t="s">
+        <v>2832</v>
+      </c>
+      <c r="L409" t="s">
+        <v>2833</v>
+      </c>
+      <c r="M409" t="s">
+        <v>2834</v>
+      </c>
+      <c r="N409" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s">
+        <v>14</v>
+      </c>
+      <c r="B410" t="s">
+        <v>15</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D410" t="s">
+        <v>329</v>
+      </c>
+      <c r="E410"/>
+      <c r="F410"/>
+      <c r="G410"/>
+      <c r="H410" t="s">
+        <v>176</v>
+      </c>
+      <c r="I410" t="s">
+        <v>2836</v>
+      </c>
+      <c r="J410" t="s">
+        <v>892</v>
+      </c>
+      <c r="K410" t="s">
+        <v>2837</v>
+      </c>
+      <c r="L410" t="s">
+        <v>2259</v>
+      </c>
+      <c r="M410" t="s">
+        <v>2838</v>
+      </c>
+      <c r="N410" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="s">
+        <v>14</v>
+      </c>
+      <c r="B411" t="s">
+        <v>15</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E411"/>
+      <c r="F411"/>
+      <c r="G411"/>
+      <c r="H411" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I411" t="s">
+        <v>2842</v>
+      </c>
+      <c r="J411" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K411" t="s">
+        <v>2843</v>
+      </c>
+      <c r="L411" t="s">
+        <v>2844</v>
+      </c>
+      <c r="M411" t="s">
+        <v>2845</v>
+      </c>
+      <c r="N411" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="s">
+        <v>14</v>
+      </c>
+      <c r="B412" t="s">
+        <v>15</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D412" t="s">
+        <v>329</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412"/>
+      <c r="G412"/>
+      <c r="H412" t="s">
+        <v>176</v>
+      </c>
+      <c r="I412" t="s">
+        <v>2847</v>
+      </c>
+      <c r="J412" t="s">
+        <v>892</v>
+      </c>
+      <c r="K412" t="s">
+        <v>2848</v>
+      </c>
+      <c r="L412" t="s">
+        <v>2849</v>
+      </c>
+      <c r="M412" t="s">
+        <v>2850</v>
+      </c>
+      <c r="N412" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="s">
+        <v>14</v>
+      </c>
+      <c r="B413" t="s">
+        <v>15</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E413"/>
+      <c r="F413"/>
+      <c r="G413"/>
+      <c r="H413" t="s">
+        <v>2853</v>
+      </c>
+      <c r="I413" t="s">
+        <v>2854</v>
+      </c>
+      <c r="J413" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K413" t="s">
+        <v>2855</v>
+      </c>
+      <c r="L413" t="s">
+        <v>2856</v>
+      </c>
+      <c r="M413" t="s">
+        <v>2857</v>
+      </c>
+      <c r="N413" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="s">
+        <v>14</v>
+      </c>
+      <c r="B414" t="s">
+        <v>15</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E414"/>
+      <c r="F414"/>
+      <c r="G414"/>
+      <c r="H414" t="s">
+        <v>176</v>
+      </c>
+      <c r="I414" t="s">
+        <v>2859</v>
+      </c>
+      <c r="J414" t="s">
+        <v>892</v>
+      </c>
+      <c r="K414" t="s">
+        <v>2860</v>
+      </c>
+      <c r="L414" t="s">
+        <v>2861</v>
+      </c>
+      <c r="M414" t="s">
+        <v>2862</v>
+      </c>
+      <c r="N414" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="s">
+        <v>164</v>
+      </c>
+      <c r="B415" t="s">
+        <v>15</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E415" t="s">
+        <v>2865</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2866</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H415" t="s">
+        <v>2868</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2869</v>
+      </c>
+      <c r="J415" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K415" t="s">
+        <v>2870</v>
+      </c>
+      <c r="L415" t="s">
+        <v>371</v>
+      </c>
+      <c r="M415" t="s">
+        <v>2871</v>
+      </c>
+      <c r="N415" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="s">
+        <v>164</v>
+      </c>
+      <c r="B416" t="s">
+        <v>15</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D416" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E416" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F416" t="s">
+        <v>2875</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H416" t="s">
+        <v>2877</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2878</v>
+      </c>
+      <c r="J416" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K416" t="s">
+        <v>2879</v>
+      </c>
+      <c r="L416" t="s">
+        <v>371</v>
+      </c>
+      <c r="M416" t="s">
+        <v>2880</v>
+      </c>
+      <c r="N416" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="s">
+        <v>164</v>
+      </c>
+      <c r="B417" t="s">
+        <v>15</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D417" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H417" t="s">
+        <v>2886</v>
+      </c>
+      <c r="I417" t="s">
+        <v>2887</v>
+      </c>
+      <c r="J417" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K417" t="s">
+        <v>2888</v>
+      </c>
+      <c r="L417" t="s">
+        <v>371</v>
+      </c>
+      <c r="M417" t="s">
+        <v>2889</v>
+      </c>
+      <c r="N417" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="s">
+        <v>164</v>
+      </c>
+      <c r="B418" t="s">
+        <v>15</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D418" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E418" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F418" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G418" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H418" t="s">
+        <v>2896</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2897</v>
+      </c>
+      <c r="J418"/>
+      <c r="K418" t="s">
+        <v>2898</v>
+      </c>
+      <c r="L418" t="s">
+        <v>2899</v>
+      </c>
+      <c r="M418" t="s">
+        <v>2900</v>
+      </c>
+      <c r="N418" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="s">
+        <v>164</v>
+      </c>
+      <c r="B419" t="s">
+        <v>15</v>
+      </c>
+      <c r="C419" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D419" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E419" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F419" t="s">
+        <v>2904</v>
+      </c>
+      <c r="G419" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H419" t="s">
+        <v>2906</v>
+      </c>
+      <c r="I419" t="s">
+        <v>2907</v>
+      </c>
+      <c r="J419" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K419" t="s">
+        <v>2908</v>
+      </c>
+      <c r="L419" t="s">
+        <v>371</v>
+      </c>
+      <c r="M419" t="s">
+        <v>2909</v>
+      </c>
+      <c r="N419" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="s">
+        <v>164</v>
+      </c>
+      <c r="B420" t="s">
+        <v>15</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D420" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E420" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F420" t="s">
+        <v>2913</v>
+      </c>
+      <c r="G420" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H420" t="s">
+        <v>2915</v>
+      </c>
+      <c r="I420" t="s">
+        <v>2916</v>
+      </c>
+      <c r="J420" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K420" t="s">
+        <v>2917</v>
+      </c>
+      <c r="L420" t="s">
+        <v>371</v>
+      </c>
+      <c r="M420" t="s">
+        <v>2918</v>
+      </c>
+      <c r="N420" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="s">
+        <v>164</v>
+      </c>
+      <c r="B421" t="s">
+        <v>15</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D421" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E421" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F421" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G421" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H421" t="s">
+        <v>2921</v>
+      </c>
+      <c r="I421" t="s">
+        <v>2922</v>
+      </c>
+      <c r="J421"/>
+      <c r="K421" t="s">
+        <v>2923</v>
+      </c>
+      <c r="L421" t="s">
+        <v>2924</v>
+      </c>
+      <c r="M421" t="s">
+        <v>2925</v>
+      </c>
+      <c r="N421" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="s">
+        <v>164</v>
+      </c>
+      <c r="B422" t="s">
+        <v>15</v>
+      </c>
+      <c r="C422" t="s">
+        <v>664</v>
+      </c>
+      <c r="D422" t="s">
+        <v>617</v>
+      </c>
+      <c r="E422" t="s">
+        <v>666</v>
+      </c>
+      <c r="F422" t="s">
+        <v>667</v>
+      </c>
+      <c r="G422" t="s">
+        <v>668</v>
+      </c>
+      <c r="H422" t="s">
+        <v>2926</v>
+      </c>
+      <c r="I422" t="s">
+        <v>2927</v>
+      </c>
+      <c r="J422"/>
+      <c r="K422" t="s">
+        <v>2928</v>
+      </c>
+      <c r="L422" t="s">
+        <v>113</v>
+      </c>
+      <c r="M422" t="s">
+        <v>2929</v>
+      </c>
+      <c r="N422" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="s">
+        <v>164</v>
+      </c>
+      <c r="B423" t="s">
+        <v>15</v>
+      </c>
+      <c r="C423" t="s">
+        <v>664</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E423" t="s">
+        <v>666</v>
+      </c>
+      <c r="F423" t="s">
+        <v>667</v>
+      </c>
+      <c r="G423" t="s">
+        <v>668</v>
+      </c>
+      <c r="H423" t="s">
+        <v>669</v>
+      </c>
+      <c r="I423" t="s">
+        <v>2931</v>
+      </c>
+      <c r="J423"/>
+      <c r="K423" t="s">
+        <v>2932</v>
+      </c>
+      <c r="L423" t="s">
+        <v>2933</v>
+      </c>
+      <c r="M423" t="s">
+        <v>2934</v>
+      </c>
+      <c r="N423" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="s">
+        <v>164</v>
+      </c>
+      <c r="B424" t="s">
+        <v>15</v>
+      </c>
+      <c r="C424" t="s">
+        <v>664</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E424" t="s">
+        <v>666</v>
+      </c>
+      <c r="F424" t="s">
+        <v>667</v>
+      </c>
+      <c r="G424" t="s">
+        <v>668</v>
+      </c>
+      <c r="H424" t="s">
+        <v>669</v>
+      </c>
+      <c r="I424" t="s">
+        <v>2936</v>
+      </c>
+      <c r="J424"/>
+      <c r="K424" t="s">
+        <v>2937</v>
+      </c>
+      <c r="L424" t="s">
+        <v>2938</v>
+      </c>
+      <c r="M424" t="s">
+        <v>2939</v>
+      </c>
+      <c r="N424" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="s">
+        <v>14</v>
+      </c>
+      <c r="B425" t="s">
+        <v>15</v>
+      </c>
+      <c r="C425" t="s">
+        <v>176</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E425"/>
+      <c r="F425"/>
+      <c r="G425"/>
+      <c r="H425" t="s">
+        <v>2941</v>
+      </c>
+      <c r="I425" t="s">
+        <v>2942</v>
+      </c>
+      <c r="J425" t="s">
+        <v>2943</v>
+      </c>
+      <c r="K425" t="s">
+        <v>2944</v>
+      </c>
+      <c r="L425" t="s">
+        <v>2945</v>
+      </c>
+      <c r="M425" t="s">
+        <v>2946</v>
+      </c>
+      <c r="N425"/>
+    </row>
+    <row r="426">
+      <c r="A426" t="s">
+        <v>14</v>
+      </c>
+      <c r="B426" t="s">
+        <v>15</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D426" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E426"/>
+      <c r="F426"/>
+      <c r="G426"/>
+      <c r="H426" t="s">
+        <v>176</v>
+      </c>
+      <c r="I426" t="s">
+        <v>2949</v>
+      </c>
+      <c r="J426" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K426" t="s">
+        <v>2950</v>
+      </c>
+      <c r="L426" t="s">
+        <v>2951</v>
+      </c>
+      <c r="M426" t="s">
+        <v>2952</v>
+      </c>
+      <c r="N426" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="s">
+        <v>164</v>
+      </c>
+      <c r="B427" t="s">
+        <v>15</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D427" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E427" t="s">
+        <v>2956</v>
+      </c>
+      <c r="F427" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G427" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H427" t="s">
+        <v>2959</v>
+      </c>
+      <c r="I427" t="s">
+        <v>2960</v>
+      </c>
+      <c r="J427"/>
+      <c r="K427" t="s">
+        <v>2961</v>
+      </c>
+      <c r="L427" t="s">
+        <v>371</v>
+      </c>
+      <c r="M427" t="s">
+        <v>2962</v>
+      </c>
+      <c r="N427" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="s">
+        <v>164</v>
+      </c>
+      <c r="B428" t="s">
+        <v>15</v>
+      </c>
+      <c r="C428" t="s">
+        <v>664</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E428" t="s">
+        <v>666</v>
+      </c>
+      <c r="F428" t="s">
+        <v>667</v>
+      </c>
+      <c r="G428" t="s">
+        <v>668</v>
+      </c>
+      <c r="H428" t="s">
+        <v>2965</v>
+      </c>
+      <c r="I428" t="s">
+        <v>2966</v>
+      </c>
+      <c r="J428"/>
+      <c r="K428" t="s">
+        <v>2967</v>
+      </c>
+      <c r="L428" t="s">
+        <v>113</v>
+      </c>
+      <c r="M428" t="s">
+        <v>2968</v>
+      </c>
+      <c r="N428" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="s">
+        <v>164</v>
+      </c>
+      <c r="B429" t="s">
+        <v>15</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E429" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F429" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G429" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H429" t="s">
+        <v>2974</v>
+      </c>
+      <c r="I429" t="s">
+        <v>2975</v>
+      </c>
+      <c r="J429"/>
+      <c r="K429" t="s">
+        <v>2976</v>
+      </c>
+      <c r="L429" t="s">
+        <v>371</v>
+      </c>
+      <c r="M429" t="s">
+        <v>2977</v>
+      </c>
+      <c r="N429" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="s">
+        <v>14</v>
+      </c>
+      <c r="B430" t="s">
+        <v>15</v>
+      </c>
+      <c r="C430" t="s">
+        <v>176</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E430"/>
+      <c r="F430"/>
+      <c r="G430"/>
+      <c r="H430" t="s">
+        <v>2980</v>
+      </c>
+      <c r="I430" t="s">
+        <v>2981</v>
+      </c>
+      <c r="J430" t="s">
+        <v>892</v>
+      </c>
+      <c r="K430" t="s">
+        <v>2982</v>
+      </c>
+      <c r="L430" t="s">
+        <v>2983</v>
+      </c>
+      <c r="M430" t="s">
+        <v>2984</v>
+      </c>
+      <c r="N430"/>
+    </row>
+    <row r="431">
+      <c r="A431" t="s">
+        <v>14</v>
+      </c>
+      <c r="B431" t="s">
+        <v>15</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D431" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E431"/>
+      <c r="F431"/>
+      <c r="G431"/>
+      <c r="H431" t="s">
+        <v>2987</v>
+      </c>
+      <c r="I431" t="s">
+        <v>2988</v>
+      </c>
+      <c r="J431"/>
+      <c r="K431" t="s">
+        <v>2989</v>
+      </c>
+      <c r="L431" t="s">
+        <v>2990</v>
+      </c>
+      <c r="M431" t="s">
+        <v>2991</v>
+      </c>
+      <c r="N431" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="s">
+        <v>14</v>
+      </c>
+      <c r="B432" t="s">
+        <v>15</v>
+      </c>
+      <c r="C432" t="s">
+        <v>176</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E432"/>
+      <c r="F432"/>
+      <c r="G432"/>
+      <c r="H432" t="s">
+        <v>176</v>
+      </c>
+      <c r="I432" t="s">
+        <v>2994</v>
+      </c>
+      <c r="J432"/>
+      <c r="K432" t="s">
+        <v>2995</v>
+      </c>
+      <c r="L432" t="s">
+        <v>2996</v>
+      </c>
+      <c r="M432" t="s">
+        <v>2997</v>
+      </c>
+      <c r="N432"/>
+    </row>
+    <row r="433">
+      <c r="A433" t="s">
+        <v>14</v>
+      </c>
+      <c r="B433" t="s">
+        <v>15</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D433" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E433"/>
+      <c r="F433"/>
+      <c r="G433"/>
+      <c r="H433" t="s">
+        <v>176</v>
+      </c>
+      <c r="I433" t="s">
+        <v>3000</v>
+      </c>
+      <c r="J433"/>
+      <c r="K433" t="s">
+        <v>3001</v>
+      </c>
+      <c r="L433" t="s">
+        <v>3002</v>
+      </c>
+      <c r="M433" t="s">
+        <v>3003</v>
+      </c>
+      <c r="N433" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="s">
+        <v>14</v>
+      </c>
+      <c r="B434" t="s">
+        <v>15</v>
+      </c>
+      <c r="C434" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D434" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E434"/>
+      <c r="F434"/>
+      <c r="G434"/>
+      <c r="H434" t="s">
+        <v>3007</v>
+      </c>
+      <c r="I434" t="s">
+        <v>3008</v>
+      </c>
+      <c r="J434"/>
+      <c r="K434" t="s">
+        <v>3009</v>
+      </c>
+      <c r="L434" t="s">
+        <v>3010</v>
+      </c>
+      <c r="M434" t="s">
+        <v>3011</v>
+      </c>
+      <c r="N434" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="s">
+        <v>164</v>
+      </c>
+      <c r="B435" t="s">
+        <v>15</v>
+      </c>
+      <c r="C435" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D435" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E435" t="s">
+        <v>3015</v>
+      </c>
+      <c r="F435" t="s">
+        <v>3016</v>
+      </c>
+      <c r="G435" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H435" t="s">
+        <v>3018</v>
+      </c>
+      <c r="I435" t="s">
+        <v>3019</v>
+      </c>
+      <c r="J435"/>
+      <c r="K435" t="s">
+        <v>3020</v>
+      </c>
+      <c r="L435" t="s">
+        <v>274</v>
+      </c>
+      <c r="M435" t="s">
+        <v>3021</v>
+      </c>
+      <c r="N435" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="s">
+        <v>14</v>
+      </c>
+      <c r="B436" t="s">
+        <v>15</v>
+      </c>
+      <c r="C436" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D436" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E436"/>
+      <c r="F436"/>
+      <c r="G436"/>
+      <c r="H436" t="s">
+        <v>3025</v>
+      </c>
+      <c r="I436" t="s">
+        <v>3026</v>
+      </c>
+      <c r="J436"/>
+      <c r="K436" t="s">
+        <v>3027</v>
+      </c>
+      <c r="L436" t="s">
+        <v>3028</v>
+      </c>
+      <c r="M436" t="s">
+        <v>3029</v>
+      </c>
+      <c r="N436" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="s">
+        <v>14</v>
+      </c>
+      <c r="B437" t="s">
+        <v>15</v>
+      </c>
+      <c r="C437" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D437" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E437"/>
+      <c r="F437"/>
+      <c r="G437"/>
+      <c r="H437" t="s">
+        <v>176</v>
+      </c>
+      <c r="I437" t="s">
+        <v>3033</v>
+      </c>
+      <c r="J437"/>
+      <c r="K437" t="s">
+        <v>3034</v>
+      </c>
+      <c r="L437" t="s">
+        <v>3002</v>
+      </c>
+      <c r="M437" t="s">
+        <v>3035</v>
+      </c>
+      <c r="N437" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="s">
+        <v>164</v>
+      </c>
+      <c r="B438" t="s">
+        <v>15</v>
+      </c>
+      <c r="C438" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D438" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E438" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F438" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G438" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H438" t="s">
+        <v>3042</v>
+      </c>
+      <c r="I438" t="s">
+        <v>3043</v>
+      </c>
+      <c r="J438"/>
+      <c r="K438" t="s">
+        <v>3044</v>
+      </c>
+      <c r="L438" t="s">
+        <v>371</v>
+      </c>
+      <c r="M438" t="s">
+        <v>3045</v>
+      </c>
+      <c r="N438" t="s">
+        <v>3046</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>