--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -6,858 +6,6961 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3235" uniqueCount="2151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4538" uniqueCount="2995">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>P-310/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ea60b6e3-287e-475f-b16b-e7a93bd2a90f</t>
+    <t>Ovrv-1428/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-238/2026 od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>LJUBO ORŠUŠ 40542014435</t>
+  </si>
+  <si>
+    <t>05.06.2026. 15:25:23</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4769ae8b-18e4-4db4-9d5c-bfbdbec202e8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1428_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4769ae8b-18e4-4db4-9d5c-bfbdbec202e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1428&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-881/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-147/2026 od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>DRAŽEN BAKŠAJ 21543112480</t>
+  </si>
+  <si>
+    <t>05.06.2026. 15:05:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6f24550-79ea-4da5-8b69-1b077ab37c77</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-881_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-881_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6f24550-79ea-4da5-8b69-1b077ab37c77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=881&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-815/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-135-2026 od 24.03.2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV KUŠENIĆ 05612082921</t>
+  </si>
+  <si>
+    <t>05.06.2026. 14:55:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274b5e20-9598-4084-b849-0ff9dfe4b973</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-815_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-815_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274b5e20-9598-4084-b849-0ff9dfe4b973/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=815&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1482/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-247/2026 od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Kovačev 00846992824</t>
+  </si>
+  <si>
+    <t>05.06.2026. 14:46:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8669c7-5a45-43c8-bba6-851bfe48ac8b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1482_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8669c7-5a45-43c8-bba6-851bfe48ac8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1482&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1332/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-222/2026 od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>EMILIJA KOVAČ 12361502680</t>
+  </si>
+  <si>
+    <t>05.06.2026. 14:41:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c281c58d-616b-4fa4-b28b-92ee2d66d7e2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1332_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c281c58d-616b-4fa4-b28b-92ee2d66d7e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1332&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9841/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9841/2024</t>
+  </si>
+  <si>
+    <t>Prepelić Mario; Čevis Katarina</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:58:29</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1b2ca84-6528-40f5-9e21-782a2d993402</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1b2ca84-6528-40f5-9e21-782a2d993402/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9841&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2541/2025</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>05.06.2026. 13:50:57</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126953fc-3296-4e8f-bf4c-cb076e10a540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126953fc-3296-4e8f-bf4c-cb076e10a540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2541&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2541/2025</t>
+  </si>
+  <si>
+    <t>Katarina Klarić; Vinko Brljak</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b660c95-bafc-4fc4-a56a-085bb0f6a0bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b660c95-bafc-4fc4-a56a-085bb0f6a0bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10093/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10093/2024</t>
+  </si>
+  <si>
+    <t>Prebježić Barbara</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:49:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678b6c4d-959a-465e-a381-2737610f3f36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678b6c4d-959a-465e-a381-2737610f3f36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10093&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2334/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2334/2025</t>
+  </si>
+  <si>
+    <t>Pongrac Vladimir</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6884c3a4-5f00-4525-96d4-6e11d8808c33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6884c3a4-5f00-4525-96d4-6e11d8808c33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2334&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1754/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1754/2025</t>
+  </si>
+  <si>
+    <t>Bukovčan Katarina; Bukovčan Ruža; Bukovčan Slavko; Bukovčan Stanislav; Marija Šafar; Markan Snježana; Tuček Ruža</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:02:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b9a4bdb-7a1b-4940-9f8e-79ff5877410d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b9a4bdb-7a1b-4940-9f8e-79ff5877410d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1754&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10025/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10025/2024</t>
+  </si>
+  <si>
+    <t>Varga Romana; Vargović Andrej</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/152dde08-8f9a-4513-b6ec-09254a5980d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/152dde08-8f9a-4513-b6ec-09254a5980d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10025&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2337/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Z-2337/2025-13</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:10:52</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ef22426-d9d8-4874-9af1-0e26c724c6d1</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ef22426-d9d8-4874-9af1-0e26c724c6d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2337&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1848/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1848/2025</t>
+  </si>
+  <si>
+    <t>Šaško Danica; Šaško Stjepan</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:08:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eaf8f9f-fa3c-4043-a8f2-22d460d51163</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eaf8f9f-fa3c-4043-a8f2-22d460d51163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1848&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2337/2025</t>
+  </si>
+  <si>
+    <t>Jelka Begović</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:07:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7a5bfba-816a-4c84-abcc-3226c9aefd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7a5bfba-816a-4c84-abcc-3226c9aefd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2669/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2669/2025</t>
+  </si>
+  <si>
+    <t>Kolesar Vesnica; Mara Mikšić; Mikić Jasnica; Picer Franjo; Picer Jasnica; Picer Jasnica; Vuljak Mihael; Štefa Kolesar</t>
+  </si>
+  <si>
+    <t>05.06.2026. 11:49:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffb56860-c526-4769-acce-c7cac60e2841</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffb56860-c526-4769-acce-c7cac60e2841/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2669&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-153/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Damir Idrizi</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 4, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>23023666433</t>
+  </si>
+  <si>
+    <t>Damir Idrizi 23023666433</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:47:36</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:44:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje O. 526/2026 UPP-OS-O-83/2026-7</t>
+  </si>
+  <si>
+    <t>NEBOJŠA KALINIĆ</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:30:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b55adf54-0d3b-4516-a29d-d06e15520522</t>
+  </si>
+  <si>
+    <t>O.526-2026 UPP-OS-O-83-2026-7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b55adf54-0d3b-4516-a29d-d06e15520522/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3874/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3874/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Medjurečan Gjuro; Međurečan Marica sestra Alojzijana, Lovčen grad; Međurečan Marta r. Živko Kalinovac kbr. 573</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a31c985-c98d-4d1c-af15-c83365e96701</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a31c985-c98d-4d1c-af15-c83365e96701/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-6/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 13.02.2026.; Optužnica od 04.02.2026.</t>
+  </si>
+  <si>
+    <t>Davor Anušić 35336958768</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:40:39</t>
+  </si>
+  <si>
+    <t>13.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5ef385-cfce-4a19-8d4f-38ad89428439</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5ef385-cfce-4a19-8d4f-38ad89428439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-40/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 02.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Fijačko 30211414331</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:37:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc06107-d2b3-4397-ae0d-ee1fd1501581</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc06107-d2b3-4397-ae0d-ee1fd1501581/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kzd&amp;predmet=40&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJILJANA FORUGLAŠ</t>
+  </si>
+  <si>
+    <t>LJILJANA FORUGLAŠ 31163596231</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:05</t>
+  </si>
+  <si>
+    <t>28.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414b16e0-0bc0-4e08-b67d-34cb5c943cc5</t>
+  </si>
+  <si>
+    <t>16.378810.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414b16e0-0bc0-4e08-b67d-34cb5c943cc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1689/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Nikola Udžbinac 01919647300</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:42:36</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c15df6b8-af56-4c83-a06d-8e8f89593d43</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1689_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c15df6b8-af56-4c83-a06d-8e8f89593d43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1689&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1632/2026</t>
+  </si>
+  <si>
+    <t>RAFAELA KOVAČIĆ POVIJAČ 72348897128</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:32:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f90cd351-1099-4b56-be55-5a83e804b8c1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1632_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f90cd351-1099-4b56-be55-5a83e804b8c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1632&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1821/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Šantek 30176783075</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:18:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe77438-11cd-4445-a76c-6db7fda4cae1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1821_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe77438-11cd-4445-a76c-6db7fda4cae1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-118/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>HRVATSKE ŠUME društvo s ograničenom odgovornošću 69693144506</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532a54b0-73ca-413f-8d29-9847dd759a15</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ea60b6e3-287e-475f-b16b-e7a93bd2a90f/dokumenti/preuzimanje</t>
-[...32 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=371&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/532a54b0-73ca-413f-8d29-9847dd759a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=118&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Zorica Franković 79497828601</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:13:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1843554a-9eb8-4c80-8b44-f4971f07ffb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1843554a-9eb8-4c80-8b44-f4971f07ffb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1779/2026</t>
+  </si>
+  <si>
+    <t>Tanja Kuzmanović 39746858264</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:10:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b8f7eb-9bfa-4b83-ae71-038adbe80f72</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1779_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b8f7eb-9bfa-4b83-ae71-038adbe80f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1719/2026</t>
+  </si>
+  <si>
+    <t>VLADIMIR MIKULEK 76249803032</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:02:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e9497a-862f-456a-b636-19f49401460d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1719_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e9497a-862f-456a-b636-19f49401460d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1719&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-95/2024</t>
+  </si>
+  <si>
+    <t>Siniša Tabak 02708555750</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:58:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba357ef-9b66-402a-8a84-7f9ebf552e52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ba357ef-9b66-402a-8a84-7f9ebf552e52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=95&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Vedran Barišić 91790070823</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284ffbfb-1977-4c3f-850d-1d134d1e0849</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284ffbfb-1977-4c3f-850d-1d134d1e0849/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2035/2026</t>
+  </si>
+  <si>
+    <t>ROBERT PERLOG 54423906292</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609ac9fa-3d5c-45e0-a49a-75788b8c9acc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2035_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609ac9fa-3d5c-45e0-a49a-75788b8c9acc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1736/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-289/2026 od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:21:26</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bce38c-c79d-408a-bc8f-e16fa24298fc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1736_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bce38c-c79d-408a-bc8f-e16fa24298fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1736&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1753/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1753/1</t>
+  </si>
+  <si>
+    <t>SIZIM d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>03.06.2026. 10:54:52</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee1726b-0379-4d6f-8567-edc698bc1df1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_312251.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ee1726b-0379-4d6f-8567-edc698bc1df1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-246/2026 od 18.03.2026</t>
+  </si>
+  <si>
+    <t>Marina Piskor 38524874729</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:47:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c228ef-bc0a-458f-9d3e-c98dba7a95ff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1476_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c228ef-bc0a-458f-9d3e-c98dba7a95ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1620/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1620/2</t>
+  </si>
+  <si>
+    <t>KATARINA KEROVEC</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834904ae-e297-4337-8774-d31b910908f7</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834904ae-e297-4337-8774-d31b910908f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-151/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Zirdum</t>
+  </si>
+  <si>
+    <t>Ulica Dubovečki Breg 112, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>30902069007</t>
+  </si>
+  <si>
+    <t>Marijana Zirdum 30902069007</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:23:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11255/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11255/2025</t>
+  </si>
+  <si>
+    <t>Baltić Jelisava, Budrovac; Debeljak Antun, Novo Virje kbr. 454; Debeljak Antun, Novo Virje, Karaš kbr.150; Debeljak Jela u Priselec r. Šerbeđija,Budrovac 150; Huđek Nikola, Bjelovar, Križevačka cesta 59 H; Lončar Marija, Budrovac kbr. 8/107; Molvarec Elizabeta r. Baltić, Budrovac kbr.153/26; Priselec Mara r. Debeljak,Budrovac kbr.150</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:20:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3c161e6-3ff7-4c69-b6bf-695efb0a1873</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3c161e6-3ff7-4c69-b6bf-695efb0a1873/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11255&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-263/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-44/2026 od 23.03.2026</t>
+  </si>
+  <si>
+    <t>IVICA JAKRLIN 95595771254</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de49c26-03a7-414c-92ab-04c43b156aa5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-263_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-263_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de49c26-03a7-414c-92ab-04c43b156aa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=263&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-214/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-36/2026 od 13.02.2026</t>
+  </si>
+  <si>
+    <t>DEJAN HALAS 52520203731</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:09:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2b1dd7-695f-4867-87f1-e4b7b866d1b8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-214_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2b1dd7-695f-4867-87f1-e4b7b866d1b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-178/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-30/2026 od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:05:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/921366f5-8066-4a30-9f77-d6e072c6ce8a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-178_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-178_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/921366f5-8066-4a30-9f77-d6e072c6ce8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-88/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-15/2026 od 11.02.2026</t>
+  </si>
+  <si>
+    <t>ZDRAVKA BALAŠKO 59142214691</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:56:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3260064e-e31e-4c58-9472-35c733485099</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-88_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3260064e-e31e-4c58-9472-35c733485099/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-40/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-07/2026 od 10.02.2026</t>
+  </si>
+  <si>
+    <t>Barbara Karavanić 13254255183</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7afb42b5-4340-4465-be89-3c6a6e7d55d3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-40_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7afb42b5-4340-4465-be89-3c6a6e7d55d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3083/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3083/2026</t>
+  </si>
+  <si>
+    <t>Marija Pervan 20060753605</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:51:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f35839e1-6628-42ec-9770-d2eaed06f6ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f35839e1-6628-42ec-9770-d2eaed06f6ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3083&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1858/2026</t>
+  </si>
+  <si>
+    <t>SENADA BOGDAN 53133757796</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:50:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe05262-5cf9-4eb9-9400-ccf0644a9d9e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1858_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE, zastupnik_opun.pdf; Prilog Ovrv-1858_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe05262-5cf9-4eb9-9400-ccf0644a9d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3766/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Kranjec Martin, Molve Ledine kbr. 18</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b0f1a1-10e4-47a6-8c63-5b310ddc4e96</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_IZVADAK.pdf; RJESENJE_RJESENJE_O_NASLJEDIVANJU_O-1052_2017_OS_KC.pdf; RJESENJE_RJESENJE_O_NASLJEDIVANJU_O-1051_2023_OS_KC.pdf; PUNOMOC_PUNOMOC_ZA_ZASTUPANJE_ANDRASIC_FRANJE.pdf; POVIJEST_PROMJENA_U_KATASTRU.pdf; IZVOD_IZ_KATASTARSKOG_PLANA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b0f1a1-10e4-47a6-8c63-5b310ddc4e96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-03/2026 od 10.02.2026</t>
+  </si>
+  <si>
+    <t>Ivan Toth 12921738260</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a09df43-9562-4767-81b9-7113eb092438</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-16_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a09df43-9562-4767-81b9-7113eb092438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10960/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10960/2025</t>
+  </si>
+  <si>
+    <t>Kolar Bara r. Fusić,Novo Virje,Karaš kbr.1982; Kolar Ivan, Virje kbr. 1982; Kolar Jakob, Virje kbr. 1982; Kolar Josip mldb.,Novo Virje, Karaš kbr.1982</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:39:43</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50856d30-2705-4003-b5a0-2f65d6c0ded2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50856d30-2705-4003-b5a0-2f65d6c0ded2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10960&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10189/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10189/2025</t>
+  </si>
+  <si>
+    <t>Gregurić Bara, Molve</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f89c6dd3-9ce4-410b-af6c-894bb312887e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f89c6dd3-9ce4-410b-af6c-894bb312887e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10189&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-12097/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12097/2025</t>
+  </si>
+  <si>
+    <t>Bezjak Roza r. Šklebar, Virje kbr. 341; Brkić Stjepan, Virje kbr. 2026; Krčmar Ivan, Virje kbr. 656; Krčmar Ivka, Virje kbr. 656; Stankeric Josip, Konak, Grkina</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:06:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ed53484-30a8-434c-852a-cd08dd130823</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ed53484-30a8-434c-852a-cd08dd130823/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=12097&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2961/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2961/2025</t>
+  </si>
+  <si>
+    <t>Cvijeta Crljenica; Cvjeta Crljenica; Draga Crljenica; Novica Severović; Stevo Severović</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:58:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9aaeff6-8d79-4c33-afb2-cb2b49911871</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9aaeff6-8d79-4c33-afb2-cb2b49911871/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2961&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11008/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11008/2025</t>
+  </si>
+  <si>
+    <t>Ban Tomo, Kloštar Podravski kbr. 116; Gabarić Ana, Suha Katalena kbr. 74</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:58:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2df83314-fe47-4ada-96bc-b6a1d0bff032</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2df83314-fe47-4ada-96bc-b6a1d0bff032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11008&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10763/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10763/2025</t>
+  </si>
+  <si>
+    <t>Zeđa Mara, Prugovac kbr. 135; Šabijan Terezija r.Ban Prugovac br.190,Duga ul.5</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613dd14b-2f04-42ed-8d38-4ade4a91fd0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613dd14b-2f04-42ed-8d38-4ade4a91fd0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10763&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-5812/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-968/2025 od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>ĐURO MARIĆ 21159659368</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f5839a-fb80-4dcd-b618-39e74c8347c9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5812_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f5839a-fb80-4dcd-b618-39e74c8347c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=5812&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10843/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10843/2025</t>
+  </si>
+  <si>
+    <t>Šabarić Mara, Hampovica, Š.Pandura 1/159; Štefec Mara mldb. udata Šabarić, Hampvoica kbr.132; Štefec Đuro mldb. Hampovica; Štefec Đuro mldb., Hampovica kbr.159</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:44:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32a7b388-728a-4d33-98b9-e112319ebd6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32a7b388-728a-4d33-98b9-e112319ebd6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10843&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9322/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9322/2025</t>
+  </si>
+  <si>
+    <t>ANA GRGIČIN 51133564508; Grgičin Marta, mldb. Prugovac, Jarak 13/179</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:31:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6af54a-0738-4526-942b-ba005a17414a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6af54a-0738-4526-942b-ba005a17414a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9322&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-232/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.05.2023.; Prijedlog od 15.05.2023. s prilozima</t>
+  </si>
+  <si>
+    <t>Sanja Podravec 68869851744</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:27:44</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f79e3b4-f2f2-4dd5-aed6-4b808a17e9fc</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-232_2023-1-1 - ZK-SANJA PODRAVEC.pdf; Prilog Ovr-232_2023-1-2 - KARTICA GL+CTA - Podravec Sanja.pdf; Prilog Ovr-232_2023-1-3 - Sanja Podravec.pdf; Prilog Ovr-232_2023-1-5 - RJEŠENJE - Podravec Sanja.pdf; Prilog Ovr-232_2023-1-6 - OBRAČUN KAMATA - Podravec Sanja.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f79e3b4-f2f2-4dd5-aed6-4b808a17e9fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=232&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5654/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5654/2025</t>
+  </si>
+  <si>
+    <t>BREGOVEC ANA; CUGOVČAN FABIJAN ZLATKO; DOMITROVIĆ ANA; DRVENKAR ANA R. BREGOVEC; PALAIĆ MARA; POSAVEC ANTUN; POSAVEC MARA,MLDB.; POSAVEC TOMO, MLDB.; REP ANTUN; REP ANTUN, MLDB.; REP IVAN; REP IVO, MLDB.; REP MATO, MLDB.; REP TOMO, MLDB.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5c6aa9f-eb11-4e93-8f6f-53b3d631067b</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_Ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5c6aa9f-eb11-4e93-8f6f-53b3d631067b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5654&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-125/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.03.2025.; Podnesak od 18.03.2025. s prilozima</t>
+  </si>
+  <si>
+    <t>Denis Jušta 43036855692</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:20:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c068a1-7ef9-4aa1-8250-2ebf46a1bb7a</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Prilog Ovr-125_2025-3-2 - Prijedlog_350665-2024.pdf; Prilog Ovr-125_2025-3-3 - Odluka OS KC Ovrv-3376-2024-4 od 20.08.2024. - Rješenje - o ovrsi.pdf; Prilog Ovr-125_2025-3-4 - Odluka OS KC Ovrv-3376-2024-8 od 17.02.2025. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-125_2025-3-5 - Zahtjev.pdf; Prilog Ovr-125_2025-3-6 - Denis Jušta.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c068a1-7ef9-4aa1-8250-2ebf46a1bb7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=125&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-7/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.1.2025.; Podnesak od 17.1.2025. i prilozi od 3.1.2025.</t>
+  </si>
+  <si>
+    <t>Karlo Levak 08649526154</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55bb9347-40d2-4d68-a23f-ef2af1a9f6a9</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-7_2025-1-1 - Zahtjev - Karlo Levak.pdf; Prilog Ovr-7_2025-1-2 - Prijedlog_KARLO LEVAK.pdf; Prilog Ovr-7_2025-1-3 - Punomoć - HEP Elektra d.o.o..pdf; Prilog Ovr-7_2025-1-4 - Odluka OS KC Ovrv-3373-2024-8 od 31.12.2024. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-7_2025-1-5 - Odluka OS KC Ovrv-3373-2024-4 od 16.09.2024. - Rješenje - o ovrsi.pdf; Prilog Ovr-7_2025-1-6 - Karlo Levak.pdf; Podnesak ovrhovoditelja.pdf P244P; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55bb9347-40d2-4d68-a23f-ef2af1a9f6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=7&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-719/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.01.2024.; Prijedlog od 24.11.2023. s prilozima</t>
+  </si>
+  <si>
+    <t>Ivica Ivančan 81586095868</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae1e78b-0596-47ea-b65d-fb08a7151a7a</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-719_2023-1-1 - Ivančan Ivica JLS Molve-kartica i kamata.pdf; Prilog Ovr-719_2023-1-2 - Ivančan Ivica ID 5531324-kartica.pdf; Prilog Ovr-719_2023-1-3 - Ivančan Ivica ID 5531324-kamata.pdf; Prilog Ovr-719_2023-1-4 - ZK-1323-MOLVE.pdf; Prilog Ovr-719_2023-1-5 - Ivančan Ivica ID 5531324-rješenje.pdf; Prilog Ovr-719_2023-1-6 - Ivančan Ivica JLS Molve-obračun kamata.pdf; Prilog Ovr-719_2023-1-8 - Ivančan Ivica JLS Molve-rješenje.pdf; Prilog Ovr-719_2023-1-9 - UGOVOR NUV OPĆINA MOLVE.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae1e78b-0596-47ea-b65d-fb08a7151a7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=719&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4064/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4064/2026</t>
+  </si>
+  <si>
+    <t>Šešlek Lidija</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27441171-2a3e-4916-b093-3c144ce1b9ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27441171-2a3e-4916-b093-3c144ce1b9ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-158/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.5.2025.; Podnesak od 18.03.2025. i prilozi od 27.2.2025.</t>
+  </si>
+  <si>
+    <t>Tea Melnjak 04974487587</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:05:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458d7769-1f50-48bb-978f-03966a3d627c</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-158_2025-1-1 - Punomoć - HEP Elektra d.o.o..pdf; Prilog Ovr-158_2025-1-2 - Zahtjev - TEA MELNJAK.pdf; Prilog Ovr-158_2025-1-3 - Prijedlog_TEA MELNJAK.pdf; Prilog Ovr-158_2025-1-4 - Tea Melnjak.pdf; Prilog Ovr-158_2025-1-5 - Odluka OS KC Ovrv-4228-2024-6 od 05.11.2024. - Rješenje - o ovrsi.pdf; Prilog Ovr-158_2025-1-6 - Odluka OS KC Ovrv-4228-2024-12 od 27.02.2025. - Potvrda pravomoćnosti-ovršnosti.pdf; Podnesak ovrhovoditelja.pdf P244P; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458d7769-1f50-48bb-978f-03966a3d627c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=158&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.02.2026.; Podnesak od 03.02.2026.; Prilog od: 03.02.2026.; Prilog od: 03.02.2026.; Prilog od: 03.02.2026.; Prilog od: 03.02.2026.; Prilog od: 03.02.2026.; Prilog od: 03.02.2026.</t>
+  </si>
+  <si>
+    <t>Darko Žilić 42191858080</t>
+  </si>
+  <si>
+    <t>02.06.2026. 11:19:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c8b842-5ea1-4cd1-9f3d-fbcd08ee3e81</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-92_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-92_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-92_2026-1-3 - Ovrv-4566_2025-6.pdf; Prilog Ovr-92_2026-1-4 - Ovrv-4566_2025-13.pdf; Prilog Ovr-92_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-92_2026-1-6 - E.ON PLIN gen.pun.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c8b842-5ea1-4cd1-9f3d-fbcd08ee3e81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1225/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1225/1</t>
+  </si>
+  <si>
+    <t>David Haramija</t>
+  </si>
+  <si>
+    <t>02.06.2026. 09:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d46c9fb-ce29-4639-93ba-64d1c06dcc06</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_260810.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d46c9fb-ce29-4639-93ba-64d1c06dcc06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/868/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/868/3</t>
+  </si>
+  <si>
+    <t>DARIJO ŠPLIHAL</t>
+  </si>
+  <si>
+    <t>02.06.2026. 09:09:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e682b7e-b034-4578-a718-aca1562fd49c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283865.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e682b7e-b034-4578-a718-aca1562fd49c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-883/2025</t>
+  </si>
+  <si>
+    <t>Rješenje O-883/2025 UPP/OS-133/2025 pok. Stjepan Marijan</t>
+  </si>
+  <si>
+    <t>Odvjetnik Antonio Medić, Zagreb, Vlaška 83</t>
+  </si>
+  <si>
+    <t>02.06.2026. 08:58:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f83432-06d3-4c7f-854a-d1e76af5bedd</t>
+  </si>
+  <si>
+    <t>Rješenje O-883-2025 UPP-OS-133-2025 od 12.2.2026.g. pok. Stjepan Marijan .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f83432-06d3-4c7f-854a-d1e76af5bedd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=883&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Glavica</t>
+  </si>
+  <si>
+    <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>75149475740</t>
+  </si>
+  <si>
+    <t>Božidar Glavica 75149475740</t>
+  </si>
+  <si>
+    <t>02.06.2026. 07:49:27</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273</t>
+  </si>
+  <si>
+    <t>02.06.2026. 03:32:21</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d65b50-5dcc-4262-b748-0ee3074baeb6</t>
+  </si>
+  <si>
+    <t>16.378716.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d65b50-5dcc-4262-b748-0ee3074baeb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-232/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Albert Palić 54359212689</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:51:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a345e67c-d8b6-4330-92b0-4e30f0daefc8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a345e67c-d8b6-4330-92b0-4e30f0daefc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=232&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Psp-6/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Darko Vrljić 19246579802</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:11:21</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ea69ad0-86a6-49e0-956c-2f08d857aa69</t>
+  </si>
+  <si>
+    <t>Rješenje - smetanje posjeda.pdf O291O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ea69ad0-86a6-49e0-956c-2f08d857aa69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Psp&amp;predmet=6&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Natalija Markušić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>95613974362</t>
+  </si>
+  <si>
+    <t>Natalija Markušić 95613974362</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Željko Golubić</t>
+  </si>
+  <si>
+    <t>Braće Radića 5b, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>61472777206</t>
+  </si>
+  <si>
+    <t>Željko Golubić 61472777206</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:01:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabd92aa-a400-4c0c-a172-6b9c90f5c4c8</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabd92aa-a400-4c0c-a172-6b9c90f5c4c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1420/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-237/2026</t>
+  </si>
+  <si>
+    <t>Vedran Ukaj 48356183043</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:29:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4149df-721a-49c5-8ea8-95b728173891</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1420_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4149df-721a-49c5-8ea8-95b728173891/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10975/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10975/2025</t>
+  </si>
+  <si>
+    <t>Anton Horvat, Ferdinandovac kbr. 305,Dravska 112; E-oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:03:14</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b60438-9e9c-4ed7-a07a-75cf709f7fc9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b60438-9e9c-4ed7-a07a-75cf709f7fc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10975&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1557/2026</t>
+  </si>
+  <si>
+    <t>Robert Kašić 83658326057</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:01:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d6b1026-d66b-45e3-b506-4db6b338fe17</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1557_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d6b1026-d66b-45e3-b506-4db6b338fe17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1557&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1532/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje o ovrsi na temelju vjerodostojne isprave </t>
+  </si>
+  <si>
+    <t>TOMICA RAŽEK 78558845353</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3208170-b6a0-4dac-b9cc-2068e4055f23</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1532_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3208170-b6a0-4dac-b9cc-2068e4055f23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1532&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1526/2026</t>
+  </si>
+  <si>
+    <t>Ristemi Dehar 28132350618</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:57:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db2e3fd9-9cdb-4217-a57e-7b564127affa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1526_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db2e3fd9-9cdb-4217-a57e-7b564127affa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1526&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11414/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11414/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Jozo Melić, Virje kbr. 466; Kata Melić, Virje kbr. 466; Klara Ljubić r.Melić,Virov.konak br 1506 Pavljanci; Općenar.imovina,OU,Narodni odbor opć Ferdinandovac; Slava Šipušić, Virje kbr. 793</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:57:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ed357b-d80e-4003-857f-a3630f9ad2c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ed357b-d80e-4003-857f-a3630f9ad2c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11414&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1427/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljić 63580718078</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:56:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb8ac7cf-f904-43f9-b750-8d953bc14c1c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1427_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb8ac7cf-f904-43f9-b750-8d953bc14c1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1427&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1397/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Lončar 71246630374</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34cee13-984d-4c0d-bd94-18432017e70d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1397_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34cee13-984d-4c0d-bd94-18432017e70d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1150/2026</t>
+  </si>
+  <si>
+    <t>DAMIR ČEKO 95481438886</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:53:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd821d6a-5b29-4e0d-8b82-a9ab22c3ce44</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1150_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd821d6a-5b29-4e0d-8b82-a9ab22c3ce44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1102/2026</t>
+  </si>
+  <si>
+    <t>ZORAN RADELIĆ 42717226029</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11f802e-d39a-495f-8407-d7fad0b7a5f9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1102_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11f802e-d39a-495f-8407-d7fad0b7a5f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1072/2026</t>
+  </si>
+  <si>
+    <t>IVAN MIGAĆ-ŠANTIĆ 72698725681</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:51:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd15517-bacf-424c-9587-9f60c85cd207</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1072_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd15517-bacf-424c-9587-9f60c85cd207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-385/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Županijskog suda u Varaždinu, Stalna služba u Koprivnici od 20.05.2026. broj Gž-501/2026-2</t>
+  </si>
+  <si>
+    <t>DANIJEL KNAPIĆ</t>
+  </si>
+  <si>
+    <t>MALI GRABIČANI 4 C, 48000 Mali Grabičani, Hrvatska</t>
+  </si>
+  <si>
+    <t>14798621450</t>
+  </si>
+  <si>
+    <t>DANIJEL KNAPIĆ 14798621450; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:50:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e31c79-41c2-4f25-9cc7-83416aaebbd0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e31c79-41c2-4f25-9cc7-83416aaebbd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=385&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-874/2026</t>
+  </si>
+  <si>
+    <t>ZORAN IVIĆ 01940961032</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:50:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631dfc8b-1d68-4b3a-b8df-868f036df9d5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-874_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631dfc8b-1d68-4b3a-b8df-868f036df9d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3592/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3592/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Horduk Josipa, Virje kbr. 174</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:38:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56aa141b-f0fc-40ea-be7c-beb7d055198b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56aa141b-f0fc-40ea-be7c-beb7d055198b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11213/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11213/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; KOVAČIĆ JELICA</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb9d5bc1-8102-4e81-b286-075386d80ba8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb9d5bc1-8102-4e81-b286-075386d80ba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11213&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1140/2026</t>
+  </si>
+  <si>
+    <t>Josip Horvat; Stjepan Horvat; Zomo Vahtarić</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:09:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602b805a-11c2-46ff-9497-5092e6aaf610</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_27.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602b805a-11c2-46ff-9497-5092e6aaf610/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10864/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10864/2025</t>
+  </si>
+  <si>
+    <t>Ana Kucel, Kozarevac kbr. 134; Bara Turopolec, Kozarevac; E-oglasna ploča Općinskog suda u Koprivnici; Filip Slobodnjak, Kozarevac kbr. 118; Ivan Slobodnjak,Kozarevac kbr. 118; Marjia Ozimec r. Paranos, Zagreb; Mijo Slobodnjak, Kozarevac kbr. 118; Valent Slobodnjak mldb. Kozarevac kbr. 118</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:08:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e88db92-8352-4e59-abcb-79252d5c9ed5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e88db92-8352-4e59-abcb-79252d5c9ed5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-820/2026</t>
+  </si>
+  <si>
+    <t>IVAN KALAVARIĆ 14545785866</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:08:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d208f364-86bf-4c5c-8f65-98a549e9d19b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-820_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d208f364-86bf-4c5c-8f65-98a549e9d19b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=820&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-754/2026</t>
+  </si>
+  <si>
+    <t>FRANJO BLAŽEKOVIĆ 19911162266</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83b4412c-c84a-4d79-b15d-412c393c767b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-754_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83b4412c-c84a-4d79-b15d-412c393c767b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-586/2026</t>
+  </si>
+  <si>
+    <t>ROMANA ŠANJIĆ 22139692712</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:05:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f875ad82-7a1f-4587-8ca8-84b940cf9032</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-586_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f875ad82-7a1f-4587-8ca8-84b940cf9032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=586&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-550/2026</t>
+  </si>
+  <si>
+    <t>VESNICA MIHALJIĆ 37850183497</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f93e8b-2d11-456c-a663-d47ca66cafe0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-550_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f93e8b-2d11-456c-a663-d47ca66cafe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=550&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-538/2026</t>
+  </si>
+  <si>
+    <t>MAJA VIDA 81584330849</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec8f6e9-cddf-44dc-ad6c-b0f78a315041</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-538_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec8f6e9-cddf-44dc-ad6c-b0f78a315041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=538&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-472/2026</t>
+  </si>
+  <si>
+    <t>MARTIN RAJN 11760427674</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:49:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209a7525-69fc-4745-b333-d7f73988e1c2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-472_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209a7525-69fc-4745-b333-d7f73988e1c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=472&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-430/2026</t>
+  </si>
+  <si>
+    <t>VLADO KOPRIČANEC 28508676049</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274461b6-2547-41c6-961f-7ac86557c7d7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-430_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274461b6-2547-41c6-961f-7ac86557c7d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=430&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-418/2026</t>
+  </si>
+  <si>
+    <t>NADA RAJN 78747164576</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:46:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8d9d25-c977-4b5a-8491-b9372eed405f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-418_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8d9d25-c977-4b5a-8491-b9372eed405f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=418&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1612/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1612/1</t>
+  </si>
+  <si>
+    <t>MARGARETA DOMINKOVIĆ</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:58:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734b605e-12aa-450b-b399-278b6b64e2cf</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_301449.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734b605e-12aa-450b-b399-278b6b64e2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1607/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1607/1</t>
+  </si>
+  <si>
+    <t>JOZEFINA JANKOCI</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180c4be6-53e2-4013-8e26-e0d4208cf28f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_301444.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180c4be6-53e2-4013-8e26-e0d4208cf28f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1750/2026</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cb7602-29c1-4346-9c13-068e99285ad4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1750_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ IZY CREDIT SL, zastupnik_opunomoćenik_ David Franjković.pdf; Prilog Ovrv-1750_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cb7602-29c1-4346-9c13-068e99285ad4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1756/2026</t>
+  </si>
+  <si>
+    <t>IVAN BEHIN 48029952968</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e9e5f7-0823-4486-bf96-21a17690624f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1756_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Allianz Hrvatska d.d., zastupnik_opunomoćenik_ Damir Met.pdf; Prilog Ovrv-1756_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e9e5f7-0823-4486-bf96-21a17690624f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10764/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10764/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Franca Kančal, Kloštar Podravski kbr. 274; Josip Slavinić, Kloštar Podravski; Ljubica Đurišević, Kloštar kbr. 468; Mara Jurić mldb.Kloštar kbr. 172; Margareta Topolovčan r. Slavinić, Kloštar kbr. 400; Marica Keljar, mldb. Kloštar; Mijo Jurić kbr. 44; Mijo Petrovčić, Kloštar</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:10:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1395be3-5c0f-43ec-88cb-928163ef9638</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNO.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_BR._Z-10764_2025-5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1395be3-5c0f-43ec-88cb-928163ef9638/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10764&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1639/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA HORVAT 55759727765</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e786c609-f738-407d-8e6d-aa9bb7207ac5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1639_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e786c609-f738-407d-8e6d-aa9bb7207ac5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3940/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3940/2026</t>
+  </si>
+  <si>
+    <t>BLAŽOTINEC BOLTO</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ba6a83-fc7c-4730-9a2e-b655a2b0825e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; POVIJESTI_PROMJENA.pdf; ZK._IZVATCI_I_KUPOPRODAJNI_UGOVORI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR_O_DAROVANJU.pdf; RJESENJE_POSLOVNI_BROJ__Z-3940_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ba6a83-fc7c-4730-9a2e-b655a2b0825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-233/2023</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Margita Kiš Kapetanović 94845467741</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:48:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/881da09d-263c-4585-b41e-33c36536db1b</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje.pdf O610O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/881da09d-263c-4585-b41e-33c36536db1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=233&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ana Čopor 13881555671</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:48:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a73fc2-97be-4359-905b-521af49aa5c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a73fc2-97be-4359-905b-521af49aa5c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-379/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Matea Valjak 09430059841</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71bd65b3-aa29-4ea3-97b5-397c1cc7679e</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71bd65b3-aa29-4ea3-97b5-397c1cc7679e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=379&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:34:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe5e194-423d-4093-b6dd-8a80426982d1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; OSTALO.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR_O_DAROVANJU.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe5e194-423d-4093-b6dd-8a80426982d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-609/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Bogdan 96760515561</t>
+  </si>
+  <si>
+    <t>01.06.2026. 07:52:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4bafcb-0e54-43f2-8e11-7c32d5f3b731</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4bafcb-0e54-43f2-8e11-7c32d5f3b731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-67/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Mikuljan 84689399738</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:07:03</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25bf8522-dc1c-42ad-8fbe-4a52414689d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25bf8522-dc1c-42ad-8fbe-4a52414689d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=67&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2331/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2331/2025</t>
+  </si>
+  <si>
+    <t>Mara Punčikar; Marijan Korošec; Stjepan Kovačić</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:46:31</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f4eb6b-f214-469b-ac10-3c8830c4e163</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f4eb6b-f214-469b-ac10-3c8830c4e163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2331&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-245/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Gordan Oršoš 37180808242</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:38:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e01857-b77d-4ebf-bfd1-d9b2df27dc2a</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e01857-b77d-4ebf-bfd1-d9b2df27dc2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-241/2025</t>
+  </si>
+  <si>
+    <t>Manuel Bogdan 04681233242</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e16367f-f59e-4d66-a12f-ba4dba6fa18b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e16367f-f59e-4d66-a12f-ba4dba6fa18b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:35:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4674ba-96bf-4a54-a72a-55a618d08b1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4674ba-96bf-4a54-a72a-55a618d08b1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-21/2024</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Marija Martinez-Ostroški 40033640546</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:13:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e304992-79de-4917-a27a-9aba757bbb8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e304992-79de-4917-a27a-9aba757bbb8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=21&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Goran Mrkić 84070165569</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58016866-ed95-4320-8a39-5948776c2ed2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58016866-ed95-4320-8a39-5948776c2ed2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Biserka Benotić</t>
+  </si>
+  <si>
+    <t>Matije Gupca 59, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>29882861128</t>
+  </si>
+  <si>
+    <t>Biserka Benotić 29882861128</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:37:03</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-25/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2025.; Podnesak od 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.; Prilog od: 17.09.2025.</t>
+  </si>
+  <si>
+    <t>Robert Novak 32782909460</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:32:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2be1b589-a9f0-494b-9cc9-ae46382098c5</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Pn-50_2025-1-1 - Punomoć.pdf; Prilog Pn-50_2025-1-2 - račun i ponuda.pdf; Prilog Pn-50_2025-1-3 - Zapisnik.pdf; Prilog Pn-50_2025-1-4 - oštećenje automobila 3.pdf; Prilog Pn-50_2025-1-5 - oštećenje automobila 2.pdf; Prilog Pn-50_2025-1-6 - oštećenje automobila 1.pdf; Prilog Pn-50_2025-1-7 - oštećenje atomobila 4.pdf; Prilog Pn-50_2025-1-8 - Detalji_platnog_naloga_64456230.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2be1b589-a9f0-494b-9cc9-ae46382098c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-579/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2025.; Podnesak od 08.09.2025.; Prilog od: 08.09.2025.; Prilog od: 08.09.2025.; Prilog od: 08.09.2025.; Prilog od: 08.09.2025.; Prilog od: 08.09.2025.; Prilog od: 08.09.2025.</t>
+  </si>
+  <si>
+    <t>Dominik Burek 73983881716</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e985ed-6560-4a05-a059-0ed59019b7f7</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-579_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-579_2025-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-579_2025-1-3 - Ovrv-937_2025-6.pdf; Prilog Ovr-579_2025-1-4 - Ovrv-937_2025-11.pdf; Prilog Ovr-579_2025-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-579_2025-1-6 - punomoć i zamolba javnim bilježnicima.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e985ed-6560-4a05-a059-0ed59019b7f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=579&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3506/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3506/2026</t>
+  </si>
+  <si>
+    <t>Bartolić Franca, Čepelovac kbr. 124; E-oglasna ploča Općinskog suda u Koprivnici; Šikica Roza udata Bartolić, Čepelovac kbr. 124</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:18:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3149d005-da3b-4c0b-a8f7-ddb3cc707378</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3149d005-da3b-4c0b-a8f7-ddb3cc707378/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1726/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1726/2026</t>
+  </si>
+  <si>
+    <t>LJUBIĆ MARICA ROĐ. ČIŽMEŠINKIN; TIŠLJAR BOLTO</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:58:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682e6966-d132-4173-9465-8e39b71d01e4</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682e6966-d132-4173-9465-8e39b71d01e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1726&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-834/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-834/2026</t>
+  </si>
+  <si>
+    <t>TOMEC KATICA MLDB.; TOMEC MARTIN MLDB.; TOMEC MIJO MLDB.; TOMEC TEREZA (UDOVA ĐURE); ČIČIN STJEPAN; ČIČIN ĐURO MLDB.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:51:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be12c5df-3f03-45a4-92ea-acefbc562840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be12c5df-3f03-45a4-92ea-acefbc562840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=834&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9170/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9170/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Kučeković; Đuro Kučeković</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6467a878-d08a-458c-8931-70d1fa3485cd</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_prelaganje_uvidaja_(rasprave_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6467a878-d08a-458c-8931-70d1fa3485cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9170&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVO KOŽUL</t>
+  </si>
+  <si>
+    <t>IVO KOŽUL 80853196068</t>
+  </si>
+  <si>
+    <t>29.05.2026. 04:21:51</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1eb04bb-e9d6-4938-9f8a-06755afb8c2e</t>
+  </si>
+  <si>
+    <t>16.377923.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1eb04bb-e9d6-4938-9f8a-06755afb8c2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-727/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-727/2026</t>
+  </si>
+  <si>
+    <t>BENKEK MIJO; BENKEK SLAVA; KRČMARIĆ JAKOB; KRČMARIĆ MARA; KRČMARIĆ ŠTEFO</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:43:12</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f27483f-92d9-47b8-9686-41552db538f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f27483f-92d9-47b8-9686-41552db538f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1755/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1755/2025</t>
+  </si>
+  <si>
+    <t>KOVAČIĆ STJEPAN</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:29:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a700da-a09d-4156-823f-4f38ae0eeba0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a700da-a09d-4156-823f-4f38ae0eeba0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1755&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2333/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2333/2025</t>
+  </si>
+  <si>
+    <t>Rok Globek</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:18:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08e2c27-756a-4a01-ac25-39bfc78aa8f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08e2c27-756a-4a01-ac25-39bfc78aa8f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2333&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>Željko Ilotić 04140234273</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:01:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b975a452-7b37-4f38-8bd3-9b849af1eb2d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1317_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ E.ON Energija d.o.o., zastupnik_opunomoćenik_ Tihomir Ze.pdf; Prilog Ovrv-1317_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b975a452-7b37-4f38-8bd3-9b849af1eb2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-12/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Žuliček 90718615475</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:45:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25ff1700-038f-4fff-8075-72caacd8f9c6</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25ff1700-038f-4fff-8075-72caacd8f9c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3879/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3879/2026</t>
+  </si>
+  <si>
+    <t>Renato Kovač</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:15:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c54d6ff-9f93-4ba3-8bc4-a6f092c661d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c54d6ff-9f93-4ba3-8bc4-a6f092c661d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1660/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1660/1</t>
+  </si>
+  <si>
+    <t>ANTUN LJUBIĆ</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:55:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c02cc018-04c8-47cf-964c-771d2405fe64</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_305535.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c02cc018-04c8-47cf-964c-771d2405fe64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4643/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4643/2026</t>
+  </si>
+  <si>
+    <t>PAVEŠIĆ JANA</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:01:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e32d42-c4d8-4b3d-af0e-721f5548ec6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e32d42-c4d8-4b3d-af0e-721f5548ec6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4547/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mikuldaš Valent, Bjelovar, Maršala Tita 1A</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:56:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/035d85af-76b1-4d6a-b23c-251e7aad262c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZAPISNIK.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POPISNI_LIST.pdf; SMRTNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/035d85af-76b1-4d6a-b23c-251e7aad262c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-632/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV ŠKORIĆ 47584146025</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c2544a1-c22d-4e44-90b2-b191b7feaa9c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-632_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Hrvatska radiotelevizija, zastupnik_opunomoćenik_ Đina L.pdf; Prilog Ovrv-632_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-632_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c2544a1-c22d-4e44-90b2-b191b7feaa9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=632&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1530/2026</t>
+  </si>
+  <si>
+    <t>EXPORT PRO d.o.o. 06079557017</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/330817f6-a54c-46af-9f30-3caeece4c72e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1530_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HS INVEST d.o.o., zastupnik_opunomoćenik_ Danijel Matić.pdf; Prilog Ovrv-1530_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-1530_2026-1-3 - Vjerodostojna isprava br. 2 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/330817f6-a54c-46af-9f30-3caeece4c72e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1530&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1823/2026</t>
+  </si>
+  <si>
+    <t>Domagoj Sabo 00544516937</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:23:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a452dc-929d-41d9-8c60-080453a11b89</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1823_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Telemach Hrvatska d.o.o., zastupnik_opunomoćenik_ Hrvoje.pdf; Prilog Ovrv-1823_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a452dc-929d-41d9-8c60-080453a11b89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-336/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Metelko 06444271303</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e7f5331-0686-4295-91b0-61ecdd204790</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e7f5331-0686-4295-91b0-61ecdd204790/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=336&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11518/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11518/2025</t>
+  </si>
+  <si>
+    <t>Barberić Roza r. Novogradec, Đurđevac, M. Gupca; Bukovčan Ana r. Gazdek, Molve Grede 14; Gazdek Kata, Molve kbr. 320; Novogradec Ivan, Repaš; Novogradec Jakob, Molve Grede kbr. 62</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:18:20</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7fc7ed-9daf-47b8-92d8-b3e76f8396cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7fc7ed-9daf-47b8-92d8-b3e76f8396cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11518&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3844/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3844/2025</t>
+  </si>
+  <si>
+    <t>Ana Korošec; Franjo Korošec; Ivan Korošec; Mara Korošec; Marija Golubić; Milka Korošec</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c08d2edc-ac60-4115-a32c-2c753c312fa3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c08d2edc-ac60-4115-a32c-2c753c312fa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3844&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pn-10/2026</t>
   </si>
   <si>
     <t>Sonja Dušić-Poljak 60814055398</t>
   </si>
   <si>
-    <t>15.05.2026. 14:38:43</t>
-[...54 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=18&amp;godina=2016</t>
+    <t>27.05.2026. 14:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/392d4dfd-50e4-47b3-8ea8-ce6b874c6d88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/392d4dfd-50e4-47b3-8ea8-ce6b874c6d88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pn&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6330/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6330/2024</t>
+  </si>
+  <si>
+    <t>Marija Šafar; Ruža Tuček; Slavko Bukovčan</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:41:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ad1d15-55ec-4091-a6e5-9d539f63872f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ad1d15-55ec-4091-a6e5-9d539f63872f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6330&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10995/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10995/2025</t>
+  </si>
+  <si>
+    <t>Milan Pavlović</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:35:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9703272-0695-45be-a23e-b561b5036e3c</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_15.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9703272-0695-45be-a23e-b561b5036e3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10995&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11132/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11132/2025</t>
+  </si>
+  <si>
+    <t>Antonija Ivanin Rođ Štampf; Gjuro Hero</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf6f198-921f-4b08-91e1-a85468045299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf6f198-921f-4b08-91e1-a85468045299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11132&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8394/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8394/2025</t>
+  </si>
+  <si>
+    <t>Ana Duga</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5aeb17e-a278-4e14-abd3-2b4e344b0aca</t>
+  </si>
+  <si>
+    <t>Rjesenje_od_27.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5aeb17e-a278-4e14-abd3-2b4e344b0aca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8394&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3460/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3460/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Kralj Josip, Samobor, Klajićeva b.b.; Kralj Marijan, Selce, Rade Končara 24; Mađerić Slavica, Kloštar Podravski kbr. 35,</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc3e4031-e5ef-42f1-bd13-75c052e0b106</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc3e4031-e5ef-42f1-bd13-75c052e0b106/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Oršuš</t>
+  </si>
+  <si>
+    <t>Starogradska 24, 48321 Sigetec, Hrvatska</t>
+  </si>
+  <si>
+    <t>16706553981</t>
+  </si>
+  <si>
+    <t>Biljana Oršuš 16706553981</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:04:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1373/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1373/1</t>
+  </si>
+  <si>
+    <t>AML AGRO d.o.o.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:49:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ab972c-3c79-4861-a802-e64a4d93ca62</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_285559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ab972c-3c79-4861-a802-e64a4d93ca62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Klasić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Trnskog 12, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>18673080851</t>
+  </si>
+  <si>
+    <t>Danijel Klasić 18673080851; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11773/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11773/2025</t>
+  </si>
+  <si>
+    <t>TRNSKI FRANJO</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:43:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e463e18-c86b-4d63-9886-04be5575fdfd</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_16.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e463e18-c86b-4d63-9886-04be5575fdfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11773&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10965/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10965/2025</t>
+  </si>
+  <si>
+    <t>Ignac Blažek</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:33:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2815e654-7b47-4cc6-b4e7-ec1ed1edbcce</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_14.7.2.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2815e654-7b47-4cc6-b4e7-ec1ed1edbcce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10965&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2256/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2256/2025</t>
+  </si>
+  <si>
+    <t>Mijo Kolarić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:50:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c67c7cfd-dd10-455b-bbc4-c63eaae69660</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c67c7cfd-dd10-455b-bbc4-c63eaae69660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2256&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Soka Podravac; Stevo Podravac</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:43:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97de56fb-b09d-4877-9358-b4320a08cc26</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_9.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97de56fb-b09d-4877-9358-b4320a08cc26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2174/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2174/2024</t>
+  </si>
+  <si>
+    <t>Juraj Betlehem; Katarina Betlehem; LUKAČ KATICA; LUKAČ KATICA; MESIĆ IVAN; Milan Vujatović</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21527380-fc57-4874-bfb1-f634c628b658</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_8.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21527380-fc57-4874-bfb1-f634c628b658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2174&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4852/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4852/2026</t>
+  </si>
+  <si>
+    <t>Luka Poljan 60657929409; Marijana Težak 31193545721</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f486b909-f566-4ad8-a29a-1ffee2891943</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f486b909-f566-4ad8-a29a-1ffee2891943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4852&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11625/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11625/2025</t>
+  </si>
+  <si>
+    <t>Balazs Czmerk</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:05:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d1ee6f1-f1ba-4ae5-9cd7-77a5cfcee97e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d1ee6f1-f1ba-4ae5-9cd7-77a5cfcee97e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11625&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-863/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-863/2024</t>
+  </si>
+  <si>
+    <t>Hatadi Eva; Matekov Mara; Topolčić Dorica; Šklebar Terezija; Živko Andro; Živko Jakob</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d20133b2-ffa0-436d-97f1-bb7033a12156</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d20133b2-ffa0-436d-97f1-bb7033a12156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=863&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić</t>
+  </si>
+  <si>
+    <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36345633654</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić 36345633654</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:44:54</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-767/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-767/2026</t>
+  </si>
+  <si>
+    <t>Mara Helinger</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:19:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab74595-f5f9-4f9b-8c72-46b397410e1a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_22.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab74595-f5f9-4f9b-8c72-46b397410e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=767&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO ŠPOLJAR</t>
+  </si>
+  <si>
+    <t>DUBRAVKO ŠPOLJAR 36168957746</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:31:49</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1046d79-3864-4053-adb8-32a6d9afbff1</t>
+  </si>
+  <si>
+    <t>16.378077.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1046d79-3864-4053-adb8-32a6d9afbff1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10901/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10901/2025</t>
+  </si>
+  <si>
+    <t>Joso Šomodi</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:24:42</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbaa5536-93c4-4107-b2ae-dbf62e4987ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbaa5536-93c4-4107-b2ae-dbf62e4987ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10901&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6046/2024</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:14:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf58ab5b-1ed7-4c92-948c-9534d493b722</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf58ab5b-1ed7-4c92-948c-9534d493b722/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6046&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6046/2024</t>
+  </si>
+  <si>
+    <t>Tomislav Gaži</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99bec89-ef16-40b7-8b18-847607f17100</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99bec89-ef16-40b7-8b18-847607f17100/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>David Pucko</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 63a, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>92192594552</t>
+  </si>
+  <si>
+    <t>David Pucko 92192594552</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:53:26</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-568/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-568/2026</t>
+  </si>
+  <si>
+    <t>Josip Sočev</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b08955d-6824-42c5-9855-94f010bd4ee6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b08955d-6824-42c5-9855-94f010bd4ee6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11811/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11811/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Posavec-Majtan; Ljuba Fičko</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:43:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9a2162-0788-4444-a731-1e25f2c789b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9a2162-0788-4444-a731-1e25f2c789b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11811&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Gjuro Šifter; Verona Novačić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:29:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ecea84-55f6-4c41-b5eb-55cdc2239deb</t>
+  </si>
+  <si>
+    <t>Rjesenje_za_ocevid_29.6.2.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ecea84-55f6-4c41-b5eb-55cdc2239deb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7386&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-9310/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9310/2025</t>
+  </si>
+  <si>
+    <t>Jela Santor; Lovro Kapitan</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04870ea7-0ffe-4ca3-a7ee-322249946f5e</t>
+  </si>
+  <si>
+    <t>Rjesenje_za_ocevid_2.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04870ea7-0ffe-4ca3-a7ee-322249946f5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9310&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-280/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-280/2026</t>
+  </si>
+  <si>
+    <t>Mara Subotičanec</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f98c38-322f-49ae-9fbe-c1fcae924c52</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC_PREDLAGATELJA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK_POVIJESNI_ZK._IZVADAK_ZK.UL._3761.pdf; ZK_IZVADAK_POVIJESNI_ZK._IZVADAK_ZK.UL._3762.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f98c38-322f-49ae-9fbe-c1fcae924c52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=280&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3315/2026</t>
+  </si>
+  <si>
+    <t>Anica Kovaček</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5004d14b-cf5e-41f3-b06b-fab18f71047f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._3443__K._O._DELOVI.pdf; UGOVOR_O_DAROVANJU_DAROVNI_UGOVOR.pdf; TABULARNA_IZJAVA_IZJAVA_LONCARIC_BOZE.pdf; OSOBNA_ISKAZNICA__LONCARIC_BOZA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA.pdf; RJESENJE_I_OGLAS_POSLOVNI_BROJ__Z-3315_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5004d14b-cf5e-41f3-b06b-fab18f71047f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4295/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4295/2026</t>
+  </si>
+  <si>
+    <t>Franjo Ban; Ignac Ban; Ivan Ban</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:37:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa5676c6-144c-4702-a783-54825fbe4450</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_MARINA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_JOSIPA.pdf; ZK_IZVADAK_ZA_ZK._UL._BR._240__K._O._BOTOVO.pdf; POSJEDOVNI_LIST__BROJ_140__K._O._BOTOVO.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._KATICE_LOVKOVIC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa5676c6-144c-4702-a783-54825fbe4450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3364/2026</t>
+  </si>
+  <si>
+    <t>Ana Živko, Kalinovac, kbr. 435; Franjo Dautanec mldb., Kalinovac; Kata Dautanec, Kalinovac; Mara Dautanec, Kalinovac; Martin Živko, Kalinovac kbr. 435; Stjepan Dautanec mldb., Kalinovac; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Vucikuja, Kalinovac kbr. 302; Šimun Zvonar, Kalinovac kbr. 401, Peski</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:36:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa03980-cd86-499e-b4bb-65c502cfc038</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_4_ZK_IZVODA.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_3.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJE_KAT_PLANA_1_I_2.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_4.pdf; POSJEDOVNI_LIST__DVA_POSJEDOVNA_LISTA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa03980-cd86-499e-b4bb-65c502cfc038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:09:42</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f33046-899e-4592-a789-d32c87614d1e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f33046-899e-4592-a789-d32c87614d1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5527/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5527/2025</t>
+  </si>
+  <si>
+    <t>Ivan Šijak; Zvonko Šijak</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:41:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3114480-e029-4918-97bd-5f7c18100051</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3114480-e029-4918-97bd-5f7c18100051/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5527&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sedlar</t>
+  </si>
+  <si>
+    <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>54821273953</t>
+  </si>
+  <si>
+    <t>Marko Sedlar 54821273953</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:00:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9990/2025</t>
+  </si>
+  <si>
+    <t>Rješenje br.Z-9990/2025-8</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:53:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd815d3-3f8f-473e-b0a0-adff8bdd8623</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd815d3-3f8f-473e-b0a0-adff8bdd8623/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9990&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6947/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6947/2025</t>
+  </si>
+  <si>
+    <t>Mara Bukovčan</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:18:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd04d0b-131b-49fe-9861-b200952c3709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd04d0b-131b-49fe-9861-b200952c3709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6947&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-11937/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11937/2025</t>
+  </si>
+  <si>
+    <t>Grškovnjak Ivan, Kloštar kbr.149; Grškovnjak Mara, Kloštar kbr.149; Kovačić Antun, Kloštar Podravski kbr. 143; Tambolaš Ivo, mldb.Kladare kbr.83; Tambolaš Jozo, mldb. Kladare kbr. 83; Tambolaš Mara,mldb. Kladare kbr. 83; Tambolaš Roza, Kladare kbr. 83; Tambolaš Rudolf, mldb. Kladare kbr. 83; Tambolaš Stevo, mldb. Kladare kbr. 83; Tambolaš Tomo, mldb. Kladare kbr. 83</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da92173-7f38-4251-a5c9-8c883d638f1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da92173-7f38-4251-a5c9-8c883d638f1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11937&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1021/1566/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1566/1</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2984a65-f6fd-4685-b93b-aaa2188ff26b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_298291.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2984a65-f6fd-4685-b93b-aaa2188ff26b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-447/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-447/2026</t>
+  </si>
+  <si>
+    <t>Marija Pribek</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:43:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6242aee8-1664-4b74-b0ca-414882f46d9b</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_14.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6242aee8-1664-4b74-b0ca-414882f46d9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8666/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8666/2023</t>
+  </si>
+  <si>
+    <t>Ana Mihalić; Ana Vrbanec mldb.; Bobovec Dragica; Franca Turi; Franjo Šafran; Ignac Večenaj; Ivan Jakupec; Ivan Premec; Ivan Ujlaki; Ivana Premec; Jakupec Jasminka; Kata Horvat; Katica Drvenkar; Katica Jakupec; Katica Šestak; Klara Vincek; Ljuba Jakupec r. Benotić; Mara Petrović mldb.; Marica Petrović rođ. Ujlaki; Marica Premec; Marica Saboliček; Mica Šarec; Mijo Vrbanec; Milka Kertez; Miško Kovačić; Nikola Lovrenčić; Nikola Ujlaki; Slavica Bosman; Stjepan Premec; Tomislav Mihalić; Treza Sočev; Turi Mara; Turi Marta; Turi Milka; Šarec Mica</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:58:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0d6df-a39c-4e3a-bdcf-4e9f60864a0b</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_(rasprava_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0d6df-a39c-4e3a-bdcf-4e9f60864a0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8666&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>ALOJZ ŠAFRAN 18866990059; GAL ANKA; JURJEVIĆ ANA; KOMBOL KATA; LOJAN ROZA; MARONIĆ ANDRIJA; MARONIĆ IVAN; PANIĆ JULA; PAŠICA TREZA; PREMEC PAULA; PREMEC PAVAO; RAC MARA; REPALUST JELICA; SABOLIĆ JOSIP,MLDB; VARGANTOLIĆ ANA; VIDIĆ MICA; ŠAFRAN ANDRIJA; ŠAFRAN ANĐELKO; ŠAFRAN FRANJO; ŠAFRAN FRANJO; ŠAFRAN IVAN; ŠAFRAN MIJO; ŠAFRAN STJEPAN; ŠESTAK SLAVA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:29:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d1d00b1-ae7d-457c-8522-bc3c4de355f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d1d00b1-ae7d-457c-8522-bc3c4de355f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2679/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2679/2026</t>
+  </si>
+  <si>
+    <t>Bara Fertalj, Kloštar; Vilim Šanjek, Kloštar kbr. 277; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:18:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf897fa-fbc1-47f2-8d8d-d16910fe5b74</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSOBNA_ISKAZNICA.pdf; DAROVNI_UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf897fa-fbc1-47f2-8d8d-d16910fe5b74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2679&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1651/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1651/2025</t>
+  </si>
+  <si>
+    <t>Andro Vaganić; Anka Vuger; Antun Katić; Antun Katić; Franjo Kolman; Imbro Friščić; Ivan Vuger; Jela Blatarić; Jelka Prukijaš; Mara Friščić; Slava Živko; Vid Kučan; Vladimir Sović; Đuro Živko; Đurđa Geci</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:05:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d5163a-d518-4b9b-9ebb-16c5dc6150d6</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_uvidaj_(rasprava_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d5163a-d518-4b9b-9ebb-16c5dc6150d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1651&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11642/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11642/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Kuzman</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:38:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cd67f5b-3b47-4d10-beaf-ab85b295d3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cd67f5b-3b47-4d10-beaf-ab85b295d3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11642&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8861/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8861/2025</t>
+  </si>
+  <si>
+    <t>Martin Imbri</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef3e2e5-a12c-452c-8941-ae1a84335abd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef3e2e5-a12c-452c-8941-ae1a84335abd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8861&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8423/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8423/2025</t>
+  </si>
+  <si>
+    <t>Andrija Kašić; Andro Kašić; Anica Blažek; Anica Kraljić; Mara Blažek; Marija Barčanec</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83884714-8304-4efe-a874-9bbba1df11ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83884714-8304-4efe-a874-9bbba1df11ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8423&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORDANA KOPREK</t>
+  </si>
+  <si>
+    <t>GORDANA KOPREK 86293843342</t>
+  </si>
+  <si>
+    <t>22.05.2026. 03:23:46</t>
+  </si>
+  <si>
+    <t>14.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd55ba1-f8fb-49f0-bcc3-48103bc57bdf</t>
+  </si>
+  <si>
+    <t>16.378467.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd55ba1-f8fb-49f0-bcc3-48103bc57bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2108/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2108/2026</t>
+  </si>
+  <si>
+    <t>Anka Tot; Gjuro Kanižaj</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:36:20</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b62ce4e-6151-4450-a073-a12ea8e5d6b6</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b62ce4e-6151-4450-a073-a12ea8e5d6b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7069/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7069/2025</t>
+  </si>
+  <si>
+    <t>Barbara Spautz; Vera Walter</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db387d6c-e1f1-4d45-8f63-0de38e93c0f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db387d6c-e1f1-4d45-8f63-0de38e93c0f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7069&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1996/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1996/2026</t>
+  </si>
+  <si>
+    <t>Bara Habek; Dragutin Mihalić; Emilija Ocvirek; Ivka Verbeka; Josip Mihalić; Marija Namjesnik; Milka Mihalić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c11b54d-e55f-430a-a032-9e05e1f7449a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c11b54d-e55f-430a-a032-9e05e1f7449a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1996&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9739/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9739/2024</t>
+  </si>
+  <si>
+    <t>Anđela Kuzmić; Dora Perc; Katarina Cajić; Marija Cmrk; Matilda Posavec; Slavko Bartolin</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:50:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64c7254a-bd7b-48a6-be67-df03ceb2fa3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64c7254a-bd7b-48a6-be67-df03ceb2fa3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9739&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2312/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2312/2026</t>
+  </si>
+  <si>
+    <t>Marija Sabolić; Tomo Kanižanec</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:44:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7821a7aa-a217-4312-8ea3-63cec8da9a1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7821a7aa-a217-4312-8ea3-63cec8da9a1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7066/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7066/2025</t>
+  </si>
+  <si>
+    <t>Imbro Korošec; Terezija Tkalec; Vid Korošec</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bceb6b0-a4ea-4234-8146-4c7874f30c32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bceb6b0-a4ea-4234-8146-4c7874f30c32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7066&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2514/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2514/2026</t>
+  </si>
+  <si>
+    <t>Josip Betlehem; Marija Sremec; Mirela Lončarić; Stjepan Lončarić; Tereza Šemper; Veronika Galović</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00a458e-3cde-46cc-a375-f114b4e2204e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00a458e-3cde-46cc-a375-f114b4e2204e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2514&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2943/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2943/2026</t>
+  </si>
+  <si>
+    <t>Franjo Picer</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1801707a-ac8b-4f66-b8ab-41c46dcb55ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1801707a-ac8b-4f66-b8ab-41c46dcb55ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Irena Tuma</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 27, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>51835707241</t>
+  </si>
+  <si>
+    <t>Irena Tuma 51835707241</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:10:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2033/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2033/2026</t>
+  </si>
+  <si>
+    <t>Agneza Čekada; Elza Novogradec; Jula Penzar; Katica Lazarević; Ruža Čekada</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539715d5-9f30-4b38-839f-a38c060a96a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539715d5-9f30-4b38-839f-a38c060a96a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10295/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10295/2025</t>
+  </si>
+  <si>
+    <t>Ivan Vrban; Ivan Vrban</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701c2cd4-c89f-4f49-ba3b-ca5efd39a733</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_rasprava_za_ispravak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701c2cd4-c89f-4f49-ba3b-ca5efd39a733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10295&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Boja Bodin; Hrvatske šume; Milovan Bodin; Nikola Bodin; Ružica Bodin</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:44:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922b7d79-d312-492f-b6b8-060136ab0eef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922b7d79-d312-492f-b6b8-060136ab0eef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11084&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11823/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11823/2025</t>
+  </si>
+  <si>
+    <t>Jasna Kovač; Miro Kovač; Treza Mihić; Vikica Jaušić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:38:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c696dc0-d434-4a34-a7d4-4865ce5e6ac9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c696dc0-d434-4a34-a7d4-4865ce5e6ac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11823&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5912/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5912/2025</t>
+  </si>
+  <si>
+    <t>Bara Pavša; Franjo Pavša; Josip Brunec; Mara Lukač; Marija Pavša</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c96b8fd-2f32-4b7f-8820-ffec0c068d2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c96b8fd-2f32-4b7f-8820-ffec0c068d2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5912&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-287/2026</t>
+  </si>
+  <si>
+    <t>Bogoslav Šešerina</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d0026a7-538a-4ae5-8703-f6716e0f986c</t>
+  </si>
+  <si>
+    <t>Rjesenje_od_20.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d0026a7-538a-4ae5-8703-f6716e0f986c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11339/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11339/2025</t>
+  </si>
+  <si>
+    <t>Ana Horvatić; Ivan Horvatić; Ivan Večenaj</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb46f109-949a-4df0-afb3-a1f8b5926f58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb46f109-949a-4df0-afb3-a1f8b5926f58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11339&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10615/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10615/2025</t>
+  </si>
+  <si>
+    <t>Bara Cimerman; Jozo Dolenec; Martin Palaš</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:58:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3997382-99a5-443d-b904-0bb27c89c36a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3997382-99a5-443d-b904-0bb27c89c36a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ispravak rješenja o otvaranju postupka </t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:57:02</t>
+  </si>
+  <si>
+    <t>19.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21eb511e-7556-41ad-ba70-ee66fab09b6e</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21eb511e-7556-41ad-ba70-ee66fab09b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DGU, Područni ured za katastar Koprivnica; OPĆINA PETERANEC 86225237319</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d8de7-87b8-4089-ade1-c986741b0dc6</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ispravak_rjesenja_o_otvaranju_postupka.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d8de7-87b8-4089-ade1-c986741b0dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:52:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d33843c-bf78-4c98-82ff-45b396c030e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d33843c-bf78-4c98-82ff-45b396c030e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8320/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8320/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Luka Peroković, Đurđevac kbr. 1103</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:38:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b67343e-1a0e-46ec-8d74-5110ccd7787e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b67343e-1a0e-46ec-8d74-5110ccd7787e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8320&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2364/2026</t>
+  </si>
+  <si>
+    <t>Branka Šprem; Emilija Hanželić; Inkey Mirko Pallinski; Ivan Kolar; Jana Šprem; Josip Šprem; Joško Šprem; ZDENKO ŠPREM 39862008125</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:38:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d153ff-5bff-4996-953f-a2ed7e470767</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d153ff-5bff-4996-953f-a2ed7e470767/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1397/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1397/1</t>
+  </si>
+  <si>
+    <t>IVAN KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8250f4dd-7ebc-470a-8e20-408ad0c562b6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287075.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8250f4dd-7ebc-470a-8e20-408ad0c562b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1392/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1392/1</t>
+  </si>
+  <si>
+    <t>DORA BUKOVČAN</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:20:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71adcd71-e657-4d4d-beea-e352588e60ff</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287043.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71adcd71-e657-4d4d-beea-e352588e60ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1463/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1463/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mijo Bednaić, Virje kbr.1530; Mijo Bednaić, Virovski konak kbr.1530</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e90e4f-cfbf-4a0f-b6c3-68190feabba3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVAAK__POSJEDOVNI_LIST_I_IDENTIFIKACIJKSI_LIST_KATASTRA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; DIOBNI_LIST_KATASTRA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA.pdf; ZK_IZVADAK_POTPUNI_ZK-IZVADAK_ZA_CKBR_1453.pdf; ZK_IZVADAK_POTPUNI_ZK-IZVADAK_ZA_CKBR_1453_2.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NAKNADNOJ_URUDZBI.pdf; PUNOMOC_PUNOMOC_ZA_LJUBICU_PAVLOVIC.pdf; PUNOMOC_PUNOMOC_ZA_BRANKA_SIMEG.pdf; POTVRDA_POTVRDA_PRAVOMOCNOSTI_O-RJESENJA.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_BR._Z-1463_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e90e4f-cfbf-4a0f-b6c3-68190feabba3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1463&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11449/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11449/2025</t>
+  </si>
+  <si>
+    <t>Bara Šimunić; Blaž Šimunić; Franjica Harači; Ivan Vahtarić; Jela Balaško; Kata Horvat; ODO u Koprivnici; Općinsko državno odvjetništvo u Koprivnici 32308927283; Verona Lovretić; Đuro Medvarić; Đuro Šimunić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:52:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c90d1691-2a11-4325-b646-294828347812</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c90d1691-2a11-4325-b646-294828347812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11449&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10856/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10856/2025</t>
+  </si>
+  <si>
+    <t>Amalija Feineier; Marija Pavliček; Nevenka Štiks; Terezija Balić; Šitiks Matija</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bb7d877-5300-4c5c-9030-aac40e09faf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bb7d877-5300-4c5c-9030-aac40e09faf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10856&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10985/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10985/2025</t>
+  </si>
+  <si>
+    <t>Viktor Krklec</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:41:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d3f8144-e425-4a2e-b258-1b25204504b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d3f8144-e425-4a2e-b258-1b25204504b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10985&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10953/2025</t>
+  </si>
+  <si>
+    <t>Gabrijel Funtek; Ignac Funtek; Ivan Kičinbaći; Josip Funtek; Juraj Funtek; Katica Balja; Margareta Funtek; Miroslav Funtek; Pavao Funtek; Đuro Funtek</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:36:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e0a8a6a-5cf5-4ed6-982d-7d5cf76b05e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e0a8a6a-5cf5-4ed6-982d-7d5cf76b05e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:22:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2725e885-bde2-49fb-a241-32f5634415a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2725e885-bde2-49fb-a241-32f5634415a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11958/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11958/2025</t>
+  </si>
+  <si>
+    <t>Kata Gaži; Tomo Blažek; Đuro Gaži</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:17:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ca7494-16f8-4058-a27a-b92163195916</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ca7494-16f8-4058-a27a-b92163195916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11958&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9281/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9281/2025</t>
+  </si>
+  <si>
+    <t>Kata Lončar</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7631da4-765d-4a4a-8a60-4e9246e83283</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7631da4-765d-4a4a-8a60-4e9246e83283/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9281&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11582/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11582/2025</t>
+  </si>
+  <si>
+    <t>Jovo Dragosavljević</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d367998-55e4-4280-80f8-d9f57df8d7c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d367998-55e4-4280-80f8-d9f57df8d7c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11582&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1966/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1966/2026</t>
+  </si>
+  <si>
+    <t>Marija Horvat</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:11:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ce6acc3-3e7b-485a-bf3d-64a4b1abc6c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ce6acc3-3e7b-485a-bf3d-64a4b1abc6c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1966&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Josip Stipan</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:49:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e690e87c-9812-452b-a6bb-bfbca7c39dc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e690e87c-9812-452b-a6bb-bfbca7c39dc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Franjo Špoljar; Ignac Cafuk; Milan Bogadi</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:30:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac38fb0-632b-4609-8a40-859c0b1162f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac38fb0-632b-4609-8a40-859c0b1162f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Branka Filip; Draga Kedmenec; Josip Filip; Justa Bosilj; Kata Grahovec; Stjepan Stančir; Terezia Biškup</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d156f2b4-d539-4f7b-94ae-ce934d521402</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d156f2b4-d539-4f7b-94ae-ce934d521402/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10981&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2213/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2213/2026</t>
+  </si>
+  <si>
+    <t>August Bistrović; Jela Posavec; Mara Valent; Pavao Posavec; Pavao Posavec; Pavao Posavec</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97979aa-7e32-454e-b652-ded90dfdc3df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97979aa-7e32-454e-b652-ded90dfdc3df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1395/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1395/1</t>
+  </si>
+  <si>
+    <t>KATARINA MIKLOŠ</t>
+  </si>
+  <si>
+    <t>20.05.2026. 12:20:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0adb7fb6-4b3e-429b-94d8-4d5813e77232</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287047.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0adb7fb6-4b3e-429b-94d8-4d5813e77232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3479/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3479/2026</t>
+  </si>
+  <si>
+    <t>Sokač Josip, SR Njemačka</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:34:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612f2f20-5cec-4b5c-9f4f-618b8023f8fd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE_TAKAC_EMIL-IVAN.pdf; PUNOMOC_ZA_ZASTUPANJE_MEDIMOREC_LJILJANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._5189__K._O._DRNJE.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._TAKAC_STEFE.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612f2f20-5cec-4b5c-9f4f-618b8023f8fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:28:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3854b675-03b7-48b0-8a5e-605f619e5af3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; PUNOMOC.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3854b675-03b7-48b0-8a5e-605f619e5af3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1579/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1579/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Blažek</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a0c23b0-827b-476e-9ff4-85e501c3f7fd</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_19.5.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a0c23b0-827b-476e-9ff4-85e501c3f7fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1579&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4601/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4601/2026</t>
+  </si>
+  <si>
+    <t>Tomo Matašić</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/933afbdd-7b90-4314-ad6c-8d857908cd27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/933afbdd-7b90-4314-ad6c-8d857908cd27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4601&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11088/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11088/2025</t>
+  </si>
+  <si>
+    <t>Apatić Amalija, Kozarevac kbr. 113; Paredos Ivan, Kozarevac kbr. 113</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:11:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f309aef-8d8b-43f4-9fc0-3a0478d6977f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f309aef-8d8b-43f4-9fc0-3a0478d6977f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11088&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3753/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3753/2026</t>
+  </si>
+  <si>
+    <t>Franjo Tržić</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83c629cf-bf4e-41c0-8202-bbbb61da50f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83c629cf-bf4e-41c0-8202-bbbb61da50f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3753&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1639/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1639/2026</t>
+  </si>
+  <si>
+    <t>Mirko Dokli</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:53:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fead25d8-ce55-48dd-9f3c-6be4ed98e116</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fead25d8-ce55-48dd-9f3c-6be4ed98e116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3006/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3006/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Legradi Berta, Virje kbr. 508; Popec Terezija r.Vinković)N.Virje Medved 1289/63; Šklebar Jakob, Virje, Medvedička kbr.94</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:48:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5e6230-f526-4678-a5ed-fcd606edb2bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5e6230-f526-4678-a5ed-fcd606edb2bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3006&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11999/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11999/2025</t>
+  </si>
+  <si>
+    <t>Hrvoić Franjo,mldb. Ferdinandovac,A.Šenoe 6; Hrvoić Marta r. Turković, Ferdinandovac kbr. 116; Hrvoić Marta, Ferdinanodovac, A.Šenoe 6; Hrvoić Treza, mldb., Ferdinandovac, A.Šenoe 6</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26af7a40-c546-49c4-8d0c-8599bc9718d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26af7a40-c546-49c4-8d0c-8599bc9718d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11999&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6109/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6109/2024</t>
+  </si>
+  <si>
+    <t>Tomica Blažek 05326444101</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12509942-aa69-463b-bdeb-a11a7e139c57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12509942-aa69-463b-bdeb-a11a7e139c57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6109&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-9813/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9813/2024</t>
+  </si>
+  <si>
+    <t>Burek Mijo st. Kozarevac kbr.18; Burek Stjepan, Kozarevac kbr. 182; E-oglasna ploča Općinskog suda u Koprivnici; Mađar Sofija, KOzarevac kbr. 183; Varga Jela, Kozarevac kbr.50; Varga Mara mldb.Kozarevac kbr. 50; Varga Marica mldb.; Varga Mijo mldb.Kozarevac kbr. 50</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a18f8d6a-853f-4265-8632-0f769ecd2519</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_ISPRAVKU_BR._Z-9813_2024-8.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a18f8d6a-853f-4265-8632-0f769ecd2519/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9813&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2794/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2794/2026</t>
+  </si>
+  <si>
+    <t>BAZIJANEC MAGDALENA R. VUCIKUJA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 11:44:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54e14639-e42e-4827-80b2-e8d02a9c9dc6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_CETIRI_ZK-IZVODA.pdf; KOPIJA_KATASTARSKOG_PLANA_TRI_KOPIJE_KAT_PLANA.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_IZA_POK._CILE_MATICA.pdf; PUNOMOC.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_BR._Z-2794_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54e14639-e42e-4827-80b2-e8d02a9c9dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-82/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-82/2026</t>
+  </si>
+  <si>
+    <t>Ana Podunajec; Jakob Podunajec; Kata Matina; Šimun Horvat; Šimun Horvat</t>
+  </si>
+  <si>
+    <t>19.05.2026. 11:08:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f2d36f-6292-419b-b5cf-4823b8c83c0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f2d36f-6292-419b-b5cf-4823b8c83c0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6949/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6949/2025</t>
+  </si>
+  <si>
+    <t>Snježana Markan</t>
+  </si>
+  <si>
+    <t>19.05.2026. 10:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c0f9de8-7a26-4543-a50a-a431b291d0d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c0f9de8-7a26-4543-a50a-a431b291d0d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6949&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11434/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11434/2025</t>
+  </si>
+  <si>
+    <t>Mirko Inkey Pallinski</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:44:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d23f70ca-8092-41c9-adb1-6bd95a0364aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d23f70ca-8092-41c9-adb1-6bd95a0364aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11434&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3203/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3203/2025</t>
+  </si>
+  <si>
+    <t>Mato Matunci</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:34:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c61cff-8df6-46b9-b762-d845670c1adb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c61cff-8df6-46b9-b762-d845670c1adb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3203&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10526/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10526/2025</t>
+  </si>
+  <si>
+    <t>Nikola Čubra; Nikola Čubra; Stjepan Sremec; Stjepan Sremec</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:21:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cefe44d5-f09a-4fcd-862e-ef474d2c6303</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cefe44d5-f09a-4fcd-862e-ef474d2c6303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10526&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6727/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6727/2025</t>
+  </si>
+  <si>
+    <t>Dražen Kušenić</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:01:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d267b02-b5d3-490d-9a68-dc48c0fdda26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d267b02-b5d3-490d-9a68-dc48c0fdda26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6727&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6774/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6774/2025</t>
+  </si>
+  <si>
+    <t>Darinka Jakovljević; Mara Jakovljević; Marica Jakovljević; Matija Jakovljević; Milan Jakovljević; Slavica Jakovljević; Valent Jakovljević; Đuro Jakovljević</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:39:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ccd004d-6c77-45ba-b964-61c61ecce069</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ccd004d-6c77-45ba-b964-61c61ecce069/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6774&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6771/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6771/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Dominić</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e873b96f-45c1-48ce-9589-0d2aa93da51e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e873b96f-45c1-48ce-9589-0d2aa93da51e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6771&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6350/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6350/2025</t>
+  </si>
+  <si>
+    <t>Slavko Meštrović</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:31:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da153dc-33ad-4bbc-a8ba-eef32a7fd26b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da153dc-33ad-4bbc-a8ba-eef32a7fd26b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6350&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6358/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6358/2025</t>
+  </si>
+  <si>
+    <t>Zoran Jazvec</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:27:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ce83c7-307d-4422-a5d1-e850805079b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ce83c7-307d-4422-a5d1-e850805079b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6358&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5615/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5615/2025</t>
+  </si>
+  <si>
+    <t>Ivan Jazvec; Silvija Kolarević</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c6d9d8-c0ea-4c49-b7f9-8a9aa2ffa035</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c6d9d8-c0ea-4c49-b7f9-8a9aa2ffa035/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5618/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5618/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Globlek</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:03:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d50f84f0-0d4a-4a10-8501-2f02a550f52e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d50f84f0-0d4a-4a10-8501-2f02a550f52e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5618&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6342/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6342/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Globlek</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:59:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8c17322-415f-470d-9484-e73b08da390e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8c17322-415f-470d-9484-e73b08da390e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6342&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6347/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6347/2025</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:56:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/325e7ef7-208c-47dc-b23d-fb87028961d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/325e7ef7-208c-47dc-b23d-fb87028961d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6347&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5621/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5621/2025</t>
+  </si>
+  <si>
+    <t>Željko Vadla</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84c1e045-9f88-461d-8f32-caa0811187a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84c1e045-9f88-461d-8f32-caa0811187a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5621&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6355/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6355/2025</t>
+  </si>
+  <si>
+    <t>Ana Korošec; Ivica Baranašić</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08990567-9daa-4b71-ba08-328e1471b4a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08990567-9daa-4b71-ba08-328e1471b4a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6835/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6835/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Globek</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71f523fe-ae88-4d94-a63e-76a05f3f8f78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71f523fe-ae88-4d94-a63e-76a05f3f8f78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6835&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6836/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6836/2025</t>
+  </si>
+  <si>
+    <t>Kata Lešćak; Milka Bukovčan</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/873209a9-308b-4472-9d2a-c960a43130e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/873209a9-308b-4472-9d2a-c960a43130e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6836&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6842/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6842/2025</t>
+  </si>
+  <si>
+    <t>Kata Šijak</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:29:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0578352-5cc3-4c08-a4fc-3253c92ea0dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0578352-5cc3-4c08-a4fc-3253c92ea0dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6842&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6847/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6847/2025</t>
+  </si>
+  <si>
+    <t>Stanislav Bukovčan</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34664bc2-2851-4f59-b6d9-09920c9cdd5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34664bc2-2851-4f59-b6d9-09920c9cdd5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6847&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6855/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6855/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Jazvec; Ivica Baranašić; Stjepan Jazvec</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:22:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90fda06a-98f5-4684-8fed-3d4733bbd4fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90fda06a-98f5-4684-8fed-3d4733bbd4fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6855&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6853/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6853/2025</t>
+  </si>
+  <si>
+    <t>Jelena Boroš</t>
+  </si>
+  <si>
+    <t>19.05.2026. 07:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/882c379a-381b-4e94-9c9c-30230f3299e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/882c379a-381b-4e94-9c9c-30230f3299e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6853&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DARKO LONČAR-JELIĆ</t>
+  </si>
+  <si>
+    <t>DARKO LONČAR-JELIĆ 46007302997</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb6853a7-d831-4d8f-984c-864649cb0c2b</t>
+  </si>
+  <si>
+    <t>16.376899.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb6853a7-d831-4d8f-984c-864649cb0c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6757/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6757/2025</t>
+  </si>
+  <si>
+    <t>Anastazija Živko</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:42:31</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3239129-4292-4c64-ae45-826217a4fac9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3239129-4292-4c64-ae45-826217a4fac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6757&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10802/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10802/2025</t>
+  </si>
+  <si>
+    <t>Barica Daminka</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:41:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bba8d13-60d7-4bc6-a57e-99a4706a3563</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bba8d13-60d7-4bc6-a57e-99a4706a3563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10802&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6759/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6759/2025</t>
+  </si>
+  <si>
+    <t>Đurđa Horvat</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:38:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e342e788-091b-455e-ab95-5f9a6614ac71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e342e788-091b-455e-ab95-5f9a6614ac71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6759&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6353/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6353/2025</t>
+  </si>
+  <si>
+    <t>Ivan Meštrović; Marijan Meštrović</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:34:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8298d497-d18b-439a-a910-131301c34dc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8298d497-d18b-439a-a910-131301c34dc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6353&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7063/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7063/2025</t>
+  </si>
+  <si>
+    <t>Ljubica Horvat; Marijan Horvat</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:29:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07d1e2-ce1d-40f7-b893-b353e188e425</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07d1e2-ce1d-40f7-b893-b353e188e425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7063&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6946/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6946/2025</t>
+  </si>
+  <si>
+    <t>Kata Bukovčan</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c1ab6e-5569-4276-af21-471a77af2ac3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c1ab6e-5569-4276-af21-471a77af2ac3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6946&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1452/2024</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:21:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ff866f-2e87-43c1-920b-fb6fb3eafdbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ff866f-2e87-43c1-920b-fb6fb3eafdbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1452&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6941/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6941/2025</t>
+  </si>
+  <si>
+    <t>Vlado Posavec</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7335a910-acb0-40fd-b35d-58e9ad34f512</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7335a910-acb0-40fd-b35d-58e9ad34f512/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6941&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1452/2024</t>
+  </si>
+  <si>
+    <t>Jakopović Ivan; Landek Marica, Gabajeva Greda; Mehkek Martin; Šoštarić Ana</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:19:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60309c6b-fc21-4b89-9ed5-d743f16fc808</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60309c6b-fc21-4b89-9ed5-d743f16fc808/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6858/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6858/2025</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b282373b-64ac-4804-92b1-4c42f2c2098b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b282373b-64ac-4804-92b1-4c42f2c2098b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6858&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6763/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6763/2025</t>
+  </si>
+  <si>
+    <t>Slava Punek</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac46577d-bc0a-4b0d-971f-39e7cea2ece6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac46577d-bc0a-4b0d-971f-39e7cea2ece6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6763&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7065/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7065/2025</t>
+  </si>
+  <si>
+    <t>Ivica Baranašić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76dd4c3-79f4-43f2-9d0a-73e805c51c5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76dd4c3-79f4-43f2-9d0a-73e805c51c5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7065&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d2b8764-985f-4f33-956d-432155841987</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d2b8764-985f-4f33-956d-432155841987/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7074/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7074/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Rašanec</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:00:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ca7b4c-be72-4523-a410-0c7e77eebe0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ca7b4c-be72-4523-a410-0c7e77eebe0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7074&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7068/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7068/2025</t>
+  </si>
+  <si>
+    <t>Imbro Korošec; Ivan Herman; Terezija Tkalec; Vid Korošec</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:53:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97abac4-ccf6-4748-add6-7962f32ad39d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d97abac4-ccf6-4748-add6-7962f32ad39d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7068&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.5.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:44:41</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-976/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-976/2026</t>
+  </si>
+  <si>
+    <t>Andro Martinčić; Anđelka Horvat; Blaž Pros; Franjo Koščak; Imbro Tot; Ivan Kanižaj; Ivan Koščak; Josip Kanižaj; Julijana Kelić; Marica Šironja; Marija Car; Marija Grčić; Mato Pavuša; Mijo Šironja; Mirko Pavuša; Mirko Šironja; Petar Pavuša; Rozalija Halaček; Stjepan Pavuša; Tomislav Tot</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:41:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e23044-c232-4622-a2c5-613e552ffef3</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu_15.5.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e23044-c232-4622-a2c5-613e552ffef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=976&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7071/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Jovanka Krušelj</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c21542-7da5-497c-b779-ce9343e25b19</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_186299810.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c21542-7da5-497c-b779-ce9343e25b19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7071&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7071/2025</t>
+  </si>
+  <si>
+    <t>Barbara Spautz; Vera Wolter</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f798231c-bc09-466f-9a9b-a033e527b45b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f798231c-bc09-466f-9a9b-a033e527b45b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ce9b0f-5d61-4286-83a6-b023b41d989a</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_186299623 (4).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ce9b0f-5d61-4286-83a6-b023b41d989a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:22:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7650fc02-46f5-497e-a6a8-2260568930c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7650fc02-46f5-497e-a6a8-2260568930c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11751/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11751/2025</t>
+  </si>
+  <si>
+    <t>Redjep Jozo, Gjurgjevac; Redjep Martin, Gjurgjevac kbr.1098; Ređep Mara, Đurđevac kbr.918</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:43:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbd6e74b-47ac-4a4d-ad8e-170b961ca261</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbd6e74b-47ac-4a4d-ad8e-170b961ca261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4364/2026</t>
+  </si>
+  <si>
+    <t>Ana Kukec, Ferdinandovac kbr.293; Ana Zdelar, Ferdinandovac kbr. 473; Antun Kukec, Ferdinandovac kbr.293; Bara Nađ, Ferdinandovac kbr. 194; Bara Zdelar, Ferdinandovac kbr. 473; Drago Zdelar, Ferdinandovac kbr. 473; E-oglasna ploča Općinskog suda u Koprivnici; Ivka Nađ, Ferdinandovac kbr. 194; Kata Halusek, Brodić 16; Luka Blažok, Ferdinandovac kbr. 437,Laz 61; Luka Blažok,Ferdinandovac kbr.437; Mara Kukec, Ferdinandovac kbr. 293; Marica Kukec, Ferdinandovac kbr.293; Petar Blažok,Ferdinandovac kbr.437; Tomo Zdelar, Ferdinandovac kbr.473; Đuro Blažok, Ferdinandovac kbr.437; Đuro Blažok, Ferdinanodvac, Brodić 15A</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:22:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35884b06-857d-41c9-b1e3-1f820c60342f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_I_PRILOZI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU_POSL._BROJ_O-585_2023__UPP-OS-87_2023-9.pdf; PODNESAK_PREDLAGATELJA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PUNOMOC.pdf; NAREDBA_OPCINSKOG_SUDA_U_KOPRIVNICI__URED_PREDSJEDNIKA_SUDA_BR._48_SU-53_2025-23.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35884b06-857d-41c9-b1e3-1f820c60342f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-403/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-403/2026</t>
+  </si>
+  <si>
+    <t>Anka Milner; Bara Kolonić; Dragutin Kolonić; Ivka Jakupanec; Marija Rajić; Rudolf Rajić; Slavko Kolonić; Đuro Kolonić; Đuro Kolonić; Đuro Kolonić; Đurđa Jambrešić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:04:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f935697-45fb-4bf6-8441-e0b372044af0</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu__od__15.5..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f935697-45fb-4bf6-8441-e0b372044af0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=403&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3243/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3243/2026</t>
+  </si>
+  <si>
+    <t>Ana Bebek; Mara Balaško; Stjepan Horvat; Vladimir Ferenčak</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1366b86-949d-45fb-998b-544e6c7ce783</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_DRAZENA_GECIJA.pdf; UGOVOR.pdf; ZK_IZVADAK.pdf; ZAPISNIK_Z-2300_2010_1123.pdf; POVIJEST_PROMJENA_NA_KC.BR._1346_K.O._KUNOVEC_BREG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1366b86-949d-45fb-998b-544e6c7ce783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11848/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11848/2025</t>
+  </si>
+  <si>
+    <t>Berta Andro, Suha Katalena kbr.30; Berta Leopold, Suha Katalena kbr. 88; Fertalj Mara, Suha Katalena 81</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/421a8c05-900f-4507-9814-9da940030e83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/421a8c05-900f-4507-9814-9da940030e83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11848&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82d2f73d-8db4-4fa1-8729-e37d937dfb32</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82d2f73d-8db4-4fa1-8729-e37d937dfb32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3368/2026</t>
+  </si>
+  <si>
+    <t>Aleksandar Kovač; Ivan Kovač; Mijo Grčić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:01:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51dcbbe8-e9f0-407b-863f-449cd31f117b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OCITOVANJE_VOLJE.pdf; OSOBNA_ISKAZNICA.pdf; OSOBNA_ISKAZNICA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; PUNOMOC.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51dcbbe8-e9f0-407b-863f-449cd31f117b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11029/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11029/2025</t>
+  </si>
+  <si>
+    <t>Bara Gruica, Virje; E-oglasna ploča Općinskog suda u Koprivnici; Katarina Ferenčak, MIčetinac 40; Sofija Maljevac mldb., Mičetinac; Sofija Novogradec r. Maljevac, Mičetinac kbr.2; Sofija Novogradec,Mičetinac kbr. 2; Štefo Ferenčak, Mičetinac kbr. 31</t>
+  </si>
+  <si>
+    <t>18.05.2026. 10:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ea77fb-cd72-4f76-9916-e4b01cff7755</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ea77fb-cd72-4f76-9916-e4b01cff7755/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11029&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3873/2026</t>
+  </si>
+  <si>
+    <t>Bara Benotić; Franjo Mandin; Ivana Barić; Jela Posavec; Kata Matota; Kata Vlahović; Marica Barčanec; Marko Posavec; Treza Bijač; Đuro Barić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 10:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f1c8a8-42d5-4e3e-8732-6437d5d93665</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK.IZVATCI__KUPOPRODAJNI_UGOVORI__POVIJESTI_PROMJENA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f1c8a8-42d5-4e3e-8732-6437d5d93665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:45:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18214e4-0b8f-4390-bafd-8e892d6254b9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18214e4-0b8f-4390-bafd-8e892d6254b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-673/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-673/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mara Horvat,Đurđevac, Stjepana Matiše 72</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:25:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4559274-71cc-4ab1-9693-466df70b47aa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UGOVOR_O_KUPOPRODAJI.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; SMRTNI_LIST_-_ZA_HORVAT_MARU___-_ZA_HORVAT_STJEPANA_(_STEFU)_-_ZA_SIMUNIC_CECILIJU_-_ZA_SIMUNIC_JOSIPA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4559274-71cc-4ab1-9693-466df70b47aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=673&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ac9b14-c384-493c-b180-6d1a6ec2dac4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OCITOVANJE_VOLJE.pdf; OSOBNA_ISKAZNICA.pdf; OSOBNA_ISKAZNICA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; PUNOMOC.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ac9b14-c384-493c-b180-6d1a6ec2dac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11936/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11936/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Franca Čataj r.Karlovčan,Zg,Čulinečka cesta 22; Josip Karlovčan, Ferdinandovac kbr.144; Ljubica Crnjaković r.Karlovčan,Križnica kbr.89; Mara Pleško, Ferdinandovac kbr.131</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4dcc7b-5c8b-43ae-9cae-413a425a6be2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_DVA_ZK_IZVODA_I_POSJEDOVNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK_ZK_IZVADAK__POSJEDOVNI_LIST_I_KOPIJA_KAT_PLANA.pdf; DVA_IDENTIFIKACIJSKA_LISTA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_ZA_NEKRETNINE_U_K_O_FERDINANDOVAC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_ZA__NEKRETNINU_U_K_O_LEPA_GREDA.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_I_DIOBNA_OSNOVA_ZA_UGOVOR_PLESKO-CATAJ.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; SMRTNI_LIST_IZVADAK_IZ_MATICNE_KNJIGE_UMRLIH_IZVODI_IZ_MATICE_UMRLIH_ZA_PLESKO_MARICU_I_PLESKO_STANISLAVA.pdf; TABULARNA_IZJAVA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4dcc7b-5c8b-43ae-9cae-413a425a6be2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11936&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4007/2026</t>
+  </si>
+  <si>
+    <t>Ljubomir Jakopović</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:06:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b04ac5a-76ac-4a6a-aa5b-020c9ae6a1e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK_ZK_IZVADAK_2100.pdf; RJESENJE_RJESENJE_O_NASLJEDIVANJU_O-293_2009.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_-_POVIJEST_PROMJENA.pdf; RJESENJE_BR._Z-4007-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b04ac5a-76ac-4a6a-aa5b-020c9ae6a1e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:00:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94c6627-72b4-4811-96f0-0151faa13c94</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94c6627-72b4-4811-96f0-0151faa13c94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3580/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3580/2026</t>
+  </si>
+  <si>
+    <t>Kristina Stišćak,Lange strasse 2,89584 Ehningen</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:45:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8acd8cfd-711c-47c3-ad37-a41ab8598d6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8acd8cfd-711c-47c3-ad37-a41ab8598d6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3580&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2924/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2924/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Gluhak Ivan, Hampovica kbr. 28; Gluhak Ivka, Hampovica kbr. 68, Šimuna Pandura 104; Gluhak Đuro, Hampovica kbr. 28; Gregurić Mijo, Hampovica kbr. 11; Igrec Terezija, Hampovica kbr. 104, Šimuna Pandura; Lukinac Ivka r. Štefec, Dugo Selo,Oštrjaševa 3; Tkalec Kata,Hampovica,Šimuna Pandura 81; Vukres Mijo, Hampovica kbr. 61, Šimuna Pandura 14; Šokec Marijana r.Štefec,Hamp kbr.73, Š.Pandura 75; Štefec Mato,Hampovica kbr.133,Š.Pandura 13</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:30:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b0cc519-29ba-466a-accc-8e82d42886d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b0cc519-29ba-466a-accc-8e82d42886d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2924&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NJEGOVAN HALAS</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS 07727257651</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29537edc-425d-496e-8c65-79a64662ead5</t>
+  </si>
+  <si>
+    <t>16.377017.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29537edc-425d-496e-8c65-79a64662ead5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV OSTRIŽ</t>
+  </si>
+  <si>
+    <t>MIROSLAV OSTRIŽ 46442351653</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb239cc-3ec0-4b37-a604-62d6dbf2a18f</t>
+  </si>
+  <si>
+    <t>16.377646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb239cc-3ec0-4b37-a604-62d6dbf2a18f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PAŠ RISTEMI</t>
+  </si>
+  <si>
+    <t>PAŠ RISTEMI 75360423242</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0751200d-7c2a-40a9-8497-5bf248b35829</t>
+  </si>
+  <si>
+    <t>16.377036.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0751200d-7c2a-40a9-8497-5bf248b35829/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-3181/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3181/2025</t>
   </si>
   <si>
     <t>Jela Požar; Manda Razboršek; Stevo Dvorski</t>
   </si>
   <si>
     <t>15.05.2026. 09:43:44</t>
   </si>
   <si>
-    <t>16.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5f4858d-7a8c-4078-9b9e-32892520671a</t>
   </si>
   <si>
     <t>Rjesenje_ocevid_3.7.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5f4858d-7a8c-4078-9b9e-32892520671a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3181&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-2916/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2916/2026</t>
   </si>
   <si>
     <t>Ana Kralj, Kloštar; Josip Kralj, Kloštar; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>15.05.2026. 08:26:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ca58c0d-f63b-4d75-b086-379604c3755c</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ca58c0d-f63b-4d75-b086-379604c3755c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2916&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...1 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - DAMIR IDRIZI</t>
   </si>
   <si>
     <t>DAMIR IDRIZI 23023666433</t>
   </si>
   <si>
     <t>15.05.2026. 03:23:47</t>
   </si>
   <si>
     <t>07.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cd3603f-cf11-4684-817f-69be0fa77a3a</t>
   </si>
   <si>
     <t>16.377457.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cd3603f-cf11-4684-817f-69be0fa77a3a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>K-75/2019</t>
-[...23 lines deleted...]
-  <si>
     <t>Z-10360/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10360/2025</t>
   </si>
   <si>
     <t>MIČURIN IVAN MLDB.; VEDRIŠ KATA</t>
   </si>
   <si>
     <t>14.05.2026. 14:14:14</t>
   </si>
   <si>
-    <t>13.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/94d26998-d43a-45fe-ad64-5047ca84808a</t>
   </si>
   <si>
-    <t>Rjesenje_o_ocevidu_od_14.5.2026..pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/94d26998-d43a-45fe-ad64-5047ca84808a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10360&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-135/2026</t>
   </si>
   <si>
     <t>Oglas od 14.05.2026.</t>
   </si>
   <si>
     <t>Željko Bogdanić</t>
   </si>
   <si>
     <t>Vinogradska Ulica 41b, 48000 Glogovac, Hrvatska</t>
   </si>
   <si>
     <t>72208185337</t>
   </si>
   <si>
     <t>Željko Bogdanić 72208185337</t>
   </si>
   <si>
     <t>14.05.2026. 14:02:09</t>
   </si>
   <si>
     <t>29.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53732236-2530-40ac-8444-278d89b979f3</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53732236-2530-40ac-8444-278d89b979f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pr-21/2025</t>
-[...34 lines deleted...]
-  <si>
     <t>Z-684/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-684/2026</t>
   </si>
   <si>
     <t>Kata Posavec</t>
   </si>
   <si>
     <t>14.05.2026. 12:45:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3551e2eb-430b-4e31-97c8-14b3542ccba5</t>
   </si>
   <si>
     <t>rjesenje_o_ocevidu_od_29.4.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3551e2eb-430b-4e31-97c8-14b3542ccba5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=684&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-82/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-82/2024</t>
   </si>
   <si>
     <t>Ivica Gajski 89617968287</t>
   </si>
   <si>
     <t>14.05.2026. 12:41:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/757d5636-558a-4cdf-8771-084982c962a4</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/757d5636-558a-4cdf-8771-084982c962a4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=82&amp;godina=2024</t>
   </si>
   <si>
-    <t>P-59/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-555/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-555/2026</t>
   </si>
   <si>
     <t>Ana Balija; Andrija Martinaga; Ivan Hegedušić; Ivan Pancir; Ivan Pavlić; Jaga Martinaga; Jelka Pancir; Josip Hegedušić; Kata Bebek; Kata Martinaga; Katica Bebek; Mara Pavlić; Martin Bebek; Odvjetnica Anita Kovačić Lončarić 07318717414; Stjepan Hegedušić; Stjepan Hegedušić; Stjepan Martinaga; Stjepan Martinaga; Đuro Balija</t>
   </si>
   <si>
     <t>14.05.2026. 12:22:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d9f5a86-88d4-4522-ae76-406319e3efac</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d9f5a86-88d4-4522-ae76-406319e3efac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=555&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-10365/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10365/2024</t>
   </si>
   <si>
     <t>AMLYN BETEILIGUNGSGESELLSCHAFT BERLIN GMBH 22750941790</t>
   </si>
   <si>
     <t>14.05.2026. 12:19:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/047c5d1b-f7c0-487d-a3ff-e9858689ee1c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/047c5d1b-f7c0-487d-a3ff-e9858689ee1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10365&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-1164/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-4437/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4437/2026</t>
   </si>
   <si>
     <t>KATA KOVAČIĆ</t>
   </si>
   <si>
     <t>14.05.2026. 11:49:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/87234922-d938-46f6-8312-15bc1be18883</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/87234922-d938-46f6-8312-15bc1be18883/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4437&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-531/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-1147/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1147/2026</t>
   </si>
   <si>
     <t>Adam Pribek; Franjo Pribek; Ivka Mihalić; Mijo Pribek</t>
   </si>
   <si>
     <t>14.05.2026. 11:15:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a22c9a20-c0dc-4880-afca-d08bf1c9121c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a22c9a20-c0dc-4880-afca-d08bf1c9121c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1147&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-585/2026</t>
-[...211 lines deleted...]
-  <si>
     <t>Z-1085/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1085/2026</t>
   </si>
   <si>
     <t>ANTOLIĆ ANICA; PALI FRANJO; PAVLOVIĆ FRANJO; POBI MARA; POBI MARICA; PREČKO BARA; TOT ANA UDATA NOVOGRADEC; TOT JOSIP</t>
   </si>
   <si>
     <t>14.05.2026. 09:41:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea7fa67-8985-465d-818a-3988efb0a80e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea7fa67-8985-465d-818a-3988efb0a80e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1085&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-133/2026</t>
   </si>
   <si>
     <t>Oglas od 13.05.2026.</t>
@@ -865,161 +6968,50 @@
   <si>
     <t>Andrej Nađ</t>
   </si>
   <si>
     <t>Podravska Ulica 5, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>42517364110</t>
   </si>
   <si>
     <t>Andrej Nađ 42517364110; e-Oglasna ploča</t>
   </si>
   <si>
     <t>14.05.2026. 09:29:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3cb3f07-3b1f-4abb-9e6a-4099c66f6f77</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3cb3f07-3b1f-4abb-9e6a-4099c66f6f77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-373/2026</t>
-[...109 lines deleted...]
-  <si>
     <t>Sp-134/2026</t>
   </si>
   <si>
     <t>Božica Patrčević</t>
   </si>
   <si>
     <t>Sveta Tri Kralja 7, 48000 Starigrad, Hrvatska</t>
   </si>
   <si>
     <t>70310311850</t>
   </si>
   <si>
     <t>Božica Patrčević 70310311850</t>
   </si>
   <si>
     <t>13.05.2026. 12:11:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e8601a6f-1d0a-49d4-b99e-ad1326461459</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e8601a6f-1d0a-49d4-b99e-ad1326461459/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
@@ -1042,59 +7034,53 @@
   <si>
     <t>13.05.2026. 12:05:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f2f03aa-c5ce-4bcd-85a9-6b47d658565a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f2f03aa-c5ce-4bcd-85a9-6b47d658565a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2814/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2814/2024</t>
   </si>
   <si>
     <t>Ana Slivar, Prugovac kbr. 108; Ana Šantek, Prugovac kbr. 124; Ana Šantek, Prugovac kbr. 81; Antun Slivar, Prugovac kbr. 108; Mijo Gjurinović, Prugovac kbr. 80; Valent Slivar, Prugovac kbr. 108</t>
   </si>
   <si>
     <t>13.05.2026. 11:50:21</t>
   </si>
   <si>
-    <t>12.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85d4b055-8474-4695-966e-9dee527054be</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85d4b055-8474-4695-966e-9dee527054be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2814&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-9673/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9673/2024</t>
   </si>
   <si>
     <t>Nenad Grof</t>
   </si>
   <si>
     <t>13.05.2026. 11:41:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9fa63ac3-5ec7-4f03-af78-c585780c8a53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9fa63ac3-5ec7-4f03-af78-c585780c8a53/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9673&amp;godina=2024</t>
@@ -1222,5213 +7208,1755 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa412af-d595-4275-894e-8b8284083fc0</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; ZK_IZVADAK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa412af-d595-4275-894e-8b8284083fc0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2393&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2969/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2969/2026</t>
   </si>
   <si>
     <t>Anka Poštenik</t>
   </si>
   <si>
     <t>12.05.2026. 17:22:41</t>
   </si>
   <si>
-    <t>11.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34ef19c-1ca6-47a1-b525-ee98d9952820</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34ef19c-1ca6-47a1-b525-ee98d9952820/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2969&amp;godina=2026</t>
   </si>
   <si>
     <t>Milan Poštenik</t>
   </si>
   <si>
     <t>12.05.2026. 17:22:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a85c328-73d4-42cb-9f9e-01042d00c0ad</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a85c328-73d4-42cb-9f9e-01042d00c0ad/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Povrv-6/2025</t>
-[...56 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/19009706-b84e-43b2-bcb5-d786ec2372c6</t>
+    <t>Z-3659/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3659/2026</t>
+  </si>
+  <si>
+    <t>Ivan Zlatec, Bjelovar; Ivan Zlatec, Bjelovar, Kraševo naselje 5; Kata Petrac r. Zlatec, Prugovac; Kata Petras r. Zlatec, Prugovac kbr. 107; Mara Belec r. Zlatec, Budančevica; Mara Belec r. Zlatec, Budančevica kbr. 4; Margareta Zlatec, Prugovac, Dudovinska 7; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>12.05.2026. 08:51:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69cf07c-ef3a-4c33-a552-7a85caf5df7f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-1112-2026.pdf; PRIJEDLOG.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; OSTALO.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; OSOBNA_ISKAZNICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c69cf07c-ef3a-4c33-a552-7a85caf5df7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3659&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-705/2026</t>
+  </si>
+  <si>
+    <t>BERTA MATO; PANTELIĆ ROK; ZVONAR MATO; ZVONAR ŠIMUN</t>
+  </si>
+  <si>
+    <t>12.05.2026. 08:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9039234c-486d-4b10-b516-d6b4e44cbfb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9039234c-486d-4b10-b516-d6b4e44cbfb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-749/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-749/2026</t>
+  </si>
+  <si>
+    <t>BERIĆ IVO 66732081936; HORVAT IVO; KOŠĆAK ANA; PRESEĆAN VIKTORIJA, UDATA LERENC</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:58:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee4e5f2-0634-4925-81b0-ae311fc47c76</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee4e5f2-0634-4925-81b0-ae311fc47c76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=749&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-127/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Grozdana Maljak</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 69a, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>36626844365</t>
+  </si>
+  <si>
+    <t>Grozdana Maljak 36626844365; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:27:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea2daf7-ac6c-40c5-8230-2fde4168b4c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea2daf7-ac6c-40c5-8230-2fde4168b4c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:26:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fee4fea-dbb1-4670-9118-29c26893153f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fee4fea-dbb1-4670-9118-29c26893153f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 61, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>86221073386</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek 86221073386; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b6a03-1f24-463d-9d38-37b7b5d62313</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b6a03-1f24-463d-9d38-37b7b5d62313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7887/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7887/2024</t>
+  </si>
+  <si>
+    <t>Boris Toth 65894022340</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d94a4a8-4020-413a-b982-a91c832af59a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d94a4a8-4020-413a-b982-a91c832af59a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7887&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7702/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7702/2024</t>
+  </si>
+  <si>
+    <t>Milka Burković; Stjepan Bartolić</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:21:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a213e5-a6db-45e0-81ab-e2127bb98b01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a213e5-a6db-45e0-81ab-e2127bb98b01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7702&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7635/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7635/2024</t>
+  </si>
+  <si>
+    <t>Vjekoslav Štimac 04760049970</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922c741f-77cf-4b06-ba01-75ae9aa25364</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922c741f-77cf-4b06-ba01-75ae9aa25364/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7635&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7616/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7616/2024</t>
+  </si>
+  <si>
+    <t>Odvjetničko društvo Župić &amp; Partneri</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384e4eaa-d3b8-454b-97cb-2510cce0d88c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384e4eaa-d3b8-454b-97cb-2510cce0d88c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7616&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7516/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7516/2024</t>
+  </si>
+  <si>
+    <t>Stevo Kalanjoš 80492884952</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:14:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c754e0b-44c9-438e-bbf0-44ddcd26e8bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c754e0b-44c9-438e-bbf0-44ddcd26e8bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7516&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6085/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6085/2024</t>
+  </si>
+  <si>
+    <t>Marijan Veršić</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bb57f5-a343-4485-a99d-6f5b206dd1b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bb57f5-a343-4485-a99d-6f5b206dd1b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6085&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1389/2026</t>
+  </si>
+  <si>
+    <t>Ivan Živko; Martin Pavešić; Stjepan Markušić</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/372de783-3a50-422c-8a64-994680e29995</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/372de783-3a50-422c-8a64-994680e29995/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5870/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5870/2024</t>
+  </si>
+  <si>
+    <t>Valent Lončar</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:59:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af38f177-c4af-456d-8f09-3a7813744158</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af38f177-c4af-456d-8f09-3a7813744158/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5461/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5461/2024</t>
+  </si>
+  <si>
+    <t>KUKEC IRENA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:41:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4514af-481d-40b7-b537-1364cceb2d77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4514af-481d-40b7-b537-1364cceb2d77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5461&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ivan Budin; Katica Budin</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d70622e-3ab9-4be9-8097-fd0acee6f59b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d70622e-3ab9-4be9-8097-fd0acee6f59b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5162/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5162/2024</t>
+  </si>
+  <si>
+    <t>AGENCIJA za društveno poticanu stanogradnju Grada Koprivnice 12626426391</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf5782c4-6b12-46c2-9ff2-9f271acdb653</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf5782c4-6b12-46c2-9ff2-9f271acdb653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5162&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-12010/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12010/2025</t>
+  </si>
+  <si>
+    <t>Benko Marija; Gjurišević Kata; Jakubin Ivo; Orlić Štefanija; Tomec Jakob; Tomec Jakob (Đurin); Tomec Jakob, mldb,; Tomec Jakob, mldb.; Tomec Štefo, mldb.; Tomec Štefo, mldb.; Šipušić Agata rođ. Grivić</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0df057ba-e16e-49b4-a653-479d1558baa9</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_3.06.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0df057ba-e16e-49b4-a653-479d1558baa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=12010&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1021/1363/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1363/2</t>
+  </si>
+  <si>
+    <t>Općina Koprivnica</t>
+  </si>
+  <si>
+    <t>11.05.2026. 10:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af25d59d-4278-450c-b09a-422f2860da98</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_283836.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af25d59d-4278-450c-b09a-422f2860da98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2881/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2881/2026</t>
+  </si>
+  <si>
+    <t>Ivan Navojec, Šemovci kbr. 49; Josipa Počepan, Šemovci kbr. 63; Mara Kurtić r. Navojec kbr. 271; Marta Počepan r. Navojec, Šemovci kbr. 59; Mato Navojec, Šemovci kbr. 49; Mato Ščerbek, Šemovci kbr. 117; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6617a5a8-6c77-4478-aa25-0d1978bf630f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6617a5a8-6c77-4478-aa25-0d1978bf630f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2881&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10654/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10654/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Imbro Pap, Kloštar; Marica Horvat, Kloštar; Roza Pap, Kloštar</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:52:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec365bc6-482e-404f-8883-99bb3d20d613</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_BR._Z-10654_2025-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec365bc6-482e-404f-8883-99bb3d20d613/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10654&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11313/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11313/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Gizela Bogadi r. Pros, Ždala; Martin Foruglaš, Ždala, Vladimira Nazora 152; Roza Pavešić r. Pros, Ždala</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fe32572-9de2-466f-a42e-9aeb1c5bfd8b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK.UL.BR._11973__K._O._MOLVE.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_ZA_KCBR._10505.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._SPOLJAR_MIRKA.pdf; TABULARNA_IZJAVA_ZA_SPOLJAR_TEREZIJU.pdf; OSOBNA_ISKAZNICA__SPOLJAR_TEREZIJA.pdf; TABULARNA_IZJAVA_ZA_TOPOLCIC_KATICU.pdf; OSOBNA_ISKAZNICA__TOPOLCIC_KATICA.pdf; TABULARNA_IZJAVA_ZA_HALAVUK_MARIJU.pdf; OSOBNA_ISKAZNICA__HALAVUK_MARIJA.pdf; TABULARNA_IZJAVA_ZA_GRCIC_BOZICA.pdf; OSOBNA_ISKAZNICA__GRCIC_BOZICA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PRIJEDLOG_RADI_POKRETANJA_POJEDINACNOG_ZK._ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fe32572-9de2-466f-a42e-9aeb1c5bfd8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11313&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11400/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11400/2025</t>
+  </si>
+  <si>
+    <t>Ana Čiček r. Hađija, Suha Katalena; Ana Škudar r.Hađija,SuhaKatalena kbr210,M.Gupca71; Bara Berta r. Hađija, Suha Katalena kbr. 217; Mara Prilika r. Hađija, Suha Katalena; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2856ec98-72f7-4053-8617-b3bd611e1370</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_DAROVANJU.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2856ec98-72f7-4053-8617-b3bd611e1370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11400&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Andrija Teržić; Andrija Tržić; Elizabeta Galjer; Ivan Picek; Ivan Tržić; Ivan Šerepec; Ivan Šerepec; Jalža Picek; Kata Picek; Ljubica Picek; Ljudevit Tržić; Lovro Picek; Luka Tržić; Martin Tržić; Milka Odorčić; Pavao Picek; Treza Tomiša</t>
+  </si>
+  <si>
+    <t>08.05.2026. 14:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3349f6e6-027d-4b67-a917-ccf959dfbc5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3349f6e6-027d-4b67-a917-ccf959dfbc5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-329/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-329/2024</t>
+  </si>
+  <si>
+    <t>Vedrana Milivojević-Šaš 42550264352</t>
+  </si>
+  <si>
+    <t>08.05.2026. 14:21:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eda796c-feb1-4258-a8ee-55d0f233daa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eda796c-feb1-4258-a8ee-55d0f233daa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=329&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10586/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10586/2025</t>
+  </si>
+  <si>
+    <t>JANIN ANDJELKA R.OSLOVČAN</t>
+  </si>
+  <si>
+    <t>08.05.2026. 13:47:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdac3cad-d2b3-4c31-881a-bc7b00c300ee</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O-6363_2025.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O-48_93.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR_RJESENJE_OD_24.10.1994._I_POSJEDOVNI_LIST_166.pdf; ZK_IZVADAK_ZK_IZVADAK_ZA_ZK_UL_2994.pdf; POVIJEST_PROMJENA_U_KATASTRU.pdf; PRESLIKA_IZ_RUCNO_VODENE_ZK_IZVADAK_ZA_ZK_UL_577_K_O_SIROVA_KATALENA.pdf; PRESLIKA_IZ_RUCNO_VODENE_ZK_IZVADAK_ZA_ZK_UL_995_K_O_SIROVA_KATALENA.pdf; ZK_IZVADAK_IZVADAK_ZK_UL_2465_K_O__SIROVA_KATALENA.pdf; ZK_IZVADAK_IZVADAK_ZA_ZK_UL_2247_K_O_SIROVA_KATALENA.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_K_P_ZA_CESTICU_175_17__SIROVA_KATALENA.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_ZA_CESTICU_780_15_SIROVA_KATALENA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdac3cad-d2b3-4c31-881a-bc7b00c300ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10586&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10069/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10069/2025</t>
+  </si>
+  <si>
+    <t>GRIVIĆ MAGDALENA; PATAČKO ĐURĐA</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:57:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61814bfe-0ed6-4e13-87c2-e8e1cae40bf7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61814bfe-0ed6-4e13-87c2-e8e1cae40bf7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10069&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Milinković</t>
+  </si>
+  <si>
+    <t>Miličani 6, 48306 Miličani, Hrvatska</t>
+  </si>
+  <si>
+    <t>58803884521</t>
+  </si>
+  <si>
+    <t>Dražen Milinković 58803884521</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389982d-fbc1-4aa9-82f7-92b0cd75580b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389982d-fbc1-4aa9-82f7-92b0cd75580b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3736/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3736/2026</t>
+  </si>
+  <si>
+    <t>Ivica Jakrlin 95595771254</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:31:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a4ddcb-bdaf-4b9b-9392-a158e735a70e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a4ddcb-bdaf-4b9b-9392-a158e735a70e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3736&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-998/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-998/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; PUŠKAŠ PETAR</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba701a25-c465-44d7-b64e-5a588d38bc45</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; DAROVNI_UGOVOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba701a25-c465-44d7-b64e-5a588d38bc45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/841/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/841/3</t>
+  </si>
+  <si>
+    <t>SENKA AŠANIN</t>
+  </si>
+  <si>
+    <t>08.05.2026. 07:45:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be953367-f8dc-43aa-8500-6699796c1664</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_253771.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be953367-f8dc-43aa-8500-6699796c1664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1040/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1040/1</t>
+  </si>
+  <si>
+    <t>MARICA KOROŠEC</t>
+  </si>
+  <si>
+    <t>08.05.2026. 07:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e1b45d-fc00-441a-9727-e67224171f4c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_260780.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e1b45d-fc00-441a-9727-e67224171f4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2062/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2062/2026</t>
+  </si>
+  <si>
+    <t>Iva Kuštrak Managić</t>
+  </si>
+  <si>
+    <t>07.05.2026. 14:51:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d08a3703-f7f5-4a77-a6f2-98df28e283a3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d08a3703-f7f5-4a77-a6f2-98df28e283a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2062&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>07.05.2026. 14:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e72445-6798-4cf1-b488-fb105a1ce0b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0e72445-6798-4cf1-b488-fb105a1ce0b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-771/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-771/2026</t>
+  </si>
+  <si>
+    <t>Galic Josip; Galic mldb. Mijo; Golubić Julka r. Sabađija; Čupen Ignac; Šebrek Jakob</t>
+  </si>
+  <si>
+    <t>07.05.2026. 13:55:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fafce13-f3f5-43b9-abbd-24fac0fa5199</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_1.06.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fafce13-f3f5-43b9-abbd-24fac0fa5199/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=771&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Karmela Zakošek</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 11, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49505244667</t>
+  </si>
+  <si>
+    <t>Karmela Zakošek 49505244667</t>
+  </si>
+  <si>
+    <t>07.05.2026. 13:21:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a404a83-8c3f-4094-a90a-05395550f1dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a404a83-8c3f-4094-a90a-05395550f1dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-750/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-750/2026</t>
+  </si>
+  <si>
+    <t>Biškup Marica r. Jelušić; Ivanović Stjepan; Konc Katica; Kralj Jela udova; Kralj Roza; Šipek Martin</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:39:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81638f90-5ee4-40b2-9e8a-83bda4d07407</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81638f90-5ee4-40b2-9e8a-83bda4d07407/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-700/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-700/2026</t>
+  </si>
+  <si>
+    <t>Hrvatić Ivo; Lacković Ana mldb.; Lacković Cila udova; Lacković Mijo; Lacković Verona mldb.; List Cila r. Sobota; Rončević Kata mldb.</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d76c2f22-855c-4603-855f-f37a444563d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d76c2f22-855c-4603-855f-f37a444563d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=700&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1930/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1930/2026</t>
+  </si>
+  <si>
+    <t>BARTOVČAK JOSIP</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:15:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a9f72e-4ed6-4cfa-9bb7-c9932e3b554b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_BR._Z-1930_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a9f72e-4ed6-4cfa-9bb7-c9932e3b554b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2044/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2044/2026</t>
+  </si>
+  <si>
+    <t>TUŠEK MARIJA</t>
+  </si>
+  <si>
+    <t>07.05.2026. 11:47:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62d52e52-873c-4bfb-bf13-5463086adbca</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; RJESENJE_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNE_SLUZBE_U_DURDEVCU__POSL._BROJ_Z-2044_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62d52e52-873c-4bfb-bf13-5463086adbca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4001/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4001/2026</t>
+  </si>
+  <si>
+    <t>Ivan Kolesar 81037197387</t>
+  </si>
+  <si>
+    <t>07.05.2026. 09:54:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5dc6a1-5c8e-4705-874e-d8dc20641f28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5dc6a1-5c8e-4705-874e-d8dc20641f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4001&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Buljan</t>
+  </si>
+  <si>
+    <t>Jagnjedovec 88, 48000 Jagnjedovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>59000831889</t>
+  </si>
+  <si>
+    <t>Marko Buljan 59000831889</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:20:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca932be3-8eb9-4f1a-af38-83175f8c1ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca932be3-8eb9-4f1a-af38-83175f8c1ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Nedeljko Skupnjak</t>
+  </si>
+  <si>
+    <t>Dravska 30, 48331 Gola, Hrvatska</t>
+  </si>
+  <si>
+    <t>26904985938</t>
+  </si>
+  <si>
+    <t>Nedeljko Skupnjak 26904985938</t>
+  </si>
+  <si>
+    <t>29.04.2026. 10:47:18</t>
+  </si>
+  <si>
+    <t>15.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1002a386-c776-47fc-a6ce-09f93e7c02b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1002a386-c776-47fc-a6ce-09f93e7c02b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-118/2026</t>
+  </si>
+  <si>
+    <t>Marija Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 101, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>52304909224</t>
+  </si>
+  <si>
+    <t>Marija Oršoš 52304909224</t>
+  </si>
+  <si>
+    <t>29.04.2026. 10:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a17db3b5-b78c-4979-a05c-243793663001</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a17db3b5-b78c-4979-a05c-243793663001/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-117/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Branko Belec</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 118, 48316 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>77332206575</t>
+  </si>
+  <si>
+    <t>Branko Belec 77332206575; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.04.2026. 09:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfacf2eb-2a87-458d-82b1-8ac03059f5fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfacf2eb-2a87-458d-82b1-8ac03059f5fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Zdenka Oršuš</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 56, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>71561171205</t>
+  </si>
+  <si>
+    <t>Zdenka Oršuš 71561171205</t>
+  </si>
+  <si>
+    <t>27.04.2026. 12:50:44</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593df65a-870d-43a9-815f-1f6e49aca985</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593df65a-870d-43a9-815f-1f6e49aca985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Ankica Vranar</t>
+  </si>
+  <si>
+    <t>Matije Eršega 9, 48321 Sigetec, Hrvatska</t>
+  </si>
+  <si>
+    <t>94890406351</t>
+  </si>
+  <si>
+    <t>Ankica Vranar 94890406351</t>
+  </si>
+  <si>
+    <t>24.04.2026. 09:32:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56dea998-687a-44be-a4bb-ed323cd37a26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56dea998-687a-44be-a4bb-ed323cd37a26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-115/2026</t>
+  </si>
+  <si>
+    <t>Marija Harkanovac</t>
+  </si>
+  <si>
+    <t>Ulica Rudarsko Naselje 7, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>99366158942</t>
+  </si>
+  <si>
+    <t>Marija Harkanovac 99366158942</t>
+  </si>
+  <si>
+    <t>24.04.2026. 09:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c148a5e3-5d3f-4e8d-9130-e0cdd4b478f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c148a5e3-5d3f-4e8d-9130-e0cdd4b478f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Radojka Balog</t>
+  </si>
+  <si>
+    <t>Imbriovec 34, 48316 Imbriovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>79881918540</t>
+  </si>
+  <si>
+    <t>Radojka Balog 79881918540</t>
+  </si>
+  <si>
+    <t>24.04.2026. 09:22:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6155c70-e2f8-47c3-a227-408123d14ff6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6155c70-e2f8-47c3-a227-408123d14ff6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-112/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Andrija Bogadi</t>
+  </si>
+  <si>
+    <t>Novačka 85, 48331 Novačka, Hrvatska</t>
+  </si>
+  <si>
+    <t>16841929573</t>
+  </si>
+  <si>
+    <t>Andrija Bogadi 16841929573; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.04.2026. 08:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a82d7f4-6da7-4ee3-8e76-994e547ee714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a82d7f4-6da7-4ee3-8e76-994e547ee714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Marina Blažek</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Nikole Sertića 106, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>92006879749</t>
+  </si>
+  <si>
+    <t>Marina Blažek 92006879749; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.04.2026. 08:16:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55fc99cb-5862-4ffd-a086-51cc258a33e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55fc99cb-5862-4ffd-a086-51cc258a33e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Bogadi</t>
+  </si>
+  <si>
+    <t>38078659690</t>
+  </si>
+  <si>
+    <t>Ivica Bogadi 38078659690</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4749b65a-3c94-4a45-b60f-a6e407c420ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4749b65a-3c94-4a45-b60f-a6e407c420ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-111/2026</t>
+  </si>
+  <si>
+    <t>Renato Tušek</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 49a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>22051569566</t>
+  </si>
+  <si>
+    <t>Renato Tušek 22051569566</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:18:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/741c660f-1a6a-491e-99ad-27f4414e6694</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/741c660f-1a6a-491e-99ad-27f4414e6694/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Viktorija Ferenčak</t>
+  </si>
+  <si>
+    <t>Matije Gupca 133, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>81433129565</t>
+  </si>
+  <si>
+    <t>Viktorija Ferenčak 81433129565</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5016d467-50ac-4e15-a3ca-ec653e8387e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5016d467-50ac-4e15-a3ca-ec653e8387e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Virovec</t>
+  </si>
+  <si>
+    <t>ULICA PRVOMAJSKA 7, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>22901597959</t>
+  </si>
+  <si>
+    <t>Josip Virovec 22901597959</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4759e6-59c5-41df-83a2-b18685b82a24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4759e6-59c5-41df-83a2-b18685b82a24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Tkalec</t>
+  </si>
+  <si>
+    <t>Ulica Gornji Kut 10, 48312 Subotica Podravska, Hrvatska</t>
+  </si>
+  <si>
+    <t>52390122714</t>
+  </si>
+  <si>
+    <t>Zdravko Tkalec 52390122714</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:13:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1d8a28-a963-4f16-8cb5-08321063e5f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1d8a28-a963-4f16-8cb5-08321063e5f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>Anita Dožaić</t>
+  </si>
+  <si>
+    <t>Ulica Jurja Husa Rasinjanina 31, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>93119742737</t>
+  </si>
+  <si>
+    <t>Anita Dožaić 93119742737</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d35e1e-170a-49c0-a762-fb750b97891b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d35e1e-170a-49c0-a762-fb750b97891b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Nikola Udžbinac</t>
+  </si>
+  <si>
+    <t>Ulica Koprivnička 48, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>01919647300</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c13f295-1b43-418b-bce3-230998c5f76d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c13f295-1b43-418b-bce3-230998c5f76d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>Maja Slukan</t>
+  </si>
+  <si>
+    <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
+  </si>
+  <si>
+    <t>21310629153</t>
+  </si>
+  <si>
+    <t>Maja Slukan 21310629153</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>Anita Pleša</t>
+  </si>
+  <si>
+    <t>Goli Breg 10, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>47813265012</t>
+  </si>
+  <si>
+    <t>Anita Pleša 47813265012</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:08:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b496342-5316-469a-b68e-63ceda555c7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b496342-5316-469a-b68e-63ceda555c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Alen Milić</t>
+  </si>
+  <si>
+    <t>Ulica Gorička 97, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>96712795747</t>
+  </si>
+  <si>
+    <t>Alen Milić 96712795747</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:07:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa19402-9bd3-463f-b5de-74e6f238ef93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa19402-9bd3-463f-b5de-74e6f238ef93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Goran Žarić</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Horvata 5, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>60214242347</t>
+  </si>
+  <si>
+    <t>Goran Žarić 60214242347</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:03:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5496570f-35c4-44f3-afe3-617a155d7d33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5496570f-35c4-44f3-afe3-617a155d7d33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. ZDRAVKA FLAJSA, OIB 31687273179, sina Janeza i Ljubice Flajs, djelatnika iz Borovljana, Novigrad Podravski, Borovljani 52, rođ. 03. veljače 1956.g., a umrlog 22. studenoga 2025.g., državljanina RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. ZDRAVKA FLAJSA 31687273179</t>
+  </si>
+  <si>
+    <t>23.04.2026. 08:51:24</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9</t>
+  </si>
+  <si>
+    <t>oglas za nep. nasljednike ostavina iza pok. Zdravko Flajs.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. pok. MARIJE BELOVIĆ, OIB 05701256361, kćeri Imbre, rođ. Fičko, djelatnice iz Zablatja, Zablatje 94, rođ. 03. prosinca 1945.g., a umrle 30. ožujka 2025.g., državljanke RH. </t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. Marije Belović 05701256361</t>
+  </si>
+  <si>
+    <t>20.03.2026. 12:48:45</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edd6783-d9dc-44e7-b410-af41e128ad0e</t>
+  </si>
+  <si>
+    <t>oglas za nepoz. nasljednike iza pok. Marije Belović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edd6783-d9dc-44e7-b410-af41e128ad0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7378/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 6.10.2025.</t>
+  </si>
+  <si>
+    <t>Klara Hajduk</t>
+  </si>
+  <si>
+    <t>06.10.2025. 09:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443</t>
+  </si>
+  <si>
+    <t>kolar ispravno oglasna ploča.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172b577a-cf40-4af8-8c66-f760fce43443/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7378&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJešenje O-898/2025, UPP/OS-O-146/2025</t>
+  </si>
+  <si>
+    <t>30.09.2025. 10:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4</t>
+  </si>
+  <si>
+    <t>Ana Bizek.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-24/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 1.7.2025, optužnica</t>
+  </si>
+  <si>
+    <t>Bogdan Cetušić 32582500144</t>
+  </si>
+  <si>
+    <t>22.08.2025. 08:07:47</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2722adc2-29f5-49b0-b86f-d4c8fec7113f</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2722adc2-29f5-49b0-b86f-d4c8fec7113f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kovm&amp;predmet=24&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-771/2024</t>
+  </si>
+  <si>
+    <t>Oglas - postavljanje privremenog zastupnika Kristini Šadek</t>
+  </si>
+  <si>
+    <t>10.01.2025. 14:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f81e827-106c-4039-a1f4-49283eec5740</t>
+  </si>
+  <si>
+    <t>Oglas.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f81e827-106c-4039-a1f4-49283eec5740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=771&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10141/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 5.9.2024.</t>
+  </si>
+  <si>
+    <t>Dragutin Kučan; Jela Kučan; Kata Kućan; Mirko Kučan</t>
+  </si>
+  <si>
+    <t>12.09.2024. 16:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9530e7a9-0dc3-49e7-904d-bf8ca6125509</t>
+  </si>
+  <si>
+    <t>Z-10141-23 rješenje očevid e-oglasna.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9530e7a9-0dc3-49e7-904d-bf8ca6125509/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10141&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-198/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2024.</t>
+  </si>
+  <si>
+    <t>Karmela Horvat</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
+  </si>
+  <si>
+    <t>52572702559</t>
+  </si>
+  <si>
+    <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
+  </si>
+  <si>
+    <t>06.06.2024. 11:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-  </si>
-[...5076 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5242/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.9.2023. uz prijedlog i priloge</t>
   </si>
   <si>
     <t>Ivan Lakuš</t>
   </si>
   <si>
     <t>08.11.2023. 11:58:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/913f9e7c-386a-4693-bdd3-2389647104dc</t>
   </si>
   <si>
     <t>PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_150501855.pdf; OSTALO_150501857.pdf; RJESENJE_152737401.pdf</t>
   </si>
@@ -6510,51 +9038,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N281"/>
+  <dimension ref="A1:N404"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6606,10918 +9134,15492 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="I8" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="L8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>79</v>
+      </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>84</v>
+      </c>
+      <c r="N10" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L12" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="G13" t="s">
         <v>101</v>
       </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
         <v>102</v>
       </c>
       <c r="I13" t="s">
         <v>103</v>
       </c>
       <c r="J13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" t="s">
         <v>104</v>
       </c>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" t="s">
         <v>105</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" t="s">
+        <v>109</v>
+      </c>
+      <c r="J14" t="s">
+        <v>110</v>
+      </c>
+      <c r="K14" t="s">
         <v>111</v>
       </c>
-      <c r="I14" t="s">
+      <c r="L14" t="s">
         <v>112</v>
       </c>
-      <c r="J14" t="s">
+      <c r="M14" t="s">
         <v>113</v>
       </c>
-      <c r="K14" t="s">
+      <c r="N14" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>117</v>
       </c>
       <c r="I15" t="s">
         <v>118</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="K15" t="s">
         <v>119</v>
       </c>
       <c r="L15" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="M15" t="s">
         <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="D16" t="s">
         <v>122</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>123</v>
       </c>
       <c r="I16" t="s">
         <v>124</v>
       </c>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="K16" t="s">
         <v>125</v>
       </c>
       <c r="L16" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" t="s">
         <v>126</v>
       </c>
-      <c r="M16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>129</v>
+      </c>
+      <c r="I17" t="s">
+        <v>130</v>
+      </c>
+      <c r="J17" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" t="s">
         <v>131</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" t="s">
         <v>132</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>135</v>
+      </c>
+      <c r="D18" t="s">
+        <v>136</v>
+      </c>
+      <c r="E18" t="s">
         <v>137</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>138</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-      <c r="G18"/>
+      <c r="G18" t="s">
+        <v>139</v>
+      </c>
       <c r="H18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="K18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>136</v>
+      </c>
+      <c r="E19" t="s">
+        <v>148</v>
+      </c>
+      <c r="F19" t="s">
+        <v>149</v>
+      </c>
+      <c r="G19" t="s">
+        <v>150</v>
+      </c>
       <c r="H19" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I19" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J19" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="K19" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L19" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="M19" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="N19" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I20" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L20" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="M20" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J21" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="K21" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I22" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J22" t="s">
-        <v>92</v>
+        <v>174</v>
       </c>
       <c r="K22" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="L22" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="M22" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="N22" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D23" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="I23" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J23" t="s">
-        <v>113</v>
+        <v>174</v>
       </c>
       <c r="K23" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="L23" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="N23" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="I24" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>190</v>
       </c>
       <c r="K24" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="L24" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="M24" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D25" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="I25" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J25" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="K25" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="L25" t="s">
-        <v>126</v>
+        <v>200</v>
       </c>
       <c r="M25" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="N25" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D26" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="I26" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J26" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K26" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="L26" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M26" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="N26" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D27" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="I27" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="J27" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K27" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L27" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M27" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="N27" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="I28" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="J28" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K28" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="L28" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="M28" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="N28" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D29" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I29" t="s">
+        <v>226</v>
+      </c>
+      <c r="J29" t="s">
+        <v>198</v>
+      </c>
+      <c r="K29" t="s">
+        <v>227</v>
+      </c>
+      <c r="L29" t="s">
+        <v>222</v>
+      </c>
+      <c r="M29" t="s">
+        <v>228</v>
+      </c>
+      <c r="N29" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>230</v>
+      </c>
+      <c r="I30" t="s">
         <v>231</v>
       </c>
-      <c r="I30" t="s">
+      <c r="J30" t="s">
+        <v>198</v>
+      </c>
+      <c r="K30" t="s">
         <v>232</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>233</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>234</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D31" t="s">
-        <v>238</v>
+        <v>195</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>237</v>
+      </c>
+      <c r="I31" t="s">
+        <v>238</v>
+      </c>
+      <c r="J31" t="s">
+        <v>198</v>
+      </c>
+      <c r="K31" t="s">
         <v>239</v>
       </c>
-      <c r="I31" t="s">
+      <c r="L31" t="s">
         <v>240</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="M31" t="s">
         <v>241</v>
       </c>
-      <c r="L31" t="s">
+      <c r="N31" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D32" t="s">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>244</v>
+      </c>
+      <c r="I32" t="s">
+        <v>245</v>
+      </c>
+      <c r="J32" t="s">
+        <v>198</v>
+      </c>
+      <c r="K32" t="s">
+        <v>246</v>
+      </c>
+      <c r="L32" t="s">
+        <v>222</v>
+      </c>
+      <c r="M32" t="s">
         <v>247</v>
       </c>
-      <c r="I32" t="s">
+      <c r="N32" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D33" t="s">
-        <v>254</v>
+        <v>218</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="I33" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="J33" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K33" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="L33" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="M33" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="N33" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D34" t="s">
-        <v>262</v>
+        <v>195</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>254</v>
+      </c>
+      <c r="I34" t="s">
         <v>255</v>
       </c>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K34" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="L34" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="M34" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="N34" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D35" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>270</v>
+        <v>211</v>
       </c>
       <c r="I35" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="J35" t="s">
-        <v>92</v>
+        <v>263</v>
       </c>
       <c r="K35" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>265</v>
       </c>
       <c r="M35" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="N35" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
+        <v>268</v>
+      </c>
+      <c r="D36" t="s">
+        <v>269</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>270</v>
+      </c>
+      <c r="I36" t="s">
+        <v>271</v>
+      </c>
+      <c r="J36" t="s">
+        <v>272</v>
+      </c>
+      <c r="K36" t="s">
+        <v>273</v>
+      </c>
+      <c r="L36" t="s">
+        <v>274</v>
+      </c>
+      <c r="M36" t="s">
         <v>275</v>
       </c>
-      <c r="D36" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D37" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="I37" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="J37" t="s">
-        <v>113</v>
+        <v>263</v>
       </c>
       <c r="K37" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="L37" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="M37" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="N37" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="D38" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>255</v>
+        <v>286</v>
       </c>
       <c r="I38" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="J38" t="s">
-        <v>113</v>
+        <v>272</v>
       </c>
       <c r="K38" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="L38" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="M38" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
+        <v>291</v>
+      </c>
+      <c r="D39" t="s">
+        <v>292</v>
+      </c>
+      <c r="E39" t="s">
+        <v>293</v>
+      </c>
+      <c r="F39" t="s">
+        <v>294</v>
+      </c>
+      <c r="G39" t="s">
+        <v>295</v>
+      </c>
+      <c r="H39" t="s">
+        <v>296</v>
+      </c>
+      <c r="I39" t="s">
+        <v>297</v>
+      </c>
+      <c r="J39" t="s">
+        <v>142</v>
+      </c>
+      <c r="K39" t="s">
+        <v>298</v>
+      </c>
+      <c r="L39" t="s">
+        <v>144</v>
+      </c>
+      <c r="M39" t="s">
         <v>299</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="H39" t="s">
+      <c r="N39" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D40" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="I40" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="J40" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="K40" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="L40" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="M40" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="N40" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D41" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="I41" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="J41" t="s">
-        <v>310</v>
+        <v>263</v>
       </c>
       <c r="K41" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="L41" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="M41" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="N41" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>316</v>
+      </c>
+      <c r="D42" t="s">
+        <v>317</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42" t="s">
+        <v>318</v>
+      </c>
+      <c r="I42" t="s">
+        <v>319</v>
+      </c>
+      <c r="J42" t="s">
+        <v>263</v>
+      </c>
+      <c r="K42" t="s">
+        <v>320</v>
+      </c>
+      <c r="L42" t="s">
+        <v>321</v>
+      </c>
+      <c r="M42" t="s">
         <v>322</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="N42" t="s">
         <v>323</v>
-      </c>
-[...25 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
+        <v>324</v>
+      </c>
+      <c r="D43" t="s">
+        <v>325</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>326</v>
+      </c>
+      <c r="I43" t="s">
+        <v>327</v>
+      </c>
+      <c r="J43" t="s">
+        <v>263</v>
+      </c>
+      <c r="K43" t="s">
+        <v>328</v>
+      </c>
+      <c r="L43" t="s">
+        <v>329</v>
+      </c>
+      <c r="M43" t="s">
+        <v>330</v>
+      </c>
+      <c r="N43" t="s">
         <v>331</v>
-      </c>
-[...31 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D44" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="I44" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="J44" t="s">
-        <v>344</v>
+        <v>263</v>
       </c>
       <c r="K44" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="L44" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="M44" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="N44" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="D45" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="I45" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="J45" t="s">
+        <v>263</v>
+      </c>
+      <c r="K45" t="s">
         <v>344</v>
       </c>
-      <c r="K45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L45" t="s">
-        <v>134</v>
+        <v>345</v>
       </c>
       <c r="M45" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="N45" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D46" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="I46" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="J46" t="s">
-        <v>344</v>
+        <v>272</v>
       </c>
       <c r="K46" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="L46" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="M46" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="N46" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="D47" t="s">
-        <v>364</v>
+        <v>195</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="I47" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="J47" t="s">
-        <v>344</v>
+        <v>198</v>
       </c>
       <c r="K47" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="L47" t="s">
-        <v>134</v>
+        <v>359</v>
       </c>
       <c r="M47" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="N47" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="D48" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="I48" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="J48" t="s">
-        <v>344</v>
+        <v>272</v>
       </c>
       <c r="K48" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="L48" t="s">
-        <v>134</v>
+        <v>367</v>
       </c>
       <c r="M48" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="N48" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="D49" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="I49" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="J49" t="s">
-        <v>344</v>
+        <v>263</v>
       </c>
       <c r="K49" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="L49" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="M49" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="N49" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D50" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="I50" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="J50" t="s">
-        <v>344</v>
+        <v>382</v>
       </c>
       <c r="K50" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="L50" t="s">
-        <v>389</v>
+        <v>63</v>
       </c>
       <c r="M50" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="N50" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D51" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="I51" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="J51" t="s">
-        <v>344</v>
+        <v>382</v>
       </c>
       <c r="K51" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="L51" t="s">
-        <v>397</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="N51" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="D52" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="I52" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="J52" t="s">
-        <v>404</v>
+        <v>382</v>
       </c>
       <c r="K52" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="L52" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M52" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="N52" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>400</v>
       </c>
       <c r="D53" t="s">
         <v>401</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="I53" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="J53" t="s">
+        <v>382</v>
+      </c>
+      <c r="K53" t="s">
         <v>404</v>
       </c>
-      <c r="K53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M53" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="N53" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D54" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="I54" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="J54" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="K54" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="L54" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="M54" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="N54" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D55" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>416</v>
+      </c>
+      <c r="I55" t="s">
+        <v>417</v>
+      </c>
+      <c r="J55" t="s">
+        <v>382</v>
+      </c>
+      <c r="K55" t="s">
+        <v>418</v>
+      </c>
+      <c r="L55" t="s">
+        <v>63</v>
+      </c>
+      <c r="M55" t="s">
+        <v>419</v>
+      </c>
+      <c r="N55" t="s">
         <v>420</v>
-      </c>
-[...16 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>421</v>
+      </c>
+      <c r="D56" t="s">
+        <v>422</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>423</v>
+      </c>
+      <c r="I56" t="s">
         <v>424</v>
       </c>
-      <c r="D56" t="s">
+      <c r="J56" t="s">
+        <v>198</v>
+      </c>
+      <c r="K56" t="s">
         <v>425</v>
       </c>
-      <c r="E56" t="s">
+      <c r="L56" t="s">
         <v>426</v>
       </c>
-      <c r="F56" t="s">
+      <c r="M56" t="s">
         <v>427</v>
       </c>
-      <c r="G56" t="s">
+      <c r="N56" t="s">
         <v>428</v>
-      </c>
-[...19 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="D57" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="I57" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="J57" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="K57" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="L57" t="s">
-        <v>440</v>
+        <v>63</v>
       </c>
       <c r="M57" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="N57" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="D58" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="I58" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="J58" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="K58" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="L58" t="s">
-        <v>448</v>
+        <v>63</v>
       </c>
       <c r="M58" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="N58" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="D59" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="I59" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="J59" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="K59" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="L59" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="M59" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="N59" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="D60" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="I60" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="J60" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="K60" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="L60" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="M60" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="N60" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="D61" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="I61" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="J61" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="K61" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="L61" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="M61" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="N61" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="D62" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="I62" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="J62" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="K62" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="L62" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="M62" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="N62" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="D63" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="I63" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="J63" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="K63" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="L63" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="M63" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="N63" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="D64" t="s">
-        <v>286</v>
+        <v>485</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="I64" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="J64" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="K64" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="L64" t="s">
-        <v>495</v>
+        <v>112</v>
       </c>
       <c r="M64" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="N64" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="D65" t="s">
-        <v>286</v>
+        <v>492</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="I65" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="J65" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="K65" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="L65" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M65" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="N65" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="D66" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="I66" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="J66" t="s">
-        <v>310</v>
+        <v>447</v>
       </c>
       <c r="K66" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="L66" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="M66" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="N66" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D67" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="I67" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="J67" t="s">
-        <v>310</v>
+        <v>382</v>
       </c>
       <c r="K67" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="L67" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M67" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>513</v>
+      </c>
+      <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D68" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
+        <v>516</v>
+      </c>
+      <c r="I68" t="s">
+        <v>517</v>
+      </c>
+      <c r="J68" t="s">
+        <v>382</v>
+      </c>
+      <c r="K68" t="s">
+        <v>518</v>
+      </c>
+      <c r="L68" t="s">
+        <v>519</v>
+      </c>
+      <c r="M68" t="s">
         <v>520</v>
       </c>
-      <c r="I68" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="D69" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
+        <v>523</v>
+      </c>
+      <c r="I69" t="s">
+        <v>524</v>
+      </c>
+      <c r="J69" t="s">
+        <v>447</v>
+      </c>
+      <c r="K69" t="s">
+        <v>525</v>
+      </c>
+      <c r="L69" t="s">
+        <v>526</v>
+      </c>
+      <c r="M69" t="s">
+        <v>527</v>
+      </c>
+      <c r="N69" t="s">
         <v>528</v>
-      </c>
-[...16 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
+        <v>529</v>
+      </c>
+      <c r="D70" t="s">
+        <v>530</v>
+      </c>
+      <c r="E70" t="s">
+        <v>531</v>
+      </c>
+      <c r="F70" t="s">
+        <v>532</v>
+      </c>
+      <c r="G70" t="s">
         <v>533</v>
       </c>
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>534</v>
       </c>
-      <c r="E70"/>
-[...2 lines deleted...]
-      <c r="H70" t="s">
+      <c r="I70" t="s">
         <v>535</v>
       </c>
-      <c r="I70" t="s">
+      <c r="J70" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="K70" t="s">
         <v>537</v>
       </c>
       <c r="L70" t="s">
+        <v>144</v>
+      </c>
+      <c r="M70" t="s">
         <v>538</v>
       </c>
-      <c r="M70" t="s">
+      <c r="N70" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71"/>
       <c r="D71" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
+        <v>541</v>
+      </c>
+      <c r="I71" t="s">
+        <v>542</v>
+      </c>
+      <c r="J71" t="s">
         <v>543</v>
       </c>
-      <c r="I71" t="s">
+      <c r="K71" t="s">
         <v>544</v>
       </c>
-      <c r="J71" t="s">
-[...2 lines deleted...]
-      <c r="K71" t="s">
+      <c r="L71" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="M71" t="s">
         <v>546</v>
       </c>
-      <c r="N71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
+        <v>547</v>
+      </c>
+      <c r="D72" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
+        <v>549</v>
+      </c>
+      <c r="I72" t="s">
         <v>550</v>
       </c>
-      <c r="I72" t="s">
+      <c r="J72" t="s">
+        <v>447</v>
+      </c>
+      <c r="K72" t="s">
         <v>551</v>
       </c>
-      <c r="J72" t="s">
-[...2 lines deleted...]
-      <c r="K72" t="s">
+      <c r="L72" t="s">
         <v>552</v>
       </c>
-      <c r="L72" t="s">
+      <c r="M72" t="s">
         <v>553</v>
       </c>
-      <c r="M72" t="s">
+      <c r="N72" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
+        <v>555</v>
+      </c>
+      <c r="D73" t="s">
         <v>556</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" t="s">
         <v>557</v>
       </c>
-      <c r="E73" t="s">
+      <c r="I73" t="s">
         <v>558</v>
       </c>
-      <c r="F73" t="s">
+      <c r="J73" t="s">
         <v>559</v>
       </c>
-      <c r="G73" t="s">
+      <c r="K73" t="s">
         <v>560</v>
       </c>
-      <c r="H73" t="s">
+      <c r="L73" t="s">
         <v>561</v>
       </c>
-      <c r="I73" t="s">
+      <c r="M73" t="s">
         <v>562</v>
       </c>
-      <c r="J73" t="s">
+      <c r="N73" t="s">
         <v>563</v>
-      </c>
-[...10 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
+        <v>564</v>
+      </c>
+      <c r="D74" t="s">
+        <v>565</v>
+      </c>
+      <c r="E74" t="s">
+        <v>566</v>
+      </c>
+      <c r="F74" t="s">
         <v>567</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>568</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>569</v>
       </c>
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>570</v>
       </c>
-      <c r="H74" t="s">
+      <c r="J74"/>
+      <c r="K74" t="s">
         <v>571</v>
       </c>
-      <c r="I74" t="s">
+      <c r="L74" t="s">
+        <v>144</v>
+      </c>
+      <c r="M74" t="s">
         <v>572</v>
       </c>
-      <c r="J74" t="s">
-[...2 lines deleted...]
-      <c r="K74" t="s">
+      <c r="N74" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
+        <v>574</v>
+      </c>
+      <c r="D75" t="s">
+        <v>556</v>
+      </c>
+      <c r="E75" t="s">
+        <v>575</v>
+      </c>
+      <c r="F75" t="s">
         <v>576</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>577</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>578</v>
       </c>
-      <c r="G75" t="s">
+      <c r="I75" t="s">
         <v>579</v>
       </c>
-      <c r="H75" t="s">
+      <c r="J75" t="s">
+        <v>447</v>
+      </c>
+      <c r="K75" t="s">
         <v>580</v>
       </c>
-      <c r="I75" t="s">
+      <c r="L75" t="s">
         <v>581</v>
       </c>
-      <c r="J75" t="s">
-[...2 lines deleted...]
-      <c r="K75" t="s">
+      <c r="M75" t="s">
         <v>582</v>
       </c>
-      <c r="L75" t="s">
-[...2 lines deleted...]
-      <c r="M75" t="s">
+      <c r="N75" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>584</v>
+      </c>
+      <c r="D76" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
+        <v>586</v>
+      </c>
+      <c r="I76" t="s">
         <v>587</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
+        <v>559</v>
+      </c>
+      <c r="K76" t="s">
         <v>588</v>
       </c>
-      <c r="J76" t="s">
-[...2 lines deleted...]
-      <c r="K76" t="s">
+      <c r="L76" t="s">
         <v>589</v>
       </c>
-      <c r="L76" t="s">
+      <c r="M76" t="s">
         <v>590</v>
       </c>
-      <c r="M76" t="s">
+      <c r="N76" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>592</v>
+      </c>
+      <c r="D77" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
+        <v>594</v>
+      </c>
+      <c r="I77" t="s">
         <v>595</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
         <v>596</v>
       </c>
-      <c r="J77" t="s">
+      <c r="K77" t="s">
         <v>597</v>
       </c>
-      <c r="K77" t="s">
+      <c r="L77" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="M77" t="s">
         <v>599</v>
       </c>
       <c r="N77" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>601</v>
       </c>
       <c r="D78" t="s">
-        <v>602</v>
+        <v>195</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
+        <v>602</v>
+      </c>
+      <c r="I78" t="s">
         <v>603</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
+        <v>559</v>
+      </c>
+      <c r="K78" t="s">
         <v>604</v>
       </c>
-      <c r="J78" t="s">
-[...2 lines deleted...]
-      <c r="K78" t="s">
+      <c r="L78" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="M78" t="s">
         <v>606</v>
       </c>
       <c r="N78" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>608</v>
       </c>
       <c r="D79" t="s">
         <v>609</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>610</v>
       </c>
       <c r="I79" t="s">
         <v>611</v>
       </c>
       <c r="J79" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K79" t="s">
         <v>612</v>
       </c>
       <c r="L79" t="s">
-        <v>134</v>
+        <v>613</v>
       </c>
       <c r="M79" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="N79" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D80" t="s">
-        <v>616</v>
+        <v>195</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>617</v>
       </c>
       <c r="I80" t="s">
         <v>618</v>
       </c>
       <c r="J80" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K80" t="s">
         <v>619</v>
       </c>
       <c r="L80" t="s">
-        <v>134</v>
+        <v>620</v>
       </c>
       <c r="M80" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="N80" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D81" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="I81" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="J81" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="K81" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L81" t="s">
-        <v>134</v>
+        <v>598</v>
       </c>
       <c r="M81" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="N81" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D82" t="s">
-        <v>630</v>
+        <v>195</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>631</v>
       </c>
       <c r="I82" t="s">
         <v>632</v>
       </c>
       <c r="J82" t="s">
+        <v>559</v>
+      </c>
+      <c r="K82" t="s">
         <v>633</v>
       </c>
-      <c r="K82" t="s">
+      <c r="L82" t="s">
         <v>634</v>
       </c>
-      <c r="L82" t="s">
+      <c r="M82" t="s">
         <v>635</v>
       </c>
-      <c r="M82" t="s">
+      <c r="N82" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="D83" t="s">
-        <v>630</v>
+        <v>195</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>638</v>
       </c>
       <c r="I83" t="s">
         <v>639</v>
       </c>
       <c r="J83" t="s">
-        <v>633</v>
+        <v>559</v>
       </c>
       <c r="K83" t="s">
         <v>640</v>
       </c>
       <c r="L83" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="M83" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="N83" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D84" t="s">
-        <v>643</v>
+        <v>195</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="I84" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="J84" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K84" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="L84" t="s">
-        <v>134</v>
+        <v>648</v>
       </c>
       <c r="M84" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="N84" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D85" t="s">
-        <v>650</v>
+        <v>195</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="I85" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J85" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K85" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="L85" t="s">
-        <v>126</v>
+        <v>655</v>
       </c>
       <c r="M85" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="N85" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D86" t="s">
-        <v>657</v>
+        <v>195</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="I86" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J86" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K86" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="L86" t="s">
-        <v>134</v>
+        <v>662</v>
       </c>
       <c r="M86" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="N86" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D87" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      <c r="G87"/>
+        <v>666</v>
+      </c>
+      <c r="E87" t="s">
+        <v>667</v>
+      </c>
+      <c r="F87" t="s">
+        <v>668</v>
+      </c>
+      <c r="G87" t="s">
+        <v>669</v>
+      </c>
       <c r="H87" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="I87" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="J87" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K87" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="L87" t="s">
-        <v>134</v>
+        <v>673</v>
       </c>
       <c r="M87" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="N87" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>663</v>
+        <v>676</v>
       </c>
       <c r="D88" t="s">
-        <v>664</v>
+        <v>195</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="I88" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="J88" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K88" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="L88" t="s">
-        <v>134</v>
+        <v>680</v>
       </c>
       <c r="M88" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="N88" t="s">
-        <v>669</v>
+        <v>682</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D89" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="I89" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="J89" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="K89" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="L89" t="s">
-        <v>134</v>
+        <v>688</v>
       </c>
       <c r="M89" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="N89" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="D90" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="I90" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="J90" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="K90" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="L90" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="M90" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="N90" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="D91" t="s">
-        <v>630</v>
-[...9 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
       <c r="H91" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="I91" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="J91" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="K91" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="L91" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="M91" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="N91" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D92" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="I92" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="J92" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="K92" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="L92" t="s">
-        <v>516</v>
+        <v>712</v>
       </c>
       <c r="M92" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="N92" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D93" t="s">
-        <v>707</v>
+        <v>195</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="I93" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="J93" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K93" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="L93" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="M93" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="N93"/>
+        <v>720</v>
+      </c>
+      <c r="N93" t="s">
+        <v>721</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="D94" t="s">
-        <v>714</v>
+        <v>195</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="I94" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="J94" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K94" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="L94" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="M94" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="N94" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="D95" t="s">
-        <v>722</v>
+        <v>195</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="I95" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="J95" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K95" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="L95" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="M95" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="N95" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="D96" t="s">
-        <v>730</v>
+        <v>195</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="I96" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="J96" t="s">
-        <v>633</v>
+        <v>559</v>
       </c>
       <c r="K96" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="L96" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="M96" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="N96" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="D97" t="s">
-        <v>738</v>
+        <v>195</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="I97" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="J97" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K97" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="L97" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="M97" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="N97" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="D98" t="s">
-        <v>746</v>
+        <v>195</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="I98" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="J98" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="K98" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="L98" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="M98" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="N98" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
-      <c r="C99"/>
+      <c r="C99" t="s">
+        <v>757</v>
+      </c>
       <c r="D99" t="s">
-        <v>753</v>
+        <v>195</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="I99" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="J99" t="s">
-        <v>756</v>
+        <v>559</v>
       </c>
       <c r="K99" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="L99" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="M99" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="N99"/>
+        <v>762</v>
+      </c>
+      <c r="N99" t="s">
+        <v>763</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="D100" t="s">
-        <v>761</v>
+        <v>195</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="I100" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="J100" t="s">
-        <v>764</v>
+        <v>559</v>
       </c>
       <c r="K100" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="L100" t="s">
-        <v>22</v>
+        <v>768</v>
       </c>
       <c r="M100" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="N100" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="D101" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="I101" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="J101" t="s">
-        <v>764</v>
+        <v>596</v>
       </c>
       <c r="K101" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="L101" t="s">
-        <v>22</v>
+        <v>776</v>
       </c>
       <c r="M101" t="s">
-        <v>771</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="D102" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="I102" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="J102" t="s">
-        <v>764</v>
+        <v>596</v>
       </c>
       <c r="K102" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="L102" t="s">
-        <v>22</v>
+        <v>783</v>
       </c>
       <c r="M102" t="s">
-        <v>775</v>
-[...3 lines deleted...]
-      </c>
+        <v>784</v>
+      </c>
+      <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="D103" t="s">
-        <v>777</v>
+        <v>195</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>778</v>
+        <v>211</v>
       </c>
       <c r="I103" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="J103" t="s">
-        <v>780</v>
+        <v>559</v>
       </c>
       <c r="K103" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="L103" t="s">
-        <v>134</v>
+        <v>788</v>
       </c>
       <c r="M103" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="N103" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="D104" t="s">
-        <v>785</v>
+        <v>195</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="I104" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="J104" t="s">
-        <v>780</v>
+        <v>559</v>
       </c>
       <c r="K104" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="L104" t="s">
-        <v>134</v>
+        <v>795</v>
       </c>
       <c r="M104" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="N104" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D105" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="I105" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="J105" t="s">
-        <v>795</v>
+        <v>596</v>
       </c>
       <c r="K105" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="L105" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="M105" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="N105" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="D106" t="s">
-        <v>801</v>
+        <v>195</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="I106" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="J106" t="s">
-        <v>795</v>
+        <v>559</v>
       </c>
       <c r="K106" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="L106" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="M106" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="N106" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="D107" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="I107" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="J107" t="s">
-        <v>795</v>
+        <v>596</v>
       </c>
       <c r="K107" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="L107" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="M107" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="N107" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="D108" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="I108" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="J108" t="s">
-        <v>780</v>
+        <v>559</v>
       </c>
       <c r="K108" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="L108" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="M108" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="N108" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="D109" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
+        <v>829</v>
+      </c>
+      <c r="I109" t="s">
+        <v>830</v>
+      </c>
+      <c r="J109" t="s">
+        <v>559</v>
+      </c>
+      <c r="K109" t="s">
+        <v>831</v>
+      </c>
+      <c r="L109" t="s">
         <v>826</v>
       </c>
-      <c r="I109" t="s">
-[...5 lines deleted...]
-      <c r="K109" t="s">
+      <c r="M109" t="s">
+        <v>832</v>
+      </c>
+      <c r="N109" t="s">
         <v>828</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D110" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="I110" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="J110" t="s">
-        <v>795</v>
+        <v>559</v>
       </c>
       <c r="K110" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="L110" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M110" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="N110" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>840</v>
+        <v>813</v>
       </c>
       <c r="D111" t="s">
         <v>841</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
+        <v>68</v>
+      </c>
+      <c r="I111" t="s">
         <v>842</v>
       </c>
-      <c r="I111" t="s">
+      <c r="J111" t="s">
+        <v>596</v>
+      </c>
+      <c r="K111" t="s">
         <v>843</v>
       </c>
-      <c r="J111" t="s">
-[...2 lines deleted...]
-      <c r="K111" t="s">
+      <c r="L111" t="s">
         <v>844</v>
       </c>
-      <c r="L111" t="s">
+      <c r="M111" t="s">
         <v>845</v>
       </c>
-      <c r="M111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N111" t="s">
-        <v>847</v>
+        <v>820</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="D112" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
+        <v>848</v>
+      </c>
+      <c r="I112" t="s">
+        <v>849</v>
+      </c>
+      <c r="J112" t="s">
+        <v>559</v>
+      </c>
+      <c r="K112" t="s">
         <v>850</v>
       </c>
-      <c r="I112" t="s">
+      <c r="L112" t="s">
         <v>851</v>
       </c>
-      <c r="J112" t="s">
-[...2 lines deleted...]
-      <c r="K112" t="s">
+      <c r="M112" t="s">
         <v>852</v>
       </c>
-      <c r="L112" t="s">
+      <c r="N112" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="D113" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
+        <v>856</v>
+      </c>
+      <c r="I113" t="s">
+        <v>857</v>
+      </c>
+      <c r="J113" t="s">
         <v>858</v>
       </c>
-      <c r="I113" t="s">
+      <c r="K113" t="s">
         <v>859</v>
       </c>
-      <c r="J113" t="s">
-[...2 lines deleted...]
-      <c r="K113" t="s">
+      <c r="L113" t="s">
+        <v>222</v>
+      </c>
+      <c r="M113" t="s">
         <v>860</v>
       </c>
-      <c r="L113" t="s">
-[...2 lines deleted...]
-      <c r="M113" t="s">
+      <c r="N113" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
+        <v>862</v>
+      </c>
+      <c r="D114" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
+        <v>864</v>
+      </c>
+      <c r="I114" t="s">
         <v>865</v>
       </c>
-      <c r="I114" t="s">
+      <c r="J114" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="K114" t="s">
         <v>867</v>
       </c>
       <c r="L114" t="s">
+        <v>63</v>
+      </c>
+      <c r="M114" t="s">
         <v>868</v>
       </c>
-      <c r="M114" t="s">
+      <c r="N114" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
+        <v>870</v>
+      </c>
+      <c r="D115" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
+        <v>872</v>
+      </c>
+      <c r="I115" t="s">
         <v>873</v>
       </c>
-      <c r="I115" t="s">
+      <c r="J115" t="s">
+        <v>858</v>
+      </c>
+      <c r="K115" t="s">
         <v>874</v>
       </c>
-      <c r="J115" t="s">
-[...2 lines deleted...]
-      <c r="K115" t="s">
+      <c r="L115" t="s">
         <v>875</v>
       </c>
-      <c r="L115" t="s">
+      <c r="M115" t="s">
         <v>876</v>
       </c>
-      <c r="M115" t="s">
+      <c r="N115" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D116" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
+        <v>879</v>
+      </c>
+      <c r="I116" t="s">
+        <v>880</v>
+      </c>
+      <c r="J116" t="s">
+        <v>858</v>
+      </c>
+      <c r="K116" t="s">
         <v>881</v>
       </c>
-      <c r="I116" t="s">
+      <c r="L116" t="s">
+        <v>875</v>
+      </c>
+      <c r="M116" t="s">
         <v>882</v>
       </c>
-      <c r="J116" t="s">
-[...2 lines deleted...]
-      <c r="K116" t="s">
+      <c r="N116" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="D117" t="s">
-        <v>887</v>
+        <v>871</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="I117" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="J117" t="s">
-        <v>764</v>
+        <v>858</v>
       </c>
       <c r="K117" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="L117" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="M117" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="N117" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="D118" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="I118" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="J118" t="s">
-        <v>764</v>
+        <v>174</v>
       </c>
       <c r="K118" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="L118" t="s">
-        <v>899</v>
+        <v>826</v>
       </c>
       <c r="M118" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="N118" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="D119" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="I119" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="J119" t="s">
-        <v>764</v>
+        <v>174</v>
       </c>
       <c r="K119" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="L119" t="s">
-        <v>899</v>
+        <v>826</v>
       </c>
       <c r="M119" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="N119" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
+        <v>898</v>
+      </c>
+      <c r="D120" t="s">
+        <v>899</v>
+      </c>
+      <c r="E120" t="s">
+        <v>900</v>
+      </c>
+      <c r="F120" t="s">
+        <v>901</v>
+      </c>
+      <c r="G120" t="s">
+        <v>902</v>
+      </c>
+      <c r="H120" t="s">
+        <v>903</v>
+      </c>
+      <c r="I120" t="s">
+        <v>904</v>
+      </c>
+      <c r="J120" t="s">
+        <v>905</v>
+      </c>
+      <c r="K120" t="s">
         <v>906</v>
       </c>
-      <c r="D120" t="s">
+      <c r="L120" t="s">
+        <v>144</v>
+      </c>
+      <c r="M120" t="s">
         <v>907</v>
       </c>
-      <c r="E120"/>
-[...2 lines deleted...]
-      <c r="H120" t="s">
+      <c r="N120" t="s">
         <v>908</v>
-      </c>
-[...16 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
+        <v>909</v>
+      </c>
+      <c r="D121" t="s">
+        <v>910</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>911</v>
+      </c>
+      <c r="I121" t="s">
+        <v>912</v>
+      </c>
+      <c r="J121" t="s">
+        <v>858</v>
+      </c>
+      <c r="K121" t="s">
+        <v>913</v>
+      </c>
+      <c r="L121" t="s">
         <v>914</v>
       </c>
-      <c r="D121" t="s">
+      <c r="M121" t="s">
         <v>915</v>
       </c>
-      <c r="E121" t="s">
+      <c r="N121" t="s">
         <v>916</v>
-      </c>
-[...25 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="D122" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="I122" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="J122" t="s">
-        <v>764</v>
+        <v>858</v>
       </c>
       <c r="K122" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="L122" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="M122" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="N122" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="D123" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="I123" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="J123" t="s">
-        <v>764</v>
+        <v>866</v>
       </c>
       <c r="K123" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="L123" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="M123" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="N123" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="D124" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="I124" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="J124" t="s">
-        <v>795</v>
+        <v>866</v>
       </c>
       <c r="K124" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="L124" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="M124" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="N124" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="D125" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="I125" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="J125" t="s">
-        <v>795</v>
+        <v>866</v>
       </c>
       <c r="K125" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="L125" t="s">
-        <v>85</v>
+        <v>938</v>
       </c>
       <c r="M125" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="N125" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
+        <v>948</v>
+      </c>
+      <c r="D126" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
+        <v>950</v>
+      </c>
+      <c r="I126" t="s">
         <v>951</v>
       </c>
-      <c r="I126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J126" t="s">
-        <v>795</v>
+        <v>866</v>
       </c>
       <c r="K126" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="L126" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="M126" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="N126" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C127"/>
       <c r="D127" t="s">
-        <v>286</v>
+        <v>956</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
+        <v>957</v>
+      </c>
+      <c r="I127" t="s">
+        <v>958</v>
+      </c>
+      <c r="J127" t="s">
+        <v>959</v>
+      </c>
+      <c r="K127" t="s">
+        <v>960</v>
+      </c>
+      <c r="L127" t="s">
+        <v>961</v>
+      </c>
+      <c r="M127" t="s">
         <v>962</v>
       </c>
-      <c r="I127" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="D128" t="s">
-        <v>286</v>
+        <v>964</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
+        <v>965</v>
+      </c>
+      <c r="I128" t="s">
+        <v>966</v>
+      </c>
+      <c r="J128" t="s">
+        <v>967</v>
+      </c>
+      <c r="K128" t="s">
+        <v>968</v>
+      </c>
+      <c r="L128" t="s">
+        <v>938</v>
+      </c>
+      <c r="M128" t="s">
         <v>969</v>
       </c>
-      <c r="I128" t="s">
+      <c r="N128" t="s">
         <v>970</v>
-      </c>
-[...13 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D129" t="s">
-        <v>286</v>
+        <v>972</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
+        <v>973</v>
+      </c>
+      <c r="I129" t="s">
+        <v>974</v>
+      </c>
+      <c r="J129" t="s">
+        <v>967</v>
+      </c>
+      <c r="K129" t="s">
+        <v>975</v>
+      </c>
+      <c r="L129" t="s">
+        <v>63</v>
+      </c>
+      <c r="M129" t="s">
         <v>976</v>
       </c>
-      <c r="I129" t="s">
+      <c r="N129" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="D130" t="s">
-        <v>286</v>
+        <v>979</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
+        <v>980</v>
+      </c>
+      <c r="I130" t="s">
+        <v>981</v>
+      </c>
+      <c r="J130" t="s">
+        <v>967</v>
+      </c>
+      <c r="K130" t="s">
+        <v>982</v>
+      </c>
+      <c r="L130" t="s">
+        <v>63</v>
+      </c>
+      <c r="M130" t="s">
         <v>983</v>
       </c>
-      <c r="I130" t="s">
+      <c r="N130" t="s">
         <v>984</v>
-      </c>
-[...13 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="D131" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
+        <v>987</v>
+      </c>
+      <c r="I131" t="s">
+        <v>988</v>
+      </c>
+      <c r="J131" t="s">
+        <v>858</v>
+      </c>
+      <c r="K131" t="s">
+        <v>989</v>
+      </c>
+      <c r="L131" t="s">
+        <v>990</v>
+      </c>
+      <c r="M131" t="s">
         <v>991</v>
       </c>
-      <c r="I131" t="s">
+      <c r="N131" t="s">
         <v>992</v>
-      </c>
-[...13 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="D132" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
+        <v>995</v>
+      </c>
+      <c r="I132" t="s">
+        <v>996</v>
+      </c>
+      <c r="J132" t="s">
+        <v>858</v>
+      </c>
+      <c r="K132" t="s">
+        <v>997</v>
+      </c>
+      <c r="L132" t="s">
         <v>998</v>
       </c>
-      <c r="I132" t="s">
+      <c r="M132" t="s">
         <v>999</v>
       </c>
-      <c r="J132" t="s">
-[...2 lines deleted...]
-      <c r="K132" t="s">
+      <c r="N132" t="s">
         <v>1000</v>
-      </c>
-[...7 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="D133" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J133" t="s">
+        <v>967</v>
+      </c>
+      <c r="K133" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L133" t="s">
+        <v>112</v>
+      </c>
+      <c r="M133" t="s">
         <v>1006</v>
       </c>
-      <c r="I133" t="s">
+      <c r="N133" t="s">
         <v>1007</v>
       </c>
-      <c r="J133" t="s">
-[...11 lines deleted...]
-      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="D134" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J134" t="s">
+        <v>967</v>
+      </c>
+      <c r="K134" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L134" t="s">
         <v>1013</v>
       </c>
-      <c r="I134" t="s">
+      <c r="M134" t="s">
         <v>1014</v>
-      </c>
-[...10 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D135" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J135" t="s">
+        <v>967</v>
+      </c>
+      <c r="K135" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L135" t="s">
+        <v>112</v>
+      </c>
+      <c r="M135" t="s">
         <v>1020</v>
       </c>
-      <c r="I135" t="s">
+      <c r="N135" t="s">
         <v>1021</v>
-      </c>
-[...13 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>129</v>
+        <v>1022</v>
       </c>
       <c r="D136" t="s">
-        <v>130</v>
+        <v>1023</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>131</v>
+        <v>1024</v>
       </c>
       <c r="I136" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J136" t="s">
+        <v>967</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L136" t="s">
         <v>1027</v>
       </c>
-      <c r="J136" t="s">
-[...2 lines deleted...]
-      <c r="K136" t="s">
+      <c r="M136" t="s">
         <v>1028</v>
       </c>
-      <c r="L136" t="s">
-[...2 lines deleted...]
-      <c r="M136" t="s">
+      <c r="N136" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
         <v>1030</v>
       </c>
       <c r="D137" t="s">
-        <v>1031</v>
+        <v>986</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I137" t="s">
         <v>1032</v>
       </c>
-      <c r="I137" t="s">
+      <c r="J137" t="s">
+        <v>858</v>
+      </c>
+      <c r="K137" t="s">
         <v>1033</v>
       </c>
-      <c r="J137" t="s">
-[...2 lines deleted...]
-      <c r="K137" t="s">
+      <c r="L137" t="s">
         <v>1034</v>
       </c>
-      <c r="L137" t="s">
+      <c r="M137" t="s">
         <v>1035</v>
       </c>
-      <c r="M137" t="s">
+      <c r="N137" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D138" t="s">
+        <v>986</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138" t="s">
         <v>1038</v>
       </c>
-      <c r="D138" t="s">
+      <c r="I138" t="s">
         <v>1039</v>
       </c>
-      <c r="E138" t="s">
+      <c r="J138" t="s">
+        <v>858</v>
+      </c>
+      <c r="K138" t="s">
         <v>1040</v>
       </c>
-      <c r="F138" t="s">
+      <c r="L138" t="s">
         <v>1041</v>
       </c>
-      <c r="G138" t="s">
+      <c r="M138" t="s">
         <v>1042</v>
       </c>
-      <c r="H138" t="s">
+      <c r="N138" t="s">
         <v>1043</v>
-      </c>
-[...16 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="D139" t="s">
-        <v>1049</v>
+        <v>986</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J139" t="s">
+        <v>858</v>
+      </c>
+      <c r="K139" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N139" t="s">
         <v>1050</v>
-      </c>
-[...16 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="D140" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J140" t="s">
+        <v>198</v>
+      </c>
+      <c r="K140" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L140" t="s">
+        <v>222</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N140" t="s">
         <v>1057</v>
-      </c>
-[...16 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="D141" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J141" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K141" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L141" t="s">
+        <v>63</v>
+      </c>
+      <c r="M141" t="s">
         <v>1064</v>
       </c>
-      <c r="I141" t="s">
+      <c r="N141" t="s">
         <v>1065</v>
-      </c>
-[...13 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="D142" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J142" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K142" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L142" t="s">
+        <v>63</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1071</v>
+      </c>
+      <c r="N142" t="s">
         <v>1072</v>
-      </c>
-[...16 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="D143" t="s">
-        <v>1079</v>
+        <v>1052</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="I143" t="s">
-        <v>1081</v>
+        <v>1075</v>
       </c>
       <c r="J143" t="s">
-        <v>1022</v>
+        <v>198</v>
       </c>
       <c r="K143" t="s">
-        <v>1082</v>
+        <v>1076</v>
       </c>
       <c r="L143" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="M143" t="s">
-        <v>1083</v>
+        <v>1077</v>
       </c>
       <c r="N143" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="D144" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="I144" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="J144" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
       <c r="K144" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="L144" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M144" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="N144" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="D145" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="I145" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="J145" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
       <c r="K145" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="L145" t="s">
-        <v>134</v>
+        <v>1091</v>
       </c>
       <c r="M145" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="N145" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="D146" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="I146" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="J146" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
       <c r="K146" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="L146" t="s">
-        <v>1105</v>
+        <v>1091</v>
       </c>
       <c r="M146" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="N146" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="D147" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="I147" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="J147" t="s">
-        <v>1112</v>
+        <v>1062</v>
       </c>
       <c r="K147" t="s">
-        <v>1113</v>
+        <v>1105</v>
       </c>
       <c r="L147" t="s">
-        <v>134</v>
+        <v>1106</v>
       </c>
       <c r="M147" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="N147" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="D148" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="I148" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="J148" t="s">
-        <v>1112</v>
+        <v>1062</v>
       </c>
       <c r="K148" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="L148" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="M148" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="N148" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J149" t="s">
+        <v>905</v>
+      </c>
+      <c r="K149" t="s">
         <v>1124</v>
       </c>
-      <c r="D149" t="s">
+      <c r="L149" t="s">
+        <v>144</v>
+      </c>
+      <c r="M149" t="s">
         <v>1125</v>
       </c>
-      <c r="E149"/>
-[...2 lines deleted...]
-      <c r="H149" t="s">
+      <c r="N149" t="s">
         <v>1126</v>
-      </c>
-[...16 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L150" t="s">
         <v>1132</v>
       </c>
-      <c r="D150" t="s">
+      <c r="M150" t="s">
         <v>1133</v>
       </c>
-      <c r="E150" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J151" t="s">
+        <v>905</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L151" t="s">
+        <v>144</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N151" t="s">
         <v>1143</v>
-      </c>
-[...25 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
-      <c r="C152"/>
+      <c r="C152" t="s">
+        <v>1144</v>
+      </c>
       <c r="D152" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J152" t="s">
+        <v>543</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N152" t="s">
         <v>1151</v>
       </c>
-      <c r="I152" t="s">
-[...14 lines deleted...]
-      <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
-      <c r="C153"/>
+      <c r="C153" t="s">
+        <v>1152</v>
+      </c>
       <c r="D153" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J153" t="s">
+        <v>543</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1157</v>
+      </c>
+      <c r="M153" t="s">
         <v>1158</v>
       </c>
-      <c r="I153" t="s">
+      <c r="N153" t="s">
         <v>1159</v>
       </c>
-      <c r="J153" t="s">
-[...11 lines deleted...]
-      <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="D154" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J154" t="s">
+        <v>543</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L154" t="s">
+        <v>63</v>
+      </c>
+      <c r="M154" t="s">
         <v>1165</v>
       </c>
-      <c r="I154" t="s">
+      <c r="N154" t="s">
         <v>1166</v>
-      </c>
-[...13 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="D155" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J155" t="s">
+        <v>543</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L155" t="s">
         <v>1172</v>
       </c>
-      <c r="I155" t="s">
+      <c r="M155" t="s">
         <v>1173</v>
       </c>
-      <c r="J155" t="s">
-[...2 lines deleted...]
-      <c r="K155" t="s">
+      <c r="N155" t="s">
         <v>1174</v>
-      </c>
-[...7 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="D156" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J156" t="s">
+        <v>543</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L156" t="s">
         <v>1180</v>
       </c>
-      <c r="I156" t="s">
+      <c r="M156" t="s">
         <v>1181</v>
       </c>
-      <c r="J156" t="s">
-[...2 lines deleted...]
-      <c r="K156" t="s">
+      <c r="N156" t="s">
         <v>1182</v>
-      </c>
-[...7 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="D157" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>437</v>
+        <v>1185</v>
       </c>
       <c r="I157" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J157" t="s">
+        <v>543</v>
+      </c>
+      <c r="K157" t="s">
         <v>1187</v>
       </c>
-      <c r="J157" t="s">
-[...2 lines deleted...]
-      <c r="K157" t="s">
+      <c r="L157" t="s">
+        <v>112</v>
+      </c>
+      <c r="M157" t="s">
         <v>1188</v>
       </c>
-      <c r="L157" t="s">
+      <c r="N157" t="s">
         <v>1189</v>
-      </c>
-[...4 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D158" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I158" t="s">
         <v>1193</v>
       </c>
-      <c r="I158" t="s">
+      <c r="J158" t="s">
+        <v>543</v>
+      </c>
+      <c r="K158" t="s">
         <v>1194</v>
       </c>
-      <c r="J158" t="s">
-[...2 lines deleted...]
-      <c r="K158" t="s">
+      <c r="L158" t="s">
+        <v>63</v>
+      </c>
+      <c r="M158" t="s">
         <v>1195</v>
       </c>
-      <c r="L158" t="s">
+      <c r="N158" t="s">
         <v>1196</v>
-      </c>
-[...4 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
-      <c r="C159"/>
+      <c r="C159" t="s">
+        <v>1197</v>
+      </c>
       <c r="D159" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I159" t="s">
         <v>1200</v>
       </c>
-      <c r="I159" t="s">
+      <c r="J159" t="s">
+        <v>543</v>
+      </c>
+      <c r="K159" t="s">
         <v>1201</v>
       </c>
-      <c r="J159" t="s">
+      <c r="L159" t="s">
+        <v>63</v>
+      </c>
+      <c r="M159" t="s">
         <v>1202</v>
       </c>
-      <c r="K159" t="s">
+      <c r="N159" t="s">
         <v>1203</v>
       </c>
-      <c r="L159" t="s">
-[...5 lines deleted...]
-      <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F160" t="s">
         <v>1206</v>
       </c>
-      <c r="D160" t="s">
+      <c r="G160" t="s">
         <v>1207</v>
       </c>
-      <c r="E160"/>
-[...1 lines deleted...]
-      <c r="G160"/>
       <c r="H160" t="s">
         <v>1208</v>
       </c>
       <c r="I160" t="s">
         <v>1209</v>
       </c>
       <c r="J160" t="s">
         <v>1210</v>
       </c>
       <c r="K160" t="s">
         <v>1211</v>
       </c>
       <c r="L160" t="s">
+        <v>144</v>
+      </c>
+      <c r="M160" t="s">
         <v>1212</v>
       </c>
-      <c r="M160" t="s">
+      <c r="N160" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D161" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I161" t="s">
         <v>1217</v>
       </c>
-      <c r="I161" t="s">
+      <c r="J161" t="s">
+        <v>543</v>
+      </c>
+      <c r="K161" t="s">
         <v>1218</v>
       </c>
-      <c r="J161" t="s">
-[...2 lines deleted...]
-      <c r="K161" t="s">
+      <c r="L161" t="s">
         <v>1219</v>
       </c>
-      <c r="L161" t="s">
+      <c r="M161" t="s">
         <v>1220</v>
       </c>
-      <c r="M161" t="s">
+      <c r="N161" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C162"/>
       <c r="D162" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J162" t="s">
         <v>1225</v>
       </c>
-      <c r="I162" t="s">
+      <c r="K162" t="s">
         <v>1226</v>
       </c>
-      <c r="J162" t="s">
-[...2 lines deleted...]
-      <c r="K162" t="s">
+      <c r="L162" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="M162" t="s">
         <v>1228</v>
       </c>
-      <c r="N162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1215</v>
+        <v>1229</v>
       </c>
       <c r="D163" t="s">
         <v>1230</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>437</v>
+        <v>1231</v>
       </c>
       <c r="I163" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="J163" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="K163" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="L163" t="s">
-        <v>1189</v>
+        <v>63</v>
       </c>
       <c r="M163" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="N163" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="D164" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1237</v>
+        <v>68</v>
       </c>
       <c r="I164" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="J164" t="s">
-        <v>1210</v>
+        <v>543</v>
       </c>
       <c r="K164" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="L164" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M164" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="N164" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="D165" t="s">
         <v>1243</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
         <v>1244</v>
       </c>
       <c r="I165" t="s">
         <v>1245</v>
       </c>
       <c r="J165" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="K165" t="s">
         <v>1246</v>
       </c>
       <c r="L165" t="s">
+        <v>63</v>
+      </c>
+      <c r="M165" t="s">
         <v>1247</v>
       </c>
-      <c r="M165" t="s">
-[...2 lines deleted...]
-      <c r="N165"/>
+      <c r="N165" t="s">
+        <v>1242</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D166" t="s">
         <v>1249</v>
       </c>
-      <c r="D166" t="s">
+      <c r="E166" t="s">
         <v>1250</v>
       </c>
-      <c r="E166"/>
-[...1 lines deleted...]
-      <c r="G166"/>
+      <c r="F166" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1252</v>
+      </c>
       <c r="H166" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I166" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="J166" t="s">
-        <v>1210</v>
+        <v>1255</v>
       </c>
       <c r="K166" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="L166" t="s">
-        <v>1254</v>
+        <v>144</v>
       </c>
       <c r="M166" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="N166" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="D167" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="I167" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="J167" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="K167" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="L167" t="s">
-        <v>134</v>
+        <v>1219</v>
       </c>
       <c r="M167" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="N167" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="D168" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="I168" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="J168" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="K168" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="L168" t="s">
-        <v>346</v>
+        <v>1219</v>
       </c>
       <c r="M168" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="N168" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="D169" t="s">
-        <v>1272</v>
-[...4 lines deleted...]
-      <c r="F169" t="s">
         <v>1274</v>
       </c>
-      <c r="G169" t="s">
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169" t="s">
         <v>1275</v>
       </c>
-      <c r="H169" t="s">
+      <c r="I169" t="s">
         <v>1276</v>
       </c>
-      <c r="I169" t="s">
+      <c r="J169" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K169" t="s">
         <v>1277</v>
       </c>
-      <c r="J169" t="s">
+      <c r="L169" t="s">
         <v>1278</v>
       </c>
-      <c r="K169" t="s">
+      <c r="M169" t="s">
         <v>1279</v>
       </c>
-      <c r="L169" t="s">
-[...2 lines deleted...]
-      <c r="M169" t="s">
+      <c r="N169" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D170" t="s">
         <v>1282</v>
       </c>
-      <c r="D170" t="s">
-[...2 lines deleted...]
-      <c r="E170" t="s">
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170" t="s">
         <v>1283</v>
       </c>
-      <c r="F170" t="s">
+      <c r="I170" t="s">
         <v>1284</v>
       </c>
-      <c r="G170" t="s">
+      <c r="J170" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K170" t="s">
         <v>1285</v>
       </c>
-      <c r="H170" t="s">
+      <c r="L170" t="s">
         <v>1286</v>
       </c>
-      <c r="I170" t="s">
+      <c r="M170" t="s">
         <v>1287</v>
       </c>
-      <c r="J170" t="s">
-[...2 lines deleted...]
-      <c r="K170" t="s">
+      <c r="N170" t="s">
         <v>1288</v>
-      </c>
-[...7 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
       <c r="D171" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K171" t="s">
         <v>1293</v>
       </c>
-      <c r="I171" t="s">
+      <c r="L171" t="s">
         <v>1294</v>
       </c>
-      <c r="J171" t="s">
-[...2 lines deleted...]
-      <c r="K171" t="s">
+      <c r="M171" t="s">
         <v>1295</v>
       </c>
-      <c r="L171" t="s">
+      <c r="N171" t="s">
         <v>1296</v>
-      </c>
-[...4 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172" t="s">
         <v>1299</v>
       </c>
-      <c r="D172" t="s">
+      <c r="I172" t="s">
         <v>1300</v>
       </c>
-      <c r="E172" t="s">
+      <c r="J172" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K172" t="s">
         <v>1301</v>
       </c>
-      <c r="F172" t="s">
+      <c r="L172" t="s">
         <v>1302</v>
       </c>
-      <c r="G172" t="s">
+      <c r="M172" t="s">
         <v>1303</v>
       </c>
-      <c r="H172" t="s">
+      <c r="N172" t="s">
         <v>1304</v>
-      </c>
-[...16 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1291</v>
+        <v>1305</v>
       </c>
       <c r="D173" t="s">
-        <v>1230</v>
+        <v>1306</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>437</v>
+        <v>1307</v>
       </c>
       <c r="I173" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K173" t="s">
         <v>1309</v>
       </c>
-      <c r="J173" t="s">
-[...2 lines deleted...]
-      <c r="K173" t="s">
+      <c r="L173" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="M173" t="s">
         <v>1311</v>
       </c>
       <c r="N173" t="s">
-        <v>1298</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D174" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="I174" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="J174" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="K174" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="L174" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="M174" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="N174" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="D175" t="s">
-        <v>1230</v>
+        <v>841</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>437</v>
+        <v>68</v>
       </c>
       <c r="I175" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="J175" t="s">
-        <v>1232</v>
+        <v>1322</v>
       </c>
       <c r="K175" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="L175" t="s">
-        <v>1189</v>
+        <v>1324</v>
       </c>
       <c r="M175" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="N175" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="D176" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="I176" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="J176" t="s">
-        <v>1153</v>
+        <v>1233</v>
       </c>
       <c r="K176" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="L176" t="s">
-        <v>1328</v>
+        <v>63</v>
       </c>
       <c r="M176" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="N176" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="D177" t="s">
-        <v>1332</v>
-[...3 lines deleted...]
-      <c r="G177"/>
+        <v>1334</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1337</v>
+      </c>
       <c r="H177" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="I177" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="J177" t="s">
-        <v>1153</v>
+        <v>70</v>
       </c>
       <c r="K177" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="L177" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="M177" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="N177" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="D178" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1340</v>
+        <v>68</v>
       </c>
       <c r="I178" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="J178" t="s">
-        <v>1153</v>
+        <v>1322</v>
       </c>
       <c r="K178" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="L178" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="M178" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="N178" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="D179" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="I179" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="J179" t="s">
-        <v>1153</v>
+        <v>1233</v>
       </c>
       <c r="K179" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="L179" t="s">
-        <v>1350</v>
+        <v>63</v>
       </c>
       <c r="M179" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="N179" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D180" t="s">
-        <v>1354</v>
-[...3 lines deleted...]
-      <c r="G180"/>
+        <v>1357</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1360</v>
+      </c>
       <c r="H180" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="I180" t="s">
-        <v>1356</v>
-[...3 lines deleted...]
-      </c>
+        <v>1362</v>
+      </c>
+      <c r="J180"/>
       <c r="K180" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="L180" t="s">
-        <v>134</v>
+        <v>1364</v>
       </c>
       <c r="M180" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="N180" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
-      <c r="C181"/>
+      <c r="C181" t="s">
+        <v>1367</v>
+      </c>
       <c r="D181" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="I181" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="J181" t="s">
-        <v>310</v>
+        <v>1233</v>
       </c>
       <c r="K181" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="L181" t="s">
-        <v>1364</v>
+        <v>63</v>
       </c>
       <c r="M181" t="s">
-        <v>1365</v>
-[...1 lines deleted...]
-      <c r="N181"/>
+        <v>1372</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1373</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
-      <c r="C182"/>
+      <c r="C182" t="s">
+        <v>1374</v>
+      </c>
       <c r="D182" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1367</v>
+        <v>270</v>
       </c>
       <c r="I182" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="J182" t="s">
-        <v>310</v>
+        <v>959</v>
       </c>
       <c r="K182" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="L182" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="M182" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="D183" t="s">
-        <v>1373</v>
-[...9 lines deleted...]
-      </c>
+        <v>1381</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
       <c r="H183" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="I183" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="J183" t="s">
-        <v>1379</v>
+        <v>1233</v>
       </c>
       <c r="K183" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="L183" t="s">
-        <v>106</v>
+        <v>1385</v>
       </c>
       <c r="M183" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="N183" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>384</v>
+        <v>1388</v>
       </c>
       <c r="D184" t="s">
-        <v>385</v>
+        <v>1389</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="I184" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="J184" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K184" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="L184" t="s">
-        <v>389</v>
+        <v>1393</v>
       </c>
       <c r="M184" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="N184" t="s">
-        <v>391</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>384</v>
+        <v>1388</v>
       </c>
       <c r="D185" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>437</v>
+        <v>1396</v>
       </c>
       <c r="I185" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="J185" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K185" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="L185" t="s">
-        <v>1189</v>
+        <v>1393</v>
       </c>
       <c r="M185" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="N185" t="s">
-        <v>391</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="D186" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="I186" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="J186" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K186" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="L186" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="M186" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="N186" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="D187" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="I187" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="J187" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K187" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="L187" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="M187" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="N187" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1391</v>
+        <v>1416</v>
       </c>
       <c r="D188" t="s">
-        <v>1387</v>
+        <v>1417</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>437</v>
+        <v>1418</v>
       </c>
       <c r="I188" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="J188" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K188" t="s">
-        <v>1408</v>
+        <v>1420</v>
       </c>
       <c r="L188" t="s">
-        <v>1189</v>
+        <v>1393</v>
       </c>
       <c r="M188" t="s">
-        <v>1409</v>
+        <v>1421</v>
       </c>
       <c r="N188" t="s">
-        <v>1398</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="D189" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="I189" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="J189" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K189" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="L189" t="s">
-        <v>1415</v>
+        <v>1393</v>
       </c>
       <c r="M189" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
       <c r="N189" t="s">
-        <v>1417</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1410</v>
+        <v>1430</v>
       </c>
       <c r="D190" t="s">
-        <v>1387</v>
+        <v>1431</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>437</v>
+        <v>1432</v>
       </c>
       <c r="I190" t="s">
-        <v>1418</v>
+        <v>1433</v>
       </c>
       <c r="J190" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="K190" t="s">
-        <v>1419</v>
+        <v>1434</v>
       </c>
       <c r="L190" t="s">
-        <v>1189</v>
+        <v>1393</v>
       </c>
       <c r="M190" t="s">
-        <v>1420</v>
+        <v>1435</v>
       </c>
       <c r="N190" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C191"/>
       <c r="D191" t="s">
-        <v>1422</v>
+        <v>1437</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1423</v>
+        <v>1438</v>
       </c>
       <c r="I191" t="s">
-        <v>1424</v>
+        <v>1439</v>
       </c>
       <c r="J191" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="K191" t="s">
-        <v>1426</v>
+        <v>1441</v>
       </c>
       <c r="L191" t="s">
-        <v>553</v>
+        <v>1442</v>
       </c>
       <c r="M191" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1429</v>
+        <v>1444</v>
       </c>
       <c r="D192" t="s">
-        <v>1430</v>
+        <v>1445</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1431</v>
+        <v>1446</v>
       </c>
       <c r="I192" t="s">
-        <v>1432</v>
+        <v>1447</v>
       </c>
       <c r="J192" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K192" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="L192" t="s">
-        <v>553</v>
+        <v>1450</v>
       </c>
       <c r="M192" t="s">
-        <v>1434</v>
+        <v>1451</v>
       </c>
       <c r="N192" t="s">
-        <v>1435</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1436</v>
+        <v>1453</v>
       </c>
       <c r="D193" t="s">
-        <v>1437</v>
+        <v>1454</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1438</v>
+        <v>1455</v>
       </c>
       <c r="I193" t="s">
-        <v>1439</v>
+        <v>1456</v>
       </c>
       <c r="J193" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K193" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
       <c r="L193" t="s">
-        <v>553</v>
+        <v>63</v>
       </c>
       <c r="M193" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="N193" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
       <c r="D194" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="I194" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
       <c r="J194" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K194" t="s">
-        <v>1447</v>
+        <v>1464</v>
       </c>
       <c r="L194" t="s">
-        <v>134</v>
+        <v>1450</v>
       </c>
       <c r="M194" t="s">
-        <v>1448</v>
+        <v>1465</v>
       </c>
       <c r="N194" t="s">
-        <v>1449</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1450</v>
+        <v>1467</v>
       </c>
       <c r="D195" t="s">
-        <v>1451</v>
+        <v>1468</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1452</v>
+        <v>1469</v>
       </c>
       <c r="I195" t="s">
-        <v>1453</v>
+        <v>1470</v>
       </c>
       <c r="J195" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K195" t="s">
-        <v>1454</v>
+        <v>1471</v>
       </c>
       <c r="L195" t="s">
-        <v>346</v>
+        <v>63</v>
       </c>
       <c r="M195" t="s">
-        <v>1455</v>
+        <v>1472</v>
       </c>
       <c r="N195" t="s">
-        <v>1456</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1457</v>
+        <v>1474</v>
       </c>
       <c r="D196" t="s">
-        <v>1458</v>
+        <v>1475</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1459</v>
+        <v>1476</v>
       </c>
       <c r="I196" t="s">
-        <v>1460</v>
+        <v>1477</v>
       </c>
       <c r="J196" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K196" t="s">
-        <v>1461</v>
+        <v>1478</v>
       </c>
       <c r="L196" t="s">
-        <v>346</v>
+        <v>1450</v>
       </c>
       <c r="M196" t="s">
-        <v>1462</v>
+        <v>1479</v>
       </c>
       <c r="N196" t="s">
-        <v>1463</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1464</v>
+        <v>1481</v>
       </c>
       <c r="D197" t="s">
-        <v>1465</v>
-[...9 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
       <c r="H197" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="I197" t="s">
-        <v>1470</v>
+        <v>1484</v>
       </c>
       <c r="J197" t="s">
-        <v>1379</v>
+        <v>1448</v>
       </c>
       <c r="K197" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="L197" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="M197" t="s">
-        <v>1472</v>
+        <v>1486</v>
       </c>
       <c r="N197" t="s">
-        <v>1473</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1474</v>
+        <v>1488</v>
       </c>
       <c r="D198" t="s">
-        <v>1465</v>
-[...9 lines deleted...]
-      </c>
+        <v>1489</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
       <c r="H198" t="s">
-        <v>1478</v>
+        <v>1490</v>
       </c>
       <c r="I198" t="s">
-        <v>1479</v>
+        <v>1491</v>
       </c>
       <c r="J198" t="s">
-        <v>1379</v>
+        <v>1448</v>
       </c>
       <c r="K198" t="s">
-        <v>1480</v>
+        <v>1492</v>
       </c>
       <c r="L198" t="s">
-        <v>106</v>
+        <v>1450</v>
       </c>
       <c r="M198" t="s">
-        <v>1481</v>
+        <v>1493</v>
       </c>
       <c r="N198" t="s">
-        <v>1482</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1483</v>
+        <v>1495</v>
       </c>
       <c r="D199" t="s">
-        <v>1465</v>
-[...9 lines deleted...]
-      </c>
+        <v>1496</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1487</v>
+        <v>1497</v>
       </c>
       <c r="I199" t="s">
-        <v>1488</v>
+        <v>1498</v>
       </c>
       <c r="J199" t="s">
-        <v>1379</v>
+        <v>1448</v>
       </c>
       <c r="K199" t="s">
-        <v>1489</v>
+        <v>1499</v>
       </c>
       <c r="L199" t="s">
-        <v>106</v>
+        <v>1450</v>
       </c>
       <c r="M199" t="s">
-        <v>1490</v>
+        <v>1500</v>
       </c>
       <c r="N199" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="D200" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="E200" t="s">
-        <v>1494</v>
+        <v>1504</v>
       </c>
       <c r="F200" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="G200" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="H200" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="I200" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="J200" t="s">
-        <v>1379</v>
+        <v>70</v>
       </c>
       <c r="K200" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
       <c r="L200" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="M200" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="N200" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
       <c r="D201" t="s">
-        <v>1493</v>
-[...9 lines deleted...]
-      </c>
+        <v>1513</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
       <c r="H201" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="I201" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="J201" t="s">
-        <v>1379</v>
+        <v>1448</v>
       </c>
       <c r="K201" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="L201" t="s">
-        <v>106</v>
+        <v>1450</v>
       </c>
       <c r="M201" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="N201" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D202" t="s">
-        <v>1512</v>
-[...9 lines deleted...]
-      </c>
+        <v>1520</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="I202" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="J202" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K202" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="L202" t="s">
-        <v>106</v>
+        <v>1524</v>
       </c>
       <c r="M202" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="N202" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="D203" t="s">
-        <v>1512</v>
-[...9 lines deleted...]
-      </c>
+        <v>1528</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="I203" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="J203" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K203" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="L203" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M203" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="N203" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="D204" t="s">
-        <v>1530</v>
-[...9 lines deleted...]
-      </c>
+        <v>1535</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
       <c r="H204" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="I204" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="J204" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K204" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="L204" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M204" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="N204" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="D205" t="s">
-        <v>1540</v>
-[...4 lines deleted...]
-      <c r="F205" t="s">
         <v>1542</v>
       </c>
-      <c r="G205" t="s">
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
+      <c r="H205" t="s">
         <v>1543</v>
       </c>
-      <c r="H205" t="s">
+      <c r="I205" t="s">
         <v>1544</v>
       </c>
-      <c r="I205" t="s">
+      <c r="J205" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K205" t="s">
         <v>1545</v>
       </c>
-      <c r="J205" t="s">
-[...2 lines deleted...]
-      <c r="K205" t="s">
+      <c r="L205" t="s">
+        <v>938</v>
+      </c>
+      <c r="M205" t="s">
         <v>1546</v>
       </c>
-      <c r="L205" t="s">
-[...2 lines deleted...]
-      <c r="M205" t="s">
+      <c r="N205" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D206" t="s">
         <v>1549</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206" t="s">
         <v>1550</v>
       </c>
-      <c r="E206" t="s">
+      <c r="I206" t="s">
         <v>1551</v>
       </c>
-      <c r="F206" t="s">
+      <c r="J206" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K206" t="s">
         <v>1552</v>
       </c>
-      <c r="G206" t="s">
+      <c r="L206" t="s">
         <v>1553</v>
       </c>
-      <c r="H206" t="s">
+      <c r="M206" t="s">
         <v>1554</v>
       </c>
-      <c r="I206" t="s">
+      <c r="N206" t="s">
         <v>1555</v>
-      </c>
-[...13 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
+      <c r="H207" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I207" t="s">
         <v>1559</v>
       </c>
-      <c r="D207" t="s">
-[...2 lines deleted...]
-      <c r="E207" t="s">
+      <c r="J207" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K207" t="s">
         <v>1560</v>
       </c>
-      <c r="F207" t="s">
+      <c r="L207" t="s">
+        <v>938</v>
+      </c>
+      <c r="M207" t="s">
         <v>1561</v>
       </c>
-      <c r="G207" t="s">
+      <c r="N207" t="s">
         <v>1562</v>
-      </c>
-[...19 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1567</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1524</v>
+      </c>
+      <c r="M208" t="s">
         <v>1568</v>
       </c>
-      <c r="D208" t="s">
-[...2 lines deleted...]
-      <c r="E208" t="s">
+      <c r="N208" t="s">
         <v>1569</v>
-      </c>
-[...25 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1577</v>
+        <v>1563</v>
       </c>
       <c r="D209" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
       <c r="H209" t="s">
-        <v>1581</v>
+        <v>68</v>
       </c>
       <c r="I209" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="J209"/>
+        <v>1571</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1572</v>
+      </c>
       <c r="K209" t="s">
-        <v>1583</v>
+        <v>1573</v>
       </c>
       <c r="L209" t="s">
-        <v>106</v>
+        <v>1574</v>
       </c>
       <c r="M209" t="s">
-        <v>1584</v>
+        <v>1575</v>
       </c>
       <c r="N209" t="s">
-        <v>1585</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1586</v>
+        <v>1563</v>
       </c>
       <c r="D210" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
       <c r="H210" t="s">
-        <v>1590</v>
+        <v>1576</v>
       </c>
       <c r="I210" t="s">
-        <v>1591</v>
+        <v>1577</v>
       </c>
       <c r="J210" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K210" t="s">
-        <v>1592</v>
+        <v>1578</v>
       </c>
       <c r="L210" t="s">
-        <v>106</v>
+        <v>1579</v>
       </c>
       <c r="M210" t="s">
-        <v>1593</v>
+        <v>1580</v>
       </c>
       <c r="N210" t="s">
-        <v>1594</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1595</v>
+        <v>1563</v>
       </c>
       <c r="D211" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
       <c r="H211" t="s">
-        <v>1599</v>
+        <v>1565</v>
       </c>
       <c r="I211" t="s">
-        <v>1600</v>
+        <v>1581</v>
       </c>
       <c r="J211" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K211" t="s">
-        <v>1601</v>
+        <v>1582</v>
       </c>
       <c r="L211" t="s">
-        <v>106</v>
+        <v>1579</v>
       </c>
       <c r="M211" t="s">
-        <v>1602</v>
+        <v>1583</v>
       </c>
       <c r="N211" t="s">
-        <v>1603</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1604</v>
+        <v>1584</v>
       </c>
       <c r="D212" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1585</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
       <c r="H212" t="s">
-        <v>1608</v>
+        <v>1586</v>
       </c>
       <c r="I212" t="s">
-        <v>1609</v>
+        <v>1587</v>
       </c>
       <c r="J212" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K212" t="s">
-        <v>1610</v>
+        <v>1588</v>
       </c>
       <c r="L212" t="s">
-        <v>106</v>
+        <v>688</v>
       </c>
       <c r="M212" t="s">
-        <v>1611</v>
+        <v>1589</v>
       </c>
       <c r="N212" t="s">
-        <v>1612</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>437</v>
+        <v>1591</v>
       </c>
       <c r="D213" t="s">
-        <v>1613</v>
+        <v>1592</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1614</v>
+        <v>1593</v>
       </c>
       <c r="I213" t="s">
-        <v>1615</v>
+        <v>1594</v>
       </c>
       <c r="J213" t="s">
-        <v>1616</v>
+        <v>1448</v>
       </c>
       <c r="K213" t="s">
-        <v>1617</v>
+        <v>1595</v>
       </c>
       <c r="L213" t="s">
-        <v>1618</v>
+        <v>1450</v>
       </c>
       <c r="M213" t="s">
-        <v>1619</v>
-[...1 lines deleted...]
-      <c r="N213"/>
+        <v>1596</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1597</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1620</v>
+        <v>1598</v>
       </c>
       <c r="D214" t="s">
-        <v>1621</v>
+        <v>1599</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1622</v>
+        <v>1600</v>
       </c>
       <c r="I214" t="s">
-        <v>1623</v>
+        <v>1601</v>
       </c>
       <c r="J214" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K214" t="s">
-        <v>1624</v>
+        <v>1602</v>
       </c>
       <c r="L214" t="s">
-        <v>134</v>
+        <v>1603</v>
       </c>
       <c r="M214" t="s">
-        <v>1625</v>
-[...3 lines deleted...]
-      </c>
+        <v>1604</v>
+      </c>
+      <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1627</v>
+        <v>1605</v>
       </c>
       <c r="D215" t="s">
-        <v>1628</v>
+        <v>1606</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1629</v>
+        <v>1607</v>
       </c>
       <c r="I215" t="s">
-        <v>1630</v>
+        <v>1608</v>
       </c>
       <c r="J215" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K215" t="s">
-        <v>1631</v>
+        <v>1609</v>
       </c>
       <c r="L215" t="s">
-        <v>346</v>
+        <v>1610</v>
       </c>
       <c r="M215" t="s">
-        <v>1632</v>
-[...3 lines deleted...]
-      </c>
+        <v>1611</v>
+      </c>
+      <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1634</v>
+        <v>1612</v>
       </c>
       <c r="D216" t="s">
-        <v>1635</v>
+        <v>1613</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1636</v>
+        <v>1614</v>
       </c>
       <c r="I216" t="s">
-        <v>1637</v>
+        <v>1615</v>
       </c>
       <c r="J216" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K216" t="s">
-        <v>1638</v>
+        <v>1616</v>
       </c>
       <c r="L216" t="s">
-        <v>346</v>
+        <v>1617</v>
       </c>
       <c r="M216" t="s">
-        <v>1639</v>
+        <v>1618</v>
       </c>
       <c r="N216" t="s">
-        <v>1640</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1641</v>
+        <v>1620</v>
       </c>
       <c r="D217" t="s">
-        <v>1642</v>
+        <v>1621</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1643</v>
+        <v>1622</v>
       </c>
       <c r="I217" t="s">
-        <v>1644</v>
+        <v>1623</v>
       </c>
       <c r="J217" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K217" t="s">
-        <v>1645</v>
+        <v>1624</v>
       </c>
       <c r="L217" t="s">
-        <v>1646</v>
+        <v>938</v>
       </c>
       <c r="M217" t="s">
-        <v>1647</v>
+        <v>1625</v>
       </c>
       <c r="N217" t="s">
-        <v>1648</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1649</v>
+        <v>1627</v>
       </c>
       <c r="D218" t="s">
-        <v>1650</v>
+        <v>1628</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1651</v>
+        <v>1629</v>
       </c>
       <c r="I218" t="s">
-        <v>1652</v>
+        <v>1630</v>
       </c>
       <c r="J218" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K218" t="s">
-        <v>1653</v>
+        <v>1631</v>
       </c>
       <c r="L218" t="s">
-        <v>346</v>
+        <v>938</v>
       </c>
       <c r="M218" t="s">
-        <v>1654</v>
+        <v>1632</v>
       </c>
       <c r="N218" t="s">
-        <v>1655</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1656</v>
+        <v>1634</v>
       </c>
       <c r="D219" t="s">
-        <v>1657</v>
+        <v>1635</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1658</v>
+        <v>1636</v>
       </c>
       <c r="I219" t="s">
-        <v>1659</v>
+        <v>1637</v>
       </c>
       <c r="J219" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K219" t="s">
-        <v>1660</v>
+        <v>1638</v>
       </c>
       <c r="L219" t="s">
-        <v>1661</v>
+        <v>938</v>
       </c>
       <c r="M219" t="s">
-        <v>1662</v>
+        <v>1639</v>
       </c>
       <c r="N219" t="s">
-        <v>1663</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1664</v>
+        <v>1641</v>
       </c>
       <c r="D220" t="s">
-        <v>1665</v>
+        <v>1642</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1666</v>
+        <v>1643</v>
       </c>
       <c r="I220" t="s">
-        <v>1667</v>
+        <v>1644</v>
       </c>
       <c r="J220" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K220" t="s">
-        <v>1668</v>
+        <v>1645</v>
       </c>
       <c r="L220" t="s">
-        <v>1669</v>
+        <v>938</v>
       </c>
       <c r="M220" t="s">
-        <v>1670</v>
+        <v>1646</v>
       </c>
       <c r="N220" t="s">
-        <v>1671</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1672</v>
+        <v>948</v>
       </c>
       <c r="D221" t="s">
-        <v>1673</v>
+        <v>949</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1674</v>
+        <v>950</v>
       </c>
       <c r="I221" t="s">
-        <v>1675</v>
+        <v>1648</v>
       </c>
       <c r="J221" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K221" t="s">
-        <v>1676</v>
+        <v>1649</v>
       </c>
       <c r="L221" t="s">
-        <v>1677</v>
+        <v>938</v>
       </c>
       <c r="M221" t="s">
-        <v>1678</v>
+        <v>1650</v>
       </c>
       <c r="N221" t="s">
-        <v>1679</v>
+        <v>955</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1680</v>
+        <v>1651</v>
       </c>
       <c r="D222" t="s">
-        <v>1681</v>
+        <v>1652</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1682</v>
+        <v>1653</v>
       </c>
       <c r="I222" t="s">
-        <v>1683</v>
+        <v>1654</v>
       </c>
       <c r="J222" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K222" t="s">
-        <v>1684</v>
+        <v>1655</v>
       </c>
       <c r="L222" t="s">
-        <v>1685</v>
+        <v>938</v>
       </c>
       <c r="M222" t="s">
-        <v>1686</v>
+        <v>1656</v>
       </c>
       <c r="N222" t="s">
-        <v>1687</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1688</v>
+        <v>1658</v>
       </c>
       <c r="D223" t="s">
-        <v>1689</v>
+        <v>1659</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1690</v>
+        <v>1660</v>
       </c>
       <c r="I223" t="s">
-        <v>1691</v>
+        <v>1661</v>
       </c>
       <c r="J223" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K223" t="s">
-        <v>1692</v>
+        <v>1662</v>
       </c>
       <c r="L223" t="s">
-        <v>1693</v>
+        <v>938</v>
       </c>
       <c r="M223" t="s">
-        <v>1694</v>
+        <v>1663</v>
       </c>
       <c r="N223" t="s">
-        <v>1695</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1696</v>
+        <v>1665</v>
       </c>
       <c r="D224" t="s">
-        <v>1697</v>
+        <v>1666</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1698</v>
+        <v>1667</v>
       </c>
       <c r="I224" t="s">
-        <v>1699</v>
+        <v>1668</v>
       </c>
       <c r="J224" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="K224" t="s">
-        <v>1700</v>
+        <v>1669</v>
       </c>
       <c r="L224" t="s">
-        <v>1701</v>
+        <v>938</v>
       </c>
       <c r="M224" t="s">
-        <v>1702</v>
+        <v>1670</v>
       </c>
       <c r="N224" t="s">
-        <v>1703</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1704</v>
+        <v>1672</v>
       </c>
       <c r="D225" t="s">
-        <v>1705</v>
+        <v>1673</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1706</v>
+        <v>1674</v>
       </c>
       <c r="I225" t="s">
-        <v>1707</v>
+        <v>1675</v>
       </c>
       <c r="J225" t="s">
-        <v>113</v>
+        <v>1572</v>
       </c>
       <c r="K225" t="s">
-        <v>1708</v>
+        <v>1676</v>
       </c>
       <c r="L225" t="s">
-        <v>1709</v>
+        <v>1385</v>
       </c>
       <c r="M225" t="s">
-        <v>1710</v>
+        <v>1677</v>
       </c>
       <c r="N225" t="s">
-        <v>1711</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1712</v>
+        <v>1672</v>
       </c>
       <c r="D226" t="s">
-        <v>1713</v>
+        <v>1673</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1714</v>
+        <v>1679</v>
       </c>
       <c r="I226" t="s">
-        <v>1715</v>
+        <v>1680</v>
       </c>
       <c r="J226" t="s">
-        <v>113</v>
+        <v>1572</v>
       </c>
       <c r="K226" t="s">
-        <v>1716</v>
+        <v>1681</v>
       </c>
       <c r="L226" t="s">
-        <v>1717</v>
+        <v>1385</v>
       </c>
       <c r="M226" t="s">
-        <v>1718</v>
+        <v>1682</v>
       </c>
       <c r="N226" t="s">
-        <v>1719</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1062</v>
+        <v>1683</v>
       </c>
       <c r="D227" t="s">
-        <v>1063</v>
+        <v>1684</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1720</v>
+        <v>1685</v>
       </c>
       <c r="I227" t="s">
-        <v>1721</v>
+        <v>1686</v>
       </c>
       <c r="J227" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K227" t="s">
-        <v>1722</v>
+        <v>1687</v>
       </c>
       <c r="L227" t="s">
-        <v>1067</v>
+        <v>1450</v>
       </c>
       <c r="M227" t="s">
-        <v>1723</v>
+        <v>1688</v>
       </c>
       <c r="N227" t="s">
-        <v>1069</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1724</v>
+        <v>1690</v>
       </c>
       <c r="D228" t="s">
-        <v>1725</v>
+        <v>1691</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1726</v>
+        <v>1692</v>
       </c>
       <c r="I228" t="s">
-        <v>1727</v>
+        <v>1693</v>
       </c>
       <c r="J228" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K228" t="s">
-        <v>1728</v>
+        <v>1694</v>
       </c>
       <c r="L228" t="s">
-        <v>1729</v>
+        <v>1385</v>
       </c>
       <c r="M228" t="s">
-        <v>1730</v>
+        <v>1695</v>
       </c>
       <c r="N228" t="s">
-        <v>1731</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1732</v>
+        <v>1697</v>
       </c>
       <c r="D229" t="s">
-        <v>1733</v>
+        <v>1698</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1734</v>
+        <v>1699</v>
       </c>
       <c r="I229" t="s">
-        <v>1735</v>
+        <v>1700</v>
       </c>
       <c r="J229" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K229" t="s">
-        <v>1736</v>
+        <v>1701</v>
       </c>
       <c r="L229" t="s">
-        <v>1737</v>
+        <v>1450</v>
       </c>
       <c r="M229" t="s">
-        <v>1738</v>
+        <v>1702</v>
       </c>
       <c r="N229" t="s">
-        <v>1739</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D230" t="s">
-        <v>1741</v>
+        <v>1705</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1742</v>
+        <v>1706</v>
       </c>
       <c r="I230" t="s">
-        <v>1743</v>
+        <v>1707</v>
       </c>
       <c r="J230" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K230" t="s">
-        <v>1744</v>
+        <v>1708</v>
       </c>
       <c r="L230" t="s">
-        <v>346</v>
+        <v>1709</v>
       </c>
       <c r="M230" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1710</v>
+      </c>
+      <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1747</v>
+        <v>1711</v>
       </c>
       <c r="D231" t="s">
-        <v>1748</v>
+        <v>1712</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1749</v>
+        <v>1713</v>
       </c>
       <c r="I231" t="s">
-        <v>1750</v>
+        <v>1714</v>
       </c>
       <c r="J231" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K231" t="s">
-        <v>1751</v>
+        <v>1715</v>
       </c>
       <c r="L231" t="s">
-        <v>1752</v>
+        <v>1716</v>
       </c>
       <c r="M231" t="s">
-        <v>1753</v>
+        <v>1717</v>
       </c>
       <c r="N231" t="s">
-        <v>1754</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1163</v>
+        <v>1711</v>
       </c>
       <c r="D232" t="s">
-        <v>1164</v>
+        <v>841</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1755</v>
+        <v>68</v>
       </c>
       <c r="I232" t="s">
-        <v>1756</v>
+        <v>1719</v>
       </c>
       <c r="J232" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K232" t="s">
-        <v>1757</v>
+        <v>1720</v>
       </c>
       <c r="L232" t="s">
-        <v>134</v>
+        <v>1721</v>
       </c>
       <c r="M232" t="s">
-        <v>1758</v>
+        <v>1722</v>
       </c>
       <c r="N232" t="s">
-        <v>1169</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1759</v>
+        <v>1723</v>
       </c>
       <c r="D233" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1724</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
       <c r="H233" t="s">
-        <v>1763</v>
+        <v>1725</v>
       </c>
       <c r="I233" t="s">
-        <v>1764</v>
+        <v>1726</v>
       </c>
       <c r="J233" t="s">
-        <v>1089</v>
+        <v>1572</v>
       </c>
       <c r="K233" t="s">
-        <v>1765</v>
+        <v>1727</v>
       </c>
       <c r="L233" t="s">
-        <v>106</v>
+        <v>1728</v>
       </c>
       <c r="M233" t="s">
-        <v>1766</v>
+        <v>1729</v>
       </c>
       <c r="N233" t="s">
-        <v>1767</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1768</v>
+        <v>1731</v>
       </c>
       <c r="D234" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1732</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234"/>
       <c r="H234" t="s">
-        <v>1772</v>
+        <v>1733</v>
       </c>
       <c r="I234" t="s">
-        <v>1773</v>
+        <v>1734</v>
       </c>
       <c r="J234" t="s">
-        <v>1089</v>
+        <v>1572</v>
       </c>
       <c r="K234" t="s">
-        <v>1774</v>
+        <v>1735</v>
       </c>
       <c r="L234" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M234" t="s">
-        <v>1775</v>
+        <v>1736</v>
       </c>
       <c r="N234" t="s">
-        <v>1776</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1777</v>
+        <v>1738</v>
       </c>
       <c r="D235" t="s">
-        <v>1778</v>
+        <v>1739</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1779</v>
+        <v>1740</v>
       </c>
       <c r="I235" t="s">
-        <v>1780</v>
+        <v>1741</v>
       </c>
       <c r="J235" t="s">
-        <v>310</v>
+        <v>1572</v>
       </c>
       <c r="K235" t="s">
-        <v>1781</v>
+        <v>1742</v>
       </c>
       <c r="L235" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M235" t="s">
-        <v>1782</v>
+        <v>1743</v>
       </c>
       <c r="N235" t="s">
-        <v>1783</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1784</v>
+        <v>1745</v>
       </c>
       <c r="D236" t="s">
-        <v>1785</v>
+        <v>1746</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1786</v>
+        <v>1747</v>
       </c>
       <c r="I236" t="s">
-        <v>1787</v>
+        <v>1748</v>
       </c>
       <c r="J236" t="s">
-        <v>416</v>
+        <v>1572</v>
       </c>
       <c r="K236" t="s">
-        <v>1788</v>
+        <v>1749</v>
       </c>
       <c r="L236" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="M236" t="s">
-        <v>1789</v>
+        <v>1750</v>
       </c>
       <c r="N236" t="s">
-        <v>1790</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1791</v>
+        <v>1752</v>
       </c>
       <c r="D237" t="s">
-        <v>1550</v>
-[...9 lines deleted...]
-      </c>
+        <v>1753</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
       <c r="H237" t="s">
-        <v>1795</v>
+        <v>1754</v>
       </c>
       <c r="I237" t="s">
-        <v>1796</v>
+        <v>1755</v>
       </c>
       <c r="J237" t="s">
-        <v>1112</v>
+        <v>1572</v>
       </c>
       <c r="K237" t="s">
-        <v>1797</v>
+        <v>1756</v>
       </c>
       <c r="L237" t="s">
-        <v>106</v>
+        <v>1728</v>
       </c>
       <c r="M237" t="s">
-        <v>1798</v>
+        <v>1757</v>
       </c>
       <c r="N237" t="s">
-        <v>1799</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1800</v>
+        <v>1759</v>
       </c>
       <c r="D238" t="s">
-        <v>1801</v>
+        <v>1760</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1802</v>
+        <v>1761</v>
       </c>
       <c r="I238" t="s">
-        <v>1803</v>
+        <v>1762</v>
       </c>
       <c r="J238" t="s">
-        <v>416</v>
+        <v>1572</v>
       </c>
       <c r="K238" t="s">
-        <v>1804</v>
+        <v>1763</v>
       </c>
       <c r="L238" t="s">
-        <v>1189</v>
+        <v>167</v>
       </c>
       <c r="M238" t="s">
-        <v>1805</v>
+        <v>1764</v>
       </c>
       <c r="N238" t="s">
-        <v>1806</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1807</v>
+        <v>1766</v>
       </c>
       <c r="D239" t="s">
-        <v>1808</v>
+        <v>1767</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1809</v>
+        <v>1768</v>
       </c>
       <c r="I239" t="s">
-        <v>1810</v>
+        <v>1769</v>
       </c>
       <c r="J239" t="s">
-        <v>416</v>
+        <v>1225</v>
       </c>
       <c r="K239" t="s">
-        <v>1811</v>
+        <v>1770</v>
       </c>
       <c r="L239" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="M239" t="s">
-        <v>1812</v>
+        <v>1771</v>
       </c>
       <c r="N239" t="s">
-        <v>1813</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1814</v>
+        <v>1773</v>
       </c>
       <c r="D240" t="s">
-        <v>1815</v>
+        <v>1774</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1816</v>
+        <v>1775</v>
       </c>
       <c r="I240" t="s">
-        <v>1817</v>
+        <v>1776</v>
       </c>
       <c r="J240" t="s">
-        <v>416</v>
+        <v>1225</v>
       </c>
       <c r="K240" t="s">
-        <v>1818</v>
+        <v>1777</v>
       </c>
       <c r="L240" t="s">
-        <v>134</v>
+        <v>938</v>
       </c>
       <c r="M240" t="s">
-        <v>1819</v>
+        <v>1778</v>
       </c>
       <c r="N240" t="s">
-        <v>1820</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1821</v>
+        <v>1780</v>
       </c>
       <c r="D241" t="s">
-        <v>1822</v>
+        <v>1781</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1823</v>
+        <v>1782</v>
       </c>
       <c r="I241" t="s">
-        <v>1824</v>
+        <v>1783</v>
       </c>
       <c r="J241" t="s">
-        <v>416</v>
+        <v>1225</v>
       </c>
       <c r="K241" t="s">
-        <v>1825</v>
+        <v>1784</v>
       </c>
       <c r="L241" t="s">
-        <v>1826</v>
+        <v>1785</v>
       </c>
       <c r="M241" t="s">
-        <v>1827</v>
+        <v>1786</v>
       </c>
       <c r="N241" t="s">
-        <v>1828</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1821</v>
+        <v>1788</v>
       </c>
       <c r="D242" t="s">
-        <v>1387</v>
+        <v>1789</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>437</v>
+        <v>1790</v>
       </c>
       <c r="I242" t="s">
-        <v>1829</v>
+        <v>1791</v>
       </c>
       <c r="J242" t="s">
-        <v>416</v>
+        <v>1225</v>
       </c>
       <c r="K242" t="s">
-        <v>1830</v>
+        <v>1792</v>
       </c>
       <c r="L242" t="s">
-        <v>1189</v>
+        <v>1793</v>
       </c>
       <c r="M242" t="s">
-        <v>1831</v>
+        <v>1794</v>
       </c>
       <c r="N242" t="s">
-        <v>1828</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1832</v>
+        <v>1796</v>
       </c>
       <c r="D243" t="s">
-        <v>1833</v>
+        <v>1797</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>437</v>
+        <v>1798</v>
       </c>
       <c r="I243" t="s">
-        <v>1834</v>
+        <v>1799</v>
       </c>
       <c r="J243" t="s">
-        <v>1835</v>
+        <v>1225</v>
       </c>
       <c r="K243" t="s">
-        <v>1836</v>
+        <v>1800</v>
       </c>
       <c r="L243" t="s">
-        <v>1837</v>
+        <v>1385</v>
       </c>
       <c r="M243" t="s">
-        <v>1838</v>
+        <v>1801</v>
       </c>
       <c r="N243" t="s">
-        <v>1839</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1840</v>
+        <v>1803</v>
       </c>
       <c r="D244" t="s">
-        <v>1841</v>
+        <v>1804</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1842</v>
+        <v>1805</v>
       </c>
       <c r="I244" t="s">
-        <v>1843</v>
+        <v>1806</v>
       </c>
       <c r="J244" t="s">
-        <v>633</v>
+        <v>1225</v>
       </c>
       <c r="K244" t="s">
-        <v>1844</v>
+        <v>1807</v>
       </c>
       <c r="L244" t="s">
-        <v>1646</v>
+        <v>938</v>
       </c>
       <c r="M244" t="s">
-        <v>1845</v>
+        <v>1808</v>
       </c>
       <c r="N244" t="s">
-        <v>1846</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1847</v>
+        <v>1810</v>
       </c>
       <c r="D245" t="s">
-        <v>1848</v>
+        <v>1811</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1849</v>
+        <v>1812</v>
       </c>
       <c r="I245" t="s">
-        <v>1850</v>
+        <v>1813</v>
       </c>
       <c r="J245" t="s">
-        <v>633</v>
+        <v>1225</v>
       </c>
       <c r="K245" t="s">
-        <v>1851</v>
+        <v>1814</v>
       </c>
       <c r="L245" t="s">
-        <v>1852</v>
+        <v>1385</v>
       </c>
       <c r="M245" t="s">
-        <v>1853</v>
+        <v>1815</v>
       </c>
       <c r="N245" t="s">
-        <v>1854</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1847</v>
+        <v>1817</v>
       </c>
       <c r="D246" t="s">
-        <v>1387</v>
+        <v>1818</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>437</v>
+        <v>1819</v>
       </c>
       <c r="I246" t="s">
-        <v>1855</v>
+        <v>1820</v>
       </c>
       <c r="J246" t="s">
-        <v>795</v>
+        <v>1225</v>
       </c>
       <c r="K246" t="s">
-        <v>1856</v>
+        <v>1821</v>
       </c>
       <c r="L246" t="s">
-        <v>1189</v>
+        <v>1385</v>
       </c>
       <c r="M246" t="s">
-        <v>1857</v>
+        <v>1822</v>
       </c>
       <c r="N246" t="s">
-        <v>1854</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1858</v>
+        <v>1824</v>
       </c>
       <c r="D247" t="s">
-        <v>1387</v>
+        <v>1825</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>437</v>
+        <v>1826</v>
       </c>
       <c r="I247" t="s">
-        <v>1859</v>
+        <v>1827</v>
       </c>
       <c r="J247" t="s">
-        <v>795</v>
+        <v>1225</v>
       </c>
       <c r="K247" t="s">
-        <v>1860</v>
+        <v>1828</v>
       </c>
       <c r="L247" t="s">
-        <v>1189</v>
+        <v>1385</v>
       </c>
       <c r="M247" t="s">
-        <v>1861</v>
+        <v>1829</v>
       </c>
       <c r="N247" t="s">
-        <v>1862</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1863</v>
+        <v>1831</v>
       </c>
       <c r="D248" t="s">
-        <v>1864</v>
+        <v>1832</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1865</v>
+        <v>1833</v>
       </c>
       <c r="I248" t="s">
-        <v>1866</v>
+        <v>1834</v>
       </c>
       <c r="J248" t="s">
-        <v>633</v>
+        <v>1225</v>
       </c>
       <c r="K248" t="s">
-        <v>1867</v>
+        <v>1835</v>
       </c>
       <c r="L248" t="s">
-        <v>134</v>
+        <v>938</v>
       </c>
       <c r="M248" t="s">
-        <v>1868</v>
+        <v>1836</v>
       </c>
       <c r="N248" t="s">
-        <v>1869</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1870</v>
+        <v>1838</v>
       </c>
       <c r="D249" t="s">
-        <v>1871</v>
+        <v>1839</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1872</v>
+        <v>1840</v>
       </c>
       <c r="I249" t="s">
-        <v>1873</v>
+        <v>1841</v>
       </c>
       <c r="J249" t="s">
-        <v>764</v>
+        <v>1225</v>
       </c>
       <c r="K249" t="s">
-        <v>1874</v>
+        <v>1842</v>
       </c>
       <c r="L249" t="s">
-        <v>346</v>
+        <v>938</v>
       </c>
       <c r="M249" t="s">
-        <v>1875</v>
+        <v>1843</v>
       </c>
       <c r="N249" t="s">
-        <v>1876</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1877</v>
+        <v>1845</v>
       </c>
       <c r="D250" t="s">
-        <v>1878</v>
+        <v>1846</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1879</v>
+        <v>1847</v>
       </c>
       <c r="I250" t="s">
-        <v>1880</v>
+        <v>1848</v>
       </c>
       <c r="J250" t="s">
-        <v>764</v>
+        <v>1225</v>
       </c>
       <c r="K250" t="s">
-        <v>1881</v>
+        <v>1849</v>
       </c>
       <c r="L250" t="s">
-        <v>346</v>
+        <v>938</v>
       </c>
       <c r="M250" t="s">
-        <v>1882</v>
+        <v>1850</v>
       </c>
       <c r="N250" t="s">
-        <v>1883</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1863</v>
+        <v>1852</v>
       </c>
       <c r="D251" t="s">
-        <v>1864</v>
+        <v>1853</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1884</v>
+        <v>1854</v>
       </c>
       <c r="I251" t="s">
-        <v>1885</v>
+        <v>1855</v>
       </c>
       <c r="J251" t="s">
-        <v>764</v>
+        <v>1225</v>
       </c>
       <c r="K251" t="s">
-        <v>1886</v>
+        <v>1856</v>
       </c>
       <c r="L251" t="s">
-        <v>134</v>
+        <v>938</v>
       </c>
       <c r="M251" t="s">
-        <v>1887</v>
+        <v>1857</v>
       </c>
       <c r="N251" t="s">
-        <v>1869</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1888</v>
+        <v>1859</v>
       </c>
       <c r="D252" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
       <c r="H252" t="s">
-        <v>1893</v>
+        <v>1861</v>
       </c>
       <c r="I252" t="s">
-        <v>1894</v>
+        <v>1862</v>
       </c>
       <c r="J252" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K252" t="s">
-        <v>1896</v>
+        <v>1863</v>
       </c>
       <c r="L252" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M252" t="s">
-        <v>1897</v>
+        <v>1864</v>
       </c>
       <c r="N252" t="s">
-        <v>1898</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1899</v>
+        <v>1866</v>
       </c>
       <c r="D253" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
       <c r="H253" t="s">
-        <v>1903</v>
+        <v>1868</v>
       </c>
       <c r="I253" t="s">
-        <v>1904</v>
+        <v>1869</v>
       </c>
       <c r="J253" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K253" t="s">
-        <v>1905</v>
+        <v>1870</v>
       </c>
       <c r="L253" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M253" t="s">
-        <v>1906</v>
+        <v>1871</v>
       </c>
       <c r="N253" t="s">
-        <v>1907</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1908</v>
+        <v>1873</v>
       </c>
       <c r="D254" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1874</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
       <c r="H254" t="s">
-        <v>1912</v>
+        <v>1875</v>
       </c>
       <c r="I254" t="s">
-        <v>1913</v>
+        <v>1876</v>
       </c>
       <c r="J254" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K254" t="s">
-        <v>1914</v>
+        <v>1877</v>
       </c>
       <c r="L254" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M254" t="s">
-        <v>1915</v>
+        <v>1878</v>
       </c>
       <c r="N254" t="s">
-        <v>1916</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1917</v>
+        <v>1880</v>
       </c>
       <c r="D255" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1881</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
       <c r="H255" t="s">
-        <v>1921</v>
+        <v>1882</v>
       </c>
       <c r="I255" t="s">
-        <v>1922</v>
+        <v>1883</v>
       </c>
       <c r="J255" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K255" t="s">
-        <v>1923</v>
+        <v>1884</v>
       </c>
       <c r="L255" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M255" t="s">
-        <v>1924</v>
+        <v>1885</v>
       </c>
       <c r="N255" t="s">
-        <v>1925</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1926</v>
+        <v>1887</v>
       </c>
       <c r="D256" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256" t="s">
+        <v>1805</v>
+      </c>
+      <c r="I256" t="s">
         <v>1889</v>
       </c>
-      <c r="E256" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J256" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K256" t="s">
-        <v>1932</v>
+        <v>1890</v>
       </c>
       <c r="L256" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M256" t="s">
-        <v>1933</v>
+        <v>1891</v>
       </c>
       <c r="N256" t="s">
-        <v>1934</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1935</v>
+        <v>1893</v>
       </c>
       <c r="D257" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1894</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
       <c r="H257" t="s">
-        <v>1939</v>
+        <v>1895</v>
       </c>
       <c r="I257" t="s">
-        <v>1940</v>
+        <v>1896</v>
       </c>
       <c r="J257" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K257" t="s">
-        <v>1941</v>
+        <v>1897</v>
       </c>
       <c r="L257" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M257" t="s">
-        <v>1942</v>
+        <v>1898</v>
       </c>
       <c r="N257" t="s">
-        <v>1943</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1944</v>
+        <v>1900</v>
       </c>
       <c r="D258" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1901</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
       <c r="H258" t="s">
-        <v>1948</v>
+        <v>1902</v>
       </c>
       <c r="I258" t="s">
-        <v>1949</v>
+        <v>1903</v>
       </c>
       <c r="J258" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K258" t="s">
-        <v>1950</v>
+        <v>1904</v>
       </c>
       <c r="L258" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M258" t="s">
-        <v>1951</v>
+        <v>1905</v>
       </c>
       <c r="N258" t="s">
-        <v>1952</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1953</v>
+        <v>1907</v>
       </c>
       <c r="D259" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
       <c r="H259" t="s">
-        <v>1957</v>
+        <v>1909</v>
       </c>
       <c r="I259" t="s">
-        <v>1958</v>
+        <v>1910</v>
       </c>
       <c r="J259" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K259" t="s">
-        <v>1959</v>
+        <v>1911</v>
       </c>
       <c r="L259" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M259" t="s">
-        <v>1960</v>
+        <v>1912</v>
       </c>
       <c r="N259" t="s">
-        <v>1961</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1962</v>
+        <v>1914</v>
       </c>
       <c r="D260" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1915</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
       <c r="H260" t="s">
-        <v>1966</v>
+        <v>1916</v>
       </c>
       <c r="I260" t="s">
-        <v>1967</v>
+        <v>1917</v>
       </c>
       <c r="J260" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K260" t="s">
-        <v>1968</v>
+        <v>1918</v>
       </c>
       <c r="L260" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M260" t="s">
-        <v>1969</v>
+        <v>1919</v>
       </c>
       <c r="N260" t="s">
-        <v>1970</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1971</v>
+        <v>1921</v>
       </c>
       <c r="D261" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
       <c r="H261" t="s">
-        <v>1975</v>
+        <v>1923</v>
       </c>
       <c r="I261" t="s">
-        <v>1976</v>
+        <v>1924</v>
       </c>
       <c r="J261" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K261" t="s">
-        <v>1977</v>
+        <v>1925</v>
       </c>
       <c r="L261" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M261" t="s">
-        <v>1978</v>
+        <v>1926</v>
       </c>
       <c r="N261" t="s">
-        <v>1979</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1980</v>
+        <v>1928</v>
       </c>
       <c r="D262" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1929</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
       <c r="H262" t="s">
-        <v>1984</v>
+        <v>1930</v>
       </c>
       <c r="I262" t="s">
-        <v>1985</v>
+        <v>1931</v>
       </c>
       <c r="J262" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K262" t="s">
-        <v>1986</v>
+        <v>1932</v>
       </c>
       <c r="L262" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M262" t="s">
-        <v>1987</v>
+        <v>1933</v>
       </c>
       <c r="N262" t="s">
-        <v>1988</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1989</v>
+        <v>1935</v>
       </c>
       <c r="D263" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1936</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
       <c r="H263" t="s">
-        <v>1993</v>
+        <v>1937</v>
       </c>
       <c r="I263" t="s">
-        <v>1994</v>
+        <v>1938</v>
       </c>
       <c r="J263" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K263" t="s">
-        <v>1995</v>
+        <v>1939</v>
       </c>
       <c r="L263" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M263" t="s">
-        <v>1996</v>
+        <v>1940</v>
       </c>
       <c r="N263" t="s">
-        <v>1997</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1998</v>
+        <v>1942</v>
       </c>
       <c r="D264" t="s">
-        <v>1889</v>
-[...9 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
       <c r="H264" t="s">
-        <v>2002</v>
+        <v>1944</v>
       </c>
       <c r="I264" t="s">
-        <v>2003</v>
+        <v>1945</v>
       </c>
       <c r="J264" t="s">
-        <v>1895</v>
+        <v>1225</v>
       </c>
       <c r="K264" t="s">
-        <v>2004</v>
+        <v>1946</v>
       </c>
       <c r="L264" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M264" t="s">
-        <v>2005</v>
+        <v>1947</v>
       </c>
       <c r="N264" t="s">
-        <v>2006</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
-      <c r="C265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C265"/>
       <c r="D265" t="s">
-        <v>2008</v>
-[...9 lines deleted...]
-      </c>
+        <v>1949</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
       <c r="H265" t="s">
-        <v>2012</v>
+        <v>1950</v>
       </c>
       <c r="I265" t="s">
-        <v>2013</v>
+        <v>1951</v>
       </c>
       <c r="J265" t="s">
-        <v>1895</v>
+        <v>198</v>
       </c>
       <c r="K265" t="s">
-        <v>2014</v>
+        <v>1952</v>
       </c>
       <c r="L265" t="s">
-        <v>106</v>
+        <v>1953</v>
       </c>
       <c r="M265" t="s">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>1954</v>
+      </c>
+      <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2017</v>
+        <v>1955</v>
       </c>
       <c r="D266" t="s">
-        <v>2008</v>
-[...9 lines deleted...]
-      </c>
+        <v>1956</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
       <c r="H266" t="s">
-        <v>2021</v>
+        <v>1957</v>
       </c>
       <c r="I266" t="s">
-        <v>2022</v>
+        <v>1958</v>
       </c>
       <c r="J266" t="s">
-        <v>1895</v>
+        <v>1959</v>
       </c>
       <c r="K266" t="s">
-        <v>2023</v>
+        <v>1960</v>
       </c>
       <c r="L266" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M266" t="s">
-        <v>2024</v>
+        <v>1961</v>
       </c>
       <c r="N266" t="s">
-        <v>2025</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2026</v>
+        <v>1963</v>
       </c>
       <c r="D267" t="s">
-        <v>2008</v>
-[...9 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
       <c r="H267" t="s">
-        <v>2030</v>
+        <v>1965</v>
       </c>
       <c r="I267" t="s">
-        <v>2031</v>
+        <v>1966</v>
       </c>
       <c r="J267" t="s">
-        <v>1895</v>
+        <v>1959</v>
       </c>
       <c r="K267" t="s">
-        <v>2032</v>
+        <v>1967</v>
       </c>
       <c r="L267" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="M267" t="s">
-        <v>2033</v>
+        <v>1968</v>
       </c>
       <c r="N267" t="s">
-        <v>2034</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2035</v>
+        <v>1970</v>
       </c>
       <c r="D268" t="s">
-        <v>2008</v>
-[...9 lines deleted...]
-      </c>
+        <v>1971</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
       <c r="H268" t="s">
-        <v>2039</v>
+        <v>1972</v>
       </c>
       <c r="I268" t="s">
-        <v>2040</v>
+        <v>1973</v>
       </c>
       <c r="J268" t="s">
-        <v>1895</v>
+        <v>1959</v>
       </c>
       <c r="K268" t="s">
-        <v>2041</v>
+        <v>1974</v>
       </c>
       <c r="L268" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M268" t="s">
-        <v>2042</v>
+        <v>1975</v>
       </c>
       <c r="N268" t="s">
-        <v>2043</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2044</v>
+        <v>1977</v>
       </c>
       <c r="D269" t="s">
-        <v>2045</v>
-[...9 lines deleted...]
-      </c>
+        <v>1978</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
       <c r="H269" t="s">
-        <v>2049</v>
+        <v>1979</v>
       </c>
       <c r="I269" t="s">
-        <v>2050</v>
+        <v>1980</v>
       </c>
       <c r="J269" t="s">
-        <v>113</v>
+        <v>1959</v>
       </c>
       <c r="K269" t="s">
-        <v>2051</v>
+        <v>1981</v>
       </c>
       <c r="L269" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M269" t="s">
-        <v>2052</v>
+        <v>1982</v>
       </c>
       <c r="N269" t="s">
-        <v>2053</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2054</v>
+        <v>1984</v>
       </c>
       <c r="D270" t="s">
-        <v>2055</v>
-[...9 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
       <c r="H270" t="s">
-        <v>2059</v>
+        <v>1986</v>
       </c>
       <c r="I270" t="s">
-        <v>2060</v>
+        <v>1987</v>
       </c>
       <c r="J270" t="s">
-        <v>795</v>
+        <v>1959</v>
       </c>
       <c r="K270" t="s">
-        <v>2061</v>
+        <v>1988</v>
       </c>
       <c r="L270" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M270" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="N270" t="s">
-        <v>2063</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2064</v>
+        <v>1991</v>
       </c>
       <c r="D271" t="s">
-        <v>2055</v>
-[...9 lines deleted...]
-      </c>
+        <v>1992</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
       <c r="H271" t="s">
-        <v>2068</v>
+        <v>1993</v>
       </c>
       <c r="I271" t="s">
-        <v>2069</v>
+        <v>1994</v>
       </c>
       <c r="J271" t="s">
-        <v>795</v>
+        <v>1959</v>
       </c>
       <c r="K271" t="s">
-        <v>2070</v>
+        <v>1995</v>
       </c>
       <c r="L271" t="s">
-        <v>106</v>
+        <v>938</v>
       </c>
       <c r="M271" t="s">
-        <v>2071</v>
+        <v>1996</v>
       </c>
       <c r="N271" t="s">
-        <v>2072</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>437</v>
+        <v>1998</v>
       </c>
       <c r="D272" t="s">
-        <v>2073</v>
+        <v>1238</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>2074</v>
+        <v>68</v>
       </c>
       <c r="I272" t="s">
-        <v>2075</v>
+        <v>1999</v>
       </c>
       <c r="J272" t="s">
-        <v>2076</v>
+        <v>1225</v>
       </c>
       <c r="K272" t="s">
-        <v>2077</v>
+        <v>2000</v>
       </c>
       <c r="L272" t="s">
-        <v>2078</v>
+        <v>63</v>
       </c>
       <c r="M272" t="s">
-        <v>2079</v>
-[...1 lines deleted...]
-      <c r="N272"/>
+        <v>2001</v>
+      </c>
+      <c r="N272" t="s">
+        <v>2002</v>
+      </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2080</v>
+        <v>2003</v>
       </c>
       <c r="D273" t="s">
-        <v>2081</v>
+        <v>2004</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>2082</v>
+        <v>2005</v>
       </c>
       <c r="I273" t="s">
-        <v>2083</v>
-[...1 lines deleted...]
-      <c r="J273"/>
+        <v>2006</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1959</v>
+      </c>
       <c r="K273" t="s">
-        <v>2084</v>
+        <v>2007</v>
       </c>
       <c r="L273" t="s">
-        <v>2085</v>
+        <v>938</v>
       </c>
       <c r="M273" t="s">
-        <v>2086</v>
+        <v>2008</v>
       </c>
       <c r="N273" t="s">
-        <v>2087</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>437</v>
+        <v>1998</v>
       </c>
       <c r="D274" t="s">
-        <v>2088</v>
+        <v>2010</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>437</v>
+        <v>2011</v>
       </c>
       <c r="I274" t="s">
-        <v>2089</v>
-[...1 lines deleted...]
-      <c r="J274"/>
+        <v>2012</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1959</v>
+      </c>
       <c r="K274" t="s">
-        <v>2090</v>
+        <v>2013</v>
       </c>
       <c r="L274" t="s">
-        <v>2091</v>
+        <v>63</v>
       </c>
       <c r="M274" t="s">
-        <v>2092</v>
-[...1 lines deleted...]
-      <c r="N274"/>
+        <v>2014</v>
+      </c>
+      <c r="N274" t="s">
+        <v>2002</v>
+      </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2093</v>
+        <v>2015</v>
       </c>
       <c r="D275" t="s">
-        <v>2094</v>
+        <v>2016</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>2095</v>
+        <v>1930</v>
       </c>
       <c r="I275" t="s">
-        <v>2096</v>
+        <v>2017</v>
       </c>
       <c r="J275" t="s">
-        <v>2097</v>
+        <v>1959</v>
       </c>
       <c r="K275" t="s">
-        <v>2098</v>
+        <v>2018</v>
       </c>
       <c r="L275" t="s">
-        <v>2099</v>
+        <v>938</v>
       </c>
       <c r="M275" t="s">
-        <v>2100</v>
+        <v>2019</v>
       </c>
       <c r="N275" t="s">
-        <v>2101</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2102</v>
+        <v>2021</v>
       </c>
       <c r="D276" t="s">
-        <v>2103</v>
+        <v>2022</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>437</v>
+        <v>2023</v>
       </c>
       <c r="I276" t="s">
-        <v>2104</v>
-[...1 lines deleted...]
-      <c r="J276"/>
+        <v>2024</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1959</v>
+      </c>
       <c r="K276" t="s">
-        <v>2105</v>
+        <v>2025</v>
       </c>
       <c r="L276" t="s">
-        <v>2106</v>
+        <v>938</v>
       </c>
       <c r="M276" t="s">
-        <v>2107</v>
+        <v>2026</v>
       </c>
       <c r="N276" t="s">
-        <v>2108</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2109</v>
+        <v>2028</v>
       </c>
       <c r="D277" t="s">
-        <v>2110</v>
+        <v>2029</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>2111</v>
+        <v>2030</v>
       </c>
       <c r="I277" t="s">
-        <v>2112</v>
-[...1 lines deleted...]
-      <c r="J277"/>
+        <v>2031</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1959</v>
+      </c>
       <c r="K277" t="s">
-        <v>2113</v>
+        <v>2032</v>
       </c>
       <c r="L277" t="s">
-        <v>2114</v>
+        <v>938</v>
       </c>
       <c r="M277" t="s">
-        <v>2115</v>
+        <v>2033</v>
       </c>
       <c r="N277" t="s">
-        <v>2116</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2117</v>
+        <v>2028</v>
       </c>
       <c r="D278" t="s">
-        <v>2118</v>
-[...9 lines deleted...]
-      </c>
+        <v>2029</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
       <c r="H278" t="s">
-        <v>2122</v>
+        <v>2030</v>
       </c>
       <c r="I278" t="s">
-        <v>2123</v>
-[...1 lines deleted...]
-      <c r="J278"/>
+        <v>2035</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1959</v>
+      </c>
       <c r="K278" t="s">
-        <v>2124</v>
+        <v>2036</v>
       </c>
       <c r="L278" t="s">
-        <v>432</v>
+        <v>938</v>
       </c>
       <c r="M278" t="s">
-        <v>2125</v>
+        <v>2037</v>
       </c>
       <c r="N278" t="s">
-        <v>2126</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2127</v>
+        <v>2038</v>
       </c>
       <c r="D279" t="s">
-        <v>2128</v>
+        <v>2039</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>2129</v>
+        <v>2040</v>
       </c>
       <c r="I279" t="s">
-        <v>2130</v>
-[...1 lines deleted...]
-      <c r="J279"/>
+        <v>2041</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1959</v>
+      </c>
       <c r="K279" t="s">
-        <v>2131</v>
+        <v>2042</v>
       </c>
       <c r="L279" t="s">
-        <v>2132</v>
+        <v>938</v>
       </c>
       <c r="M279" t="s">
-        <v>2133</v>
+        <v>2043</v>
       </c>
       <c r="N279" t="s">
-        <v>2134</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2135</v>
+        <v>2045</v>
       </c>
       <c r="D280" t="s">
-        <v>2136</v>
+        <v>2046</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>437</v>
+        <v>2047</v>
       </c>
       <c r="I280" t="s">
-        <v>2137</v>
-[...1 lines deleted...]
-      <c r="J280"/>
+        <v>2048</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1959</v>
+      </c>
       <c r="K280" t="s">
-        <v>2138</v>
+        <v>2049</v>
       </c>
       <c r="L280" t="s">
-        <v>2106</v>
+        <v>938</v>
       </c>
       <c r="M280" t="s">
-        <v>2139</v>
+        <v>2050</v>
       </c>
       <c r="N280" t="s">
-        <v>2140</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
+      <c r="H281" t="s">
+        <v>68</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J281" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K281" t="s">
+        <v>2055</v>
+      </c>
+      <c r="L281" t="s">
+        <v>2056</v>
+      </c>
+      <c r="M281" t="s">
+        <v>2057</v>
+      </c>
+      <c r="N281" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>14</v>
+      </c>
+      <c r="B282" t="s">
+        <v>15</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
+      <c r="H282" t="s">
+        <v>2060</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K282" t="s">
+        <v>2062</v>
+      </c>
+      <c r="L282" t="s">
+        <v>2063</v>
+      </c>
+      <c r="M282" t="s">
+        <v>2064</v>
+      </c>
+      <c r="N282" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>14</v>
+      </c>
+      <c r="B283" t="s">
+        <v>15</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
+      <c r="H283" t="s">
+        <v>2067</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J283" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K283" t="s">
+        <v>2069</v>
+      </c>
+      <c r="L283" t="s">
+        <v>2070</v>
+      </c>
+      <c r="M283" t="s">
+        <v>2071</v>
+      </c>
+      <c r="N283" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284"/>
+      <c r="G284"/>
+      <c r="H284" t="s">
+        <v>2074</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K284" t="s">
+        <v>2076</v>
+      </c>
+      <c r="L284" t="s">
+        <v>938</v>
+      </c>
+      <c r="M284" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N284" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285" t="s">
+        <v>15</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285"/>
+      <c r="G285"/>
+      <c r="H285" t="s">
+        <v>2078</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J285" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K285" t="s">
+        <v>2080</v>
+      </c>
+      <c r="L285" t="s">
+        <v>2081</v>
+      </c>
+      <c r="M285" t="s">
+        <v>2082</v>
+      </c>
+      <c r="N285" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>14</v>
+      </c>
+      <c r="B286" t="s">
+        <v>15</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286"/>
+      <c r="G286"/>
+      <c r="H286" t="s">
+        <v>68</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J286" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K286" t="s">
+        <v>2084</v>
+      </c>
+      <c r="L286" t="s">
+        <v>2056</v>
+      </c>
+      <c r="M286" t="s">
+        <v>2085</v>
+      </c>
+      <c r="N286" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>14</v>
+      </c>
+      <c r="B287" t="s">
+        <v>15</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
+      <c r="H287" t="s">
+        <v>2088</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K287" t="s">
+        <v>2090</v>
+      </c>
+      <c r="L287" t="s">
+        <v>63</v>
+      </c>
+      <c r="M287" t="s">
+        <v>2091</v>
+      </c>
+      <c r="N287" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288" t="s">
+        <v>15</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
+      <c r="H288" t="s">
+        <v>2095</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K288" t="s">
+        <v>2097</v>
+      </c>
+      <c r="L288" t="s">
+        <v>2098</v>
+      </c>
+      <c r="M288" t="s">
+        <v>2099</v>
+      </c>
+      <c r="N288" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>14</v>
+      </c>
+      <c r="B289" t="s">
+        <v>15</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289"/>
+      <c r="G289"/>
+      <c r="H289" t="s">
+        <v>2103</v>
+      </c>
+      <c r="I289" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K289" t="s">
+        <v>2105</v>
+      </c>
+      <c r="L289" t="s">
+        <v>2106</v>
+      </c>
+      <c r="M289" t="s">
+        <v>2107</v>
+      </c>
+      <c r="N289" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>14</v>
+      </c>
+      <c r="B290" t="s">
+        <v>15</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
+      <c r="H290" t="s">
+        <v>2111</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2112</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K290" t="s">
+        <v>2113</v>
+      </c>
+      <c r="L290" t="s">
+        <v>2114</v>
+      </c>
+      <c r="M290" t="s">
+        <v>2115</v>
+      </c>
+      <c r="N290" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>14</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
+      <c r="H291" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2120</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K291" t="s">
+        <v>2121</v>
+      </c>
+      <c r="L291" t="s">
+        <v>63</v>
+      </c>
+      <c r="M291" t="s">
+        <v>2122</v>
+      </c>
+      <c r="N291" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>14</v>
+      </c>
+      <c r="B292" t="s">
+        <v>15</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D292" t="s">
+        <v>841</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
+      <c r="H292" t="s">
+        <v>68</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2124</v>
+      </c>
+      <c r="J292" t="s">
+        <v>20</v>
+      </c>
+      <c r="K292" t="s">
+        <v>2125</v>
+      </c>
+      <c r="L292" t="s">
+        <v>2126</v>
+      </c>
+      <c r="M292" t="s">
+        <v>2127</v>
+      </c>
+      <c r="N292" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293" t="s">
+        <v>15</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
+      <c r="H293" t="s">
+        <v>2130</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2131</v>
+      </c>
+      <c r="J293" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K293" t="s">
+        <v>2132</v>
+      </c>
+      <c r="L293" t="s">
+        <v>2133</v>
+      </c>
+      <c r="M293" t="s">
+        <v>2134</v>
+      </c>
+      <c r="N293" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294" t="s">
+        <v>15</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
+      <c r="H294" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2139</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K294" t="s">
+        <v>2140</v>
+      </c>
+      <c r="L294" t="s">
         <v>2141</v>
       </c>
-      <c r="D281" t="s">
+      <c r="M294" t="s">
         <v>2142</v>
       </c>
-      <c r="E281" t="s">
+      <c r="N294" t="s">
         <v>2143</v>
       </c>
-      <c r="F281" t="s">
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>14</v>
+      </c>
+      <c r="B295" t="s">
+        <v>15</v>
+      </c>
+      <c r="C295" t="s">
         <v>2144</v>
       </c>
-      <c r="G281" t="s">
+      <c r="D295" t="s">
         <v>2145</v>
       </c>
-      <c r="H281" t="s">
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
+      <c r="H295" t="s">
         <v>2146</v>
       </c>
-      <c r="I281" t="s">
+      <c r="I295" t="s">
         <v>2147</v>
       </c>
-      <c r="J281"/>
-      <c r="K281" t="s">
+      <c r="J295" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K295" t="s">
         <v>2148</v>
       </c>
-      <c r="L281" t="s">
-[...2 lines deleted...]
-      <c r="M281" t="s">
+      <c r="L295" t="s">
         <v>2149</v>
       </c>
-      <c r="N281" t="s">
+      <c r="M295" t="s">
         <v>2150</v>
+      </c>
+      <c r="N295" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>14</v>
+      </c>
+      <c r="B296" t="s">
+        <v>15</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D296" t="s">
+        <v>841</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
+      <c r="H296" t="s">
+        <v>68</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J296" t="s">
+        <v>20</v>
+      </c>
+      <c r="K296" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L296" t="s">
+        <v>2154</v>
+      </c>
+      <c r="M296" t="s">
+        <v>2155</v>
+      </c>
+      <c r="N296" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297" t="s">
+        <v>15</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J297" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K297" t="s">
+        <v>2160</v>
+      </c>
+      <c r="L297" t="s">
+        <v>2161</v>
+      </c>
+      <c r="M297" t="s">
+        <v>2162</v>
+      </c>
+      <c r="N297" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D298" t="s">
+        <v>841</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
+      <c r="H298" t="s">
+        <v>68</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J298" t="s">
+        <v>20</v>
+      </c>
+      <c r="K298" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L298" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M298" t="s">
+        <v>2167</v>
+      </c>
+      <c r="N298" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" t="s">
+        <v>15</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
+      <c r="H299" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J299" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K299" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L299" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M299" t="s">
+        <v>2174</v>
+      </c>
+      <c r="N299" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
+      <c r="H300" t="s">
+        <v>2178</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2179</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K300" t="s">
+        <v>2180</v>
+      </c>
+      <c r="L300" t="s">
+        <v>2181</v>
+      </c>
+      <c r="M300" t="s">
+        <v>2182</v>
+      </c>
+      <c r="N300" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" t="s">
+        <v>15</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D301" t="s">
+        <v>841</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>68</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2184</v>
+      </c>
+      <c r="J301" t="s">
+        <v>20</v>
+      </c>
+      <c r="K301" t="s">
+        <v>2185</v>
+      </c>
+      <c r="L301" t="s">
+        <v>2186</v>
+      </c>
+      <c r="M301" t="s">
+        <v>2187</v>
+      </c>
+      <c r="N301" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" t="s">
+        <v>15</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>2190</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2191</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K302" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L302" t="s">
+        <v>112</v>
+      </c>
+      <c r="M302" t="s">
+        <v>2193</v>
+      </c>
+      <c r="N302" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" t="s">
+        <v>15</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>2197</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2198</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K303" t="s">
+        <v>2199</v>
+      </c>
+      <c r="L303" t="s">
+        <v>598</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2200</v>
+      </c>
+      <c r="N303" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>134</v>
+      </c>
+      <c r="B304" t="s">
+        <v>15</v>
+      </c>
+      <c r="C304"/>
+      <c r="D304" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>2203</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2204</v>
+      </c>
+      <c r="J304" t="s">
+        <v>447</v>
+      </c>
+      <c r="K304" t="s">
+        <v>2205</v>
+      </c>
+      <c r="L304" t="s">
+        <v>2206</v>
+      </c>
+      <c r="M304" t="s">
+        <v>2207</v>
+      </c>
+      <c r="N304"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>134</v>
+      </c>
+      <c r="B305" t="s">
+        <v>15</v>
+      </c>
+      <c r="C305"/>
+      <c r="D305" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305" t="s">
+        <v>2209</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2210</v>
+      </c>
+      <c r="J305" t="s">
+        <v>447</v>
+      </c>
+      <c r="K305" t="s">
+        <v>2211</v>
+      </c>
+      <c r="L305" t="s">
+        <v>2212</v>
+      </c>
+      <c r="M305" t="s">
+        <v>2213</v>
+      </c>
+      <c r="N305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>134</v>
+      </c>
+      <c r="B306" t="s">
+        <v>15</v>
+      </c>
+      <c r="C306"/>
+      <c r="D306" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J306" t="s">
+        <v>447</v>
+      </c>
+      <c r="K306" t="s">
+        <v>2217</v>
+      </c>
+      <c r="L306" t="s">
+        <v>2218</v>
+      </c>
+      <c r="M306" t="s">
+        <v>2219</v>
+      </c>
+      <c r="N306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" t="s">
+        <v>15</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>2222</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2223</v>
+      </c>
+      <c r="J307" t="s">
+        <v>20</v>
+      </c>
+      <c r="K307" t="s">
+        <v>2224</v>
+      </c>
+      <c r="L307" t="s">
+        <v>2225</v>
+      </c>
+      <c r="M307" t="s">
+        <v>2226</v>
+      </c>
+      <c r="N307" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>2230</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2231</v>
+      </c>
+      <c r="J308" t="s">
+        <v>20</v>
+      </c>
+      <c r="K308" t="s">
+        <v>2232</v>
+      </c>
+      <c r="L308" t="s">
+        <v>598</v>
+      </c>
+      <c r="M308" t="s">
+        <v>2233</v>
+      </c>
+      <c r="N308" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>134</v>
+      </c>
+      <c r="B309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C309"/>
+      <c r="D309" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2237</v>
+      </c>
+      <c r="J309" t="s">
+        <v>2238</v>
+      </c>
+      <c r="K309" t="s">
+        <v>2239</v>
+      </c>
+      <c r="L309" t="s">
+        <v>2240</v>
+      </c>
+      <c r="M309" t="s">
+        <v>2241</v>
+      </c>
+      <c r="N309"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" t="s">
+        <v>15</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>2244</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J310" t="s">
+        <v>174</v>
+      </c>
+      <c r="K310" t="s">
+        <v>2246</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1385</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2247</v>
+      </c>
+      <c r="N310" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>134</v>
+      </c>
+      <c r="B311" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2252</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2254</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2255</v>
+      </c>
+      <c r="J311" t="s">
+        <v>2256</v>
+      </c>
+      <c r="K311" t="s">
+        <v>2257</v>
+      </c>
+      <c r="L311" t="s">
+        <v>144</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2258</v>
+      </c>
+      <c r="N311" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312" t="s">
+        <v>15</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J312" t="s">
+        <v>174</v>
+      </c>
+      <c r="K312" t="s">
+        <v>2264</v>
+      </c>
+      <c r="L312" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M312" t="s">
+        <v>2266</v>
+      </c>
+      <c r="N312" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313" t="s">
+        <v>15</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>2270</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J313" t="s">
+        <v>174</v>
+      </c>
+      <c r="K313" t="s">
+        <v>2272</v>
+      </c>
+      <c r="L313" t="s">
+        <v>112</v>
+      </c>
+      <c r="M313" t="s">
+        <v>2273</v>
+      </c>
+      <c r="N313" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314" t="s">
+        <v>15</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>2277</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J314" t="s">
+        <v>174</v>
+      </c>
+      <c r="K314" t="s">
+        <v>2279</v>
+      </c>
+      <c r="L314" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M314" t="s">
+        <v>2280</v>
+      </c>
+      <c r="N314" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" t="s">
+        <v>15</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J315" t="s">
+        <v>174</v>
+      </c>
+      <c r="K315" t="s">
+        <v>2286</v>
+      </c>
+      <c r="L315" t="s">
+        <v>112</v>
+      </c>
+      <c r="M315" t="s">
+        <v>2287</v>
+      </c>
+      <c r="N315" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>14</v>
+      </c>
+      <c r="B316" t="s">
+        <v>15</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316" t="s">
+        <v>2291</v>
+      </c>
+      <c r="I316" t="s">
+        <v>2292</v>
+      </c>
+      <c r="J316" t="s">
+        <v>174</v>
+      </c>
+      <c r="K316" t="s">
+        <v>2293</v>
+      </c>
+      <c r="L316" t="s">
+        <v>112</v>
+      </c>
+      <c r="M316" t="s">
+        <v>2294</v>
+      </c>
+      <c r="N316" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317" t="s">
+        <v>15</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2299</v>
+      </c>
+      <c r="J317" t="s">
+        <v>174</v>
+      </c>
+      <c r="K317" t="s">
+        <v>2300</v>
+      </c>
+      <c r="L317" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2301</v>
+      </c>
+      <c r="N317" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318" t="s">
+        <v>15</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>2305</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J318" t="s">
+        <v>174</v>
+      </c>
+      <c r="K318" t="s">
+        <v>2307</v>
+      </c>
+      <c r="L318" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M318" t="s">
+        <v>2308</v>
+      </c>
+      <c r="N318" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>134</v>
+      </c>
+      <c r="B319" t="s">
+        <v>15</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2315</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2316</v>
+      </c>
+      <c r="J319" t="s">
+        <v>2256</v>
+      </c>
+      <c r="K319" t="s">
+        <v>2317</v>
+      </c>
+      <c r="L319" t="s">
+        <v>144</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2318</v>
+      </c>
+      <c r="N319" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>134</v>
+      </c>
+      <c r="B320" t="s">
+        <v>15</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J320" t="s">
+        <v>2256</v>
+      </c>
+      <c r="K320" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L320" t="s">
+        <v>144</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2327</v>
+      </c>
+      <c r="N320" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>134</v>
+      </c>
+      <c r="B321" t="s">
+        <v>15</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J321" t="s">
+        <v>2256</v>
+      </c>
+      <c r="K321" t="s">
+        <v>2335</v>
+      </c>
+      <c r="L321" t="s">
+        <v>144</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2336</v>
+      </c>
+      <c r="N321" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" t="s">
+        <v>15</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2341</v>
+      </c>
+      <c r="J322" t="s">
+        <v>263</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L322" t="s">
+        <v>63</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2343</v>
+      </c>
+      <c r="N322" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" t="s">
+        <v>15</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>2347</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J323" t="s">
+        <v>263</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2349</v>
+      </c>
+      <c r="L323" t="s">
+        <v>112</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2350</v>
+      </c>
+      <c r="N323" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>2354</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J324" t="s">
+        <v>263</v>
+      </c>
+      <c r="K324" t="s">
+        <v>2356</v>
+      </c>
+      <c r="L324" t="s">
+        <v>112</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2357</v>
+      </c>
+      <c r="N324" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>2361</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J325" t="s">
+        <v>263</v>
+      </c>
+      <c r="K325" t="s">
+        <v>2363</v>
+      </c>
+      <c r="L325" t="s">
+        <v>112</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2364</v>
+      </c>
+      <c r="N325" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>2368</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J326" t="s">
+        <v>263</v>
+      </c>
+      <c r="K326" t="s">
+        <v>2370</v>
+      </c>
+      <c r="L326" t="s">
+        <v>112</v>
+      </c>
+      <c r="M326" t="s">
+        <v>2371</v>
+      </c>
+      <c r="N326" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>2375</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2376</v>
+      </c>
+      <c r="J327" t="s">
+        <v>263</v>
+      </c>
+      <c r="K327" t="s">
+        <v>2377</v>
+      </c>
+      <c r="L327" t="s">
+        <v>63</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2378</v>
+      </c>
+      <c r="N327" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>15</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>2382</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2383</v>
+      </c>
+      <c r="J328" t="s">
+        <v>263</v>
+      </c>
+      <c r="K328" t="s">
+        <v>2384</v>
+      </c>
+      <c r="L328" t="s">
+        <v>2385</v>
+      </c>
+      <c r="M328" t="s">
+        <v>2386</v>
+      </c>
+      <c r="N328" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>2390</v>
+      </c>
+      <c r="I329" t="s">
+        <v>2391</v>
+      </c>
+      <c r="J329" t="s">
+        <v>263</v>
+      </c>
+      <c r="K329" t="s">
+        <v>2392</v>
+      </c>
+      <c r="L329" t="s">
+        <v>2393</v>
+      </c>
+      <c r="M329" t="s">
+        <v>2394</v>
+      </c>
+      <c r="N329" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>2398</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2399</v>
+      </c>
+      <c r="J330" t="s">
+        <v>198</v>
+      </c>
+      <c r="K330" t="s">
+        <v>2400</v>
+      </c>
+      <c r="L330" t="s">
+        <v>112</v>
+      </c>
+      <c r="M330" t="s">
+        <v>2401</v>
+      </c>
+      <c r="N330" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>2403</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2404</v>
+      </c>
+      <c r="J331" t="s">
+        <v>198</v>
+      </c>
+      <c r="K331" t="s">
+        <v>2405</v>
+      </c>
+      <c r="L331" t="s">
+        <v>112</v>
+      </c>
+      <c r="M331" t="s">
+        <v>2406</v>
+      </c>
+      <c r="N331" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>2409</v>
+      </c>
+      <c r="I332" t="s">
+        <v>2410</v>
+      </c>
+      <c r="J332" t="s">
+        <v>198</v>
+      </c>
+      <c r="K332" t="s">
+        <v>2411</v>
+      </c>
+      <c r="L332" t="s">
+        <v>2412</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2413</v>
+      </c>
+      <c r="N332" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
+      <c r="H333" t="s">
+        <v>2417</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J333" t="s">
+        <v>198</v>
+      </c>
+      <c r="K333" t="s">
+        <v>2419</v>
+      </c>
+      <c r="L333" t="s">
+        <v>938</v>
+      </c>
+      <c r="M333" t="s">
+        <v>2420</v>
+      </c>
+      <c r="N333" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334" t="s">
+        <v>15</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>2424</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2425</v>
+      </c>
+      <c r="J334" t="s">
+        <v>198</v>
+      </c>
+      <c r="K334" t="s">
+        <v>2426</v>
+      </c>
+      <c r="L334" t="s">
+        <v>457</v>
+      </c>
+      <c r="M334" t="s">
+        <v>2427</v>
+      </c>
+      <c r="N334" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>134</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E335" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F335" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G335" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H335" t="s">
+        <v>2434</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K335" t="s">
+        <v>2436</v>
+      </c>
+      <c r="L335" t="s">
+        <v>144</v>
+      </c>
+      <c r="M335" t="s">
+        <v>2437</v>
+      </c>
+      <c r="N335" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>134</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E336" t="s">
+        <v>2440</v>
+      </c>
+      <c r="F336" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H336" t="s">
+        <v>2443</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J336" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K336" t="s">
+        <v>2445</v>
+      </c>
+      <c r="L336" t="s">
+        <v>144</v>
+      </c>
+      <c r="M336" t="s">
+        <v>2446</v>
+      </c>
+      <c r="N336" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>134</v>
+      </c>
+      <c r="B337" t="s">
+        <v>15</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F337" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H337" t="s">
+        <v>2452</v>
+      </c>
+      <c r="I337" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J337" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K337" t="s">
+        <v>2454</v>
+      </c>
+      <c r="L337" t="s">
+        <v>144</v>
+      </c>
+      <c r="M337" t="s">
+        <v>2455</v>
+      </c>
+      <c r="N337" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>2459</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2460</v>
+      </c>
+      <c r="J338" t="s">
+        <v>447</v>
+      </c>
+      <c r="K338" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L338" t="s">
+        <v>112</v>
+      </c>
+      <c r="M338" t="s">
+        <v>2462</v>
+      </c>
+      <c r="N338" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339" t="s">
+        <v>15</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D339" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>2466</v>
+      </c>
+      <c r="I339" t="s">
+        <v>2467</v>
+      </c>
+      <c r="J339" t="s">
+        <v>447</v>
+      </c>
+      <c r="K339" t="s">
+        <v>2468</v>
+      </c>
+      <c r="L339" t="s">
+        <v>112</v>
+      </c>
+      <c r="M339" t="s">
+        <v>2469</v>
+      </c>
+      <c r="N339" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>2473</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2474</v>
+      </c>
+      <c r="J340" t="s">
+        <v>447</v>
+      </c>
+      <c r="K340" t="s">
+        <v>2475</v>
+      </c>
+      <c r="L340" t="s">
+        <v>112</v>
+      </c>
+      <c r="M340" t="s">
+        <v>2476</v>
+      </c>
+      <c r="N340" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>14</v>
+      </c>
+      <c r="B341" t="s">
+        <v>15</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341"/>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>2480</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2481</v>
+      </c>
+      <c r="J341" t="s">
+        <v>447</v>
+      </c>
+      <c r="K341" t="s">
+        <v>2482</v>
+      </c>
+      <c r="L341" t="s">
+        <v>112</v>
+      </c>
+      <c r="M341" t="s">
+        <v>2483</v>
+      </c>
+      <c r="N341" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>14</v>
+      </c>
+      <c r="B342" t="s">
+        <v>15</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>2487</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2488</v>
+      </c>
+      <c r="J342" t="s">
+        <v>447</v>
+      </c>
+      <c r="K342" t="s">
+        <v>2489</v>
+      </c>
+      <c r="L342" t="s">
+        <v>112</v>
+      </c>
+      <c r="M342" t="s">
+        <v>2490</v>
+      </c>
+      <c r="N342" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>14</v>
+      </c>
+      <c r="B343" t="s">
+        <v>15</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E343"/>
+      <c r="F343"/>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>2494</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2495</v>
+      </c>
+      <c r="J343" t="s">
+        <v>447</v>
+      </c>
+      <c r="K343" t="s">
+        <v>2496</v>
+      </c>
+      <c r="L343" t="s">
+        <v>112</v>
+      </c>
+      <c r="M343" t="s">
+        <v>2497</v>
+      </c>
+      <c r="N343" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>14</v>
+      </c>
+      <c r="B344" t="s">
+        <v>15</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D344" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344"/>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>2501</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2502</v>
+      </c>
+      <c r="J344" t="s">
+        <v>447</v>
+      </c>
+      <c r="K344" t="s">
+        <v>2503</v>
+      </c>
+      <c r="L344" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M344" t="s">
+        <v>2504</v>
+      </c>
+      <c r="N344" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B345" t="s">
+        <v>15</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345"/>
+      <c r="G345"/>
+      <c r="H345" t="s">
+        <v>2508</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J345" t="s">
+        <v>447</v>
+      </c>
+      <c r="K345" t="s">
+        <v>2510</v>
+      </c>
+      <c r="L345" t="s">
+        <v>112</v>
+      </c>
+      <c r="M345" t="s">
+        <v>2511</v>
+      </c>
+      <c r="N345" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>14</v>
+      </c>
+      <c r="B346" t="s">
+        <v>15</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E346"/>
+      <c r="F346"/>
+      <c r="G346"/>
+      <c r="H346" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J346" t="s">
+        <v>447</v>
+      </c>
+      <c r="K346" t="s">
+        <v>2517</v>
+      </c>
+      <c r="L346" t="s">
+        <v>112</v>
+      </c>
+      <c r="M346" t="s">
+        <v>2518</v>
+      </c>
+      <c r="N346" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>14</v>
+      </c>
+      <c r="B347" t="s">
+        <v>15</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347"/>
+      <c r="G347"/>
+      <c r="H347" t="s">
+        <v>2520</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J347" t="s">
+        <v>447</v>
+      </c>
+      <c r="K347" t="s">
+        <v>2522</v>
+      </c>
+      <c r="L347" t="s">
+        <v>112</v>
+      </c>
+      <c r="M347" t="s">
+        <v>2523</v>
+      </c>
+      <c r="N347" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348" t="s">
+        <v>15</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348"/>
+      <c r="G348"/>
+      <c r="H348" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I348" t="s">
+        <v>2527</v>
+      </c>
+      <c r="J348" t="s">
+        <v>447</v>
+      </c>
+      <c r="K348" t="s">
+        <v>2528</v>
+      </c>
+      <c r="L348" t="s">
+        <v>112</v>
+      </c>
+      <c r="M348" t="s">
+        <v>2529</v>
+      </c>
+      <c r="N348" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349" t="s">
+        <v>15</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D349" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349"/>
+      <c r="G349"/>
+      <c r="H349" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I349" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J349" t="s">
+        <v>447</v>
+      </c>
+      <c r="K349" t="s">
+        <v>2535</v>
+      </c>
+      <c r="L349" t="s">
+        <v>2536</v>
+      </c>
+      <c r="M349" t="s">
+        <v>2537</v>
+      </c>
+      <c r="N349" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350" t="s">
+        <v>15</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350"/>
+      <c r="G350"/>
+      <c r="H350" t="s">
+        <v>2541</v>
+      </c>
+      <c r="I350" t="s">
+        <v>2542</v>
+      </c>
+      <c r="J350" t="s">
+        <v>447</v>
+      </c>
+      <c r="K350" t="s">
+        <v>2543</v>
+      </c>
+      <c r="L350" t="s">
+        <v>2544</v>
+      </c>
+      <c r="M350" t="s">
+        <v>2545</v>
+      </c>
+      <c r="N350"/>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>14</v>
+      </c>
+      <c r="B351" t="s">
+        <v>15</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E351"/>
+      <c r="F351"/>
+      <c r="G351"/>
+      <c r="H351" t="s">
+        <v>2548</v>
+      </c>
+      <c r="I351" t="s">
+        <v>2549</v>
+      </c>
+      <c r="J351" t="s">
+        <v>447</v>
+      </c>
+      <c r="K351" t="s">
+        <v>2550</v>
+      </c>
+      <c r="L351" t="s">
+        <v>2551</v>
+      </c>
+      <c r="M351" t="s">
+        <v>2552</v>
+      </c>
+      <c r="N351" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352" t="s">
+        <v>15</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352"/>
+      <c r="H352" t="s">
+        <v>2556</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2557</v>
+      </c>
+      <c r="J352" t="s">
+        <v>447</v>
+      </c>
+      <c r="K352" t="s">
+        <v>2558</v>
+      </c>
+      <c r="L352" t="s">
+        <v>2559</v>
+      </c>
+      <c r="M352" t="s">
+        <v>2560</v>
+      </c>
+      <c r="N352" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>14</v>
+      </c>
+      <c r="B353" t="s">
+        <v>15</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E353"/>
+      <c r="F353"/>
+      <c r="G353"/>
+      <c r="H353" t="s">
+        <v>2564</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2565</v>
+      </c>
+      <c r="J353" t="s">
+        <v>447</v>
+      </c>
+      <c r="K353" t="s">
+        <v>2566</v>
+      </c>
+      <c r="L353" t="s">
+        <v>2567</v>
+      </c>
+      <c r="M353" t="s">
+        <v>2568</v>
+      </c>
+      <c r="N353" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>14</v>
+      </c>
+      <c r="B354" t="s">
+        <v>15</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E354"/>
+      <c r="F354"/>
+      <c r="G354"/>
+      <c r="H354" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2573</v>
+      </c>
+      <c r="J354" t="s">
+        <v>447</v>
+      </c>
+      <c r="K354" t="s">
+        <v>2574</v>
+      </c>
+      <c r="L354" t="s">
+        <v>2575</v>
+      </c>
+      <c r="M354" t="s">
+        <v>2576</v>
+      </c>
+      <c r="N354" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>14</v>
+      </c>
+      <c r="B355" t="s">
+        <v>15</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E355"/>
+      <c r="F355"/>
+      <c r="G355"/>
+      <c r="H355" t="s">
+        <v>2578</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2579</v>
+      </c>
+      <c r="J355" t="s">
+        <v>559</v>
+      </c>
+      <c r="K355" t="s">
+        <v>2580</v>
+      </c>
+      <c r="L355" t="s">
+        <v>112</v>
+      </c>
+      <c r="M355" t="s">
+        <v>2581</v>
+      </c>
+      <c r="N355" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>14</v>
+      </c>
+      <c r="B356" t="s">
+        <v>15</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E356"/>
+      <c r="F356"/>
+      <c r="G356"/>
+      <c r="H356" t="s">
+        <v>2584</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2585</v>
+      </c>
+      <c r="J356" t="s">
+        <v>559</v>
+      </c>
+      <c r="K356" t="s">
+        <v>2586</v>
+      </c>
+      <c r="L356" t="s">
+        <v>112</v>
+      </c>
+      <c r="M356" t="s">
+        <v>2587</v>
+      </c>
+      <c r="N356" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>14</v>
+      </c>
+      <c r="B357" t="s">
+        <v>15</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357"/>
+      <c r="G357"/>
+      <c r="H357" t="s">
+        <v>2591</v>
+      </c>
+      <c r="I357" t="s">
+        <v>2592</v>
+      </c>
+      <c r="J357" t="s">
+        <v>559</v>
+      </c>
+      <c r="K357" t="s">
+        <v>2593</v>
+      </c>
+      <c r="L357" t="s">
+        <v>2594</v>
+      </c>
+      <c r="M357" t="s">
+        <v>2595</v>
+      </c>
+      <c r="N357" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>14</v>
+      </c>
+      <c r="B358" t="s">
+        <v>15</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E358"/>
+      <c r="F358"/>
+      <c r="G358"/>
+      <c r="H358" t="s">
+        <v>2599</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2600</v>
+      </c>
+      <c r="J358" t="s">
+        <v>559</v>
+      </c>
+      <c r="K358" t="s">
+        <v>2601</v>
+      </c>
+      <c r="L358" t="s">
+        <v>2602</v>
+      </c>
+      <c r="M358" t="s">
+        <v>2603</v>
+      </c>
+      <c r="N358" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>134</v>
+      </c>
+      <c r="B359" t="s">
+        <v>15</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F359" t="s">
+        <v>2608</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H359" t="s">
+        <v>2610</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J359" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K359" t="s">
+        <v>2612</v>
+      </c>
+      <c r="L359" t="s">
+        <v>144</v>
+      </c>
+      <c r="M359" t="s">
+        <v>2613</v>
+      </c>
+      <c r="N359" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>14</v>
+      </c>
+      <c r="B360" t="s">
+        <v>15</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E360"/>
+      <c r="F360"/>
+      <c r="G360"/>
+      <c r="H360" t="s">
+        <v>2617</v>
+      </c>
+      <c r="I360" t="s">
+        <v>2618</v>
+      </c>
+      <c r="J360" t="s">
+        <v>559</v>
+      </c>
+      <c r="K360" t="s">
+        <v>2619</v>
+      </c>
+      <c r="L360" t="s">
+        <v>112</v>
+      </c>
+      <c r="M360" t="s">
+        <v>2620</v>
+      </c>
+      <c r="N360" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>14</v>
+      </c>
+      <c r="B361" t="s">
+        <v>15</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E361"/>
+      <c r="F361"/>
+      <c r="G361"/>
+      <c r="H361" t="s">
+        <v>2624</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2625</v>
+      </c>
+      <c r="J361" t="s">
+        <v>559</v>
+      </c>
+      <c r="K361" t="s">
+        <v>2626</v>
+      </c>
+      <c r="L361" t="s">
+        <v>2627</v>
+      </c>
+      <c r="M361" t="s">
+        <v>2628</v>
+      </c>
+      <c r="N361" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>14</v>
+      </c>
+      <c r="B362" t="s">
+        <v>15</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E362"/>
+      <c r="F362"/>
+      <c r="G362"/>
+      <c r="H362" t="s">
+        <v>2632</v>
+      </c>
+      <c r="I362" t="s">
+        <v>2633</v>
+      </c>
+      <c r="J362" t="s">
+        <v>2238</v>
+      </c>
+      <c r="K362" t="s">
+        <v>2634</v>
+      </c>
+      <c r="L362" t="s">
+        <v>2635</v>
+      </c>
+      <c r="M362" t="s">
+        <v>2636</v>
+      </c>
+      <c r="N362"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>14</v>
+      </c>
+      <c r="B363" t="s">
+        <v>15</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363"/>
+      <c r="G363"/>
+      <c r="H363" t="s">
+        <v>2639</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2640</v>
+      </c>
+      <c r="J363" t="s">
+        <v>2238</v>
+      </c>
+      <c r="K363" t="s">
+        <v>2641</v>
+      </c>
+      <c r="L363" t="s">
+        <v>2642</v>
+      </c>
+      <c r="M363" t="s">
+        <v>2643</v>
+      </c>
+      <c r="N363"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>14</v>
+      </c>
+      <c r="B364" t="s">
+        <v>15</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E364"/>
+      <c r="F364"/>
+      <c r="G364"/>
+      <c r="H364" t="s">
+        <v>2646</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2647</v>
+      </c>
+      <c r="J364" t="s">
+        <v>858</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2648</v>
+      </c>
+      <c r="L364" t="s">
+        <v>2649</v>
+      </c>
+      <c r="M364" t="s">
+        <v>2650</v>
+      </c>
+      <c r="N364" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>14</v>
+      </c>
+      <c r="B365" t="s">
+        <v>15</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365"/>
+      <c r="G365"/>
+      <c r="H365" t="s">
+        <v>2270</v>
+      </c>
+      <c r="I365" t="s">
+        <v>2652</v>
+      </c>
+      <c r="J365" t="s">
+        <v>858</v>
+      </c>
+      <c r="K365" t="s">
+        <v>2653</v>
+      </c>
+      <c r="L365" t="s">
+        <v>112</v>
+      </c>
+      <c r="M365" t="s">
+        <v>2654</v>
+      </c>
+      <c r="N365" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>14</v>
+      </c>
+      <c r="B366" t="s">
+        <v>15</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D366" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366"/>
+      <c r="G366"/>
+      <c r="H366" t="s">
+        <v>2657</v>
+      </c>
+      <c r="I366" t="s">
+        <v>2658</v>
+      </c>
+      <c r="J366" t="s">
+        <v>858</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2659</v>
+      </c>
+      <c r="L366" t="s">
+        <v>2660</v>
+      </c>
+      <c r="M366" t="s">
+        <v>2661</v>
+      </c>
+      <c r="N366" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>134</v>
+      </c>
+      <c r="B367" t="s">
+        <v>15</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E367" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F367" t="s">
+        <v>2666</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H367" t="s">
+        <v>2668</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2669</v>
+      </c>
+      <c r="J367" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K367" t="s">
+        <v>2670</v>
+      </c>
+      <c r="L367" t="s">
+        <v>144</v>
+      </c>
+      <c r="M367" t="s">
+        <v>2671</v>
+      </c>
+      <c r="N367" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>14</v>
+      </c>
+      <c r="B368" t="s">
+        <v>15</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368"/>
+      <c r="G368"/>
+      <c r="H368" t="s">
+        <v>2675</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2676</v>
+      </c>
+      <c r="J368" t="s">
+        <v>858</v>
+      </c>
+      <c r="K368" t="s">
+        <v>2677</v>
+      </c>
+      <c r="L368" t="s">
+        <v>2660</v>
+      </c>
+      <c r="M368" t="s">
+        <v>2678</v>
+      </c>
+      <c r="N368" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369" t="s">
+        <v>15</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
+      <c r="H369" t="s">
+        <v>2682</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J369" t="s">
+        <v>858</v>
+      </c>
+      <c r="K369" t="s">
+        <v>2684</v>
+      </c>
+      <c r="L369" t="s">
+        <v>2660</v>
+      </c>
+      <c r="M369" t="s">
+        <v>2685</v>
+      </c>
+      <c r="N369" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>14</v>
+      </c>
+      <c r="B370" t="s">
+        <v>15</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
+      <c r="H370" t="s">
+        <v>2689</v>
+      </c>
+      <c r="I370" t="s">
+        <v>2690</v>
+      </c>
+      <c r="J370" t="s">
+        <v>858</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2691</v>
+      </c>
+      <c r="L370" t="s">
+        <v>2692</v>
+      </c>
+      <c r="M370" t="s">
+        <v>2693</v>
+      </c>
+      <c r="N370" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371" t="s">
+        <v>15</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
+      <c r="H371" t="s">
+        <v>2697</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2698</v>
+      </c>
+      <c r="J371" t="s">
+        <v>858</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2699</v>
+      </c>
+      <c r="L371" t="s">
+        <v>2700</v>
+      </c>
+      <c r="M371" t="s">
+        <v>2701</v>
+      </c>
+      <c r="N371" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>14</v>
+      </c>
+      <c r="B372" t="s">
+        <v>15</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372"/>
+      <c r="G372"/>
+      <c r="H372" t="s">
+        <v>2705</v>
+      </c>
+      <c r="I372" t="s">
+        <v>2706</v>
+      </c>
+      <c r="J372" t="s">
+        <v>858</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2707</v>
+      </c>
+      <c r="L372" t="s">
+        <v>112</v>
+      </c>
+      <c r="M372" t="s">
+        <v>2708</v>
+      </c>
+      <c r="N372" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>134</v>
+      </c>
+      <c r="B373" t="s">
+        <v>15</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H373" t="s">
+        <v>2715</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J373" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2717</v>
+      </c>
+      <c r="L373" t="s">
+        <v>144</v>
+      </c>
+      <c r="M373" t="s">
+        <v>2718</v>
+      </c>
+      <c r="N373" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>134</v>
+      </c>
+      <c r="B374" t="s">
+        <v>15</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2725</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2726</v>
+      </c>
+      <c r="J374" t="s">
+        <v>2727</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2728</v>
+      </c>
+      <c r="L374" t="s">
+        <v>144</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2729</v>
+      </c>
+      <c r="N374" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>134</v>
+      </c>
+      <c r="B375" t="s">
+        <v>15</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E375" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H375" t="s">
+        <v>2735</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2736</v>
+      </c>
+      <c r="J375" t="s">
+        <v>2727</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2737</v>
+      </c>
+      <c r="L375" t="s">
+        <v>144</v>
+      </c>
+      <c r="M375" t="s">
+        <v>2738</v>
+      </c>
+      <c r="N375" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>134</v>
+      </c>
+      <c r="B376" t="s">
+        <v>15</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F376" t="s">
+        <v>2743</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H376" t="s">
+        <v>2745</v>
+      </c>
+      <c r="I376" t="s">
+        <v>2746</v>
+      </c>
+      <c r="J376" t="s">
+        <v>2727</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2747</v>
+      </c>
+      <c r="L376" t="s">
+        <v>144</v>
+      </c>
+      <c r="M376" t="s">
+        <v>2748</v>
+      </c>
+      <c r="N376" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>134</v>
+      </c>
+      <c r="B377" t="s">
+        <v>15</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E377" t="s">
+        <v>2752</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2753</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2754</v>
+      </c>
+      <c r="H377" t="s">
+        <v>2755</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2756</v>
+      </c>
+      <c r="J377" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2758</v>
+      </c>
+      <c r="L377" t="s">
+        <v>144</v>
+      </c>
+      <c r="M377" t="s">
+        <v>2759</v>
+      </c>
+      <c r="N377" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>134</v>
+      </c>
+      <c r="B378" t="s">
+        <v>15</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F378" t="s">
+        <v>2764</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H378" t="s">
+        <v>2766</v>
+      </c>
+      <c r="I378" t="s">
+        <v>2767</v>
+      </c>
+      <c r="J378" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2768</v>
+      </c>
+      <c r="L378" t="s">
+        <v>144</v>
+      </c>
+      <c r="M378" t="s">
+        <v>2769</v>
+      </c>
+      <c r="N378" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>134</v>
+      </c>
+      <c r="B379" t="s">
+        <v>15</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2772</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2773</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H379" t="s">
+        <v>2775</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2776</v>
+      </c>
+      <c r="J379" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2777</v>
+      </c>
+      <c r="L379" t="s">
+        <v>144</v>
+      </c>
+      <c r="M379" t="s">
+        <v>2778</v>
+      </c>
+      <c r="N379" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>134</v>
+      </c>
+      <c r="B380" t="s">
+        <v>15</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2781</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2782</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H380" t="s">
+        <v>2784</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2786</v>
+      </c>
+      <c r="L380" t="s">
+        <v>144</v>
+      </c>
+      <c r="M380" t="s">
+        <v>2787</v>
+      </c>
+      <c r="N380" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>134</v>
+      </c>
+      <c r="B381" t="s">
+        <v>15</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E381" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H381" t="s">
+        <v>2794</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2795</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2796</v>
+      </c>
+      <c r="L381" t="s">
+        <v>144</v>
+      </c>
+      <c r="M381" t="s">
+        <v>2797</v>
+      </c>
+      <c r="N381" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>134</v>
+      </c>
+      <c r="B382" t="s">
+        <v>15</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2800</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2801</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H382" t="s">
+        <v>2803</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2804</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2757</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2805</v>
+      </c>
+      <c r="L382" t="s">
+        <v>144</v>
+      </c>
+      <c r="M382" t="s">
+        <v>2806</v>
+      </c>
+      <c r="N382" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>134</v>
+      </c>
+      <c r="B383" t="s">
+        <v>15</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E383" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F383" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H383" t="s">
+        <v>2812</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2813</v>
+      </c>
+      <c r="J383" t="s">
+        <v>858</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2814</v>
+      </c>
+      <c r="L383" t="s">
+        <v>144</v>
+      </c>
+      <c r="M383" t="s">
+        <v>2815</v>
+      </c>
+      <c r="N383" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>134</v>
+      </c>
+      <c r="B384" t="s">
+        <v>15</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2818</v>
+      </c>
+      <c r="F384" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H384" t="s">
+        <v>2821</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2822</v>
+      </c>
+      <c r="J384" t="s">
+        <v>858</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L384" t="s">
+        <v>144</v>
+      </c>
+      <c r="M384" t="s">
+        <v>2824</v>
+      </c>
+      <c r="N384" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s">
+        <v>134</v>
+      </c>
+      <c r="B385" t="s">
+        <v>15</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F385" t="s">
+        <v>2829</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H385" t="s">
+        <v>2831</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2832</v>
+      </c>
+      <c r="J385" t="s">
+        <v>858</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2833</v>
+      </c>
+      <c r="L385" t="s">
+        <v>144</v>
+      </c>
+      <c r="M385" t="s">
+        <v>2834</v>
+      </c>
+      <c r="N385" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>134</v>
+      </c>
+      <c r="B386" t="s">
+        <v>15</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E386" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2839</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H386" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2842</v>
+      </c>
+      <c r="J386" t="s">
+        <v>858</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2843</v>
+      </c>
+      <c r="L386" t="s">
+        <v>144</v>
+      </c>
+      <c r="M386" t="s">
+        <v>2844</v>
+      </c>
+      <c r="N386" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>134</v>
+      </c>
+      <c r="B387" t="s">
+        <v>15</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D387" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E387" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F387" t="s">
+        <v>2849</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2850</v>
+      </c>
+      <c r="H387" t="s">
+        <v>2851</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2852</v>
+      </c>
+      <c r="J387" t="s">
+        <v>858</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2853</v>
+      </c>
+      <c r="L387" t="s">
+        <v>144</v>
+      </c>
+      <c r="M387" t="s">
+        <v>2854</v>
+      </c>
+      <c r="N387" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>134</v>
+      </c>
+      <c r="B388" t="s">
+        <v>15</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F388" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H388" t="s">
+        <v>2860</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2861</v>
+      </c>
+      <c r="J388" t="s">
+        <v>858</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2862</v>
+      </c>
+      <c r="L388" t="s">
+        <v>144</v>
+      </c>
+      <c r="M388" t="s">
+        <v>2863</v>
+      </c>
+      <c r="N388" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>134</v>
+      </c>
+      <c r="B389" t="s">
+        <v>15</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D389" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E389" t="s">
+        <v>2866</v>
+      </c>
+      <c r="F389" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H389" t="s">
+        <v>196</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2869</v>
+      </c>
+      <c r="J389" t="s">
+        <v>858</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2870</v>
+      </c>
+      <c r="L389" t="s">
+        <v>144</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2871</v>
+      </c>
+      <c r="N389" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>134</v>
+      </c>
+      <c r="B390" t="s">
+        <v>15</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E390" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F390" t="s">
+        <v>2875</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H390" t="s">
+        <v>2877</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2878</v>
+      </c>
+      <c r="J390"/>
+      <c r="K390" t="s">
+        <v>2879</v>
+      </c>
+      <c r="L390" t="s">
+        <v>144</v>
+      </c>
+      <c r="M390" t="s">
+        <v>2880</v>
+      </c>
+      <c r="N390" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>134</v>
+      </c>
+      <c r="B391" t="s">
+        <v>15</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H391" t="s">
+        <v>2886</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2887</v>
+      </c>
+      <c r="J391" t="s">
+        <v>858</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2888</v>
+      </c>
+      <c r="L391" t="s">
+        <v>144</v>
+      </c>
+      <c r="M391" t="s">
+        <v>2889</v>
+      </c>
+      <c r="N391" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>134</v>
+      </c>
+      <c r="B392" t="s">
+        <v>15</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E392" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F392" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H392" t="s">
+        <v>2895</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2896</v>
+      </c>
+      <c r="J392" t="s">
+        <v>858</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2897</v>
+      </c>
+      <c r="L392" t="s">
+        <v>144</v>
+      </c>
+      <c r="M392" t="s">
+        <v>2898</v>
+      </c>
+      <c r="N392" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>134</v>
+      </c>
+      <c r="B393" t="s">
+        <v>15</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D393" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E393" t="s">
+        <v>2901</v>
+      </c>
+      <c r="F393" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H393" t="s">
+        <v>2904</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2905</v>
+      </c>
+      <c r="J393" t="s">
+        <v>858</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2906</v>
+      </c>
+      <c r="L393" t="s">
+        <v>144</v>
+      </c>
+      <c r="M393" t="s">
+        <v>2907</v>
+      </c>
+      <c r="N393" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394" t="s">
+        <v>15</v>
+      </c>
+      <c r="C394" t="s">
+        <v>68</v>
+      </c>
+      <c r="D394" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2911</v>
+      </c>
+      <c r="J394" t="s">
+        <v>2912</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2913</v>
+      </c>
+      <c r="L394" t="s">
+        <v>2914</v>
+      </c>
+      <c r="M394" t="s">
+        <v>2915</v>
+      </c>
+      <c r="N394"/>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>14</v>
+      </c>
+      <c r="B395" t="s">
+        <v>15</v>
+      </c>
+      <c r="C395" t="s">
+        <v>68</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395"/>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>2917</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2918</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2919</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2920</v>
+      </c>
+      <c r="L395" t="s">
+        <v>2921</v>
+      </c>
+      <c r="M395" t="s">
+        <v>2922</v>
+      </c>
+      <c r="N395"/>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B396" t="s">
+        <v>15</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D396" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396"/>
+      <c r="H396" t="s">
+        <v>2925</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2926</v>
+      </c>
+      <c r="J396"/>
+      <c r="K396" t="s">
+        <v>2927</v>
+      </c>
+      <c r="L396" t="s">
+        <v>2928</v>
+      </c>
+      <c r="M396" t="s">
+        <v>2929</v>
+      </c>
+      <c r="N396" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>14</v>
+      </c>
+      <c r="B397" t="s">
+        <v>15</v>
+      </c>
+      <c r="C397" t="s">
+        <v>68</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397"/>
+      <c r="G397"/>
+      <c r="H397" t="s">
+        <v>68</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2932</v>
+      </c>
+      <c r="J397"/>
+      <c r="K397" t="s">
+        <v>2933</v>
+      </c>
+      <c r="L397" t="s">
+        <v>2934</v>
+      </c>
+      <c r="M397" t="s">
+        <v>2935</v>
+      </c>
+      <c r="N397"/>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>14</v>
+      </c>
+      <c r="B398" t="s">
+        <v>15</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D398" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398"/>
+      <c r="G398"/>
+      <c r="H398" t="s">
+        <v>2938</v>
+      </c>
+      <c r="I398" t="s">
+        <v>2939</v>
+      </c>
+      <c r="J398" t="s">
+        <v>2940</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2941</v>
+      </c>
+      <c r="L398" t="s">
+        <v>2942</v>
+      </c>
+      <c r="M398" t="s">
+        <v>2943</v>
+      </c>
+      <c r="N398" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>14</v>
+      </c>
+      <c r="B399" t="s">
+        <v>15</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D399" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399"/>
+      <c r="H399" t="s">
+        <v>68</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2947</v>
+      </c>
+      <c r="J399"/>
+      <c r="K399" t="s">
+        <v>2948</v>
+      </c>
+      <c r="L399" t="s">
+        <v>2949</v>
+      </c>
+      <c r="M399" t="s">
+        <v>2950</v>
+      </c>
+      <c r="N399" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400" t="s">
+        <v>15</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D400" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400"/>
+      <c r="H400" t="s">
+        <v>2954</v>
+      </c>
+      <c r="I400" t="s">
+        <v>2955</v>
+      </c>
+      <c r="J400"/>
+      <c r="K400" t="s">
+        <v>2956</v>
+      </c>
+      <c r="L400" t="s">
+        <v>2957</v>
+      </c>
+      <c r="M400" t="s">
+        <v>2958</v>
+      </c>
+      <c r="N400" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s">
+        <v>134</v>
+      </c>
+      <c r="B401" t="s">
+        <v>15</v>
+      </c>
+      <c r="C401" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D401" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E401" t="s">
+        <v>2962</v>
+      </c>
+      <c r="F401" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G401" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H401" t="s">
+        <v>2965</v>
+      </c>
+      <c r="I401" t="s">
+        <v>2966</v>
+      </c>
+      <c r="J401"/>
+      <c r="K401" t="s">
+        <v>2967</v>
+      </c>
+      <c r="L401" t="s">
+        <v>2968</v>
+      </c>
+      <c r="M401" t="s">
+        <v>2969</v>
+      </c>
+      <c r="N401" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s">
+        <v>14</v>
+      </c>
+      <c r="B402" t="s">
+        <v>15</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E402"/>
+      <c r="F402"/>
+      <c r="G402"/>
+      <c r="H402" t="s">
+        <v>2973</v>
+      </c>
+      <c r="I402" t="s">
+        <v>2974</v>
+      </c>
+      <c r="J402"/>
+      <c r="K402" t="s">
+        <v>2975</v>
+      </c>
+      <c r="L402" t="s">
+        <v>2976</v>
+      </c>
+      <c r="M402" t="s">
+        <v>2977</v>
+      </c>
+      <c r="N402" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s">
+        <v>14</v>
+      </c>
+      <c r="B403" t="s">
+        <v>15</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E403"/>
+      <c r="F403"/>
+      <c r="G403"/>
+      <c r="H403" t="s">
+        <v>68</v>
+      </c>
+      <c r="I403" t="s">
+        <v>2981</v>
+      </c>
+      <c r="J403"/>
+      <c r="K403" t="s">
+        <v>2982</v>
+      </c>
+      <c r="L403" t="s">
+        <v>2949</v>
+      </c>
+      <c r="M403" t="s">
+        <v>2983</v>
+      </c>
+      <c r="N403" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>134</v>
+      </c>
+      <c r="B404" t="s">
+        <v>15</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E404" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F404" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H404" t="s">
+        <v>2990</v>
+      </c>
+      <c r="I404" t="s">
+        <v>2991</v>
+      </c>
+      <c r="J404"/>
+      <c r="K404" t="s">
+        <v>2992</v>
+      </c>
+      <c r="L404" t="s">
+        <v>144</v>
+      </c>
+      <c r="M404" t="s">
+        <v>2993</v>
+      </c>
+      <c r="N404" t="s">
+        <v>2994</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>