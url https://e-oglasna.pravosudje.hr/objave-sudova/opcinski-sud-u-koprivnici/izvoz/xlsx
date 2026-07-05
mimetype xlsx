--- v1 (2026-06-06)
+++ v2 (2026-07-05)
@@ -6,280 +6,6289 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4538" uniqueCount="2995">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3606" uniqueCount="2392">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Koprivnici</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>55765390833</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:55</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Koprivnici</t>
-[...122 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1332&amp;godina=2026</t>
+    <t>O-733/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Dalibora Radelić O-733/2026 UPP/OS-O-103/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>03.07.2026. 12:05:19</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54067196-a656-4977-9359-a38ba4e1a60d</t>
+  </si>
+  <si>
+    <t>Rješenje O-733-2026 UPP-OS-O-103-2026 pok. Dalibor Radelić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54067196-a656-4977-9359-a38ba4e1a60d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=O&amp;predmet=733&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-31/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Robert Vidić 49894098571</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06450729-3a2a-46df-9762-16ae7673a145</t>
+  </si>
+  <si>
+    <t>Rješenje - izvanraspravno vijeće - ostalo.pdf O96O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06450729-3a2a-46df-9762-16ae7673a145/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kv&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2051/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2051/2026</t>
+  </si>
+  <si>
+    <t>Ana Strmecki; Ivan Balaško; Kata Jurjević; Štefica Vidak</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:46:31</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101e9b88-ae1d-40ff-a1b3-a9a4fa64ef7e</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_2.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101e9b88-ae1d-40ff-a1b3-a9a4fa64ef7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6845/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6845/2025</t>
+  </si>
+  <si>
+    <t>Imbro Korošec; Jela Solarić; Mara Korošec; Vid Korošec; Đuro Korošec</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:19:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c847921f-80bb-44b7-8922-72e4383636c1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c847921f-80bb-44b7-8922-72e4383636c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6845&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1406/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1406/2026</t>
+  </si>
+  <si>
+    <t>Ana Torčanec; Bara Pavešić</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/974e6baa-4197-40b2-bb92-ab166b295a21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/974e6baa-4197-40b2-bb92-ab166b295a21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1406&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9359/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9359/2025</t>
+  </si>
+  <si>
+    <t>Ana Bez; Branko Zoretić; Jakob Vlah; Josip Bez; Kuben Dragutin; Ljubica Bez; Lucija Brleković; Mila Lazić; Milan Bez; Milan Višanj; Otilija Bez; Sava Zoretić; Stevo Kovačević; Stevo Zoretić; Stjepan Brleković; Stjepan Kuben; Tomo Brleković; Đurđa Brleković; Štefanija Pavković</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed66e7c-1869-4ed8-81e4-5f3c82b2744e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed66e7c-1869-4ed8-81e4-5f3c82b2744e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9359&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2204/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>MARIJA RADELIĆ 44202388510</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:54:15</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76e61402-616a-42e9-9a68-4100b859d36b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2204_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ERSTE&amp;STEIERMÄRKISCHE BANK d. d., zastupnik_opunomoćenik.pdf; Prilog Ovrv-2204_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76e61402-616a-42e9-9a68-4100b859d36b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2096/2026</t>
+  </si>
+  <si>
+    <t>IVAN ORŠUŠ 61426828959</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:51:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8d1759-300e-487b-adc6-caf9dc969069</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2096_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2096_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8d1759-300e-487b-adc6-caf9dc969069/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2096&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2210/2026</t>
+  </si>
+  <si>
+    <t>Antonija Filipić 32134190106</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:48:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da73f0e2-0b39-48f7-b521-3e976876517f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2210_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Photobip d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2210_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da73f0e2-0b39-48f7-b521-3e976876517f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2072/2026</t>
+  </si>
+  <si>
+    <t>MIRJANA PETONJIĆ 92618117952</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23325efb-9e11-4410-a1d6-3de59cf3c568</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2072_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23325efb-9e11-4410-a1d6-3de59cf3c568/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2108/2026</t>
+  </si>
+  <si>
+    <t>DINO TOT 48156737778</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:41:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4300f45b-7f7b-45a9-9f8c-7d51759600a7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2108_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Allianz Hrvatska dioničko društvo za osiguranje, zastupn.pdf; Prilog Ovrv-2108_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4300f45b-7f7b-45a9-9f8c-7d51759600a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2315/2026</t>
+  </si>
+  <si>
+    <t>MARIJA VOLF 12449942254</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:37:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1074f8f8-f216-4d24-a70a-bba88d06961e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2315_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2315_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1074f8f8-f216-4d24-a70a-bba88d06961e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2487/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2487/2026</t>
+  </si>
+  <si>
+    <t>Peršić Marta</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56089ca-4df1-4423-89d0-4996e2359441</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56089ca-4df1-4423-89d0-4996e2359441/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4786/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4786/2026</t>
+  </si>
+  <si>
+    <t>BUKOVČAN JOZO; BUKOVČAN TREZA,UDATA ĐUD; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOĆA; OSLOVČAN TOMO; SARIĆ JULKA; SARIĆ PETAR</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34e461e1-e4b9-43cc-842c-d0b84a68c358</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34e461e1-e4b9-43cc-842c-d0b84a68c358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4786&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-960/2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:22:23</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d6937e-6e26-4a1c-8757-36140c46330e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d6937e-6e26-4a1c-8757-36140c46330e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=960&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Dražen Jelača</t>
+  </si>
+  <si>
+    <t>Ulica Gorička 78, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15247324992</t>
+  </si>
+  <si>
+    <t>Dražen Jelača 15247324992</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 45, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35037601362</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec 35037601362</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA SLUKAN</t>
+  </si>
+  <si>
+    <t>KATARINA SLUKAN 49892950199</t>
+  </si>
+  <si>
+    <t>03.07.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb</t>
+  </si>
+  <si>
+    <t>16.380623.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Marija Božić 86011916661</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:37:44</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0809bc-e985-4b6a-847b-60a34f907774</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0809bc-e985-4b6a-847b-60a34f907774/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-60/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 10.06.2026.; Podnesak od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Mijo Oršoš 63488441473</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:02:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f58025-89db-4f41-bb4c-950e4faa5e76</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f58025-89db-4f41-bb4c-950e4faa5e76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ljubica Oršuš 53984619516</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:02:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f76645b-ba39-478e-a322-c3c03fdb71ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f76645b-ba39-478e-a322-c3c03fdb71ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Damir Tkalec</t>
+  </si>
+  <si>
+    <t>Ulica Mihovila P. Miškine 45a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>60088747176</t>
+  </si>
+  <si>
+    <t>Damir Tkalec 60088747176</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a543aab-2151-4218-b784-4b48f9309bd5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a543aab-2151-4218-b784-4b48f9309bd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-284/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Borna Gregur 87155006412</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef080a9d-dfc9-418b-a33f-145b56803d7c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef080a9d-dfc9-418b-a33f-145b56803d7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tamara Tatarević-Gregur 00712117385</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8f262ac-f68a-43e2-b16a-d82ba23f74e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8f262ac-f68a-43e2-b16a-d82ba23f74e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>84290850125</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš 84290850125</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 3, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>77075944846</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić 77075944846</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2333/2026</t>
+  </si>
+  <si>
+    <t>rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>DONCHO GOCEV 56278053321</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8983b9-79db-4fad-978a-d6a37626832d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2333_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE, zastupnik_opun.pdf; Prilog Ovrv-2333_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8983b9-79db-4fad-978a-d6a37626832d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2333&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić</t>
+  </si>
+  <si>
+    <t>Gajeva 32, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>79467760963</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić 79467760963</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-258/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.; Podnesak od 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Kos 86306192340</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:23:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a8750e2-c7ac-4f16-9385-d59c95386410</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-258_2026-1-1 - 2. Punomoć Bolnica Kc-nova.pdf; Prilog Ovr-258_2026-1-2 - Odluka OS KC Ovrv-5357-2025-10 od 24.03.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-258_2026-1-3 - Odluka OS KC Ovrv-5357-2025-5 od 12.12.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-258_2026-1-4 - Podnesak OS KC Ovrv-5357-2025-1 od 21.11.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-258_2026-1-5 - Zahtjev (2).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a8750e2-c7ac-4f16-9385-d59c95386410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=258&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-297/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.; Podnesak od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Kiš 18137039151</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5057bb10-b63e-4778-abfe-b8494ae2f126</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-297_2026-1-1 - Odluka OS KC Ovrv-1417-2026-11 od 10.04.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-297_2026-1-2 - Odluka OS KC Ovrv-1417-2026-8 od 12.03.2026. - Rješenje - o ovrsi.pdf; Prilog Ovr-297_2026-1-3 - Zahtjev (5).pdf; Prilog Ovr-297_2026-1-4 - Podnesak OS KC Ovrv-1417-2026-1 od 18.02.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-297_2026-1-5 - 2. Punomoć Bolnica Kc-nova.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5057bb10-b63e-4778-abfe-b8494ae2f126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2304/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2304/2026</t>
+  </si>
+  <si>
+    <t>GEČIĆ JOSIP; GEČIĆ LJUDMILA; GJURIĆ FRANJO MLAĐI; HUNJADI TREZA ROĐ.VLAHOVIĆ; IVANIN LADISLAV; KAPITANIĆ GJURO; KLARNER FRANJO 04850803525; KLARNER TEREZA,MLDB; KNEZ LJUBICA; KOŠUTA ROZA; KRALJ RUŽICA, R.OPICA; VLAHOVIĆ BARA UDATA BANEK; VLAHOVIĆ HERMINA; VLAHOVIĆ KATA; VLAHOVIĆ VLADO</t>
+  </si>
+  <si>
+    <t>02.07.2026. 06:49:01</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a70095ea-a136-4587-bfd6-defb90122435</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a70095ea-a136-4587-bfd6-defb90122435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORDANA BALENT</t>
+  </si>
+  <si>
+    <t>GORDANA BALENT 01607275327</t>
+  </si>
+  <si>
+    <t>02.07.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c</t>
+  </si>
+  <si>
+    <t>16.380871.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5557/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5557/2026</t>
+  </si>
+  <si>
+    <t>MAKAR ANTUN MLDB.; MAKAR PETAR</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:34:41</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5da7a62-9166-41e2-9aed-aa8adb878222</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5da7a62-9166-41e2-9aed-aa8adb878222/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5557&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4096/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4096/2025</t>
+  </si>
+  <si>
+    <t>Ljuba Blažotić</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:21:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc33e0ab-3818-4de4-b6f7-8025a34d1ca6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc33e0ab-3818-4de4-b6f7-8025a34d1ca6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4096&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5726/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5726/2026</t>
+  </si>
+  <si>
+    <t>JAKUPANEC MILICA; VLAHOVIĆ VLADO</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:21:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26641413-89db-4673-a736-808b582e0de3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26641413-89db-4673-a736-808b582e0de3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5726&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-9/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2026.; Podnesak od 02.04.2026.; Prilog od: 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Andreja Mesarić</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:58:45</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f17af628-5e7e-4aaa-a160-413577f4f05d</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Prilog Ovr-9_2016-13-1 - IMG_20260402_0001.pdf; Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f17af628-5e7e-4aaa-a160-413577f4f05d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=9&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Marina Blažek</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Nikole Sertića 106, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>92006879749</t>
+  </si>
+  <si>
+    <t>Marina Blažek 92006879749</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345aadd2-2c04-4948-a0a3-cd2b132f1cb8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345aadd2-2c04-4948-a0a3-cd2b132f1cb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-259/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>SHUI jednostavno društvo s ograničenom odgovornošću za usluge i trgovinu 98204599362</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:36:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeeffa6-3780-4c2c-b8ab-931c19b2bf16</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efeeffa6-3780-4c2c-b8ab-931c19b2bf16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Ivanović</t>
+  </si>
+  <si>
+    <t>Đure Basaričeka 46, 33405 Pitomača, Hrvatska</t>
+  </si>
+  <si>
+    <t>89215451922</t>
+  </si>
+  <si>
+    <t>Biljana Ivanović 89215451922</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:56:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be7b9756-40d5-41c1-bd5b-03d639e27f91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be7b9756-40d5-41c1-bd5b-03d639e27f91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-315/2026</t>
+  </si>
+  <si>
+    <t>Antun Horvat, Budrovac kbr. 155; Ivan Šantek, Budrovac kbr. 144; Mijo Oslovčan, Sirova Katalena kbr.15</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10845ce5-656f-47e5-95eb-aeed11800893</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10845ce5-656f-47e5-95eb-aeed11800893/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7993/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7993/2023</t>
+  </si>
+  <si>
+    <t>Marija Jakara r. Vrabec</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:52:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99073c4-bf21-458d-8f06-df22d87ef768</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_dopuna_prijedloga.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK_PRIJEPIS_POSJEDOVNOG_LISTA__POVIJEST_PROMJENA__RJESENJE_O_NASLJEDIVANJU__SMRTNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR.pdf; IZVOD.pdf; IZVOD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99073c4-bf21-458d-8f06-df22d87ef768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7993&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-2209/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Dino Tot 48156737778</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e1ed55-cd01-4270-b6b6-9da2569b01ee</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2209_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e1ed55-cd01-4270-b6b6-9da2569b01ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Dragutin Banek</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>81290343658</t>
+  </si>
+  <si>
+    <t>Dragutin Banek 81290343658</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>85858027574</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš 85858027574</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Vlasta Blažeković</t>
+  </si>
+  <si>
+    <t>Braće Radića 28, 48321 Sigetec, Hrvatska</t>
+  </si>
+  <si>
+    <t>18535631792</t>
+  </si>
+  <si>
+    <t>Vlasta Blažeković 18535631792</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234f31c2-8b00-4cfc-a266-ba2c50fde055</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača.pdf O1000000127O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234f31c2-8b00-4cfc-a266-ba2c50fde055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:41:04</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dd09a-508c-4a49-902f-2c9ed64ecc17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dd09a-508c-4a49-902f-2c9ed64ecc17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-108/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Aiza Ilan</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b4782e1-f54c-4823-bd63-09c58fbf12cf</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b4782e1-f54c-4823-bd63-09c58fbf12cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kov&amp;predmet=108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽO IGNAC</t>
+  </si>
+  <si>
+    <t>BOŽO IGNAC 46185226815</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:28:20</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9fcc249-60e3-46e2-962b-510a4e861d4f</t>
+  </si>
+  <si>
+    <t>16.379920.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9fcc249-60e3-46e2-962b-510a4e861d4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-1979/2006</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:42:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d127bed7-e485-4986-aed6-9b7595c0b8e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d127bed7-e485-4986-aed6-9b7595c0b8e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1979&amp;godina=2006</t>
+  </si>
+  <si>
+    <t>Z-2625/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2625/2026</t>
+  </si>
+  <si>
+    <t>Valko Zidarić</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:08:09</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc427a9-df46-4369-a76c-9c4c7625b422</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_30.6.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc427a9-df46-4369-a76c-9c4c7625b422/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2625&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8365/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8365/2024</t>
+  </si>
+  <si>
+    <t>Marijana Seleš 03456050795; Željko Pavešić 29044940695</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:53:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9168f91f-ae22-4d14-88e1-d9a46d63f049</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9168f91f-ae22-4d14-88e1-d9a46d63f049/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8365&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8349/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8349/2024</t>
+  </si>
+  <si>
+    <t>Barica Sajko 03954524434; Podravska banka d.d. 97326283154; Sajko Biserka; Sajko Darko</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a77822a-e8dc-435c-8523-acc480d2bd53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a77822a-e8dc-435c-8523-acc480d2bd53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8349&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8344/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8344/2024</t>
+  </si>
+  <si>
+    <t>Filip Haramija 84468231162; Marija Fulir 32360631594; Valentina Vadla Haramija 06343454033</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:42:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c51dffed-aae6-4e17-9e9b-4df26b29d12e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c51dffed-aae6-4e17-9e9b-4df26b29d12e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8344&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8336/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8336/2024</t>
+  </si>
+  <si>
+    <t>Ivo Kolarić 19285780306; Josip Kolarić 45393790690</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:41:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410fae86-74c5-46a5-a17d-6bb8747bf092</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410fae86-74c5-46a5-a17d-6bb8747bf092/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8336&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-19/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 9.2.2026.; Podnesak od 6.2.2026.; Prilozi od 13.1.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Vernić 41597316191</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:41:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54142951-13f3-4f9b-9a48-3b4e3c60fa37</t>
+  </si>
+  <si>
+    <t>Prilog Ovr-19_2026-1-1 - Rješenje - Vernić Mladen - kona.pdf; Prilog Ovr-19_2026-1-2 - Rješenje - Vernić Mladen - NUV.pdf; Prilog Ovr-19_2026-1-3 - Knjigovodstvena kartica - Vernić Mladen - kona.pdf; Prilog Ovr-19_2026-1-4 - Knjigovodstvena kartica - Vernić Mladen - NUV.pdf; Prilog Ovr-19_2026-1-5 - Izvadak iz zemljišne knjige - Vernić Mladen.pdf; Prilog Ovr-19_2026-1-6 - Prilog uz pristojbu.pdf; Podnesak.pdf P75P; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54142951-13f3-4f9b-9a48-3b4e3c60fa37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8331/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8331/2024</t>
+  </si>
+  <si>
+    <t>Goran Horvatić-Jambor 04838516898</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c948b-ded8-4a56-b336-6401793c09d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c948b-ded8-4a56-b336-6401793c09d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8331&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7887/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7887/2024</t>
+  </si>
+  <si>
+    <t>Boris Toth 65894022340</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e569c4d5-389b-4fe8-8cf4-6a6127b67837</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e569c4d5-389b-4fe8-8cf4-6a6127b67837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7887&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-185/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:03:11</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/305ef2cd-95ff-4dad-96f6-d980cf559392</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/305ef2cd-95ff-4dad-96f6-d980cf559392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=185&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Ovr-50/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.02.2025.; Podnesak od 28.01.2025. s prilozima</t>
+  </si>
+  <si>
+    <t>Marija Ploskonka 00564276784</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:01:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463238dc-4b8d-40e2-ae3b-671e171835fa</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-50_2025-1-1 - eOvrhe.pdf; Prilog Ovr-50_2025-1-2 - Podnesak OS KC Ovrv-4389-2024-1 od 14.10.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-50_2025-1-3 - Odluka OS KC Ovrv-4389-2024-12 od 09.12.2024. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-50_2025-1-5 - Odluka OS KC Ovrv-4389-2024-8 od 05.11.2024. - Rješenje - o ovrsi.pdf; Prilog Ovr-50_2025-1-6 - ŽS Zagreb, Gž Ovr 1415-2024.pdf; Prilog Ovr-50_2025-1-7 - Zahtjev (1).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463238dc-4b8d-40e2-ae3b-671e171835fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=50&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-255/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Rješenje od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Dolenec 09452562852</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47053c80-374a-47e8-8948-c244aa1bd74c</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-255_2026-1-1 - IOS - Vedran Dolenec (1).pdf; Prilog Ovr-255_2026-1-2 - Ugovor o kreditu.pdf; Prilog Ovr-255_2026-1-3 - Bjanko zadužnica OV-1580-2024.pdf; Prilog Ovr-255_2026-1-4 - 22436 k.o. KOPRIVNICA.pdf; Prilog Ovr-255_2026-1-5 - Prilog uz pristojbu.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47053c80-374a-47e8-8948-c244aa1bd74c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-217/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2026.; Podnesak od 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.; Prilog od: 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Nina Oršoš 28441169364</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:59:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32ac383-0cb2-47c7-bd8d-21460f94617c</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-217_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-217_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-217_2026-1-3 - Ovrv-4666_2025-9.pdf; Prilog Ovr-217_2026-1-4 - Ovrv-4666_2025-17.pdf; Prilog Ovr-217_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-217_2026-1-6 - generalna punomoć nova_2021.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32ac383-0cb2-47c7-bd8d-21460f94617c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-178/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2026.; Podnesak od 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.; Prilog od: 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Saša Bingula 52936651272</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1157cad1-5ce9-4f4b-8612-bbea159f9144</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-178_2026-1-1 - Obavijest o primitku podneska od 03.11.2025. za OS KC, Ovrv-4802-2025.pdf; Prilog Ovr-178_2026-1-2 - Punomoć - HEP Elektra d.o.o..pdf; Prilog Ovr-178_2026-1-3 - Zahtjev - SAŠA BINGULA.pdf; Prilog Ovr-178_2026-1-4 - Saša Bingula 1.pdf; Prilog Ovr-178_2026-1-5 - Odluka OS KC Ovrv-4802-2025-4 od 03.11.2025. - Rješenje - o ovrsi (1).pdf; Prilog Ovr-178_2026-1-6 - Podnesak OS KC Ovrv-4802-2025-5 od 03.11.2025. - Podnesak ovrhovoditelja.pdf; Prilog Ovr-178_2026-1-7 - Podnesak OS KC Ovrv-4802-2025-1 od 07.10.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-178_2026-1-8 - Odluka OS KC Ovrv-4802-2025-8 od 09.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1157cad1-5ce9-4f4b-8612-bbea159f9144/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-186/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Iva Ravenski</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 3, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>79728569731</t>
+  </si>
+  <si>
+    <t>Iva Ravenski 79728569731</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:47:32</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-187/2026</t>
+  </si>
+  <si>
+    <t>Ivica Kukec</t>
+  </si>
+  <si>
+    <t>Braće Radića 23, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>63946157701</t>
+  </si>
+  <si>
+    <t>Ivica Kukec 63946157701</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:46:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e2b515-d030-4f6c-87cd-5c4676df436e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e2b515-d030-4f6c-87cd-5c4676df436e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-188/2026</t>
+  </si>
+  <si>
+    <t>Rajko Oršoš</t>
+  </si>
+  <si>
+    <t>Starogradska 44b, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>02820652016</t>
+  </si>
+  <si>
+    <t>Rajko Oršoš 02820652016</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-328/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Jakov Delipetar 11439131846</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:41:40</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36ea48da-c105-479c-816b-6f92fa5058a6</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36ea48da-c105-479c-816b-6f92fa5058a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=328&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zorica Franković 79497828601</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcb8d702-92dd-4d21-8da7-733c5af900d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcb8d702-92dd-4d21-8da7-733c5af900d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-1166/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Bratanović 29782594577</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:35:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47e68e0-c750-4bf4-8ed7-c8002f002f4b</t>
+  </si>
+  <si>
+    <t>Rješenje - dovršetak ovrhe.pdf O161O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47e68e0-c750-4bf4-8ed7-c8002f002f4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1166&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Ovr-852/2025</t>
+  </si>
+  <si>
+    <t>OSKC</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:07:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72399dd3-9454-4c8c-9e0f-2087bd722e1e</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72399dd3-9454-4c8c-9e0f-2087bd722e1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=852&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-14/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Zvonarević 39734153728</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:17:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f34f139-6d52-43c3-919a-b6a72119afcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f34f139-6d52-43c3-919a-b6a72119afcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=14&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mirela Džoja Petrlić 02098141687</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb5486e-6df3-416d-a341-4375a5fd748d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb5486e-6df3-416d-a341-4375a5fd748d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1573/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1573/2026</t>
+  </si>
+  <si>
+    <t>GOLUBIĆ JALŽA; GOLUBIĆ MATO; GREŠKOVNJAK BARA,IVANOVA,UDOVA; HORVAT ĐURO; JAKUPEC BARA; KANČAL FRANCA; KANČAL FRANCA,R.KOVAČIĆ; KOVAČIĆ KATA, R.ROĐAK; KOVAČIĆ KATA, R.ROĐAK; MIHALJIC LUKA; PIROVIĆ MARIJAN; SLAVINIĆ ANA; SLAVINIĆ ANA, R.MATURANEC; ŠANTEK AGNEZA</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:48:23</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9836f5-9984-46bc-93c4-78175177ccaa</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9836f5-9984-46bc-93c4-78175177ccaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1573&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 41b, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72208185337</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić 72208185337</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:46:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0323a4-fdc7-4c55-9212-f64fb0a29190</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0323a4-fdc7-4c55-9212-f64fb0a29190/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Martina Oršoš</t>
+  </si>
+  <si>
+    <t>Autoput 8, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>30677483980</t>
+  </si>
+  <si>
+    <t>Martina Oršoš 30677483980</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:38:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fd68c-8d50-4c26-b639-249587959114</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fd68c-8d50-4c26-b639-249587959114/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-766/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2026.; Podnesak od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivanka Pribanić 58935106394</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb5e1579-585d-43a0-af0b-d6b06fe095e9</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb5e1579-585d-43a0-af0b-d6b06fe095e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=766&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5654/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5654/2025</t>
+  </si>
+  <si>
+    <t>Mijo Jušta; Mijo Posavec; REP BARA</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:53:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_Ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5654&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1884/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-314/2026</t>
+  </si>
+  <si>
+    <t>Željko Ilotić 04140234273</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b437a2c-ebbe-4416-88bf-90c3682d81fc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1884_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b437a2c-ebbe-4416-88bf-90c3682d81fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1884&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-129/2021</t>
+  </si>
+  <si>
+    <t>OS KC</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:09:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a431e6-db76-404f-85f0-b95077819f8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a431e6-db76-404f-85f0-b95077819f8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=129&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovrv-2080/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-347/2026</t>
+  </si>
+  <si>
+    <t>Dejan Češnjaj 54363167483</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8aad5d0-b836-409e-9de6-98e1dee53ecc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2080_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8aad5d0-b836-409e-9de6-98e1dee53ecc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2080&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Pemper</t>
+  </si>
+  <si>
+    <t>Ulica Močile 91, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>79579900465</t>
+  </si>
+  <si>
+    <t>Tomislav Pemper 79579900465</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:47:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4ca946-0b67-487b-946d-c33f044e02a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4ca946-0b67-487b-946d-c33f044e02a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2122/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-353/2026</t>
+  </si>
+  <si>
+    <t>JOVAN HALAS 77094188712</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:27:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/322b2a06-cff7-4a2d-b1c2-01c918c94a05</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2122_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/322b2a06-cff7-4a2d-b1c2-01c918c94a05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2128/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-355/2026</t>
+  </si>
+  <si>
+    <t>IVAN HRVOIĆ 33734354362</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6572cab-bbb2-4aed-b646-4ab8810fc8d4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2128_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6572cab-bbb2-4aed-b646-4ab8810fc8d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2176/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-363/2026</t>
+  </si>
+  <si>
+    <t>Mirko Horvat 64092249536</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:18:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f94995c0-b4e3-4663-96ea-2f9e79c2e529</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2176_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f94995c0-b4e3-4663-96ea-2f9e79c2e529/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-366/2026</t>
+  </si>
+  <si>
+    <t>MARKO KOLARIC 28301886220</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44841b50-e0b7-44cb-a9fa-659b57fb881f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2194_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44841b50-e0b7-44cb-a9fa-659b57fb881f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Dražen Milinković</t>
+  </si>
+  <si>
+    <t>Miličani 6, 48306 Miličani, Hrvatska</t>
+  </si>
+  <si>
+    <t>58803884521</t>
+  </si>
+  <si>
+    <t>Dražen Milinković 58803884521</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dddfc68a-c686-46b8-baa4-685b71b95a7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dddfc68a-c686-46b8-baa4-685b71b95a7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7223/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7223/2024</t>
+  </si>
+  <si>
+    <t>Marija Matleković 28121978179</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:44:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73df66c4-b694-412c-b75b-9c3cf5374096</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73df66c4-b694-412c-b75b-9c3cf5374096/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7223&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7210/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7210/2024</t>
+  </si>
+  <si>
+    <t>Zoran Švaco 92753472691</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/574be1cf-511b-4e4b-8296-409f608db4c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/574be1cf-511b-4e4b-8296-409f608db4c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7210&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-184/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Blažek</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Horvata 34, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>32116219166</t>
+  </si>
+  <si>
+    <t>Tihomir Blažek 32116219166</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:39:50</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6344/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6344/2024</t>
+  </si>
+  <si>
+    <t>Kolar Nevenka</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6cabeeb-8955-40ba-9f86-fef30f8b2eee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6cabeeb-8955-40ba-9f86-fef30f8b2eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6344&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6104/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6104/2024</t>
+  </si>
+  <si>
+    <t>Ana Posnjak 69251039591</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3126134-537a-4fca-869f-1ea79deab29d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3126134-537a-4fca-869f-1ea79deab29d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6104&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5834/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5834/2024</t>
+  </si>
+  <si>
+    <t>Đurđa Čuljak 35847896110</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:14:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c18073-ccc9-46f7-b50d-50d56aeff3c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c18073-ccc9-46f7-b50d-50d56aeff3c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5834&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2198/2026</t>
+  </si>
+  <si>
+    <t>Romana Kenđelić 33129129017</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ac194e-16e7-4dd0-b1d8-00576580a167</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2198_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ STAMBENI SERVIS - POSLOVNI CENTAR d.o.o., zastupnik_opun.pdf; Prilog Ovrv-2198_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ac194e-16e7-4dd0-b1d8-00576580a167/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2026</t>
+  </si>
+  <si>
+    <t>Grozdana Oršoš</t>
+  </si>
+  <si>
+    <t>Frana Galovića 35, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>44007828675</t>
+  </si>
+  <si>
+    <t>Grozdana Oršoš 44007828675</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:12:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2114/2026</t>
+  </si>
+  <si>
+    <t>DANIJEL OBUČINA 77646303616</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aea56a0b-eadb-476b-9362-31f877fb8556</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2114_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2114_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aea56a0b-eadb-476b-9362-31f877fb8556/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2030/2026</t>
+  </si>
+  <si>
+    <t>JOSIP VRANJEŠEVIĆ 68729894382</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:06:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6841b58e-b78e-409e-9223-6031ca6ac55b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2030_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2030_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6841b58e-b78e-409e-9223-6031ca6ac55b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2030&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5870/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5870/2024</t>
+  </si>
+  <si>
+    <t>Valent Lončar</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:04:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46b357b1-de27-47a1-a882-80011a793e59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46b357b1-de27-47a1-a882-80011a793e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-1462/2006</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2026.; Podnesak od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Igor Kirilenko 89604992095</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054133f9-cef5-472d-8450-6f81680a4a49</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054133f9-cef5-472d-8450-6f81680a4a49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=1462&amp;godina=2006</t>
+  </si>
+  <si>
+    <t>Z-5188/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5188/2024</t>
+  </si>
+  <si>
+    <t>Marija Pintar 94358198657; Mirela Koškanac 07672795881; Zlatko Žugaj 83388937416</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:53:43</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8c4fb7-4ee5-4e0f-b18a-e769ddb400c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8c4fb7-4ee5-4e0f-b18a-e769ddb400c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5188&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5134/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5134/2024</t>
+  </si>
+  <si>
+    <t>Dražen Zagorec 70371076414</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:47:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5fec86c-4066-418e-b56d-6fffffcd0630</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5fec86c-4066-418e-b56d-6fffffcd0630/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5134&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4416/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4416/2024</t>
+  </si>
+  <si>
+    <t>Suzana Sabo 27663036864</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:25:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36683fa5-8255-4e26-af66-c588a6142771</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36683fa5-8255-4e26-af66-c588a6142771/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4416&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-233/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Sirovec 57444740259</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:14:37</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f74aa14a-e2a7-43b4-b6ca-d70c6954c268</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f74aa14a-e2a7-43b4-b6ca-d70c6954c268/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=233&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš</t>
+  </si>
+  <si>
+    <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31163596231</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš 31163596231</t>
+  </si>
+  <si>
+    <t>26.06.2026. 10:46:21</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4484/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4484/2026</t>
+  </si>
+  <si>
+    <t>Sinjeri Gjuro mlađi, Ždala kbr. 182; Terezija Kovač r. Kovač, Ždala kbr. 91; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:53:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8ff5ea-2bf0-4350-8f5b-b3971f89c392</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8ff5ea-2bf0-4350-8f5b-b3971f89c392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1920/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1920/1</t>
+  </si>
+  <si>
+    <t>ANA BAGAT</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817e4e94-c76f-43b6-bf21-591c798ba97b</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_320304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817e4e94-c76f-43b6-bf21-591c798ba97b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1758/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1758/1</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:54:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4fe0763-067d-44ad-8427-b0c7c3951b38</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_312280.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4fe0763-067d-44ad-8427-b0c7c3951b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1073/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1073/2026</t>
+  </si>
+  <si>
+    <t>ŠVACO ROZA</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29735dd-518e-4b5b-bdcb-7641bdaad513</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29735dd-518e-4b5b-bdcb-7641bdaad513/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>MARIJA KOVAČEVIĆ 38361410959</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e0c121-cc03-4fa6-8e50-94151a7968d5</t>
+  </si>
+  <si>
+    <t>16.380789.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e0c121-cc03-4fa6-8e50-94151a7968d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANA ŠIROKI</t>
+  </si>
+  <si>
+    <t>IVANA ŠIROKI 42142874725</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:22:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec2ae70-3e46-46eb-89d2-ac04ccf08c16</t>
+  </si>
+  <si>
+    <t>16.379616.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec2ae70-3e46-46eb-89d2-ac04ccf08c16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1588/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1588/2026</t>
+  </si>
+  <si>
+    <t>GERIĆ TREZA; PETRAS MARA UDATA MIHOKOVIĆ</t>
+  </si>
+  <si>
+    <t>25.06.2026. 12:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4016983-4d5f-44fd-8128-569b848659f9</t>
+  </si>
+  <si>
+    <t>rjesenje_o_ocevidu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4016983-4d5f-44fd-8128-569b848659f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3762/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3762/2024</t>
+  </si>
+  <si>
+    <t>Drago Globlek; KOPRIVNIČKE VODE d.o.o. 20998990299; Krisitna Globlek; Marijana Globlek; Mirko Sabol</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b15f6e3-47b1-4615-ba94-42f4ec731bac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b15f6e3-47b1-4615-ba94-42f4ec731bac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3762&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1998/2026</t>
+  </si>
+  <si>
+    <t>Bolto Rupić; Mijo Vanđija</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:25:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e320ba95-a235-4da6-ab40-c3aa3aaaf0b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e320ba95-a235-4da6-ab40-c3aa3aaaf0b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2270/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2270/2024</t>
+  </si>
+  <si>
+    <t>TEA TIŠLJARIĆ BLAŽEK 65890836678</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:21:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e058435-0c24-4ad6-8916-a4c07fcc90c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e058435-0c24-4ad6-8916-a4c07fcc90c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2270&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-180/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Šimić</t>
+  </si>
+  <si>
+    <t>Braće Radića 73, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>28771206508</t>
+  </si>
+  <si>
+    <t>Ivica Šimić 28771206508</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:00:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69d2893-3b90-42e6-8d5e-a2cfcf0f58a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69d2893-3b90-42e6-8d5e-a2cfcf0f58a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1674/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1674/2024</t>
+  </si>
+  <si>
+    <t>Đuro Knapić 87744287222</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cefd7eaa-3652-4844-84af-7dc72a9cac92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cefd7eaa-3652-4844-84af-7dc72a9cac92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1674&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1657/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1657/2024</t>
+  </si>
+  <si>
+    <t>Saša Posavec 84058088300</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6c7e12-d853-438c-866d-460bfd60a758</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6c7e12-d853-438c-866d-460bfd60a758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1657&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1873/2026</t>
+  </si>
+  <si>
+    <t>Anica Blažičko; Franjo Blažičko; Kata Blažičko</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:42:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb472323-3dff-4ffa-8bcc-90c721774630</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb472323-3dff-4ffa-8bcc-90c721774630/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2678/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2678/2026</t>
+  </si>
+  <si>
+    <t>Ivan Pokos; Milan Milivojević; Mladen Pokos; Snježana Pokos</t>
+  </si>
+  <si>
+    <t>25.06.2026. 09:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3eb9c7e-f597-4726-8481-5c15cf51ce8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3eb9c7e-f597-4726-8481-5c15cf51ce8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2042/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2042/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Ivić; Ivan Ivić; Krunoslav Halek; Marijan Ivić</t>
+  </si>
+  <si>
+    <t>25.06.2026. 09:00:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4977f58-8c50-4001-b290-0a5009ae4876</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4977f58-8c50-4001-b290-0a5009ae4876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f9c538b-e492-4e99-841c-2765a9caadaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f9c538b-e492-4e99-841c-2765a9caadaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-439/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-439/2026</t>
+  </si>
+  <si>
+    <t>Ante Krolo; Bara Svibić; Franca Maronić; Franjo Krolo; Ivan Bogadi; Ivan Kašić; Kata Maronić; Kata Petrović; Marica Pintar; Milka Krolo; Tomo Posezi; Štefan Bolček</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:19:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee4b5c28-b8a2-45ad-b29b-dc9d8085d942</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee4b5c28-b8a2-45ad-b29b-dc9d8085d942/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA KIŠ</t>
+  </si>
+  <si>
+    <t>IVICA KIŠ 78574022301</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e5f0f64-3acd-443e-bef3-a3c463998f11</t>
+  </si>
+  <si>
+    <t>16.379672.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e5f0f64-3acd-443e-bef3-a3c463998f11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4364/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4364/2026</t>
+  </si>
+  <si>
+    <t>Đuro Blažok</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f35509-a767-4837-9d6f-12e04f5caf8e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_I_PRILOZI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU_POSL._BROJ_O-585_2023__UPP-OS-87_2023-9.pdf; PODNESAK_PREDLAGATELJA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f35509-a767-4837-9d6f-12e04f5caf8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4364&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11936/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11936/2025</t>
+  </si>
+  <si>
+    <t>ČATAJ FRANCA,R.KARLOVČAN</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:30:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a847464-389e-4f9e-8f09-25eb2eee0644</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_DVA_ZK_IZVODA_I_POSJEDOVNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK_ZK_IZVADAK__POSJEDOVNI_LIST_I_KOPIJA_KAT_PLANA.pdf; DVA_IDENTIFIKACIJSKA_LISTA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_ZA_NEKRETNINE_U_K_O_FERDINANDOVAC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_ZA__NEKRETNINU_U_K_O_LEPA_GREDA.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_I_DIOBNA_OSNOVA_ZA_UGOVOR_PLESKO-CATAJ.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; SMRTNI_LIST_IZVADAK_IZ_MATICNE_KNJIGE_UMRLIH_IZVODI_IZ_MATICE_UMRLIH_ZA_PLESKO_MARICU_I_PLESKO_STANISLAVA.pdf; TABULARNA_IZJAVA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a847464-389e-4f9e-8f09-25eb2eee0644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11936&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10761/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10761/2025</t>
+  </si>
+  <si>
+    <t>Julka Kerečeni r. Topolovčan</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ac6571-05aa-4886-aa1f-3c05dece1acd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ac6571-05aa-4886-aa1f-3c05dece1acd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10761&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-242/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-242/2026</t>
+  </si>
+  <si>
+    <t>Nadica Podgorelec</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f880dde-3ba5-408c-a51b-99a7ae0ba37d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f880dde-3ba5-408c-a51b-99a7ae0ba37d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5584/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5584/2026</t>
+  </si>
+  <si>
+    <t>Ivan Solina; Kata Glogovčan; Mara Glogovčan</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:10:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aff46da-16d1-4b6d-82d1-f398441e7011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aff46da-16d1-4b6d-82d1-f398441e7011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5584&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Tihana Blatarić</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 100, 48312 Subotica Podravska, Hrvatska</t>
+  </si>
+  <si>
+    <t>58009210192</t>
+  </si>
+  <si>
+    <t>Tihana Blatarić 58009210192</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:01:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5284/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5284/2026</t>
+  </si>
+  <si>
+    <t>Luziana Hohendorf</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc063b1-a552-4919-8012-94d8bc9437df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc063b1-a552-4919-8012-94d8bc9437df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5172/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5172/2026</t>
+  </si>
+  <si>
+    <t>Jakob Horvatić</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce6c59f-bf40-40af-a396-c475a71f3487</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce6c59f-bf40-40af-a396-c475a71f3487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4817/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4817/2026</t>
+  </si>
+  <si>
+    <t>Jasmina Wyss</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038d2971-5bd8-404e-8d1f-c6458fb61b42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038d2971-5bd8-404e-8d1f-c6458fb61b42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-747/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-747/2026</t>
+  </si>
+  <si>
+    <t>Bara Fertalj, Kloštar; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7b0e3d-75cc-4784-88b3-056d54c5d980</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7b0e3d-75cc-4784-88b3-056d54c5d980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Bara Barberić r. Ciganović, Medvedička kbr. 121; E-oglasna ploča Općinskog suda u Koprivnici; Kata Cenkovčan r. Ištvanov, Molve kbr. 234; Marica Tkalčec, Mala Rača; Martin Matiša, Molve kbr.233; Martin Varga, Molve kbr.248; Petar Barberic, Virje, sada nepoznata boravišta; Petar Barberić, Medvedička kbr. 12</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2444e4-b6ce-444f-adce-986b8f09052d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_DVA_ZK_IZVODA_(FOSIC-RAJN).pdf; KOPIJA_KATASTARSKOG_PLANA_DVIJE_KOPIJE_KAT_PLANA_(FOSIC-RAJN).pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA_1.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_FOSIC-RAJN.pdf; POSJEDOVNI_LIST__FOSIC-RAJN-STARI_POSJEDOVNI_LIST.pdf; MEDUVLASNICKI_UGOVOR_FOSIC-RAJN-MEDUVLASNICKI_UGOVOR.pdf; ZK_IZVADAK_ZJ_IZVADAK_ZKUL_8673_K_O_MOLVE.pdf; ZK_IZVADAK_ZK_IZVADAK_ZKUL_8762_K_O_MOLVE.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_1.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_3.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_2.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_4.pdf; UGOVOR_O_KUPOPRODAJI_KUP_UGOVOR_FOSIC-FRANCIC.pdf; UGOVOR_O_KUPOPRODAJI_FOSIC-BARBERIC-KUPOPRODAJNI_UGOVOR.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA_2.pdf; PUNOMOC.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNE_SLUZBE_U_DURDEVCU__POSL._BROJ_Z-2487_2026-3.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNA_SLUZBA_U_DURDEVCU_POSLOVNI_BROJ_Z-2487_2026-3_OD_15._LIPNJA_2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2444e4-b6ce-444f-adce-986b8f09052d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1579/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1579/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Blažek</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:20:36</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/473e705f-c359-4686-8582-bbd7c4f050fe</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_pojedinacnom_ispravnom_postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/473e705f-c359-4686-8582-bbd7c4f050fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1579&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1389/2026</t>
+  </si>
+  <si>
+    <t>Franjo Pavešić; Ivan Živko; Martin Pavešić; Stjepan Markušić</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:07:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81aaf0e0-c207-4cd0-8fc4-2d609aa40259</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81aaf0e0-c207-4cd0-8fc4-2d609aa40259/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Vlahović</t>
+  </si>
+  <si>
+    <t>Ulica Mlinarska 39, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>07541726113</t>
+  </si>
+  <si>
+    <t>Zoran Vlahović 07541726113</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:41:46</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-176/2026</t>
+  </si>
+  <si>
+    <t>Silva Filipović</t>
+  </si>
+  <si>
+    <t>Mali Poganac 54, 48306 Mali Poganac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63340498903</t>
+  </si>
+  <si>
+    <t>Silva Filipović 63340498903</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:36:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2503e22-2517-4104-9c6c-477c0b1950b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2503e22-2517-4104-9c6c-477c0b1950b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>Renato Horvat</t>
+  </si>
+  <si>
+    <t>Kuzminec 124a, 48312 Kuzminec, Hrvatska</t>
+  </si>
+  <si>
+    <t>21061081447</t>
+  </si>
+  <si>
+    <t>Renato Horvat 21061081447</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:30:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1473/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1473/2026</t>
+  </si>
+  <si>
+    <t>Ana Kovač; Ana Kovač; Anka Rac; Anđela Kertez; Anđela Pavlović; Dragutin Kovač; Franca Šestak; Ivan Rac; Josip Kovač; Josip Pobi; Josip Šestak; Marija Bogadi; Martin Pobi; Spomenka Bogadi; Stjepan Kovač; Treza Premec</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:30:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8de1c7d-34b2-46dd-9874-bf7e83ab8b06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8de1c7d-34b2-46dd-9874-bf7e83ab8b06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1473&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-701/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-701/2026</t>
+  </si>
+  <si>
+    <t>Ana Markov r.Kirin,Kalinovac kbr.159,Mate Kaića 6; Kata Sapač, Dinjevac, Vladimira Nazora 35; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a308c7f-3482-4847-8c29-e2c99b1ffcdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a308c7f-3482-4847-8c29-e2c99b1ffcdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=701&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/811/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/811/1</t>
+  </si>
+  <si>
+    <t>AMIN JACOUB</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:10:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155105d8-751e-46ef-86ba-5dbdd5c1524c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_252902.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155105d8-751e-46ef-86ba-5dbdd5c1524c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/553/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/553/1</t>
+  </si>
+  <si>
+    <t>AMALIJA VUČENIK</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:03:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7716cccf-843f-4906-abba-a01f34e5899c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_239787.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7716cccf-843f-4906-abba-a01f34e5899c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/281/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/281/1</t>
+  </si>
+  <si>
+    <t>DARKO MIKULAN</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8474bf5-9084-472f-b999-fd0b4b7d2f1e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_227991.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8474bf5-9084-472f-b999-fd0b4b7d2f1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3117/2026</t>
+  </si>
+  <si>
+    <t>Rega Markov, Virje kbr. 1093; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb3e9b52-6bb9-412b-929a-da9395d0e575</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK__POSJEDOVNI_LIST_I_KOPIJA_KAT_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf; PRVA_STZRANICA_RJESENJA_O_NASLJEDIVANJU_O_1383_2021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb3e9b52-6bb9-412b-929a-da9395d0e575/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-882/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-882/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mara Pavunić, Virje kbr. 1813</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:35:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6732d47d-fefa-4650-bff4-9ef35312de8f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; SMRTNI_LIST_-_ZA_MARU_PAVUNIC_-_ZA_BARU_CRNJAK.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; OCITOVANJE_VOLJE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6732d47d-fefa-4650-bff4-9ef35312de8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/84/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/84/1</t>
+  </si>
+  <si>
+    <t>SIZIM d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df750cc5-cf56-4f67-816c-3c2cde097bb9</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_218873.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df750cc5-cf56-4f67-816c-3c2cde097bb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Roza Švaco, Virje kbr. 1623</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:19:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29194ec-30a9-48b0-80f5-0bcdf8bc8cba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29194ec-30a9-48b0-80f5-0bcdf8bc8cba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1292/2026</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:16:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2bd9e02-e5a7-4f5c-9fa5-125b9c187633</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2bd9e02-e5a7-4f5c-9fa5-125b9c187633/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-716/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-716/2026</t>
+  </si>
+  <si>
+    <t>Ana Dautanec, Kalinovac; Ivan Dautanec, Kalinovac; Ivan Dautanec, Kalinovac kbr. 193; Mato Legradić, Kalinovac kbr. 67; Mijo Dautanec, Kalinovac; Nikola Dautanec, Kalinovac; Petar Legradić, Kalinovac kbr. 67; Tomo Dautanec, Kalinovac; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Dautanec, Kalinovac</t>
+  </si>
+  <si>
+    <t>23.06.2026. 09:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af746cff-542e-431e-8e73-f35f67b08761</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR_O_KUPOPRODAJI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af746cff-542e-431e-8e73-f35f67b08761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=716&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2660/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2660/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Stjepan Kupljen, Prugovac kbr. 165</t>
+  </si>
+  <si>
+    <t>23.06.2026. 09:25:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94814782-56a6-429d-8cb2-f8f60d7f45a8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST__STARI_POSJEDOVNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; MEDUVLASNICKI_UGOVOR.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94814782-56a6-429d-8cb2-f8f60d7f45a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2660&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-1021/1872/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1872/1</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07bf33c4-04b9-456d-b8fe-063f8363ab65</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319446.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07bf33c4-04b9-456d-b8fe-063f8363ab65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1871/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1871/1</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12663611-9fe2-4275-8f49-730ed1b60fee</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319436.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12663611-9fe2-4275-8f49-730ed1b60fee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1704/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1704/2026</t>
+  </si>
+  <si>
+    <t>Ana Šabijan r.Novosel,Sibinj kod Slavonskog Broda; Josip Novosel (Markov), Kloštar kbr. 427; Luka Rođak, Budančevica kbr. 14; Margeta Đud r. Novosel, Prugovac; Mato Košćak, Kloštar kbr. 88; Mijo Ban, Kloštar kbr. 27; Tomo Ivković, Kloštar kbr. 24; Vilim Šanjek, Kloštar kbr. 277; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Bajsar, Kloštar Podravski kbr. 204</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdcb3a26-9541-4352-bfa4-74a9c9686a95</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PRILOZI_4.pdf; PUNOMOC_PUNOMOC.pdf; ZK_IZVADAK_PRILOZI_1.pdf; ZK_IZVADAK_PRILOZI_2.pdf; ZK_IZVADAK_PRILOZI_3.pdf; ZK_IZVADAK_PRILOZI_5.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_PRILOG_6_POVIJEST_PROMJENA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdcb3a26-9541-4352-bfa4-74a9c9686a95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1704&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11596/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11596/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mara Turopolec, Budrovac</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:47:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbaefb54-04bc-4a57-b88b-f59d03765e81</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbaefb54-04bc-4a57-b88b-f59d03765e81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11596&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4527/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4527/2026</t>
+  </si>
+  <si>
+    <t>Ivka Mihović; Jela Mlatarić; Josip Tkalčić; Jula Bezjak; Mato Pintar; Milka Jakopanec; Nada Hunjadi</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1a3ab9e-79fa-461b-b91a-b6edb2e54324</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_BAKOVLJANEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_ZAMLJACANEC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA2.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA4.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_KUHAR.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_PRIBEG.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_SKORJANEC.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_VADAS_JANDRASIC.pdf; POSJEDOVNI_LIST__POSJEDOVNI_LIST_BAKOVLJANEC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA1.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_IZ_KATASTRA3.pdf; PUNOMOC_PUNOMOC_ODVJETNIKU.pdf; ZK_IZVADAK_ZK_IZVADAK1.pdf; ZK_IZVADAK_ZK_IZVADAK_2.pdf; ZK_IZVADAK_ZK_IZVADAK_4.pdf; ZK_IZVADAK_ZK_IZVADAK_5.pdf; ZK_IZVADAK_ZK_IZVADAK_6.pdf; ZK_IZVADAK_ZK_IZVADAK_7.pdf; ZK_IZVADAK_ZK_IZVADAK_3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1a3ab9e-79fa-461b-b91a-b6edb2e54324/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4423/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4423/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Đuka Kata, Budrovac kbr. 65,</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:18:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40be1e15-cb73-43b4-a760-ebea63b74e93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40be1e15-cb73-43b4-a760-ebea63b74e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4423&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:11:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ca5e30-8f6d-4f2c-821e-94460f599886</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POSJEDOVNI_LIST.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32ca5e30-8f6d-4f2c-821e-94460f599886/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11536/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11536/2025</t>
+  </si>
+  <si>
+    <t>Grgičin Mijo, Dinjevac kbr. 29</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:03:09</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d68b69c-c1bd-4a9f-8e3a-34635d009bce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d68b69c-c1bd-4a9f-8e3a-34635d009bce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11536&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11948/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11948/2025</t>
+  </si>
+  <si>
+    <t>Ivan Golubić</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:39:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c92846-30e8-4978-9418-257e9b9d914a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c92846-30e8-4978-9418-257e9b9d914a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11948&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1639/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1639/2026</t>
+  </si>
+  <si>
+    <t>Mirko Dokli</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:29:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a17dd6-9ed8-470d-b0c3-0a9ee8832bb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a17dd6-9ed8-470d-b0c3-0a9ee8832bb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11745/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11745/2025</t>
+  </si>
+  <si>
+    <t>KOVAČEVIĆ JOSIP</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:09:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4145c977-44cf-48ee-885e-97e26aee6e54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4145c977-44cf-48ee-885e-97e26aee6e54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11745&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5582/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5582/2026</t>
+  </si>
+  <si>
+    <t>POLJAK LIZA; POLJAK MILICA; POLJAK PETROMILA R. HOJSKI; POLJAK ĐURO; Voronjecki Nada, Marinići, Stupari 37</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:09:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2185c8d7-f4d5-4e9a-8e26-6425ccade9cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2185c8d7-f4d5-4e9a-8e26-6425ccade9cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5582&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11102/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11102/2025</t>
+  </si>
+  <si>
+    <t>Benko Kata r. Živko, Ferdinandovac; Benko Kata, Ferdinandovac kbr. 373; Jendrašić Mara, Jelačićevo,Konak Pavljanci kbr.142</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca16f0e-773a-4644-bd15-fa7464c6e304</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca16f0e-773a-4644-bd15-fa7464c6e304/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5567/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5567/2026</t>
+  </si>
+  <si>
+    <t>Marija Špoljar; Martin Špoljar; Mijo Špoljar; Pavao Špoljar; Rudolf Špoljar</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:45:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/516eae26-1d2c-4643-aed4-214fd7c51811</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/516eae26-1d2c-4643-aed4-214fd7c51811/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5567&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4398/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4398/2026</t>
+  </si>
+  <si>
+    <t>GJODJ JOSIP; GJODJ MARTIN,MLDB.; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:06:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c0a59e-f7de-4717-82b1-4147427cff87</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c0a59e-f7de-4717-82b1-4147427cff87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4398&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-173/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Kožul</t>
+  </si>
+  <si>
+    <t>KOPRIVNIČKA 179, 48350 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>80853196068</t>
+  </si>
+  <si>
+    <t>Ivo Kožul 80853196068</t>
+  </si>
+  <si>
+    <t>19.06.2026. 07:40:32</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10758/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10758/2025</t>
+  </si>
+  <si>
+    <t>Anđela Gregar, Ferdinandovac kbr. 550; Dora Gregar, Ferdinandovac kbr. 550; Jakob Sokač, Ferdinandovac kbr. 232</t>
+  </si>
+  <si>
+    <t>19.06.2026. 07:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa3d6924-c449-472a-939f-e777f268133e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa3d6924-c449-472a-939f-e777f268133e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10758&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9633/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9633/2025</t>
+  </si>
+  <si>
+    <t>Ana Sabolić; Blaž Sabolić; Ignac Mikor; Ivan Kozarić; Ivan Riškuš; Ivan Riškuš; Manda Ljubić; Marko Mikor; Tereza Sabolić</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:33:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fba06853-cdd2-49a9-9704-e4985313ef1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fba06853-cdd2-49a9-9704-e4985313ef1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9633&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11410/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11410/2025</t>
+  </si>
+  <si>
+    <t>Ana Mikulić, Miholjanec kbr. 7; Blaž Mikulić, Miholjanec kbr. 109</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:03:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2b516d-c5b8-4a99-a0fd-573c0c1be408</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2b516d-c5b8-4a99-a0fd-573c0c1be408/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11410&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4562/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4562/2025</t>
+  </si>
+  <si>
+    <t>Drago Totović; Dragutin Totović; Julka Kalinić</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3c1c8e-880f-412e-ad5b-299542157e07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3c1c8e-880f-412e-ad5b-299542157e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4562&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1021/1775/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1775/1</t>
+  </si>
+  <si>
+    <t>JOSIP ČMRLEC</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:25:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a03bf50-abdf-4a9b-96e0-9486a9ac564c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_313993.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a03bf50-abdf-4a9b-96e0-9486a9ac564c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1815/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1815/1</t>
+  </si>
+  <si>
+    <t>ANTUN RUSAK</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7a5d943-ca43-4665-8246-02f21a209bd0</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_316502.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7a5d943-ca43-4665-8246-02f21a209bd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1869/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1869/3</t>
+  </si>
+  <si>
+    <t>HT-HRVATSKE TELEKOMUNIKACIJE D.D. ZAGREB</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:22:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64feadc8-da13-49fa-8263-0f924fed0dbb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_318305.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64feadc8-da13-49fa-8263-0f924fed0dbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IGOR DOLENEC</t>
+  </si>
+  <si>
+    <t>IGOR DOLENEC 42888585689</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:32:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f32d11-43b5-4cee-9992-0afa2fbb0885</t>
+  </si>
+  <si>
+    <t>16.379130.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f32d11-43b5-4cee-9992-0afa2fbb0885/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5406/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5406/2026</t>
+  </si>
+  <si>
+    <t>Barbir Ivan; Barbir Josip</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:32:18</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/081eb561-88ca-4eac-bca0-7e57c73085dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/081eb561-88ca-4eac-bca0-7e57c73085dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5406&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-929/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-929/2026</t>
+  </si>
+  <si>
+    <t>GOLUBIĆ TOMO; MAĐAR KATA 66805435764; SABAĐIJA BERNARDA; SANTO LADISLAV; SANTO VENDEL; VARGA PETAR</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:57:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6e2461-f499-4afb-94b8-bd1725e3a1be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6e2461-f499-4afb-94b8-bd1725e3a1be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11943/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11943/2025</t>
+  </si>
+  <si>
+    <t>PINTAR ANA; PINTAR FRANJO; PINTAR FRANJO,MLDB.; PINTAR MARA,UDOVA; PINTAR SLAVA,MLDB.</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d7ab87-34b8-438e-82f9-addba09e97a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d7ab87-34b8-438e-82f9-addba09e97a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11943&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10652/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10652/2025</t>
+  </si>
+  <si>
+    <t>FRANJO FRANJO; HONTIĆ FRANJO JOSIP,PAVLOV; HONTIĆ FRANJO, PAVLOV; HONTIĆ FRANJO,MATOV; HONTIĆ IVAN; HONTIĆ JOSIP, MATIN; HONTIĆ MARA,R.POŠTA; HONTIĆ MARICA; HONTIĆ PETAR; HONTIĆ TOMO,OSTAVINA; HONTIĆ ĐURO,SLABOUMNI; KOVAČEK MARIJA, r. Hontić, Molve kbr.447</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdefa7c-ed0b-442f-a598-55a165827ddc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdefa7c-ed0b-442f-a598-55a165827ddc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10652&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5310/2026</t>
+  </si>
+  <si>
+    <t>Općina Legrad</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:03:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa33d326-2286-4d53-a545-23961a6d40c7</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf; RJESENJE_Z-6850_2025.pdf; RJESENJE_BR.Z-6850-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa33d326-2286-4d53-a545-23961a6d40c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2626130-8d25-47a6-b4e9-298b7add68b5</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf; RJESENJE.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2626130-8d25-47a6-b4e9-298b7add68b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5269/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5269/2026</t>
+  </si>
+  <si>
+    <t>BLAŽOTINEC BOLTO; Cmrk Ivan; Cmrk Ivan; Cmrk Mirko; Lončar Martin; Lukčin Franjo; Lukčin Franjo; Majdak Franjo; Majdak Ivan; Majdak Mato sada nepoznato boravište; Majdak Đuro sada nepoznato boravište; Raić Bara mldb.; Raić Dora; Raić Josip; Raić Roza mldb.; Raić Stjepan sada nepoznato boravište; Raić Tomo; Sokolj Ruža rođ. Lukčin; Tuščić Marica; Vodomin Ana; Čanadi Lucija; Švioki Štefan</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:27:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ef09aad-c633-403e-8cdc-bef16d884c64</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf; RJESENJE_Z-3940_2026-6_(Z-5269_2026).pdf; PRIJEDLOG_ZA_UPIS_PO_SLUZBENOJ_DUZNOSTI.pdf; RJESENJE_POSLOVNI_BROJ__Z-3940_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ef09aad-c633-403e-8cdc-bef16d884c64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ispravak rješenja o otvaranju zk. ispr. postupka</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:40:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47d68889-7663-4795-a0d8-f9a5630903c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47d68889-7663-4795-a0d8-f9a5630903c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7864/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7864/2025</t>
+  </si>
+  <si>
+    <t>Ankica Martinković 58525455434; CIK IVAN; CIK MARA; CIK MARICA; CIK SLAVKO; CIK SOFIJA; CIK ŠTEFO; IGNAC IVAN; IGNAC JOSIP,MLDB.; IGNAC MARGETA,R.ĐOĐ; IGNAC MARICA,MLDB.; JUŠTA MARA; JUŠTA MARA,KĆI ĐURE; JUŠTA MIJO; JUŠTA ĐURO; MARTINKOVIĆ TREZA,R.ĐOĐ; ĐOĐ MARGITA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:37:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbcd625-74c2-45b7-8d53-f44871c23116</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_I_PRILOZI.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU_POSL._BROJ_O-585_2023__UPP-OS-87_2023-9.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PUNOMOC.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNE_SLUZBE_U_DURDEVCU__POSL._BROJ_Z-7864_2025-7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbcd625-74c2-45b7-8d53-f44871c23116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1361/2026</t>
+  </si>
+  <si>
+    <t>BOŽEK DORA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8543d67-7a2d-4a86-aa2b-62f4090a1a25</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_16.6.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8543d67-7a2d-4a86-aa2b-62f4090a1a25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3940/2026</t>
+  </si>
+  <si>
+    <t>Ispravak rješenja o otvaranju zk. ispr. posstupka</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:29:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31196480-d422-418e-8ab9-a2d3ff5066a5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALO.pdf; OSTALO.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR_O_DAROVANJU.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31196480-d422-418e-8ab9-a2d3ff5066a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4310/2026</t>
+  </si>
+  <si>
+    <t>ABRAHAM TEREZIJA,R.LJUBIĆ; E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd200819-18be-451f-8e7a-c5057304192c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; POSJEDOVNI_LIST.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd200819-18be-451f-8e7a-c5057304192c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6141/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6141/2025</t>
+  </si>
+  <si>
+    <t>HORVAT TREZA; LOVRAK ANDRO; LOVRAK KATA,UDOVA; LOVRAK MIJO; LOVRAK ROZA</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:17:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05856cbd-c99b-4710-8499-32e97db215ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05856cbd-c99b-4710-8499-32e97db215ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Dubravko Špoljar</t>
+  </si>
+  <si>
+    <t>Ulica Sv. Vida 186, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>36168957746</t>
+  </si>
+  <si>
+    <t>Dubravko Špoljar 36168957746</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:42:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Križević</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 10, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>07981923791</t>
+  </si>
+  <si>
+    <t>Marijana Križević 07981923791</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4193/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4193/2026</t>
+  </si>
+  <si>
+    <t>Dušanka Cvetušić</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:41:13</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b15db59-5b20-498e-8f9c-0ac20d078d74</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK_POVIJESNI.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b15db59-5b20-498e-8f9c-0ac20d078d74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:39:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15788389-7eaf-4aa9-a479-83e871962d46</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15788389-7eaf-4aa9-a479-83e871962d46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2128/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2128/2026</t>
+  </si>
+  <si>
+    <t>Andrija Kopornić; Andrija Kopornić; Ivan Sinjari; Marija Grčić; Milan Špoljar; Pavao Špoljar; Zdenka Grčić; Željko Sinjeri; Željko Sinjeri</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c894251b-b3d0-47bc-98c6-c700fe334a62</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; PUNOMOC.pdf; TABULARNA_IZJAVA.pdf; TABULARNA_IZJAVA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POREZNO_RJESENJE.pdf; POVIJEST_PROMJENA.pdf; POVIJEST_PROMJENA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c894251b-b3d0-47bc-98c6-c700fe334a62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:12:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f681a72-656c-4604-bffc-6c121fb9298a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f681a72-656c-4604-bffc-6c121fb9298a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2052/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2052/2025</t>
+  </si>
+  <si>
+    <t>FERTALJ FRANCA; FERTALJ FRANCA; FERTALJ KATA,MLDB.; FERTALJ MARA; FERTALJ ROZA,MLDB.; KRAPEC RUDOLF; KRAPEC ĐURO; TUDIĆ JELA; TUDIĆ JELA,UDOVA</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:17:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fef8e0-15bd-4117-98ad-ade40e67807a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fef8e0-15bd-4117-98ad-ade40e67807a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2052&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-168/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Krčmar Sablić</t>
+  </si>
+  <si>
+    <t>Zablatje 43, 48317 Zablatje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13209286589</t>
+  </si>
+  <si>
+    <t>Marija Krčmar Sablić 13209286589; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RANKA ORŠOŠ</t>
+  </si>
+  <si>
+    <t>RANKA ORŠOŠ 87681239986</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09a34838-7324-4eaa-82bb-211291440c94</t>
+  </si>
+  <si>
+    <t>16.380347.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09a34838-7324-4eaa-82bb-211291440c94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3302/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3302/2025</t>
+  </si>
+  <si>
+    <t>Alojz Premec; Ana Premec; Andro Premec; Bara Premec; Eduard Premec; Florijan Lajderman; Franjo Varga; Gjuro Varga; Grga Premec; Ivan Premec; Jana Premec; Kata Premec; Katica Premec; Ljudevit Premec; Ludvig Premec; Mara Premec; Mijo Premec; Premec Alojz; Premec Bara; Premec Eduard; Premec Marta</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:14:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35517b4e-b797-4a6c-b4b1-33a4b0c4c8f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35517b4e-b797-4a6c-b4b1-33a4b0c4c8f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3302&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-166/2026</t>
+  </si>
+  <si>
+    <t>Nadica Oršuš</t>
+  </si>
+  <si>
+    <t>Starogradska 46, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>55906341368</t>
+  </si>
+  <si>
+    <t>Nadica Oršuš 55906341368; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:42:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>Nada Toth</t>
+  </si>
+  <si>
+    <t>Frana Galovića 54, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>32322761980</t>
+  </si>
+  <si>
+    <t>Nada Toth 32322761980; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d52fe7-4ffa-487c-938a-348d1a583f5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d52fe7-4ffa-487c-938a-348d1a583f5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-169/2026</t>
+  </si>
+  <si>
+    <t>Boro Oršoš</t>
+  </si>
+  <si>
+    <t>Zablatje 77, 48317 Zablatje, Hrvatska</t>
+  </si>
+  <si>
+    <t>85580370646</t>
+  </si>
+  <si>
+    <t>Boro Oršoš 85580370646; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:39:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6898/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6898/2025</t>
+  </si>
+  <si>
+    <t>Andjelija Pecko; Branko Zoretić; Franca Gradiški; Ljubica Pecko; Marija Banek; Milka Pecko; Sava Zoretić; Zoretić Stevo; Zoretić Stevo</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:21:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b472c64-a55e-4116-b8ab-477ef6c42f88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b472c64-a55e-4116-b8ab-477ef6c42f88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6898&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1393/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1393/2025</t>
+  </si>
+  <si>
+    <t>Ana Kežman; Aubelj Marija; Ivan Aubelj; Stevo Aubel; Željko Aubel</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:30:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818e4508-404f-4cd3-b1c2-02a9edcebda7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818e4508-404f-4cd3-b1c2-02a9edcebda7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1393&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4200/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4200/2026</t>
+  </si>
+  <si>
+    <t>VEDRIŠ ANTUN; VEDRIŠ FRANJO; VEDRIŠ MARGETA,R.CESAR; VEDRIŠ MIJO; VEDRIŠ PETAR; VEDRIŠ ŠTEFO</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b484aff-c5f5-492e-94d8-41d226dccee5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b484aff-c5f5-492e-94d8-41d226dccee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54033db2-bc24-4360-8be4-aa8f64114c59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54033db2-bc24-4360-8be4-aa8f64114c59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3141/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3141/2024</t>
+  </si>
+  <si>
+    <t>Franjo Grčić, Ferdinandovac kbr. 118; Franjo Hrgović, Ferdinandovac kbr. 527; Ivo Đođ, ml., Ferdinandovac kbr. 46; Mijo Đođ, Ferdinandovac kbr. 46; Stjepan Oberan, Ferdinandovac kbr. 48</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:39:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1663f769-a44e-46f6-a6dd-43e6146c27b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1663f769-a44e-46f6-a6dd-43e6146c27b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3141&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-1021/1780/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1780/1</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:04:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ea7843f-cf7f-4855-acab-0d745af690f6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_313997.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ea7843f-cf7f-4855-acab-0d745af690f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-165/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Pošta</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 50, 48331 Gola, Hrvatska</t>
+  </si>
+  <si>
+    <t>14162755431</t>
+  </si>
+  <si>
+    <t>Ana Pošta 14162755431; Oglasna ploča / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:03:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2026</t>
+  </si>
+  <si>
+    <t>Danijel Gadanec</t>
+  </si>
+  <si>
+    <t>Ulica Mirni Dol 107, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>38529963635</t>
+  </si>
+  <si>
+    <t>Danijel Gadanec 38529963635; oglasna ploča / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11407/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11407/2025</t>
+  </si>
+  <si>
+    <t>GRGIČIN KLARA; KOVAČIĆ MARICA; OSLOVČAN ROZA,UDATA LONČAR</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739f7866-af42-4133-8728-3cbceec8bafe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739f7866-af42-4133-8728-3cbceec8bafe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11407&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO PREBJEŽIĆ</t>
+  </si>
+  <si>
+    <t>MARIO PREBJEŽIĆ 91793199122</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab4eeb1-4fc9-4e95-8e9a-442dfe71dcd1</t>
+  </si>
+  <si>
+    <t>16.380074.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab4eeb1-4fc9-4e95-8e9a-442dfe71dcd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN BRAVAR</t>
+  </si>
+  <si>
+    <t>IVAN BRAVAR 70432633702</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:34:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c53b4a-4393-4b95-b987-e662c7bab4b4</t>
+  </si>
+  <si>
+    <t>16.379466.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c53b4a-4393-4b95-b987-e662c7bab4b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KARLO TUŠEK</t>
+  </si>
+  <si>
+    <t>KARLO TUŠEK 71885450361</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25def11f-de0b-456e-92e2-e8181f6bbcc6</t>
+  </si>
+  <si>
+    <t>16.379838.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25def11f-de0b-456e-92e2-e8181f6bbcc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3903b8f1-aba0-43fe-8240-7ae304735ef6</t>
+  </si>
+  <si>
+    <t>16.379472.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3903b8f1-aba0-43fe-8240-7ae304735ef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11213/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11213/2025</t>
+  </si>
+  <si>
+    <t>KOVAČIĆ ANICA</t>
+  </si>
+  <si>
+    <t>12.06.2026. 15:28:58</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234581c4-149a-4319-987f-b2e114497bbf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234581c4-149a-4319-987f-b2e114497bbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11213&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10764/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10764/2025</t>
+  </si>
+  <si>
+    <t>KANČAL FRANCA, R.KOVAČIĆ; MIKLES TREZA R. ŠIPEK</t>
+  </si>
+  <si>
+    <t>12.06.2026. 15:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64849807-9c38-47e4-9b0f-f2385b4faf5a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64849807-9c38-47e4-9b0f-f2385b4faf5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10764&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5012/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5012/2025</t>
+  </si>
+  <si>
+    <t>Anka Janić; Dušan Janić; Filip Ivković; Franca Krnjak; Grga Ivković; Imbro Ivković; Ivan Mužina; Ivan Popović; Ivan Rajn; Ivković Stjepan; Jana Ivković; Josip Ivković; Josip Mužina; Josip Mužina; Jozo Ivković; Kata Benčak; Marica Ivković; Marica Junačko; Martin Ivković; Mijo Mužina; Milka Turković; Petar Ivković; Slavica Mužina R Krnjak; Stevo Janić; Stjepan Ivković; Stjepan Ivković; Stjepan Puhač; Valent Benčak; Vid Ivković; Vid Ivković; Štefa Škrobot</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/558da8c0-dea7-4f9d-98d3-8d62a6c91819</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/558da8c0-dea7-4f9d-98d3-8d62a6c91819/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5012&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5163/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:24:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a35a9575-f095-4524-aa51-aa6b78ccae18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a35a9575-f095-4524-aa51-aa6b78ccae18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4085/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4085/2026</t>
+  </si>
+  <si>
+    <t>Ignac Horvat mldb.; Luka Horvat, Kalinovac; Marica Horvat mldb.; Mate Horvat mldb.; Mate Horvat mldb., Kalinovac; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:39:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd183f4-b57b-4b26-a7f6-0d4429361c71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd183f4-b57b-4b26-a7f6-0d4429361c71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10294/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10294/2025</t>
+  </si>
+  <si>
+    <t>Ana Furkes; Jela Furkes; Mara Lovretić; Stjepan Furkes; Stjepan Furkes; Tereza Furkes; Treza Čevis; Đuro Furkes</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:39:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47f7f34-c798-4eac-b9c9-1e237c46a4da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47f7f34-c798-4eac-b9c9-1e237c46a4da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10294&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7130/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7130/2025</t>
+  </si>
+  <si>
+    <t>Štefanije Šrefotić</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fe244c1-4268-4c8b-a293-520cb98b4acd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fe244c1-4268-4c8b-a293-520cb98b4acd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7130&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7858/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7858/2025</t>
+  </si>
+  <si>
+    <t>Ljuba Fajtović; Melanija Fajtović; Melanija Fajtović; Melanija Čuić; Mijo Fajtović; Milan Fajtović; Milutin Fajtović; Nikola Fajtović; Tomo Fajtović</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:12:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac551f08-c4b4-4d27-8c2d-8073508a756f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac551f08-c4b4-4d27-8c2d-8073508a756f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7858&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3545/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3545/2025</t>
+  </si>
+  <si>
+    <t>Kuzmić Slavko; Picer Martin; Rosandić Anton; Rosandić Katarina</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c276ad-763c-40a7-ba5e-f921ec9f0994</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c276ad-763c-40a7-ba5e-f921ec9f0994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3545&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4241/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4241/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Štimac 39076334590</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96297494-97bc-4dd2-a818-dfd574655df6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96297494-97bc-4dd2-a818-dfd574655df6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8133/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8133/2025</t>
+  </si>
+  <si>
+    <t>Ana Golub; Anđela Pakasin; Bara Šestak; Josip Bardek; Mara Križevćan; Mara Lovrak; Treza Tkalec; Đuro Kelek</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:49:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e3f6c0-1e10-43e4-921e-158f9327f42c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e3f6c0-1e10-43e4-921e-158f9327f42c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6166/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6166/2025</t>
+  </si>
+  <si>
+    <t>Branko Miličić; Martin Jelak; Milan Marinković; Milan Marinković; Tomo Žinić</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:34:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b73323b-6852-4e8e-9c18-cdbba5685bdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b73323b-6852-4e8e-9c18-cdbba5685bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6166&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4190/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4190/2026</t>
+  </si>
+  <si>
+    <t>Jasmina Wyss 38791089850</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:32:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd29cf6c-3b2b-45ba-9210-671763845a03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd29cf6c-3b2b-45ba-9210-671763845a03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Branka Filip; Draga Kedmenec; Josip Filip; Justa Bosilj; Kata Grahovec; Stjepan Stančir; Terezia Biškup</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d240771-f6dd-4511-87fe-b0c7e9f4c618</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_10.6.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d240771-f6dd-4511-87fe-b0c7e9f4c618/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10981&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4431/2026</t>
+  </si>
+  <si>
+    <t>VRABEC IVAN</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8dc99e-b5d3-45e7-8dff-34d3f59c2030</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c8dc99e-b5d3-45e7-8dff-34d3f59c2030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7448/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7448/2025</t>
+  </si>
+  <si>
+    <t>Adriano Slatina; Ana Bebek; Kata Bebek; Mijo Remenar</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:46:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f17e6b-0e90-43b5-92ae-188eba3f4ef4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f17e6b-0e90-43b5-92ae-188eba3f4ef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7448&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-1021/1698/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1698/2</t>
+  </si>
+  <si>
+    <t>KATARINA KEROVEC</t>
+  </si>
+  <si>
+    <t>10.06.2026. 11:20:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/333970a0-f405-421d-b9ba-75fd82ffa6a6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_309067.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/333970a0-f405-421d-b9ba-75fd82ffa6a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-768/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-768/2026</t>
+  </si>
+  <si>
+    <t>DRAŠKOVIĆ LUKA; GIBA ANA; JURIŠA JALŽA; OZORLIĆ MARTIN; OZORLIĆ MARTIN; OZORLIĆ ROZALIJA R. GARDOŠ; SKLEPIĆ MARICA; SKLEPIĆ STJEPAN, MLAĐI; TOPOLOVČAN TEREZIJA R. OZORLIĆ; TOPOLOVČAN TREZA R. OZORLIĆ</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:32:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bfa91e-2769-44c0-bfa5-b6d2e2f586a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bfa91e-2769-44c0-bfa5-b6d2e2f586a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-163/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Balog</t>
+  </si>
+  <si>
+    <t>Ulica Jurja Husa Rasinjanina 28, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>95493500728</t>
+  </si>
+  <si>
+    <t>Branimir Balog 95493500728</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680e8070-3cdd-4280-a40f-3ed2d095b9a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680e8070-3cdd-4280-a40f-3ed2d095b9a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2541/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2541/2025</t>
+  </si>
+  <si>
+    <t>Katarina Klarić; Vinko Brljak</t>
+  </si>
+  <si>
+    <t>10.06.2026. 08:06:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c02293a2-081c-40f8-9a15-16229400ed4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c02293a2-081c-40f8-9a15-16229400ed4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2541&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4067/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4067/2026</t>
+  </si>
+  <si>
+    <t>Ana Pavliček, udova, Miholjanec kbr. 14; Barica Zagorec, Kraljevac na Sutli 72; Mijo Pecek(Đurin)Miholjanec,I. Filipovića 136/140; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.06.2026. 08:02:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2116ec-170a-4e9e-993b-193f817da4fb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_1.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_2.pdf; POSJEDOVNI_LIST__STARI_POSJEDOVNI_LIST.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU_DVA_OSTAVINSKA_RJESENJA.pdf; TABULARNA_IZJAVA.pdf; IZJAVA_ANKE_PECEK_I_DR.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDJIVANJU_POK_MARTINA_PECEK.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2116ec-170a-4e9e-993b-193f817da4fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4067&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3810/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 9-6-2026</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22ff1ea-8b6b-46a4-bba9-f68d191cf0cf</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22ff1ea-8b6b-46a4-bba9-f68d191cf0cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3810&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3810/2025</t>
+  </si>
+  <si>
+    <t>Andrija Balaško; Bara Balaško; Bara Balaško; Područni ured za katastar Koprivnica; Stjepan Balaško</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:52:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/474d20fd-ddeb-45d3-9900-1f03edc35aa9</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ispravku_rjesenja_o_otvaranju_pojedinacnog_ispravnog_postupka.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/474d20fd-ddeb-45d3-9900-1f03edc35aa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2338/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2338/2025</t>
+  </si>
+  <si>
+    <t>Erga Marijan; Markan Ivan</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:43:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008ccee1-a894-43ab-ac89-225aa436f17c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008ccee1-a894-43ab-ac89-225aa436f17c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2338&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8755/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8755/2025</t>
+  </si>
+  <si>
+    <t>Anica Štefanec; Marija Štefanec; Slavko Ciglar; Stjepan Štefanec</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:40:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fe0954c-6b24-4bf4-b669-3fc3f19784e7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; IZJAVA_SABOLOVIC.pdf; IZJAVA_KOVAC.pdf; RJESENJE_BR.Z-8755-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fe0954c-6b24-4bf4-b669-3fc3f19784e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8755&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1783/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1783/2025</t>
+  </si>
+  <si>
+    <t>Bara Potravi; Božidar Tkalec; Dolenčić Siniša; Dolenčić Zoran; Drako Puklavec; Gabaj Stjepan; Marinko Međimorec</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:28:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829747c9-4e15-4d23-aadd-acae7e0459b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829747c9-4e15-4d23-aadd-acae7e0459b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1783&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5832/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5832/2025</t>
+  </si>
+  <si>
+    <t>Andrija Rajaković; Josip Kenđel; Marija Crljenica</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1582fc3-5ce5-44c0-9227-c78b0e414028</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1582fc3-5ce5-44c0-9227-c78b0e414028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5832&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11906/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11906/2025</t>
+  </si>
+  <si>
+    <t>Kata Mihoković</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8029912-a535-4b33-9c04-eafb139471c1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALA_IZDAVANJA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; IZJAVA_ZELJKO_BREGOVIC.pdf; IZJAVA_JOSIP_BREGOVIC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8029912-a535-4b33-9c04-eafb139471c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11906&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a476ae0b-9813-4eaf-9bf7-cfed22cefa50</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_DOPUNI.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; OSTALA_IZDAVANJA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALO.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a476ae0b-9813-4eaf-9bf7-cfed22cefa50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.06.2026. 11:38:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500c1f2b-3827-4ddb-8ba6-090456315797</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_DOPUNI.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; POTVRDA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALO.pdf; OSTALO.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500c1f2b-3827-4ddb-8ba6-090456315797/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10482/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10482/2025</t>
+  </si>
+  <si>
+    <t>Baruškin Stjepan, Sisak, Đure Đakovića 41</t>
+  </si>
+  <si>
+    <t>09.06.2026. 09:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fcee572-eebe-4583-a229-3f2387428651</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fcee572-eebe-4583-a229-3f2387428651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10482&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4829/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4829/2026</t>
+  </si>
+  <si>
+    <t>Sanja Belošević 60910269638</t>
+  </si>
+  <si>
+    <t>09.06.2026. 08:24:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a8dfb10-47c8-4462-bb4a-3963704fc14b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a8dfb10-47c8-4462-bb4a-3963704fc14b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4829&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Kolonić</t>
+  </si>
+  <si>
+    <t>DRAVSKA 76, 48331 Gola, Hrvatska</t>
+  </si>
+  <si>
+    <t>01257165981</t>
+  </si>
+  <si>
+    <t>Ivica Kolonić 01257165981; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a7342-8be8-4aa1-befb-7098f1b038ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a7342-8be8-4aa1-befb-7098f1b038ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Balog</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 33, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>05484878190</t>
+  </si>
+  <si>
+    <t>Miroslav Balog 05484878190; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58bdd6-e1ee-43b7-8149-f41e85abc3b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58bdd6-e1ee-43b7-8149-f41e85abc3b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1770/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1770/2025</t>
+  </si>
+  <si>
+    <t>Drašković Marica, Kloštar kbr. 287; Madjerić Mato, Kloštar kbr.130; Šipek Tomo, Kloštar Podravski kbr.231</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5060ed2-6fd8-4bfb-b887-9743b0d0dc3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5060ed2-6fd8-4bfb-b887-9743b0d0dc3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1770&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3173/2026</t>
+  </si>
+  <si>
+    <t>GAŠPARIĆ JOSIP; KUDUMIJA IVAN; MALETIĆ MARA; TURKOVIĆ IVAN; TURKOVIĆ SOFIJA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:05:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94acd3ab-ad7c-4385-b5f6-94b3059eee57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94acd3ab-ad7c-4385-b5f6-94b3059eee57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10409/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10409/2025</t>
+  </si>
+  <si>
+    <t>Švec Marija, Kalinovac kbr. 25</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:03:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7296202-6509-464f-b138-2c788d1111d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7296202-6509-464f-b138-2c788d1111d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Debeljak, Prugovac kbr. 152; Ana Kovač r. Krečeni,Pitomača,P.Preradovića 80; Bara Đurišević r. Kovačić, Kloštar Oderjan br.34/9; Bara Đurišević r. Kovačić, Kloštar kbr. 459; E-oglasna ploča Općinskog suda u Koprivnici; Ivan Debeljak, Prugovac kbr.152; Ivan Jurić, Kloštar Podravski kbr.323; Ivan Kontrec, mldb. Kloštar Podravski; Ivan Kovačić mldb.Kloštar kbr.46; Ivan Kovačić, mldb. Kloštar kbr. 46; Jakob Đurišević, Kloštar kbr.223; Josip Kolarić, Grginac kbr. 71; Josip Kontrec, mldb. Kloštar Podravski; Julka Kerečeni r.Topolovčan,Kloš.P.,P.Prerad. 58; Julka Kerečeni, Kloštar Podravski kbr. 323; Kata Kovačić, Prugovac; Luka Kontrec; Luka Kontrec,mldb.,Kloštar Podravski; Marica Knezić, Kloštar; Marica Kontrec, mldb. Kloštar Podravski; Marica Pencer, Stari Gradac; Pavao Đurišević, Kloštar kbr. 215; Roza Jurić, Kloštar Podravski kbr. 323; Tomo Kovačić, Klopštar kbr. 143; Zlata Jurić, mldb.Kloštar Podravski</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:48:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a522112-f3dd-43e9-b05b-1eee152097f7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI__STALNE_SLUZBE_U_DURDEVCU_BR._Z-10761_2025-7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a522112-f3dd-43e9-b05b-1eee152097f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10602/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10602/2025</t>
+  </si>
+  <si>
+    <t>LONČAR FRANJO; STRUNJAK ANA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba687db7-d85c-4fce-8ff6-a180266a4181</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba687db7-d85c-4fce-8ff6-a180266a4181/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10602&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1387/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1387/2026</t>
+  </si>
+  <si>
+    <t>SABOLIĆ TEREZIJA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:31:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df84b589-1121-4440-8c9d-aca3f1c96af1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df84b589-1121-4440-8c9d-aca3f1c96af1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1112/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1112/2026</t>
+  </si>
+  <si>
+    <t>KIRIN DORA R.ŠOŠ; KIRIN LUKA; PERŠIĆ GJURO</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:19:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc1ec535-7efd-4f64-8e81-ccf08ce2f7f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc1ec535-7efd-4f64-8e81-ccf08ce2f7f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-896/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-896/2026</t>
+  </si>
+  <si>
+    <t>GLUHAK BOLTO; VARAŽDINEC KATA; ŠTEFEC ANA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:10:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e9a7cc-f9ea-4f02-8c9e-4dbd5b78e994</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e9a7cc-f9ea-4f02-8c9e-4dbd5b78e994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=896&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3943/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3943/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Maruščec Katica r. Tomec, Virov.kon.Drenovica 1650</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:05:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15b7ede-b2de-42a8-8401-401bc023960c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ELABORAT_O_ETAZIRANJU.pdf; ELABORAT_O_ETAZIRANJU.pdf; ELABORAT_O_ETAZIRANJU.pdf; ELABORAT_O_ETAZIRANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15b7ede-b2de-42a8-8401-401bc023960c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5436/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5436/2024</t>
+  </si>
+  <si>
+    <t>Bara Škvorc; Drago Hanžeković; Franca Vucković; Kata Hanžeković; Kata Pecig; Kata Pečeh; Katica Hanžeković; Marica Frankol; Mato Frankol; Milka Matasović; Nikola Frankol; Pavao Bašlin; Slavica Ištvanović; Slavica Škvorc-Basilj; Tereza Hanžeković; Tomo Hanžeković; Trezija Bosilj; Vlado Hanžeković; Čiril Frankol</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:43:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b21c0918-0574-4761-a001-e06de44d21fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b21c0918-0574-4761-a001-e06de44d21fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5436&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-12043/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12043/2025</t>
+  </si>
+  <si>
+    <t>Bara Vaso, Đurđevac; E-oglasna ploča Općinskog suda u Koprivnici; Jela Megec, Sirova Katalena kbr. 120</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdb27aa3-2a43-4c6c-bcc7-39f3f2e655c3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; PRESLIKA_PUTOVNICE.pdf; POSJEDOVNI_LIST.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdb27aa3-2a43-4c6c-bcc7-39f3f2e655c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=12043&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mijo Kosanović, Đurđevac kbr.127</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d186e63f-1b5c-4562-b82a-929c8871cc46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d186e63f-1b5c-4562-b82a-929c8871cc46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-159/2026</t>
+  </si>
+  <si>
+    <t>Paš Ristemi</t>
+  </si>
+  <si>
+    <t>Zrinski Trg 10, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>75360423242</t>
+  </si>
+  <si>
+    <t>Paš Ristemi 75360423242</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462eac33-6efa-4f37-bf45-c077ceb9c20a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462eac33-6efa-4f37-bf45-c077ceb9c20a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-158/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Ostriž</t>
+  </si>
+  <si>
+    <t>Duga Ulica 20, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>46442351653</t>
+  </si>
+  <si>
+    <t>Miroslav Ostriž 46442351653</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc81bc01-6a94-419f-bf7d-bee3650d602d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc81bc01-6a94-419f-bf7d-bee3650d602d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-424/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-424/2026</t>
+  </si>
+  <si>
+    <t>Ana Šabijan r. Novosel, Sibinj,kod Slavonsk Broda; Ivan Fertalj, Kloštar kbr. 113; Margeta Đud r. Novosel, Prugovac; Martin Topolovčan, Kloštar Podravski kbr.11</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:59:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c173d1eb-721a-455e-b7f1-925b38497c19</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c173d1eb-721a-455e-b7f1-925b38497c19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=424&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Huzjak Ružica; Peroš Ivo; Peroš Valent</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dede441-2e4f-4347-b18e-712d217c5a87</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_JUG_MARICA.pdf; ZK_IZVADAK_ZK._UL._BR._482__K._O._VELIKA_MUCNA.pdf; PUNOMOC_CAR_TATJANA.pdf; POSJEDOVNI_LIST__BR._1211__K._O._VELIKA_MUCNA.pdf; TABULARNA_IZJAVA_PSENICNIK_IVICA.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._MIJO_PSENICNIK.pdf; ZK_IZVADAK_ZK._UL._BR._881__K._O._VELIKA_MUCNA.pdf; POSJEDOVNI_LIST__BR._213__K._O._VELIKA_MUCNA.pdf; ZK_IZVADAK_ZK._UL._BR._260__K._O._VELIKA_MUCNA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dede441-2e4f-4347-b18e-712d217c5a87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4058&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-1021/1395/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1395/3</t>
+  </si>
+  <si>
+    <t>DIANA MIKLOŠ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81567492-fe36-432c-9596-b46eedd40bcb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287049.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81567492-fe36-432c-9596-b46eedd40bcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1301/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1301/1</t>
+  </si>
+  <si>
+    <t>BISERKA KOLAŠ</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:29:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f4a358-8a7f-445c-8cd2-3d1516343498</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_275559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1f4a358-8a7f-445c-8cd2-3d1516343498/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1300/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1300/1</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402134d7-3f61-4c7b-89be-7964d757558f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_275556.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402134d7-3f61-4c7b-89be-7964d757558f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Mijo Kosanović, Đurđevac kbr. 127</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89f1624-5821-4dbe-ad82-0b48afbf3d84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89f1624-5821-4dbe-ad82-0b48afbf3d84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1295/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1295/1</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fad2e3a-a354-420e-97dc-4e02bb80b6b3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_275538.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fad2e3a-a354-420e-97dc-4e02bb80b6b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-1021/1294/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-1021/1294/1</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a6d7b6-2b36-4f34-bc64-6ab52f4b594a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_275536.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a6d7b6-2b36-4f34-bc64-6ab52f4b594a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acc7039-0dee-4110-8101-4dbfafd95be6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; PUNOMOC.pdf; POSJEDOVNI_LIST.pdf; TABULARNA_IZJAVA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acc7039-0dee-4110-8101-4dbfafd95be6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-157/2026</t>
+  </si>
+  <si>
+    <t>Dragica Bogdan</t>
+  </si>
+  <si>
+    <t>Ulica Botinovečki Jarak 42, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>48691540150</t>
+  </si>
+  <si>
+    <t>Dragica Bogdan 48691540150</t>
+  </si>
+  <si>
+    <t>08.06.2026. 07:54:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd18d8-16b8-48f0-9ac6-546ab1ab4493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd18d8-16b8-48f0-9ac6-546ab1ab4493/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=157&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-9841/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9841/2024</t>
   </si>
   <si>
     <t>Prepelić Mario; Čevis Katarina</t>
   </si>
   <si>
     <t>05.06.2026. 13:58:29</t>
   </si>
   <si>
-    <t>07.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1b2ca84-6528-40f5-9e21-782a2d993402</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1b2ca84-6528-40f5-9e21-782a2d993402/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9841&amp;godina=2024</t>
   </si>
   <si>
-    <t>Z-2541/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>rješenje</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>05.06.2026. 13:50:57</t>
   </si>
   <si>
-    <t>06.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/126953fc-3296-4e8f-bf4c-cb076e10a540</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/126953fc-3296-4e8f-bf4c-cb076e10a540/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2541&amp;godina=2025</t>
-[...7 lines deleted...]
-  <si>
     <t>05.06.2026. 13:49:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b660c95-bafc-4fc4-a56a-085bb0f6a0bf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b660c95-bafc-4fc4-a56a-085bb0f6a0bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-10093/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10093/2024</t>
   </si>
   <si>
     <t>Prebježić Barbara</t>
   </si>
   <si>
     <t>05.06.2026. 13:49:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/678b6c4d-959a-465e-a381-2737610f3f36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/678b6c4d-959a-465e-a381-2737610f3f36/dokumenti/preuzimanje</t>
@@ -344,53 +6353,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/152dde08-8f9a-4513-b6ec-09254a5980d0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/152dde08-8f9a-4513-b6ec-09254a5980d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10025&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-2337/2025</t>
   </si>
   <si>
     <t>Rješenje Z-2337/2025-13</t>
   </si>
   <si>
     <t>05.06.2026. 12:10:52</t>
   </si>
   <si>
     <t>05.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ef22426-d9d8-4874-9af1-0e26c724c6d1</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ef22426-d9d8-4874-9af1-0e26c724c6d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2337&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-1848/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1848/2025</t>
   </si>
   <si>
     <t>Šaško Danica; Šaško Stjepan</t>
   </si>
   <si>
     <t>05.06.2026. 12:08:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0eaf8f9f-fa3c-4043-a8f2-22d460d51163</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0eaf8f9f-fa3c-4043-a8f2-22d460d51163/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1848&amp;godina=2025</t>
@@ -410,8375 +6416,566 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7a5bfba-816a-4c84-abcc-3226c9aefd01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2669/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2669/2025</t>
   </si>
   <si>
     <t>Kolesar Vesnica; Mara Mikšić; Mikić Jasnica; Picer Franjo; Picer Jasnica; Picer Jasnica; Vuljak Mihael; Štefa Kolesar</t>
   </si>
   <si>
     <t>05.06.2026. 11:49:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ffb56860-c526-4769-acce-c7cac60e2841</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ffb56860-c526-4769-acce-c7cac60e2841/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2669&amp;godina=2025</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...1 lines deleted...]
-  <si>
     <t>Sp-153/2026</t>
   </si>
   <si>
     <t>Oglas od 05.06.2026.</t>
   </si>
   <si>
     <t>Damir Idrizi</t>
   </si>
   <si>
     <t>Ulica Ferde Rusana 4, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>23023666433</t>
   </si>
   <si>
     <t>Damir Idrizi 23023666433</t>
   </si>
   <si>
     <t>05.06.2026. 08:47:36</t>
   </si>
   <si>
     <t>20.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-155/2026</t>
   </si>
   <si>
     <t>Vesnica Grubješić</t>
   </si>
   <si>
     <t>Srijem 115, 48306 Srijem, Hrvatska</t>
   </si>
   <si>
     <t>77661763883</t>
   </si>
   <si>
     <t>Vesnica Grubješić 77661763883</t>
   </si>
   <si>
     <t>05.06.2026. 08:44:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje O. 526/2026 UPP-OS-O-83/2026-7</t>
-[...16 lines deleted...]
-  <si>
     <t>Z-3874/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3874/2026</t>
   </si>
   <si>
     <t>E-oglasna ploča Općinskog suda u Koprivnici; Medjurečan Gjuro; Međurečan Marica sestra Alojzijana, Lovčen grad; Međurečan Marta r. Živko Kalinovac kbr. 573</t>
   </si>
   <si>
     <t>05.06.2026. 08:17:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a31c985-c98d-4d1c-af15-c83365e96701</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a31c985-c98d-4d1c-af15-c83365e96701/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3874&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kov-6/2026</t>
-[...361 lines deleted...]
-  <si>
     <t>Sp-151/2026</t>
   </si>
   <si>
     <t>Oglas od 03.06.2026.</t>
   </si>
   <si>
     <t>Marijana Zirdum</t>
   </si>
   <si>
     <t>Ulica Dubovečki Breg 112, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>30902069007</t>
   </si>
   <si>
     <t>Marijana Zirdum 30902069007</t>
   </si>
   <si>
     <t>03.06.2026. 09:23:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-11255/2025</t>
-[...682 lines deleted...]
-  <si>
     <t>Sp-150/2026</t>
   </si>
   <si>
     <t>Oglas od 02.06.2026.</t>
   </si>
   <si>
     <t>Božidar Glavica</t>
   </si>
   <si>
     <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
   </si>
   <si>
     <t>75149475740</t>
   </si>
   <si>
     <t>Božidar Glavica 75149475740</t>
   </si>
   <si>
     <t>02.06.2026. 07:49:27</t>
   </si>
   <si>
-    <t>17.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DINO ŠAJN</t>
-[...70 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-92/2026</t>
-[...970 lines deleted...]
-  <si>
     <t>Sp-148/2026</t>
   </si>
   <si>
     <t>Oglas od 29.05.2026.</t>
   </si>
   <si>
     <t>Biserka Benotić</t>
   </si>
   <si>
     <t>Matije Gupca 59, 48323 Hlebine, Hrvatska</t>
   </si>
   <si>
     <t>29882861128</t>
   </si>
   <si>
     <t>Biserka Benotić 29882861128</t>
   </si>
   <si>
     <t>29.05.2026. 09:37:03</t>
   </si>
   <si>
-    <t>13.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pn-25/2026</t>
-[...622 lines deleted...]
-  <si>
     <t>Sp-145/2026</t>
   </si>
   <si>
     <t>Oglas od 27.05.2026.</t>
   </si>
   <si>
     <t>Biljana Oršuš</t>
   </si>
   <si>
     <t>Starogradska 24, 48321 Sigetec, Hrvatska</t>
   </si>
   <si>
     <t>16706553981</t>
   </si>
   <si>
     <t>Biljana Oršuš 16706553981</t>
   </si>
   <si>
     <t>27.05.2026. 11:04:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
   </si>
   <si>
-    <t>OB-1021/1373/1</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-143/2026</t>
   </si>
   <si>
     <t>Oglas od 26.05.2026.</t>
   </si>
   <si>
     <t>Danijel Klasić</t>
   </si>
   <si>
     <t>Ulica Ivana Trnskog 12, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>18673080851</t>
   </si>
   <si>
     <t>Danijel Klasić 18673080851; e-Oglasna ploča</t>
   </si>
   <si>
     <t>27.05.2026. 07:34:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-11773/2025</t>
-[...178 lines deleted...]
-  <si>
     <t>Sp-144/2026</t>
   </si>
   <si>
     <t>Zdravko Volarić</t>
   </si>
   <si>
     <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>36345633654</t>
   </si>
   <si>
     <t>Zdravko Volarić 36345633654</t>
   </si>
   <si>
     <t>26.05.2026. 09:44:54</t>
   </si>
   <si>
-    <t>10.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-767/2026</t>
-[...100 lines deleted...]
-  <si>
     <t>Sp-142/2026</t>
   </si>
   <si>
     <t>Oglas od 25.05.2026.</t>
   </si>
   <si>
     <t>David Pucko</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 63a, 48317 Legrad, Hrvatska</t>
   </si>
   <si>
     <t>92192594552</t>
   </si>
   <si>
     <t>David Pucko 92192594552</t>
   </si>
   <si>
     <t>25.05.2026. 13:53:26</t>
   </si>
   <si>
-    <t>09.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-568/2026</t>
-[...220 lines deleted...]
-  <si>
     <t>Sp-141/2026</t>
   </si>
   <si>
     <t>Oglas od 22.05.2026.</t>
   </si>
   <si>
     <t>Marko Sedlar</t>
   </si>
   <si>
     <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
   </si>
   <si>
     <t>54821273953</t>
   </si>
   <si>
     <t>Marko Sedlar 54821273953</t>
   </si>
   <si>
     <t>22.05.2026. 14:00:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-9990/2025</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-410/2020</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>Vesna Baruškin</t>
   </si>
   <si>
     <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>22870725697</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
   </si>
   <si>
-    <t>Z-11937/2025</t>
-[...403 lines deleted...]
-  <si>
     <t>Sp-140/2026</t>
   </si>
   <si>
     <t>Oglas od 21.05.2026.</t>
   </si>
   <si>
     <t>Irena Tuma</t>
   </si>
   <si>
     <t>Ulica Kneza Branimira 27, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>51835707241</t>
   </si>
   <si>
     <t>Irena Tuma 51835707241</t>
   </si>
   <si>
     <t>21.05.2026. 11:10:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-2033/2026</t>
-[...1574 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d2b8764-985f-4f33-956d-432155841987/dokumenti/preuzimanje</t>
+    <t>Z-7068/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.5.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:44:41</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7068&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7071/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Jovanka Krušelj</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c21542-7da5-497c-b779-ce9343e25b19</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_186299810.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c21542-7da5-497c-b779-ce9343e25b19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7071&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-7074/2025</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-7074/2025</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e5ca7b4c-be72-4523-a410-0c7e77eebe0f/dokumenti/preuzimanje</t>
+    <t>E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ce9b0f-5d61-4286-83a6-b023b41d989a</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_186299623 (4).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ce9b0f-5d61-4286-83a6-b023b41d989a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7074&amp;godina=2025</t>
   </si>
   <si>
-    <t>Z-7068/2025</t>
-[...112 lines deleted...]
-  <si>
     <t>18.05.2026. 13:22:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7650fc02-46f5-497e-a6a8-2260568930c3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7650fc02-46f5-497e-a6a8-2260568930c3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-11751/2025</t>
-[...2279 lines deleted...]
-    <t>Sp-102/2026</t>
+    <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 17.04.2026.</t>
   </si>
   <si>
-    <t>Zdravko Tkalec</t>
-[...76 lines deleted...]
-  <si>
     <t>Maja Slukan</t>
   </si>
   <si>
     <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
   </si>
   <si>
     <t>21310629153</t>
   </si>
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-97/2026</t>
-[...79 lines deleted...]
-  <si>
     <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. ZDRAVKA FLAJSA, OIB 31687273179, sina Janeza i Ljubice Flajs, djelatnika iz Borovljana, Novigrad Podravski, Borovljani 52, rođ. 03. veljače 1956.g., a umrlog 22. studenoga 2025.g., državljanina RH. </t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. ZDRAVKA FLAJSA 31687273179</t>
   </si>
   <si>
     <t>23.04.2026. 08:51:24</t>
   </si>
   <si>
     <t>23.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9</t>
   </si>
   <si>
     <t>oglas za nep. nasljednike ostavina iza pok. Zdravko Flajs.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d93f97a7-6277-43e0-9dc6-d175716deac9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Oglas za nepoznate nasljednike iza pok. pok. MARIJE BELOVIĆ, OIB 05701256361, kćeri Imbre, rođ. Fičko, djelatnice iz Zablatja, Zablatje 94, rođ. 03. prosinca 1945.g., a umrle 30. ožujka 2025.g., državljanke RH. </t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. Marije Belović 05701256361</t>
@@ -8828,53 +7025,50 @@
   <si>
     <t>30.09.2025. 10:43:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4</t>
   </si>
   <si>
     <t>Ana Bizek.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f02dbab-0e6b-4d28-a2e8-dc7799da6af4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Kovm-24/2025</t>
   </si>
   <si>
     <t>Dopis od 1.7.2025, optužnica</t>
   </si>
   <si>
     <t>Bogdan Cetušić 32582500144</t>
   </si>
   <si>
     <t>22.08.2025. 08:07:47</t>
   </si>
   <si>
-    <t>03.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2722adc2-29f5-49b0-b86f-d4c8fec7113f</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.docx O822O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2722adc2-29f5-49b0-b86f-d4c8fec7113f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kovm&amp;predmet=24&amp;godina=2025</t>
   </si>
   <si>
     <t>O-771/2024</t>
   </si>
   <si>
     <t>Oglas - postavljanje privremenog zastupnika Kristini Šadek</t>
   </si>
   <si>
     <t>10.01.2025. 14:24:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4f81e827-106c-4039-a1f4-49283eec5740</t>
   </si>
   <si>
     <t>Oglas.pdf</t>
@@ -8910,53 +7104,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10141&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-198/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2024.</t>
   </si>
   <si>
     <t>Karmela Horvat</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
   </si>
   <si>
     <t>52572702559</t>
   </si>
   <si>
     <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
   </si>
   <si>
     <t>06.06.2024. 11:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5242/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.9.2023. uz prijedlog i priloge</t>
   </si>
   <si>
     <t>Ivan Lakuš</t>
   </si>
   <si>
     <t>08.11.2023. 11:58:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/913f9e7c-386a-4693-bdd3-2389647104dc</t>
   </si>
   <si>
     <t>PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_150501855.pdf; OSTALO_150501857.pdf; RJESENJE_152737401.pdf</t>
   </si>
@@ -9038,51 +7229,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N404"/>
+  <dimension ref="A1:N316"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -9101,15525 +7292,12253 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2"/>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
         <v>25</v>
       </c>
-      <c r="D3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" t="s">
         <v>51</v>
       </c>
-      <c r="I6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N7" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>75</v>
+      </c>
+      <c r="I8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J8" t="s">
         <v>68</v>
       </c>
-      <c r="I8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K9" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="N9" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="I10" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="N11" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="L12" t="s">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N12" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="I13" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="K13" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="N13" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="I14" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="J14" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="L14" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="M14" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="N14" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="I15" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="J15" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="N15" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="I16" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="J16" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="L16" t="s">
-        <v>63</v>
+        <v>136</v>
       </c>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="N16" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="J17" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K17" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="L17" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="N17" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="D18" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="J18" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="K18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="L18" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="N18" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="I19" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="J19" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="K19" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="L19" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="M19" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="N19" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="D20" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>165</v>
+      </c>
+      <c r="F20" t="s">
+        <v>166</v>
+      </c>
+      <c r="G20" t="s">
+        <v>167</v>
+      </c>
       <c r="H20" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="I20" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="J20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="L20" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>171</v>
+      </c>
+      <c r="N20" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="D21" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F21" t="s">
+        <v>175</v>
+      </c>
+      <c r="G21" t="s">
+        <v>176</v>
+      </c>
       <c r="H21" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="I21" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="J21" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="L21" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="M21" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="N21" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="I22" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="J22" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="K22" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="L22" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="M22" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="D23" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="I23" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="J23" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="K23" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="L23" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="M23" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="N23" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>198</v>
+      </c>
       <c r="D24" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="I24" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="J24" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="K24" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="L24" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="M24" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>204</v>
+      </c>
+      <c r="N24" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D25" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="I25" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="J25" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K25" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="L25" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M25" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="N25" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="D26" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>156</v>
+      </c>
+      <c r="E26" t="s">
+        <v>211</v>
+      </c>
+      <c r="F26" t="s">
+        <v>212</v>
+      </c>
+      <c r="G26" t="s">
+        <v>213</v>
+      </c>
       <c r="H26" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="I26" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="J26" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K26" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="L26" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="M26" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="N26" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="D27" t="s">
-        <v>195</v>
+        <v>221</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="I27" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="J27" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K27" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="L27" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="M27" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="N27" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D28" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="I28" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="J28" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K28" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="L28" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M28" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="N28" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="D29" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>233</v>
+      </c>
+      <c r="E29" t="s">
+        <v>234</v>
+      </c>
+      <c r="F29" t="s">
+        <v>235</v>
+      </c>
+      <c r="G29" t="s">
+        <v>236</v>
+      </c>
       <c r="H29" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="I29" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="J29" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="L29" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="N29" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="D30" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>233</v>
+      </c>
+      <c r="E30" t="s">
+        <v>243</v>
+      </c>
+      <c r="F30" t="s">
+        <v>244</v>
+      </c>
+      <c r="G30" t="s">
+        <v>245</v>
+      </c>
       <c r="H30" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="I30" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="J30" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K30" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="L30" t="s">
-        <v>233</v>
+        <v>25</v>
       </c>
       <c r="M30" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="N30" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="D31" t="s">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="I31" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="J31" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K31" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="L31" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="M31" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="N31" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="D32" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>233</v>
+      </c>
+      <c r="E32" t="s">
+        <v>260</v>
+      </c>
+      <c r="F32" t="s">
+        <v>261</v>
+      </c>
+      <c r="G32" t="s">
+        <v>262</v>
+      </c>
       <c r="H32" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="I32" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="J32" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K32" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="L32" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="N32" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="D33" t="s">
-        <v>218</v>
+        <v>269</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>249</v>
+        <v>270</v>
       </c>
       <c r="I33" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="J33" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K33" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="L33" t="s">
-        <v>222</v>
+        <v>273</v>
       </c>
       <c r="M33" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="N33" t="s">
-        <v>248</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="D34" t="s">
-        <v>195</v>
+        <v>277</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="I34" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="J34" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K34" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="L34" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="M34" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="N34" t="s">
-        <v>259</v>
+        <v>283</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="D35" t="s">
-        <v>261</v>
+        <v>285</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>211</v>
+        <v>286</v>
       </c>
       <c r="I35" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="J35" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="K35" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="L35" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="M35" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="N35" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="I36" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="J36" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="K36" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="L36" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="M36" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="D37" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="I37" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="J37" t="s">
-        <v>263</v>
+        <v>304</v>
       </c>
       <c r="K37" t="s">
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="L37" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="M37" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="N37" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="D38" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="I38" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="J38" t="s">
-        <v>272</v>
+        <v>304</v>
       </c>
       <c r="K38" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="L38" t="s">
-        <v>289</v>
+        <v>78</v>
       </c>
       <c r="M38" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="N38"/>
+        <v>313</v>
+      </c>
+      <c r="N38" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="D39" t="s">
-        <v>292</v>
-[...9 lines deleted...]
-      </c>
+        <v>316</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="I39" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="J39" t="s">
-        <v>142</v>
+        <v>304</v>
       </c>
       <c r="K39" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="L39" t="s">
-        <v>144</v>
+        <v>290</v>
       </c>
       <c r="M39" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="N39" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
       <c r="D40" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="I40" t="s">
-        <v>304</v>
+        <v>325</v>
       </c>
       <c r="J40" t="s">
-        <v>272</v>
+        <v>326</v>
       </c>
       <c r="K40" t="s">
-        <v>305</v>
+        <v>327</v>
       </c>
       <c r="L40" t="s">
-        <v>63</v>
+        <v>328</v>
       </c>
       <c r="M40" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="N40" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="D41" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      <c r="G41"/>
+        <v>332</v>
+      </c>
+      <c r="E41" t="s">
+        <v>333</v>
+      </c>
+      <c r="F41" t="s">
+        <v>334</v>
+      </c>
+      <c r="G41" t="s">
+        <v>335</v>
+      </c>
       <c r="H41" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="I41" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="J41" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="K41" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="L41" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="M41" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="N41" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="D42" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="I42" t="s">
-        <v>319</v>
+        <v>345</v>
       </c>
       <c r="J42" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="K42" t="s">
-        <v>320</v>
+        <v>346</v>
       </c>
       <c r="L42" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="M42" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="N42" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
       <c r="D43" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>351</v>
+      </c>
+      <c r="E43" t="s">
+        <v>352</v>
+      </c>
+      <c r="F43" t="s">
+        <v>353</v>
+      </c>
+      <c r="G43" t="s">
+        <v>354</v>
+      </c>
       <c r="H43" t="s">
+        <v>355</v>
+      </c>
+      <c r="I43" t="s">
+        <v>356</v>
+      </c>
+      <c r="J43" t="s">
         <v>326</v>
       </c>
-      <c r="I43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>328</v>
+        <v>357</v>
       </c>
       <c r="L43" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="M43" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
       <c r="N43" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="D44" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="I44" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="J44" t="s">
-        <v>263</v>
+        <v>304</v>
       </c>
       <c r="K44" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="L44" t="s">
-        <v>337</v>
+        <v>78</v>
       </c>
       <c r="M44" t="s">
-        <v>338</v>
+        <v>365</v>
       </c>
       <c r="N44" t="s">
-        <v>339</v>
+        <v>366</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>340</v>
+        <v>367</v>
       </c>
       <c r="D45" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="I45" t="s">
-        <v>343</v>
+        <v>370</v>
       </c>
       <c r="J45" t="s">
-        <v>263</v>
+        <v>304</v>
       </c>
       <c r="K45" t="s">
-        <v>344</v>
+        <v>371</v>
       </c>
       <c r="L45" t="s">
-        <v>345</v>
+        <v>372</v>
       </c>
       <c r="M45" t="s">
-        <v>346</v>
+        <v>373</v>
       </c>
       <c r="N45" t="s">
-        <v>347</v>
+        <v>374</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="D46" t="s">
-        <v>349</v>
+        <v>376</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>350</v>
+        <v>377</v>
       </c>
       <c r="I46" t="s">
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="J46" t="s">
-        <v>272</v>
+        <v>326</v>
       </c>
       <c r="K46" t="s">
-        <v>352</v>
+        <v>379</v>
       </c>
       <c r="L46" t="s">
-        <v>112</v>
+        <v>380</v>
       </c>
       <c r="M46" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="N46" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="D47" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G47"/>
+        <v>384</v>
+      </c>
+      <c r="E47" t="s">
+        <v>385</v>
+      </c>
+      <c r="F47" t="s">
+        <v>386</v>
+      </c>
+      <c r="G47" t="s">
+        <v>387</v>
+      </c>
       <c r="H47" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="I47" t="s">
-        <v>357</v>
+        <v>389</v>
       </c>
       <c r="J47" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
-        <v>358</v>
+        <v>390</v>
       </c>
       <c r="L47" t="s">
-        <v>359</v>
+        <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="N47" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>362</v>
+        <v>393</v>
       </c>
       <c r="D48" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>384</v>
+      </c>
+      <c r="E48" t="s">
+        <v>394</v>
+      </c>
+      <c r="F48" t="s">
+        <v>395</v>
+      </c>
+      <c r="G48" t="s">
+        <v>396</v>
+      </c>
       <c r="H48" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="I48" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
       <c r="J48" t="s">
-        <v>272</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="L48" t="s">
-        <v>367</v>
+        <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>368</v>
+        <v>400</v>
       </c>
       <c r="N48" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="D49" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>403</v>
+      </c>
+      <c r="E49" t="s">
+        <v>404</v>
+      </c>
+      <c r="F49" t="s">
+        <v>405</v>
+      </c>
+      <c r="G49" t="s">
+        <v>406</v>
+      </c>
       <c r="H49" t="s">
-        <v>372</v>
+        <v>407</v>
       </c>
       <c r="I49" t="s">
-        <v>373</v>
+        <v>408</v>
       </c>
       <c r="J49" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="K49" t="s">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="L49" t="s">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="M49" t="s">
-        <v>376</v>
+        <v>411</v>
       </c>
       <c r="N49" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>378</v>
+        <v>413</v>
       </c>
       <c r="D50" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>414</v>
+      </c>
+      <c r="E50" t="s">
+        <v>415</v>
+      </c>
+      <c r="F50" t="s">
+        <v>416</v>
+      </c>
+      <c r="G50" t="s">
+        <v>417</v>
+      </c>
       <c r="H50" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="I50" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="J50" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="K50" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="L50" t="s">
-        <v>63</v>
+        <v>161</v>
       </c>
       <c r="M50" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="N50" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="D51" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="I51" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="J51" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="K51" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="L51" t="s">
-        <v>63</v>
+        <v>429</v>
       </c>
       <c r="M51" t="s">
-        <v>391</v>
+        <v>430</v>
       </c>
       <c r="N51" t="s">
-        <v>392</v>
+        <v>431</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="I52" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="J52" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="K52" t="s">
-        <v>397</v>
+        <v>436</v>
       </c>
       <c r="L52" t="s">
-        <v>63</v>
+        <v>437</v>
       </c>
       <c r="M52" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>400</v>
+        <v>439</v>
       </c>
       <c r="D53" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>402</v>
+        <v>157</v>
       </c>
       <c r="I53" t="s">
-        <v>403</v>
+        <v>440</v>
       </c>
       <c r="J53" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="K53" t="s">
-        <v>404</v>
+        <v>441</v>
       </c>
       <c r="L53" t="s">
-        <v>63</v>
+        <v>161</v>
       </c>
       <c r="M53" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="N53" t="s">
-        <v>406</v>
+        <v>443</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="D54" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="I54" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="J54" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="K54" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="L54" t="s">
-        <v>63</v>
+        <v>450</v>
       </c>
       <c r="M54" t="s">
-        <v>412</v>
+        <v>451</v>
       </c>
       <c r="N54" t="s">
-        <v>413</v>
+        <v>452</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>414</v>
+        <v>453</v>
       </c>
       <c r="D55" t="s">
-        <v>415</v>
+        <v>454</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>416</v>
+        <v>455</v>
       </c>
       <c r="I55" t="s">
-        <v>417</v>
+        <v>456</v>
       </c>
       <c r="J55" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="K55" t="s">
-        <v>418</v>
+        <v>457</v>
       </c>
       <c r="L55" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="M55" t="s">
-        <v>419</v>
+        <v>458</v>
       </c>
       <c r="N55" t="s">
-        <v>420</v>
+        <v>459</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>421</v>
+        <v>460</v>
       </c>
       <c r="D56" t="s">
-        <v>422</v>
+        <v>461</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>423</v>
+        <v>462</v>
       </c>
       <c r="I56" t="s">
-        <v>424</v>
+        <v>463</v>
       </c>
       <c r="J56" t="s">
-        <v>198</v>
+        <v>448</v>
       </c>
       <c r="K56" t="s">
-        <v>425</v>
+        <v>464</v>
       </c>
       <c r="L56" t="s">
-        <v>426</v>
+        <v>290</v>
       </c>
       <c r="M56" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="N56" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="D57" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="I57" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="J57" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="K57" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="L57" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="M57" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="N57" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="D58" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="I58" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="J58" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="K58" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="L58" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="M58" t="s">
-        <v>441</v>
+        <v>479</v>
       </c>
       <c r="N58" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="D59" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>445</v>
+        <v>483</v>
       </c>
       <c r="I59" t="s">
-        <v>446</v>
+        <v>484</v>
       </c>
       <c r="J59" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="K59" t="s">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="L59" t="s">
-        <v>449</v>
+        <v>486</v>
       </c>
       <c r="M59" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="N59" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="D60" t="s">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="I60" t="s">
-        <v>455</v>
+        <v>492</v>
       </c>
       <c r="J60" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="K60" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="L60" t="s">
-        <v>457</v>
+        <v>290</v>
       </c>
       <c r="M60" t="s">
-        <v>458</v>
+        <v>494</v>
       </c>
       <c r="N60" t="s">
-        <v>459</v>
+        <v>495</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>460</v>
+        <v>496</v>
       </c>
       <c r="D61" t="s">
-        <v>461</v>
+        <v>497</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>462</v>
+        <v>498</v>
       </c>
       <c r="I61" t="s">
-        <v>463</v>
+        <v>499</v>
       </c>
       <c r="J61" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K61" t="s">
-        <v>464</v>
+        <v>500</v>
       </c>
       <c r="L61" t="s">
-        <v>465</v>
+        <v>290</v>
       </c>
       <c r="M61" t="s">
-        <v>466</v>
+        <v>501</v>
       </c>
       <c r="N61" t="s">
-        <v>467</v>
+        <v>502</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>468</v>
+        <v>503</v>
       </c>
       <c r="D62" t="s">
-        <v>469</v>
+        <v>504</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>470</v>
+        <v>157</v>
       </c>
       <c r="I62" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="J62" t="s">
-        <v>447</v>
+        <v>506</v>
       </c>
       <c r="K62" t="s">
-        <v>472</v>
+        <v>507</v>
       </c>
       <c r="L62" t="s">
-        <v>473</v>
+        <v>161</v>
       </c>
       <c r="M62" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="N62" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>476</v>
+        <v>510</v>
       </c>
       <c r="D63" t="s">
-        <v>477</v>
+        <v>511</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>478</v>
+        <v>512</v>
       </c>
       <c r="I63" t="s">
-        <v>479</v>
+        <v>513</v>
       </c>
       <c r="J63" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="K63" t="s">
-        <v>480</v>
+        <v>514</v>
       </c>
       <c r="L63" t="s">
-        <v>481</v>
+        <v>515</v>
       </c>
       <c r="M63" t="s">
-        <v>482</v>
+        <v>516</v>
       </c>
       <c r="N63" t="s">
-        <v>483</v>
+        <v>517</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
       <c r="D64" t="s">
-        <v>485</v>
+        <v>519</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>486</v>
+        <v>520</v>
       </c>
       <c r="I64" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J64" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="K64" t="s">
-        <v>488</v>
+        <v>522</v>
       </c>
       <c r="L64" t="s">
-        <v>112</v>
+        <v>523</v>
       </c>
       <c r="M64" t="s">
-        <v>489</v>
+        <v>524</v>
       </c>
       <c r="N64" t="s">
-        <v>490</v>
+        <v>525</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>491</v>
+        <v>526</v>
       </c>
       <c r="D65" t="s">
-        <v>492</v>
+        <v>527</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="I65" t="s">
-        <v>494</v>
+        <v>529</v>
       </c>
       <c r="J65" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="K65" t="s">
-        <v>495</v>
+        <v>530</v>
       </c>
       <c r="L65" t="s">
-        <v>496</v>
+        <v>531</v>
       </c>
       <c r="M65" t="s">
-        <v>497</v>
+        <v>532</v>
       </c>
       <c r="N65" t="s">
-        <v>498</v>
+        <v>533</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>499</v>
+        <v>534</v>
       </c>
       <c r="D66" t="s">
-        <v>500</v>
+        <v>535</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="I66" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="J66" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="K66" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="L66" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="M66" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
       <c r="N66" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>507</v>
+        <v>542</v>
       </c>
       <c r="D67" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>543</v>
+      </c>
+      <c r="E67" t="s">
+        <v>544</v>
+      </c>
+      <c r="F67" t="s">
+        <v>545</v>
+      </c>
+      <c r="G67" t="s">
+        <v>546</v>
+      </c>
       <c r="H67" t="s">
-        <v>509</v>
+        <v>547</v>
       </c>
       <c r="I67" t="s">
-        <v>510</v>
+        <v>548</v>
       </c>
       <c r="J67" t="s">
-        <v>382</v>
+        <v>549</v>
       </c>
       <c r="K67" t="s">
-        <v>511</v>
+        <v>550</v>
       </c>
       <c r="L67" t="s">
-        <v>512</v>
+        <v>25</v>
       </c>
       <c r="M67" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="N67"/>
+        <v>551</v>
+      </c>
+      <c r="N67" t="s">
+        <v>552</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>514</v>
+        <v>553</v>
       </c>
       <c r="D68" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>543</v>
+      </c>
+      <c r="E68" t="s">
+        <v>554</v>
+      </c>
+      <c r="F68" t="s">
+        <v>555</v>
+      </c>
+      <c r="G68" t="s">
+        <v>556</v>
+      </c>
       <c r="H68" t="s">
-        <v>516</v>
+        <v>557</v>
       </c>
       <c r="I68" t="s">
-        <v>517</v>
+        <v>558</v>
       </c>
       <c r="J68" t="s">
-        <v>382</v>
+        <v>549</v>
       </c>
       <c r="K68" t="s">
-        <v>518</v>
+        <v>559</v>
       </c>
       <c r="L68" t="s">
-        <v>519</v>
+        <v>25</v>
       </c>
       <c r="M68" t="s">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>560</v>
+      </c>
+      <c r="N68" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>521</v>
+        <v>562</v>
       </c>
       <c r="D69" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>543</v>
+      </c>
+      <c r="E69" t="s">
+        <v>563</v>
+      </c>
+      <c r="F69" t="s">
+        <v>564</v>
+      </c>
+      <c r="G69" t="s">
+        <v>565</v>
+      </c>
       <c r="H69" t="s">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="I69" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="J69" t="s">
-        <v>447</v>
+        <v>549</v>
       </c>
       <c r="K69" t="s">
-        <v>525</v>
+        <v>568</v>
       </c>
       <c r="L69" t="s">
-        <v>526</v>
+        <v>25</v>
       </c>
       <c r="M69" t="s">
-        <v>527</v>
+        <v>569</v>
       </c>
       <c r="N69" t="s">
-        <v>528</v>
+        <v>570</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>529</v>
+        <v>571</v>
       </c>
       <c r="D70" t="s">
-        <v>530</v>
-[...9 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
       <c r="H70" t="s">
-        <v>534</v>
+        <v>573</v>
       </c>
       <c r="I70" t="s">
-        <v>535</v>
+        <v>574</v>
       </c>
       <c r="J70" t="s">
-        <v>536</v>
+        <v>575</v>
       </c>
       <c r="K70" t="s">
-        <v>537</v>
+        <v>576</v>
       </c>
       <c r="L70" t="s">
-        <v>144</v>
+        <v>577</v>
       </c>
       <c r="M70" t="s">
-        <v>538</v>
+        <v>578</v>
       </c>
       <c r="N70" t="s">
-        <v>539</v>
+        <v>579</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71"/>
+      <c r="C71" t="s">
+        <v>571</v>
+      </c>
       <c r="D71" t="s">
-        <v>540</v>
+        <v>572</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>541</v>
+        <v>580</v>
       </c>
       <c r="I71" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="J71" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="K71" t="s">
-        <v>544</v>
+        <v>582</v>
       </c>
       <c r="L71" t="s">
-        <v>545</v>
+        <v>577</v>
       </c>
       <c r="M71" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="N71"/>
+        <v>583</v>
+      </c>
+      <c r="N71" t="s">
+        <v>579</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>547</v>
+        <v>584</v>
       </c>
       <c r="D72" t="s">
-        <v>548</v>
+        <v>585</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>549</v>
+        <v>586</v>
       </c>
       <c r="I72" t="s">
-        <v>550</v>
+        <v>587</v>
       </c>
       <c r="J72" t="s">
-        <v>447</v>
+        <v>575</v>
       </c>
       <c r="K72" t="s">
-        <v>551</v>
+        <v>588</v>
       </c>
       <c r="L72" t="s">
-        <v>552</v>
+        <v>589</v>
       </c>
       <c r="M72" t="s">
-        <v>553</v>
+        <v>590</v>
       </c>
       <c r="N72" t="s">
-        <v>554</v>
+        <v>591</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>555</v>
+        <v>592</v>
       </c>
       <c r="D73" t="s">
-        <v>556</v>
+        <v>504</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>557</v>
+        <v>593</v>
       </c>
       <c r="I73" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="J73" t="s">
-        <v>559</v>
+        <v>326</v>
       </c>
       <c r="K73" t="s">
-        <v>560</v>
+        <v>595</v>
       </c>
       <c r="L73" t="s">
-        <v>561</v>
+        <v>596</v>
       </c>
       <c r="M73" t="s">
-        <v>562</v>
+        <v>597</v>
       </c>
       <c r="N73" t="s">
-        <v>563</v>
+        <v>598</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>564</v>
+        <v>599</v>
       </c>
       <c r="D74" t="s">
-        <v>565</v>
-[...9 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
       <c r="H74" t="s">
-        <v>569</v>
+        <v>600</v>
       </c>
       <c r="I74" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>601</v>
+      </c>
+      <c r="J74" t="s">
+        <v>575</v>
+      </c>
       <c r="K74" t="s">
-        <v>571</v>
+        <v>602</v>
       </c>
       <c r="L74" t="s">
-        <v>144</v>
+        <v>577</v>
       </c>
       <c r="M74" t="s">
-        <v>572</v>
+        <v>603</v>
       </c>
       <c r="N74" t="s">
-        <v>573</v>
+        <v>604</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="D75" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="E75" t="s">
+        <v>572</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>605</v>
+      </c>
+      <c r="I75" t="s">
+        <v>606</v>
+      </c>
+      <c r="J75" t="s">
         <v>575</v>
       </c>
-      <c r="F75" t="s">
-[...2 lines deleted...]
-      <c r="G75" t="s">
+      <c r="K75" t="s">
+        <v>607</v>
+      </c>
+      <c r="L75" t="s">
         <v>577</v>
       </c>
-      <c r="H75" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M75" t="s">
-        <v>582</v>
+        <v>608</v>
       </c>
       <c r="N75" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>584</v>
+        <v>609</v>
       </c>
       <c r="D76" t="s">
-        <v>585</v>
+        <v>610</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>586</v>
+        <v>611</v>
       </c>
       <c r="I76" t="s">
-        <v>587</v>
+        <v>612</v>
       </c>
       <c r="J76" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K76" t="s">
-        <v>588</v>
+        <v>614</v>
       </c>
       <c r="L76" t="s">
-        <v>589</v>
+        <v>615</v>
       </c>
       <c r="M76" t="s">
-        <v>590</v>
+        <v>616</v>
       </c>
       <c r="N76" t="s">
-        <v>591</v>
+        <v>617</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>592</v>
+        <v>618</v>
       </c>
       <c r="D77" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      <c r="G77"/>
+        <v>504</v>
+      </c>
+      <c r="E77" t="s">
+        <v>619</v>
+      </c>
+      <c r="F77" t="s">
+        <v>620</v>
+      </c>
+      <c r="G77" t="s">
+        <v>621</v>
+      </c>
       <c r="H77" t="s">
-        <v>594</v>
+        <v>622</v>
       </c>
       <c r="I77" t="s">
-        <v>595</v>
+        <v>623</v>
       </c>
       <c r="J77" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="K77" t="s">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="L77" t="s">
-        <v>598</v>
+        <v>217</v>
       </c>
       <c r="M77" t="s">
-        <v>599</v>
+        <v>625</v>
       </c>
       <c r="N77" t="s">
-        <v>600</v>
+        <v>626</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>601</v>
+        <v>627</v>
       </c>
       <c r="D78" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G78"/>
+        <v>504</v>
+      </c>
+      <c r="E78" t="s">
+        <v>628</v>
+      </c>
+      <c r="F78" t="s">
+        <v>629</v>
+      </c>
+      <c r="G78" t="s">
+        <v>630</v>
+      </c>
       <c r="H78" t="s">
-        <v>602</v>
+        <v>631</v>
       </c>
       <c r="I78" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="J78" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K78" t="s">
-        <v>604</v>
+        <v>633</v>
       </c>
       <c r="L78" t="s">
-        <v>605</v>
+        <v>634</v>
       </c>
       <c r="M78" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="N78" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="D79" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="I79" t="s">
-        <v>611</v>
+        <v>640</v>
       </c>
       <c r="J79" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K79" t="s">
-        <v>612</v>
+        <v>641</v>
       </c>
       <c r="L79" t="s">
-        <v>613</v>
+        <v>642</v>
       </c>
       <c r="M79" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="N79" t="s">
-        <v>615</v>
+        <v>644</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="D80" t="s">
-        <v>195</v>
+        <v>646</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>617</v>
+        <v>647</v>
       </c>
       <c r="I80" t="s">
-        <v>618</v>
+        <v>648</v>
       </c>
       <c r="J80" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K80" t="s">
-        <v>619</v>
+        <v>649</v>
       </c>
       <c r="L80" t="s">
-        <v>620</v>
+        <v>650</v>
       </c>
       <c r="M80" t="s">
-        <v>621</v>
+        <v>651</v>
       </c>
       <c r="N80" t="s">
-        <v>622</v>
+        <v>652</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>623</v>
+        <v>653</v>
       </c>
       <c r="D81" t="s">
-        <v>624</v>
+        <v>654</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>625</v>
+        <v>655</v>
       </c>
       <c r="I81" t="s">
-        <v>626</v>
+        <v>656</v>
       </c>
       <c r="J81" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="K81" t="s">
-        <v>627</v>
+        <v>657</v>
       </c>
       <c r="L81" t="s">
-        <v>598</v>
+        <v>658</v>
       </c>
       <c r="M81" t="s">
-        <v>628</v>
+        <v>659</v>
       </c>
       <c r="N81" t="s">
-        <v>629</v>
+        <v>660</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>630</v>
+        <v>661</v>
       </c>
       <c r="D82" t="s">
-        <v>195</v>
+        <v>504</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>631</v>
+        <v>662</v>
       </c>
       <c r="I82" t="s">
-        <v>632</v>
+        <v>663</v>
       </c>
       <c r="J82" t="s">
-        <v>559</v>
+        <v>326</v>
       </c>
       <c r="K82" t="s">
-        <v>633</v>
+        <v>664</v>
       </c>
       <c r="L82" t="s">
-        <v>634</v>
+        <v>596</v>
       </c>
       <c r="M82" t="s">
-        <v>635</v>
+        <v>665</v>
       </c>
       <c r="N82" t="s">
-        <v>636</v>
+        <v>666</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>637</v>
+        <v>667</v>
       </c>
       <c r="D83" t="s">
-        <v>195</v>
+        <v>668</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>638</v>
+        <v>669</v>
       </c>
       <c r="I83" t="s">
-        <v>639</v>
+        <v>670</v>
       </c>
       <c r="J83" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K83" t="s">
-        <v>640</v>
+        <v>671</v>
       </c>
       <c r="L83" t="s">
-        <v>641</v>
+        <v>672</v>
       </c>
       <c r="M83" t="s">
-        <v>642</v>
+        <v>673</v>
       </c>
       <c r="N83" t="s">
-        <v>643</v>
+        <v>674</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>644</v>
+        <v>675</v>
       </c>
       <c r="D84" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>504</v>
+      </c>
+      <c r="E84" t="s">
+        <v>676</v>
+      </c>
+      <c r="F84" t="s">
+        <v>677</v>
+      </c>
+      <c r="G84" t="s">
+        <v>678</v>
+      </c>
       <c r="H84" t="s">
-        <v>645</v>
+        <v>679</v>
       </c>
       <c r="I84" t="s">
-        <v>646</v>
+        <v>680</v>
       </c>
       <c r="J84" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K84" t="s">
-        <v>647</v>
+        <v>681</v>
       </c>
       <c r="L84" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="M84" t="s">
-        <v>649</v>
+        <v>682</v>
       </c>
       <c r="N84" t="s">
-        <v>650</v>
+        <v>683</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>651</v>
+        <v>684</v>
       </c>
       <c r="D85" t="s">
-        <v>195</v>
+        <v>685</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>652</v>
+        <v>686</v>
       </c>
       <c r="I85" t="s">
-        <v>653</v>
+        <v>687</v>
       </c>
       <c r="J85" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K85" t="s">
-        <v>654</v>
+        <v>688</v>
       </c>
       <c r="L85" t="s">
-        <v>655</v>
+        <v>689</v>
       </c>
       <c r="M85" t="s">
-        <v>656</v>
+        <v>690</v>
       </c>
       <c r="N85" t="s">
-        <v>657</v>
+        <v>691</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>658</v>
+        <v>692</v>
       </c>
       <c r="D86" t="s">
-        <v>195</v>
+        <v>693</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>659</v>
+        <v>694</v>
       </c>
       <c r="I86" t="s">
-        <v>660</v>
+        <v>695</v>
       </c>
       <c r="J86" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K86" t="s">
-        <v>661</v>
+        <v>696</v>
       </c>
       <c r="L86" t="s">
-        <v>662</v>
+        <v>697</v>
       </c>
       <c r="M86" t="s">
-        <v>663</v>
+        <v>698</v>
       </c>
       <c r="N86" t="s">
-        <v>664</v>
+        <v>699</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>665</v>
+        <v>700</v>
       </c>
       <c r="D87" t="s">
-        <v>666</v>
-[...9 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
       <c r="H87" t="s">
-        <v>670</v>
+        <v>702</v>
       </c>
       <c r="I87" t="s">
-        <v>671</v>
+        <v>703</v>
       </c>
       <c r="J87" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K87" t="s">
-        <v>672</v>
+        <v>704</v>
       </c>
       <c r="L87" t="s">
-        <v>673</v>
+        <v>705</v>
       </c>
       <c r="M87" t="s">
-        <v>674</v>
+        <v>706</v>
       </c>
       <c r="N87" t="s">
-        <v>675</v>
+        <v>707</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>676</v>
+        <v>708</v>
       </c>
       <c r="D88" t="s">
-        <v>195</v>
+        <v>709</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>677</v>
+        <v>710</v>
       </c>
       <c r="I88" t="s">
-        <v>678</v>
+        <v>711</v>
       </c>
       <c r="J88" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K88" t="s">
-        <v>679</v>
+        <v>712</v>
       </c>
       <c r="L88" t="s">
-        <v>680</v>
+        <v>713</v>
       </c>
       <c r="M88" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="N88" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>683</v>
+        <v>716</v>
       </c>
       <c r="D89" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      <c r="G89"/>
+        <v>504</v>
+      </c>
+      <c r="E89" t="s">
+        <v>717</v>
+      </c>
+      <c r="F89" t="s">
+        <v>718</v>
+      </c>
+      <c r="G89" t="s">
+        <v>719</v>
+      </c>
       <c r="H89" t="s">
-        <v>685</v>
+        <v>720</v>
       </c>
       <c r="I89" t="s">
-        <v>686</v>
+        <v>721</v>
       </c>
       <c r="J89" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="K89" t="s">
-        <v>687</v>
+        <v>722</v>
       </c>
       <c r="L89" t="s">
-        <v>688</v>
+        <v>217</v>
       </c>
       <c r="M89" t="s">
-        <v>689</v>
+        <v>723</v>
       </c>
       <c r="N89" t="s">
-        <v>690</v>
+        <v>724</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>691</v>
+        <v>725</v>
       </c>
       <c r="D90" t="s">
-        <v>692</v>
+        <v>726</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>693</v>
+        <v>727</v>
       </c>
       <c r="I90" t="s">
-        <v>694</v>
+        <v>728</v>
       </c>
       <c r="J90" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="K90" t="s">
-        <v>695</v>
+        <v>729</v>
       </c>
       <c r="L90" t="s">
-        <v>696</v>
+        <v>290</v>
       </c>
       <c r="M90" t="s">
-        <v>697</v>
+        <v>730</v>
       </c>
       <c r="N90" t="s">
-        <v>698</v>
+        <v>731</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>699</v>
+        <v>732</v>
       </c>
       <c r="D91" t="s">
-        <v>700</v>
+        <v>733</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>701</v>
+        <v>734</v>
       </c>
       <c r="I91" t="s">
-        <v>702</v>
+        <v>735</v>
       </c>
       <c r="J91" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="K91" t="s">
-        <v>703</v>
+        <v>736</v>
       </c>
       <c r="L91" t="s">
-        <v>704</v>
+        <v>290</v>
       </c>
       <c r="M91" t="s">
-        <v>705</v>
+        <v>737</v>
       </c>
       <c r="N91" t="s">
-        <v>706</v>
+        <v>738</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>707</v>
+        <v>739</v>
       </c>
       <c r="D92" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      <c r="G92"/>
+        <v>740</v>
+      </c>
+      <c r="E92" t="s">
+        <v>741</v>
+      </c>
+      <c r="F92" t="s">
+        <v>742</v>
+      </c>
+      <c r="G92" t="s">
+        <v>743</v>
+      </c>
       <c r="H92" t="s">
-        <v>709</v>
+        <v>744</v>
       </c>
       <c r="I92" t="s">
-        <v>710</v>
+        <v>745</v>
       </c>
       <c r="J92" t="s">
-        <v>596</v>
+        <v>746</v>
       </c>
       <c r="K92" t="s">
-        <v>711</v>
+        <v>747</v>
       </c>
       <c r="L92" t="s">
-        <v>712</v>
+        <v>25</v>
       </c>
       <c r="M92" t="s">
-        <v>713</v>
+        <v>748</v>
       </c>
       <c r="N92" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
       <c r="D93" t="s">
-        <v>195</v>
+        <v>751</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>716</v>
+        <v>752</v>
       </c>
       <c r="I93" t="s">
-        <v>717</v>
+        <v>753</v>
       </c>
       <c r="J93" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K93" t="s">
-        <v>718</v>
+        <v>754</v>
       </c>
       <c r="L93" t="s">
-        <v>719</v>
+        <v>290</v>
       </c>
       <c r="M93" t="s">
-        <v>720</v>
+        <v>755</v>
       </c>
       <c r="N93" t="s">
-        <v>721</v>
+        <v>756</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>722</v>
+        <v>757</v>
       </c>
       <c r="D94" t="s">
-        <v>195</v>
+        <v>758</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>723</v>
+        <v>759</v>
       </c>
       <c r="I94" t="s">
-        <v>724</v>
+        <v>760</v>
       </c>
       <c r="J94" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K94" t="s">
-        <v>725</v>
+        <v>761</v>
       </c>
       <c r="L94" t="s">
-        <v>726</v>
+        <v>290</v>
       </c>
       <c r="M94" t="s">
-        <v>727</v>
+        <v>762</v>
       </c>
       <c r="N94" t="s">
-        <v>728</v>
+        <v>763</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>729</v>
+        <v>764</v>
       </c>
       <c r="D95" t="s">
-        <v>195</v>
+        <v>765</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>730</v>
+        <v>766</v>
       </c>
       <c r="I95" t="s">
-        <v>731</v>
+        <v>767</v>
       </c>
       <c r="J95" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K95" t="s">
-        <v>732</v>
+        <v>768</v>
       </c>
       <c r="L95" t="s">
-        <v>733</v>
+        <v>290</v>
       </c>
       <c r="M95" t="s">
-        <v>734</v>
+        <v>769</v>
       </c>
       <c r="N95" t="s">
-        <v>735</v>
+        <v>770</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>736</v>
+        <v>771</v>
       </c>
       <c r="D96" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>737</v>
+        <v>772</v>
       </c>
       <c r="I96" t="s">
-        <v>738</v>
+        <v>773</v>
       </c>
       <c r="J96" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K96" t="s">
-        <v>739</v>
+        <v>774</v>
       </c>
       <c r="L96" t="s">
-        <v>740</v>
+        <v>775</v>
       </c>
       <c r="M96" t="s">
-        <v>741</v>
+        <v>776</v>
       </c>
       <c r="N96" t="s">
-        <v>742</v>
+        <v>777</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>743</v>
+        <v>778</v>
       </c>
       <c r="D97" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G97"/>
+        <v>740</v>
+      </c>
+      <c r="E97" t="s">
+        <v>779</v>
+      </c>
+      <c r="F97" t="s">
+        <v>780</v>
+      </c>
+      <c r="G97" t="s">
+        <v>781</v>
+      </c>
       <c r="H97" t="s">
-        <v>744</v>
+        <v>782</v>
       </c>
       <c r="I97" t="s">
-        <v>745</v>
+        <v>783</v>
       </c>
       <c r="J97" t="s">
-        <v>559</v>
+        <v>746</v>
       </c>
       <c r="K97" t="s">
-        <v>746</v>
+        <v>784</v>
       </c>
       <c r="L97" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="M97" t="s">
-        <v>748</v>
+        <v>785</v>
       </c>
       <c r="N97" t="s">
-        <v>749</v>
+        <v>786</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>750</v>
+        <v>787</v>
       </c>
       <c r="D98" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>751</v>
+        <v>788</v>
       </c>
       <c r="I98" t="s">
-        <v>752</v>
+        <v>789</v>
       </c>
       <c r="J98" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K98" t="s">
-        <v>753</v>
+        <v>790</v>
       </c>
       <c r="L98" t="s">
-        <v>754</v>
+        <v>791</v>
       </c>
       <c r="M98" t="s">
-        <v>755</v>
+        <v>792</v>
       </c>
       <c r="N98" t="s">
-        <v>756</v>
+        <v>793</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>757</v>
+        <v>794</v>
       </c>
       <c r="D99" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>758</v>
+        <v>795</v>
       </c>
       <c r="I99" t="s">
-        <v>759</v>
+        <v>796</v>
       </c>
       <c r="J99" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K99" t="s">
-        <v>760</v>
+        <v>797</v>
       </c>
       <c r="L99" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
       <c r="M99" t="s">
-        <v>762</v>
+        <v>799</v>
       </c>
       <c r="N99" t="s">
-        <v>763</v>
+        <v>800</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>764</v>
+        <v>801</v>
       </c>
       <c r="D100" t="s">
-        <v>195</v>
+        <v>802</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>765</v>
+        <v>803</v>
       </c>
       <c r="I100" t="s">
-        <v>766</v>
+        <v>804</v>
       </c>
       <c r="J100" t="s">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="K100" t="s">
-        <v>767</v>
+        <v>805</v>
       </c>
       <c r="L100" t="s">
-        <v>768</v>
+        <v>290</v>
       </c>
       <c r="M100" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="N100" t="s">
-        <v>770</v>
+        <v>807</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>771</v>
+        <v>808</v>
       </c>
       <c r="D101" t="s">
-        <v>772</v>
+        <v>809</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>773</v>
+        <v>810</v>
       </c>
       <c r="I101" t="s">
-        <v>774</v>
+        <v>811</v>
       </c>
       <c r="J101" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="K101" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="L101" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="M101" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="N101"/>
+        <v>814</v>
+      </c>
+      <c r="N101" t="s">
+        <v>815</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>778</v>
+        <v>816</v>
       </c>
       <c r="D102" t="s">
-        <v>779</v>
+        <v>817</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>780</v>
+        <v>818</v>
       </c>
       <c r="I102" t="s">
-        <v>781</v>
+        <v>819</v>
       </c>
       <c r="J102" t="s">
-        <v>596</v>
+        <v>820</v>
       </c>
       <c r="K102" t="s">
-        <v>782</v>
+        <v>821</v>
       </c>
       <c r="L102" t="s">
-        <v>783</v>
+        <v>290</v>
       </c>
       <c r="M102" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="N102"/>
+        <v>822</v>
+      </c>
+      <c r="N102" t="s">
+        <v>823</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>785</v>
+        <v>824</v>
       </c>
       <c r="D103" t="s">
-        <v>195</v>
+        <v>825</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>211</v>
+        <v>826</v>
       </c>
       <c r="I103" t="s">
-        <v>786</v>
+        <v>827</v>
       </c>
       <c r="J103" t="s">
-        <v>559</v>
+        <v>820</v>
       </c>
       <c r="K103" t="s">
-        <v>787</v>
+        <v>828</v>
       </c>
       <c r="L103" t="s">
-        <v>788</v>
+        <v>290</v>
       </c>
       <c r="M103" t="s">
-        <v>789</v>
+        <v>829</v>
       </c>
       <c r="N103" t="s">
-        <v>790</v>
+        <v>830</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>791</v>
+        <v>831</v>
       </c>
       <c r="D104" t="s">
-        <v>195</v>
+        <v>832</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
       <c r="I104" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
       <c r="J104" t="s">
-        <v>559</v>
+        <v>820</v>
       </c>
       <c r="K104" t="s">
-        <v>794</v>
+        <v>835</v>
       </c>
       <c r="L104" t="s">
-        <v>795</v>
+        <v>290</v>
       </c>
       <c r="M104" t="s">
-        <v>796</v>
+        <v>836</v>
       </c>
       <c r="N104" t="s">
-        <v>797</v>
+        <v>837</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>798</v>
+        <v>838</v>
       </c>
       <c r="D105" t="s">
-        <v>799</v>
+        <v>839</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>800</v>
+        <v>840</v>
       </c>
       <c r="I105" t="s">
-        <v>801</v>
+        <v>841</v>
       </c>
       <c r="J105" t="s">
-        <v>596</v>
+        <v>842</v>
       </c>
       <c r="K105" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="L105" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="M105" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
       <c r="N105" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>806</v>
+        <v>847</v>
       </c>
       <c r="D106" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>848</v>
+      </c>
+      <c r="E106" t="s">
+        <v>849</v>
+      </c>
+      <c r="F106" t="s">
+        <v>850</v>
+      </c>
+      <c r="G106" t="s">
+        <v>851</v>
+      </c>
       <c r="H106" t="s">
-        <v>807</v>
+        <v>852</v>
       </c>
       <c r="I106" t="s">
-        <v>808</v>
+        <v>853</v>
       </c>
       <c r="J106" t="s">
-        <v>559</v>
+        <v>854</v>
       </c>
       <c r="K106" t="s">
-        <v>809</v>
+        <v>855</v>
       </c>
       <c r="L106" t="s">
-        <v>810</v>
+        <v>25</v>
       </c>
       <c r="M106" t="s">
-        <v>811</v>
+        <v>856</v>
       </c>
       <c r="N106" t="s">
-        <v>812</v>
+        <v>857</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>813</v>
+        <v>858</v>
       </c>
       <c r="D107" t="s">
-        <v>814</v>
+        <v>859</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>815</v>
+        <v>860</v>
       </c>
       <c r="I107" t="s">
-        <v>816</v>
+        <v>861</v>
       </c>
       <c r="J107" t="s">
-        <v>596</v>
+        <v>820</v>
       </c>
       <c r="K107" t="s">
-        <v>817</v>
+        <v>862</v>
       </c>
       <c r="L107" t="s">
-        <v>818</v>
+        <v>863</v>
       </c>
       <c r="M107" t="s">
-        <v>819</v>
+        <v>864</v>
       </c>
       <c r="N107" t="s">
-        <v>820</v>
+        <v>865</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>821</v>
+        <v>866</v>
       </c>
       <c r="D108" t="s">
-        <v>822</v>
+        <v>867</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>823</v>
+        <v>868</v>
       </c>
       <c r="I108" t="s">
-        <v>824</v>
+        <v>869</v>
       </c>
       <c r="J108" t="s">
-        <v>559</v>
+        <v>185</v>
       </c>
       <c r="K108" t="s">
-        <v>825</v>
+        <v>870</v>
       </c>
       <c r="L108" t="s">
-        <v>826</v>
+        <v>871</v>
       </c>
       <c r="M108" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>821</v>
+        <v>873</v>
       </c>
       <c r="D109" t="s">
-        <v>822</v>
+        <v>874</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>829</v>
+        <v>868</v>
       </c>
       <c r="I109" t="s">
-        <v>830</v>
+        <v>875</v>
       </c>
       <c r="J109" t="s">
-        <v>559</v>
+        <v>185</v>
       </c>
       <c r="K109" t="s">
-        <v>831</v>
+        <v>876</v>
       </c>
       <c r="L109" t="s">
-        <v>826</v>
+        <v>877</v>
       </c>
       <c r="M109" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>833</v>
+        <v>879</v>
       </c>
       <c r="D110" t="s">
-        <v>834</v>
+        <v>880</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>835</v>
+        <v>881</v>
       </c>
       <c r="I110" t="s">
-        <v>836</v>
+        <v>882</v>
       </c>
       <c r="J110" t="s">
-        <v>559</v>
+        <v>820</v>
       </c>
       <c r="K110" t="s">
-        <v>837</v>
+        <v>883</v>
       </c>
       <c r="L110" t="s">
-        <v>838</v>
+        <v>884</v>
       </c>
       <c r="M110" t="s">
-        <v>839</v>
+        <v>885</v>
       </c>
       <c r="N110" t="s">
-        <v>840</v>
+        <v>886</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C111"/>
       <c r="D111" t="s">
-        <v>841</v>
+        <v>887</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>68</v>
+        <v>888</v>
       </c>
       <c r="I111" t="s">
-        <v>842</v>
+        <v>889</v>
       </c>
       <c r="J111" t="s">
-        <v>596</v>
+        <v>890</v>
       </c>
       <c r="K111" t="s">
-        <v>843</v>
+        <v>891</v>
       </c>
       <c r="L111" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
       <c r="M111" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C112"/>
       <c r="D112" t="s">
-        <v>847</v>
+        <v>894</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>848</v>
+        <v>895</v>
       </c>
       <c r="I112" t="s">
-        <v>849</v>
+        <v>896</v>
       </c>
       <c r="J112" t="s">
-        <v>559</v>
+        <v>890</v>
       </c>
       <c r="K112" t="s">
-        <v>850</v>
+        <v>897</v>
       </c>
       <c r="L112" t="s">
-        <v>851</v>
+        <v>898</v>
       </c>
       <c r="M112" t="s">
-        <v>852</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>854</v>
+        <v>900</v>
       </c>
       <c r="D113" t="s">
-        <v>855</v>
+        <v>901</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>856</v>
+        <v>902</v>
       </c>
       <c r="I113" t="s">
-        <v>857</v>
+        <v>903</v>
       </c>
       <c r="J113" t="s">
-        <v>858</v>
+        <v>296</v>
       </c>
       <c r="K113" t="s">
-        <v>859</v>
+        <v>904</v>
       </c>
       <c r="L113" t="s">
-        <v>222</v>
+        <v>905</v>
       </c>
       <c r="M113" t="s">
-        <v>860</v>
+        <v>906</v>
       </c>
       <c r="N113" t="s">
-        <v>861</v>
+        <v>907</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>862</v>
+        <v>908</v>
       </c>
       <c r="D114" t="s">
-        <v>863</v>
+        <v>909</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>864</v>
+        <v>910</v>
       </c>
       <c r="I114" t="s">
-        <v>865</v>
+        <v>911</v>
       </c>
       <c r="J114" t="s">
-        <v>866</v>
+        <v>296</v>
       </c>
       <c r="K114" t="s">
-        <v>867</v>
+        <v>912</v>
       </c>
       <c r="L114" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="M114" t="s">
-        <v>868</v>
+        <v>913</v>
       </c>
       <c r="N114" t="s">
-        <v>869</v>
+        <v>914</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>870</v>
+        <v>915</v>
       </c>
       <c r="D115" t="s">
-        <v>871</v>
+        <v>916</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>872</v>
+        <v>917</v>
       </c>
       <c r="I115" t="s">
-        <v>873</v>
+        <v>918</v>
       </c>
       <c r="J115" t="s">
-        <v>858</v>
+        <v>296</v>
       </c>
       <c r="K115" t="s">
-        <v>874</v>
+        <v>919</v>
       </c>
       <c r="L115" t="s">
-        <v>875</v>
+        <v>905</v>
       </c>
       <c r="M115" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="N115" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D116" t="s">
-        <v>871</v>
+        <v>923</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>879</v>
+        <v>924</v>
       </c>
       <c r="I116" t="s">
-        <v>880</v>
+        <v>925</v>
       </c>
       <c r="J116" t="s">
-        <v>858</v>
+        <v>296</v>
       </c>
       <c r="K116" t="s">
-        <v>881</v>
+        <v>926</v>
       </c>
       <c r="L116" t="s">
-        <v>875</v>
+        <v>290</v>
       </c>
       <c r="M116" t="s">
-        <v>882</v>
+        <v>927</v>
       </c>
       <c r="N116" t="s">
-        <v>883</v>
+        <v>928</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>878</v>
+        <v>929</v>
       </c>
       <c r="D117" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      <c r="G117"/>
+        <v>930</v>
+      </c>
+      <c r="E117" t="s">
+        <v>931</v>
+      </c>
+      <c r="F117" t="s">
+        <v>932</v>
+      </c>
+      <c r="G117" t="s">
+        <v>933</v>
+      </c>
       <c r="H117" t="s">
-        <v>872</v>
+        <v>934</v>
       </c>
       <c r="I117" t="s">
-        <v>884</v>
+        <v>935</v>
       </c>
       <c r="J117" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="K117" t="s">
-        <v>885</v>
+        <v>936</v>
       </c>
       <c r="L117" t="s">
-        <v>875</v>
+        <v>25</v>
       </c>
       <c r="M117" t="s">
-        <v>886</v>
+        <v>937</v>
       </c>
       <c r="N117" t="s">
-        <v>883</v>
+        <v>938</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>887</v>
+        <v>915</v>
       </c>
       <c r="D118" t="s">
-        <v>888</v>
+        <v>916</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>889</v>
+        <v>917</v>
       </c>
       <c r="I118" t="s">
-        <v>890</v>
+        <v>939</v>
       </c>
       <c r="J118" t="s">
-        <v>174</v>
+        <v>296</v>
       </c>
       <c r="K118" t="s">
-        <v>891</v>
+        <v>940</v>
       </c>
       <c r="L118" t="s">
-        <v>826</v>
+        <v>905</v>
       </c>
       <c r="M118" t="s">
-        <v>892</v>
+        <v>941</v>
       </c>
       <c r="N118" t="s">
-        <v>893</v>
+        <v>921</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>887</v>
+        <v>942</v>
       </c>
       <c r="D119" t="s">
-        <v>888</v>
+        <v>943</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>894</v>
+        <v>944</v>
       </c>
       <c r="I119" t="s">
-        <v>895</v>
+        <v>945</v>
       </c>
       <c r="J119" t="s">
-        <v>174</v>
+        <v>296</v>
       </c>
       <c r="K119" t="s">
-        <v>896</v>
+        <v>946</v>
       </c>
       <c r="L119" t="s">
-        <v>826</v>
+        <v>290</v>
       </c>
       <c r="M119" t="s">
-        <v>897</v>
+        <v>947</v>
       </c>
       <c r="N119" t="s">
-        <v>893</v>
+        <v>948</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>898</v>
+        <v>949</v>
       </c>
       <c r="D120" t="s">
-        <v>899</v>
-[...9 lines deleted...]
-      </c>
+        <v>950</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
       <c r="H120" t="s">
-        <v>903</v>
+        <v>951</v>
       </c>
       <c r="I120" t="s">
-        <v>904</v>
+        <v>952</v>
       </c>
       <c r="J120" t="s">
-        <v>905</v>
+        <v>296</v>
       </c>
       <c r="K120" t="s">
-        <v>906</v>
+        <v>953</v>
       </c>
       <c r="L120" t="s">
-        <v>144</v>
+        <v>290</v>
       </c>
       <c r="M120" t="s">
-        <v>907</v>
+        <v>954</v>
       </c>
       <c r="N120" t="s">
-        <v>908</v>
+        <v>955</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>909</v>
+        <v>956</v>
       </c>
       <c r="D121" t="s">
-        <v>910</v>
+        <v>957</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>911</v>
+        <v>958</v>
       </c>
       <c r="I121" t="s">
-        <v>912</v>
+        <v>959</v>
       </c>
       <c r="J121" t="s">
-        <v>858</v>
+        <v>296</v>
       </c>
       <c r="K121" t="s">
-        <v>913</v>
+        <v>960</v>
       </c>
       <c r="L121" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="M121" t="s">
-        <v>915</v>
+        <v>961</v>
       </c>
       <c r="N121" t="s">
-        <v>916</v>
+        <v>962</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>917</v>
+        <v>963</v>
       </c>
       <c r="D122" t="s">
-        <v>918</v>
+        <v>964</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>919</v>
+        <v>965</v>
       </c>
       <c r="I122" t="s">
-        <v>920</v>
+        <v>966</v>
       </c>
       <c r="J122" t="s">
-        <v>858</v>
+        <v>296</v>
       </c>
       <c r="K122" t="s">
-        <v>921</v>
+        <v>967</v>
       </c>
       <c r="L122" t="s">
-        <v>922</v>
+        <v>905</v>
       </c>
       <c r="M122" t="s">
-        <v>923</v>
+        <v>968</v>
       </c>
       <c r="N122" t="s">
-        <v>924</v>
+        <v>969</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>925</v>
+        <v>970</v>
       </c>
       <c r="D123" t="s">
-        <v>926</v>
+        <v>971</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>927</v>
+        <v>972</v>
       </c>
       <c r="I123" t="s">
-        <v>928</v>
+        <v>973</v>
       </c>
       <c r="J123" t="s">
-        <v>866</v>
+        <v>296</v>
       </c>
       <c r="K123" t="s">
-        <v>929</v>
+        <v>974</v>
       </c>
       <c r="L123" t="s">
-        <v>930</v>
+        <v>905</v>
       </c>
       <c r="M123" t="s">
-        <v>931</v>
+        <v>975</v>
       </c>
       <c r="N123" t="s">
-        <v>932</v>
+        <v>976</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>933</v>
+        <v>970</v>
       </c>
       <c r="D124" t="s">
-        <v>934</v>
+        <v>971</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>935</v>
+        <v>972</v>
       </c>
       <c r="I124" t="s">
-        <v>936</v>
+        <v>977</v>
       </c>
       <c r="J124" t="s">
-        <v>866</v>
+        <v>296</v>
       </c>
       <c r="K124" t="s">
-        <v>937</v>
+        <v>978</v>
       </c>
       <c r="L124" t="s">
-        <v>938</v>
+        <v>905</v>
       </c>
       <c r="M124" t="s">
-        <v>939</v>
+        <v>979</v>
       </c>
       <c r="N124" t="s">
-        <v>940</v>
+        <v>976</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>941</v>
+        <v>980</v>
       </c>
       <c r="D125" t="s">
-        <v>942</v>
+        <v>981</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>943</v>
+        <v>982</v>
       </c>
       <c r="I125" t="s">
-        <v>944</v>
+        <v>983</v>
       </c>
       <c r="J125" t="s">
-        <v>866</v>
+        <v>296</v>
       </c>
       <c r="K125" t="s">
-        <v>945</v>
+        <v>984</v>
       </c>
       <c r="L125" t="s">
-        <v>938</v>
+        <v>905</v>
       </c>
       <c r="M125" t="s">
-        <v>946</v>
+        <v>985</v>
       </c>
       <c r="N125" t="s">
-        <v>947</v>
+        <v>986</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C126"/>
       <c r="D126" t="s">
-        <v>949</v>
+        <v>987</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>950</v>
+        <v>988</v>
       </c>
       <c r="I126" t="s">
-        <v>951</v>
+        <v>989</v>
       </c>
       <c r="J126" t="s">
-        <v>866</v>
+        <v>159</v>
       </c>
       <c r="K126" t="s">
-        <v>952</v>
+        <v>990</v>
       </c>
       <c r="L126" t="s">
-        <v>953</v>
+        <v>991</v>
       </c>
       <c r="M126" t="s">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127"/>
+      <c r="C127" t="s">
+        <v>993</v>
+      </c>
       <c r="D127" t="s">
-        <v>956</v>
+        <v>994</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>957</v>
+        <v>995</v>
       </c>
       <c r="I127" t="s">
-        <v>958</v>
+        <v>996</v>
       </c>
       <c r="J127" t="s">
-        <v>959</v>
+        <v>435</v>
       </c>
       <c r="K127" t="s">
-        <v>960</v>
+        <v>997</v>
       </c>
       <c r="L127" t="s">
-        <v>961</v>
+        <v>998</v>
       </c>
       <c r="M127" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="N127"/>
+        <v>999</v>
+      </c>
+      <c r="N127" t="s">
+        <v>1000</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>963</v>
+        <v>1001</v>
       </c>
       <c r="D128" t="s">
-        <v>964</v>
+        <v>1002</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>965</v>
+        <v>1003</v>
       </c>
       <c r="I128" t="s">
-        <v>966</v>
+        <v>1004</v>
       </c>
       <c r="J128" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K128" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="L128" t="s">
-        <v>938</v>
+        <v>1006</v>
       </c>
       <c r="M128" t="s">
-        <v>969</v>
+        <v>1007</v>
       </c>
       <c r="N128" t="s">
-        <v>970</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>971</v>
+        <v>1009</v>
       </c>
       <c r="D129" t="s">
-        <v>972</v>
+        <v>1010</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>973</v>
+        <v>1011</v>
       </c>
       <c r="I129" t="s">
-        <v>974</v>
+        <v>1012</v>
       </c>
       <c r="J129" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K129" t="s">
-        <v>975</v>
+        <v>1013</v>
       </c>
       <c r="L129" t="s">
-        <v>63</v>
+        <v>1014</v>
       </c>
       <c r="M129" t="s">
-        <v>976</v>
+        <v>1015</v>
       </c>
       <c r="N129" t="s">
-        <v>977</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>978</v>
+        <v>1017</v>
       </c>
       <c r="D130" t="s">
-        <v>979</v>
+        <v>1018</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>980</v>
+        <v>1019</v>
       </c>
       <c r="I130" t="s">
-        <v>981</v>
+        <v>1020</v>
       </c>
       <c r="J130" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K130" t="s">
-        <v>982</v>
+        <v>1021</v>
       </c>
       <c r="L130" t="s">
-        <v>63</v>
+        <v>1022</v>
       </c>
       <c r="M130" t="s">
-        <v>983</v>
+        <v>1023</v>
       </c>
       <c r="N130" t="s">
-        <v>984</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>985</v>
+        <v>1025</v>
       </c>
       <c r="D131" t="s">
-        <v>986</v>
+        <v>1026</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>987</v>
+        <v>1027</v>
       </c>
       <c r="I131" t="s">
-        <v>988</v>
+        <v>1028</v>
       </c>
       <c r="J131" t="s">
-        <v>858</v>
+        <v>435</v>
       </c>
       <c r="K131" t="s">
-        <v>989</v>
+        <v>1029</v>
       </c>
       <c r="L131" t="s">
-        <v>990</v>
+        <v>290</v>
       </c>
       <c r="M131" t="s">
-        <v>991</v>
+        <v>1030</v>
       </c>
       <c r="N131" t="s">
-        <v>992</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>993</v>
+        <v>1032</v>
       </c>
       <c r="D132" t="s">
-        <v>994</v>
-[...3 lines deleted...]
-      <c r="G132"/>
+        <v>1033</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1036</v>
+      </c>
       <c r="H132" t="s">
-        <v>995</v>
+        <v>1037</v>
       </c>
       <c r="I132" t="s">
-        <v>996</v>
+        <v>1038</v>
       </c>
       <c r="J132" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="K132" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="L132" t="s">
-        <v>998</v>
+        <v>25</v>
       </c>
       <c r="M132" t="s">
-        <v>999</v>
+        <v>1040</v>
       </c>
       <c r="N132" t="s">
-        <v>1000</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1001</v>
+        <v>1042</v>
       </c>
       <c r="D133" t="s">
-        <v>1002</v>
+        <v>1043</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1003</v>
+        <v>1044</v>
       </c>
       <c r="I133" t="s">
-        <v>1004</v>
+        <v>1045</v>
       </c>
       <c r="J133" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K133" t="s">
-        <v>1005</v>
+        <v>1046</v>
       </c>
       <c r="L133" t="s">
-        <v>112</v>
+        <v>290</v>
       </c>
       <c r="M133" t="s">
-        <v>1006</v>
+        <v>1047</v>
       </c>
       <c r="N133" t="s">
-        <v>1007</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1008</v>
+        <v>1049</v>
       </c>
       <c r="D134" t="s">
-        <v>1009</v>
+        <v>1050</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1010</v>
+        <v>1051</v>
       </c>
       <c r="I134" t="s">
-        <v>1011</v>
+        <v>1052</v>
       </c>
       <c r="J134" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K134" t="s">
-        <v>1012</v>
+        <v>1053</v>
       </c>
       <c r="L134" t="s">
-        <v>1013</v>
+        <v>290</v>
       </c>
       <c r="M134" t="s">
-        <v>1014</v>
-[...1 lines deleted...]
-      <c r="N134"/>
+        <v>1054</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1055</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1015</v>
+        <v>1056</v>
       </c>
       <c r="D135" t="s">
-        <v>1016</v>
+        <v>1057</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1017</v>
+        <v>1058</v>
       </c>
       <c r="I135" t="s">
-        <v>1018</v>
+        <v>1059</v>
       </c>
       <c r="J135" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K135" t="s">
-        <v>1019</v>
+        <v>1060</v>
       </c>
       <c r="L135" t="s">
-        <v>112</v>
+        <v>290</v>
       </c>
       <c r="M135" t="s">
-        <v>1020</v>
+        <v>1061</v>
       </c>
       <c r="N135" t="s">
-        <v>1021</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1022</v>
+        <v>1063</v>
       </c>
       <c r="D136" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1024</v>
+        <v>1065</v>
       </c>
       <c r="I136" t="s">
-        <v>1025</v>
+        <v>1066</v>
       </c>
       <c r="J136" t="s">
-        <v>967</v>
+        <v>435</v>
       </c>
       <c r="K136" t="s">
-        <v>1026</v>
+        <v>1067</v>
       </c>
       <c r="L136" t="s">
-        <v>1027</v>
+        <v>1068</v>
       </c>
       <c r="M136" t="s">
-        <v>1028</v>
+        <v>1069</v>
       </c>
       <c r="N136" t="s">
-        <v>1029</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1030</v>
+        <v>139</v>
       </c>
       <c r="D137" t="s">
-        <v>986</v>
+        <v>140</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1031</v>
+        <v>1071</v>
       </c>
       <c r="I137" t="s">
-        <v>1032</v>
+        <v>1072</v>
       </c>
       <c r="J137" t="s">
-        <v>858</v>
+        <v>435</v>
       </c>
       <c r="K137" t="s">
-        <v>1033</v>
+        <v>1073</v>
       </c>
       <c r="L137" t="s">
-        <v>1034</v>
+        <v>1074</v>
       </c>
       <c r="M137" t="s">
-        <v>1035</v>
+        <v>1075</v>
       </c>
       <c r="N137" t="s">
-        <v>1036</v>
+        <v>146</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1037</v>
+        <v>1076</v>
       </c>
       <c r="D138" t="s">
-        <v>986</v>
+        <v>1077</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1038</v>
+        <v>1078</v>
       </c>
       <c r="I138" t="s">
-        <v>1039</v>
+        <v>1079</v>
       </c>
       <c r="J138" t="s">
-        <v>858</v>
+        <v>1080</v>
       </c>
       <c r="K138" t="s">
-        <v>1040</v>
+        <v>1081</v>
       </c>
       <c r="L138" t="s">
-        <v>1041</v>
+        <v>1082</v>
       </c>
       <c r="M138" t="s">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="N138" t="s">
-        <v>1043</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1044</v>
+        <v>1085</v>
       </c>
       <c r="D139" t="s">
-        <v>986</v>
+        <v>1086</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1045</v>
+        <v>1087</v>
       </c>
       <c r="I139" t="s">
-        <v>1046</v>
+        <v>1088</v>
       </c>
       <c r="J139" t="s">
-        <v>858</v>
+        <v>1080</v>
       </c>
       <c r="K139" t="s">
-        <v>1047</v>
+        <v>1089</v>
       </c>
       <c r="L139" t="s">
-        <v>1048</v>
+        <v>78</v>
       </c>
       <c r="M139" t="s">
-        <v>1049</v>
+        <v>1090</v>
       </c>
       <c r="N139" t="s">
-        <v>1050</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1051</v>
+        <v>1092</v>
       </c>
       <c r="D140" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      <c r="G140"/>
+        <v>1093</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1096</v>
+      </c>
       <c r="H140" t="s">
-        <v>1053</v>
+        <v>1097</v>
       </c>
       <c r="I140" t="s">
-        <v>1054</v>
+        <v>1098</v>
       </c>
       <c r="J140" t="s">
-        <v>198</v>
+        <v>1099</v>
       </c>
       <c r="K140" t="s">
-        <v>1055</v>
+        <v>1100</v>
       </c>
       <c r="L140" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="M140" t="s">
-        <v>1056</v>
+        <v>1101</v>
       </c>
       <c r="N140" t="s">
-        <v>1057</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1058</v>
+        <v>1103</v>
       </c>
       <c r="D141" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      <c r="G141"/>
+        <v>1093</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1106</v>
+      </c>
       <c r="H141" t="s">
-        <v>1060</v>
+        <v>1107</v>
       </c>
       <c r="I141" t="s">
-        <v>1061</v>
+        <v>1108</v>
       </c>
       <c r="J141" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="K141" t="s">
-        <v>1063</v>
+        <v>1109</v>
       </c>
       <c r="L141" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M141" t="s">
-        <v>1064</v>
+        <v>1110</v>
       </c>
       <c r="N141" t="s">
-        <v>1065</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1066</v>
+        <v>1112</v>
       </c>
       <c r="D142" t="s">
-        <v>1067</v>
-[...3 lines deleted...]
-      <c r="G142"/>
+        <v>1093</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1115</v>
+      </c>
       <c r="H142" t="s">
-        <v>1068</v>
+        <v>1116</v>
       </c>
       <c r="I142" t="s">
-        <v>1069</v>
+        <v>1117</v>
       </c>
       <c r="J142" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="K142" t="s">
-        <v>1070</v>
+        <v>1118</v>
       </c>
       <c r="L142" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M142" t="s">
-        <v>1071</v>
+        <v>1119</v>
       </c>
       <c r="N142" t="s">
-        <v>1072</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1073</v>
+        <v>1121</v>
       </c>
       <c r="D143" t="s">
-        <v>1052</v>
+        <v>1122</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1074</v>
+        <v>1123</v>
       </c>
       <c r="I143" t="s">
-        <v>1075</v>
+        <v>1124</v>
       </c>
       <c r="J143" t="s">
-        <v>198</v>
+        <v>1080</v>
       </c>
       <c r="K143" t="s">
-        <v>1076</v>
+        <v>1125</v>
       </c>
       <c r="L143" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="M143" t="s">
-        <v>1077</v>
+        <v>1126</v>
       </c>
       <c r="N143" t="s">
-        <v>1078</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1079</v>
+        <v>1128</v>
       </c>
       <c r="D144" t="s">
-        <v>1080</v>
+        <v>1129</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1081</v>
+        <v>1130</v>
       </c>
       <c r="I144" t="s">
-        <v>1082</v>
+        <v>1131</v>
       </c>
       <c r="J144" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K144" t="s">
-        <v>1083</v>
+        <v>1132</v>
       </c>
       <c r="L144" t="s">
-        <v>63</v>
+        <v>884</v>
       </c>
       <c r="M144" t="s">
-        <v>1084</v>
+        <v>1133</v>
       </c>
       <c r="N144" t="s">
-        <v>1085</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1086</v>
+        <v>1135</v>
       </c>
       <c r="D145" t="s">
-        <v>1087</v>
+        <v>1136</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1088</v>
+        <v>1137</v>
       </c>
       <c r="I145" t="s">
-        <v>1089</v>
+        <v>1138</v>
       </c>
       <c r="J145" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K145" t="s">
-        <v>1090</v>
+        <v>1139</v>
       </c>
       <c r="L145" t="s">
-        <v>1091</v>
+        <v>1140</v>
       </c>
       <c r="M145" t="s">
-        <v>1092</v>
-[...3 lines deleted...]
-      </c>
+        <v>1141</v>
+      </c>
+      <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1094</v>
+        <v>1142</v>
       </c>
       <c r="D146" t="s">
-        <v>1095</v>
+        <v>1143</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1096</v>
+        <v>1144</v>
       </c>
       <c r="I146" t="s">
-        <v>1097</v>
+        <v>1145</v>
       </c>
       <c r="J146" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K146" t="s">
-        <v>1098</v>
+        <v>1146</v>
       </c>
       <c r="L146" t="s">
-        <v>1091</v>
+        <v>1147</v>
       </c>
       <c r="M146" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1101</v>
+        <v>1149</v>
       </c>
       <c r="D147" t="s">
-        <v>1102</v>
+        <v>1150</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1103</v>
+        <v>1151</v>
       </c>
       <c r="I147" t="s">
-        <v>1104</v>
+        <v>1152</v>
       </c>
       <c r="J147" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K147" t="s">
-        <v>1105</v>
+        <v>1153</v>
       </c>
       <c r="L147" t="s">
-        <v>1106</v>
+        <v>1154</v>
       </c>
       <c r="M147" t="s">
-        <v>1107</v>
-[...3 lines deleted...]
-      </c>
+        <v>1155</v>
+      </c>
+      <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1109</v>
+        <v>1156</v>
       </c>
       <c r="D148" t="s">
-        <v>1110</v>
+        <v>1157</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1111</v>
+        <v>1158</v>
       </c>
       <c r="I148" t="s">
-        <v>1112</v>
+        <v>1159</v>
       </c>
       <c r="J148" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K148" t="s">
-        <v>1113</v>
+        <v>1160</v>
       </c>
       <c r="L148" t="s">
-        <v>1114</v>
+        <v>1161</v>
       </c>
       <c r="M148" t="s">
-        <v>1115</v>
+        <v>1162</v>
       </c>
       <c r="N148" t="s">
-        <v>1116</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1117</v>
+        <v>1164</v>
       </c>
       <c r="D149" t="s">
-        <v>1118</v>
-[...9 lines deleted...]
-      </c>
+        <v>1165</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
       <c r="H149" t="s">
-        <v>1122</v>
+        <v>1166</v>
       </c>
       <c r="I149" t="s">
-        <v>1123</v>
+        <v>1167</v>
       </c>
       <c r="J149" t="s">
-        <v>905</v>
+        <v>1080</v>
       </c>
       <c r="K149" t="s">
-        <v>1124</v>
+        <v>1168</v>
       </c>
       <c r="L149" t="s">
-        <v>144</v>
+        <v>1169</v>
       </c>
       <c r="M149" t="s">
-        <v>1125</v>
+        <v>1170</v>
       </c>
       <c r="N149" t="s">
-        <v>1126</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1127</v>
+        <v>1172</v>
       </c>
       <c r="D150" t="s">
-        <v>1128</v>
+        <v>1173</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1129</v>
+        <v>1174</v>
       </c>
       <c r="I150" t="s">
-        <v>1130</v>
+        <v>1175</v>
       </c>
       <c r="J150" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="K150" t="s">
-        <v>1131</v>
+        <v>1176</v>
       </c>
       <c r="L150" t="s">
-        <v>1132</v>
+        <v>1177</v>
       </c>
       <c r="M150" t="s">
-        <v>1133</v>
+        <v>1178</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1134</v>
+        <v>879</v>
       </c>
       <c r="D151" t="s">
-        <v>1135</v>
-[...9 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
       <c r="H151" t="s">
-        <v>1139</v>
+        <v>1179</v>
       </c>
       <c r="I151" t="s">
-        <v>1140</v>
+        <v>1180</v>
       </c>
       <c r="J151" t="s">
-        <v>905</v>
+        <v>1080</v>
       </c>
       <c r="K151" t="s">
-        <v>1141</v>
+        <v>1181</v>
       </c>
       <c r="L151" t="s">
-        <v>144</v>
+        <v>884</v>
       </c>
       <c r="M151" t="s">
-        <v>1142</v>
+        <v>1182</v>
       </c>
       <c r="N151" t="s">
-        <v>1143</v>
+        <v>886</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1144</v>
+        <v>1183</v>
       </c>
       <c r="D152" t="s">
-        <v>1145</v>
+        <v>1184</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1146</v>
+        <v>1185</v>
       </c>
       <c r="I152" t="s">
-        <v>1147</v>
+        <v>1186</v>
       </c>
       <c r="J152" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K152" t="s">
-        <v>1148</v>
+        <v>1187</v>
       </c>
       <c r="L152" t="s">
-        <v>1149</v>
+        <v>152</v>
       </c>
       <c r="M152" t="s">
-        <v>1150</v>
+        <v>1188</v>
       </c>
       <c r="N152" t="s">
-        <v>1151</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1152</v>
+        <v>1190</v>
       </c>
       <c r="D153" t="s">
-        <v>1153</v>
+        <v>1191</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1154</v>
+        <v>1192</v>
       </c>
       <c r="I153" t="s">
-        <v>1155</v>
+        <v>1193</v>
       </c>
       <c r="J153" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K153" t="s">
-        <v>1156</v>
+        <v>1194</v>
       </c>
       <c r="L153" t="s">
-        <v>1157</v>
+        <v>1195</v>
       </c>
       <c r="M153" t="s">
-        <v>1158</v>
+        <v>1196</v>
       </c>
       <c r="N153" t="s">
-        <v>1159</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1160</v>
+        <v>1198</v>
       </c>
       <c r="D154" t="s">
-        <v>1161</v>
+        <v>1199</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1162</v>
+        <v>1200</v>
       </c>
       <c r="I154" t="s">
-        <v>1163</v>
+        <v>1201</v>
       </c>
       <c r="J154" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K154" t="s">
-        <v>1164</v>
+        <v>1202</v>
       </c>
       <c r="L154" t="s">
-        <v>63</v>
+        <v>1203</v>
       </c>
       <c r="M154" t="s">
-        <v>1165</v>
+        <v>1204</v>
       </c>
       <c r="N154" t="s">
-        <v>1166</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1167</v>
+        <v>1206</v>
       </c>
       <c r="D155" t="s">
-        <v>1168</v>
+        <v>1207</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="I155" t="s">
-        <v>1170</v>
+        <v>1208</v>
       </c>
       <c r="J155" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K155" t="s">
-        <v>1171</v>
+        <v>1209</v>
       </c>
       <c r="L155" t="s">
-        <v>1172</v>
+        <v>1210</v>
       </c>
       <c r="M155" t="s">
-        <v>1173</v>
-[...3 lines deleted...]
-      </c>
+        <v>1211</v>
+      </c>
+      <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1175</v>
+        <v>1212</v>
       </c>
       <c r="D156" t="s">
-        <v>1176</v>
+        <v>1213</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="I156" t="s">
-        <v>1178</v>
+        <v>1214</v>
       </c>
       <c r="J156" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K156" t="s">
-        <v>1179</v>
+        <v>1215</v>
       </c>
       <c r="L156" t="s">
-        <v>1180</v>
+        <v>1216</v>
       </c>
       <c r="M156" t="s">
-        <v>1181</v>
-[...3 lines deleted...]
-      </c>
+        <v>1217</v>
+      </c>
+      <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1183</v>
+        <v>1218</v>
       </c>
       <c r="D157" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1185</v>
+        <v>1220</v>
       </c>
       <c r="I157" t="s">
-        <v>1186</v>
+        <v>1221</v>
       </c>
       <c r="J157" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K157" t="s">
-        <v>1187</v>
+        <v>1222</v>
       </c>
       <c r="L157" t="s">
-        <v>112</v>
+        <v>1223</v>
       </c>
       <c r="M157" t="s">
-        <v>1188</v>
+        <v>1224</v>
       </c>
       <c r="N157" t="s">
-        <v>1189</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1190</v>
+        <v>1226</v>
       </c>
       <c r="D158" t="s">
-        <v>1191</v>
+        <v>1227</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1192</v>
+        <v>1228</v>
       </c>
       <c r="I158" t="s">
-        <v>1193</v>
+        <v>1229</v>
       </c>
       <c r="J158" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K158" t="s">
-        <v>1194</v>
+        <v>1230</v>
       </c>
       <c r="L158" t="s">
-        <v>63</v>
+        <v>1231</v>
       </c>
       <c r="M158" t="s">
-        <v>1195</v>
+        <v>1232</v>
       </c>
       <c r="N158" t="s">
-        <v>1196</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1197</v>
+        <v>1234</v>
       </c>
       <c r="D159" t="s">
-        <v>1198</v>
+        <v>1235</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1199</v>
+        <v>1236</v>
       </c>
       <c r="I159" t="s">
-        <v>1200</v>
+        <v>1237</v>
       </c>
       <c r="J159" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K159" t="s">
-        <v>1201</v>
+        <v>1238</v>
       </c>
       <c r="L159" t="s">
-        <v>63</v>
+        <v>1239</v>
       </c>
       <c r="M159" t="s">
-        <v>1202</v>
+        <v>1240</v>
       </c>
       <c r="N159" t="s">
-        <v>1203</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1204</v>
+        <v>1242</v>
       </c>
       <c r="D160" t="s">
-        <v>1135</v>
-[...9 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
       <c r="H160" t="s">
-        <v>1208</v>
+        <v>1244</v>
       </c>
       <c r="I160" t="s">
-        <v>1209</v>
+        <v>1245</v>
       </c>
       <c r="J160" t="s">
-        <v>1210</v>
+        <v>1080</v>
       </c>
       <c r="K160" t="s">
-        <v>1211</v>
+        <v>1246</v>
       </c>
       <c r="L160" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="M160" t="s">
-        <v>1212</v>
+        <v>1247</v>
       </c>
       <c r="N160" t="s">
-        <v>1213</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1214</v>
+        <v>1234</v>
       </c>
       <c r="D161" t="s">
-        <v>1215</v>
+        <v>1249</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1216</v>
+        <v>49</v>
       </c>
       <c r="I161" t="s">
-        <v>1217</v>
+        <v>1250</v>
       </c>
       <c r="J161" t="s">
-        <v>543</v>
+        <v>1080</v>
       </c>
       <c r="K161" t="s">
-        <v>1218</v>
+        <v>1251</v>
       </c>
       <c r="L161" t="s">
-        <v>1219</v>
+        <v>1252</v>
       </c>
       <c r="M161" t="s">
-        <v>1220</v>
+        <v>1253</v>
       </c>
       <c r="N161" t="s">
-        <v>1221</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
-      <c r="C162"/>
+      <c r="C162" t="s">
+        <v>1254</v>
+      </c>
       <c r="D162" t="s">
-        <v>1222</v>
+        <v>1255</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1223</v>
+        <v>1256</v>
       </c>
       <c r="I162" t="s">
-        <v>1224</v>
+        <v>1257</v>
       </c>
       <c r="J162" t="s">
-        <v>1225</v>
+        <v>1258</v>
       </c>
       <c r="K162" t="s">
-        <v>1226</v>
+        <v>1259</v>
       </c>
       <c r="L162" t="s">
-        <v>1227</v>
+        <v>78</v>
       </c>
       <c r="M162" t="s">
-        <v>1228</v>
-[...1 lines deleted...]
-      <c r="N162"/>
+        <v>1260</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1261</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1229</v>
+        <v>1262</v>
       </c>
       <c r="D163" t="s">
-        <v>1230</v>
+        <v>1263</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1231</v>
+        <v>1264</v>
       </c>
       <c r="I163" t="s">
-        <v>1232</v>
+        <v>1265</v>
       </c>
       <c r="J163" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K163" t="s">
-        <v>1234</v>
+        <v>1266</v>
       </c>
       <c r="L163" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M163" t="s">
-        <v>1235</v>
+        <v>1267</v>
       </c>
       <c r="N163" t="s">
-        <v>1236</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1237</v>
+        <v>1269</v>
       </c>
       <c r="D164" t="s">
-        <v>1238</v>
+        <v>1270</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>68</v>
+        <v>1271</v>
       </c>
       <c r="I164" t="s">
-        <v>1239</v>
+        <v>1272</v>
       </c>
       <c r="J164" t="s">
-        <v>543</v>
+        <v>1258</v>
       </c>
       <c r="K164" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="L164" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M164" t="s">
-        <v>1241</v>
+        <v>1274</v>
       </c>
       <c r="N164" t="s">
-        <v>1242</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1237</v>
+        <v>1276</v>
       </c>
       <c r="D165" t="s">
-        <v>1243</v>
+        <v>1277</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1244</v>
+        <v>1278</v>
       </c>
       <c r="I165" t="s">
-        <v>1245</v>
+        <v>1279</v>
       </c>
       <c r="J165" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K165" t="s">
-        <v>1246</v>
+        <v>1280</v>
       </c>
       <c r="L165" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M165" t="s">
-        <v>1247</v>
+        <v>1281</v>
       </c>
       <c r="N165" t="s">
-        <v>1242</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="D166" t="s">
-        <v>1249</v>
-[...9 lines deleted...]
-      </c>
+        <v>1284</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
       <c r="H166" t="s">
-        <v>1253</v>
+        <v>1285</v>
       </c>
       <c r="I166" t="s">
-        <v>1254</v>
+        <v>1286</v>
       </c>
       <c r="J166" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="K166" t="s">
-        <v>1256</v>
+        <v>1287</v>
       </c>
       <c r="L166" t="s">
-        <v>144</v>
+        <v>290</v>
       </c>
       <c r="M166" t="s">
-        <v>1257</v>
+        <v>1288</v>
       </c>
       <c r="N166" t="s">
-        <v>1258</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1259</v>
+        <v>1290</v>
       </c>
       <c r="D167" t="s">
-        <v>1260</v>
+        <v>1291</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1261</v>
+        <v>1292</v>
       </c>
       <c r="I167" t="s">
-        <v>1262</v>
+        <v>1293</v>
       </c>
       <c r="J167" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K167" t="s">
-        <v>1263</v>
+        <v>1294</v>
       </c>
       <c r="L167" t="s">
-        <v>1219</v>
+        <v>78</v>
       </c>
       <c r="M167" t="s">
-        <v>1264</v>
+        <v>1295</v>
       </c>
       <c r="N167" t="s">
-        <v>1265</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1266</v>
+        <v>1297</v>
       </c>
       <c r="D168" t="s">
-        <v>1267</v>
+        <v>1298</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1268</v>
+        <v>1299</v>
       </c>
       <c r="I168" t="s">
-        <v>1269</v>
+        <v>1300</v>
       </c>
       <c r="J168" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K168" t="s">
-        <v>1270</v>
+        <v>1301</v>
       </c>
       <c r="L168" t="s">
-        <v>1219</v>
+        <v>290</v>
       </c>
       <c r="M168" t="s">
-        <v>1271</v>
+        <v>1302</v>
       </c>
       <c r="N168" t="s">
-        <v>1272</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1273</v>
+        <v>1304</v>
       </c>
       <c r="D169" t="s">
-        <v>1274</v>
+        <v>1305</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1275</v>
+        <v>1306</v>
       </c>
       <c r="I169" t="s">
-        <v>1276</v>
+        <v>1307</v>
       </c>
       <c r="J169" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K169" t="s">
-        <v>1277</v>
+        <v>1308</v>
       </c>
       <c r="L169" t="s">
-        <v>1278</v>
+        <v>1309</v>
       </c>
       <c r="M169" t="s">
-        <v>1279</v>
+        <v>1310</v>
       </c>
       <c r="N169" t="s">
-        <v>1280</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1281</v>
+        <v>1312</v>
       </c>
       <c r="D170" t="s">
-        <v>1282</v>
-[...3 lines deleted...]
-      <c r="G170"/>
+        <v>1313</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1316</v>
+      </c>
       <c r="H170" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="I170" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="J170" t="s">
-        <v>1233</v>
+        <v>1319</v>
       </c>
       <c r="K170" t="s">
-        <v>1285</v>
+        <v>1320</v>
       </c>
       <c r="L170" t="s">
-        <v>1286</v>
+        <v>25</v>
       </c>
       <c r="M170" t="s">
-        <v>1287</v>
+        <v>1321</v>
       </c>
       <c r="N170" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="D171" t="s">
-        <v>1290</v>
+        <v>1324</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1291</v>
+        <v>1325</v>
       </c>
       <c r="I171" t="s">
-        <v>1292</v>
+        <v>1326</v>
       </c>
       <c r="J171" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="K171" t="s">
-        <v>1293</v>
+        <v>1327</v>
       </c>
       <c r="L171" t="s">
-        <v>1294</v>
+        <v>78</v>
       </c>
       <c r="M171" t="s">
-        <v>1295</v>
+        <v>1328</v>
       </c>
       <c r="N171" t="s">
-        <v>1296</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1297</v>
+        <v>1330</v>
       </c>
       <c r="D172" t="s">
-        <v>1298</v>
+        <v>1331</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1299</v>
+        <v>1332</v>
       </c>
       <c r="I172" t="s">
-        <v>1300</v>
+        <v>1333</v>
       </c>
       <c r="J172" t="s">
-        <v>1233</v>
+        <v>159</v>
       </c>
       <c r="K172" t="s">
-        <v>1301</v>
+        <v>1334</v>
       </c>
       <c r="L172" t="s">
-        <v>1302</v>
+        <v>78</v>
       </c>
       <c r="M172" t="s">
-        <v>1303</v>
+        <v>1335</v>
       </c>
       <c r="N172" t="s">
-        <v>1304</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1305</v>
+        <v>1337</v>
       </c>
       <c r="D173" t="s">
-        <v>1306</v>
+        <v>1338</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1307</v>
+        <v>1339</v>
       </c>
       <c r="I173" t="s">
-        <v>1308</v>
+        <v>1340</v>
       </c>
       <c r="J173" t="s">
-        <v>1233</v>
+        <v>159</v>
       </c>
       <c r="K173" t="s">
-        <v>1309</v>
+        <v>1341</v>
       </c>
       <c r="L173" t="s">
-        <v>1310</v>
+        <v>78</v>
       </c>
       <c r="M173" t="s">
-        <v>1311</v>
+        <v>1342</v>
       </c>
       <c r="N173" t="s">
-        <v>1312</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1313</v>
+        <v>1344</v>
       </c>
       <c r="D174" t="s">
-        <v>1314</v>
+        <v>1345</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1315</v>
+        <v>1346</v>
       </c>
       <c r="I174" t="s">
-        <v>1316</v>
+        <v>1347</v>
       </c>
       <c r="J174" t="s">
-        <v>1233</v>
+        <v>159</v>
       </c>
       <c r="K174" t="s">
-        <v>1317</v>
+        <v>1348</v>
       </c>
       <c r="L174" t="s">
-        <v>1318</v>
+        <v>78</v>
       </c>
       <c r="M174" t="s">
-        <v>1319</v>
+        <v>1349</v>
       </c>
       <c r="N174" t="s">
-        <v>1320</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1305</v>
+        <v>1351</v>
       </c>
       <c r="D175" t="s">
-        <v>841</v>
+        <v>1352</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>68</v>
+        <v>1353</v>
       </c>
       <c r="I175" t="s">
-        <v>1321</v>
+        <v>1354</v>
       </c>
       <c r="J175" t="s">
-        <v>1322</v>
+        <v>159</v>
       </c>
       <c r="K175" t="s">
-        <v>1323</v>
+        <v>1355</v>
       </c>
       <c r="L175" t="s">
-        <v>1324</v>
+        <v>1356</v>
       </c>
       <c r="M175" t="s">
-        <v>1325</v>
-[...3 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1326</v>
+        <v>1358</v>
       </c>
       <c r="D176" t="s">
-        <v>1327</v>
+        <v>1359</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1328</v>
+        <v>1360</v>
       </c>
       <c r="I176" t="s">
-        <v>1329</v>
+        <v>1361</v>
       </c>
       <c r="J176" t="s">
-        <v>1233</v>
+        <v>159</v>
       </c>
       <c r="K176" t="s">
-        <v>1330</v>
+        <v>1362</v>
       </c>
       <c r="L176" t="s">
-        <v>63</v>
+        <v>1363</v>
       </c>
       <c r="M176" t="s">
-        <v>1331</v>
-[...3 lines deleted...]
-      </c>
+        <v>1364</v>
+      </c>
+      <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1333</v>
+        <v>1365</v>
       </c>
       <c r="D177" t="s">
-        <v>1334</v>
-[...9 lines deleted...]
-      </c>
+        <v>1366</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
       <c r="H177" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="I177" t="s">
-        <v>1339</v>
+        <v>1368</v>
       </c>
       <c r="J177" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="K177" t="s">
-        <v>1340</v>
+        <v>1369</v>
       </c>
       <c r="L177" t="s">
-        <v>144</v>
+        <v>1370</v>
       </c>
       <c r="M177" t="s">
-        <v>1341</v>
-[...3 lines deleted...]
-      </c>
+        <v>1371</v>
+      </c>
+      <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C178"/>
       <c r="D178" t="s">
-        <v>1344</v>
+        <v>1372</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>68</v>
+        <v>1373</v>
       </c>
       <c r="I178" t="s">
-        <v>1345</v>
+        <v>1374</v>
       </c>
       <c r="J178" t="s">
-        <v>1322</v>
+        <v>51</v>
       </c>
       <c r="K178" t="s">
-        <v>1346</v>
+        <v>1375</v>
       </c>
       <c r="L178" t="s">
-        <v>112</v>
+        <v>1376</v>
       </c>
       <c r="M178" t="s">
-        <v>1347</v>
-[...3 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1349</v>
+        <v>1378</v>
       </c>
       <c r="D179" t="s">
-        <v>1350</v>
+        <v>1379</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1351</v>
+        <v>1380</v>
       </c>
       <c r="I179" t="s">
-        <v>1352</v>
+        <v>1381</v>
       </c>
       <c r="J179" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K179" t="s">
-        <v>1353</v>
+        <v>1383</v>
       </c>
       <c r="L179" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M179" t="s">
-        <v>1354</v>
+        <v>1384</v>
       </c>
       <c r="N179" t="s">
-        <v>1355</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1356</v>
+        <v>1386</v>
       </c>
       <c r="D180" t="s">
-        <v>1357</v>
-[...9 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
       <c r="H180" t="s">
-        <v>1361</v>
+        <v>1388</v>
       </c>
       <c r="I180" t="s">
-        <v>1362</v>
-[...1 lines deleted...]
-      <c r="J180"/>
+        <v>1389</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1382</v>
+      </c>
       <c r="K180" t="s">
-        <v>1363</v>
+        <v>1390</v>
       </c>
       <c r="L180" t="s">
-        <v>1364</v>
+        <v>78</v>
       </c>
       <c r="M180" t="s">
-        <v>1365</v>
+        <v>1391</v>
       </c>
       <c r="N180" t="s">
-        <v>1366</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1367</v>
+        <v>1393</v>
       </c>
       <c r="D181" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1369</v>
+        <v>1395</v>
       </c>
       <c r="I181" t="s">
-        <v>1370</v>
+        <v>1396</v>
       </c>
       <c r="J181" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K181" t="s">
-        <v>1371</v>
+        <v>1397</v>
       </c>
       <c r="L181" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M181" t="s">
-        <v>1372</v>
+        <v>1398</v>
       </c>
       <c r="N181" t="s">
-        <v>1373</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1374</v>
+        <v>1400</v>
       </c>
       <c r="D182" t="s">
-        <v>1375</v>
+        <v>1401</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>270</v>
+        <v>1402</v>
       </c>
       <c r="I182" t="s">
-        <v>1376</v>
+        <v>1403</v>
       </c>
       <c r="J182" t="s">
-        <v>959</v>
+        <v>1382</v>
       </c>
       <c r="K182" t="s">
-        <v>1377</v>
+        <v>1404</v>
       </c>
       <c r="L182" t="s">
-        <v>1378</v>
+        <v>78</v>
       </c>
       <c r="M182" t="s">
-        <v>1379</v>
-[...1 lines deleted...]
-      <c r="N182"/>
+        <v>1405</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1406</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1380</v>
+        <v>1407</v>
       </c>
       <c r="D183" t="s">
-        <v>1381</v>
+        <v>1408</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
+        <v>1409</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J183" t="s">
         <v>1382</v>
       </c>
-      <c r="I183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K183" t="s">
-        <v>1384</v>
+        <v>1411</v>
       </c>
       <c r="L183" t="s">
-        <v>1385</v>
+        <v>1412</v>
       </c>
       <c r="M183" t="s">
-        <v>1386</v>
+        <v>1413</v>
       </c>
       <c r="N183" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1388</v>
+        <v>1407</v>
       </c>
       <c r="D184" t="s">
-        <v>1389</v>
+        <v>1415</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1390</v>
+        <v>49</v>
       </c>
       <c r="I184" t="s">
-        <v>1391</v>
+        <v>1416</v>
       </c>
       <c r="J184" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K184" t="s">
-        <v>1392</v>
+        <v>1417</v>
       </c>
       <c r="L184" t="s">
-        <v>1393</v>
+        <v>1418</v>
       </c>
       <c r="M184" t="s">
-        <v>1394</v>
+        <v>1419</v>
       </c>
       <c r="N184" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1388</v>
+        <v>1420</v>
       </c>
       <c r="D185" t="s">
-        <v>1389</v>
+        <v>1421</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1396</v>
+        <v>1422</v>
       </c>
       <c r="I185" t="s">
-        <v>1397</v>
+        <v>1423</v>
       </c>
       <c r="J185" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K185" t="s">
-        <v>1398</v>
+        <v>1424</v>
       </c>
       <c r="L185" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
       <c r="M185" t="s">
-        <v>1399</v>
+        <v>1426</v>
       </c>
       <c r="N185" t="s">
-        <v>1395</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1400</v>
+        <v>1420</v>
       </c>
       <c r="D186" t="s">
-        <v>1401</v>
+        <v>1428</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1402</v>
+        <v>49</v>
       </c>
       <c r="I186" t="s">
-        <v>1403</v>
+        <v>1429</v>
       </c>
       <c r="J186" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K186" t="s">
-        <v>1404</v>
+        <v>1430</v>
       </c>
       <c r="L186" t="s">
-        <v>1405</v>
+        <v>290</v>
       </c>
       <c r="M186" t="s">
-        <v>1406</v>
+        <v>1431</v>
       </c>
       <c r="N186" t="s">
-        <v>1407</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1408</v>
+        <v>1432</v>
       </c>
       <c r="D187" t="s">
-        <v>1409</v>
+        <v>1433</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="I187" t="s">
-        <v>1411</v>
+        <v>1435</v>
       </c>
       <c r="J187" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K187" t="s">
-        <v>1412</v>
+        <v>1436</v>
       </c>
       <c r="L187" t="s">
-        <v>1413</v>
+        <v>1437</v>
       </c>
       <c r="M187" t="s">
-        <v>1414</v>
+        <v>1438</v>
       </c>
       <c r="N187" t="s">
-        <v>1415</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1416</v>
+        <v>1440</v>
       </c>
       <c r="D188" t="s">
-        <v>1417</v>
+        <v>1441</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1418</v>
+        <v>1442</v>
       </c>
       <c r="I188" t="s">
-        <v>1419</v>
+        <v>1443</v>
       </c>
       <c r="J188" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K188" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
       <c r="L188" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="M188" t="s">
-        <v>1421</v>
+        <v>1446</v>
       </c>
       <c r="N188" t="s">
-        <v>1422</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1423</v>
+        <v>1448</v>
       </c>
       <c r="D189" t="s">
-        <v>1424</v>
+        <v>1449</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1425</v>
+        <v>49</v>
       </c>
       <c r="I189" t="s">
-        <v>1426</v>
+        <v>1450</v>
       </c>
       <c r="J189" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K189" t="s">
-        <v>1427</v>
+        <v>1451</v>
       </c>
       <c r="L189" t="s">
-        <v>1393</v>
+        <v>1452</v>
       </c>
       <c r="M189" t="s">
-        <v>1428</v>
+        <v>1453</v>
       </c>
       <c r="N189" t="s">
-        <v>1429</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1430</v>
+        <v>1455</v>
       </c>
       <c r="D190" t="s">
-        <v>1431</v>
+        <v>1456</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1432</v>
+        <v>1457</v>
       </c>
       <c r="I190" t="s">
-        <v>1433</v>
+        <v>1458</v>
       </c>
       <c r="J190" t="s">
-        <v>1233</v>
+        <v>1382</v>
       </c>
       <c r="K190" t="s">
-        <v>1434</v>
+        <v>1459</v>
       </c>
       <c r="L190" t="s">
-        <v>1393</v>
+        <v>1460</v>
       </c>
       <c r="M190" t="s">
-        <v>1435</v>
+        <v>1461</v>
       </c>
       <c r="N190" t="s">
-        <v>1436</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
-      <c r="C191"/>
+      <c r="C191" t="s">
+        <v>1463</v>
+      </c>
       <c r="D191" t="s">
-        <v>1437</v>
+        <v>1464</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1438</v>
+        <v>1465</v>
       </c>
       <c r="I191" t="s">
-        <v>1439</v>
+        <v>1466</v>
       </c>
       <c r="J191" t="s">
-        <v>1440</v>
+        <v>1382</v>
       </c>
       <c r="K191" t="s">
-        <v>1441</v>
+        <v>1467</v>
       </c>
       <c r="L191" t="s">
-        <v>1442</v>
+        <v>78</v>
       </c>
       <c r="M191" t="s">
-        <v>1443</v>
-[...1 lines deleted...]
-      <c r="N191"/>
+        <v>1468</v>
+      </c>
+      <c r="N191" t="s">
+        <v>1469</v>
+      </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1444</v>
+        <v>1470</v>
       </c>
       <c r="D192" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      <c r="G192"/>
+        <v>1471</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1474</v>
+      </c>
       <c r="H192" t="s">
-        <v>1446</v>
+        <v>1475</v>
       </c>
       <c r="I192" t="s">
-        <v>1447</v>
+        <v>1476</v>
       </c>
       <c r="J192" t="s">
-        <v>1448</v>
+        <v>288</v>
       </c>
       <c r="K192" t="s">
-        <v>1449</v>
+        <v>1477</v>
       </c>
       <c r="L192" t="s">
-        <v>1450</v>
+        <v>25</v>
       </c>
       <c r="M192" t="s">
-        <v>1451</v>
+        <v>1478</v>
       </c>
       <c r="N192" t="s">
-        <v>1452</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1453</v>
+        <v>1480</v>
       </c>
       <c r="D193" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      <c r="G193"/>
+        <v>1481</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1484</v>
+      </c>
       <c r="H193" t="s">
-        <v>1455</v>
+        <v>1485</v>
       </c>
       <c r="I193" t="s">
-        <v>1456</v>
+        <v>1486</v>
       </c>
       <c r="J193" t="s">
-        <v>1448</v>
+        <v>304</v>
       </c>
       <c r="K193" t="s">
-        <v>1457</v>
+        <v>1487</v>
       </c>
       <c r="L193" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M193" t="s">
-        <v>1458</v>
+        <v>1488</v>
       </c>
       <c r="N193" t="s">
-        <v>1459</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1460</v>
+        <v>1490</v>
       </c>
       <c r="D194" t="s">
-        <v>1461</v>
+        <v>1491</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1462</v>
+        <v>1492</v>
       </c>
       <c r="I194" t="s">
-        <v>1463</v>
+        <v>1493</v>
       </c>
       <c r="J194" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="K194" t="s">
-        <v>1464</v>
+        <v>1495</v>
       </c>
       <c r="L194" t="s">
-        <v>1450</v>
+        <v>1496</v>
       </c>
       <c r="M194" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="N194" t="s">
-        <v>1466</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1467</v>
+        <v>1490</v>
       </c>
       <c r="D195" t="s">
-        <v>1468</v>
+        <v>1415</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1469</v>
+        <v>49</v>
       </c>
       <c r="I195" t="s">
-        <v>1470</v>
+        <v>1499</v>
       </c>
       <c r="J195" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="K195" t="s">
-        <v>1471</v>
+        <v>1500</v>
       </c>
       <c r="L195" t="s">
-        <v>63</v>
+        <v>1501</v>
       </c>
       <c r="M195" t="s">
-        <v>1472</v>
+        <v>1502</v>
       </c>
       <c r="N195" t="s">
-        <v>1473</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1474</v>
+        <v>1503</v>
       </c>
       <c r="D196" t="s">
-        <v>1475</v>
+        <v>1504</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1476</v>
+        <v>1505</v>
       </c>
       <c r="I196" t="s">
-        <v>1477</v>
+        <v>1506</v>
       </c>
       <c r="J196" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="K196" t="s">
-        <v>1478</v>
+        <v>1507</v>
       </c>
       <c r="L196" t="s">
-        <v>1450</v>
+        <v>1508</v>
       </c>
       <c r="M196" t="s">
-        <v>1479</v>
+        <v>1509</v>
       </c>
       <c r="N196" t="s">
-        <v>1480</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1481</v>
+        <v>1503</v>
       </c>
       <c r="D197" t="s">
-        <v>1482</v>
+        <v>1415</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1483</v>
+        <v>49</v>
       </c>
       <c r="I197" t="s">
-        <v>1484</v>
+        <v>1511</v>
       </c>
       <c r="J197" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="K197" t="s">
-        <v>1485</v>
+        <v>1512</v>
       </c>
       <c r="L197" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="M197" t="s">
-        <v>1486</v>
+        <v>1513</v>
       </c>
       <c r="N197" t="s">
-        <v>1487</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1488</v>
+        <v>1514</v>
       </c>
       <c r="D198" t="s">
-        <v>1489</v>
+        <v>1515</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1490</v>
+        <v>1516</v>
       </c>
       <c r="I198" t="s">
-        <v>1491</v>
+        <v>1517</v>
       </c>
       <c r="J198" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="K198" t="s">
-        <v>1492</v>
+        <v>1518</v>
       </c>
       <c r="L198" t="s">
-        <v>1450</v>
+        <v>78</v>
       </c>
       <c r="M198" t="s">
-        <v>1493</v>
+        <v>1519</v>
       </c>
       <c r="N198" t="s">
-        <v>1494</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1495</v>
+        <v>1521</v>
       </c>
       <c r="D199" t="s">
-        <v>1496</v>
-[...3 lines deleted...]
-      <c r="G199"/>
+        <v>1522</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1525</v>
+      </c>
       <c r="H199" t="s">
-        <v>1497</v>
+        <v>1526</v>
       </c>
       <c r="I199" t="s">
-        <v>1498</v>
+        <v>1527</v>
       </c>
       <c r="J199" t="s">
-        <v>1448</v>
+        <v>304</v>
       </c>
       <c r="K199" t="s">
-        <v>1499</v>
+        <v>1528</v>
       </c>
       <c r="L199" t="s">
-        <v>1450</v>
+        <v>25</v>
       </c>
       <c r="M199" t="s">
-        <v>1500</v>
+        <v>1529</v>
       </c>
       <c r="N199" t="s">
-        <v>1501</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
-      <c r="C200" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C200"/>
       <c r="D200" t="s">
-        <v>1503</v>
-[...9 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
       <c r="H200" t="s">
-        <v>1507</v>
+        <v>1532</v>
       </c>
       <c r="I200" t="s">
-        <v>1508</v>
+        <v>1533</v>
       </c>
       <c r="J200" t="s">
-        <v>70</v>
+        <v>326</v>
       </c>
       <c r="K200" t="s">
-        <v>1509</v>
+        <v>1534</v>
       </c>
       <c r="L200" t="s">
-        <v>144</v>
+        <v>1535</v>
       </c>
       <c r="M200" t="s">
-        <v>1510</v>
-[...3 lines deleted...]
-      </c>
+        <v>1536</v>
+      </c>
+      <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1512</v>
+        <v>1537</v>
       </c>
       <c r="D201" t="s">
-        <v>1513</v>
+        <v>1538</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1514</v>
+        <v>1539</v>
       </c>
       <c r="I201" t="s">
-        <v>1515</v>
+        <v>1540</v>
       </c>
       <c r="J201" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K201" t="s">
-        <v>1516</v>
+        <v>1541</v>
       </c>
       <c r="L201" t="s">
-        <v>1450</v>
+        <v>78</v>
       </c>
       <c r="M201" t="s">
-        <v>1517</v>
+        <v>1542</v>
       </c>
       <c r="N201" t="s">
-        <v>1518</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1519</v>
+        <v>1544</v>
       </c>
       <c r="D202" t="s">
-        <v>1520</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1522</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1547</v>
+      </c>
       <c r="H202" t="s">
-        <v>1521</v>
+        <v>1548</v>
       </c>
       <c r="I202" t="s">
-        <v>1522</v>
+        <v>1549</v>
       </c>
       <c r="J202" t="s">
-        <v>1448</v>
+        <v>448</v>
       </c>
       <c r="K202" t="s">
-        <v>1523</v>
+        <v>1550</v>
       </c>
       <c r="L202" t="s">
-        <v>1524</v>
+        <v>25</v>
       </c>
       <c r="M202" t="s">
-        <v>1525</v>
+        <v>1551</v>
       </c>
       <c r="N202" t="s">
-        <v>1526</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1527</v>
+        <v>1553</v>
       </c>
       <c r="D203" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1522</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1555</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1556</v>
+      </c>
       <c r="H203" t="s">
-        <v>1529</v>
+        <v>1557</v>
       </c>
       <c r="I203" t="s">
-        <v>1530</v>
+        <v>1558</v>
       </c>
       <c r="J203" t="s">
-        <v>1448</v>
+        <v>448</v>
       </c>
       <c r="K203" t="s">
-        <v>1531</v>
+        <v>1559</v>
       </c>
       <c r="L203" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M203" t="s">
-        <v>1532</v>
+        <v>1560</v>
       </c>
       <c r="N203" t="s">
-        <v>1533</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1534</v>
+        <v>1562</v>
       </c>
       <c r="D204" t="s">
-        <v>1535</v>
-[...3 lines deleted...]
-      <c r="G204"/>
+        <v>1522</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1565</v>
+      </c>
       <c r="H204" t="s">
-        <v>1536</v>
+        <v>1566</v>
       </c>
       <c r="I204" t="s">
-        <v>1537</v>
+        <v>1567</v>
       </c>
       <c r="J204" t="s">
-        <v>1448</v>
+        <v>448</v>
       </c>
       <c r="K204" t="s">
-        <v>1538</v>
+        <v>1568</v>
       </c>
       <c r="L204" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M204" t="s">
-        <v>1539</v>
+        <v>1569</v>
       </c>
       <c r="N204" t="s">
-        <v>1540</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1541</v>
+        <v>1571</v>
       </c>
       <c r="D205" t="s">
-        <v>1542</v>
+        <v>1572</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1543</v>
+        <v>1573</v>
       </c>
       <c r="I205" t="s">
-        <v>1544</v>
+        <v>1574</v>
       </c>
       <c r="J205" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K205" t="s">
-        <v>1545</v>
+        <v>1575</v>
       </c>
       <c r="L205" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M205" t="s">
-        <v>1546</v>
+        <v>1576</v>
       </c>
       <c r="N205" t="s">
-        <v>1547</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1548</v>
+        <v>1578</v>
       </c>
       <c r="D206" t="s">
-        <v>1549</v>
+        <v>1579</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="I206" t="s">
-        <v>1551</v>
+        <v>1581</v>
       </c>
       <c r="J206" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K206" t="s">
-        <v>1552</v>
+        <v>1582</v>
       </c>
       <c r="L206" t="s">
-        <v>1553</v>
+        <v>78</v>
       </c>
       <c r="M206" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="N206" t="s">
-        <v>1555</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1556</v>
+        <v>1585</v>
       </c>
       <c r="D207" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
       <c r="I207" t="s">
-        <v>1559</v>
+        <v>1588</v>
       </c>
       <c r="J207" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K207" t="s">
-        <v>1560</v>
+        <v>1589</v>
       </c>
       <c r="L207" t="s">
-        <v>938</v>
+        <v>884</v>
       </c>
       <c r="M207" t="s">
-        <v>1561</v>
+        <v>1590</v>
       </c>
       <c r="N207" t="s">
-        <v>1562</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1563</v>
+        <v>1585</v>
       </c>
       <c r="D208" t="s">
-        <v>1564</v>
+        <v>1586</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1565</v>
+        <v>1592</v>
       </c>
       <c r="I208" t="s">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="J208" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K208" t="s">
-        <v>1567</v>
+        <v>1594</v>
       </c>
       <c r="L208" t="s">
-        <v>1524</v>
+        <v>884</v>
       </c>
       <c r="M208" t="s">
-        <v>1568</v>
+        <v>1595</v>
       </c>
       <c r="N208" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1563</v>
+        <v>1596</v>
       </c>
       <c r="D209" t="s">
-        <v>1570</v>
+        <v>1597</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>68</v>
+        <v>1598</v>
       </c>
       <c r="I209" t="s">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="J209" t="s">
-        <v>1572</v>
+        <v>506</v>
       </c>
       <c r="K209" t="s">
-        <v>1573</v>
+        <v>1600</v>
       </c>
       <c r="L209" t="s">
-        <v>1574</v>
+        <v>78</v>
       </c>
       <c r="M209" t="s">
-        <v>1575</v>
+        <v>1601</v>
       </c>
       <c r="N209" t="s">
-        <v>1569</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1563</v>
+        <v>1603</v>
       </c>
       <c r="D210" t="s">
-        <v>1564</v>
+        <v>1604</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1576</v>
+        <v>1174</v>
       </c>
       <c r="I210" t="s">
-        <v>1577</v>
+        <v>1605</v>
       </c>
       <c r="J210" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K210" t="s">
-        <v>1578</v>
+        <v>1606</v>
       </c>
       <c r="L210" t="s">
-        <v>1579</v>
+        <v>1607</v>
       </c>
       <c r="M210" t="s">
-        <v>1580</v>
-[...3 lines deleted...]
-      </c>
+        <v>1608</v>
+      </c>
+      <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1563</v>
+        <v>1609</v>
       </c>
       <c r="D211" t="s">
-        <v>1564</v>
-[...3 lines deleted...]
-      <c r="G211"/>
+        <v>1610</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1613</v>
+      </c>
       <c r="H211" t="s">
-        <v>1565</v>
+        <v>1614</v>
       </c>
       <c r="I211" t="s">
-        <v>1581</v>
+        <v>1615</v>
       </c>
       <c r="J211" t="s">
-        <v>1448</v>
+        <v>448</v>
       </c>
       <c r="K211" t="s">
-        <v>1582</v>
+        <v>1616</v>
       </c>
       <c r="L211" t="s">
-        <v>1579</v>
+        <v>25</v>
       </c>
       <c r="M211" t="s">
-        <v>1583</v>
+        <v>1617</v>
       </c>
       <c r="N211" t="s">
-        <v>1569</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1584</v>
+        <v>1619</v>
       </c>
       <c r="D212" t="s">
-        <v>1585</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1610</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1622</v>
+      </c>
       <c r="H212" t="s">
-        <v>1586</v>
+        <v>1623</v>
       </c>
       <c r="I212" t="s">
-        <v>1587</v>
+        <v>1624</v>
       </c>
       <c r="J212" t="s">
-        <v>1448</v>
+        <v>448</v>
       </c>
       <c r="K212" t="s">
-        <v>1588</v>
+        <v>1625</v>
       </c>
       <c r="L212" t="s">
-        <v>688</v>
+        <v>25</v>
       </c>
       <c r="M212" t="s">
-        <v>1589</v>
+        <v>1626</v>
       </c>
       <c r="N212" t="s">
-        <v>1590</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1591</v>
+        <v>1628</v>
       </c>
       <c r="D213" t="s">
-        <v>1592</v>
+        <v>1629</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1593</v>
+        <v>1630</v>
       </c>
       <c r="I213" t="s">
-        <v>1594</v>
+        <v>1631</v>
       </c>
       <c r="J213" t="s">
-        <v>1448</v>
+        <v>506</v>
       </c>
       <c r="K213" t="s">
-        <v>1595</v>
+        <v>1632</v>
       </c>
       <c r="L213" t="s">
-        <v>1450</v>
+        <v>78</v>
       </c>
       <c r="M213" t="s">
-        <v>1596</v>
+        <v>1633</v>
       </c>
       <c r="N213" t="s">
-        <v>1597</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C214"/>
       <c r="D214" t="s">
-        <v>1599</v>
+        <v>1635</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="I214" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="J214" t="s">
-        <v>1448</v>
+        <v>420</v>
       </c>
       <c r="K214" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="L214" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="M214" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
-      <c r="C215" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C215"/>
       <c r="D215" t="s">
-        <v>1606</v>
+        <v>1641</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1607</v>
+        <v>1642</v>
       </c>
       <c r="I215" t="s">
-        <v>1608</v>
+        <v>1643</v>
       </c>
       <c r="J215" t="s">
-        <v>1448</v>
+        <v>420</v>
       </c>
       <c r="K215" t="s">
-        <v>1609</v>
+        <v>1644</v>
       </c>
       <c r="L215" t="s">
-        <v>1610</v>
+        <v>1645</v>
       </c>
       <c r="M215" t="s">
-        <v>1611</v>
+        <v>1646</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C216"/>
       <c r="D216" t="s">
-        <v>1613</v>
+        <v>1647</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1614</v>
+        <v>1648</v>
       </c>
       <c r="I216" t="s">
-        <v>1615</v>
+        <v>1649</v>
       </c>
       <c r="J216" t="s">
-        <v>1448</v>
+        <v>420</v>
       </c>
       <c r="K216" t="s">
-        <v>1616</v>
+        <v>1650</v>
       </c>
       <c r="L216" t="s">
-        <v>1617</v>
+        <v>1651</v>
       </c>
       <c r="M216" t="s">
-        <v>1618</v>
-[...3 lines deleted...]
-      </c>
+        <v>1652</v>
+      </c>
+      <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
-      <c r="C217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C217"/>
       <c r="D217" t="s">
-        <v>1621</v>
+        <v>1653</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1622</v>
+        <v>1654</v>
       </c>
       <c r="I217" t="s">
-        <v>1623</v>
+        <v>1655</v>
       </c>
       <c r="J217" t="s">
-        <v>1448</v>
+        <v>420</v>
       </c>
       <c r="K217" t="s">
-        <v>1624</v>
+        <v>1656</v>
       </c>
       <c r="L217" t="s">
-        <v>938</v>
+        <v>1657</v>
       </c>
       <c r="M217" t="s">
-        <v>1625</v>
-[...3 lines deleted...]
-      </c>
+        <v>1658</v>
+      </c>
+      <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1627</v>
+        <v>1659</v>
       </c>
       <c r="D218" t="s">
-        <v>1628</v>
+        <v>1660</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1629</v>
+        <v>1661</v>
       </c>
       <c r="I218" t="s">
-        <v>1630</v>
+        <v>1662</v>
       </c>
       <c r="J218" t="s">
-        <v>1448</v>
+        <v>1663</v>
       </c>
       <c r="K218" t="s">
-        <v>1631</v>
+        <v>1664</v>
       </c>
       <c r="L218" t="s">
-        <v>938</v>
+        <v>1665</v>
       </c>
       <c r="M218" t="s">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="N218" t="s">
-        <v>1633</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1634</v>
+        <v>1668</v>
       </c>
       <c r="D219" t="s">
-        <v>1635</v>
+        <v>1669</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1636</v>
+        <v>1670</v>
       </c>
       <c r="I219" t="s">
-        <v>1637</v>
+        <v>1671</v>
       </c>
       <c r="J219" t="s">
-        <v>1448</v>
+        <v>1663</v>
       </c>
       <c r="K219" t="s">
-        <v>1638</v>
+        <v>1672</v>
       </c>
       <c r="L219" t="s">
-        <v>938</v>
+        <v>1673</v>
       </c>
       <c r="M219" t="s">
-        <v>1639</v>
+        <v>1674</v>
       </c>
       <c r="N219" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1641</v>
+        <v>1676</v>
       </c>
       <c r="D220" t="s">
-        <v>1642</v>
+        <v>1677</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1643</v>
+        <v>1678</v>
       </c>
       <c r="I220" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="J220" t="s">
-        <v>1448</v>
+        <v>1663</v>
       </c>
       <c r="K220" t="s">
-        <v>1645</v>
+        <v>1680</v>
       </c>
       <c r="L220" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M220" t="s">
-        <v>1646</v>
+        <v>1681</v>
       </c>
       <c r="N220" t="s">
-        <v>1647</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>948</v>
+        <v>1683</v>
       </c>
       <c r="D221" t="s">
-        <v>949</v>
+        <v>1684</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>950</v>
+        <v>49</v>
       </c>
       <c r="I221" t="s">
-        <v>1648</v>
+        <v>1685</v>
       </c>
       <c r="J221" t="s">
-        <v>1448</v>
+        <v>99</v>
       </c>
       <c r="K221" t="s">
-        <v>1649</v>
+        <v>1686</v>
       </c>
       <c r="L221" t="s">
-        <v>938</v>
+        <v>290</v>
       </c>
       <c r="M221" t="s">
-        <v>1650</v>
+        <v>1687</v>
       </c>
       <c r="N221" t="s">
-        <v>955</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1651</v>
+        <v>1689</v>
       </c>
       <c r="D222" t="s">
-        <v>1652</v>
+        <v>1690</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1653</v>
+        <v>1691</v>
       </c>
       <c r="I222" t="s">
-        <v>1654</v>
+        <v>1692</v>
       </c>
       <c r="J222" t="s">
-        <v>1448</v>
+        <v>1663</v>
       </c>
       <c r="K222" t="s">
-        <v>1655</v>
+        <v>1693</v>
       </c>
       <c r="L222" t="s">
-        <v>938</v>
+        <v>152</v>
       </c>
       <c r="M222" t="s">
-        <v>1656</v>
+        <v>1694</v>
       </c>
       <c r="N222" t="s">
-        <v>1657</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1658</v>
+        <v>1696</v>
       </c>
       <c r="D223" t="s">
-        <v>1659</v>
+        <v>1697</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1660</v>
+        <v>1698</v>
       </c>
       <c r="I223" t="s">
-        <v>1661</v>
+        <v>1699</v>
       </c>
       <c r="J223" t="s">
-        <v>1448</v>
+        <v>51</v>
       </c>
       <c r="K223" t="s">
-        <v>1662</v>
+        <v>1700</v>
       </c>
       <c r="L223" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M223" t="s">
-        <v>1663</v>
+        <v>1701</v>
       </c>
       <c r="N223" t="s">
-        <v>1664</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1665</v>
+        <v>1703</v>
       </c>
       <c r="D224" t="s">
-        <v>1666</v>
+        <v>1704</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1667</v>
+        <v>1705</v>
       </c>
       <c r="I224" t="s">
-        <v>1668</v>
+        <v>1706</v>
       </c>
       <c r="J224" t="s">
-        <v>1448</v>
+        <v>51</v>
       </c>
       <c r="K224" t="s">
-        <v>1669</v>
+        <v>1707</v>
       </c>
       <c r="L224" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M224" t="s">
-        <v>1670</v>
+        <v>1708</v>
       </c>
       <c r="N224" t="s">
-        <v>1671</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1672</v>
+        <v>1710</v>
       </c>
       <c r="D225" t="s">
-        <v>1673</v>
+        <v>1711</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1674</v>
+        <v>1712</v>
       </c>
       <c r="I225" t="s">
-        <v>1675</v>
+        <v>1713</v>
       </c>
       <c r="J225" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K225" t="s">
-        <v>1676</v>
+        <v>1714</v>
       </c>
       <c r="L225" t="s">
-        <v>1385</v>
+        <v>78</v>
       </c>
       <c r="M225" t="s">
-        <v>1677</v>
+        <v>1715</v>
       </c>
       <c r="N225" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1672</v>
+        <v>1717</v>
       </c>
       <c r="D226" t="s">
-        <v>1673</v>
+        <v>1718</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1679</v>
+        <v>1719</v>
       </c>
       <c r="I226" t="s">
-        <v>1680</v>
+        <v>1720</v>
       </c>
       <c r="J226" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K226" t="s">
-        <v>1681</v>
+        <v>1721</v>
       </c>
       <c r="L226" t="s">
-        <v>1385</v>
+        <v>78</v>
       </c>
       <c r="M226" t="s">
-        <v>1682</v>
+        <v>1722</v>
       </c>
       <c r="N226" t="s">
-        <v>1678</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1683</v>
+        <v>1724</v>
       </c>
       <c r="D227" t="s">
-        <v>1684</v>
+        <v>1725</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1685</v>
+        <v>1726</v>
       </c>
       <c r="I227" t="s">
-        <v>1686</v>
+        <v>1727</v>
       </c>
       <c r="J227" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K227" t="s">
-        <v>1687</v>
+        <v>1728</v>
       </c>
       <c r="L227" t="s">
-        <v>1450</v>
+        <v>290</v>
       </c>
       <c r="M227" t="s">
-        <v>1688</v>
+        <v>1729</v>
       </c>
       <c r="N227" t="s">
-        <v>1689</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1690</v>
+        <v>1731</v>
       </c>
       <c r="D228" t="s">
-        <v>1691</v>
+        <v>1732</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1692</v>
+        <v>1733</v>
       </c>
       <c r="I228" t="s">
-        <v>1693</v>
+        <v>1734</v>
       </c>
       <c r="J228" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K228" t="s">
-        <v>1694</v>
+        <v>1735</v>
       </c>
       <c r="L228" t="s">
-        <v>1385</v>
+        <v>78</v>
       </c>
       <c r="M228" t="s">
-        <v>1695</v>
+        <v>1736</v>
       </c>
       <c r="N228" t="s">
-        <v>1696</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1697</v>
+        <v>1738</v>
       </c>
       <c r="D229" t="s">
-        <v>1698</v>
+        <v>1739</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1699</v>
+        <v>1740</v>
       </c>
       <c r="I229" t="s">
-        <v>1700</v>
+        <v>1741</v>
       </c>
       <c r="J229" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K229" t="s">
-        <v>1701</v>
+        <v>1742</v>
       </c>
       <c r="L229" t="s">
-        <v>1450</v>
+        <v>78</v>
       </c>
       <c r="M229" t="s">
-        <v>1702</v>
+        <v>1743</v>
       </c>
       <c r="N229" t="s">
-        <v>1703</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1704</v>
+        <v>1745</v>
       </c>
       <c r="D230" t="s">
-        <v>1705</v>
+        <v>1746</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1706</v>
+        <v>1747</v>
       </c>
       <c r="I230" t="s">
-        <v>1707</v>
+        <v>1748</v>
       </c>
       <c r="J230" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K230" t="s">
-        <v>1708</v>
+        <v>1749</v>
       </c>
       <c r="L230" t="s">
-        <v>1709</v>
+        <v>290</v>
       </c>
       <c r="M230" t="s">
-        <v>1710</v>
-[...1 lines deleted...]
-      <c r="N230"/>
+        <v>1750</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1751</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1711</v>
+        <v>1752</v>
       </c>
       <c r="D231" t="s">
-        <v>1712</v>
+        <v>1753</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1713</v>
+        <v>1754</v>
       </c>
       <c r="I231" t="s">
-        <v>1714</v>
+        <v>1755</v>
       </c>
       <c r="J231" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K231" t="s">
-        <v>1715</v>
+        <v>1756</v>
       </c>
       <c r="L231" t="s">
-        <v>1716</v>
+        <v>1757</v>
       </c>
       <c r="M231" t="s">
-        <v>1717</v>
+        <v>1758</v>
       </c>
       <c r="N231" t="s">
-        <v>1718</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1711</v>
+        <v>1760</v>
       </c>
       <c r="D232" t="s">
-        <v>841</v>
+        <v>1761</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>68</v>
+        <v>1762</v>
       </c>
       <c r="I232" t="s">
-        <v>1719</v>
+        <v>1763</v>
       </c>
       <c r="J232" t="s">
-        <v>1572</v>
+        <v>51</v>
       </c>
       <c r="K232" t="s">
-        <v>1720</v>
+        <v>1764</v>
       </c>
       <c r="L232" t="s">
-        <v>1721</v>
+        <v>290</v>
       </c>
       <c r="M232" t="s">
-        <v>1722</v>
+        <v>1765</v>
       </c>
       <c r="N232" t="s">
-        <v>1718</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1723</v>
+        <v>1767</v>
       </c>
       <c r="D233" t="s">
-        <v>1724</v>
+        <v>1768</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1725</v>
+        <v>1769</v>
       </c>
       <c r="I233" t="s">
-        <v>1726</v>
+        <v>1770</v>
       </c>
       <c r="J233" t="s">
-        <v>1572</v>
+        <v>193</v>
       </c>
       <c r="K233" t="s">
-        <v>1727</v>
+        <v>1771</v>
       </c>
       <c r="L233" t="s">
-        <v>1728</v>
+        <v>78</v>
       </c>
       <c r="M233" t="s">
-        <v>1729</v>
+        <v>1772</v>
       </c>
       <c r="N233" t="s">
-        <v>1730</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1731</v>
+        <v>1774</v>
       </c>
       <c r="D234" t="s">
-        <v>1732</v>
+        <v>1775</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1733</v>
+        <v>1776</v>
       </c>
       <c r="I234" t="s">
-        <v>1734</v>
+        <v>1777</v>
       </c>
       <c r="J234" t="s">
-        <v>1572</v>
+        <v>193</v>
       </c>
       <c r="K234" t="s">
-        <v>1735</v>
+        <v>1778</v>
       </c>
       <c r="L234" t="s">
-        <v>112</v>
+        <v>1779</v>
       </c>
       <c r="M234" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1780</v>
+      </c>
+      <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1738</v>
+        <v>1781</v>
       </c>
       <c r="D235" t="s">
-        <v>1739</v>
+        <v>1782</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1740</v>
+        <v>1783</v>
       </c>
       <c r="I235" t="s">
-        <v>1741</v>
+        <v>1784</v>
       </c>
       <c r="J235" t="s">
-        <v>1572</v>
+        <v>193</v>
       </c>
       <c r="K235" t="s">
-        <v>1742</v>
+        <v>1785</v>
       </c>
       <c r="L235" t="s">
-        <v>63</v>
+        <v>615</v>
       </c>
       <c r="M235" t="s">
-        <v>1743</v>
+        <v>1786</v>
       </c>
       <c r="N235" t="s">
-        <v>1744</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1745</v>
+        <v>1788</v>
       </c>
       <c r="D236" t="s">
-        <v>1746</v>
-[...3 lines deleted...]
-      <c r="G236"/>
+        <v>1789</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1792</v>
+      </c>
       <c r="H236" t="s">
-        <v>1747</v>
+        <v>1793</v>
       </c>
       <c r="I236" t="s">
-        <v>1748</v>
+        <v>1794</v>
       </c>
       <c r="J236" t="s">
-        <v>1572</v>
+        <v>506</v>
       </c>
       <c r="K236" t="s">
-        <v>1749</v>
+        <v>1795</v>
       </c>
       <c r="L236" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="M236" t="s">
-        <v>1750</v>
+        <v>1796</v>
       </c>
       <c r="N236" t="s">
-        <v>1751</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1752</v>
+        <v>1798</v>
       </c>
       <c r="D237" t="s">
-        <v>1753</v>
+        <v>1799</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1754</v>
+        <v>1800</v>
       </c>
       <c r="I237" t="s">
-        <v>1755</v>
+        <v>1801</v>
       </c>
       <c r="J237" t="s">
-        <v>1572</v>
+        <v>193</v>
       </c>
       <c r="K237" t="s">
-        <v>1756</v>
+        <v>1802</v>
       </c>
       <c r="L237" t="s">
-        <v>1728</v>
+        <v>78</v>
       </c>
       <c r="M237" t="s">
-        <v>1757</v>
+        <v>1803</v>
       </c>
       <c r="N237" t="s">
-        <v>1758</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1759</v>
+        <v>1805</v>
       </c>
       <c r="D238" t="s">
-        <v>1760</v>
+        <v>1806</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1761</v>
+        <v>1807</v>
       </c>
       <c r="I238" t="s">
-        <v>1762</v>
+        <v>1808</v>
       </c>
       <c r="J238" t="s">
-        <v>1572</v>
+        <v>193</v>
       </c>
       <c r="K238" t="s">
-        <v>1763</v>
+        <v>1809</v>
       </c>
       <c r="L238" t="s">
-        <v>167</v>
+        <v>1810</v>
       </c>
       <c r="M238" t="s">
-        <v>1764</v>
+        <v>1811</v>
       </c>
       <c r="N238" t="s">
-        <v>1765</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1766</v>
+        <v>1813</v>
       </c>
       <c r="D239" t="s">
-        <v>1767</v>
+        <v>1814</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1768</v>
+        <v>49</v>
       </c>
       <c r="I239" t="s">
-        <v>1769</v>
+        <v>1815</v>
       </c>
       <c r="J239" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K239" t="s">
-        <v>1770</v>
+        <v>1816</v>
       </c>
       <c r="L239" t="s">
-        <v>63</v>
+        <v>1817</v>
       </c>
       <c r="M239" t="s">
-        <v>1771</v>
+        <v>1818</v>
       </c>
       <c r="N239" t="s">
-        <v>1772</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1773</v>
+        <v>1813</v>
       </c>
       <c r="D240" t="s">
-        <v>1774</v>
+        <v>1820</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1775</v>
+        <v>1821</v>
       </c>
       <c r="I240" t="s">
-        <v>1776</v>
+        <v>1822</v>
       </c>
       <c r="J240" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K240" t="s">
-        <v>1777</v>
+        <v>1823</v>
       </c>
       <c r="L240" t="s">
-        <v>938</v>
+        <v>1824</v>
       </c>
       <c r="M240" t="s">
-        <v>1778</v>
+        <v>1825</v>
       </c>
       <c r="N240" t="s">
-        <v>1779</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1780</v>
+        <v>1826</v>
       </c>
       <c r="D241" t="s">
-        <v>1781</v>
+        <v>1827</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1782</v>
+        <v>1828</v>
       </c>
       <c r="I241" t="s">
-        <v>1783</v>
+        <v>1829</v>
       </c>
       <c r="J241" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K241" t="s">
-        <v>1784</v>
+        <v>1830</v>
       </c>
       <c r="L241" t="s">
-        <v>1785</v>
+        <v>78</v>
       </c>
       <c r="M241" t="s">
-        <v>1786</v>
+        <v>1831</v>
       </c>
       <c r="N241" t="s">
-        <v>1787</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1788</v>
+        <v>1833</v>
       </c>
       <c r="D242" t="s">
-        <v>1789</v>
+        <v>1834</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1790</v>
+        <v>1835</v>
       </c>
       <c r="I242" t="s">
-        <v>1791</v>
+        <v>1836</v>
       </c>
       <c r="J242" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K242" t="s">
-        <v>1792</v>
+        <v>1837</v>
       </c>
       <c r="L242" t="s">
-        <v>1793</v>
+        <v>1838</v>
       </c>
       <c r="M242" t="s">
-        <v>1794</v>
+        <v>1839</v>
       </c>
       <c r="N242" t="s">
-        <v>1795</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1796</v>
+        <v>1841</v>
       </c>
       <c r="D243" t="s">
-        <v>1797</v>
+        <v>1842</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1798</v>
+        <v>1843</v>
       </c>
       <c r="I243" t="s">
-        <v>1799</v>
+        <v>1844</v>
       </c>
       <c r="J243" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K243" t="s">
-        <v>1800</v>
+        <v>1845</v>
       </c>
       <c r="L243" t="s">
-        <v>1385</v>
+        <v>78</v>
       </c>
       <c r="M243" t="s">
-        <v>1801</v>
+        <v>1846</v>
       </c>
       <c r="N243" t="s">
-        <v>1802</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1803</v>
+        <v>1848</v>
       </c>
       <c r="D244" t="s">
-        <v>1804</v>
+        <v>1849</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1805</v>
+        <v>1850</v>
       </c>
       <c r="I244" t="s">
-        <v>1806</v>
+        <v>1851</v>
       </c>
       <c r="J244" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K244" t="s">
-        <v>1807</v>
+        <v>1852</v>
       </c>
       <c r="L244" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M244" t="s">
-        <v>1808</v>
+        <v>1853</v>
       </c>
       <c r="N244" t="s">
-        <v>1809</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1810</v>
+        <v>1855</v>
       </c>
       <c r="D245" t="s">
-        <v>1811</v>
+        <v>1856</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1812</v>
+        <v>1857</v>
       </c>
       <c r="I245" t="s">
-        <v>1813</v>
+        <v>1858</v>
       </c>
       <c r="J245" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K245" t="s">
-        <v>1814</v>
+        <v>1859</v>
       </c>
       <c r="L245" t="s">
-        <v>1385</v>
+        <v>1860</v>
       </c>
       <c r="M245" t="s">
-        <v>1815</v>
+        <v>1861</v>
       </c>
       <c r="N245" t="s">
-        <v>1816</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1817</v>
+        <v>1855</v>
       </c>
       <c r="D246" t="s">
-        <v>1818</v>
+        <v>1249</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1819</v>
+        <v>49</v>
       </c>
       <c r="I246" t="s">
-        <v>1820</v>
+        <v>1863</v>
       </c>
       <c r="J246" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K246" t="s">
-        <v>1821</v>
+        <v>1864</v>
       </c>
       <c r="L246" t="s">
-        <v>1385</v>
+        <v>1865</v>
       </c>
       <c r="M246" t="s">
-        <v>1822</v>
+        <v>1866</v>
       </c>
       <c r="N246" t="s">
-        <v>1823</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
       <c r="D247" t="s">
-        <v>1825</v>
+        <v>1249</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1826</v>
+        <v>49</v>
       </c>
       <c r="I247" t="s">
-        <v>1827</v>
+        <v>1867</v>
       </c>
       <c r="J247" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K247" t="s">
-        <v>1828</v>
+        <v>1868</v>
       </c>
       <c r="L247" t="s">
-        <v>1385</v>
+        <v>1869</v>
       </c>
       <c r="M247" t="s">
-        <v>1829</v>
+        <v>1870</v>
       </c>
       <c r="N247" t="s">
-        <v>1830</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1831</v>
+        <v>1871</v>
       </c>
       <c r="D248" t="s">
-        <v>1832</v>
+        <v>1872</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1833</v>
+        <v>1873</v>
       </c>
       <c r="I248" t="s">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="J248" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K248" t="s">
-        <v>1835</v>
+        <v>1875</v>
       </c>
       <c r="L248" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M248" t="s">
-        <v>1836</v>
+        <v>1876</v>
       </c>
       <c r="N248" t="s">
-        <v>1837</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1838</v>
+        <v>1878</v>
       </c>
       <c r="D249" t="s">
-        <v>1839</v>
+        <v>1879</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1840</v>
+        <v>1880</v>
       </c>
       <c r="I249" t="s">
-        <v>1841</v>
+        <v>1881</v>
       </c>
       <c r="J249" t="s">
-        <v>1225</v>
+        <v>326</v>
       </c>
       <c r="K249" t="s">
-        <v>1842</v>
+        <v>1882</v>
       </c>
       <c r="L249" t="s">
-        <v>938</v>
+        <v>290</v>
       </c>
       <c r="M249" t="s">
-        <v>1843</v>
+        <v>1883</v>
       </c>
       <c r="N249" t="s">
-        <v>1844</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1845</v>
+        <v>1885</v>
       </c>
       <c r="D250" t="s">
-        <v>1846</v>
-[...3 lines deleted...]
-      <c r="G250"/>
+        <v>1886</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1888</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1889</v>
+      </c>
       <c r="H250" t="s">
-        <v>1847</v>
+        <v>1890</v>
       </c>
       <c r="I250" t="s">
-        <v>1848</v>
+        <v>1891</v>
       </c>
       <c r="J250" t="s">
-        <v>1225</v>
+        <v>435</v>
       </c>
       <c r="K250" t="s">
-        <v>1849</v>
+        <v>1892</v>
       </c>
       <c r="L250" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M250" t="s">
-        <v>1850</v>
+        <v>1893</v>
       </c>
       <c r="N250" t="s">
-        <v>1851</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1852</v>
+        <v>1895</v>
       </c>
       <c r="D251" t="s">
-        <v>1853</v>
-[...3 lines deleted...]
-      <c r="G251"/>
+        <v>1886</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1898</v>
+      </c>
       <c r="H251" t="s">
-        <v>1854</v>
+        <v>1899</v>
       </c>
       <c r="I251" t="s">
-        <v>1855</v>
+        <v>1900</v>
       </c>
       <c r="J251" t="s">
-        <v>1225</v>
+        <v>435</v>
       </c>
       <c r="K251" t="s">
-        <v>1856</v>
+        <v>1901</v>
       </c>
       <c r="L251" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M251" t="s">
-        <v>1857</v>
+        <v>1902</v>
       </c>
       <c r="N251" t="s">
-        <v>1858</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1859</v>
+        <v>1904</v>
       </c>
       <c r="D252" t="s">
-        <v>1860</v>
+        <v>1905</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1861</v>
+        <v>1906</v>
       </c>
       <c r="I252" t="s">
-        <v>1862</v>
+        <v>1907</v>
       </c>
       <c r="J252" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K252" t="s">
-        <v>1863</v>
+        <v>1908</v>
       </c>
       <c r="L252" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M252" t="s">
-        <v>1864</v>
+        <v>1909</v>
       </c>
       <c r="N252" t="s">
-        <v>1865</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1866</v>
+        <v>1911</v>
       </c>
       <c r="D253" t="s">
-        <v>1867</v>
+        <v>1912</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1868</v>
+        <v>1913</v>
       </c>
       <c r="I253" t="s">
-        <v>1869</v>
+        <v>1914</v>
       </c>
       <c r="J253" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K253" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="L253" t="s">
-        <v>938</v>
+        <v>615</v>
       </c>
       <c r="M253" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="N253" t="s">
-        <v>1872</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1873</v>
+        <v>1918</v>
       </c>
       <c r="D254" t="s">
-        <v>1874</v>
+        <v>1919</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1875</v>
+        <v>1920</v>
       </c>
       <c r="I254" t="s">
-        <v>1876</v>
+        <v>1921</v>
       </c>
       <c r="J254" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K254" t="s">
-        <v>1877</v>
+        <v>1922</v>
       </c>
       <c r="L254" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M254" t="s">
-        <v>1878</v>
+        <v>1923</v>
       </c>
       <c r="N254" t="s">
-        <v>1879</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1880</v>
+        <v>1009</v>
       </c>
       <c r="D255" t="s">
-        <v>1881</v>
+        <v>1010</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1882</v>
+        <v>1925</v>
       </c>
       <c r="I255" t="s">
-        <v>1883</v>
+        <v>1926</v>
       </c>
       <c r="J255" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K255" t="s">
-        <v>1884</v>
+        <v>1927</v>
       </c>
       <c r="L255" t="s">
-        <v>938</v>
+        <v>1928</v>
       </c>
       <c r="M255" t="s">
-        <v>1885</v>
+        <v>1929</v>
       </c>
       <c r="N255" t="s">
-        <v>1886</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1887</v>
+        <v>1930</v>
       </c>
       <c r="D256" t="s">
-        <v>1888</v>
+        <v>1931</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1805</v>
+        <v>1932</v>
       </c>
       <c r="I256" t="s">
-        <v>1889</v>
+        <v>1933</v>
       </c>
       <c r="J256" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K256" t="s">
-        <v>1890</v>
+        <v>1934</v>
       </c>
       <c r="L256" t="s">
-        <v>938</v>
+        <v>615</v>
       </c>
       <c r="M256" t="s">
-        <v>1891</v>
+        <v>1935</v>
       </c>
       <c r="N256" t="s">
-        <v>1892</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1893</v>
+        <v>1937</v>
       </c>
       <c r="D257" t="s">
-        <v>1894</v>
+        <v>1938</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1895</v>
+        <v>1939</v>
       </c>
       <c r="I257" t="s">
-        <v>1896</v>
+        <v>1940</v>
       </c>
       <c r="J257" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K257" t="s">
-        <v>1897</v>
+        <v>1941</v>
       </c>
       <c r="L257" t="s">
-        <v>938</v>
+        <v>615</v>
       </c>
       <c r="M257" t="s">
-        <v>1898</v>
+        <v>1942</v>
       </c>
       <c r="N257" t="s">
-        <v>1899</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1900</v>
+        <v>1944</v>
       </c>
       <c r="D258" t="s">
-        <v>1901</v>
+        <v>1945</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1902</v>
+        <v>1946</v>
       </c>
       <c r="I258" t="s">
-        <v>1903</v>
+        <v>1947</v>
       </c>
       <c r="J258" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K258" t="s">
-        <v>1904</v>
+        <v>1948</v>
       </c>
       <c r="L258" t="s">
-        <v>938</v>
+        <v>615</v>
       </c>
       <c r="M258" t="s">
-        <v>1905</v>
+        <v>1949</v>
       </c>
       <c r="N258" t="s">
-        <v>1906</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1907</v>
+        <v>1951</v>
       </c>
       <c r="D259" t="s">
-        <v>1908</v>
+        <v>1952</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1909</v>
+        <v>1953</v>
       </c>
       <c r="I259" t="s">
-        <v>1910</v>
+        <v>1954</v>
       </c>
       <c r="J259" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K259" t="s">
-        <v>1911</v>
+        <v>1955</v>
       </c>
       <c r="L259" t="s">
-        <v>938</v>
+        <v>615</v>
       </c>
       <c r="M259" t="s">
-        <v>1912</v>
+        <v>1956</v>
       </c>
       <c r="N259" t="s">
-        <v>1913</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1914</v>
+        <v>1958</v>
       </c>
       <c r="D260" t="s">
-        <v>1915</v>
+        <v>1959</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1916</v>
+        <v>1960</v>
       </c>
       <c r="I260" t="s">
-        <v>1917</v>
+        <v>1961</v>
       </c>
       <c r="J260" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K260" t="s">
-        <v>1918</v>
+        <v>1962</v>
       </c>
       <c r="L260" t="s">
-        <v>938</v>
+        <v>1963</v>
       </c>
       <c r="M260" t="s">
-        <v>1919</v>
+        <v>1964</v>
       </c>
       <c r="N260" t="s">
-        <v>1920</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1921</v>
+        <v>1966</v>
       </c>
       <c r="D261" t="s">
-        <v>1922</v>
+        <v>1967</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1923</v>
+        <v>1968</v>
       </c>
       <c r="I261" t="s">
-        <v>1924</v>
+        <v>1969</v>
       </c>
       <c r="J261" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K261" t="s">
-        <v>1925</v>
+        <v>1970</v>
       </c>
       <c r="L261" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M261" t="s">
-        <v>1926</v>
+        <v>1971</v>
       </c>
       <c r="N261" t="s">
-        <v>1927</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1928</v>
+        <v>1973</v>
       </c>
       <c r="D262" t="s">
-        <v>1929</v>
+        <v>1974</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1930</v>
+        <v>1975</v>
       </c>
       <c r="I262" t="s">
-        <v>1931</v>
+        <v>1976</v>
       </c>
       <c r="J262" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K262" t="s">
-        <v>1932</v>
+        <v>1977</v>
       </c>
       <c r="L262" t="s">
-        <v>938</v>
+        <v>1978</v>
       </c>
       <c r="M262" t="s">
-        <v>1933</v>
+        <v>1979</v>
       </c>
       <c r="N262" t="s">
-        <v>1934</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1935</v>
+        <v>1017</v>
       </c>
       <c r="D263" t="s">
-        <v>1936</v>
+        <v>1018</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1937</v>
+        <v>1981</v>
       </c>
       <c r="I263" t="s">
-        <v>1938</v>
+        <v>1982</v>
       </c>
       <c r="J263" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K263" t="s">
-        <v>1939</v>
+        <v>1983</v>
       </c>
       <c r="L263" t="s">
-        <v>938</v>
+        <v>1022</v>
       </c>
       <c r="M263" t="s">
-        <v>1940</v>
+        <v>1984</v>
       </c>
       <c r="N263" t="s">
-        <v>1941</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1942</v>
+        <v>1985</v>
       </c>
       <c r="D264" t="s">
-        <v>1943</v>
-[...3 lines deleted...]
-      <c r="G264"/>
+        <v>1886</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1986</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1988</v>
+      </c>
       <c r="H264" t="s">
-        <v>1944</v>
+        <v>1989</v>
       </c>
       <c r="I264" t="s">
-        <v>1945</v>
+        <v>1990</v>
       </c>
       <c r="J264" t="s">
-        <v>1225</v>
+        <v>1080</v>
       </c>
       <c r="K264" t="s">
-        <v>1946</v>
+        <v>1991</v>
       </c>
       <c r="L264" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M264" t="s">
-        <v>1947</v>
+        <v>1992</v>
       </c>
       <c r="N264" t="s">
-        <v>1948</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
-      <c r="C265"/>
+      <c r="C265" t="s">
+        <v>1994</v>
+      </c>
       <c r="D265" t="s">
-        <v>1949</v>
-[...3 lines deleted...]
-      <c r="G265"/>
+        <v>1886</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1997</v>
+      </c>
       <c r="H265" t="s">
-        <v>1950</v>
+        <v>1998</v>
       </c>
       <c r="I265" t="s">
-        <v>1951</v>
+        <v>1999</v>
       </c>
       <c r="J265" t="s">
-        <v>198</v>
+        <v>1080</v>
       </c>
       <c r="K265" t="s">
-        <v>1952</v>
+        <v>2000</v>
       </c>
       <c r="L265" t="s">
-        <v>1953</v>
+        <v>25</v>
       </c>
       <c r="M265" t="s">
-        <v>1954</v>
-[...1 lines deleted...]
-      <c r="N265"/>
+        <v>2001</v>
+      </c>
+      <c r="N265" t="s">
+        <v>2002</v>
+      </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1955</v>
+        <v>2003</v>
       </c>
       <c r="D266" t="s">
-        <v>1956</v>
+        <v>2004</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1957</v>
+        <v>2005</v>
       </c>
       <c r="I266" t="s">
-        <v>1958</v>
+        <v>2006</v>
       </c>
       <c r="J266" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K266" t="s">
-        <v>1960</v>
+        <v>2007</v>
       </c>
       <c r="L266" t="s">
-        <v>938</v>
+        <v>2008</v>
       </c>
       <c r="M266" t="s">
-        <v>1961</v>
+        <v>2009</v>
       </c>
       <c r="N266" t="s">
-        <v>1962</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1963</v>
+        <v>2011</v>
       </c>
       <c r="D267" t="s">
-        <v>1964</v>
+        <v>2012</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1965</v>
+        <v>2013</v>
       </c>
       <c r="I267" t="s">
-        <v>1966</v>
+        <v>2014</v>
       </c>
       <c r="J267" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K267" t="s">
-        <v>1967</v>
+        <v>2015</v>
       </c>
       <c r="L267" t="s">
-        <v>63</v>
+        <v>2016</v>
       </c>
       <c r="M267" t="s">
-        <v>1968</v>
+        <v>2017</v>
       </c>
       <c r="N267" t="s">
-        <v>1969</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1970</v>
+        <v>2019</v>
       </c>
       <c r="D268" t="s">
-        <v>1971</v>
+        <v>2020</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1972</v>
+        <v>2021</v>
       </c>
       <c r="I268" t="s">
-        <v>1973</v>
+        <v>2022</v>
       </c>
       <c r="J268" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K268" t="s">
-        <v>1974</v>
+        <v>2023</v>
       </c>
       <c r="L268" t="s">
-        <v>938</v>
+        <v>2024</v>
       </c>
       <c r="M268" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1977</v>
+        <v>2026</v>
       </c>
       <c r="D269" t="s">
-        <v>1978</v>
+        <v>2027</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1979</v>
+        <v>2028</v>
       </c>
       <c r="I269" t="s">
-        <v>1980</v>
+        <v>2029</v>
       </c>
       <c r="J269" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K269" t="s">
-        <v>1981</v>
+        <v>2030</v>
       </c>
       <c r="L269" t="s">
-        <v>938</v>
+        <v>2031</v>
       </c>
       <c r="M269" t="s">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2032</v>
+      </c>
+      <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1984</v>
+        <v>2033</v>
       </c>
       <c r="D270" t="s">
-        <v>1985</v>
+        <v>2034</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1986</v>
+        <v>2028</v>
       </c>
       <c r="I270" t="s">
-        <v>1987</v>
+        <v>2035</v>
       </c>
       <c r="J270" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K270" t="s">
-        <v>1988</v>
+        <v>2036</v>
       </c>
       <c r="L270" t="s">
-        <v>938</v>
+        <v>2037</v>
       </c>
       <c r="M270" t="s">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2038</v>
+      </c>
+      <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="D271" t="s">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1993</v>
+        <v>2039</v>
       </c>
       <c r="I271" t="s">
-        <v>1994</v>
+        <v>2040</v>
       </c>
       <c r="J271" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K271" t="s">
-        <v>1995</v>
+        <v>2041</v>
       </c>
       <c r="L271" t="s">
-        <v>938</v>
+        <v>2008</v>
       </c>
       <c r="M271" t="s">
-        <v>1996</v>
+        <v>2042</v>
       </c>
       <c r="N271" t="s">
-        <v>1997</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1998</v>
+        <v>2043</v>
       </c>
       <c r="D272" t="s">
-        <v>1238</v>
+        <v>2044</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>68</v>
+        <v>2028</v>
       </c>
       <c r="I272" t="s">
-        <v>1999</v>
+        <v>2045</v>
       </c>
       <c r="J272" t="s">
-        <v>1225</v>
+        <v>420</v>
       </c>
       <c r="K272" t="s">
-        <v>2000</v>
+        <v>2046</v>
       </c>
       <c r="L272" t="s">
-        <v>63</v>
+        <v>2047</v>
       </c>
       <c r="M272" t="s">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2048</v>
+      </c>
+      <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2003</v>
+        <v>2049</v>
       </c>
       <c r="D273" t="s">
-        <v>2004</v>
+        <v>2050</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>2005</v>
+        <v>2028</v>
       </c>
       <c r="I273" t="s">
-        <v>2006</v>
+        <v>2051</v>
       </c>
       <c r="J273" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K273" t="s">
-        <v>2007</v>
+        <v>2052</v>
       </c>
       <c r="L273" t="s">
-        <v>938</v>
+        <v>2053</v>
       </c>
       <c r="M273" t="s">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2054</v>
+      </c>
+      <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="D274" t="s">
-        <v>2010</v>
+        <v>1415</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>2011</v>
+        <v>49</v>
       </c>
       <c r="I274" t="s">
-        <v>2012</v>
+        <v>2055</v>
       </c>
       <c r="J274" t="s">
-        <v>1959</v>
+        <v>420</v>
       </c>
       <c r="K274" t="s">
-        <v>2013</v>
+        <v>2056</v>
       </c>
       <c r="L274" t="s">
-        <v>63</v>
+        <v>2057</v>
       </c>
       <c r="M274" t="s">
-        <v>2014</v>
+        <v>2058</v>
       </c>
       <c r="N274" t="s">
-        <v>2002</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2015</v>
+        <v>2059</v>
       </c>
       <c r="D275" t="s">
-        <v>2016</v>
-[...3 lines deleted...]
-      <c r="G275"/>
+        <v>1886</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F275" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2062</v>
+      </c>
       <c r="H275" t="s">
-        <v>1930</v>
+        <v>2063</v>
       </c>
       <c r="I275" t="s">
-        <v>2017</v>
+        <v>2064</v>
       </c>
       <c r="J275" t="s">
-        <v>1959</v>
+        <v>1080</v>
       </c>
       <c r="K275" t="s">
-        <v>2018</v>
+        <v>2065</v>
       </c>
       <c r="L275" t="s">
-        <v>938</v>
+        <v>25</v>
       </c>
       <c r="M275" t="s">
-        <v>2019</v>
+        <v>2066</v>
       </c>
       <c r="N275" t="s">
-        <v>2020</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2021</v>
+        <v>2068</v>
       </c>
       <c r="D276" t="s">
-        <v>2022</v>
+        <v>2069</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>2023</v>
+        <v>2070</v>
       </c>
       <c r="I276" t="s">
-        <v>2024</v>
+        <v>2071</v>
       </c>
       <c r="J276" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K276" t="s">
-        <v>2025</v>
+        <v>2072</v>
       </c>
       <c r="L276" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M276" t="s">
-        <v>2026</v>
+        <v>2073</v>
       </c>
       <c r="N276" t="s">
-        <v>2027</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2028</v>
+        <v>1798</v>
       </c>
       <c r="D277" t="s">
-        <v>2029</v>
+        <v>2075</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>2030</v>
+        <v>49</v>
       </c>
       <c r="I277" t="s">
-        <v>2031</v>
+        <v>2076</v>
       </c>
       <c r="J277" t="s">
-        <v>1959</v>
+        <v>842</v>
       </c>
       <c r="K277" t="s">
-        <v>2032</v>
+        <v>2077</v>
       </c>
       <c r="L277" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M277" t="s">
-        <v>2033</v>
+        <v>2078</v>
       </c>
       <c r="N277" t="s">
-        <v>2034</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2028</v>
+        <v>1798</v>
       </c>
       <c r="D278" t="s">
-        <v>2029</v>
+        <v>1799</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>2030</v>
+        <v>1800</v>
       </c>
       <c r="I278" t="s">
-        <v>2035</v>
+        <v>2079</v>
       </c>
       <c r="J278" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K278" t="s">
-        <v>2036</v>
+        <v>2080</v>
       </c>
       <c r="L278" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M278" t="s">
-        <v>2037</v>
+        <v>2081</v>
       </c>
       <c r="N278" t="s">
-        <v>2034</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2038</v>
+        <v>2082</v>
       </c>
       <c r="D279" t="s">
-        <v>2039</v>
+        <v>2083</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>2040</v>
+        <v>2084</v>
       </c>
       <c r="I279" t="s">
-        <v>2041</v>
+        <v>2085</v>
       </c>
       <c r="J279" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K279" t="s">
-        <v>2042</v>
+        <v>2086</v>
       </c>
       <c r="L279" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M279" t="s">
-        <v>2043</v>
+        <v>2087</v>
       </c>
       <c r="N279" t="s">
-        <v>2044</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2045</v>
+        <v>2089</v>
       </c>
       <c r="D280" t="s">
-        <v>2046</v>
+        <v>2090</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>2047</v>
+        <v>2091</v>
       </c>
       <c r="I280" t="s">
-        <v>2048</v>
+        <v>2092</v>
       </c>
       <c r="J280" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K280" t="s">
-        <v>2049</v>
+        <v>2093</v>
       </c>
       <c r="L280" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M280" t="s">
-        <v>2050</v>
+        <v>2094</v>
       </c>
       <c r="N280" t="s">
-        <v>2051</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2045</v>
+        <v>2096</v>
       </c>
       <c r="D281" t="s">
-        <v>2052</v>
+        <v>2097</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>68</v>
+        <v>2098</v>
       </c>
       <c r="I281" t="s">
-        <v>2053</v>
+        <v>2099</v>
       </c>
       <c r="J281" t="s">
-        <v>2054</v>
+        <v>575</v>
       </c>
       <c r="K281" t="s">
-        <v>2055</v>
+        <v>2100</v>
       </c>
       <c r="L281" t="s">
-        <v>2056</v>
+        <v>78</v>
       </c>
       <c r="M281" t="s">
-        <v>2057</v>
+        <v>2101</v>
       </c>
       <c r="N281" t="s">
-        <v>2051</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2058</v>
+        <v>2103</v>
       </c>
       <c r="D282" t="s">
-        <v>2059</v>
+        <v>2104</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>2060</v>
+        <v>2105</v>
       </c>
       <c r="I282" t="s">
-        <v>2061</v>
+        <v>2106</v>
       </c>
       <c r="J282" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K282" t="s">
-        <v>2062</v>
+        <v>2107</v>
       </c>
       <c r="L282" t="s">
-        <v>2063</v>
+        <v>78</v>
       </c>
       <c r="M282" t="s">
-        <v>2064</v>
+        <v>2108</v>
       </c>
       <c r="N282" t="s">
-        <v>2065</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2066</v>
+        <v>2110</v>
       </c>
       <c r="D283" t="s">
-        <v>2052</v>
+        <v>2111</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>2067</v>
+        <v>49</v>
       </c>
       <c r="I283" t="s">
-        <v>2068</v>
+        <v>2112</v>
       </c>
       <c r="J283" t="s">
-        <v>2054</v>
+        <v>2113</v>
       </c>
       <c r="K283" t="s">
-        <v>2069</v>
+        <v>2114</v>
       </c>
       <c r="L283" t="s">
-        <v>2070</v>
+        <v>290</v>
       </c>
       <c r="M283" t="s">
-        <v>2071</v>
+        <v>2115</v>
       </c>
       <c r="N283" t="s">
-        <v>2072</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2066</v>
+        <v>2117</v>
       </c>
       <c r="D284" t="s">
-        <v>2073</v>
+        <v>2118</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>2074</v>
+        <v>2119</v>
       </c>
       <c r="I284" t="s">
-        <v>2075</v>
+        <v>2120</v>
       </c>
       <c r="J284" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K284" t="s">
-        <v>2076</v>
+        <v>2121</v>
       </c>
       <c r="L284" t="s">
-        <v>938</v>
+        <v>78</v>
       </c>
       <c r="M284" t="s">
-        <v>2077</v>
+        <v>2122</v>
       </c>
       <c r="N284" t="s">
-        <v>2072</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2038</v>
+        <v>2110</v>
       </c>
       <c r="D285" t="s">
-        <v>2052</v>
+        <v>2124</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>2078</v>
+        <v>2125</v>
       </c>
       <c r="I285" t="s">
-        <v>2079</v>
+        <v>2126</v>
       </c>
       <c r="J285" t="s">
-        <v>2054</v>
+        <v>575</v>
       </c>
       <c r="K285" t="s">
-        <v>2080</v>
+        <v>2127</v>
       </c>
       <c r="L285" t="s">
-        <v>2081</v>
+        <v>78</v>
       </c>
       <c r="M285" t="s">
-        <v>2082</v>
+        <v>2128</v>
       </c>
       <c r="N285" t="s">
-        <v>2044</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2038</v>
+        <v>2129</v>
       </c>
       <c r="D286" t="s">
-        <v>2052</v>
+        <v>2130</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>68</v>
+        <v>2131</v>
       </c>
       <c r="I286" t="s">
-        <v>2083</v>
+        <v>2132</v>
       </c>
       <c r="J286" t="s">
-        <v>2054</v>
+        <v>575</v>
       </c>
       <c r="K286" t="s">
-        <v>2084</v>
+        <v>2133</v>
       </c>
       <c r="L286" t="s">
-        <v>2056</v>
+        <v>78</v>
       </c>
       <c r="M286" t="s">
-        <v>2085</v>
+        <v>2134</v>
       </c>
       <c r="N286" t="s">
-        <v>2044</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2086</v>
+        <v>2136</v>
       </c>
       <c r="D287" t="s">
-        <v>2087</v>
-[...3 lines deleted...]
-      <c r="G287"/>
+        <v>2137</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2140</v>
+      </c>
       <c r="H287" t="s">
-        <v>2088</v>
+        <v>2141</v>
       </c>
       <c r="I287" t="s">
-        <v>2089</v>
+        <v>2142</v>
       </c>
       <c r="J287" t="s">
-        <v>1959</v>
+        <v>2143</v>
       </c>
       <c r="K287" t="s">
-        <v>2090</v>
+        <v>2144</v>
       </c>
       <c r="L287" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M287" t="s">
-        <v>2091</v>
+        <v>2145</v>
       </c>
       <c r="N287" t="s">
-        <v>2092</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2093</v>
+        <v>2147</v>
       </c>
       <c r="D288" t="s">
-        <v>2094</v>
-[...3 lines deleted...]
-      <c r="G288"/>
+        <v>2137</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2150</v>
+      </c>
       <c r="H288" t="s">
-        <v>2095</v>
+        <v>2151</v>
       </c>
       <c r="I288" t="s">
-        <v>2096</v>
+        <v>2152</v>
       </c>
       <c r="J288" t="s">
-        <v>1959</v>
+        <v>2143</v>
       </c>
       <c r="K288" t="s">
-        <v>2097</v>
+        <v>2153</v>
       </c>
       <c r="L288" t="s">
-        <v>2098</v>
+        <v>25</v>
       </c>
       <c r="M288" t="s">
-        <v>2099</v>
+        <v>2154</v>
       </c>
       <c r="N288" t="s">
-        <v>2100</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2101</v>
+        <v>2156</v>
       </c>
       <c r="D289" t="s">
-        <v>2102</v>
+        <v>2157</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2103</v>
+        <v>2158</v>
       </c>
       <c r="I289" t="s">
-        <v>2104</v>
+        <v>2159</v>
       </c>
       <c r="J289" t="s">
-        <v>1959</v>
+        <v>575</v>
       </c>
       <c r="K289" t="s">
-        <v>2105</v>
+        <v>2160</v>
       </c>
       <c r="L289" t="s">
-        <v>2106</v>
+        <v>152</v>
       </c>
       <c r="M289" t="s">
-        <v>2107</v>
+        <v>2161</v>
       </c>
       <c r="N289" t="s">
-        <v>2108</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2109</v>
+        <v>2163</v>
       </c>
       <c r="D290" t="s">
-        <v>2110</v>
-[...3 lines deleted...]
-      <c r="G290"/>
+        <v>2164</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2167</v>
+      </c>
       <c r="H290" t="s">
-        <v>2111</v>
+        <v>2168</v>
       </c>
       <c r="I290" t="s">
-        <v>2112</v>
+        <v>2169</v>
       </c>
       <c r="J290" t="s">
-        <v>1959</v>
+        <v>2143</v>
       </c>
       <c r="K290" t="s">
-        <v>2113</v>
+        <v>2170</v>
       </c>
       <c r="L290" t="s">
-        <v>2114</v>
+        <v>25</v>
       </c>
       <c r="M290" t="s">
-        <v>2115</v>
+        <v>2171</v>
       </c>
       <c r="N290" t="s">
-        <v>2116</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2117</v>
+        <v>2173</v>
       </c>
       <c r="D291" t="s">
-        <v>2118</v>
-[...3 lines deleted...]
-      <c r="G291"/>
+        <v>2174</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2177</v>
+      </c>
       <c r="H291" t="s">
-        <v>2119</v>
+        <v>2178</v>
       </c>
       <c r="I291" t="s">
-        <v>2120</v>
+        <v>2179</v>
       </c>
       <c r="J291" t="s">
-        <v>1959</v>
+        <v>1382</v>
       </c>
       <c r="K291" t="s">
-        <v>2121</v>
+        <v>2180</v>
       </c>
       <c r="L291" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M291" t="s">
-        <v>2122</v>
+        <v>2181</v>
       </c>
       <c r="N291" t="s">
-        <v>2123</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2109</v>
+        <v>2183</v>
       </c>
       <c r="D292" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      <c r="G292"/>
+        <v>2184</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2187</v>
+      </c>
       <c r="H292" t="s">
-        <v>68</v>
+        <v>2188</v>
       </c>
       <c r="I292" t="s">
-        <v>2124</v>
-[...3 lines deleted...]
-      </c>
+        <v>2189</v>
+      </c>
+      <c r="J292"/>
       <c r="K292" t="s">
-        <v>2125</v>
+        <v>2190</v>
       </c>
       <c r="L292" t="s">
-        <v>2126</v>
+        <v>25</v>
       </c>
       <c r="M292" t="s">
-        <v>2127</v>
+        <v>2191</v>
       </c>
       <c r="N292" t="s">
-        <v>2116</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2128</v>
+        <v>2193</v>
       </c>
       <c r="D293" t="s">
-        <v>2129</v>
-[...3 lines deleted...]
-      <c r="G293"/>
+        <v>2194</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2197</v>
+      </c>
       <c r="H293" t="s">
-        <v>2130</v>
+        <v>2198</v>
       </c>
       <c r="I293" t="s">
-        <v>2131</v>
+        <v>2199</v>
       </c>
       <c r="J293" t="s">
-        <v>1959</v>
+        <v>99</v>
       </c>
       <c r="K293" t="s">
-        <v>2132</v>
+        <v>2200</v>
       </c>
       <c r="L293" t="s">
-        <v>2133</v>
+        <v>25</v>
       </c>
       <c r="M293" t="s">
-        <v>2134</v>
+        <v>2201</v>
       </c>
       <c r="N293" t="s">
-        <v>2135</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2136</v>
+        <v>2203</v>
       </c>
       <c r="D294" t="s">
-        <v>2137</v>
-[...3 lines deleted...]
-      <c r="G294"/>
+        <v>2204</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2207</v>
+      </c>
       <c r="H294" t="s">
-        <v>2138</v>
+        <v>2208</v>
       </c>
       <c r="I294" t="s">
-        <v>2139</v>
+        <v>2209</v>
       </c>
       <c r="J294" t="s">
-        <v>1959</v>
+        <v>99</v>
       </c>
       <c r="K294" t="s">
-        <v>2140</v>
+        <v>2210</v>
       </c>
       <c r="L294" t="s">
-        <v>2141</v>
+        <v>25</v>
       </c>
       <c r="M294" t="s">
-        <v>2142</v>
+        <v>2211</v>
       </c>
       <c r="N294" t="s">
-        <v>2143</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2144</v>
+        <v>2213</v>
       </c>
       <c r="D295" t="s">
-        <v>2145</v>
-[...3 lines deleted...]
-      <c r="G295"/>
+        <v>2214</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2217</v>
+      </c>
       <c r="H295" t="s">
-        <v>2146</v>
+        <v>2218</v>
       </c>
       <c r="I295" t="s">
-        <v>2147</v>
+        <v>2219</v>
       </c>
       <c r="J295" t="s">
-        <v>1959</v>
+        <v>99</v>
       </c>
       <c r="K295" t="s">
-        <v>2148</v>
+        <v>2220</v>
       </c>
       <c r="L295" t="s">
-        <v>2149</v>
+        <v>25</v>
       </c>
       <c r="M295" t="s">
-        <v>2150</v>
+        <v>2221</v>
       </c>
       <c r="N295" t="s">
-        <v>2151</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2144</v>
+        <v>2223</v>
       </c>
       <c r="D296" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      <c r="G296"/>
+        <v>2214</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2226</v>
+      </c>
       <c r="H296" t="s">
-        <v>68</v>
+        <v>2227</v>
       </c>
       <c r="I296" t="s">
-        <v>2152</v>
+        <v>2228</v>
       </c>
       <c r="J296" t="s">
-        <v>20</v>
+        <v>193</v>
       </c>
       <c r="K296" t="s">
-        <v>2153</v>
+        <v>2229</v>
       </c>
       <c r="L296" t="s">
-        <v>2154</v>
+        <v>25</v>
       </c>
       <c r="M296" t="s">
-        <v>2155</v>
+        <v>2230</v>
       </c>
       <c r="N296" t="s">
-        <v>2151</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2156</v>
+        <v>2232</v>
       </c>
       <c r="D297" t="s">
-        <v>2157</v>
-[...3 lines deleted...]
-      <c r="G297"/>
+        <v>2233</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2236</v>
+      </c>
       <c r="H297" t="s">
-        <v>2158</v>
+        <v>2237</v>
       </c>
       <c r="I297" t="s">
-        <v>2159</v>
+        <v>2238</v>
       </c>
       <c r="J297" t="s">
-        <v>1959</v>
+        <v>326</v>
       </c>
       <c r="K297" t="s">
-        <v>2160</v>
+        <v>2239</v>
       </c>
       <c r="L297" t="s">
-        <v>2161</v>
+        <v>25</v>
       </c>
       <c r="M297" t="s">
-        <v>2162</v>
+        <v>2240</v>
       </c>
       <c r="N297" t="s">
-        <v>2163</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2128</v>
+        <v>2242</v>
       </c>
       <c r="D298" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      <c r="G298"/>
+        <v>2243</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2246</v>
+      </c>
       <c r="H298" t="s">
-        <v>68</v>
+        <v>2247</v>
       </c>
       <c r="I298" t="s">
-        <v>2164</v>
+        <v>2248</v>
       </c>
       <c r="J298" t="s">
-        <v>20</v>
+        <v>842</v>
       </c>
       <c r="K298" t="s">
-        <v>2165</v>
+        <v>2249</v>
       </c>
       <c r="L298" t="s">
-        <v>2166</v>
+        <v>25</v>
       </c>
       <c r="M298" t="s">
-        <v>2167</v>
+        <v>2250</v>
       </c>
       <c r="N298" t="s">
-        <v>2135</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2168</v>
+        <v>2252</v>
       </c>
       <c r="D299" t="s">
-        <v>2169</v>
-[...3 lines deleted...]
-      <c r="G299"/>
+        <v>2253</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2254</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2256</v>
+      </c>
       <c r="H299" t="s">
-        <v>2170</v>
+        <v>2257</v>
       </c>
       <c r="I299" t="s">
-        <v>2171</v>
-[...3 lines deleted...]
-      </c>
+        <v>2258</v>
+      </c>
+      <c r="J299"/>
       <c r="K299" t="s">
-        <v>2172</v>
+        <v>2259</v>
       </c>
       <c r="L299" t="s">
-        <v>2173</v>
+        <v>2260</v>
       </c>
       <c r="M299" t="s">
-        <v>2174</v>
+        <v>2261</v>
       </c>
       <c r="N299" t="s">
-        <v>2175</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2176</v>
+        <v>2263</v>
       </c>
       <c r="D300" t="s">
-        <v>2177</v>
-[...3 lines deleted...]
-      <c r="G300"/>
+        <v>2264</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2267</v>
+      </c>
       <c r="H300" t="s">
-        <v>2178</v>
+        <v>2268</v>
       </c>
       <c r="I300" t="s">
-        <v>2179</v>
+        <v>2269</v>
       </c>
       <c r="J300" t="s">
-        <v>1959</v>
+        <v>842</v>
       </c>
       <c r="K300" t="s">
-        <v>2180</v>
+        <v>2270</v>
       </c>
       <c r="L300" t="s">
-        <v>2181</v>
+        <v>25</v>
       </c>
       <c r="M300" t="s">
-        <v>2182</v>
+        <v>2271</v>
       </c>
       <c r="N300" t="s">
-        <v>2183</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2176</v>
+        <v>2273</v>
       </c>
       <c r="D301" t="s">
-        <v>841</v>
+        <v>2274</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="I301" t="s">
-        <v>2184</v>
+        <v>2275</v>
       </c>
       <c r="J301" t="s">
-        <v>20</v>
+        <v>2276</v>
       </c>
       <c r="K301" t="s">
-        <v>2185</v>
+        <v>2277</v>
       </c>
       <c r="L301" t="s">
-        <v>2186</v>
+        <v>2278</v>
       </c>
       <c r="M301" t="s">
-        <v>2187</v>
+        <v>2279</v>
       </c>
       <c r="N301" t="s">
-        <v>2183</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2188</v>
+        <v>2281</v>
       </c>
       <c r="D302" t="s">
-        <v>2189</v>
+        <v>2274</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2190</v>
+        <v>2282</v>
       </c>
       <c r="I302" t="s">
-        <v>2191</v>
+        <v>2283</v>
       </c>
       <c r="J302" t="s">
-        <v>1959</v>
+        <v>2276</v>
       </c>
       <c r="K302" t="s">
-        <v>2192</v>
+        <v>2284</v>
       </c>
       <c r="L302" t="s">
-        <v>112</v>
+        <v>2285</v>
       </c>
       <c r="M302" t="s">
-        <v>2193</v>
+        <v>2286</v>
       </c>
       <c r="N302" t="s">
-        <v>2194</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2195</v>
+        <v>2288</v>
       </c>
       <c r="D303" t="s">
-        <v>2196</v>
+        <v>2274</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2197</v>
+        <v>2289</v>
       </c>
       <c r="I303" t="s">
-        <v>2198</v>
+        <v>2290</v>
       </c>
       <c r="J303" t="s">
-        <v>1959</v>
+        <v>2276</v>
       </c>
       <c r="K303" t="s">
-        <v>2199</v>
+        <v>2291</v>
       </c>
       <c r="L303" t="s">
-        <v>598</v>
+        <v>2292</v>
       </c>
       <c r="M303" t="s">
-        <v>2200</v>
+        <v>2293</v>
       </c>
       <c r="N303" t="s">
-        <v>2201</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
-      <c r="C304"/>
+      <c r="C304" t="s">
+        <v>2288</v>
+      </c>
       <c r="D304" t="s">
-        <v>2202</v>
+        <v>2274</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2203</v>
+        <v>49</v>
       </c>
       <c r="I304" t="s">
-        <v>2204</v>
+        <v>2295</v>
       </c>
       <c r="J304" t="s">
-        <v>447</v>
+        <v>2276</v>
       </c>
       <c r="K304" t="s">
-        <v>2205</v>
+        <v>2296</v>
       </c>
       <c r="L304" t="s">
-        <v>2206</v>
+        <v>2278</v>
       </c>
       <c r="M304" t="s">
-        <v>2207</v>
-[...1 lines deleted...]
-      <c r="N304"/>
+        <v>2297</v>
+      </c>
+      <c r="N304" t="s">
+        <v>2294</v>
+      </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
-      <c r="C305"/>
+      <c r="C305" t="s">
+        <v>2298</v>
+      </c>
       <c r="D305" t="s">
-        <v>2208</v>
-[...3 lines deleted...]
-      <c r="G305"/>
+        <v>2299</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2302</v>
+      </c>
       <c r="H305" t="s">
-        <v>2209</v>
+        <v>2303</v>
       </c>
       <c r="I305" t="s">
-        <v>2210</v>
-[...3 lines deleted...]
-      </c>
+        <v>2304</v>
+      </c>
+      <c r="J305"/>
       <c r="K305" t="s">
-        <v>2211</v>
+        <v>2305</v>
       </c>
       <c r="L305" t="s">
-        <v>2212</v>
+        <v>25</v>
       </c>
       <c r="M305" t="s">
-        <v>2213</v>
-[...1 lines deleted...]
-      <c r="N305"/>
+        <v>2306</v>
+      </c>
+      <c r="N305" t="s">
+        <v>2307</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
-      <c r="C306"/>
+      <c r="C306" t="s">
+        <v>49</v>
+      </c>
       <c r="D306" t="s">
-        <v>2214</v>
+        <v>2308</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2215</v>
+        <v>2309</v>
       </c>
       <c r="I306" t="s">
-        <v>2216</v>
+        <v>2310</v>
       </c>
       <c r="J306" t="s">
-        <v>447</v>
+        <v>2311</v>
       </c>
       <c r="K306" t="s">
-        <v>2217</v>
+        <v>2312</v>
       </c>
       <c r="L306" t="s">
-        <v>2218</v>
+        <v>2313</v>
       </c>
       <c r="M306" t="s">
-        <v>2219</v>
+        <v>2314</v>
       </c>
       <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2220</v>
+        <v>49</v>
       </c>
       <c r="D307" t="s">
-        <v>2221</v>
+        <v>2315</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2222</v>
+        <v>2316</v>
       </c>
       <c r="I307" t="s">
-        <v>2223</v>
+        <v>2317</v>
       </c>
       <c r="J307" t="s">
-        <v>20</v>
+        <v>2318</v>
       </c>
       <c r="K307" t="s">
-        <v>2224</v>
+        <v>2319</v>
       </c>
       <c r="L307" t="s">
-        <v>2225</v>
+        <v>2320</v>
       </c>
       <c r="M307" t="s">
-        <v>2226</v>
-[...3 lines deleted...]
-      </c>
+        <v>2321</v>
+      </c>
+      <c r="N307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2228</v>
+        <v>2322</v>
       </c>
       <c r="D308" t="s">
-        <v>2229</v>
+        <v>2323</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2230</v>
+        <v>2324</v>
       </c>
       <c r="I308" t="s">
-        <v>2231</v>
-[...3 lines deleted...]
-      </c>
+        <v>2325</v>
+      </c>
+      <c r="J308"/>
       <c r="K308" t="s">
-        <v>2232</v>
+        <v>2326</v>
       </c>
       <c r="L308" t="s">
-        <v>598</v>
+        <v>2327</v>
       </c>
       <c r="M308" t="s">
-        <v>2233</v>
+        <v>2328</v>
       </c>
       <c r="N308" t="s">
-        <v>2234</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
-      <c r="C309"/>
+      <c r="C309" t="s">
+        <v>49</v>
+      </c>
       <c r="D309" t="s">
-        <v>2235</v>
+        <v>2330</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2236</v>
+        <v>49</v>
       </c>
       <c r="I309" t="s">
-        <v>2237</v>
-[...3 lines deleted...]
-      </c>
+        <v>2331</v>
+      </c>
+      <c r="J309"/>
       <c r="K309" t="s">
-        <v>2239</v>
+        <v>2332</v>
       </c>
       <c r="L309" t="s">
-        <v>2240</v>
+        <v>2333</v>
       </c>
       <c r="M309" t="s">
-        <v>2241</v>
+        <v>2334</v>
       </c>
       <c r="N309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2242</v>
+        <v>2335</v>
       </c>
       <c r="D310" t="s">
-        <v>2243</v>
+        <v>2336</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2244</v>
+        <v>2337</v>
       </c>
       <c r="I310" t="s">
-        <v>2245</v>
+        <v>2338</v>
       </c>
       <c r="J310" t="s">
-        <v>174</v>
+        <v>1319</v>
       </c>
       <c r="K310" t="s">
-        <v>2246</v>
+        <v>2339</v>
       </c>
       <c r="L310" t="s">
-        <v>1385</v>
+        <v>2340</v>
       </c>
       <c r="M310" t="s">
-        <v>2247</v>
+        <v>2341</v>
       </c>
       <c r="N310" t="s">
-        <v>2248</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2249</v>
+        <v>2343</v>
       </c>
       <c r="D311" t="s">
-        <v>2250</v>
-[...9 lines deleted...]
-      </c>
+        <v>2344</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
       <c r="H311" t="s">
-        <v>2254</v>
+        <v>49</v>
       </c>
       <c r="I311" t="s">
-        <v>2255</v>
-[...3 lines deleted...]
-      </c>
+        <v>2345</v>
+      </c>
+      <c r="J311"/>
       <c r="K311" t="s">
-        <v>2257</v>
+        <v>2346</v>
       </c>
       <c r="L311" t="s">
-        <v>144</v>
+        <v>2347</v>
       </c>
       <c r="M311" t="s">
-        <v>2258</v>
+        <v>2348</v>
       </c>
       <c r="N311" t="s">
-        <v>2259</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2260</v>
+        <v>2350</v>
       </c>
       <c r="D312" t="s">
-        <v>2261</v>
+        <v>2351</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2262</v>
+        <v>2352</v>
       </c>
       <c r="I312" t="s">
-        <v>2263</v>
-[...3 lines deleted...]
-      </c>
+        <v>2353</v>
+      </c>
+      <c r="J312"/>
       <c r="K312" t="s">
-        <v>2264</v>
+        <v>2354</v>
       </c>
       <c r="L312" t="s">
-        <v>2265</v>
+        <v>2355</v>
       </c>
       <c r="M312" t="s">
-        <v>2266</v>
+        <v>2356</v>
       </c>
       <c r="N312" t="s">
-        <v>2267</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2268</v>
+        <v>2358</v>
       </c>
       <c r="D313" t="s">
-        <v>2269</v>
-[...3 lines deleted...]
-      <c r="G313"/>
+        <v>2359</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2361</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2362</v>
+      </c>
       <c r="H313" t="s">
-        <v>2270</v>
+        <v>2363</v>
       </c>
       <c r="I313" t="s">
-        <v>2271</v>
-[...3 lines deleted...]
-      </c>
+        <v>2364</v>
+      </c>
+      <c r="J313"/>
       <c r="K313" t="s">
-        <v>2272</v>
+        <v>2365</v>
       </c>
       <c r="L313" t="s">
-        <v>112</v>
+        <v>339</v>
       </c>
       <c r="M313" t="s">
-        <v>2273</v>
+        <v>2366</v>
       </c>
       <c r="N313" t="s">
-        <v>2274</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2275</v>
+        <v>2368</v>
       </c>
       <c r="D314" t="s">
-        <v>2276</v>
+        <v>2369</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2277</v>
+        <v>2370</v>
       </c>
       <c r="I314" t="s">
-        <v>2278</v>
-[...3 lines deleted...]
-      </c>
+        <v>2371</v>
+      </c>
+      <c r="J314"/>
       <c r="K314" t="s">
-        <v>2279</v>
+        <v>2372</v>
       </c>
       <c r="L314" t="s">
-        <v>2265</v>
+        <v>2373</v>
       </c>
       <c r="M314" t="s">
-        <v>2280</v>
+        <v>2374</v>
       </c>
       <c r="N314" t="s">
-        <v>2281</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2282</v>
+        <v>2376</v>
       </c>
       <c r="D315" t="s">
-        <v>2283</v>
+        <v>2377</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2284</v>
+        <v>49</v>
       </c>
       <c r="I315" t="s">
-        <v>2285</v>
-[...3 lines deleted...]
-      </c>
+        <v>2378</v>
+      </c>
+      <c r="J315"/>
       <c r="K315" t="s">
-        <v>2286</v>
+        <v>2379</v>
       </c>
       <c r="L315" t="s">
-        <v>112</v>
+        <v>2347</v>
       </c>
       <c r="M315" t="s">
-        <v>2287</v>
+        <v>2380</v>
       </c>
       <c r="N315" t="s">
-        <v>2288</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2289</v>
+        <v>2382</v>
       </c>
       <c r="D316" t="s">
-        <v>2290</v>
-[...3 lines deleted...]
-      <c r="G316"/>
+        <v>2383</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2386</v>
+      </c>
       <c r="H316" t="s">
-        <v>2291</v>
+        <v>2387</v>
       </c>
       <c r="I316" t="s">
-        <v>2292</v>
-[...3 lines deleted...]
-      </c>
+        <v>2388</v>
+      </c>
+      <c r="J316"/>
       <c r="K316" t="s">
-        <v>2293</v>
+        <v>2389</v>
       </c>
       <c r="L316" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="M316" t="s">
-        <v>2294</v>
+        <v>2390</v>
       </c>
       <c r="N316" t="s">
-        <v>2295</v>
-[...495 lines deleted...]
-      <c r="I329" t="s">
         <v>2391</v>
-      </c>
-[...3001 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>