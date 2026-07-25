--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -6,130 +6,5400 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3606" uniqueCount="2392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3789" uniqueCount="2525">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Općinski sud u Koprivnici</t>
+  </si>
+  <si>
+    <t>Z-10139/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10139/2025</t>
+  </si>
+  <si>
+    <t>Mato Mikulinjak; Mato Mikulinjak</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:46:32</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c8bf963-36dc-4354-921f-705d63d1330b</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_6.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c8bf963-36dc-4354-921f-705d63d1330b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10139&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-359/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.; Podnesak od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Božica Roso 72163935018</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:19:07</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f79daa-c5ed-4efe-bb34-d6142dfee1be</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-359_2026-1-1 - OdlukaOSKCP-233-2025-11od22042026-Potvrdapravomoćnosti-ovršnosti.pdf; Prilog Ovr-359_2026-1-2 - P-233_2025-9.pdf; Prilog Ovr-359_2026-1-3 - 20260508103601_00012.pdf; Prilog Ovr-359_2026-1-4 - SC454 Zec i24121211300_0003.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f79daa-c5ed-4efe-bb34-d6142dfee1be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=359&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11486/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11486/2025</t>
+  </si>
+  <si>
+    <t>Josip Maronić; Marica Sinjeri; Marica Šestak; Milka Sinjeri; Milka Sinjeri; Slavica Šestak</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42aa7614-d690-441b-a53a-5c0f171e5eee</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_13.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42aa7614-d690-441b-a53a-5c0f171e5eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11486&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9149/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9149/2025</t>
+  </si>
+  <si>
+    <t>Marija Dombaj</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:16:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed20fae-f31f-42f1-b165-f9c2b9e741da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed20fae-f31f-42f1-b165-f9c2b9e741da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-508/2022</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>OS u Koprivnici</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:00:40</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c9b455-78fe-4313-8e9e-503664a5aaaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-447/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-447/2026</t>
+  </si>
+  <si>
+    <t>Marija Pribek</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:52:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3c1b9a-baa5-4684-b3e7-44abd1573689</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3c1b9a-baa5-4684-b3e7-44abd1573689/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11773/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11773/2025</t>
+  </si>
+  <si>
+    <t>TRNSKI FRANJO</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:35:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1530605-7c8a-40cb-b699-f0685b28cd69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1530605-7c8a-40cb-b699-f0685b28cd69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11773&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
-    <t>Općinski sud u Koprivnici</t>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić</t>
+  </si>
+  <si>
+    <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36345633654</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić 36345633654</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:28:20</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Kešer</t>
+  </si>
+  <si>
+    <t>OSJEČKA 77, 34000 Požega, Hrvatska</t>
+  </si>
+  <si>
+    <t>80411149329</t>
+  </si>
+  <si>
+    <t>Valentina Kešer 80411149329</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:23:24</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11132/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11132/2025</t>
+  </si>
+  <si>
+    <t>Antonija Ivanin Rođ Štampf; Gjuro Hero</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4c2ac2-86fa-4544-813e-7ba0cb3231f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4c2ac2-86fa-4544-813e-7ba0cb3231f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11132&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:56:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56614f58-feab-4646-bdd6-6b22fdaabbd6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56614f58-feab-4646-bdd6-6b22fdaabbd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>Katarina Slukan</t>
+  </si>
+  <si>
+    <t>Ulica Koprivnička 57, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>49892950199</t>
+  </si>
+  <si>
+    <t>Katarina Slukan 49892950199</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:07:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1810/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1810/2018</t>
+  </si>
+  <si>
+    <t>Ana Hlišć; Andjela Valent r. Meštrović; August Prlog; Bara Loparić; Blaž Marijančić; Božo Dudaš; Dragica Marijančić; Dragutin Puklavec; Eva Golubić; Eva Hlišć; Eva Marijančić; Franca Mihalić; Franjo Horvat; Gjurgjević Vladimir; Imbro Hlišć ml.; Imbro Marijančić; Imbro Perlog; Imbro Prlog; Imbro Puklek; Ivan Golubić; Ivan Golubić; Ivan Jambrek; Ivan Lovriša; Ivan Đurkan; Jana Šafar; Jela Korošec rođ. Fičko; Josip Hlišć; Josip Marijančić; Kata kadija; Ljuba Puklavec; Mara Jembrek; Mara Lovriša; Mara Marjančić; Mara Valent; Radovan Prlog; Rok Jembrek; Roza Korošec; Slavko Golubić; Slavko Prlog; Stjepan Jembrek; Tereza Horvat; Vinko Loparić; Vinko Loparić; Đurđica Marijančić</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05aaa8e-01d4-42c7-b2bf-0cadaa7fa015</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_1.10.2026..pdf; DOPUNA_PRIJEDLOGA_ZA_POJEDINACNI_ISPRAVNI_POSTUPAK_U_ZEMLJISNIM_KNJIGAMA.pdf; UGOVOR_O_KUPOVINI_NEKRETNINE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05aaa8e-01d4-42c7-b2bf-0cadaa7fa015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1810&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Ovr-474/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026.; Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Horvat 62188118616</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:23:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7748ea9-617e-4690-8b05-165972b89591</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-474_2026-1-1 - 20260615183152.pdf; Prilog Ovr-474_2026-1-2 - Podnesak OS KC Ovrv-240-2026-1 od 23.01.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave .pdf; Prilog Ovr-474_2026-1-3 - Odluka OS KC Ovrv-240-2026-7 od 16.02.2026. - Rješenje - o ovrsi (1).pdf; Prilog Ovr-474_2026-1-4 - Odluka OS KC Ovrv-240-2026-14 od 15.06.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog Ovr-474_2026-1-5 - ZK-1519-KO-SEMOVCI.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7748ea9-617e-4690-8b05-165972b89591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=474&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5376/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5376/2026</t>
+  </si>
+  <si>
+    <t>BAZIJANEC BOLTO; BAZIJANEC GJURO; BAZIJANEC IVAN; BAZIJANEC IVAN; BAZIJANEC MIJO; DUGALIJA ANA,UDOVA; DUGALIJA MIJO; GOLUB MIJO; GRAČAN BLAŽ; KLIĆ GRGA; KOVAČEV VINKO; LACKOVIĆ IVAN; MATICA VINKO; OGLASNA PLOČA OPĆINSKOG  SUDA U KOPRIVNICI; PANTELIĆ BOLTO; PANTELIĆ KARLO,MLDB.; PANTELIĆ KATA; PANTELIĆ MARA,MLDB.; RABADJIJA MARA; RABADJIJA ŠTEFO; REĐEP MARA; REĐEP MARTIN; ROGOZ ANTUN; ZVONAR VINKO; ŠMIGOVEC VINKO; ŠOKEC MARA,R.PANTELIĆ</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc7c1cd-2574-4134-9492-9b3c0799ef5b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; IZVADAK_IZ_SUDSKOG_REGISTRA_I_PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc7c1cd-2574-4134-9492-9b3c0799ef5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5376&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10965/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10965/2025</t>
+  </si>
+  <si>
+    <t>Ignac Blažek</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:22:26</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ce2b8a-f745-4703-a4da-8f9d92a47a83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ce2b8a-f745-4703-a4da-8f9d92a47a83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10965&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-289/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Kallay 67099179433</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:14:55</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979835bd-55fb-4300-85d0-48d61da5606c</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979835bd-55fb-4300-85d0-48d61da5606c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=289&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6352/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6352/2025</t>
+  </si>
+  <si>
+    <t>Agata Golubić; Ivan Korošec</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b86810-7fbe-4444-ac53-a0b6ab506cf8</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_18.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b86810-7fbe-4444-ac53-a0b6ab506cf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6352&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sedlar</t>
+  </si>
+  <si>
+    <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>54821273953</t>
+  </si>
+  <si>
+    <t>Marko Sedlar 54821273953</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:23:41</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15e6f4-ad13-4f87-b4e4-694bc6e42706</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15e6f4-ad13-4f87-b4e4-694bc6e42706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-82/2026</t>
+  </si>
+  <si>
+    <t>Goran Gložinić 59634916573</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:09:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f9da49-5d83-407c-bdb6-0ab56f3bfeb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f9da49-5d83-407c-bdb6-0ab56f3bfeb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Josip Kozjak 09741609295</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:09:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d15a10-dcf8-4224-a356-d33c8d797706</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d15a10-dcf8-4224-a356-d33c8d797706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1275/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.03.2026.; Prijedlog od 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.</t>
+  </si>
+  <si>
+    <t>ABT JURA 06079557017</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:57:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ab31c4f-c63f-4c0c-b0b1-485cfd4771c0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1275_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ PAKO d.o.o., zastupnik_opunomoćenik_ JOSIP MAĐARIĆ.pdf; Prilog Ovrv-1275_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ab31c4f-c63f-4c0c-b0b1-485cfd4771c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Balent</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 34, 48312 Subotica Podravska, Hrvatska</t>
+  </si>
+  <si>
+    <t>01607275327</t>
+  </si>
+  <si>
+    <t>Gordana Balent 01607275327</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5898/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5898/2026</t>
+  </si>
+  <si>
+    <t>Valeria Fischer 55390664088</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:15:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540e814d-a347-4a21-a890-66be2a5ffc57</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540e814d-a347-4a21-a890-66be2a5ffc57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5898&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-144/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:08:05</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04aad2aa-a73f-469a-bc6f-e7d2d2c8977c</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04aad2aa-a73f-469a-bc6f-e7d2d2c8977c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=144&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovr-694/2023</t>
+  </si>
+  <si>
+    <t>Zaključak od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>OGLASNA PLOČA SUDA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:17:46</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92dcacd-caf8-4827-b4af-763c27e29dea</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92dcacd-caf8-4827-b4af-763c27e29dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=694&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8394/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8394/2025</t>
+  </si>
+  <si>
+    <t>Ana Duga</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:51:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4adc80cf-f2a7-4a70-b817-e12cf1714207</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4adc80cf-f2a7-4a70-b817-e12cf1714207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8394&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-409/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>PEKARNICA KALINIĆ d.o.o. za proizvodnju, trgovinu i usluge 95719686523</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:25:04</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4243bb9-1bf3-4e5e-95e3-cd36c54fb4a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4243bb9-1bf3-4e5e-95e3-cd36c54fb4a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp Ikp&amp;predmet=409&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5392/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5392/2026</t>
+  </si>
+  <si>
+    <t>Lana Žalac 42663269056</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa6f6c2-b5af-4048-a968-51ce41b327e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa6f6c2-b5af-4048-a968-51ce41b327e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5392&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-129/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Vjeran Blažek 05871036103</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:33:48</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2be851b8-ee80-4a2a-b015-decdbe9d737d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2be851b8-ee80-4a2a-b015-decdbe9d737d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9226/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9226/2025</t>
+  </si>
+  <si>
+    <t>Marija Čanji</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:01:47</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa56b18-0e56-4119-8a44-83ab69824b98</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_23.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa56b18-0e56-4119-8a44-83ab69824b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-213/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Božo Ignac</t>
+  </si>
+  <si>
+    <t>Starogradska 46b, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>46185226815</t>
+  </si>
+  <si>
+    <t>Božo Ignac 46185226815</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98571c3b-d678-465d-b0c5-96c4f6e743dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98571c3b-d678-465d-b0c5-96c4f6e743dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8544/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8544/2024</t>
+  </si>
+  <si>
+    <t>Katica Friščić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:39:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f260f135-8934-4b45-adcb-34098ce15aac</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_16.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f260f135-8934-4b45-adcb-34098ce15aac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8544&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2538/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2538/2025</t>
+  </si>
+  <si>
+    <t>Margareta Međimorec; Stjepan Jakuš</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63426a71-7c96-4070-bcfc-23e1838743f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63426a71-7c96-4070-bcfc-23e1838743f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2538&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-70/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Božica Oršoš 85859837730</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:48:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fd6c256-0797-4af1-aa8d-51f13ecc3241</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fd6c256-0797-4af1-aa8d-51f13ecc3241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-286/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Tomašković 43481084634</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:42:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f826c09-7b73-407a-a283-2d2e90c1b613</t>
+  </si>
+  <si>
+    <t>Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f826c09-7b73-407a-a283-2d2e90c1b613/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6355/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6355/2026</t>
+  </si>
+  <si>
+    <t>Marija Sabolić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1041e8b-1260-4285-9fca-b7acd6bb7673</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1041e8b-1260-4285-9fca-b7acd6bb7673/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11084/2025</t>
+  </si>
+  <si>
+    <t>Hrvatske šume</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:22:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149d3c4a-b5e5-4236-afcb-b38c34e6acfb</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_prelaganju_ocevida_(rasprave_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149d3c4a-b5e5-4236-afcb-b38c34e6acfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11084&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Boja Bodin; Milovan Bodin; Nikola Bodin; Ružica Bodin</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:20:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecde188-ecd4-4949-a261-6f329c881f71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecde188-ecd4-4949-a261-6f329c881f71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-278/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Bernarda Baniček 45462425561</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:19:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96cfe33d-1347-4083-99f8-58b7938ee5f9</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96cfe33d-1347-4083-99f8-58b7938ee5f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-212/2026</t>
+  </si>
+  <si>
+    <t>Ivana Zvjerac</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 9, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>63792111469</t>
+  </si>
+  <si>
+    <t>Ivana Zvjerac 63792111469</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:04:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-211/2026</t>
+  </si>
+  <si>
+    <t>Dragan Dolenec</t>
+  </si>
+  <si>
+    <t>Ulica Tina Ujevića 52, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>61885460211</t>
+  </si>
+  <si>
+    <t>Dragan Dolenec 61885460211</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf65f13-7650-4b80-b2dc-591dda799683</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf65f13-7650-4b80-b2dc-591dda799683/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2026</t>
+  </si>
+  <si>
+    <t>Marija Kovačević</t>
+  </si>
+  <si>
+    <t>Mali Grabičani 4c, 48306 Mali Grabičani, Hrvatska</t>
+  </si>
+  <si>
+    <t>38361410959</t>
+  </si>
+  <si>
+    <t>Marija Kovačević 38361410959</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3830073a-2a49-4412-8037-534735a1c274</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3830073a-2a49-4412-8037-534735a1c274/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Ivana Široki</t>
+  </si>
+  <si>
+    <t>Gornja 33, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>42142874725</t>
+  </si>
+  <si>
+    <t>Ivana Široki 42142874725</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887f2296-7390-457d-bcf6-c658a992a21f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887f2296-7390-457d-bcf6-c658a992a21f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-208/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Cener</t>
+  </si>
+  <si>
+    <t>Vlaislav 74, 48325 Vlaislav, Hrvatska</t>
+  </si>
+  <si>
+    <t>80500535859</t>
+  </si>
+  <si>
+    <t>Slobodan Cener 80500535859</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:59:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a3d5e3-50b6-4e3e-8c27-2e2e1919c49f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a3d5e3-50b6-4e3e-8c27-2e2e1919c49f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>Željko Vuković</t>
+  </si>
+  <si>
+    <t>Ulica Rudarsko Naselje 3, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>12828579414</t>
+  </si>
+  <si>
+    <t>Željko Vuković 12828579414</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60912e4c-36bb-4092-aaac-cb51c6a87672</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60912e4c-36bb-4092-aaac-cb51c6a87672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-205/2026</t>
+  </si>
+  <si>
+    <t>Marija Oršuš</t>
+  </si>
+  <si>
+    <t>Borovljani 19, 48000 Borovljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>87875502477</t>
+  </si>
+  <si>
+    <t>Marija Oršuš 87875502477</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:55:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9e3b29-bb85-4c4c-89e2-b94e0dd0b4c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9e3b29-bb85-4c4c-89e2-b94e0dd0b4c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Prvomajska 46, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>87681239986</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš 87681239986</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:53:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddef83b6-a3f5-4a2a-83b6-7b4bb6236d5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddef83b6-a3f5-4a2a-83b6-7b4bb6236d5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Karlo Tušek</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 49a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>71885450361</t>
+  </si>
+  <si>
+    <t>Karlo Tušek 71885450361</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2da7076-2dd5-46c7-81d6-8d60917388e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2da7076-2dd5-46c7-81d6-8d60917388e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Mario Prebježić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 17, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91793199122</t>
+  </si>
+  <si>
+    <t>Mario Prebježić 91793199122</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:48:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a906520-12d1-44d0-8fa8-09b52c20afbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a906520-12d1-44d0-8fa8-09b52c20afbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-203/2026</t>
+  </si>
+  <si>
+    <t>Ivana Toth</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 107, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>44712035923</t>
+  </si>
+  <si>
+    <t>Ivana Toth 44712035923</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:47:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-12/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.11.2026.</t>
+  </si>
+  <si>
+    <t>Saša Brleković 41743380882</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a48865-3a25-40b8-ae15-e7d80522cd68</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a48865-3a25-40b8-ae15-e7d80522cd68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Sanja Harači 25504306524</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:07:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96738aea-faf4-44d8-95b3-3d4963ed59d6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2221_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96738aea-faf4-44d8-95b3-3d4963ed59d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2422/2026</t>
+  </si>
+  <si>
+    <t>Slađana Markota 23920876962</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8440b441-7dfc-41c4-94ec-4f2aba5d009b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2422_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8440b441-7dfc-41c4-94ec-4f2aba5d009b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2422&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2410/2026</t>
+  </si>
+  <si>
+    <t>Damir Sikinger 76070833579</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:59:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db06df93-ae7e-45ff-b548-0d803c7878a8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2410_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db06df93-ae7e-45ff-b548-0d803c7878a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2344/2026</t>
+  </si>
+  <si>
+    <t>Dražen Kordeš 30936732346</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:57:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4461779-f17a-4663-8aec-7e8f31d2e069</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2344_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4461779-f17a-4663-8aec-7e8f31d2e069/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2350/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE BARDEK 19063484848</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e497fa-a8f3-4da1-a61a-61f04a0b9f65</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2350_2026-1-6 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e497fa-a8f3-4da1-a61a-61f04a0b9f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2350&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2242/2026</t>
+  </si>
+  <si>
+    <t>SIMONA PUŠIĆ 15282226910</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331f5ef9-a66f-47b6-a6e6-5bf13453c319</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2242_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331f5ef9-a66f-47b6-a6e6-5bf13453c319/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5891/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5891/2026</t>
+  </si>
+  <si>
+    <t>Branko Betlehem Malodobni; Nada Betlehem Malodobna</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:34:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8807aa0a-86f6-4d32-9ec3-a822d199a4f8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_PUNOMOC_I_PRILOZI.pdf; POTVRDA_UPLATA_PRISTOJBE.pdf; RJESENJE_Z-5891_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8807aa0a-86f6-4d32-9ec3-a822d199a4f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5891&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk. ispravnog postupka</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>22.07.2026. 09:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09861fc8-7d2a-49d3-892c-5658e9e6d382</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; POTVRDA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09861fc8-7d2a-49d3-892c-5658e9e6d382/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6997/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6997/2024</t>
+  </si>
+  <si>
+    <t>Andro Mlinar; Bartol Mlinar; Dražen Lebinac; Hermina Banek; Hermina Banek; Imbro Mlinar; Ivan Madjeić; Juraj Mihalić; Ladislav Mihalić; Marija Mihalić; Marko Mlinar; Milan Čičkar; Milka Sisek; Milutin Madjarić; Milutin Madjarić; Otilija Mihalić; Petar Mlinar; Roza Mlinar; Slavko Hladnić; Stjepan Klaner; Stjepan Madjarić; Stjepan Madjarić; Stjepan Mlinar; Tereza Hladnić; Tereza Mlinar; Tereza Sisek; Tomo Mlinar; Treza Hladnić; Vilma Mađarić; Đuro Čičkar</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576e9f77-ebd2-4716-8861-2730d450c958</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_15.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576e9f77-ebd2-4716-8861-2730d450c958/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6997&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2428/2026</t>
+  </si>
+  <si>
+    <t>Kristina Bakić 20305916354</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:21:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb23f213-9ea2-451b-a43f-877dd4540506</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2428_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb23f213-9ea2-451b-a43f-877dd4540506/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2428&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-155/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Çeti̇n Ayar 78476380131</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8730bd-dedc-4ff6-b6eb-e253c1f78ee5</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8730bd-dedc-4ff6-b6eb-e253c1f78ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9950/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 22.7.2025.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:14:48</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9eed2f2-f084-47e9-9ee7-dec5a698fcde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9950&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5720/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5720/2026</t>
+  </si>
+  <si>
+    <t>Cvetko Podravac; Dušan Podravac; Gojko Podravac; Hrvatska štediona d.d.; Marija Dobrinić; Miloš Dobrinić; PODRAVAC DESANKA; Svetozar Podravac</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:14:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c446443-aaa6-484f-a5cd-66f87d9d5cea</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC__UGOVOR_O_DAROVANJU_NEKRETNINA__KUPOPRODAJNI_UGOVOR__POVIJEST_PROMJENA.pdf; ZK_IZVADAK.pdf; RJESENJE_POSLOVNI_BROJ__Z-5720_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c446443-aaa6-484f-a5cd-66f87d9d5cea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5720&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7386/2024</t>
+  </si>
+  <si>
+    <t>Gjuro Šifter; Verona Novačić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4035197c-af2f-4b62-b9c3-c68b208b26f9</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_10.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4035197c-af2f-4b62-b9c3-c68b208b26f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7386&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2464/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN FELJAK 60610213717</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:00:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/725d8554-d321-4e06-8113-d8013eaac338</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2464_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/725d8554-d321-4e06-8113-d8013eaac338/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2464&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:59:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1386d44d-05fa-4852-a4f6-4822c20f09ef</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1386d44d-05fa-4852-a4f6-4822c20f09ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5361/2026</t>
+  </si>
+  <si>
+    <t>FARKAŠ FRANJO; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; TOT IVAN; ŽUFAR ŠTEFO</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8c2812-20e3-429e-9d2e-3effa2731b8e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRILOZI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8c2812-20e3-429e-9d2e-3effa2731b8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7783/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7783/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Fonjogab; Ištvan Toth; Janoš Fonjogab; Janoš Fonjogab</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b51eaba7-575e-439b-87b9-ad8f92b3003b</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_2.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b51eaba7-575e-439b-87b9-ad8f92b3003b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7783&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-28/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Alenka Simonič 61840258932</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:45:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f42256d-674d-428a-8acc-58aad1486e6c</t>
+  </si>
+  <si>
+    <t>Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f42256d-674d-428a-8acc-58aad1486e6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pl&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9263/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9263/2024</t>
+  </si>
+  <si>
+    <t>Dušan Ranilović; Gjuro Herak; Jakov Herak; Jovo Herak; Jovo Herak; Jula Herak; Katica Ranilović; Marica Herak; Mila Herak; Milka Ranilović; Nikola Herak; Stevo Mandić; Todor Herak; Todor Herak; Vaso Herak; Vaso Herak</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85af1481-4be9-4f88-9cff-f4b1e5ff43fc</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_1.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85af1481-4be9-4f88-9cff-f4b1e5ff43fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9263&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-15/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8448d8-e851-4e33-bc68-a306c12eb7a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8448d8-e851-4e33-bc68-a306c12eb7a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pr&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-18/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af9abf9-cb9d-4e78-a1a6-738dd4cb0fd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af9abf9-cb9d-4e78-a1a6-738dd4cb0fd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pr&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4295/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4295/2026</t>
+  </si>
+  <si>
+    <t>Bara Klasić; Cilika Jurić; Mijo Ban</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f5e3ec-d4b1-4b2c-9b62-aa805a12d56a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_MARINA.pdf; PUNOMOC_ZA_ZASTUPANJE_-_JOSIPA.pdf; ZK_IZVADAK_ZA_ZK._UL._BR._240__K._O._BOTOVO.pdf; POSJEDOVNI_LIST__BROJ_140__K._O._BOTOVO.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._KATICE_LOVKOVIC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f5e3ec-d4b1-4b2c-9b62-aa805a12d56a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-405/2026</t>
+  </si>
+  <si>
+    <t>Roberta Erak 80203922467</t>
+  </si>
+  <si>
+    <t>21.07.2026. 15:38:31</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dbd8b1b-9746-45c0-8049-ead9adbeee58</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2431_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dbd8b1b-9746-45c0-8049-ead9adbeee58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2473/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-412/2026</t>
+  </si>
+  <si>
+    <t>Draženka Šimpović 05176034755</t>
+  </si>
+  <si>
+    <t>21.07.2026. 15:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f2c43f-1f2f-47f6-a262-c219340e555d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2473_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f2c43f-1f2f-47f6-a262-c219340e555d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2473&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2140/2026</t>
+  </si>
+  <si>
+    <t>Franjo Špoljar; Ignac Cafuk; Milan Bogadi</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:59:38</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-54/2023</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.07.2026.-anonimizirana odluka</t>
+  </si>
+  <si>
+    <t>Đovani Dedić 14348383519</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f95e298e-2ac7-4219-91a9-d8339c865bc7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f95e298e-2ac7-4219-91a9-d8339c865bc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Kzd&amp;predmet=54&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:36:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8691fa1-3f39-4798-a215-1996460a086d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8691fa1-3f39-4798-a215-1996460a086d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2033/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2033/2026</t>
+  </si>
+  <si>
+    <t>Agneza Čekada; Elza Novogradec; Jula Penzar; Katica Lazarević; Ruža Čekada</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-75/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Horvat 80100938407</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:14:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21f82c0-eeb9-4cab-aec5-b32f61794cfe</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21f82c0-eeb9-4cab-aec5-b32f61794cfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=75&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Andrii Fedianin</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Državnosti 9, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>26784480911</t>
+  </si>
+  <si>
+    <t>Andrii Fedianin 26784480911</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1892/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-315/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Vincek 46824367904</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaa9e6f-65f0-4453-934c-9423d89c4c41</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1892_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaa9e6f-65f0-4453-934c-9423d89c4c41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1892&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6202/2026</t>
+  </si>
+  <si>
+    <t>Marko Filjur</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:00:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb3978d-f6fe-4a4f-a0d5-c5c72ac627f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb3978d-f6fe-4a4f-a0d5-c5c72ac627f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk</t>
+  </si>
+  <si>
+    <t>Crkvena Ulica 6, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>72120399712</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk 72120399712</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5071a243-5915-4a10-b07d-04221bd4dd2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5071a243-5915-4a10-b07d-04221bd4dd2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5616/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5616/2026</t>
+  </si>
+  <si>
+    <t>Nada Brnica; Nikola Blažević; Petar Miletić; Rada Kos; Ruža Fajtović; Sofija Horvat; Stevo Vranešević; Valent Međimorec; Valent Međimorec</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:17:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5caa5d9f-5ff1-40c8-9672-741571fc22ba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-3499-2026.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI_OU-143_2017.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI_OU-165_2018.pdf; PRIJEDLOG.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI_OU-71_2026.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE_Z-5616_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5caa5d9f-5ff1-40c8-9672-741571fc22ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Ruža Kos 61348141049</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696bfb63-1899-4163-832b-96788dd0c05e</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696bfb63-1899-4163-832b-96788dd0c05e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1957/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-326/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>DOM-MIX j.d.o.o. 43633228666</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5f9a91-28b4-44b3-aa36-daa9df7a0ce9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1957_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-1957_2026-1-3 - Vjerodostojna isprava br. 2 - Račun.pdf; Prilog Ovrv-1957_2026-1-4 - Vjerodostojna isprava br. 3 - Račun.pdf; Prilog Ovrv-1957_2026-1-5 - Vjerodostojna isprava br. 4 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5f9a91-28b4-44b3-aa36-daa9df7a0ce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1957&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2076/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-346/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>MLADEN ŠIMUNIĆ 45446768445</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:12:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5a85057-90fa-4307-a238-d29bcd7a612e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2076_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5a85057-90fa-4307-a238-d29bcd7a612e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1975/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-329/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Gregurec 10558085195</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a37c3579-c2a4-403a-b6e9-43a22856597d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1975_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a37c3579-c2a4-403a-b6e9-43a22856597d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2082/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-347/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Markov 99828342425</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:04:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bd7bb7-819d-48ea-8abf-0ee4a4336d88</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2082_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bd7bb7-819d-48ea-8abf-0ee4a4336d88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2082&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:55:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46cf3fce-fa06-43e2-95bc-90fb26745955</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI.pdf; PRIJEDLOG.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf; ZK_IZVADAK.pdf; OSTALO.pdf; OSTALO.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46cf3fce-fa06-43e2-95bc-90fb26745955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1922/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-320/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>ROBERT VIDIĆ 49894098571</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:08:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b14a96f-907b-4337-8897-d7fe57e12769</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1922_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b14a96f-907b-4337-8897-d7fe57e12769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1862/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-310/2026 od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Marino Horvat 05813532954</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:05:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/927f31b6-7931-4a1e-8705-49e5dedcef91</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1862_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/927f31b6-7931-4a1e-8705-49e5dedcef91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2241/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-373/2026 od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>DAVID NEMEC 19201955566</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:59:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c410e49e-b522-48d6-956b-300c5addb533</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2241_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2241_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c410e49e-b522-48d6-956b-300c5addb533/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1916/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-319/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>DANIJELA MATIJAŠIĆ 78892350271</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:55:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c0f10f-8c5c-4abd-93dc-1f1e39bc1280</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1916_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c0f10f-8c5c-4abd-93dc-1f1e39bc1280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1916&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv za 18.08.2026. uz presliku Ugovora o doživotnom uzdžravanju od 3.1.2025. godine, za Božidara Kovačeka</t>
+  </si>
+  <si>
+    <t>BOŽIDAR KOVAČEK 81940595825</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:07:22</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fa1ca8-e0db-40d2-8586-e2a298df553f</t>
+  </si>
+  <si>
+    <t>Poziv Kovaček.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fa1ca8-e0db-40d2-8586-e2a298df553f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2022/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-337/2026 od 24.04.2026</t>
+  </si>
+  <si>
+    <t>Ksenija Jurajić 38154040631</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:47:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6d4fd55-720e-44a2-9155-dd4a3fde3e9f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2022_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6d4fd55-720e-44a2-9155-dd4a3fde3e9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-796/2017</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Čerkez 75775376167</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5435da-860e-4da0-8654-4004a584db5f</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5435da-860e-4da0-8654-4004a584db5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=796&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Ovrv-1257/2024</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi posl.br. UPP/OS-Ovrv-209/2024 od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>LJUBICA RESTEK 85072123844</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:12:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65324e6f-ac69-4641-a4a4-131762ab2543</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65324e6f-ac69-4641-a4a4-131762ab2543/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1257&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6278/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6278/2026</t>
+  </si>
+  <si>
+    <t>BABEC MARTIN</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:06:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82cdbb46-97aa-477a-a40f-62ce58a33a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82cdbb46-97aa-477a-a40f-62ce58a33a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-161/2025</t>
+  </si>
+  <si>
+    <t>OSKCe-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:38:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f23f96d-5535-46f8-9297-115397f4f81b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f23f96d-5535-46f8-9297-115397f4f81b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZLATAN HARMADI</t>
+  </si>
+  <si>
+    <t>ZLATAN HARMADI 33983622961</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2a9e32-7ba7-4a5b-81e0-01eb0059d69e</t>
+  </si>
+  <si>
+    <t>16.381815.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2a9e32-7ba7-4a5b-81e0-01eb0059d69e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALMA JUSUFOVIĆ</t>
+  </si>
+  <si>
+    <t>ALMA JUSUFOVIĆ 13278596780</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d0629d-8285-4435-942d-a2a6b180ffe2</t>
+  </si>
+  <si>
+    <t>16.381168.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d0629d-8285-4435-942d-a2a6b180ffe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2751/2025</t>
+  </si>
+  <si>
+    <t>Soka Podravac; Stevo Podravac</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:11:34</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00ed151-06a1-473a-ae55-305750f4581a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c00ed151-06a1-473a-ae55-305750f4581a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1088/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1088/2026</t>
+  </si>
+  <si>
+    <t>Dora Bobetić; Ivan Bobetić; Josip Zember; Karolina Matolek</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb2ddf0-55ee-4452-9e21-e5e4d69e420a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_17.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb2ddf0-55ee-4452-9e21-e5e4d69e420a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1088&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-973/2026</t>
+  </si>
+  <si>
+    <t>Roza Andrašec; Roza Andrašec</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:55:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0be582-a3a2-442d-8fdd-d987102e1dd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0be582-a3a2-442d-8fdd-d987102e1dd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-209/2012</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Miloš Pavković 14613250816</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:23:06</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1446fe76-8201-4729-a6a1-ee237a7b64d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1446fe76-8201-4729-a6a1-ee237a7b64d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=209&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>K-25/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Monika Karahmet 25388213660</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4fe5eb-f4e3-4ccf-8d47-4f03ffb8425e</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4fe5eb-f4e3-4ccf-8d47-4f03ffb8425e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10602/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10602/2025</t>
+  </si>
+  <si>
+    <t>LONČAR FRANJO; STRUNJAK ANA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:56:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af28a935-96f9-4e0d-924b-4309bbf79c9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af28a935-96f9-4e0d-924b-4309bbf79c9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10602&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-727/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-727/2026</t>
+  </si>
+  <si>
+    <t>BENKEK MIJO; BENKEK SLAVA; KRČMARIĆ JAKOB; KRČMARIĆ MARA; KRČMARIĆ ŠTEFO</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00aef605-674d-4e21-b6b3-9c11f4d76b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00aef605-674d-4e21-b6b3-9c11f4d76b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-819/2026</t>
+  </si>
+  <si>
+    <t>Andjelka Baranić; Anka Baranić; Marija Baranić; Pavica Baranić; Slava Baranić; Vlado Baranić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc07ffd-a221-4495-901e-e034b9bdd21a</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_16.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc07ffd-a221-4495-901e-e034b9bdd21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-931/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-931/2026</t>
+  </si>
+  <si>
+    <t>Bara Hanžeković; Bara Hanžeković; Joso Hanžeković; Kata Hanžeković; Kata Vugrin; Pero Hanžeković</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:39:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899559cd-7967-45aa-a30e-579c38164daf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899559cd-7967-45aa-a30e-579c38164daf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2092/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2092/2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; GJUNGJEK DORA; KOVAČIĆ MAGDALENA; RASINEC MILKA; RATAJEC ĐURO; VUČINA FRANJO; ĐUNĐEK DORA; ĐUNĐEK DORA; ŠIPEK IVAN; ŠIPEK MARA; ŠIPEK TOMO,MARKOV; ŠIPEK TOMO,MARKOV</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:34:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9376e-3382-4fbd-938d-8a04b501dedf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; RJESENJE_I_OGLAS_OPCINSKOG_SUDA_U_KOPRIVNICI_STALNA_SLUZBA_U_DURDEVCU_POSLOVNI_BROJ_Z-2092_2026-5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9376e-3382-4fbd-938d-8a04b501dedf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7b2f3-4caf-4c37-ba27-a65c9c9351e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7b2f3-4caf-4c37-ba27-a65c9c9351e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-347/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.; Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Kolar Posavec 46217925018</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:28:36</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06cc3d89-1982-4367-80f1-10548e09d93d</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-347_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-347_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-347_2026-1-3 - Ovrv-5821_2025-4.pdf; Prilog Ovr-347_2026-1-4 - Ovrv-5821_2025-9.pdf; Prilog Ovr-347_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-347_2026-1-6 - generalna punomoć nova_2021.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06cc3d89-1982-4367-80f1-10548e09d93d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-193/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Amalija Boršić 08911010215</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79b59a2-f007-49e6-8f71-8297b5bd34f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79b59a2-f007-49e6-8f71-8297b5bd34f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Petra Vugrinec 76211931877</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee24b14c-378b-4eff-90f8-6c06a16bfd62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee24b14c-378b-4eff-90f8-6c06a16bfd62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-394/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Podnesak od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Nina Šokec 65048574517</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12aa27aa-37a2-4098-90e3-1b3a937216b5</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-394_2026-1-1 - GENERALNA PUNOMOĆ PLIN (1).pdf; Prilog Ovr-394_2026-1-2 - SKM_850i26051909002.pdf; Prilog Ovr-394_2026-1-3 - SKM_850i26051909003.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12aa27aa-37a2-4098-90e3-1b3a937216b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-60/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Gorski 84407366501</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea5ae9b-3fd9-4879-8604-219d8ef55854</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea5ae9b-3fd9-4879-8604-219d8ef55854/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3479/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3479/2026</t>
+  </si>
+  <si>
+    <t>SOKAČ JOSIP</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d5c124-fa58-463d-8bad-c12d551d007e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d5c124-fa58-463d-8bad-c12d551d007e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-985/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-985/2026</t>
+  </si>
+  <si>
+    <t>Anica Jelačić; Sofija Buglić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470aede7-c631-4148-8bea-886a4df88cb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470aede7-c631-4148-8bea-886a4df88cb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2043/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2043/2026</t>
+  </si>
+  <si>
+    <t>BRUSAČ LOVRO; E oglasna ploča Općinskog suda u Koprivnici; KRALJEK ANA; KRALJEK TEREZA; KUCEL STJEPAN; MATURANEC ANA,R.PODRAVEC; MATURANEC JOSIP,IMBRIN; MATURANEC MARIJA,R.ŠANDROVČAN; ROĐAK MARA,R.GLAVAK; ĐURIŠEVIĆ MARGETA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/618ac03a-e555-49c6-9ff9-17dd23ef83d9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/618ac03a-e555-49c6-9ff9-17dd23ef83d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2043&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2025/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2025/2026</t>
+  </si>
+  <si>
+    <t>GJIPALO BOLTO; GJIPALO IVAN; GJIPALO JOSIP; GJIPALO MARIN; GJIPALO ROZA; IVANOVIĆ FRANJO; IVANOVIĆ IVAN,MLDB.; IVANOVIĆ MILKA; KRALJEK IVAN,MLDB.; KRALJEK JELA; KRALJEK STJEPAN; MATULEC NIKOLA; MATURANEC MARICA; OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; ĐURIŠEVIĆ MARGETA, BUDANČEVICA KBR. 55</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:48:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9891b448-36ec-4868-8838-f8d3707c5e4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9891b448-36ec-4868-8838-f8d3707c5e4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2273/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0482cfe1-ba89-43f4-aba7-29d25970240d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2273_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EVOCASH EUROPE SOCIEDAD LIMITADA, zastupnik_opunomoćenik.pdf; Prilog Ovrv-2273_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0482cfe1-ba89-43f4-aba7-29d25970240d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2042/2026</t>
+  </si>
+  <si>
+    <t>KARLO FILIPAČ 28606820005</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86eb9150-5d47-44d0-b94c-79b919763c1f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2042_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2042_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86eb9150-5d47-44d0-b94c-79b919763c1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5300/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5300/2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; MRAZ BARA; MRAZ IVAN; MRAZ KATA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:47:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b15fb9f-15c3-4df8-94ee-590330482cab</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_SA_PRILOZIMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b15fb9f-15c3-4df8-94ee-590330482cab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-70/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Daniela Pošta 66197513733</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:47:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2cef25-0ed9-4403-aab5-688f1106e27b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2cef25-0ed9-4403-aab5-688f1106e27b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Povrv&amp;predmet=70&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2054/2026</t>
+  </si>
+  <si>
+    <t>MARINO GOLUBIĆ 53486967856</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2163729-e408-45f9-9ce5-2c6528e93fbc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2054_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2054_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2163729-e408-45f9-9ce5-2c6528e93fbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2441/2026</t>
+  </si>
+  <si>
+    <t>DOMINIK HORVAT d.o.o. 61046432353</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6823f5c-6fef-4813-b2a6-bf287a91ecd6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2441_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ AI STUDIO d.o.o., zastupnik_opunomoćenik_ Ida Novosel Vr.pdf; Prilog Ovrv-2441_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ AI STUDIO d.o.o., zastupnik_opunomoćenik_ Ivana Panić Šu.pdf; Prilog Ovrv-2441_2026-1-3 - Dokaz o zastupanju_punomoći; ovršenik_ DOMINIK HORVAT d.o.o., zastupnik_opunomoćenik_ Dominik Horvat.pdf; Prilog Ovrv-2441_2026-1-4 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6823f5c-6fef-4813-b2a6-bf287a91ecd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2441&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-950/2009</t>
+  </si>
+  <si>
+    <t>Dopis od 17.06.2026.; Dopis od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>INCOLO PROJEKT društvo s ograničenom odgovornošću za graditeljstvo, trgovinu i usluge 78995674151</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:33:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705d7212-7ff4-4606-8c65-3980e1b5cf96</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705d7212-7ff4-4606-8c65-3980e1b5cf96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=950&amp;godina=2009</t>
+  </si>
+  <si>
+    <t>Z-1929/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1929/2026</t>
+  </si>
+  <si>
+    <t>HRIBAR KATA,R.BUKOVČAN; MATULEC ANA; MATURANEC LOVRO; RAKITNIČAN MARICA,R.SPITEK; e oglasna ploča OPĆINSKOG SUDA U KOPRIVNICI</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0c5ef-2ccb-4751-a284-822830ac575c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adb0c5ef-2ccb-4751-a284-822830ac575c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2285/2026</t>
+  </si>
+  <si>
+    <t>Damir Pantelić 77159254077</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/329a72d9-845d-4ddd-a452-d6708f05f76a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Dostavnica - neuručena.pdf P16P; Dostavnica - neuručena.pdf P16P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2285_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Branko Škar.pdf; Prilog Ovrv-2285_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/329a72d9-845d-4ddd-a452-d6708f05f76a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5545/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5545/2026</t>
+  </si>
+  <si>
+    <t>Josip Medved; POŽGAJ MARIJA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db11fa22-8dbc-428d-b2b7-220ff11204bb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC__ZK._IZVATCI__RJESENJE_O_NASLJEDIVANJU__POVIJEST_PROMJENA_I_ODGOVOR_NA_ZAMOLBU_DRZAVNOG_ARHIVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db11fa22-8dbc-428d-b2b7-220ff11204bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:00:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d46a6d-2119-4954-9117-26a18f824fa5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALO.pdf; OSTALO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d46a6d-2119-4954-9117-26a18f824fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 61, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>86221073386</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek 86221073386</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:49:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8aaae1-87ad-4cc5-b5ef-fd82ad949b99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8aaae1-87ad-4cc5-b5ef-fd82ad949b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-782/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 12.06.2026.; 
+optužni prijedlog od 28.4.2026.</t>
+  </si>
+  <si>
+    <t>BLANKA društvo s ograničenom odgovornošću za turizam 56763667792</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:43:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db82154d-3028-40bc-ad31-3732801b3b05</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db82154d-3028-40bc-ad31-3732801b3b05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Pp&amp;predmet=782&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 12.06.2026.; 
+optužni prijedlog od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Dino Ljubojević 75156826698</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:43:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b969c2e9-3bec-4b96-9919-0c3d673dd0d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b969c2e9-3bec-4b96-9919-0c3d673dd0d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-2183/2006</t>
+  </si>
+  <si>
+    <t>OSKC e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/722022c3-41aa-474a-9702-77e2ed6dddd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/722022c3-41aa-474a-9702-77e2ed6dddd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=2183&amp;godina=2006</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJAN PRUSAC</t>
+  </si>
+  <si>
+    <t>MARIJAN PRUSAC 78032516344</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:32:15</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3a44e4-3b62-476d-881c-e3680622e458</t>
+  </si>
+  <si>
+    <t>16.381557.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3a44e4-3b62-476d-881c-e3680622e458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALMA ZAHIROVIĆ</t>
+  </si>
+  <si>
+    <t>ALMA ZAHIROVIĆ 02360539709</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/731abd0d-27a6-4917-8773-d63894f00f8d</t>
+  </si>
+  <si>
+    <t>16.381549.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/731abd0d-27a6-4917-8773-d63894f00f8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1112/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1112/2026</t>
+  </si>
+  <si>
+    <t>KIRIN DORA,R.ŠOŠ; KIRIN LUKA; PERŠIĆ GJURO</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d35bc99-2c0c-472d-9996-63e340b60251</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d35bc99-2c0c-472d-9996-63e340b60251/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-4/2017</t>
+  </si>
+  <si>
+    <t>Josip Đelekovčan 70190111517</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:25:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b9456f1-e3a9-4360-ba59-5e0342b41152</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b9456f1-e3a9-4360-ba59-5e0342b41152/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=4&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Ovrv-2623/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave UPP/OS-Ovrv-437/2026</t>
+  </si>
+  <si>
+    <t>Mateo Hojski 96426851285</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:06:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be0ea03f-b9a6-418b-a903-6738289f9c2f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2623_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be0ea03f-b9a6-418b-a903-6738289f9c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2623&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-896/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-896/2026</t>
+  </si>
+  <si>
+    <t>GLUHAK BOLTO; VARAŽDINEC KATA; ŠTEFEC ANA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2fb18b-a428-4001-a5e0-5733dc4409fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2fb18b-a428-4001-a5e0-5733dc4409fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=896&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5031/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5031/2026</t>
+  </si>
+  <si>
+    <t>Bara Grgiček, Medvedička kbr. 1228; e-Oglasna ploča Općinskog suda u Koprivnici; Šimun Grgić, Virje kbr. 232</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d174242-01ec-4e94-9400-607177daaf2c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK_ZK_IZVADAK_1.pdf; ZK_IZVADAK_ZK_IZVADAK_2.pdf; PRIJEDLOG.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_POK._MARGITE_GRGICEK.pdf; PUNOMOC_PUNOMOC_MIROSLAVA_GRGICEK.pdf; PUNOMOC_PUNOMOC_MLADENA_GRGICEK.pdf; POSJEDOVNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU_JAVNOG_BIOJEZNIKA_ANKICE_SIMCIC__POSL_BR._O-364_2026__UPP_OS-O-53_2026-6.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d174242-01ec-4e94-9400-607177daaf2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3173/2026</t>
+  </si>
+  <si>
+    <t>GAŠPARIĆ JOSIP; KUDUMIJA IVAN; MALETIĆ MARA; TURKOVIĆ IVAN; TURKOVIĆ SOFIJA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2b8296-3b52-42e8-8e40-d565746f3594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2b8296-3b52-42e8-8e40-d565746f3594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-527/2024</t>
+  </si>
+  <si>
+    <t>Zaključak od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>17.07.2026. 07:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08eae834-b8ed-4826-bfd8-b1d82970e423</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08eae834-b8ed-4826-bfd8-b1d82970e423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=527&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JELENA MIKARIĆ</t>
+  </si>
+  <si>
+    <t>JELENA MIKARIĆ 18652328666</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:25:57</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a42e6b6-b23c-43e6-9cbe-9ce12a51e3ff</t>
+  </si>
+  <si>
+    <t>16.381922.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a42e6b6-b23c-43e6-9cbe-9ce12a51e3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-677/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-114/2026 od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>DANIJELA SUNEK 77301508435</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697c5d94-0d8e-412c-b9ba-6f55805f947c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-677_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-677_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697c5d94-0d8e-412c-b9ba-6f55805f947c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1838/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-306/2026 od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Leo Kordeš 48141176561</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418f4cdd-d698-4fb8-99ab-ba797578e023</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1838_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418f4cdd-d698-4fb8-99ab-ba797578e023/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1838&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1880/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-313/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Šantek 30176783075</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d3cfa7-26f4-433b-af85-534c878be658</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1880_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d3cfa7-26f4-433b-af85-534c878be658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1898/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-316/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Barica Peserlin 40057558180</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:08:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad6161d-e195-459d-b832-91b3366cb3f5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1898_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad6161d-e195-459d-b832-91b3366cb3f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1898&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1910/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-318/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>DAVID KETIŠ 88323031872</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e472788-c765-4a75-b640-b53fa5585e9f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1910_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e472788-c765-4a75-b640-b53fa5585e9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1910&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1969/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-328/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Kuzmanović 39746858264</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:00:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a06124f-7499-49dd-a9e7-4ef2702524ad</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1969_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1969_2026-5-1 - Uplatnica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a06124f-7499-49dd-a9e7-4ef2702524ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1969&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1981/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-330/2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:54:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638e8a3c-39b4-46b6-b54a-f27b7b9ee524</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1981_2026-1-1 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638e8a3c-39b4-46b6-b54a-f27b7b9ee524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=1981&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2004/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-334/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Ivić 39417512578</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:50:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e364de4f-d3c3-4d4f-948d-3736b5e122dc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2004_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e364de4f-d3c3-4d4f-948d-3736b5e122dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2004&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2052/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-342/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA VOLF 12449942254</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/417ac9a3-7442-48e2-abdb-f988adbf3337</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2052_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/417ac9a3-7442-48e2-abdb-f988adbf3337/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2052&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2058/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-343/2026 od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>ŠTEFANIJA VOTUC 83035806734</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:33:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b09493-6517-4281-b1b5-f1ce3083f4cd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2058_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b09493-6517-4281-b1b5-f1ce3083f4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2058&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2106/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-351/2026 od 24.04.2026. </t>
+  </si>
+  <si>
+    <t>Dominik Košćak 72423782046</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f3491cc-d114-420f-a3e9-35f2d877ed35</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2106_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f3491cc-d114-420f-a3e9-35f2d877ed35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a375b628-6915-4c94-8704-f6fb256f6716</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a375b628-6915-4c94-8704-f6fb256f6716/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2112/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-352/2026 od 24.02.2026.</t>
+  </si>
+  <si>
+    <t>DARKO MIKULIĆ 09387987305</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:23:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67913737-0995-4542-a830-53e3a16b4657</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2112_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67913737-0995-4542-a830-53e3a16b4657/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2172/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-362/2026 od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Vranješević 68729894382</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:15:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088ddc70-d6ba-43eb-9f66-c36ed48219f5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2172_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088ddc70-d6ba-43eb-9f66-c36ed48219f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d118234-c415-4bf8-b714-73cc81b689fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d118234-c415-4bf8-b714-73cc81b689fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2214/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-369/2026 od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>DALIBOR SUKELJ 56157294886</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:32:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4ec433-ea66-40ec-a163-4deddc9b939a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2214_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4ec433-ea66-40ec-a163-4deddc9b939a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2220/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-370/2026 od 27.04.2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:28:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b08ca17-a3d3-4f96-a020-d1a8256b66e9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2220_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b08ca17-a3d3-4f96-a020-d1a8256b66e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2229/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-371/2026 od 27.04.2026</t>
+  </si>
+  <si>
+    <t>Zvonko Kučić 21391077503</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:23:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4305cfb-5a28-41aa-a966-b9de4ffd49a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2229_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4305cfb-5a28-41aa-a966-b9de4ffd49a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2259/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-376/2026 od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>VLASTA KRUMPEŠTAR 33960898907</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:18:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79e3c97-581f-4806-a2ca-b018221ca5c6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2259_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2259_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79e3c97-581f-4806-a2ca-b018221ca5c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2445/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje o ovrsi na temelju vjerodostojne isprave posl.br. UPP/OS-Ovrv-407/2026 od 19.05.2026. </t>
+  </si>
+  <si>
+    <t>IVAN VIROVEC 61147650610</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:12:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1073e0c6-bffc-4a11-b3ae-c80726cfa01d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2445_2026-1-6 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2445_2026-1-7 - Uplatnica uz rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1073e0c6-bffc-4a11-b3ae-c80726cfa01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovrv&amp;predmet=2445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 22 A, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>76335625952</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ 76335625952; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:37:06</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:19:10</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9310/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9310/2025</t>
+  </si>
+  <si>
+    <t>Jela Santor; Lovro Kapitan</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:25:12</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84800943-b34c-4fa7-a98b-1c1b6028e116</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84800943-b34c-4fa7-a98b-1c1b6028e116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9310&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1895/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1895/2026</t>
+  </si>
+  <si>
+    <t>KUŠTIĆ JOSIP,MLDB.; KUŠTIĆ PAVAO,MLDB.; KUŠTIĆ TEREZA,MLDB.; MEHKEK MARA; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa38383-7f27-4320-93bb-f6a345dff3bc</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UGOVOR_O_DOZIVOTNOM_UZDRZAVANJU.pdf; POSJEDOVNI_LIST.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; PUNOMOC.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa38383-7f27-4320-93bb-f6a345dff3bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9241/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9241/2025</t>
+  </si>
+  <si>
+    <t>FERTALJ IGNAC</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:49:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0351b14c-45a1-4d11-b584-2faa5dd48a83</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_A.pdf; ZK_IZVADAK_ZK_IZVADAK_B.pdf; KOPIJA_KATASTARSKOG_PLANA_DVA_IZVODA_IZ_KAT_PLANA.pdf; SKICA_PREMJERAVANJA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_DVIJE_POVIJESTI_PROMJENA_NEKRETNINA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; IZVOD_S_WEB-PREGLEDNIKA_GEOPORTAL.pdf; KUPOPRODAJNI_UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0351b14c-45a1-4d11-b584-2faa5dd48a83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:45:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/491e2638-0930-4bf8-a2ed-1ea02ff3d2e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/491e2638-0930-4bf8-a2ed-1ea02ff3d2e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4900/2026</t>
+  </si>
+  <si>
+    <t>Horvat Milan</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:19:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efca65f-37ec-44b8-b0df-410423f4a2c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efca65f-37ec-44b8-b0df-410423f4a2c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2921/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2921/2026</t>
+  </si>
+  <si>
+    <t>Dora Rodjak, mldb., Budančevica kbr. 111; Ivan Kapelčan; Luka Rođak, Budančevica kbr. 111; Mara Rodjak, mldb., Budančevica kbr. 111; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bda46c6-191b-4c3b-9c31-667dd0404c2f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bda46c6-191b-4c3b-9c31-667dd0404c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2921&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2185/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2185/2026</t>
+  </si>
+  <si>
+    <t>BAJSAR GJURO; BAJSAR ĐURO; E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; PETRAS MARA; PETRAS MARA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790c072b-06b1-45b4-b5bc-dc058b82654b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790c072b-06b1-45b4-b5bc-dc058b82654b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11998/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11998/2025</t>
+  </si>
+  <si>
+    <t>CIK ANA,MLDB.; CIK ANA,MLDB.; CIK JOSIP; CIK JOSIP; CIK JOSIP; E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; HORVAT ANA,UDOVA,R.PAPIĆ</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:00:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94980d52-4423-49f0-bf79-7a9e1dd40f28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94980d52-4423-49f0-bf79-7a9e1dd40f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11998&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5179/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5179/2026</t>
+  </si>
+  <si>
+    <t>Herak Angelina; Herak Dubravka; Herak Milenko; KIČIN BRANKO; KIČIN RUŽA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32814fc6-889a-4c3c-986c-8407828317b6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UGOVOR_O_KUPOPRODAJI.pdf; POVIJEST_PROMJENA_ZA_KC.BR._85_I_KC.BR._125_2_K.O._VELIKA_MUCNA.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; TABULARNA_IZJAVA.pdf; RJESENJE_BR.Z-5179-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32814fc6-889a-4c3c-986c-8407828317b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10499/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10499/2024</t>
+  </si>
+  <si>
+    <t>Gabrijel Funtek; Ignac Funtek; Ivan Kičinbaći; Josip Funtek; Katica Balja; Margareta Funtek; Miroslav Funtek; Pavao Funtek; Đuro Funtek</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:51:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52610952-dc3d-48de-b38a-3ec367e15bee</t>
+  </si>
+  <si>
+    <t>rjesenje_o_povlacenju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52610952-dc3d-48de-b38a-3ec367e15bee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10499&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3a7db04-090a-4a8a-8038-dc98c4cba2f7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; DOPIS.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; UGOVOR_O_KUPOPRODAJI.pdf; OSTALO.pdf; ZK_IZVADAK.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; TABULARNA_IZJAVA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3a7db04-090a-4a8a-8038-dc98c4cba2f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5440/2026</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:33:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/537b1672-89e9-431b-a2e5-fa1e8b7d060b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/537b1672-89e9-431b-a2e5-fa1e8b7d060b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5440&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5440/2026</t>
+  </si>
+  <si>
+    <t>Milka Vučković</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:30:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61208de-2b4d-43f6-8ab3-358078b1e0c0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_ZA_ZASTUPANJE.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._RATKOVIC_MILEVE.pdf; ZK_IZVADAK___IZVADAK_IZ_BZP-a_ZA_ZK._UL._BR._2519__K._O._VELIKA_MUCNA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61208de-2b4d-43f6-8ab3-358078b1e0c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4979/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4979/2026</t>
+  </si>
+  <si>
+    <t>Agata Fuček, mldb., Grkine kbr. 1245; Ana Horvat, Đurđevac kbr. 644; Andro Mišulin, Sveta Ana,; Bara Burulic, Grkine kbr. 1190; Bara Vrapčević, Stari Gradac; Dora Golubić, Severovci kbr. 1610; Dora Turković, Kapela, Batina; Franjo Mišulin, Grkine kbr. 1477; Josip Stankeric, Novo Virje kbr. 204; Kata Fusić, Severovci kbr. 1275; Mara Bertešić, mldb., Grkine; Mara Magdić, Mičetinac; Mara Mišulin, Grkine kbr. 1290; Marica Mišulin, mldb., Grkine kbr. 1245; Marica Mišulin, mldb., Grkine kbr. 1245; Marta Patačko, Đurđevac kbr. 347; Mato Stankeric, Novo Virje kbr. 1224; Petar Horvat, Đurđevac kbr. 1127; Roza Budaj, Mičetinac kbr. 20; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Mišulin, Novo Virje kbr. 200; Štefo Štefanov, Grkine kbr. 1202</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47efb75d-1e2e-47d1-8b8d-c715b00aca8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47efb75d-1e2e-47d1-8b8d-c715b00aca8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4979&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-298/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Žarko Obradović 68974950896</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59b9ab2-cb57-4068-8643-091b814a7576</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59b9ab2-cb57-4068-8643-091b814a7576/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=P&amp;predmet=298&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-287/2026</t>
+  </si>
+  <si>
+    <t>Bogoslav Šešerina</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:28:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b252ff-ac70-48c6-866b-2abcc6b00be6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b252ff-ac70-48c6-866b-2abcc6b00be6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4058/2024</t>
+  </si>
+  <si>
+    <t>Huzjak Ružica</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:13:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a45fc8bb-b52c-45ce-aaa8-8dcb132efc82</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_JUG_MARICA.pdf; ZK_IZVADAK_ZK._UL._BR._482__K._O._VELIKA_MUCNA.pdf; PUNOMOC_CAR_TATJANA.pdf; POSJEDOVNI_LIST__BR._1211__K._O._VELIKA_MUCNA.pdf; TABULARNA_IZJAVA_PSENICNIK_IVICA.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._MIJO_PSENICNIK.pdf; ZK_IZVADAK_ZK._UL._BR._881__K._O._VELIKA_MUCNA.pdf; POSJEDOVNI_LIST__BR._213__K._O._VELIKA_MUCNA.pdf; ZK_IZVADAK_ZK._UL._BR._260__K._O._VELIKA_MUCNA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a45fc8bb-b52c-45ce-aaa8-8dcb132efc82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4058&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Andrija Kendjel; Josip Tot; Kendjel Marija; Marica Tot; Milka Petani</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0685c61-e3bd-4005-ab69-342407eabe01</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC_JUG_MARICA.pdf; ZK_IZVADAK_ZK._UL._BR._482__K._O._VELIKA_MUCNA.pdf; PUNOMOC_CAR_TATJANA.pdf; POSJEDOVNI_LIST__BR._1211__K._O._VELIKA_MUCNA.pdf; TABULARNA_IZJAVA_PSENICNIK_IVICA.pdf; RJESENJE_O_NASLJEDIVANJU_IZA_POK._MIJO_PSENICNIK.pdf; ZK_IZVADAK_ZK._UL._BR._881__K._O._VELIKA_MUCNA.pdf; POSJEDOVNI_LIST__BR._213__K._O._VELIKA_MUCNA.pdf; ZK_IZVADAK_ZK._UL._BR._260__K._O._VELIKA_MUCNA.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; RJESENJE_BR.Z-4058-2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0685c61-e3bd-4005-ab69-342407eabe01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5919/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5919/2026</t>
+  </si>
+  <si>
+    <t>Tot Josip</t>
+  </si>
+  <si>
+    <t>14.07.2026. 08:53:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b0c37d-180a-4bf0-a658-7904aae110ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b0c37d-180a-4bf0-a658-7904aae110ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5919&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10053/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10053/2025</t>
+  </si>
+  <si>
+    <t>Josip Krivak</t>
+  </si>
+  <si>
+    <t>14.07.2026. 07:18:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151ef1aa-dde3-47a9-9eb0-52bd155db44d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151ef1aa-dde3-47a9-9eb0-52bd155db44d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10053&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GABRIJELA BOOZ</t>
+  </si>
+  <si>
+    <t>GABRIJELA BOOZ 90826441785</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a2ee6-4050-4f80-936b-cfe674838b58</t>
+  </si>
+  <si>
+    <t>16.381171.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a2ee6-4050-4f80-936b-cfe674838b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2933/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2933/2026</t>
+  </si>
+  <si>
+    <t>Franjo Bazijanec,Vinkov,Kalinovac kb345/10Batinske; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 11:22:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585f3133-6bff-4cb4-a9f3-4389248708fd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585f3133-6bff-4cb4-a9f3-4389248708fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2933&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2048/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2048/2026</t>
+  </si>
+  <si>
+    <t>Luka Vinković, Sirova Katalena kbr. 84; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 11:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba49b88f-9587-4dfe-819a-e446e57fa2f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba49b88f-9587-4dfe-819a-e446e57fa2f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2048&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2997/2026</t>
+  </si>
+  <si>
+    <t>Ignac Bartovčak, Kloštar Podravski kbr. 125; Marija Bartovčak, Kloštar Podravski kbr. 125; Milka Jelušić, Budančevica kbr. 30; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 11:01:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3718bde8-649f-404d-aaf3-42c1a1db5cff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3718bde8-649f-404d-aaf3-42c1a1db5cff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2767/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2767/2026</t>
+  </si>
+  <si>
+    <t>Anica Gašparić, Molve kbr. 7; Mijo Gašparić, Molve kbr. 137; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:51:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17e90617-9104-4074-8b87-a8ec94b330de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17e90617-9104-4074-8b87-a8ec94b330de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2767&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2852/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2852/2026</t>
+  </si>
+  <si>
+    <t>Branko Đipalo, Budančevica kbr. 18; Ivica Đipalo, Budančevica kbr. 18; Martin Sobota, Kalinovac kbr. 232; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d26f18d-d9c5-4c19-ba31-2a133f9b5fa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d26f18d-d9c5-4c19-ba31-2a133f9b5fa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2852&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2461/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2461/2026</t>
+  </si>
+  <si>
+    <t>Ana Hrvoić, Ferdinandovac; Franjo Hrvoić, Ferdinandovac; Petar Kovačev, Ferdinandovac kbr. 127; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:38:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e89396c1-2d7f-4896-8bd7-f7d5993d3092</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e89396c1-2d7f-4896-8bd7-f7d5993d3092/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4899/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4899/2026</t>
+  </si>
+  <si>
+    <t>Ana Ormanec, Molve kbr. 130; Marica Veger, Molve kbr. 130; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:24:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd8e118-0ed9-4469-acad-aeb35d5f8088</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK-1.pdf; ZK_IZVADAK_ZK_IZVADAK_2.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPJA_KAT_PLANA_ZA_CKBR_1901.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_ZA_CKBR_5499.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_ZA_CKBR_5908.pdf; KOPIJA_KATASTARSKOG_PLANA_KOPIJA_KAT_PLANA_ZA_CKBR_5264.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; RJESENJE.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_IZA_POK_ANE_ORMANEC_I_SMRTNI_LIST.pdf; RJESENJE_O_NASLJEDIVANJU_RJESENJE_O_NASLJEDIVANJU_POK_MARICE_VEGER.pdf; OVJERENA_IZJAVA_GORANA_VINCEK.pdf; PUNOMOC.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; PODNESAK_ZA_DOPUNU.pdf; OVJERENA_IZJAVA_NATALIE_VEGER_I_DR..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd8e118-0ed9-4469-acad-aeb35d5f8088/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4899&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2914/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2914/2026</t>
+  </si>
+  <si>
+    <t>MLADEN LUČIĆ 33919803248; Nada Lučić 75810922419; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOĆA; PANTELIĆ VINKO</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f172a4-6f79-40ab-adba-141bc098234f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f172a4-6f79-40ab-adba-141bc098234f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2914&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2050/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2050/2026</t>
+  </si>
+  <si>
+    <t>CENKOVČAN ANA,R.KOKŠA; E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; KOKŠA TEREZIJA,R.IVANČAN; ŽUFIKA MARIJA,R.KOKŠA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6937814-f624-4281-acdc-e138fecec767</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6937814-f624-4281-acdc-e138fecec767/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3723/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3723/2026</t>
+  </si>
+  <si>
+    <t>Dora Kopas, Šemovci kbr. 252; Dragutin Brener, mldb., Đurđevac; Dragutin Brener, Đurđevac kbr. 363; Marija Brener, mldb., Đurđevac; Marija Brener, mldb., Đurđevac kbr. 363; Milan Brener, mldb., Đurđevac; Milan Brener, Đurđevac kbr. 363; Minka Brener, udova, Đurđevac kbr. 363; Robert Brener, mldb., Đurđevac; Robert Brener, Đurđevac kbr. 363; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:14:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2564fd1a-4183-4f32-8d66-c6700e3eb8c2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2564fd1a-4183-4f32-8d66-c6700e3eb8c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4074/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4074/2026</t>
+  </si>
+  <si>
+    <t>LEBINEC JOZO; LEBINEC MARTIN,MLDB.; LEBINEC TOMO; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOĆA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92073b97-6cc3-4255-bdb0-8fdd592803d6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92073b97-6cc3-4255-bdb0-8fdd592803d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4074&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3640/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3640/2026</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA OPĆINSKOG SUDA U KOPRIVNICI; MIKLIĆ VIKTORIJA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 07:14:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331feed3-6d5c-4469-8b4e-99d9cbb91417</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; UVJERENJE_O_POVIJESTI_POSJEDA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_ZK_IZVADAK_I_STARI_POSJEDOVNI_LIST.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; PUNOMOC.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331feed3-6d5c-4469-8b4e-99d9cbb91417/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10526/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10526/2025</t>
+  </si>
+  <si>
+    <t>Nikola Čubra; Nikola Čubra; Stjepan Sremec; Stjepan Sremec</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:54:14</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00c195a-b9f0-46f6-8a57-d1673d04d6b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00c195a-b9f0-46f6-8a57-d1673d04d6b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10526&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4825/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4825/2026</t>
+  </si>
+  <si>
+    <t>Jozo Lebinec, Budrovac; Kata Lebinec r. Pozder, Budrovac, Bilogorska 140; Marija Majdak r. Lebinec, Budrovac, Bilogorska 140; Martin Lebinec, mldb., Budrovac kbr. 91; Slavica Štimac r. Lebinec, Kumrovec, Razvor 11/A; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:29:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27024b63-22d0-45ed-af7f-e9b3be4197af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27024b63-22d0-45ed-af7f-e9b3be4197af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4825&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANA-MARIJA HONTIĆ</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ 88869013242</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:25:19</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298b294-1953-4238-94fd-f5fc8136456c</t>
+  </si>
+  <si>
+    <t>16.380713.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298b294-1953-4238-94fd-f5fc8136456c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJAN ŠIMUNOVIĆ</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ 34442158170</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f54137-6884-4d41-8a4e-287f3f31aac9</t>
+  </si>
+  <si>
+    <t>16.381942.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f54137-6884-4d41-8a4e-287f3f31aac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRELA DUJMAN</t>
+  </si>
+  <si>
+    <t>MIRELA DUJMAN 95666893296</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a48e486-5a6d-4cbf-9a5b-ccd50a9c89d8</t>
+  </si>
+  <si>
+    <t>16.380604.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a48e486-5a6d-4cbf-9a5b-ccd50a9c89d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAMIR MARIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR MARIJANOVIĆ 53549396397</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9764d1cf-9112-4746-a40f-61a3c714bf4a</t>
+  </si>
+  <si>
+    <t>16.381908.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9764d1cf-9112-4746-a40f-61a3c714bf4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6046/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6046/2026</t>
+  </si>
+  <si>
+    <t>Franjo Kapić; Gizela Kapić; Gjuro Kapić; Janoš Ospet; Jula Ospet; Jula Papić; Kata Ospet; Miško Papić; Štefo Ospet</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:29:05</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8fed5c-776e-454d-a15b-9fbede1f288e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8fed5c-776e-454d-a15b-9fbede1f288e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2072/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2072/2026</t>
+  </si>
+  <si>
+    <t>FLAMACETA MARA, UDOVA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:40:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f858a2-8a1f-4c7d-bb2a-e427bc566ac3</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07f858a2-8a1f-4c7d-bb2a-e427bc566ac3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11811/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11811/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Posavec-Majtan; Jela Fičko; Ljuba Fičko; Valent Majtan</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d58daab-5fe2-4e7c-8abd-ccf205ebde27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d58daab-5fe2-4e7c-8abd-ccf205ebde27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11811&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4785/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4785/2025</t>
+  </si>
+  <si>
+    <t>Nepoznati vlasnik</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:50:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae4585f3-793f-4edd-8802-96860025ccc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae4585f3-793f-4edd-8802-96860025ccc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4785&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA GOJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA GOJKOVIĆ 25733750730</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d7e6d5-11d4-4cc3-a952-8a2147e24940</t>
+  </si>
+  <si>
+    <t>16.380786.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d7e6d5-11d4-4cc3-a952-8a2147e24940/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3203/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3203/2025</t>
+  </si>
+  <si>
+    <t>Mato Matunci</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:40:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076d2cc3-3f4d-44be-b168-63f7e2048ae8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076d2cc3-3f4d-44be-b168-63f7e2048ae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3203&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3766/2026</t>
+  </si>
+  <si>
+    <t>KRANJEC MARTIN</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/108a5617-7c00-4b97-b9c1-e7025f9b3a9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/108a5617-7c00-4b97-b9c1-e7025f9b3a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5947/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5947/2026</t>
+  </si>
+  <si>
+    <t>ŠUMSKO POLJOPRIVREDNI KOMBINAT KOPRIVNICA-ŠUMARIJA ĐURĐEVAC</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:10:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ed9a20-6b2a-401e-8922-19a032c08c10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ed9a20-6b2a-401e-8922-19a032c08c10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10360/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10360/2025</t>
+  </si>
+  <si>
+    <t>Ivan Mićurin; Kata Vedriš</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:15:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bc0ca0-b724-4263-9769-4931a2e5c81c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bc0ca0-b724-4263-9769-4931a2e5c81c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10360&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4799/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4799/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča Općinskog suda u Koprivnici; Petar Paviša, Kalinovac, Dravska 44</t>
+  </si>
+  <si>
+    <t>08.07.2026. 11:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6caa0bc-a118-430d-b99e-1d40c6fb75c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6caa0bc-a118-430d-b99e-1d40c6fb75c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-463/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-463/2026</t>
+  </si>
+  <si>
+    <t>Franković Kata r. Čardašev, Ferdinandovac; Kovačev Ivan, Ferdinandovac kbr. 171; Čardašev Franjo, Ferdinandovac kbr. 40; Čardašev Slavko, Ferdinandovac kbr. 345; Čardašev Đuro, Ferdinandovac kbr. 40</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:11:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4596965-b993-4bba-962f-43646e283c35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4596965-b993-4bba-962f-43646e283c35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=463&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1073/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1073/2026</t>
+  </si>
+  <si>
+    <t>JENDRAŠIĆ ANA</t>
+  </si>
+  <si>
+    <t>08.07.2026. 07:51:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54efd71-2881-4773-81a3-5953719bfa7c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54efd71-2881-4773-81a3-5953719bfa7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2487/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2487/2026</t>
+  </si>
+  <si>
+    <t>Marta Peršić</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:57:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212c67f4-1714-4b1a-a750-3fe96e9a1b4e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG.pdf; ZK_IZVADAK_DVA_ZK_IZVODA_(FOSIC-RAJN).pdf; KOPIJA_KATASTARSKOG_PLANA_DVIJE_KOPIJE_KAT_PLANA_(FOSIC-RAJN).pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA_1.pdf; UGOVOR_O_KUPOPRODAJI_KUPOPRODAJNI_UGOVOR_FOSIC-RAJN.pdf; POSJEDOVNI_LIST__FOSIC-RAJN-STARI_POSJEDOVNI_LIST.pdf; MEDUVLASNICKI_UGOVOR_FOSIC-RAJN-MEDUVLASNICKI_UGOVOR.pdf; ZK_IZVADAK_ZJ_IZVADAK_ZKUL_8673_K_O_MOLVE.pdf; ZK_IZVADAK_ZK_IZVADAK_ZKUL_8762_K_O_MOLVE.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_1.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_3.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_2.pdf; KOPIJA_KATASTARSKOG_PLANA_KPK_4.pdf; UGOVOR_O_KUPOPRODAJI_KUP_UGOVOR_FOSIC-FRANCIC.pdf; UGOVOR_O_KUPOPRODAJI_FOSIC-BARBERIC-KUPOPRODAJNI_UGOVOR.pdf; UVJERENJE_O_POVIJESTI_POSJEDA_POVIJEST_PROMJENA_KATASTRA_2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212c67f4-1714-4b1a-a750-3fe96e9a1b4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-747/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-747/2026</t>
+  </si>
+  <si>
+    <t>Marijanka Mitrović</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:54:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1a048a-a959-4450-8393-94101b33b076</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1a048a-a959-4450-8393-94101b33b076/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ana Kovačić r. Topolovčan, udova</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89046a7a-1157-4cde-9156-2899aa702d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89046a7a-1157-4cde-9156-2899aa702d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>GRGURA KARLOVČANA 8, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20013992234</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10981/2025</t>
+  </si>
+  <si>
+    <t>Branka Filip; Draga Kedmenec; Josip Filip; Justa Bosilj; Kata Grahovec; Stjepan Stančir; Terezia Biškup</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d159327-ad73-4c6b-adb2-3346d4e4a029</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_7.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d159327-ad73-4c6b-adb2-3346d4e4a029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10981&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-82/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-82/2026</t>
+  </si>
+  <si>
+    <t>Ana Podunajec; Jakob Podunajec; Kata Matina; Šimun Horvat; Šimun Horvat</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e11247a-4dbd-4d6e-8dfe-45e9f85d4888</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e11247a-4dbd-4d6e-8dfe-45e9f85d4888/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4610/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4610/2026</t>
+  </si>
+  <si>
+    <t>Mirica Schaefer 27779680977</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bde074d-1d15-433c-a05b-6f7480a9fefe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bde074d-1d15-433c-a05b-6f7480a9fefe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4961/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju zk.ispravnog postupka</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:18:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a399371d-0db0-417c-b33a-475f82634f5c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; RJESENJE_PODRUCNOG_UREDA_ZA_KATASTAR.pdf; OSTALO.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; OSTALO.pdf; KOPIJA_KATASTARSKOG_PLANA.pdf; RJESENJE_UPRAVNOG_TIJELA.pdf; RJESENJE.pdf; RJESENJE.pdf; POTVRDA.pdf; RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a399371d-0db0-417c-b33a-475f82634f5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4961&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11434/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11434/2025</t>
+  </si>
+  <si>
+    <t>Mirko Inkey Pallinski</t>
+  </si>
+  <si>
+    <t>06.07.2026. 12:47:23</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f37a5956-e1b1-4b8a-b41b-8e41d0f01811</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f37a5956-e1b1-4b8a-b41b-8e41d0f01811/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11434&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4797/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4797/2026</t>
+  </si>
+  <si>
+    <t>JURIŠA LOVRO; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:17:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8562247-f81e-4d13-b926-dbc1bff4960f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8562247-f81e-4d13-b926-dbc1bff4960f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4797&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HUZJAK RUŽICA; TOT MARICA</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7142ddd-60af-444c-8d4a-915569cc9a6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7142ddd-60af-444c-8d4a-915569cc9a6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5567/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5567/2026</t>
+  </si>
+  <si>
+    <t>Jula Sinjeri</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e58495-39c4-445a-a681-9cf49a9c9fed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e58495-39c4-445a-a681-9cf49a9c9fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5567&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-189/2026</t>
   </si>
   <si>
     <t>Oglas od 03.07.2026.</t>
   </si>
   <si>
     <t>ANICA CUGOVČAN</t>
   </si>
   <si>
     <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>55765390833</t>
   </si>
   <si>
     <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
   </si>
   <si>
     <t>03.07.2026. 14:46:55</t>
   </si>
   <si>
     <t>17.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-183/2026</t>
   </si>
   <si>
     <t>TOMISLAV MATEKOV</t>
   </si>
   <si>
     <t>VRBAS 8, 48350 Virje, Hrvatska</t>
   </si>
   <si>
     <t>66033609094</t>
   </si>
   <si>
     <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
   </si>
   <si>
     <t>03.07.2026. 14:46:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
@@ -146,404 +5416,173 @@
   <si>
     <t>DINO ŠAJN</t>
   </si>
   <si>
     <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
   </si>
   <si>
     <t>67494197273</t>
   </si>
   <si>
     <t>DINO ŠAJN 67494197273; e-Oglasna ploča</t>
   </si>
   <si>
     <t>03.07.2026. 14:45:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
   </si>
   <si>
-    <t>Objava suda</t>
-[...52 lines deleted...]
-  <si>
     <t>Z-2051/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2051/2026</t>
   </si>
   <si>
     <t>Ana Strmecki; Ivan Balaško; Kata Jurjević; Štefica Vidak</t>
   </si>
   <si>
     <t>03.07.2026. 10:46:31</t>
   </si>
   <si>
-    <t>04.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/101e9b88-ae1d-40ff-a1b3-a9a4fa64ef7e</t>
   </si>
   <si>
     <t>Rjesenje_o_ocevidu_od_2.7.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/101e9b88-ae1d-40ff-a1b3-a9a4fa64ef7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2051&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-6845/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6845/2025</t>
   </si>
   <si>
     <t>Imbro Korošec; Jela Solarić; Mara Korošec; Vid Korošec; Đuro Korošec</t>
   </si>
   <si>
     <t>03.07.2026. 09:19:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c847921f-80bb-44b7-8922-72e4383636c1</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c847921f-80bb-44b7-8922-72e4383636c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6845&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-1406/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1406/2026</t>
   </si>
   <si>
     <t>Ana Torčanec; Bara Pavešić</t>
   </si>
   <si>
     <t>03.07.2026. 09:19:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/974e6baa-4197-40b2-bb92-ab166b295a21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/974e6baa-4197-40b2-bb92-ab166b295a21/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1406&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-9359/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9359/2025</t>
   </si>
   <si>
     <t>Ana Bez; Branko Zoretić; Jakob Vlah; Josip Bez; Kuben Dragutin; Ljubica Bez; Lucija Brleković; Mila Lazić; Milan Bez; Milan Višanj; Otilija Bez; Sava Zoretić; Stevo Kovačević; Stevo Zoretić; Stjepan Brleković; Stjepan Kuben; Tomo Brleković; Đurđa Brleković; Štefanija Pavković</t>
   </si>
   <si>
     <t>03.07.2026. 09:06:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ed66e7c-1869-4ed8-81e4-5f3c82b2744e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ed66e7c-1869-4ed8-81e4-5f3c82b2744e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=9359&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-2204/2026</t>
-[...136 lines deleted...]
-  <si>
     <t>Peršić Marta</t>
   </si>
   <si>
     <t>03.07.2026. 08:27:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a56089ca-4df1-4423-89d0-4996e2359441</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a56089ca-4df1-4423-89d0-4996e2359441/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2487&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-4786/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4786/2026</t>
   </si>
   <si>
     <t>BUKOVČAN JOZO; BUKOVČAN TREZA,UDATA ĐUD; OPĆINSKI SUD U KOPRIVNICI OGLASNA PLOĆA; OSLOVČAN TOMO; SARIĆ JULKA; SARIĆ PETAR</t>
   </si>
   <si>
     <t>03.07.2026. 08:27:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34e461e1-e4b9-43cc-842c-d0b84a68c358</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; OSTALA_IZDAVANJA_RAZNI_PRILOG.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34e461e1-e4b9-43cc-842c-d0b84a68c358/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4786&amp;godina=2026</t>
   </si>
   <si>
-    <t>Povrv-960/2013</t>
-[...25 lines deleted...]
-  <si>
     <t>Sp-198/2026</t>
   </si>
   <si>
     <t>Dražen Jelača</t>
   </si>
   <si>
     <t>Ulica Gorička 78, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>15247324992</t>
   </si>
   <si>
     <t>Dražen Jelača 15247324992</t>
   </si>
   <si>
     <t>03.07.2026. 08:06:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
@@ -575,179 +5614,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - KATARINA SLUKAN</t>
   </si>
   <si>
     <t>KATARINA SLUKAN 49892950199</t>
   </si>
   <si>
     <t>03.07.2026. 03:24:59</t>
   </si>
   <si>
     <t>26.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb</t>
   </si>
   <si>
     <t>16.380623.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovr-279/2026</t>
-[...127 lines deleted...]
-  <si>
     <t>Sp-194/2026</t>
   </si>
   <si>
     <t>Oglas od 02.07.2026.</t>
   </si>
   <si>
     <t>Blaženka Oršoš</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
   </si>
   <si>
     <t>84290850125</t>
   </si>
   <si>
     <t>Blaženka Oršoš 84290850125</t>
   </si>
   <si>
     <t>02.07.2026. 09:01:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
@@ -761,212 +5671,128 @@
   <si>
     <t>Željko Špoljarić</t>
   </si>
   <si>
     <t>Ulica Stjepana Radića 3, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>77075944846</t>
   </si>
   <si>
     <t>Željko Špoljarić 77075944846</t>
   </si>
   <si>
     <t>02.07.2026. 08:57:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2333/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Sp-193/2026</t>
   </si>
   <si>
     <t>Mirica Pavešić</t>
   </si>
   <si>
     <t>Gajeva 32, 48325 Novigrad Podravski, Hrvatska</t>
   </si>
   <si>
     <t>79467760963</t>
   </si>
   <si>
     <t>Mirica Pavešić 79467760963</t>
   </si>
   <si>
     <t>02.07.2026. 08:18:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-258/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-2304/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2304/2026</t>
   </si>
   <si>
     <t>GEČIĆ JOSIP; GEČIĆ LJUDMILA; GJURIĆ FRANJO MLAĐI; HUNJADI TREZA ROĐ.VLAHOVIĆ; IVANIN LADISLAV; KAPITANIĆ GJURO; KLARNER FRANJO 04850803525; KLARNER TEREZA,MLDB; KNEZ LJUBICA; KOŠUTA ROZA; KRALJ RUŽICA, R.OPICA; VLAHOVIĆ BARA UDATA BANEK; VLAHOVIĆ HERMINA; VLAHOVIĆ KATA; VLAHOVIĆ VLADO</t>
   </si>
   <si>
     <t>02.07.2026. 06:49:01</t>
   </si>
   <si>
-    <t>01.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a70095ea-a136-4587-bfd6-defb90122435</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a70095ea-a136-4587-bfd6-defb90122435/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2304&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - GORDANA BALENT</t>
   </si>
   <si>
     <t>GORDANA BALENT 01607275327</t>
   </si>
   <si>
     <t>02.07.2026. 03:26:45</t>
   </si>
   <si>
-    <t>25.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c</t>
   </si>
   <si>
     <t>16.380871.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-5557/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5557/2026</t>
   </si>
   <si>
     <t>MAKAR ANTUN MLDB.; MAKAR PETAR</t>
   </si>
   <si>
     <t>01.07.2026. 14:34:41</t>
   </si>
   <si>
-    <t>31.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5da7a62-9166-41e2-9aed-aa8adb878222</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5da7a62-9166-41e2-9aed-aa8adb878222/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5557&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4096/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4096/2025</t>
   </si>
   <si>
     <t>Ljuba Blažotić</t>
   </si>
   <si>
     <t>01.07.2026. 14:21:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc33e0ab-3818-4de4-b6f7-8025a34d1ca6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc33e0ab-3818-4de4-b6f7-8025a34d1ca6/dokumenti/preuzimanje</t>
@@ -974,233 +5800,95 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4096&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-5726/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5726/2026</t>
   </si>
   <si>
     <t>JAKUPANEC MILICA; VLAHOVIĆ VLADO</t>
   </si>
   <si>
     <t>01.07.2026. 14:21:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26641413-89db-4673-a736-808b582e0de3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26641413-89db-4673-a736-808b582e0de3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5726&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-9/2016</t>
-[...112 lines deleted...]
-  <si>
     <t>Z-315/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-315/2026</t>
   </si>
   <si>
     <t>Antun Horvat, Budrovac kbr. 155; Ivan Šantek, Budrovac kbr. 144; Mijo Oslovčan, Sirova Katalena kbr.15</t>
   </si>
   <si>
     <t>01.07.2026. 11:37:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10845ce5-656f-47e5-95eb-aeed11800893</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10845ce5-656f-47e5-95eb-aeed11800893/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=315&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7993/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7993/2023</t>
   </si>
   <si>
     <t>Marija Jakara r. Vrabec</t>
   </si>
   <si>
     <t>01.07.2026. 09:52:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d99073c4-bf21-458d-8f06-df22d87ef768</t>
   </si>
   <si>
     <t>Rjesenje_-_dopuna_prijedloga.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PUNOMOC.pdf; ZK_IZVADAK_PRIJEPIS_POSJEDOVNOG_LISTA__POVIJEST_PROMJENA__RJESENJE_O_NASLJEDIVANJU__SMRTNI_LIST.pdf; ZAHTJEV_ZA_DOPUNU_ZK_PREDMETA.pdf; UGOVOR.pdf; IZVOD.pdf; IZVOD.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d99073c4-bf21-458d-8f06-df22d87ef768/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7993&amp;godina=2023</t>
   </si>
   <si>
-    <t>Ovrv-2209/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Sp-192/2026</t>
   </si>
   <si>
     <t>Oglas od 01.07.2026.</t>
   </si>
   <si>
     <t>Dragutin Banek</t>
   </si>
   <si>
     <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
   </si>
   <si>
     <t>81290343658</t>
   </si>
   <si>
     <t>Dragutin Banek 81290343658</t>
   </si>
   <si>
     <t>01.07.2026. 09:39:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
@@ -1214,191 +5902,62 @@
   <si>
     <t>Desanka Oršuš</t>
   </si>
   <si>
     <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>85858027574</t>
   </si>
   <si>
     <t>Desanka Oršuš 85858027574</t>
   </si>
   <si>
     <t>01.07.2026. 09:37:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-85/2026</t>
-[...124 lines deleted...]
-  <si>
     <t>Z-2625/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2625/2026</t>
   </si>
   <si>
     <t>Valko Zidarić</t>
   </si>
   <si>
     <t>30.06.2026. 14:08:09</t>
   </si>
   <si>
-    <t>30.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cc427a9-df46-4369-a76c-9c4c7625b422</t>
   </si>
   <si>
     <t>Rjesenje_o_ocevidu_od_30.6.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cc427a9-df46-4369-a76c-9c4c7625b422/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2625&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-8365/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8365/2024</t>
   </si>
   <si>
     <t>Marijana Seleš 03456050795; Željko Pavešić 29044940695</t>
   </si>
   <si>
     <t>30.06.2026. 12:53:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9168f91f-ae22-4d14-88e1-d9a46d63f049</t>
@@ -1451,257 +6010,113 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8344&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-8336/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8336/2024</t>
   </si>
   <si>
     <t>Ivo Kolarić 19285780306; Josip Kolarić 45393790690</t>
   </si>
   <si>
     <t>30.06.2026. 12:41:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/410fae86-74c5-46a5-a17d-6bb8747bf092</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/410fae86-74c5-46a5-a17d-6bb8747bf092/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8336&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovr-19/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-8331/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8331/2024</t>
   </si>
   <si>
     <t>Goran Horvatić-Jambor 04838516898</t>
   </si>
   <si>
     <t>30.06.2026. 12:39:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/749c948b-ded8-4a56-b336-6401793c09d9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/749c948b-ded8-4a56-b336-6401793c09d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=8331&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-7887/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7887/2024</t>
   </si>
   <si>
     <t>Boris Toth 65894022340</t>
   </si>
   <si>
     <t>30.06.2026. 12:38:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e569c4d5-389b-4fe8-8cf4-6a6127b67837</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e569c4d5-389b-4fe8-8cf4-6a6127b67837/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7887&amp;godina=2024</t>
   </si>
   <si>
-    <t>P-185/2014</t>
-[...115 lines deleted...]
-  <si>
     <t>Sp-186/2026</t>
   </si>
   <si>
     <t>Oglas od 30.06.2026.</t>
   </si>
   <si>
     <t>Iva Ravenski</t>
   </si>
   <si>
     <t>Podravska Ulica 3, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>79728569731</t>
   </si>
   <si>
     <t>Iva Ravenski 79728569731</t>
   </si>
   <si>
     <t>30.06.2026. 07:47:32</t>
   </si>
   <si>
-    <t>14.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-187/2026</t>
   </si>
   <si>
     <t>Ivica Kukec</t>
   </si>
   <si>
     <t>Braće Radića 23, 48000 Koprivnički Bregi, Hrvatska</t>
   </si>
   <si>
     <t>63946157701</t>
   </si>
   <si>
     <t>Ivica Kukec 63946157701</t>
   </si>
   <si>
     <t>30.06.2026. 07:46:30</t>
@@ -1721,512 +6136,95 @@
   <si>
     <t>Rajko Oršoš</t>
   </si>
   <si>
     <t>Starogradska 44b, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>02820652016</t>
   </si>
   <si>
     <t>Rajko Oršoš 02820652016</t>
   </si>
   <si>
     <t>30.06.2026. 07:44:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-328/2025</t>
-[...112 lines deleted...]
-  <si>
     <t>Z-1573/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1573/2026</t>
   </si>
   <si>
     <t>GOLUBIĆ JALŽA; GOLUBIĆ MATO; GREŠKOVNJAK BARA,IVANOVA,UDOVA; HORVAT ĐURO; JAKUPEC BARA; KANČAL FRANCA; KANČAL FRANCA,R.KOVAČIĆ; KOVAČIĆ KATA, R.ROĐAK; KOVAČIĆ KATA, R.ROĐAK; MIHALJIC LUKA; PIROVIĆ MARIJAN; SLAVINIĆ ANA; SLAVINIĆ ANA, R.MATURANEC; ŠANTEK AGNEZA</t>
   </si>
   <si>
     <t>29.06.2026. 12:48:23</t>
   </si>
   <si>
-    <t>29.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a9836f5-9984-46bc-93c4-78175177ccaa</t>
   </si>
   <si>
-    <t>Rjesenje_-_ocevid.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a9836f5-9984-46bc-93c4-78175177ccaa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1573&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-135/2026</t>
-[...79 lines deleted...]
-  <si>
     <t>Z-5654/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5654/2025</t>
   </si>
   <si>
     <t>Mijo Jušta; Mijo Posavec; REP BARA</t>
   </si>
   <si>
     <t>29.06.2026. 11:53:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd</t>
   </si>
   <si>
     <t>Rjesenje_-_Ocevid.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5654&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-1884/2026</t>
-[...214 lines deleted...]
-  <si>
     <t>Z-7223/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7223/2024</t>
   </si>
   <si>
     <t>Marija Matleković 28121978179</t>
   </si>
   <si>
     <t>29.06.2026. 09:44:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73df66c4-b694-412c-b75b-9c3cf5374096</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73df66c4-b694-412c-b75b-9c3cf5374096/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7223&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-7210/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7210/2024</t>
@@ -2246,53 +6244,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7210&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-184/2026</t>
   </si>
   <si>
     <t>Oglas od 29.06.2026.</t>
   </si>
   <si>
     <t>Tihomir Blažek</t>
   </si>
   <si>
     <t>Ulica Rudolfa Horvata 34, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>32116219166</t>
   </si>
   <si>
     <t>Tihomir Blažek 32116219166</t>
   </si>
   <si>
     <t>29.06.2026. 09:39:50</t>
   </si>
   <si>
-    <t>13.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-6344/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6344/2024</t>
   </si>
   <si>
     <t>Kolar Nevenka</t>
   </si>
   <si>
     <t>29.06.2026. 09:25:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6cabeeb-8955-40ba-9f86-fef30f8b2eee</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6cabeeb-8955-40ba-9f86-fef30f8b2eee/dokumenti/preuzimanje</t>
@@ -2321,200 +6316,110 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=6104&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5834/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5834/2024</t>
   </si>
   <si>
     <t>Đurđa Čuljak 35847896110</t>
   </si>
   <si>
     <t>29.06.2026. 09:14:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18c18073-ccc9-46f7-b50d-50d56aeff3c8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18c18073-ccc9-46f7-b50d-50d56aeff3c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5834&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-2198/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-185/2026</t>
   </si>
   <si>
     <t>Grozdana Oršoš</t>
   </si>
   <si>
     <t>Frana Galovića 35, 48321 Peteranec, Hrvatska</t>
   </si>
   <si>
     <t>44007828675</t>
   </si>
   <si>
     <t>Grozdana Oršoš 44007828675</t>
   </si>
   <si>
     <t>29.06.2026. 09:12:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2114/2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-5870/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5870/2024</t>
   </si>
   <si>
     <t>Valent Lončar</t>
   </si>
   <si>
     <t>29.06.2026. 09:04:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46b357b1-de27-47a1-a882-80011a793e59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46b357b1-de27-47a1-a882-80011a793e59/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5870&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovr-1462/2006</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-5188/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5188/2024</t>
   </si>
   <si>
     <t>Marija Pintar 94358198657; Mirela Koškanac 07672795881; Zlatko Žugaj 83388937416</t>
   </si>
   <si>
     <t>26.06.2026. 12:53:43</t>
   </si>
   <si>
-    <t>28.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c8c4fb7-4ee5-4e0f-b18a-e769ddb400c9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c8c4fb7-4ee5-4e0f-b18a-e769ddb400c9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5188&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-5134/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5134/2024</t>
   </si>
   <si>
     <t>Dražen Zagorec 70371076414</t>
   </si>
   <si>
     <t>26.06.2026. 12:47:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5fec86c-4066-418e-b56d-6fffffcd0630</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5fec86c-4066-418e-b56d-6fffffcd0630/dokumenti/preuzimanje</t>
@@ -2522,77 +6427,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5134&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-4416/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4416/2024</t>
   </si>
   <si>
     <t>Suzana Sabo 27663036864</t>
   </si>
   <si>
     <t>26.06.2026. 12:25:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36683fa5-8255-4e26-af66-c588a6142771</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36683fa5-8255-4e26-af66-c588a6142771/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=4416&amp;godina=2024</t>
   </si>
   <si>
-    <t>K-233/2022</t>
-[...25 lines deleted...]
-  <si>
     <t>Sp-182/2026</t>
   </si>
   <si>
     <t>Oglas od 26.06.2026.</t>
   </si>
   <si>
     <t>Ljiljana Foruglaš</t>
   </si>
   <si>
     <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>31163596231</t>
   </si>
   <si>
     <t>Ljiljana Foruglaš 31163596231</t>
   </si>
   <si>
     <t>26.06.2026. 10:46:21</t>
   </si>
   <si>
     <t>10.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb</t>
@@ -2645,113 +6523,62 @@
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_320304.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/817e4e94-c76f-43b6-bf21-591c798ba97b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-1021/1758/1</t>
   </si>
   <si>
     <t>ZK obnova OB-1021/1758/1</t>
   </si>
   <si>
     <t>26.06.2026. 08:54:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4fe0763-067d-44ad-8427-b0c7c3951b38</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_312280.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4fe0763-067d-44ad-8427-b0c7c3951b38/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Z-1073/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>ŠVACO ROZA</t>
   </si>
   <si>
     <t>26.06.2026. 08:03:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d29735dd-518e-4b5b-bdcb-7641bdaad513</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d29735dd-518e-4b5b-bdcb-7641bdaad513/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1073&amp;godina=2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-1588/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1588/2026</t>
   </si>
   <si>
     <t>GERIĆ TREZA; PETRAS MARA UDATA MIHOKOVIĆ</t>
   </si>
   <si>
     <t>25.06.2026. 12:05:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4016983-4d5f-44fd-8128-569b848659f9</t>
   </si>
   <si>
     <t>rjesenje_o_ocevidu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4016983-4d5f-44fd-8128-569b848659f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1588&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3762/2024</t>
@@ -2969,389 +6796,101 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f9c538b-e492-4e99-841c-2765a9caadaf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-439/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-439/2026</t>
   </si>
   <si>
     <t>Ante Krolo; Bara Svibić; Franca Maronić; Franjo Krolo; Ivan Bogadi; Ivan Kašić; Kata Maronić; Kata Petrović; Marica Pintar; Milka Krolo; Tomo Posezi; Štefan Bolček</t>
   </si>
   <si>
     <t>25.06.2026. 08:19:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee4b5c28-b8a2-45ad-b29b-dc9d8085d942</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee4b5c28-b8a2-45ad-b29b-dc9d8085d942/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=439&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVICA KIŠ</t>
-[...133 lines deleted...]
-  <si>
     <t>Sp-179/2026</t>
   </si>
   <si>
     <t>Oglas od 24.06.2026.</t>
   </si>
   <si>
     <t>Tihana Blatarić</t>
   </si>
   <si>
     <t>Varaždinska Ulica 100, 48312 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>58009210192</t>
   </si>
   <si>
     <t>Tihana Blatarić 58009210192</t>
   </si>
   <si>
     <t>24.06.2026. 11:01:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-5284/2026</t>
-[...148 lines deleted...]
-  <si>
     <t>Sp-177/2026</t>
   </si>
   <si>
     <t>Oglas od 23.06.2026.</t>
   </si>
   <si>
     <t>Zoran Vlahović</t>
   </si>
   <si>
     <t>Ulica Mlinarska 39, 48000 Starigrad, Hrvatska</t>
   </si>
   <si>
     <t>07541726113</t>
   </si>
   <si>
     <t>Zoran Vlahović 07541726113</t>
   </si>
   <si>
     <t>23.06.2026. 13:41:46</t>
   </si>
   <si>
-    <t>07.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-176/2026</t>
   </si>
   <si>
     <t>Silva Filipović</t>
   </si>
   <si>
     <t>Mali Poganac 54, 48306 Mali Poganac, Hrvatska</t>
   </si>
   <si>
     <t>63340498903</t>
   </si>
   <si>
     <t>Silva Filipović 63340498903</t>
   </si>
   <si>
     <t>23.06.2026. 13:36:52</t>
@@ -3371,1097 +6910,80 @@
   <si>
     <t>Renato Horvat</t>
   </si>
   <si>
     <t>Kuzminec 124a, 48312 Kuzminec, Hrvatska</t>
   </si>
   <si>
     <t>21061081447</t>
   </si>
   <si>
     <t>Renato Horvat 21061081447</t>
   </si>
   <si>
     <t>23.06.2026. 13:30:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-1473/2026</t>
-[...571 lines deleted...]
-  <si>
     <t>Sp-173/2026</t>
   </si>
   <si>
     <t>Oglas od 19.06.2026.</t>
   </si>
   <si>
     <t>Ivo Kožul</t>
   </si>
   <si>
     <t>KOPRIVNIČKA 179, 48350 Novigrad Podravski, Hrvatska</t>
   </si>
   <si>
     <t>80853196068</t>
   </si>
   <si>
     <t>Ivo Kožul 80853196068</t>
   </si>
   <si>
     <t>19.06.2026. 07:40:32</t>
   </si>
   <si>
-    <t>03.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-10758/2025</t>
-[...439 lines deleted...]
-  <si>
     <t>Sp-171/2026</t>
   </si>
   <si>
     <t>Oglas od 17.06.2026.</t>
   </si>
   <si>
     <t>Dubravko Špoljar</t>
   </si>
   <si>
     <t>Ulica Sv. Vida 186, 48000 Draganovec, Hrvatska</t>
   </si>
   <si>
     <t>36168957746</t>
   </si>
   <si>
     <t>Dubravko Špoljar 36168957746</t>
   </si>
   <si>
     <t>17.06.2026. 07:42:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8/dokumenti/preuzimanje</t>
@@ -4478,212 +7000,80 @@
   <si>
     <t>Marijana Križević</t>
   </si>
   <si>
     <t>Ulica Ferde Rusana 10, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>07981923791</t>
   </si>
   <si>
     <t>Marijana Križević 07981923791</t>
   </si>
   <si>
     <t>16.06.2026. 12:25:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-4193/2026</t>
-[...91 lines deleted...]
-  <si>
     <t>Sp-168/2026</t>
   </si>
   <si>
     <t>Oglas od 15.06.2026.</t>
   </si>
   <si>
     <t>Marija Krčmar Sablić</t>
   </si>
   <si>
     <t>Zablatje 43, 48317 Zablatje, Hrvatska</t>
   </si>
   <si>
     <t>13209286589</t>
   </si>
   <si>
     <t>Marija Krčmar Sablić 13209286589; e-Oglasna ploča</t>
   </si>
   <si>
     <t>16.06.2026. 07:38:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - RANKA ORŠOŠ</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-166/2026</t>
   </si>
   <si>
     <t>Nadica Oršuš</t>
   </si>
   <si>
     <t>Starogradska 46, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>55906341368</t>
   </si>
   <si>
     <t>Nadica Oršuš 55906341368; oglasna ploča / ULOGA: oglasna ploča</t>
   </si>
   <si>
     <t>15.06.2026. 13:42:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=166&amp;godina=2026</t>
@@ -4721,164 +7111,50 @@
   <si>
     <t>Boro Oršoš</t>
   </si>
   <si>
     <t>Zablatje 77, 48317 Zablatje, Hrvatska</t>
   </si>
   <si>
     <t>85580370646</t>
   </si>
   <si>
     <t>Boro Oršoš 85580370646; oglasna ploča / ULOGA: oglasna ploča</t>
   </si>
   <si>
     <t>15.06.2026. 13:39:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=169&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-6898/2025</t>
-[...112 lines deleted...]
-  <si>
     <t>Sp-165/2026</t>
   </si>
   <si>
     <t>Oglas od 12.06.2026.</t>
   </si>
   <si>
     <t>Ana Pošta</t>
   </si>
   <si>
     <t>Stjepana Radića 50, 48331 Gola, Hrvatska</t>
   </si>
   <si>
     <t>14162755431</t>
   </si>
   <si>
     <t>Ana Pošta 14162755431; Oglasna ploča / ULOGA: ostali</t>
   </si>
   <si>
     <t>15.06.2026. 09:03:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb/dokumenti/preuzimanje</t>
@@ -4892,1995 +7168,120 @@
   <si>
     <t>Danijel Gadanec</t>
   </si>
   <si>
     <t>Ulica Mirni Dol 107, 48000 Draganovec, Hrvatska</t>
   </si>
   <si>
     <t>38529963635</t>
   </si>
   <si>
     <t>Danijel Gadanec 38529963635; oglasna ploča / ULOGA: ostali</t>
   </si>
   <si>
     <t>15.06.2026. 09:02:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-11407/2025</t>
-[...1663 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-148/2026</t>
-[...175 lines deleted...]
-  <si>
     <t>Sp-410/2020</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>Vesna Baruškin</t>
   </si>
   <si>
     <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>22870725697</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
   </si>
   <si>
-    <t>Sp-140/2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Z-7068/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.5.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 13:44:41</t>
-  </si>
-[...1 lines deleted...]
-    <t>27.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90</t>
   </si>
   <si>
     <t>DOPIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4bc13e6-e865-4c7b-852a-ef5ac93e8a90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=7068&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-7071/2025</t>
   </si>
   <si>
     <t>E-oglasna ploča; Jovanka Krušelj</t>
   </si>
   <si>
     <t>18.05.2026. 13:37:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7c21542-7da5-497c-b779-ce9343e25b19</t>
   </si>
@@ -7229,51 +7630,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N316"/>
+  <dimension ref="A1:N332"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -7292,12253 +7693,12875 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="K2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>29</v>
       </c>
-      <c r="F3" t="s">
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
+      <c r="N3" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="F4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="I8" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" t="s">
+        <v>77</v>
+      </c>
+      <c r="G9" t="s">
+        <v>78</v>
+      </c>
+      <c r="H9" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" t="s">
+        <v>80</v>
+      </c>
+      <c r="J9" t="s">
         <v>81</v>
       </c>
-      <c r="D9" t="s">
+      <c r="K9" t="s">
         <v>82</v>
       </c>
-      <c r="E9"/>
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="L9" t="s">
         <v>83</v>
       </c>
-      <c r="I9" t="s">
+      <c r="M9" t="s">
         <v>84</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E10" t="s">
         <v>88</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>89</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>90</v>
+      </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="K10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L10" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="M10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N10" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J11" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L11" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>106</v>
+      </c>
+      <c r="E12" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G12" t="s">
+        <v>109</v>
+      </c>
       <c r="H12" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I12" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="K12" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L12" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="N12" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>117</v>
+      </c>
+      <c r="F13" t="s">
+        <v>118</v>
+      </c>
+      <c r="G13" t="s">
+        <v>119</v>
+      </c>
       <c r="H13" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="I13" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="J13" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="K13" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="L13" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="N13" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="J14" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="N14" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D15" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="I15" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="J15" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="L15" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="M15" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="N15" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D16" t="s">
-        <v>96</v>
+        <v>142</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="I16" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="J16" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="L16" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="M16" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="N16" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="I17" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="J17" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="K17" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="L17" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="M17" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="N17" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="D18" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="J18" t="s">
-        <v>68</v>
+        <v>161</v>
       </c>
       <c r="K18" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="L18" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="M18" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="N18" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D19" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="I19" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="J19" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="K19" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="L19" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="M19" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="N19" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>175</v>
       </c>
       <c r="E20" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="F20" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="G20" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="H20" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="I20" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="K20" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="L20" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="M20" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="N20" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="I21" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="K21" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="L21" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="M21" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="N21" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>186</v>
+      </c>
       <c r="D22" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="I22" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="J22" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="K22" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="L22" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="M22" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>195</v>
+      </c>
+      <c r="N22" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D23" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="I23" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="J23" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="K23" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="L23" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="M23" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="N23" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D24" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>205</v>
+      </c>
+      <c r="E24" t="s">
+        <v>206</v>
+      </c>
+      <c r="F24" t="s">
+        <v>207</v>
+      </c>
+      <c r="G24" t="s">
+        <v>208</v>
+      </c>
       <c r="H24" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="I24" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="J24" t="s">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="K24" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="L24" t="s">
-        <v>203</v>
+        <v>95</v>
       </c>
       <c r="M24" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="N24" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="D25" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="I25" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="J25" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="K25" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="L25" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="M25" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="N25" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D26" t="s">
-        <v>156</v>
-[...9 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I26" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="J26" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="K26" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="L26" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="M26" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="N26" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="D27" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="I27" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="J27" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="K27" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="L27" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="M27" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="N27" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="D28" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="I28" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="J28" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="K28" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="L28" t="s">
-        <v>225</v>
+        <v>63</v>
       </c>
       <c r="M28" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="N28" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="D29" t="s">
-        <v>233</v>
-[...9 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="I29" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>251</v>
       </c>
       <c r="K29" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="L29" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="M29" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="N29" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="D30" t="s">
-        <v>233</v>
-[...9 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="I30" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="K30" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="L30" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M30" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="N30" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="D31" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="I31" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="J31" t="s">
-        <v>193</v>
+        <v>266</v>
       </c>
       <c r="K31" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="L31" t="s">
-        <v>256</v>
+        <v>163</v>
       </c>
       <c r="M31" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="N31" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="D32" t="s">
-        <v>233</v>
-[...9 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="I32" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>274</v>
       </c>
       <c r="K32" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>276</v>
       </c>
       <c r="M32" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="N32" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="D33" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>280</v>
+      </c>
+      <c r="E33" t="s">
+        <v>281</v>
+      </c>
+      <c r="F33" t="s">
+        <v>282</v>
+      </c>
+      <c r="G33" t="s">
+        <v>283</v>
+      </c>
       <c r="H33" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="I33" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="J33" t="s">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="K33" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="L33" t="s">
-        <v>273</v>
+        <v>95</v>
       </c>
       <c r="M33" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="N33" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="D34" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="I34" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="J34" t="s">
-        <v>193</v>
+        <v>274</v>
       </c>
       <c r="K34" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="L34" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="M34" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="N34" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D35" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="I35" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="J35" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="K35" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="L35" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M35" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="N35" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>304</v>
+      </c>
       <c r="D36" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="I36" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="J36" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="K36" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="L36" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="M36" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>310</v>
+      </c>
+      <c r="N36" t="s">
+        <v>311</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="D37" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="I37" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="J37" t="s">
-        <v>304</v>
+        <v>266</v>
       </c>
       <c r="K37" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="L37" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="M37" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="N37" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="D38" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="I38" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="J38" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="K38" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="L38" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M38" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="N38" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="D39" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="I39" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="J39" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="K39" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="L39" t="s">
-        <v>290</v>
+        <v>332</v>
       </c>
       <c r="M39" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="N39" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="D40" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="I40" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="J40" t="s">
-        <v>326</v>
+        <v>274</v>
       </c>
       <c r="K40" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="L40" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M40" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="N40" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="D41" t="s">
-        <v>332</v>
-[...9 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="I41" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="J41" t="s">
-        <v>326</v>
+        <v>266</v>
       </c>
       <c r="K41" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L41" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="M41" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="N41" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D42" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>280</v>
+      </c>
+      <c r="E42" t="s">
+        <v>348</v>
+      </c>
+      <c r="F42" t="s">
+        <v>349</v>
+      </c>
+      <c r="G42" t="s">
+        <v>350</v>
+      </c>
       <c r="H42" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="I42" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="J42" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="K42" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="L42" t="s">
-        <v>347</v>
+        <v>95</v>
       </c>
       <c r="M42" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="N42" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="D43" t="s">
-        <v>351</v>
+        <v>280</v>
       </c>
       <c r="E43" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F43" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="G43" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="H43" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="I43" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="J43" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="K43" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="L43" t="s">
-        <v>339</v>
+        <v>95</v>
       </c>
       <c r="M43" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="N43" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D44" t="s">
-        <v>361</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>280</v>
+      </c>
+      <c r="E44" t="s">
+        <v>366</v>
+      </c>
+      <c r="F44" t="s">
+        <v>367</v>
+      </c>
+      <c r="G44" t="s">
+        <v>368</v>
+      </c>
       <c r="H44" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="I44" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="J44" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="K44" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="L44" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M44" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="N44" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="D45" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      <c r="G45"/>
+        <v>280</v>
+      </c>
+      <c r="E45" t="s">
+        <v>375</v>
+      </c>
+      <c r="F45" t="s">
+        <v>376</v>
+      </c>
+      <c r="G45" t="s">
+        <v>377</v>
+      </c>
       <c r="H45" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="I45" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="J45" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="K45" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="L45" t="s">
-        <v>372</v>
+        <v>95</v>
       </c>
       <c r="M45" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="N45" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="D46" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>280</v>
+      </c>
+      <c r="E46" t="s">
+        <v>384</v>
+      </c>
+      <c r="F46" t="s">
+        <v>385</v>
+      </c>
+      <c r="G46" t="s">
+        <v>386</v>
+      </c>
       <c r="H46" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="I46" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="J46" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="K46" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="L46" t="s">
-        <v>380</v>
+        <v>95</v>
       </c>
       <c r="M46" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="N46" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D47" t="s">
-        <v>384</v>
+        <v>280</v>
       </c>
       <c r="E47" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="F47" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="G47" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="H47" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="I47" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="K47" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="L47" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="M47" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="N47" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D48" t="s">
-        <v>384</v>
+        <v>280</v>
       </c>
       <c r="E48" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="F48" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="G48" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="H48" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="I48" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="K48" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="M48" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="N48" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="D49" t="s">
-        <v>403</v>
+        <v>280</v>
       </c>
       <c r="E49" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="F49" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="G49" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="H49" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="I49" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="J49" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="K49" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="L49" t="s">
-        <v>410</v>
+        <v>95</v>
       </c>
       <c r="M49" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="N49" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="D50" t="s">
-        <v>414</v>
+        <v>280</v>
       </c>
       <c r="E50" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="F50" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G50" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H50" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="I50" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="J50" t="s">
-        <v>420</v>
+        <v>93</v>
       </c>
       <c r="K50" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="L50" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="M50" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="N50" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D51" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>280</v>
+      </c>
+      <c r="E51" t="s">
+        <v>429</v>
+      </c>
+      <c r="F51" t="s">
+        <v>430</v>
+      </c>
+      <c r="G51" t="s">
+        <v>431</v>
+      </c>
       <c r="H51" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="I51" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="J51" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="K51" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="L51" t="s">
-        <v>429</v>
+        <v>95</v>
       </c>
       <c r="M51" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="N51" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52"/>
+      <c r="C52" t="s">
+        <v>437</v>
+      </c>
       <c r="D52" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>280</v>
+      </c>
+      <c r="E52" t="s">
+        <v>438</v>
+      </c>
+      <c r="F52" t="s">
+        <v>439</v>
+      </c>
+      <c r="G52" t="s">
+        <v>440</v>
+      </c>
       <c r="H52" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="I52" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="J52" t="s">
-        <v>435</v>
+        <v>93</v>
       </c>
       <c r="K52" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="L52" t="s">
-        <v>437</v>
+        <v>95</v>
       </c>
       <c r="M52" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="N52"/>
+        <v>444</v>
+      </c>
+      <c r="N52" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="D53" t="s">
-        <v>414</v>
+        <v>447</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>157</v>
+        <v>448</v>
       </c>
       <c r="I53" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="J53" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K53" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="L53" t="s">
-        <v>161</v>
+        <v>451</v>
       </c>
       <c r="M53" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="N53" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="D54" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="I54" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="J54" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="K54" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="L54" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="M54" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N54" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="D55" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="I55" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="J55" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="K55" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="L55" t="s">
-        <v>290</v>
+        <v>466</v>
       </c>
       <c r="M55" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="N55" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="D56" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="I56" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="J56" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="K56" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="L56" t="s">
-        <v>290</v>
+        <v>473</v>
       </c>
       <c r="M56" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="N56" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="D57" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="I57" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="J57" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="K57" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="L57" t="s">
-        <v>290</v>
+        <v>480</v>
       </c>
       <c r="M57" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="N57" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="D58" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="I58" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="J58" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="K58" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="L58" t="s">
-        <v>290</v>
+        <v>487</v>
       </c>
       <c r="M58" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="N58" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="D59" t="s">
-        <v>482</v>
+        <v>455</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="I59" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="J59" t="s">
-        <v>420</v>
+        <v>266</v>
       </c>
       <c r="K59" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="L59" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="M59" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="N59" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D60" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="I60" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="J60" t="s">
-        <v>448</v>
+        <v>274</v>
       </c>
       <c r="K60" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="L60" t="s">
-        <v>290</v>
+        <v>502</v>
       </c>
       <c r="M60" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="N60" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D61" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="I61" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="J61" t="s">
-        <v>448</v>
+        <v>274</v>
       </c>
       <c r="K61" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="L61" t="s">
-        <v>290</v>
+        <v>509</v>
       </c>
       <c r="M61" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="N61" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="D62" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>157</v>
+        <v>513</v>
       </c>
       <c r="I62" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="J62" t="s">
-        <v>506</v>
+        <v>274</v>
       </c>
       <c r="K62" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="L62" t="s">
-        <v>161</v>
+        <v>516</v>
       </c>
       <c r="M62" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="N62" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="D63" t="s">
-        <v>511</v>
+        <v>455</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="I63" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="J63" t="s">
-        <v>420</v>
+        <v>266</v>
       </c>
       <c r="K63" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="L63" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="M63" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="N63" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D64" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="I64" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="J64" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K64" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="L64" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="M64" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="N64" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="D65" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="I65" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="J65" t="s">
-        <v>420</v>
+        <v>537</v>
       </c>
       <c r="K65" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="L65" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="M65" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="N65" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="D66" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="I66" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="J66" t="s">
-        <v>420</v>
+        <v>274</v>
       </c>
       <c r="K66" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="L66" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="M66" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="N66" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="D67" t="s">
-        <v>543</v>
-[...9 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
       <c r="H67" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="I67" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="J67" t="s">
-        <v>549</v>
+        <v>274</v>
       </c>
       <c r="K67" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="L67" t="s">
-        <v>25</v>
+        <v>555</v>
       </c>
       <c r="M67" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="N67" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D68" t="s">
-        <v>543</v>
-[...9 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="I68" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="J68" t="s">
-        <v>549</v>
+        <v>266</v>
       </c>
       <c r="K68" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="L68" t="s">
-        <v>25</v>
+        <v>562</v>
       </c>
       <c r="M68" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="N68" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="D69" t="s">
-        <v>543</v>
-[...7 lines deleted...]
-      <c r="G69" t="s">
+        <v>505</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" t="s">
+        <v>506</v>
+      </c>
+      <c r="I69" t="s">
         <v>565</v>
       </c>
-      <c r="H69" t="s">
+      <c r="J69" t="s">
+        <v>274</v>
+      </c>
+      <c r="K69" t="s">
         <v>566</v>
       </c>
-      <c r="I69" t="s">
+      <c r="L69" t="s">
         <v>567</v>
       </c>
-      <c r="J69" t="s">
+      <c r="M69" t="s">
+        <v>568</v>
+      </c>
+      <c r="N69" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D70" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
+        <v>571</v>
+      </c>
+      <c r="I70" t="s">
+        <v>572</v>
+      </c>
+      <c r="J70" t="s">
+        <v>274</v>
+      </c>
+      <c r="K70" t="s">
         <v>573</v>
       </c>
-      <c r="I70" t="s">
+      <c r="L70" t="s">
         <v>574</v>
       </c>
-      <c r="J70" t="s">
+      <c r="M70" t="s">
         <v>575</v>
       </c>
-      <c r="K70" t="s">
+      <c r="N70" t="s">
         <v>576</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="D71" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
+        <v>579</v>
+      </c>
+      <c r="I71" t="s">
         <v>580</v>
       </c>
-      <c r="I71" t="s">
+      <c r="J71" t="s">
+        <v>274</v>
+      </c>
+      <c r="K71" t="s">
         <v>581</v>
       </c>
-      <c r="J71" t="s">
-[...2 lines deleted...]
-      <c r="K71" t="s">
+      <c r="L71" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="M71" t="s">
         <v>583</v>
       </c>
       <c r="N71" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D72" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="I72" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J72" t="s">
-        <v>575</v>
+        <v>266</v>
       </c>
       <c r="K72" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="L72" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M72" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="N72" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D73" t="s">
-        <v>504</v>
+        <v>594</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="I73" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="J73" t="s">
-        <v>326</v>
+        <v>274</v>
       </c>
       <c r="K73" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="L73" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M73" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="N73" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D74" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="I74" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="J74" t="s">
-        <v>575</v>
+        <v>274</v>
       </c>
       <c r="K74" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="L74" t="s">
-        <v>577</v>
+        <v>95</v>
       </c>
       <c r="M74" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="N74" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="D75" t="s">
-        <v>572</v>
+        <v>609</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="I75" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="J75" t="s">
-        <v>575</v>
+        <v>274</v>
       </c>
       <c r="K75" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="L75" t="s">
-        <v>577</v>
+        <v>95</v>
       </c>
       <c r="M75" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="N75" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="D76" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="I76" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="J76" t="s">
-        <v>613</v>
+        <v>274</v>
       </c>
       <c r="K76" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="L76" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="M76" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="N76" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D77" t="s">
-        <v>504</v>
-[...9 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
       <c r="H77" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I77" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="J77" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K77" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="L77" t="s">
-        <v>217</v>
+        <v>628</v>
       </c>
       <c r="M77" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="N77" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="D78" t="s">
-        <v>504</v>
-[...9 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
       <c r="H78" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="I78" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="J78" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K78" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="L78" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="M78" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="N78" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D79" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="I79" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="J79" t="s">
-        <v>575</v>
+        <v>643</v>
       </c>
       <c r="K79" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="L79" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="M79" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="N79" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D80" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="I80" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="J80" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="K80" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="L80" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="M80" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="N80" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="D81" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="I81" t="s">
         <v>656</v>
       </c>
       <c r="J81" t="s">
-        <v>575</v>
+        <v>266</v>
       </c>
       <c r="K81" t="s">
         <v>657</v>
       </c>
       <c r="L81" t="s">
+        <v>653</v>
+      </c>
+      <c r="M81" t="s">
         <v>658</v>
       </c>
-      <c r="M81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N81" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D82" t="s">
-        <v>504</v>
+        <v>660</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
+        <v>661</v>
+      </c>
+      <c r="I82" t="s">
         <v>662</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
+        <v>643</v>
+      </c>
+      <c r="K82" t="s">
         <v>663</v>
       </c>
-      <c r="J82" t="s">
-[...2 lines deleted...]
-      <c r="K82" t="s">
+      <c r="L82" t="s">
+        <v>645</v>
+      </c>
+      <c r="M82" t="s">
         <v>664</v>
       </c>
-      <c r="L82" t="s">
-[...2 lines deleted...]
-      <c r="M82" t="s">
+      <c r="N82" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
+        <v>666</v>
+      </c>
+      <c r="D83" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
+        <v>668</v>
+      </c>
+      <c r="I83" t="s">
         <v>669</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
+        <v>626</v>
+      </c>
+      <c r="K83" t="s">
         <v>670</v>
       </c>
-      <c r="J83" t="s">
-[...2 lines deleted...]
-      <c r="K83" t="s">
+      <c r="L83" t="s">
         <v>671</v>
       </c>
-      <c r="L83" t="s">
+      <c r="M83" t="s">
         <v>672</v>
       </c>
-      <c r="M83" t="s">
+      <c r="N83" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
+        <v>674</v>
+      </c>
+      <c r="D84" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="E84" t="s">
         <v>676</v>
       </c>
       <c r="F84" t="s">
         <v>677</v>
       </c>
       <c r="G84" t="s">
         <v>678</v>
       </c>
       <c r="H84" t="s">
         <v>679</v>
       </c>
       <c r="I84" t="s">
         <v>680</v>
       </c>
       <c r="J84" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K84" t="s">
         <v>681</v>
       </c>
       <c r="L84" t="s">
-        <v>634</v>
+        <v>682</v>
       </c>
       <c r="M84" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="N84" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D85" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="I85" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="J85" t="s">
-        <v>575</v>
+        <v>266</v>
       </c>
       <c r="K85" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L85" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="M85" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="N85" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D86" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="I86" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="J86" t="s">
-        <v>575</v>
+        <v>643</v>
       </c>
       <c r="K86" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L86" t="s">
-        <v>697</v>
+        <v>219</v>
       </c>
       <c r="M86" t="s">
         <v>698</v>
       </c>
       <c r="N86" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>700</v>
       </c>
       <c r="D87" t="s">
         <v>701</v>
       </c>
-      <c r="E87"/>
-[...1 lines deleted...]
-      <c r="G87"/>
+      <c r="E87" t="s">
+        <v>702</v>
+      </c>
+      <c r="F87" t="s">
+        <v>703</v>
+      </c>
+      <c r="G87" t="s">
+        <v>704</v>
+      </c>
       <c r="H87" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="I87" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="J87" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K87" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="L87" t="s">
-        <v>705</v>
+        <v>682</v>
       </c>
       <c r="M87" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="N87" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="D88" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="I88" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="J88" t="s">
-        <v>575</v>
+        <v>643</v>
       </c>
       <c r="K88" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="L88" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="M88" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="N88" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D89" t="s">
-        <v>504</v>
-[...7 lines deleted...]
-      <c r="G89" t="s">
         <v>719</v>
       </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
       <c r="H89" t="s">
         <v>720</v>
       </c>
       <c r="I89" t="s">
         <v>721</v>
       </c>
       <c r="J89" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K89" t="s">
         <v>722</v>
       </c>
       <c r="L89" t="s">
-        <v>217</v>
+        <v>723</v>
       </c>
       <c r="M89" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="N89" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D90" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="I90" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="J90" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="K90" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>731</v>
       </c>
       <c r="M90" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="N90" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D91" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="I91" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="J91" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="K91" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="L91" t="s">
-        <v>290</v>
+        <v>739</v>
       </c>
       <c r="M91" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="N91" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D92" t="s">
-        <v>740</v>
-[...7 lines deleted...]
-      <c r="G92" t="s">
         <v>743</v>
       </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
       <c r="H92" t="s">
         <v>744</v>
       </c>
       <c r="I92" t="s">
         <v>745</v>
       </c>
       <c r="J92" t="s">
+        <v>266</v>
+      </c>
+      <c r="K92" t="s">
         <v>746</v>
       </c>
-      <c r="K92" t="s">
+      <c r="L92" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="M92" t="s">
         <v>748</v>
       </c>
       <c r="N92" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>750</v>
       </c>
       <c r="D93" t="s">
         <v>751</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>752</v>
       </c>
       <c r="I93" t="s">
         <v>753</v>
       </c>
       <c r="J93" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="K93" t="s">
         <v>754</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>755</v>
       </c>
       <c r="M93" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="N93" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>757</v>
+        <v>710</v>
       </c>
       <c r="D94" t="s">
-        <v>758</v>
+        <v>505</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
+        <v>506</v>
+      </c>
+      <c r="I94" t="s">
+        <v>758</v>
+      </c>
+      <c r="J94" t="s">
+        <v>643</v>
+      </c>
+      <c r="K94" t="s">
         <v>759</v>
       </c>
-      <c r="I94" t="s">
+      <c r="L94" t="s">
         <v>760</v>
       </c>
-      <c r="J94" t="s">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="M94" t="s">
         <v>761</v>
       </c>
-      <c r="L94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N94" t="s">
-        <v>763</v>
+        <v>717</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="D95" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
+        <v>764</v>
+      </c>
+      <c r="I95" t="s">
+        <v>765</v>
+      </c>
+      <c r="J95" t="s">
+        <v>266</v>
+      </c>
+      <c r="K95" t="s">
         <v>766</v>
       </c>
-      <c r="I95" t="s">
+      <c r="L95" t="s">
         <v>767</v>
       </c>
-      <c r="J95" t="s">
-[...2 lines deleted...]
-      <c r="K95" t="s">
+      <c r="M95" t="s">
         <v>768</v>
       </c>
-      <c r="L95" t="s">
-[...2 lines deleted...]
-      <c r="M95" t="s">
+      <c r="N95" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
+        <v>770</v>
+      </c>
+      <c r="D96" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
         <v>772</v>
       </c>
       <c r="I96" t="s">
         <v>773</v>
       </c>
       <c r="J96" t="s">
-        <v>575</v>
+        <v>266</v>
       </c>
       <c r="K96" t="s">
         <v>774</v>
       </c>
       <c r="L96" t="s">
         <v>775</v>
       </c>
       <c r="M96" t="s">
         <v>776</v>
       </c>
       <c r="N96" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
         <v>778</v>
       </c>
       <c r="D97" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="E97" t="s">
         <v>779</v>
       </c>
-      <c r="F97" t="s">
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="s">
         <v>780</v>
       </c>
-      <c r="G97" t="s">
+      <c r="I97" t="s">
         <v>781</v>
       </c>
-      <c r="H97" t="s">
+      <c r="J97" t="s">
+        <v>266</v>
+      </c>
+      <c r="K97" t="s">
         <v>782</v>
       </c>
-      <c r="I97" t="s">
+      <c r="L97" t="s">
         <v>783</v>
       </c>
-      <c r="J97" t="s">
-[...2 lines deleted...]
-      <c r="K97" t="s">
+      <c r="M97" t="s">
         <v>784</v>
       </c>
-      <c r="L97" t="s">
-[...2 lines deleted...]
-      <c r="M97" t="s">
+      <c r="N97" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>786</v>
+      </c>
+      <c r="D98" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>788</v>
       </c>
       <c r="I98" t="s">
         <v>789</v>
       </c>
       <c r="J98" t="s">
-        <v>575</v>
+        <v>266</v>
       </c>
       <c r="K98" t="s">
         <v>790</v>
       </c>
       <c r="L98" t="s">
         <v>791</v>
       </c>
       <c r="M98" t="s">
         <v>792</v>
       </c>
       <c r="N98" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>506</v>
+      </c>
+      <c r="D99" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>795</v>
       </c>
       <c r="I99" t="s">
         <v>796</v>
       </c>
       <c r="J99" t="s">
-        <v>575</v>
+        <v>797</v>
       </c>
       <c r="K99" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="L99" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M99" t="s">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="N99" t="s">
         <v>800</v>
       </c>
+      <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>801</v>
       </c>
       <c r="D100" t="s">
         <v>802</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>803</v>
       </c>
       <c r="I100" t="s">
         <v>804</v>
       </c>
       <c r="J100" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="K100" t="s">
         <v>805</v>
       </c>
       <c r="L100" t="s">
-        <v>290</v>
+        <v>806</v>
       </c>
       <c r="M100" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="N100" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D101" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="I101" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="J101" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K101" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="L101" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="M101" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="N101" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D102" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="I102" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="J102" t="s">
-        <v>820</v>
+        <v>266</v>
       </c>
       <c r="K102" t="s">
         <v>821</v>
       </c>
       <c r="L102" t="s">
-        <v>290</v>
+        <v>113</v>
       </c>
       <c r="M102" t="s">
         <v>822</v>
       </c>
       <c r="N102" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
         <v>824</v>
       </c>
       <c r="D103" t="s">
         <v>825</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>826</v>
       </c>
       <c r="I103" t="s">
         <v>827</v>
       </c>
       <c r="J103" t="s">
-        <v>820</v>
+        <v>643</v>
       </c>
       <c r="K103" t="s">
         <v>828</v>
       </c>
       <c r="L103" t="s">
-        <v>290</v>
+        <v>219</v>
       </c>
       <c r="M103" t="s">
         <v>829</v>
       </c>
       <c r="N103" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
         <v>831</v>
       </c>
       <c r="D104" t="s">
-        <v>832</v>
+        <v>667</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
+        <v>832</v>
+      </c>
+      <c r="I104" t="s">
         <v>833</v>
       </c>
-      <c r="I104" t="s">
+      <c r="J104" t="s">
+        <v>626</v>
+      </c>
+      <c r="K104" t="s">
         <v>834</v>
       </c>
-      <c r="J104" t="s">
-[...2 lines deleted...]
-      <c r="K104" t="s">
+      <c r="L104" t="s">
+        <v>113</v>
+      </c>
+      <c r="M104" t="s">
         <v>835</v>
       </c>
-      <c r="L104" t="s">
-[...2 lines deleted...]
-      <c r="M104" t="s">
+      <c r="N104" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
-      <c r="C105" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C105"/>
       <c r="D105" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
+        <v>838</v>
+      </c>
+      <c r="I105" t="s">
+        <v>839</v>
+      </c>
+      <c r="J105" t="s">
+        <v>235</v>
+      </c>
+      <c r="K105" t="s">
         <v>840</v>
       </c>
-      <c r="I105" t="s">
+      <c r="L105" t="s">
         <v>841</v>
       </c>
-      <c r="J105" t="s">
+      <c r="M105" t="s">
         <v>842</v>
       </c>
-      <c r="K105" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
-      <c r="C106" t="s">
+      <c r="C106"/>
+      <c r="D106" t="s">
+        <v>843</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>844</v>
+      </c>
+      <c r="I106" t="s">
+        <v>845</v>
+      </c>
+      <c r="J106" t="s">
+        <v>235</v>
+      </c>
+      <c r="K106" t="s">
+        <v>846</v>
+      </c>
+      <c r="L106" t="s">
         <v>847</v>
       </c>
-      <c r="D106" t="s">
+      <c r="M106" t="s">
         <v>848</v>
       </c>
-      <c r="E106" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="D107" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="I107" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="J107" t="s">
-        <v>820</v>
+        <v>853</v>
       </c>
       <c r="K107" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="L107" t="s">
-        <v>863</v>
+        <v>63</v>
       </c>
       <c r="M107" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="N107" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
       <c r="D108" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="I108" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="J108" t="s">
-        <v>185</v>
+        <v>853</v>
       </c>
       <c r="K108" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="L108" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="M108" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="N108"/>
+        <v>863</v>
+      </c>
+      <c r="N108" t="s">
+        <v>864</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="D109" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
+        <v>867</v>
+      </c>
+      <c r="I109" t="s">
         <v>868</v>
       </c>
-      <c r="I109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J109" t="s">
-        <v>185</v>
+        <v>853</v>
       </c>
       <c r="K109" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="L109" t="s">
-        <v>877</v>
+        <v>862</v>
       </c>
       <c r="M109" t="s">
-        <v>878</v>
-[...1 lines deleted...]
-      <c r="N109"/>
+        <v>870</v>
+      </c>
+      <c r="N109" t="s">
+        <v>871</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="D110" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="I110" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="J110" t="s">
-        <v>820</v>
+        <v>876</v>
       </c>
       <c r="K110" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="L110" t="s">
-        <v>884</v>
+        <v>671</v>
       </c>
       <c r="M110" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="N110" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
-      <c r="C111"/>
+      <c r="C111" t="s">
+        <v>880</v>
+      </c>
       <c r="D111" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="I111" t="s">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="J111" t="s">
-        <v>890</v>
+        <v>626</v>
       </c>
       <c r="K111" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="L111" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="M111" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="N111"/>
+        <v>886</v>
+      </c>
+      <c r="N111" t="s">
+        <v>887</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
-      <c r="C112"/>
+      <c r="C112" t="s">
+        <v>888</v>
+      </c>
       <c r="D112" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="I112" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="J112" t="s">
-        <v>890</v>
+        <v>853</v>
       </c>
       <c r="K112" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="L112" t="s">
-        <v>898</v>
+        <v>63</v>
       </c>
       <c r="M112" t="s">
-        <v>899</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>893</v>
+      </c>
+      <c r="N112" t="s">
+        <v>894</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="D113" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="I113" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="J113" t="s">
-        <v>296</v>
+        <v>853</v>
       </c>
       <c r="K113" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="L113" t="s">
-        <v>905</v>
+        <v>63</v>
       </c>
       <c r="M113" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="N113" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="D114" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="I114" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="J114" t="s">
-        <v>296</v>
+        <v>853</v>
       </c>
       <c r="K114" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="L114" t="s">
-        <v>290</v>
+        <v>907</v>
       </c>
       <c r="M114" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="N114" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="D115" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="I115" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="J115" t="s">
-        <v>296</v>
+        <v>853</v>
       </c>
       <c r="K115" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="L115" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M115" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="N115" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="D116" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
+        <v>919</v>
+      </c>
+      <c r="I116" t="s">
+        <v>920</v>
+      </c>
+      <c r="J116" t="s">
+        <v>853</v>
+      </c>
+      <c r="K116" t="s">
+        <v>921</v>
+      </c>
+      <c r="L116" t="s">
+        <v>922</v>
+      </c>
+      <c r="M116" t="s">
+        <v>923</v>
+      </c>
+      <c r="N116" t="s">
         <v>924</v>
-      </c>
-[...16 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="D117" t="s">
-        <v>930</v>
-[...9 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
       <c r="H117" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
       <c r="I117" t="s">
-        <v>935</v>
+        <v>925</v>
       </c>
       <c r="J117" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="K117" t="s">
-        <v>936</v>
+        <v>926</v>
       </c>
       <c r="L117" t="s">
-        <v>25</v>
+        <v>922</v>
       </c>
       <c r="M117" t="s">
-        <v>937</v>
+        <v>927</v>
       </c>
       <c r="N117" t="s">
-        <v>938</v>
+        <v>924</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="D118" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="I118" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="J118" t="s">
-        <v>296</v>
+        <v>932</v>
       </c>
       <c r="K118" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
       <c r="L118" t="s">
-        <v>905</v>
+        <v>934</v>
       </c>
       <c r="M118" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="N118" t="s">
-        <v>921</v>
+        <v>936</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="D119" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="I119" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="J119" t="s">
-        <v>296</v>
+        <v>932</v>
       </c>
       <c r="K119" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="L119" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="M119" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="N119" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="D120" t="s">
-        <v>950</v>
+        <v>938</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="I120" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="J120" t="s">
-        <v>296</v>
+        <v>932</v>
       </c>
       <c r="K120" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="L120" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="M120" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="N120" t="s">
-        <v>955</v>
+        <v>943</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="D121" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>958</v>
+        <v>950</v>
       </c>
       <c r="I121" t="s">
-        <v>959</v>
+        <v>951</v>
       </c>
       <c r="J121" t="s">
-        <v>296</v>
+        <v>932</v>
       </c>
       <c r="K121" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="L121" t="s">
-        <v>905</v>
+        <v>953</v>
       </c>
       <c r="M121" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="N121" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="D122" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="I122" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="J122" t="s">
-        <v>296</v>
+        <v>932</v>
       </c>
       <c r="K122" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="L122" t="s">
-        <v>905</v>
+        <v>309</v>
       </c>
       <c r="M122" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="N122" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="D123" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="I123" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="J123" t="s">
-        <v>296</v>
+        <v>853</v>
       </c>
       <c r="K123" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="L123" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M123" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="N123" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
         <v>970</v>
       </c>
       <c r="D124" t="s">
         <v>971</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
         <v>972</v>
       </c>
       <c r="I124" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="J124" t="s">
-        <v>296</v>
+        <v>853</v>
       </c>
       <c r="K124" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="L124" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M124" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="N124" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="D125" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>979</v>
+      </c>
+      <c r="I125" t="s">
+        <v>980</v>
+      </c>
+      <c r="J125" t="s">
+        <v>853</v>
+      </c>
+      <c r="K125" t="s">
+        <v>981</v>
+      </c>
+      <c r="L125" t="s">
         <v>982</v>
       </c>
-      <c r="I125" t="s">
+      <c r="M125" t="s">
         <v>983</v>
       </c>
-      <c r="J125" t="s">
-[...2 lines deleted...]
-      <c r="K125" t="s">
+      <c r="N125" t="s">
         <v>984</v>
-      </c>
-[...7 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126"/>
+      <c r="C126" t="s">
+        <v>985</v>
+      </c>
       <c r="D126" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
+        <v>987</v>
+      </c>
+      <c r="I126" t="s">
         <v>988</v>
       </c>
-      <c r="I126" t="s">
+      <c r="J126" t="s">
+        <v>853</v>
+      </c>
+      <c r="K126" t="s">
         <v>989</v>
       </c>
-      <c r="J126" t="s">
-[...2 lines deleted...]
-      <c r="K126" t="s">
+      <c r="L126" t="s">
+        <v>982</v>
+      </c>
+      <c r="M126" t="s">
         <v>990</v>
       </c>
-      <c r="L126" t="s">
+      <c r="N126" t="s">
         <v>991</v>
       </c>
-      <c r="M126" t="s">
-[...2 lines deleted...]
-      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
+        <v>992</v>
+      </c>
+      <c r="D127" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
+        <v>456</v>
+      </c>
+      <c r="I127" t="s">
+        <v>994</v>
+      </c>
+      <c r="J127" t="s">
+        <v>932</v>
+      </c>
+      <c r="K127" t="s">
         <v>995</v>
       </c>
-      <c r="I127" t="s">
+      <c r="L127" t="s">
         <v>996</v>
       </c>
-      <c r="J127" t="s">
-[...2 lines deleted...]
-      <c r="K127" t="s">
+      <c r="M127" t="s">
         <v>997</v>
       </c>
-      <c r="L127" t="s">
+      <c r="N127" t="s">
         <v>998</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D128" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J128" t="s">
+        <v>932</v>
+      </c>
+      <c r="K128" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L128" t="s">
         <v>1003</v>
       </c>
-      <c r="I128" t="s">
+      <c r="M128" t="s">
         <v>1004</v>
       </c>
-      <c r="J128" t="s">
-[...2 lines deleted...]
-      <c r="K128" t="s">
+      <c r="N128" t="s">
         <v>1005</v>
-      </c>
-[...7 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="D129" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J129" t="s">
+        <v>853</v>
+      </c>
+      <c r="K129" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L129" t="s">
         <v>1011</v>
       </c>
-      <c r="I129" t="s">
+      <c r="M129" t="s">
         <v>1012</v>
       </c>
-      <c r="J129" t="s">
-[...2 lines deleted...]
-      <c r="K129" t="s">
+      <c r="N129" t="s">
         <v>1013</v>
-      </c>
-[...7 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="D130" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J130" t="s">
+        <v>932</v>
+      </c>
+      <c r="K130" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L130" t="s">
+        <v>723</v>
+      </c>
+      <c r="M130" t="s">
         <v>1019</v>
       </c>
-      <c r="I130" t="s">
+      <c r="N130" t="s">
         <v>1020</v>
-      </c>
-[...13 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="D131" t="s">
-        <v>1026</v>
+        <v>993</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J131" t="s">
+        <v>932</v>
+      </c>
+      <c r="K131" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L131" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N131" t="s">
         <v>1027</v>
-      </c>
-[...16 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D132" t="s">
+        <v>993</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J132" t="s">
+        <v>932</v>
+      </c>
+      <c r="K132" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L132" t="s">
         <v>1032</v>
       </c>
-      <c r="D132" t="s">
+      <c r="M132" t="s">
         <v>1033</v>
       </c>
-      <c r="E132" t="s">
+      <c r="N132" t="s">
         <v>1034</v>
-      </c>
-[...25 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="D133" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="I133" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="J133" t="s">
-        <v>435</v>
+        <v>932</v>
       </c>
       <c r="K133" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="L133" t="s">
-        <v>290</v>
+        <v>1040</v>
       </c>
       <c r="M133" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="N133" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="D134" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="I134" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="J134" t="s">
-        <v>435</v>
+        <v>853</v>
       </c>
       <c r="K134" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="L134" t="s">
-        <v>290</v>
+        <v>982</v>
       </c>
       <c r="M134" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="N134" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="D135" t="s">
-        <v>1057</v>
+        <v>993</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="I135" t="s">
-        <v>1059</v>
+        <v>1052</v>
       </c>
       <c r="J135" t="s">
-        <v>435</v>
+        <v>932</v>
       </c>
       <c r="K135" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="L135" t="s">
-        <v>290</v>
+        <v>1054</v>
       </c>
       <c r="M135" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="N135" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
       <c r="D136" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="I136" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="J136" t="s">
-        <v>435</v>
+        <v>853</v>
       </c>
       <c r="K136" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="L136" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="M136" t="s">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="N136" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>139</v>
+        <v>1057</v>
       </c>
       <c r="D137" t="s">
-        <v>140</v>
+        <v>505</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1071</v>
+        <v>506</v>
       </c>
       <c r="I137" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="J137" t="s">
-        <v>435</v>
+        <v>853</v>
       </c>
       <c r="K137" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="L137" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="M137" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="N137" t="s">
-        <v>146</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D138" t="s">
+        <v>106</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J138" t="s">
+        <v>932</v>
+      </c>
+      <c r="K138" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L138" t="s">
+        <v>682</v>
+      </c>
+      <c r="M138" t="s">
         <v>1076</v>
       </c>
-      <c r="D138" t="s">
+      <c r="N138" t="s">
         <v>1077</v>
-      </c>
-[...22 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="D139" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="I139" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="J139" t="s">
-        <v>1080</v>
+        <v>932</v>
       </c>
       <c r="K139" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="L139" t="s">
-        <v>78</v>
+        <v>1083</v>
       </c>
       <c r="M139" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="N139" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1092</v>
+        <v>1078</v>
       </c>
       <c r="D140" t="s">
-        <v>1093</v>
-[...9 lines deleted...]
-      </c>
+        <v>1086</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
       <c r="H140" t="s">
-        <v>1097</v>
+        <v>1087</v>
       </c>
       <c r="I140" t="s">
-        <v>1098</v>
+        <v>1088</v>
       </c>
       <c r="J140" t="s">
-        <v>1099</v>
+        <v>932</v>
       </c>
       <c r="K140" t="s">
-        <v>1100</v>
+        <v>1089</v>
       </c>
       <c r="L140" t="s">
-        <v>25</v>
+        <v>1083</v>
       </c>
       <c r="M140" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="N140" t="s">
-        <v>1102</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1103</v>
+        <v>1091</v>
       </c>
       <c r="D141" t="s">
+        <v>873</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I141" t="s">
         <v>1093</v>
       </c>
-      <c r="E141" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J141" t="s">
-        <v>1099</v>
+        <v>932</v>
       </c>
       <c r="K141" t="s">
-        <v>1109</v>
+        <v>1094</v>
       </c>
       <c r="L141" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="M141" t="s">
-        <v>1110</v>
+        <v>1095</v>
       </c>
       <c r="N141" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
-      <c r="C142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C142"/>
       <c r="D142" t="s">
-        <v>1093</v>
-[...9 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
       <c r="H142" t="s">
-        <v>1116</v>
+        <v>1098</v>
       </c>
       <c r="I142" t="s">
-        <v>1117</v>
+        <v>1099</v>
       </c>
       <c r="J142" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="K142" t="s">
-        <v>1118</v>
+        <v>1101</v>
       </c>
       <c r="L142" t="s">
-        <v>25</v>
+        <v>1102</v>
       </c>
       <c r="M142" t="s">
-        <v>1119</v>
-[...3 lines deleted...]
-      </c>
+        <v>1103</v>
+      </c>
+      <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
-      <c r="C143" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C143"/>
       <c r="D143" t="s">
-        <v>1122</v>
+        <v>1104</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1123</v>
+        <v>1105</v>
       </c>
       <c r="I143" t="s">
-        <v>1124</v>
+        <v>1106</v>
       </c>
       <c r="J143" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="K143" t="s">
-        <v>1125</v>
+        <v>1107</v>
       </c>
       <c r="L143" t="s">
-        <v>78</v>
+        <v>1108</v>
       </c>
       <c r="M143" t="s">
-        <v>1126</v>
-[...3 lines deleted...]
-      </c>
+        <v>1109</v>
+      </c>
+      <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="D144" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1130</v>
+        <v>1112</v>
       </c>
       <c r="I144" t="s">
-        <v>1131</v>
+        <v>1113</v>
       </c>
       <c r="J144" t="s">
-        <v>1080</v>
+        <v>797</v>
       </c>
       <c r="K144" t="s">
-        <v>1132</v>
+        <v>1114</v>
       </c>
       <c r="L144" t="s">
-        <v>884</v>
+        <v>63</v>
       </c>
       <c r="M144" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
       <c r="N144" t="s">
-        <v>1134</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1135</v>
+        <v>1117</v>
       </c>
       <c r="D145" t="s">
-        <v>1136</v>
+        <v>873</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1137</v>
+        <v>1118</v>
       </c>
       <c r="I145" t="s">
-        <v>1138</v>
+        <v>1119</v>
       </c>
       <c r="J145" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K145" t="s">
-        <v>1139</v>
+        <v>1120</v>
       </c>
       <c r="L145" t="s">
-        <v>1140</v>
+        <v>113</v>
       </c>
       <c r="M145" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="N145"/>
+        <v>1121</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1122</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1142</v>
+        <v>1123</v>
       </c>
       <c r="D146" t="s">
-        <v>1143</v>
+        <v>1124</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1144</v>
+        <v>1125</v>
       </c>
       <c r="I146" t="s">
-        <v>1145</v>
+        <v>1126</v>
       </c>
       <c r="J146" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K146" t="s">
-        <v>1146</v>
+        <v>1127</v>
       </c>
       <c r="L146" t="s">
-        <v>1147</v>
+        <v>1128</v>
       </c>
       <c r="M146" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="N146"/>
+        <v>1129</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1130</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1149</v>
+        <v>1131</v>
       </c>
       <c r="D147" t="s">
-        <v>1150</v>
+        <v>1132</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1151</v>
+        <v>1133</v>
       </c>
       <c r="I147" t="s">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="J147" t="s">
-        <v>1080</v>
+        <v>797</v>
       </c>
       <c r="K147" t="s">
-        <v>1153</v>
+        <v>1135</v>
       </c>
       <c r="L147" t="s">
-        <v>1154</v>
+        <v>63</v>
       </c>
       <c r="M147" t="s">
-        <v>1155</v>
-[...1 lines deleted...]
-      <c r="N147"/>
+        <v>1136</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1137</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1156</v>
+        <v>1138</v>
       </c>
       <c r="D148" t="s">
-        <v>1157</v>
+        <v>1139</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1158</v>
+        <v>1140</v>
       </c>
       <c r="I148" t="s">
-        <v>1159</v>
+        <v>1141</v>
       </c>
       <c r="J148" t="s">
-        <v>1080</v>
+        <v>797</v>
       </c>
       <c r="K148" t="s">
-        <v>1160</v>
+        <v>1142</v>
       </c>
       <c r="L148" t="s">
-        <v>1161</v>
+        <v>1143</v>
       </c>
       <c r="M148" t="s">
-        <v>1162</v>
+        <v>1144</v>
       </c>
       <c r="N148" t="s">
-        <v>1163</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1164</v>
+        <v>1146</v>
       </c>
       <c r="D149" t="s">
-        <v>1165</v>
+        <v>1147</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1166</v>
+        <v>1148</v>
       </c>
       <c r="I149" t="s">
-        <v>1167</v>
+        <v>1149</v>
       </c>
       <c r="J149" t="s">
-        <v>1080</v>
+        <v>797</v>
       </c>
       <c r="K149" t="s">
-        <v>1168</v>
+        <v>1150</v>
       </c>
       <c r="L149" t="s">
-        <v>1169</v>
+        <v>63</v>
       </c>
       <c r="M149" t="s">
-        <v>1170</v>
+        <v>1151</v>
       </c>
       <c r="N149" t="s">
-        <v>1171</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1172</v>
+        <v>1153</v>
       </c>
       <c r="D150" t="s">
-        <v>1173</v>
+        <v>1154</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1174</v>
+        <v>1092</v>
       </c>
       <c r="I150" t="s">
-        <v>1175</v>
+        <v>1155</v>
       </c>
       <c r="J150" t="s">
-        <v>1080</v>
+        <v>876</v>
       </c>
       <c r="K150" t="s">
-        <v>1176</v>
+        <v>1156</v>
       </c>
       <c r="L150" t="s">
-        <v>1177</v>
+        <v>237</v>
       </c>
       <c r="M150" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="N150"/>
+        <v>1157</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1158</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
-      <c r="C151" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C151"/>
       <c r="D151" t="s">
-        <v>880</v>
+        <v>1159</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1179</v>
+        <v>1160</v>
       </c>
       <c r="I151" t="s">
-        <v>1180</v>
+        <v>1161</v>
       </c>
       <c r="J151" t="s">
-        <v>1080</v>
+        <v>1162</v>
       </c>
       <c r="K151" t="s">
-        <v>1181</v>
+        <v>1163</v>
       </c>
       <c r="L151" t="s">
-        <v>884</v>
+        <v>1164</v>
       </c>
       <c r="M151" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1165</v>
+      </c>
+      <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="D152" t="s">
-        <v>1184</v>
+        <v>1167</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1185</v>
+        <v>1168</v>
       </c>
       <c r="I152" t="s">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="J152" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K152" t="s">
-        <v>1187</v>
+        <v>1170</v>
       </c>
       <c r="L152" t="s">
-        <v>152</v>
+        <v>1171</v>
       </c>
       <c r="M152" t="s">
-        <v>1188</v>
+        <v>1172</v>
       </c>
       <c r="N152" t="s">
-        <v>1189</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1190</v>
+        <v>1174</v>
       </c>
       <c r="D153" t="s">
-        <v>1191</v>
+        <v>1175</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1192</v>
+        <v>1176</v>
       </c>
       <c r="I153" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
       <c r="J153" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K153" t="s">
-        <v>1194</v>
+        <v>1178</v>
       </c>
       <c r="L153" t="s">
-        <v>1195</v>
+        <v>1179</v>
       </c>
       <c r="M153" t="s">
-        <v>1196</v>
+        <v>1180</v>
       </c>
       <c r="N153" t="s">
-        <v>1197</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="D154" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="I154" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
       <c r="J154" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K154" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
       <c r="L154" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="M154" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="N154" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
       <c r="D155" t="s">
-        <v>1207</v>
+        <v>1191</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1174</v>
+        <v>1192</v>
       </c>
       <c r="I155" t="s">
-        <v>1208</v>
+        <v>1193</v>
       </c>
       <c r="J155" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K155" t="s">
-        <v>1209</v>
+        <v>1194</v>
       </c>
       <c r="L155" t="s">
-        <v>1210</v>
+        <v>1195</v>
       </c>
       <c r="M155" t="s">
-        <v>1211</v>
-[...1 lines deleted...]
-      <c r="N155"/>
+        <v>1196</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1197</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="D156" t="s">
-        <v>1213</v>
+        <v>1199</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1174</v>
+        <v>1200</v>
       </c>
       <c r="I156" t="s">
-        <v>1214</v>
+        <v>1201</v>
       </c>
       <c r="J156" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K156" t="s">
-        <v>1215</v>
+        <v>1202</v>
       </c>
       <c r="L156" t="s">
-        <v>1216</v>
+        <v>1203</v>
       </c>
       <c r="M156" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="N156"/>
+        <v>1204</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1205</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
       <c r="D157" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="I157" t="s">
-        <v>1221</v>
+        <v>1209</v>
       </c>
       <c r="J157" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K157" t="s">
-        <v>1222</v>
+        <v>1210</v>
       </c>
       <c r="L157" t="s">
-        <v>1223</v>
+        <v>1211</v>
       </c>
       <c r="M157" t="s">
-        <v>1224</v>
+        <v>1212</v>
       </c>
       <c r="N157" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="D158" t="s">
-        <v>1227</v>
+        <v>1215</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1228</v>
+        <v>1192</v>
       </c>
       <c r="I158" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="J158" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K158" t="s">
-        <v>1230</v>
+        <v>1217</v>
       </c>
       <c r="L158" t="s">
-        <v>1231</v>
+        <v>1218</v>
       </c>
       <c r="M158" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="N158" t="s">
-        <v>1233</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1234</v>
+        <v>1221</v>
       </c>
       <c r="D159" t="s">
-        <v>1235</v>
+        <v>1222</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1236</v>
+        <v>1223</v>
       </c>
       <c r="I159" t="s">
-        <v>1237</v>
+        <v>1224</v>
       </c>
       <c r="J159" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K159" t="s">
-        <v>1238</v>
+        <v>1225</v>
       </c>
       <c r="L159" t="s">
-        <v>1239</v>
+        <v>1226</v>
       </c>
       <c r="M159" t="s">
-        <v>1240</v>
+        <v>1227</v>
       </c>
       <c r="N159" t="s">
-        <v>1241</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="D160" t="s">
-        <v>1243</v>
+        <v>1230</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1244</v>
+        <v>1231</v>
       </c>
       <c r="I160" t="s">
-        <v>1245</v>
+        <v>1232</v>
       </c>
       <c r="J160" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K160" t="s">
-        <v>1246</v>
+        <v>1233</v>
       </c>
       <c r="L160" t="s">
-        <v>152</v>
+        <v>1234</v>
       </c>
       <c r="M160" t="s">
-        <v>1247</v>
+        <v>1235</v>
       </c>
       <c r="N160" t="s">
-        <v>1248</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="D161" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>49</v>
+        <v>1239</v>
       </c>
       <c r="I161" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="J161" t="s">
-        <v>1080</v>
+        <v>251</v>
       </c>
       <c r="K161" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
       <c r="L161" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="M161" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="N161" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1254</v>
+        <v>1245</v>
       </c>
       <c r="D162" t="s">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1256</v>
+        <v>1247</v>
       </c>
       <c r="I162" t="s">
-        <v>1257</v>
+        <v>1248</v>
       </c>
       <c r="J162" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K162" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="L162" t="s">
-        <v>78</v>
+        <v>1250</v>
       </c>
       <c r="M162" t="s">
-        <v>1260</v>
+        <v>1251</v>
       </c>
       <c r="N162" t="s">
-        <v>1261</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1262</v>
+        <v>1245</v>
       </c>
       <c r="D163" t="s">
-        <v>1263</v>
+        <v>1246</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="I163" t="s">
-        <v>1265</v>
+        <v>1253</v>
       </c>
       <c r="J163" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K163" t="s">
-        <v>1266</v>
+        <v>1254</v>
       </c>
       <c r="L163" t="s">
-        <v>78</v>
+        <v>1250</v>
       </c>
       <c r="M163" t="s">
-        <v>1267</v>
+        <v>1255</v>
       </c>
       <c r="N163" t="s">
-        <v>1268</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1269</v>
+        <v>1256</v>
       </c>
       <c r="D164" t="s">
-        <v>1270</v>
+        <v>1257</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1271</v>
+        <v>1258</v>
       </c>
       <c r="I164" t="s">
-        <v>1272</v>
+        <v>1259</v>
       </c>
       <c r="J164" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K164" t="s">
-        <v>1273</v>
+        <v>1260</v>
       </c>
       <c r="L164" t="s">
-        <v>78</v>
+        <v>1261</v>
       </c>
       <c r="M164" t="s">
-        <v>1274</v>
+        <v>1262</v>
       </c>
       <c r="N164" t="s">
-        <v>1275</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1276</v>
+        <v>1264</v>
       </c>
       <c r="D165" t="s">
-        <v>1277</v>
+        <v>1265</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1278</v>
+        <v>1266</v>
       </c>
       <c r="I165" t="s">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="J165" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K165" t="s">
-        <v>1280</v>
+        <v>1268</v>
       </c>
       <c r="L165" t="s">
-        <v>78</v>
+        <v>1269</v>
       </c>
       <c r="M165" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="N165" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1283</v>
+        <v>1264</v>
       </c>
       <c r="D166" t="s">
-        <v>1284</v>
+        <v>1265</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1285</v>
+        <v>1266</v>
       </c>
       <c r="I166" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="J166" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K166" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="L166" t="s">
-        <v>290</v>
+        <v>1269</v>
       </c>
       <c r="M166" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="N166" t="s">
-        <v>1289</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1290</v>
+        <v>1275</v>
       </c>
       <c r="D167" t="s">
-        <v>1291</v>
+        <v>1276</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1292</v>
+        <v>1277</v>
       </c>
       <c r="I167" t="s">
-        <v>1293</v>
+        <v>1278</v>
       </c>
       <c r="J167" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K167" t="s">
-        <v>1294</v>
+        <v>1279</v>
       </c>
       <c r="L167" t="s">
-        <v>78</v>
+        <v>1280</v>
       </c>
       <c r="M167" t="s">
-        <v>1295</v>
+        <v>1281</v>
       </c>
       <c r="N167" t="s">
-        <v>1296</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1297</v>
+        <v>1283</v>
       </c>
       <c r="D168" t="s">
-        <v>1298</v>
+        <v>1284</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1299</v>
+        <v>456</v>
       </c>
       <c r="I168" t="s">
-        <v>1300</v>
+        <v>1285</v>
       </c>
       <c r="J168" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K168" t="s">
-        <v>1301</v>
+        <v>1286</v>
       </c>
       <c r="L168" t="s">
-        <v>290</v>
+        <v>1287</v>
       </c>
       <c r="M168" t="s">
-        <v>1302</v>
+        <v>1288</v>
       </c>
       <c r="N168" t="s">
-        <v>1303</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1304</v>
+        <v>1290</v>
       </c>
       <c r="D169" t="s">
-        <v>1305</v>
+        <v>1291</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1306</v>
+        <v>1292</v>
       </c>
       <c r="I169" t="s">
-        <v>1307</v>
+        <v>1293</v>
       </c>
       <c r="J169" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K169" t="s">
-        <v>1308</v>
+        <v>1294</v>
       </c>
       <c r="L169" t="s">
-        <v>1309</v>
+        <v>1295</v>
       </c>
       <c r="M169" t="s">
-        <v>1310</v>
+        <v>1296</v>
       </c>
       <c r="N169" t="s">
-        <v>1311</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1312</v>
+        <v>1298</v>
       </c>
       <c r="D170" t="s">
-        <v>1313</v>
-[...9 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
       <c r="H170" t="s">
-        <v>1317</v>
+        <v>1300</v>
       </c>
       <c r="I170" t="s">
-        <v>1318</v>
+        <v>1301</v>
       </c>
       <c r="J170" t="s">
-        <v>1319</v>
+        <v>251</v>
       </c>
       <c r="K170" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="L170" t="s">
-        <v>25</v>
+        <v>1303</v>
       </c>
       <c r="M170" t="s">
-        <v>1321</v>
+        <v>1304</v>
       </c>
       <c r="N170" t="s">
-        <v>1322</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1323</v>
+        <v>1306</v>
       </c>
       <c r="D171" t="s">
-        <v>1324</v>
+        <v>1307</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1325</v>
+        <v>1308</v>
       </c>
       <c r="I171" t="s">
-        <v>1326</v>
+        <v>1309</v>
       </c>
       <c r="J171" t="s">
-        <v>1258</v>
+        <v>251</v>
       </c>
       <c r="K171" t="s">
-        <v>1327</v>
+        <v>1310</v>
       </c>
       <c r="L171" t="s">
-        <v>78</v>
+        <v>1311</v>
       </c>
       <c r="M171" t="s">
-        <v>1328</v>
+        <v>1312</v>
       </c>
       <c r="N171" t="s">
-        <v>1329</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1330</v>
+        <v>1314</v>
       </c>
       <c r="D172" t="s">
-        <v>1331</v>
-[...3 lines deleted...]
-      <c r="G172"/>
+        <v>1315</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1318</v>
+      </c>
       <c r="H172" t="s">
-        <v>1332</v>
+        <v>1319</v>
       </c>
       <c r="I172" t="s">
-        <v>1333</v>
+        <v>1320</v>
       </c>
       <c r="J172" t="s">
-        <v>159</v>
+        <v>1321</v>
       </c>
       <c r="K172" t="s">
-        <v>1334</v>
+        <v>1322</v>
       </c>
       <c r="L172" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M172" t="s">
-        <v>1335</v>
+        <v>1323</v>
       </c>
       <c r="N172" t="s">
-        <v>1336</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1337</v>
+        <v>1314</v>
       </c>
       <c r="D173" t="s">
-        <v>1338</v>
-[...3 lines deleted...]
-      <c r="G173"/>
+        <v>1315</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1318</v>
+      </c>
       <c r="H173" t="s">
-        <v>1339</v>
+        <v>1319</v>
       </c>
       <c r="I173" t="s">
-        <v>1340</v>
+        <v>1325</v>
       </c>
       <c r="J173" t="s">
-        <v>159</v>
+        <v>1326</v>
       </c>
       <c r="K173" t="s">
-        <v>1341</v>
+        <v>1327</v>
       </c>
       <c r="L173" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M173" t="s">
-        <v>1342</v>
+        <v>1328</v>
       </c>
       <c r="N173" t="s">
-        <v>1343</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1344</v>
+        <v>1329</v>
       </c>
       <c r="D174" t="s">
-        <v>1345</v>
+        <v>1330</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1346</v>
+        <v>1331</v>
       </c>
       <c r="I174" t="s">
-        <v>1347</v>
+        <v>1332</v>
       </c>
       <c r="J174" t="s">
-        <v>159</v>
+        <v>1333</v>
       </c>
       <c r="K174" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
       <c r="L174" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M174" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
       <c r="N174" t="s">
-        <v>1350</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1351</v>
+        <v>1337</v>
       </c>
       <c r="D175" t="s">
-        <v>1352</v>
+        <v>1338</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1353</v>
+        <v>1339</v>
       </c>
       <c r="I175" t="s">
-        <v>1354</v>
+        <v>1340</v>
       </c>
       <c r="J175" t="s">
-        <v>159</v>
+        <v>1333</v>
       </c>
       <c r="K175" t="s">
-        <v>1355</v>
+        <v>1341</v>
       </c>
       <c r="L175" t="s">
-        <v>1356</v>
+        <v>1342</v>
       </c>
       <c r="M175" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="N175"/>
+        <v>1343</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1344</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1358</v>
+        <v>1345</v>
       </c>
       <c r="D176" t="s">
-        <v>1359</v>
+        <v>1346</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1360</v>
+        <v>1347</v>
       </c>
       <c r="I176" t="s">
-        <v>1361</v>
+        <v>1348</v>
       </c>
       <c r="J176" t="s">
-        <v>159</v>
+        <v>1333</v>
       </c>
       <c r="K176" t="s">
-        <v>1362</v>
+        <v>1349</v>
       </c>
       <c r="L176" t="s">
-        <v>1363</v>
+        <v>1350</v>
       </c>
       <c r="M176" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="N176"/>
+        <v>1351</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1352</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1365</v>
+        <v>1345</v>
       </c>
       <c r="D177" t="s">
-        <v>1366</v>
+        <v>1346</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1367</v>
+        <v>1353</v>
       </c>
       <c r="I177" t="s">
-        <v>1368</v>
+        <v>1354</v>
       </c>
       <c r="J177" t="s">
-        <v>159</v>
+        <v>1333</v>
       </c>
       <c r="K177" t="s">
-        <v>1369</v>
+        <v>1355</v>
       </c>
       <c r="L177" t="s">
-        <v>1370</v>
+        <v>1350</v>
       </c>
       <c r="M177" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="N177"/>
+        <v>1356</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1352</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
-      <c r="C178"/>
+      <c r="C178" t="s">
+        <v>1357</v>
+      </c>
       <c r="D178" t="s">
-        <v>1372</v>
+        <v>1358</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1373</v>
+        <v>1359</v>
       </c>
       <c r="I178" t="s">
-        <v>1374</v>
+        <v>1360</v>
       </c>
       <c r="J178" t="s">
-        <v>51</v>
+        <v>1333</v>
       </c>
       <c r="K178" t="s">
-        <v>1375</v>
+        <v>1361</v>
       </c>
       <c r="L178" t="s">
-        <v>1376</v>
+        <v>219</v>
       </c>
       <c r="M178" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="N178"/>
+        <v>1362</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1363</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1378</v>
+        <v>1364</v>
       </c>
       <c r="D179" t="s">
-        <v>1379</v>
+        <v>1365</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1380</v>
+        <v>1366</v>
       </c>
       <c r="I179" t="s">
-        <v>1381</v>
+        <v>1367</v>
       </c>
       <c r="J179" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K179" t="s">
-        <v>1383</v>
+        <v>1368</v>
       </c>
       <c r="L179" t="s">
-        <v>78</v>
+        <v>1369</v>
       </c>
       <c r="M179" t="s">
-        <v>1384</v>
+        <v>1370</v>
       </c>
       <c r="N179" t="s">
-        <v>1385</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1386</v>
+        <v>1372</v>
       </c>
       <c r="D180" t="s">
-        <v>1387</v>
+        <v>1373</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1388</v>
+        <v>1374</v>
       </c>
       <c r="I180" t="s">
-        <v>1389</v>
+        <v>1375</v>
       </c>
       <c r="J180" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K180" t="s">
-        <v>1390</v>
+        <v>1376</v>
       </c>
       <c r="L180" t="s">
-        <v>78</v>
+        <v>982</v>
       </c>
       <c r="M180" t="s">
-        <v>1391</v>
+        <v>1377</v>
       </c>
       <c r="N180" t="s">
-        <v>1392</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1393</v>
+        <v>1379</v>
       </c>
       <c r="D181" t="s">
-        <v>1394</v>
+        <v>1380</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1395</v>
+        <v>1381</v>
       </c>
       <c r="I181" t="s">
-        <v>1396</v>
+        <v>1382</v>
       </c>
       <c r="J181" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K181" t="s">
-        <v>1397</v>
+        <v>1383</v>
       </c>
       <c r="L181" t="s">
-        <v>78</v>
+        <v>1369</v>
       </c>
       <c r="M181" t="s">
-        <v>1398</v>
+        <v>1384</v>
       </c>
       <c r="N181" t="s">
-        <v>1399</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1400</v>
+        <v>1386</v>
       </c>
       <c r="D182" t="s">
-        <v>1401</v>
+        <v>1387</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1402</v>
+        <v>1388</v>
       </c>
       <c r="I182" t="s">
-        <v>1403</v>
+        <v>1389</v>
       </c>
       <c r="J182" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K182" t="s">
-        <v>1404</v>
+        <v>1390</v>
       </c>
       <c r="L182" t="s">
-        <v>78</v>
+        <v>1391</v>
       </c>
       <c r="M182" t="s">
-        <v>1405</v>
+        <v>1392</v>
       </c>
       <c r="N182" t="s">
-        <v>1406</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1407</v>
+        <v>1394</v>
       </c>
       <c r="D183" t="s">
-        <v>1408</v>
+        <v>1395</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1409</v>
+        <v>1396</v>
       </c>
       <c r="I183" t="s">
-        <v>1410</v>
+        <v>1397</v>
       </c>
       <c r="J183" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K183" t="s">
-        <v>1411</v>
+        <v>1398</v>
       </c>
       <c r="L183" t="s">
-        <v>1412</v>
+        <v>1399</v>
       </c>
       <c r="M183" t="s">
-        <v>1413</v>
+        <v>1400</v>
       </c>
       <c r="N183" t="s">
-        <v>1414</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1407</v>
+        <v>1386</v>
       </c>
       <c r="D184" t="s">
-        <v>1415</v>
+        <v>505</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>49</v>
+        <v>506</v>
       </c>
       <c r="I184" t="s">
-        <v>1416</v>
+        <v>1402</v>
       </c>
       <c r="J184" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K184" t="s">
-        <v>1417</v>
+        <v>1403</v>
       </c>
       <c r="L184" t="s">
-        <v>1418</v>
+        <v>1404</v>
       </c>
       <c r="M184" t="s">
-        <v>1419</v>
+        <v>1405</v>
       </c>
       <c r="N184" t="s">
-        <v>1414</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1420</v>
+        <v>1406</v>
       </c>
       <c r="D185" t="s">
-        <v>1421</v>
+        <v>505</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1422</v>
+        <v>506</v>
       </c>
       <c r="I185" t="s">
-        <v>1423</v>
+        <v>1407</v>
       </c>
       <c r="J185" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K185" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="L185" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="M185" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="N185" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1420</v>
+        <v>1406</v>
       </c>
       <c r="D186" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>49</v>
+        <v>1413</v>
       </c>
       <c r="I186" t="s">
-        <v>1429</v>
+        <v>1414</v>
       </c>
       <c r="J186" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K186" t="s">
-        <v>1430</v>
+        <v>1415</v>
       </c>
       <c r="L186" t="s">
-        <v>290</v>
+        <v>1416</v>
       </c>
       <c r="M186" t="s">
-        <v>1431</v>
+        <v>1417</v>
       </c>
       <c r="N186" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1432</v>
+        <v>1418</v>
       </c>
       <c r="D187" t="s">
-        <v>1433</v>
+        <v>1419</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1434</v>
+        <v>1420</v>
       </c>
       <c r="I187" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="J187" t="s">
-        <v>1382</v>
+        <v>1333</v>
       </c>
       <c r="K187" t="s">
-        <v>1436</v>
+        <v>1422</v>
       </c>
       <c r="L187" t="s">
-        <v>1437</v>
+        <v>982</v>
       </c>
       <c r="M187" t="s">
-        <v>1438</v>
+        <v>1423</v>
       </c>
       <c r="N187" t="s">
-        <v>1439</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1440</v>
+        <v>1425</v>
       </c>
       <c r="D188" t="s">
-        <v>1441</v>
+        <v>1426</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1442</v>
+        <v>1427</v>
       </c>
       <c r="I188" t="s">
-        <v>1443</v>
+        <v>1428</v>
       </c>
       <c r="J188" t="s">
-        <v>1382</v>
+        <v>626</v>
       </c>
       <c r="K188" t="s">
-        <v>1444</v>
+        <v>1429</v>
       </c>
       <c r="L188" t="s">
-        <v>1445</v>
+        <v>163</v>
       </c>
       <c r="M188" t="s">
-        <v>1446</v>
+        <v>1430</v>
       </c>
       <c r="N188" t="s">
-        <v>1447</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1448</v>
+        <v>1432</v>
       </c>
       <c r="D189" t="s">
-        <v>1449</v>
+        <v>1433</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>49</v>
+        <v>1434</v>
       </c>
       <c r="I189" t="s">
-        <v>1450</v>
+        <v>1435</v>
       </c>
       <c r="J189" t="s">
-        <v>1382</v>
+        <v>235</v>
       </c>
       <c r="K189" t="s">
-        <v>1451</v>
+        <v>1436</v>
       </c>
       <c r="L189" t="s">
-        <v>1452</v>
+        <v>63</v>
       </c>
       <c r="M189" t="s">
-        <v>1453</v>
+        <v>1437</v>
       </c>
       <c r="N189" t="s">
-        <v>1454</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1455</v>
+        <v>1439</v>
       </c>
       <c r="D190" t="s">
-        <v>1456</v>
+        <v>1440</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1457</v>
+        <v>1441</v>
       </c>
       <c r="I190" t="s">
-        <v>1458</v>
+        <v>1442</v>
       </c>
       <c r="J190" t="s">
-        <v>1382</v>
+        <v>235</v>
       </c>
       <c r="K190" t="s">
-        <v>1459</v>
+        <v>1443</v>
       </c>
       <c r="L190" t="s">
-        <v>1460</v>
+        <v>1444</v>
       </c>
       <c r="M190" t="s">
-        <v>1461</v>
+        <v>1445</v>
       </c>
       <c r="N190" t="s">
-        <v>1462</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1463</v>
+        <v>1439</v>
       </c>
       <c r="D191" t="s">
-        <v>1464</v>
+        <v>1440</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1465</v>
+        <v>1447</v>
       </c>
       <c r="I191" t="s">
-        <v>1466</v>
+        <v>1448</v>
       </c>
       <c r="J191" t="s">
-        <v>1382</v>
+        <v>235</v>
       </c>
       <c r="K191" t="s">
-        <v>1467</v>
+        <v>1449</v>
       </c>
       <c r="L191" t="s">
-        <v>78</v>
+        <v>1450</v>
       </c>
       <c r="M191" t="s">
-        <v>1468</v>
+        <v>1451</v>
       </c>
       <c r="N191" t="s">
-        <v>1469</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1470</v>
+        <v>1452</v>
       </c>
       <c r="D192" t="s">
-        <v>1471</v>
-[...9 lines deleted...]
-      </c>
+        <v>1453</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
       <c r="H192" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="I192" t="s">
-        <v>1476</v>
+        <v>1455</v>
       </c>
       <c r="J192" t="s">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="K192" t="s">
-        <v>1477</v>
+        <v>1456</v>
       </c>
       <c r="L192" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M192" t="s">
-        <v>1478</v>
+        <v>1457</v>
       </c>
       <c r="N192" t="s">
-        <v>1479</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1480</v>
+        <v>1459</v>
       </c>
       <c r="D193" t="s">
-        <v>1481</v>
-[...9 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
       <c r="H193" t="s">
-        <v>1485</v>
+        <v>1461</v>
       </c>
       <c r="I193" t="s">
-        <v>1486</v>
+        <v>1462</v>
       </c>
       <c r="J193" t="s">
-        <v>304</v>
+        <v>235</v>
       </c>
       <c r="K193" t="s">
-        <v>1487</v>
+        <v>1463</v>
       </c>
       <c r="L193" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M193" t="s">
-        <v>1488</v>
+        <v>1464</v>
       </c>
       <c r="N193" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
-      <c r="C194" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C194"/>
       <c r="D194" t="s">
-        <v>1491</v>
+        <v>1466</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1492</v>
+        <v>1467</v>
       </c>
       <c r="I194" t="s">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="J194" t="s">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="K194" t="s">
-        <v>1495</v>
+        <v>1470</v>
       </c>
       <c r="L194" t="s">
-        <v>1496</v>
+        <v>1471</v>
       </c>
       <c r="M194" t="s">
-        <v>1497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1472</v>
+      </c>
+      <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1490</v>
+        <v>1473</v>
       </c>
       <c r="D195" t="s">
-        <v>1415</v>
+        <v>1474</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>49</v>
+        <v>1475</v>
       </c>
       <c r="I195" t="s">
-        <v>1499</v>
+        <v>1476</v>
       </c>
       <c r="J195" t="s">
-        <v>1494</v>
+        <v>1100</v>
       </c>
       <c r="K195" t="s">
-        <v>1500</v>
+        <v>1477</v>
       </c>
       <c r="L195" t="s">
-        <v>1501</v>
+        <v>1478</v>
       </c>
       <c r="M195" t="s">
-        <v>1502</v>
+        <v>1479</v>
       </c>
       <c r="N195" t="s">
-        <v>1498</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1503</v>
+        <v>1481</v>
       </c>
       <c r="D196" t="s">
-        <v>1504</v>
+        <v>1482</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1505</v>
+        <v>1483</v>
       </c>
       <c r="I196" t="s">
-        <v>1506</v>
+        <v>1484</v>
       </c>
       <c r="J196" t="s">
-        <v>1494</v>
+        <v>1100</v>
       </c>
       <c r="K196" t="s">
-        <v>1507</v>
+        <v>1485</v>
       </c>
       <c r="L196" t="s">
-        <v>1508</v>
+        <v>982</v>
       </c>
       <c r="M196" t="s">
-        <v>1509</v>
+        <v>1486</v>
       </c>
       <c r="N196" t="s">
-        <v>1510</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1503</v>
+        <v>1488</v>
       </c>
       <c r="D197" t="s">
-        <v>1415</v>
+        <v>1489</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>49</v>
+        <v>1490</v>
       </c>
       <c r="I197" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="J197" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L197" t="s">
+        <v>982</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1493</v>
+      </c>
+      <c r="N197" t="s">
         <v>1494</v>
-      </c>
-[...10 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1514</v>
+        <v>1495</v>
       </c>
       <c r="D198" t="s">
-        <v>1515</v>
+        <v>1496</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1516</v>
+        <v>1497</v>
       </c>
       <c r="I198" t="s">
-        <v>1517</v>
+        <v>1498</v>
       </c>
       <c r="J198" t="s">
-        <v>1494</v>
+        <v>1100</v>
       </c>
       <c r="K198" t="s">
-        <v>1518</v>
+        <v>1499</v>
       </c>
       <c r="L198" t="s">
-        <v>78</v>
+        <v>1369</v>
       </c>
       <c r="M198" t="s">
-        <v>1519</v>
+        <v>1500</v>
       </c>
       <c r="N198" t="s">
-        <v>1520</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1521</v>
+        <v>1502</v>
       </c>
       <c r="D199" t="s">
-        <v>1522</v>
-[...9 lines deleted...]
-      </c>
+        <v>1503</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1526</v>
+        <v>1504</v>
       </c>
       <c r="I199" t="s">
-        <v>1527</v>
+        <v>1505</v>
       </c>
       <c r="J199" t="s">
-        <v>304</v>
+        <v>1100</v>
       </c>
       <c r="K199" t="s">
-        <v>1528</v>
+        <v>1506</v>
       </c>
       <c r="L199" t="s">
-        <v>25</v>
+        <v>982</v>
       </c>
       <c r="M199" t="s">
-        <v>1529</v>
+        <v>1507</v>
       </c>
       <c r="N199" t="s">
-        <v>1530</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
-      <c r="C200"/>
+      <c r="C200" t="s">
+        <v>1509</v>
+      </c>
       <c r="D200" t="s">
-        <v>1531</v>
+        <v>1510</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1532</v>
+        <v>1511</v>
       </c>
       <c r="I200" t="s">
-        <v>1533</v>
+        <v>1512</v>
       </c>
       <c r="J200" t="s">
-        <v>326</v>
+        <v>1100</v>
       </c>
       <c r="K200" t="s">
-        <v>1534</v>
+        <v>1513</v>
       </c>
       <c r="L200" t="s">
-        <v>1535</v>
+        <v>1369</v>
       </c>
       <c r="M200" t="s">
-        <v>1536</v>
-[...1 lines deleted...]
-      <c r="N200"/>
+        <v>1514</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1515</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1537</v>
+        <v>1516</v>
       </c>
       <c r="D201" t="s">
-        <v>1538</v>
+        <v>1517</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1539</v>
+        <v>1518</v>
       </c>
       <c r="I201" t="s">
-        <v>1540</v>
+        <v>1519</v>
       </c>
       <c r="J201" t="s">
-        <v>506</v>
+        <v>1100</v>
       </c>
       <c r="K201" t="s">
-        <v>1541</v>
+        <v>1520</v>
       </c>
       <c r="L201" t="s">
-        <v>78</v>
+        <v>1521</v>
       </c>
       <c r="M201" t="s">
-        <v>1542</v>
+        <v>1522</v>
       </c>
       <c r="N201" t="s">
-        <v>1543</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1544</v>
+        <v>1524</v>
       </c>
       <c r="D202" t="s">
-        <v>1522</v>
-[...9 lines deleted...]
-      </c>
+        <v>1525</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1548</v>
+        <v>1526</v>
       </c>
       <c r="I202" t="s">
-        <v>1549</v>
+        <v>1527</v>
       </c>
       <c r="J202" t="s">
-        <v>448</v>
+        <v>1100</v>
       </c>
       <c r="K202" t="s">
-        <v>1550</v>
+        <v>1528</v>
       </c>
       <c r="L202" t="s">
-        <v>25</v>
+        <v>982</v>
       </c>
       <c r="M202" t="s">
-        <v>1551</v>
+        <v>1529</v>
       </c>
       <c r="N202" t="s">
-        <v>1552</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1553</v>
+        <v>1531</v>
       </c>
       <c r="D203" t="s">
-        <v>1522</v>
-[...9 lines deleted...]
-      </c>
+        <v>1532</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1557</v>
+        <v>1533</v>
       </c>
       <c r="I203" t="s">
-        <v>1558</v>
+        <v>1534</v>
       </c>
       <c r="J203" t="s">
-        <v>448</v>
+        <v>1100</v>
       </c>
       <c r="K203" t="s">
-        <v>1559</v>
+        <v>1535</v>
       </c>
       <c r="L203" t="s">
-        <v>25</v>
+        <v>982</v>
       </c>
       <c r="M203" t="s">
-        <v>1560</v>
+        <v>1536</v>
       </c>
       <c r="N203" t="s">
-        <v>1561</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1562</v>
+        <v>1538</v>
       </c>
       <c r="D204" t="s">
-        <v>1522</v>
-[...9 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
       <c r="H204" t="s">
-        <v>1566</v>
+        <v>1540</v>
       </c>
       <c r="I204" t="s">
-        <v>1567</v>
+        <v>1541</v>
       </c>
       <c r="J204" t="s">
-        <v>448</v>
+        <v>1100</v>
       </c>
       <c r="K204" t="s">
-        <v>1568</v>
+        <v>1542</v>
       </c>
       <c r="L204" t="s">
-        <v>25</v>
+        <v>1543</v>
       </c>
       <c r="M204" t="s">
-        <v>1569</v>
+        <v>1544</v>
       </c>
       <c r="N204" t="s">
-        <v>1570</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1571</v>
+        <v>1546</v>
       </c>
       <c r="D205" t="s">
-        <v>1572</v>
+        <v>1547</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1573</v>
+        <v>1548</v>
       </c>
       <c r="I205" t="s">
-        <v>1574</v>
+        <v>1549</v>
       </c>
       <c r="J205" t="s">
-        <v>506</v>
+        <v>1100</v>
       </c>
       <c r="K205" t="s">
-        <v>1575</v>
+        <v>1550</v>
       </c>
       <c r="L205" t="s">
-        <v>78</v>
+        <v>1551</v>
       </c>
       <c r="M205" t="s">
-        <v>1576</v>
+        <v>1552</v>
       </c>
       <c r="N205" t="s">
-        <v>1577</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1578</v>
+        <v>1554</v>
       </c>
       <c r="D206" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1580</v>
+        <v>1556</v>
       </c>
       <c r="I206" t="s">
-        <v>1581</v>
+        <v>1557</v>
       </c>
       <c r="J206" t="s">
-        <v>506</v>
+        <v>1100</v>
       </c>
       <c r="K206" t="s">
-        <v>1582</v>
+        <v>1558</v>
       </c>
       <c r="L206" t="s">
-        <v>78</v>
+        <v>1559</v>
       </c>
       <c r="M206" t="s">
-        <v>1583</v>
+        <v>1560</v>
       </c>
       <c r="N206" t="s">
-        <v>1584</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1585</v>
+        <v>1562</v>
       </c>
       <c r="D207" t="s">
-        <v>1586</v>
+        <v>1563</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1587</v>
+        <v>1564</v>
       </c>
       <c r="I207" t="s">
-        <v>1588</v>
+        <v>1565</v>
       </c>
       <c r="J207" t="s">
-        <v>506</v>
+        <v>1566</v>
       </c>
       <c r="K207" t="s">
-        <v>1589</v>
+        <v>1567</v>
       </c>
       <c r="L207" t="s">
-        <v>884</v>
+        <v>63</v>
       </c>
       <c r="M207" t="s">
-        <v>1590</v>
+        <v>1568</v>
       </c>
       <c r="N207" t="s">
-        <v>1591</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="D208" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1592</v>
+        <v>1572</v>
       </c>
       <c r="I208" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="J208" t="s">
-        <v>506</v>
+        <v>1566</v>
       </c>
       <c r="K208" t="s">
-        <v>1594</v>
+        <v>1574</v>
       </c>
       <c r="L208" t="s">
-        <v>884</v>
+        <v>1551</v>
       </c>
       <c r="M208" t="s">
-        <v>1595</v>
+        <v>1575</v>
       </c>
       <c r="N208" t="s">
-        <v>1591</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
-      <c r="C209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C209"/>
       <c r="D209" t="s">
-        <v>1597</v>
+        <v>1577</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1598</v>
+        <v>1578</v>
       </c>
       <c r="I209" t="s">
-        <v>1599</v>
+        <v>1579</v>
       </c>
       <c r="J209" t="s">
-        <v>506</v>
+        <v>1580</v>
       </c>
       <c r="K209" t="s">
-        <v>1600</v>
+        <v>1581</v>
       </c>
       <c r="L209" t="s">
-        <v>78</v>
+        <v>1582</v>
       </c>
       <c r="M209" t="s">
-        <v>1601</v>
-[...3 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C210"/>
       <c r="D210" t="s">
-        <v>1604</v>
+        <v>1584</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1174</v>
+        <v>1585</v>
       </c>
       <c r="I210" t="s">
-        <v>1605</v>
+        <v>1586</v>
       </c>
       <c r="J210" t="s">
-        <v>506</v>
+        <v>1580</v>
       </c>
       <c r="K210" t="s">
-        <v>1606</v>
+        <v>1587</v>
       </c>
       <c r="L210" t="s">
-        <v>1607</v>
+        <v>1588</v>
       </c>
       <c r="M210" t="s">
-        <v>1608</v>
+        <v>1589</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
-      <c r="C211" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C211"/>
       <c r="D211" t="s">
-        <v>1610</v>
-[...9 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
       <c r="H211" t="s">
-        <v>1614</v>
+        <v>1591</v>
       </c>
       <c r="I211" t="s">
-        <v>1615</v>
+        <v>1592</v>
       </c>
       <c r="J211" t="s">
-        <v>448</v>
+        <v>1580</v>
       </c>
       <c r="K211" t="s">
-        <v>1616</v>
+        <v>1593</v>
       </c>
       <c r="L211" t="s">
-        <v>25</v>
+        <v>1594</v>
       </c>
       <c r="M211" t="s">
-        <v>1617</v>
-[...3 lines deleted...]
-      </c>
+        <v>1595</v>
+      </c>
+      <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
-      <c r="C212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C212"/>
       <c r="D212" t="s">
-        <v>1610</v>
-[...9 lines deleted...]
-      </c>
+        <v>1596</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
       <c r="H212" t="s">
-        <v>1623</v>
+        <v>1597</v>
       </c>
       <c r="I212" t="s">
-        <v>1624</v>
+        <v>1598</v>
       </c>
       <c r="J212" t="s">
-        <v>448</v>
+        <v>1580</v>
       </c>
       <c r="K212" t="s">
-        <v>1625</v>
+        <v>1599</v>
       </c>
       <c r="L212" t="s">
-        <v>25</v>
+        <v>1600</v>
       </c>
       <c r="M212" t="s">
-        <v>1626</v>
-[...3 lines deleted...]
-      </c>
+        <v>1601</v>
+      </c>
+      <c r="N212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1628</v>
+        <v>1602</v>
       </c>
       <c r="D213" t="s">
-        <v>1629</v>
+        <v>1603</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1630</v>
+        <v>1604</v>
       </c>
       <c r="I213" t="s">
-        <v>1631</v>
+        <v>1605</v>
       </c>
       <c r="J213" t="s">
-        <v>506</v>
+        <v>1606</v>
       </c>
       <c r="K213" t="s">
-        <v>1632</v>
+        <v>1607</v>
       </c>
       <c r="L213" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M213" t="s">
-        <v>1633</v>
+        <v>1608</v>
       </c>
       <c r="N213" t="s">
-        <v>1634</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
-      <c r="C214"/>
+      <c r="C214" t="s">
+        <v>1610</v>
+      </c>
       <c r="D214" t="s">
-        <v>1635</v>
+        <v>1611</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1636</v>
+        <v>1612</v>
       </c>
       <c r="I214" t="s">
-        <v>1637</v>
+        <v>1613</v>
       </c>
       <c r="J214" t="s">
-        <v>420</v>
+        <v>1606</v>
       </c>
       <c r="K214" t="s">
-        <v>1638</v>
+        <v>1614</v>
       </c>
       <c r="L214" t="s">
-        <v>1639</v>
+        <v>1615</v>
       </c>
       <c r="M214" t="s">
-        <v>1640</v>
-[...1 lines deleted...]
-      <c r="N214"/>
+        <v>1616</v>
+      </c>
+      <c r="N214" t="s">
+        <v>1617</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
-      <c r="C215"/>
+      <c r="C215" t="s">
+        <v>1618</v>
+      </c>
       <c r="D215" t="s">
-        <v>1641</v>
+        <v>1619</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1642</v>
+        <v>1620</v>
       </c>
       <c r="I215" t="s">
-        <v>1643</v>
+        <v>1621</v>
       </c>
       <c r="J215" t="s">
-        <v>420</v>
+        <v>1606</v>
       </c>
       <c r="K215" t="s">
-        <v>1644</v>
+        <v>1622</v>
       </c>
       <c r="L215" t="s">
-        <v>1645</v>
+        <v>63</v>
       </c>
       <c r="M215" t="s">
-        <v>1646</v>
-[...1 lines deleted...]
-      <c r="N215"/>
+        <v>1623</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1624</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216"/>
+      <c r="C216" t="s">
+        <v>1625</v>
+      </c>
       <c r="D216" t="s">
-        <v>1647</v>
+        <v>1626</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1648</v>
+        <v>1627</v>
       </c>
       <c r="I216" t="s">
-        <v>1649</v>
+        <v>1628</v>
       </c>
       <c r="J216" t="s">
-        <v>420</v>
+        <v>1606</v>
       </c>
       <c r="K216" t="s">
-        <v>1650</v>
+        <v>1629</v>
       </c>
       <c r="L216" t="s">
-        <v>1651</v>
+        <v>63</v>
       </c>
       <c r="M216" t="s">
-        <v>1652</v>
-[...1 lines deleted...]
-      <c r="N216"/>
+        <v>1630</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1631</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>1653</v>
+        <v>1632</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1654</v>
+        <v>1633</v>
       </c>
       <c r="I217" t="s">
-        <v>1655</v>
+        <v>1634</v>
       </c>
       <c r="J217" t="s">
-        <v>420</v>
+        <v>29</v>
       </c>
       <c r="K217" t="s">
-        <v>1656</v>
+        <v>1635</v>
       </c>
       <c r="L217" t="s">
-        <v>1657</v>
+        <v>1636</v>
       </c>
       <c r="M217" t="s">
-        <v>1658</v>
+        <v>1637</v>
       </c>
       <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1659</v>
+        <v>1638</v>
       </c>
       <c r="D218" t="s">
-        <v>1660</v>
+        <v>1639</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1661</v>
+        <v>1640</v>
       </c>
       <c r="I218" t="s">
-        <v>1662</v>
+        <v>1641</v>
       </c>
       <c r="J218" t="s">
-        <v>1663</v>
+        <v>161</v>
       </c>
       <c r="K218" t="s">
-        <v>1664</v>
+        <v>1642</v>
       </c>
       <c r="L218" t="s">
-        <v>1665</v>
+        <v>63</v>
       </c>
       <c r="M218" t="s">
-        <v>1666</v>
+        <v>1643</v>
       </c>
       <c r="N218" t="s">
-        <v>1667</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1668</v>
+        <v>1645</v>
       </c>
       <c r="D219" t="s">
-        <v>1669</v>
+        <v>1646</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1670</v>
+        <v>1647</v>
       </c>
       <c r="I219" t="s">
-        <v>1671</v>
+        <v>1648</v>
       </c>
       <c r="J219" t="s">
-        <v>1663</v>
+        <v>161</v>
       </c>
       <c r="K219" t="s">
-        <v>1672</v>
+        <v>1649</v>
       </c>
       <c r="L219" t="s">
-        <v>1673</v>
+        <v>1615</v>
       </c>
       <c r="M219" t="s">
-        <v>1674</v>
+        <v>1650</v>
       </c>
       <c r="N219" t="s">
-        <v>1675</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1676</v>
+        <v>1652</v>
       </c>
       <c r="D220" t="s">
-        <v>1677</v>
+        <v>1653</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1678</v>
+        <v>1654</v>
       </c>
       <c r="I220" t="s">
-        <v>1679</v>
+        <v>1655</v>
       </c>
       <c r="J220" t="s">
-        <v>1663</v>
+        <v>161</v>
       </c>
       <c r="K220" t="s">
-        <v>1680</v>
+        <v>1656</v>
       </c>
       <c r="L220" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M220" t="s">
-        <v>1681</v>
+        <v>1657</v>
       </c>
       <c r="N220" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1683</v>
+        <v>1659</v>
       </c>
       <c r="D221" t="s">
-        <v>1684</v>
+        <v>1660</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>49</v>
+        <v>1661</v>
       </c>
       <c r="I221" t="s">
-        <v>1685</v>
+        <v>1662</v>
       </c>
       <c r="J221" t="s">
-        <v>99</v>
+        <v>161</v>
       </c>
       <c r="K221" t="s">
-        <v>1686</v>
+        <v>1663</v>
       </c>
       <c r="L221" t="s">
-        <v>290</v>
+        <v>63</v>
       </c>
       <c r="M221" t="s">
-        <v>1687</v>
+        <v>1664</v>
       </c>
       <c r="N221" t="s">
-        <v>1688</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1689</v>
+        <v>1666</v>
       </c>
       <c r="D222" t="s">
-        <v>1690</v>
+        <v>1667</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1691</v>
+        <v>1668</v>
       </c>
       <c r="I222" t="s">
-        <v>1692</v>
+        <v>1669</v>
       </c>
       <c r="J222" t="s">
-        <v>1663</v>
+        <v>161</v>
       </c>
       <c r="K222" t="s">
-        <v>1693</v>
+        <v>1670</v>
       </c>
       <c r="L222" t="s">
-        <v>152</v>
+        <v>982</v>
       </c>
       <c r="M222" t="s">
-        <v>1694</v>
+        <v>1671</v>
       </c>
       <c r="N222" t="s">
-        <v>1695</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1696</v>
+        <v>1673</v>
       </c>
       <c r="D223" t="s">
-        <v>1697</v>
+        <v>1674</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1698</v>
+        <v>1675</v>
       </c>
       <c r="I223" t="s">
-        <v>1699</v>
+        <v>1676</v>
       </c>
       <c r="J223" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K223" t="s">
-        <v>1700</v>
+        <v>1677</v>
       </c>
       <c r="L223" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M223" t="s">
-        <v>1701</v>
+        <v>1678</v>
       </c>
       <c r="N223" t="s">
-        <v>1702</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1703</v>
+        <v>1680</v>
       </c>
       <c r="D224" t="s">
-        <v>1704</v>
+        <v>1681</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1705</v>
+        <v>1682</v>
       </c>
       <c r="I224" t="s">
-        <v>1706</v>
+        <v>1683</v>
       </c>
       <c r="J224" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K224" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="L224" t="s">
-        <v>78</v>
+        <v>1685</v>
       </c>
       <c r="M224" t="s">
-        <v>1708</v>
+        <v>1686</v>
       </c>
       <c r="N224" t="s">
-        <v>1709</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1710</v>
+        <v>1688</v>
       </c>
       <c r="D225" t="s">
-        <v>1711</v>
+        <v>1689</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1712</v>
+        <v>1690</v>
       </c>
       <c r="I225" t="s">
-        <v>1713</v>
+        <v>1691</v>
       </c>
       <c r="J225" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K225" t="s">
-        <v>1714</v>
+        <v>1692</v>
       </c>
       <c r="L225" t="s">
-        <v>78</v>
+        <v>1693</v>
       </c>
       <c r="M225" t="s">
-        <v>1715</v>
+        <v>1694</v>
       </c>
       <c r="N225" t="s">
-        <v>1716</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1717</v>
+        <v>1696</v>
       </c>
       <c r="D226" t="s">
-        <v>1718</v>
+        <v>1697</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1719</v>
+        <v>1698</v>
       </c>
       <c r="I226" t="s">
-        <v>1720</v>
+        <v>1699</v>
       </c>
       <c r="J226" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K226" t="s">
-        <v>1721</v>
+        <v>1700</v>
       </c>
       <c r="L226" t="s">
-        <v>78</v>
+        <v>1701</v>
       </c>
       <c r="M226" t="s">
-        <v>1722</v>
+        <v>1702</v>
       </c>
       <c r="N226" t="s">
-        <v>1723</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1724</v>
+        <v>1696</v>
       </c>
       <c r="D227" t="s">
-        <v>1725</v>
+        <v>1697</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1726</v>
+        <v>1704</v>
       </c>
       <c r="I227" t="s">
-        <v>1727</v>
+        <v>1705</v>
       </c>
       <c r="J227" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K227" t="s">
-        <v>1728</v>
+        <v>1706</v>
       </c>
       <c r="L227" t="s">
-        <v>290</v>
+        <v>1701</v>
       </c>
       <c r="M227" t="s">
-        <v>1729</v>
+        <v>1707</v>
       </c>
       <c r="N227" t="s">
-        <v>1730</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1731</v>
+        <v>1708</v>
       </c>
       <c r="D228" t="s">
-        <v>1732</v>
-[...3 lines deleted...]
-      <c r="G228"/>
+        <v>1709</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1712</v>
+      </c>
       <c r="H228" t="s">
-        <v>1733</v>
+        <v>1713</v>
       </c>
       <c r="I228" t="s">
-        <v>1734</v>
+        <v>1714</v>
       </c>
       <c r="J228" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="K228" t="s">
-        <v>1735</v>
+        <v>1715</v>
       </c>
       <c r="L228" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M228" t="s">
-        <v>1736</v>
+        <v>1716</v>
       </c>
       <c r="N228" t="s">
-        <v>1737</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1738</v>
+        <v>1718</v>
       </c>
       <c r="D229" t="s">
-        <v>1739</v>
+        <v>1719</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1740</v>
+        <v>1720</v>
       </c>
       <c r="I229" t="s">
-        <v>1741</v>
+        <v>1721</v>
       </c>
       <c r="J229" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K229" t="s">
-        <v>1742</v>
+        <v>1722</v>
       </c>
       <c r="L229" t="s">
-        <v>78</v>
+        <v>1723</v>
       </c>
       <c r="M229" t="s">
-        <v>1743</v>
+        <v>1724</v>
       </c>
       <c r="N229" t="s">
-        <v>1744</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1745</v>
+        <v>1726</v>
       </c>
       <c r="D230" t="s">
-        <v>1746</v>
+        <v>1727</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1747</v>
+        <v>1728</v>
       </c>
       <c r="I230" t="s">
-        <v>1748</v>
+        <v>1729</v>
       </c>
       <c r="J230" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K230" t="s">
-        <v>1749</v>
+        <v>1730</v>
       </c>
       <c r="L230" t="s">
-        <v>290</v>
+        <v>63</v>
       </c>
       <c r="M230" t="s">
-        <v>1750</v>
+        <v>1731</v>
       </c>
       <c r="N230" t="s">
-        <v>1751</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1752</v>
+        <v>1733</v>
       </c>
       <c r="D231" t="s">
-        <v>1753</v>
+        <v>1734</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1754</v>
+        <v>1735</v>
       </c>
       <c r="I231" t="s">
-        <v>1755</v>
+        <v>1736</v>
       </c>
       <c r="J231" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="K231" t="s">
-        <v>1756</v>
+        <v>1737</v>
       </c>
       <c r="L231" t="s">
-        <v>1757</v>
+        <v>219</v>
       </c>
       <c r="M231" t="s">
-        <v>1758</v>
+        <v>1738</v>
       </c>
       <c r="N231" t="s">
-        <v>1759</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1760</v>
+        <v>1740</v>
       </c>
       <c r="D232" t="s">
-        <v>1761</v>
+        <v>1741</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1762</v>
+        <v>506</v>
       </c>
       <c r="I232" t="s">
-        <v>1763</v>
+        <v>1742</v>
       </c>
       <c r="J232" t="s">
-        <v>51</v>
+        <v>1469</v>
       </c>
       <c r="K232" t="s">
-        <v>1764</v>
+        <v>1743</v>
       </c>
       <c r="L232" t="s">
-        <v>290</v>
+        <v>1744</v>
       </c>
       <c r="M232" t="s">
-        <v>1765</v>
+        <v>1745</v>
       </c>
       <c r="N232" t="s">
-        <v>1766</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1767</v>
+        <v>1747</v>
       </c>
       <c r="D233" t="s">
-        <v>1768</v>
+        <v>1748</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1769</v>
+        <v>1749</v>
       </c>
       <c r="I233" t="s">
-        <v>1770</v>
+        <v>1750</v>
       </c>
       <c r="J233" t="s">
-        <v>193</v>
+        <v>1751</v>
       </c>
       <c r="K233" t="s">
-        <v>1771</v>
+        <v>1752</v>
       </c>
       <c r="L233" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M233" t="s">
-        <v>1772</v>
+        <v>1753</v>
       </c>
       <c r="N233" t="s">
-        <v>1773</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1774</v>
+        <v>1755</v>
       </c>
       <c r="D234" t="s">
-        <v>1775</v>
+        <v>1756</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1776</v>
+        <v>1757</v>
       </c>
       <c r="I234" t="s">
-        <v>1777</v>
+        <v>1758</v>
       </c>
       <c r="J234" t="s">
-        <v>193</v>
+        <v>1751</v>
       </c>
       <c r="K234" t="s">
-        <v>1778</v>
+        <v>1759</v>
       </c>
       <c r="L234" t="s">
-        <v>1779</v>
+        <v>982</v>
       </c>
       <c r="M234" t="s">
-        <v>1780</v>
-[...1 lines deleted...]
-      <c r="N234"/>
+        <v>1760</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1761</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1781</v>
+        <v>1452</v>
       </c>
       <c r="D235" t="s">
-        <v>1782</v>
+        <v>1453</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1783</v>
+        <v>1762</v>
       </c>
       <c r="I235" t="s">
-        <v>1784</v>
+        <v>1763</v>
       </c>
       <c r="J235" t="s">
-        <v>193</v>
+        <v>1751</v>
       </c>
       <c r="K235" t="s">
-        <v>1785</v>
+        <v>1764</v>
       </c>
       <c r="L235" t="s">
-        <v>615</v>
+        <v>219</v>
       </c>
       <c r="M235" t="s">
-        <v>1786</v>
+        <v>1765</v>
       </c>
       <c r="N235" t="s">
-        <v>1787</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1788</v>
+        <v>1766</v>
       </c>
       <c r="D236" t="s">
-        <v>1789</v>
-[...9 lines deleted...]
-      </c>
+        <v>1767</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
       <c r="H236" t="s">
-        <v>1793</v>
+        <v>1768</v>
       </c>
       <c r="I236" t="s">
-        <v>1794</v>
+        <v>1769</v>
       </c>
       <c r="J236" t="s">
-        <v>506</v>
+        <v>1751</v>
       </c>
       <c r="K236" t="s">
-        <v>1795</v>
+        <v>1770</v>
       </c>
       <c r="L236" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M236" t="s">
-        <v>1796</v>
+        <v>1771</v>
       </c>
       <c r="N236" t="s">
-        <v>1797</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1798</v>
+        <v>1773</v>
       </c>
       <c r="D237" t="s">
-        <v>1799</v>
-[...3 lines deleted...]
-      <c r="G237"/>
+        <v>1774</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1776</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1777</v>
+      </c>
       <c r="H237" t="s">
-        <v>1800</v>
+        <v>1778</v>
       </c>
       <c r="I237" t="s">
-        <v>1801</v>
+        <v>1779</v>
       </c>
       <c r="J237" t="s">
-        <v>193</v>
+        <v>1780</v>
       </c>
       <c r="K237" t="s">
-        <v>1802</v>
+        <v>1781</v>
       </c>
       <c r="L237" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M237" t="s">
-        <v>1803</v>
+        <v>1782</v>
       </c>
       <c r="N237" t="s">
-        <v>1804</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1805</v>
+        <v>1784</v>
       </c>
       <c r="D238" t="s">
-        <v>1806</v>
-[...3 lines deleted...]
-      <c r="G238"/>
+        <v>1774</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1787</v>
+      </c>
       <c r="H238" t="s">
-        <v>1807</v>
+        <v>1788</v>
       </c>
       <c r="I238" t="s">
-        <v>1808</v>
+        <v>1789</v>
       </c>
       <c r="J238" t="s">
-        <v>193</v>
+        <v>1780</v>
       </c>
       <c r="K238" t="s">
-        <v>1809</v>
+        <v>1790</v>
       </c>
       <c r="L238" t="s">
-        <v>1810</v>
+        <v>95</v>
       </c>
       <c r="M238" t="s">
-        <v>1811</v>
+        <v>1791</v>
       </c>
       <c r="N238" t="s">
-        <v>1812</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1813</v>
+        <v>1793</v>
       </c>
       <c r="D239" t="s">
-        <v>1814</v>
-[...3 lines deleted...]
-      <c r="G239"/>
+        <v>1774</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1796</v>
+      </c>
       <c r="H239" t="s">
-        <v>49</v>
+        <v>1797</v>
       </c>
       <c r="I239" t="s">
-        <v>1815</v>
+        <v>1798</v>
       </c>
       <c r="J239" t="s">
-        <v>326</v>
+        <v>1780</v>
       </c>
       <c r="K239" t="s">
-        <v>1816</v>
+        <v>1799</v>
       </c>
       <c r="L239" t="s">
-        <v>1817</v>
+        <v>95</v>
       </c>
       <c r="M239" t="s">
-        <v>1818</v>
+        <v>1800</v>
       </c>
       <c r="N239" t="s">
-        <v>1819</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1813</v>
+        <v>1802</v>
       </c>
       <c r="D240" t="s">
-        <v>1820</v>
+        <v>1803</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1821</v>
+        <v>1804</v>
       </c>
       <c r="I240" t="s">
-        <v>1822</v>
+        <v>1805</v>
       </c>
       <c r="J240" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K240" t="s">
-        <v>1823</v>
+        <v>1806</v>
       </c>
       <c r="L240" t="s">
-        <v>1824</v>
+        <v>1807</v>
       </c>
       <c r="M240" t="s">
-        <v>1825</v>
+        <v>1808</v>
       </c>
       <c r="N240" t="s">
-        <v>1819</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1826</v>
+        <v>1810</v>
       </c>
       <c r="D241" t="s">
-        <v>1827</v>
+        <v>1811</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1828</v>
+        <v>1812</v>
       </c>
       <c r="I241" t="s">
-        <v>1829</v>
+        <v>1813</v>
       </c>
       <c r="J241" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K241" t="s">
-        <v>1830</v>
+        <v>1814</v>
       </c>
       <c r="L241" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M241" t="s">
-        <v>1831</v>
+        <v>1815</v>
       </c>
       <c r="N241" t="s">
-        <v>1832</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1833</v>
+        <v>1817</v>
       </c>
       <c r="D242" t="s">
-        <v>1834</v>
+        <v>1818</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1835</v>
+        <v>1819</v>
       </c>
       <c r="I242" t="s">
-        <v>1836</v>
+        <v>1820</v>
       </c>
       <c r="J242" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K242" t="s">
-        <v>1837</v>
+        <v>1821</v>
       </c>
       <c r="L242" t="s">
-        <v>1838</v>
+        <v>1807</v>
       </c>
       <c r="M242" t="s">
-        <v>1839</v>
+        <v>1822</v>
       </c>
       <c r="N242" t="s">
-        <v>1840</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1841</v>
+        <v>1824</v>
       </c>
       <c r="D243" t="s">
-        <v>1842</v>
+        <v>1825</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1843</v>
+        <v>1826</v>
       </c>
       <c r="I243" t="s">
-        <v>1844</v>
+        <v>1827</v>
       </c>
       <c r="J243" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K243" t="s">
-        <v>1845</v>
+        <v>1828</v>
       </c>
       <c r="L243" t="s">
-        <v>78</v>
+        <v>1807</v>
       </c>
       <c r="M243" t="s">
-        <v>1846</v>
+        <v>1829</v>
       </c>
       <c r="N243" t="s">
-        <v>1847</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1848</v>
+        <v>1688</v>
       </c>
       <c r="D244" t="s">
-        <v>1849</v>
+        <v>1689</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1850</v>
+        <v>1831</v>
       </c>
       <c r="I244" t="s">
-        <v>1851</v>
+        <v>1832</v>
       </c>
       <c r="J244" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K244" t="s">
-        <v>1852</v>
+        <v>1833</v>
       </c>
       <c r="L244" t="s">
-        <v>78</v>
+        <v>1834</v>
       </c>
       <c r="M244" t="s">
-        <v>1853</v>
+        <v>1835</v>
       </c>
       <c r="N244" t="s">
-        <v>1854</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1855</v>
+        <v>1836</v>
       </c>
       <c r="D245" t="s">
-        <v>1856</v>
+        <v>1837</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1857</v>
+        <v>1838</v>
       </c>
       <c r="I245" t="s">
-        <v>1858</v>
+        <v>1839</v>
       </c>
       <c r="J245" t="s">
-        <v>326</v>
+        <v>226</v>
       </c>
       <c r="K245" t="s">
-        <v>1859</v>
+        <v>1840</v>
       </c>
       <c r="L245" t="s">
-        <v>1860</v>
+        <v>982</v>
       </c>
       <c r="M245" t="s">
-        <v>1861</v>
+        <v>1841</v>
       </c>
       <c r="N245" t="s">
-        <v>1862</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1855</v>
+        <v>1843</v>
       </c>
       <c r="D246" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-      <c r="G246"/>
+        <v>1774</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1846</v>
+      </c>
       <c r="H246" t="s">
-        <v>49</v>
+        <v>1847</v>
       </c>
       <c r="I246" t="s">
-        <v>1863</v>
+        <v>1848</v>
       </c>
       <c r="J246" t="s">
-        <v>326</v>
+        <v>1780</v>
       </c>
       <c r="K246" t="s">
-        <v>1864</v>
+        <v>1849</v>
       </c>
       <c r="L246" t="s">
-        <v>1865</v>
+        <v>95</v>
       </c>
       <c r="M246" t="s">
-        <v>1866</v>
+        <v>1850</v>
       </c>
       <c r="N246" t="s">
-        <v>1862</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1833</v>
+        <v>1852</v>
       </c>
       <c r="D247" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-      <c r="G247"/>
+        <v>1774</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1855</v>
+      </c>
       <c r="H247" t="s">
-        <v>49</v>
+        <v>1856</v>
       </c>
       <c r="I247" t="s">
-        <v>1867</v>
+        <v>1857</v>
       </c>
       <c r="J247" t="s">
-        <v>326</v>
+        <v>1780</v>
       </c>
       <c r="K247" t="s">
-        <v>1868</v>
+        <v>1858</v>
       </c>
       <c r="L247" t="s">
-        <v>1869</v>
+        <v>95</v>
       </c>
       <c r="M247" t="s">
-        <v>1870</v>
+        <v>1859</v>
       </c>
       <c r="N247" t="s">
-        <v>1840</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
-      <c r="C248" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C248"/>
       <c r="D248" t="s">
-        <v>1872</v>
+        <v>1861</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1873</v>
+        <v>1862</v>
       </c>
       <c r="I248" t="s">
-        <v>1874</v>
+        <v>1863</v>
       </c>
       <c r="J248" t="s">
-        <v>326</v>
+        <v>1864</v>
       </c>
       <c r="K248" t="s">
-        <v>1875</v>
+        <v>1865</v>
       </c>
       <c r="L248" t="s">
-        <v>78</v>
+        <v>1866</v>
       </c>
       <c r="M248" t="s">
-        <v>1876</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1878</v>
+        <v>1868</v>
       </c>
       <c r="D249" t="s">
-        <v>1879</v>
-[...3 lines deleted...]
-      <c r="G249"/>
+        <v>1869</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1872</v>
+      </c>
       <c r="H249" t="s">
-        <v>1880</v>
+        <v>1873</v>
       </c>
       <c r="I249" t="s">
-        <v>1881</v>
+        <v>1874</v>
       </c>
       <c r="J249" t="s">
-        <v>326</v>
+        <v>1780</v>
       </c>
       <c r="K249" t="s">
-        <v>1882</v>
+        <v>1875</v>
       </c>
       <c r="L249" t="s">
-        <v>290</v>
+        <v>95</v>
       </c>
       <c r="M249" t="s">
-        <v>1883</v>
+        <v>1876</v>
       </c>
       <c r="N249" t="s">
-        <v>1884</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1882</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1883</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1884</v>
+      </c>
+      <c r="L250" t="s">
+        <v>95</v>
+      </c>
+      <c r="M250" t="s">
         <v>1885</v>
       </c>
-      <c r="D250" t="s">
+      <c r="N250" t="s">
         <v>1886</v>
-      </c>
-[...28 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1891</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1893</v>
+      </c>
+      <c r="L251" t="s">
+        <v>95</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1894</v>
+      </c>
+      <c r="N251" t="s">
         <v>1895</v>
-      </c>
-[...31 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1904</v>
+        <v>1896</v>
       </c>
       <c r="D252" t="s">
-        <v>1905</v>
+        <v>1897</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="I252" t="s">
-        <v>1907</v>
+        <v>1899</v>
       </c>
       <c r="J252" t="s">
-        <v>420</v>
+        <v>29</v>
       </c>
       <c r="K252" t="s">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="L252" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M252" t="s">
-        <v>1909</v>
+        <v>1901</v>
       </c>
       <c r="N252" t="s">
-        <v>1910</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
-      <c r="C253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C253"/>
       <c r="D253" t="s">
-        <v>1912</v>
+        <v>1903</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1913</v>
+        <v>1904</v>
       </c>
       <c r="I253" t="s">
-        <v>1914</v>
+        <v>1905</v>
       </c>
       <c r="J253" t="s">
-        <v>420</v>
+        <v>876</v>
       </c>
       <c r="K253" t="s">
-        <v>1915</v>
+        <v>1906</v>
       </c>
       <c r="L253" t="s">
-        <v>615</v>
+        <v>1907</v>
       </c>
       <c r="M253" t="s">
-        <v>1916</v>
-[...3 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1918</v>
+        <v>1909</v>
       </c>
       <c r="D254" t="s">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="I254" t="s">
-        <v>1921</v>
+        <v>1912</v>
       </c>
       <c r="J254" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K254" t="s">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="L254" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M254" t="s">
-        <v>1923</v>
+        <v>1914</v>
       </c>
       <c r="N254" t="s">
-        <v>1924</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1009</v>
+        <v>1916</v>
       </c>
       <c r="D255" t="s">
-        <v>1010</v>
+        <v>1917</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="I255" t="s">
-        <v>1926</v>
+        <v>1919</v>
       </c>
       <c r="J255" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K255" t="s">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="L255" t="s">
-        <v>1928</v>
+        <v>63</v>
       </c>
       <c r="M255" t="s">
-        <v>1929</v>
+        <v>1921</v>
       </c>
       <c r="N255" t="s">
-        <v>1016</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="D256" t="s">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1932</v>
+        <v>1925</v>
       </c>
       <c r="I256" t="s">
-        <v>1933</v>
+        <v>1926</v>
       </c>
       <c r="J256" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K256" t="s">
-        <v>1934</v>
+        <v>1927</v>
       </c>
       <c r="L256" t="s">
-        <v>615</v>
+        <v>219</v>
       </c>
       <c r="M256" t="s">
-        <v>1935</v>
+        <v>1928</v>
       </c>
       <c r="N256" t="s">
-        <v>1936</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1937</v>
+        <v>1930</v>
       </c>
       <c r="D257" t="s">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1939</v>
+        <v>1932</v>
       </c>
       <c r="I257" t="s">
-        <v>1940</v>
+        <v>1933</v>
       </c>
       <c r="J257" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K257" t="s">
-        <v>1941</v>
+        <v>1934</v>
       </c>
       <c r="L257" t="s">
-        <v>615</v>
+        <v>63</v>
       </c>
       <c r="M257" t="s">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="N257" t="s">
-        <v>1943</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="D258" t="s">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="I258" t="s">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="J258" t="s">
-        <v>420</v>
+        <v>181</v>
       </c>
       <c r="K258" t="s">
-        <v>1948</v>
+        <v>1941</v>
       </c>
       <c r="L258" t="s">
-        <v>615</v>
+        <v>1942</v>
       </c>
       <c r="M258" t="s">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="N258" t="s">
-        <v>1950</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I259" t="s">
         <v>1951</v>
       </c>
-      <c r="D259" t="s">
+      <c r="J259" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K259" t="s">
         <v>1952</v>
       </c>
-      <c r="E259"/>
-[...2 lines deleted...]
-      <c r="H259" t="s">
+      <c r="L259" t="s">
+        <v>95</v>
+      </c>
+      <c r="M259" t="s">
         <v>1953</v>
       </c>
-      <c r="I259" t="s">
+      <c r="N259" t="s">
         <v>1954</v>
-      </c>
-[...13 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G260" t="s">
         <v>1958</v>
       </c>
-      <c r="D260" t="s">
+      <c r="H260" t="s">
         <v>1959</v>
       </c>
-      <c r="E260"/>
-[...2 lines deleted...]
-      <c r="H260" t="s">
+      <c r="I260" t="s">
         <v>1960</v>
       </c>
-      <c r="I260" t="s">
+      <c r="J260" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K260" t="s">
         <v>1961</v>
       </c>
-      <c r="J260" t="s">
-[...2 lines deleted...]
-      <c r="K260" t="s">
+      <c r="L260" t="s">
+        <v>95</v>
+      </c>
+      <c r="M260" t="s">
         <v>1962</v>
       </c>
-      <c r="L260" t="s">
+      <c r="N260" t="s">
         <v>1963</v>
-      </c>
-[...4 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="D261" t="s">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J261" t="s">
+        <v>266</v>
+      </c>
+      <c r="K261" t="s">
         <v>1968</v>
       </c>
-      <c r="I261" t="s">
+      <c r="L261" t="s">
         <v>1969</v>
       </c>
-      <c r="J261" t="s">
-[...2 lines deleted...]
-      <c r="K261" t="s">
+      <c r="M261" t="s">
         <v>1970</v>
       </c>
-      <c r="L261" t="s">
-[...2 lines deleted...]
-      <c r="M261" t="s">
+      <c r="N261" t="s">
         <v>1971</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D262" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I262" t="s">
         <v>1975</v>
       </c>
-      <c r="I262" t="s">
+      <c r="J262" t="s">
+        <v>266</v>
+      </c>
+      <c r="K262" t="s">
         <v>1976</v>
       </c>
-      <c r="J262" t="s">
-[...2 lines deleted...]
-      <c r="K262" t="s">
+      <c r="L262" t="s">
+        <v>219</v>
+      </c>
+      <c r="M262" t="s">
         <v>1977</v>
       </c>
-      <c r="L262" t="s">
+      <c r="N262" t="s">
         <v>1978</v>
-      </c>
-[...4 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1017</v>
+        <v>1979</v>
       </c>
       <c r="D263" t="s">
-        <v>1018</v>
+        <v>1980</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
         <v>1981</v>
       </c>
       <c r="I263" t="s">
         <v>1982</v>
       </c>
       <c r="J263" t="s">
-        <v>420</v>
+        <v>266</v>
       </c>
       <c r="K263" t="s">
         <v>1983</v>
       </c>
       <c r="L263" t="s">
-        <v>1022</v>
+        <v>219</v>
       </c>
       <c r="M263" t="s">
         <v>1984</v>
       </c>
       <c r="N263" t="s">
-        <v>1024</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D264" t="s">
-        <v>1886</v>
-[...4 lines deleted...]
-      <c r="F264" t="s">
         <v>1987</v>
       </c>
-      <c r="G264" t="s">
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
+      <c r="H264" t="s">
         <v>1988</v>
       </c>
-      <c r="H264" t="s">
+      <c r="I264" t="s">
         <v>1989</v>
       </c>
-      <c r="I264" t="s">
+      <c r="J264" t="s">
+        <v>266</v>
+      </c>
+      <c r="K264" t="s">
         <v>1990</v>
       </c>
-      <c r="J264" t="s">
-[...2 lines deleted...]
-      <c r="K264" t="s">
+      <c r="L264" t="s">
+        <v>219</v>
+      </c>
+      <c r="M264" t="s">
         <v>1991</v>
       </c>
-      <c r="L264" t="s">
-[...2 lines deleted...]
-      <c r="M264" t="s">
+      <c r="N264" t="s">
         <v>1992</v>
-      </c>
-[...1 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D265" t="s">
         <v>1994</v>
       </c>
-      <c r="D265" t="s">
-[...2 lines deleted...]
-      <c r="E265" t="s">
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
+      <c r="H265" t="s">
         <v>1995</v>
       </c>
-      <c r="F265" t="s">
+      <c r="I265" t="s">
         <v>1996</v>
       </c>
-      <c r="G265" t="s">
+      <c r="J265" t="s">
+        <v>266</v>
+      </c>
+      <c r="K265" t="s">
         <v>1997</v>
       </c>
-      <c r="H265" t="s">
+      <c r="L265" t="s">
+        <v>219</v>
+      </c>
+      <c r="M265" t="s">
         <v>1998</v>
       </c>
-      <c r="I265" t="s">
+      <c r="N265" t="s">
         <v>1999</v>
-      </c>
-[...13 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D266" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I266" t="s">
+        <v>2003</v>
+      </c>
+      <c r="J266" t="s">
+        <v>266</v>
+      </c>
+      <c r="K266" t="s">
+        <v>2004</v>
+      </c>
+      <c r="L266" t="s">
+        <v>219</v>
+      </c>
+      <c r="M266" t="s">
         <v>2005</v>
       </c>
-      <c r="I266" t="s">
+      <c r="N266" t="s">
         <v>2006</v>
-      </c>
-[...13 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D267" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I267" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J267" t="s">
+        <v>266</v>
+      </c>
+      <c r="K267" t="s">
+        <v>2011</v>
+      </c>
+      <c r="L267" t="s">
+        <v>219</v>
+      </c>
+      <c r="M267" t="s">
+        <v>2012</v>
+      </c>
+      <c r="N267" t="s">
         <v>2013</v>
-      </c>
-[...16 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H268" t="s">
         <v>2019</v>
       </c>
-      <c r="D268" t="s">
+      <c r="I268" t="s">
         <v>2020</v>
       </c>
-      <c r="E268"/>
-[...2 lines deleted...]
-      <c r="H268" t="s">
+      <c r="J268" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K268" t="s">
         <v>2021</v>
       </c>
-      <c r="I268" t="s">
+      <c r="L268" t="s">
+        <v>95</v>
+      </c>
+      <c r="M268" t="s">
         <v>2022</v>
       </c>
-      <c r="J268" t="s">
-[...2 lines deleted...]
-      <c r="K268" t="s">
+      <c r="N268" t="s">
         <v>2023</v>
       </c>
-      <c r="L268" t="s">
-[...5 lines deleted...]
-      <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F269" t="s">
         <v>2026</v>
       </c>
-      <c r="D269" t="s">
+      <c r="G269" t="s">
         <v>2027</v>
       </c>
-      <c r="E269"/>
-[...1 lines deleted...]
-      <c r="G269"/>
       <c r="H269" t="s">
         <v>2028</v>
       </c>
       <c r="I269" t="s">
         <v>2029</v>
       </c>
       <c r="J269" t="s">
-        <v>420</v>
+        <v>1333</v>
       </c>
       <c r="K269" t="s">
         <v>2030</v>
       </c>
       <c r="L269" t="s">
+        <v>95</v>
+      </c>
+      <c r="M269" t="s">
         <v>2031</v>
       </c>
-      <c r="M269" t="s">
+      <c r="N269" t="s">
         <v>2032</v>
       </c>
-      <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
         <v>2033</v>
       </c>
       <c r="D270" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E270" t="s">
         <v>2034</v>
       </c>
-      <c r="E270"/>
-[...1 lines deleted...]
-      <c r="G270"/>
+      <c r="F270" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G270" t="s">
+        <v>2036</v>
+      </c>
       <c r="H270" t="s">
-        <v>2028</v>
+        <v>2037</v>
       </c>
       <c r="I270" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="J270" t="s">
-        <v>420</v>
+        <v>1333</v>
       </c>
       <c r="K270" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="L270" t="s">
-        <v>2037</v>
+        <v>95</v>
       </c>
       <c r="M270" t="s">
-        <v>2038</v>
-[...1 lines deleted...]
-      <c r="N270"/>
+        <v>2040</v>
+      </c>
+      <c r="N270" t="s">
+        <v>2041</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2003</v>
+        <v>2042</v>
       </c>
       <c r="D271" t="s">
-        <v>2004</v>
+        <v>2043</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="I271" t="s">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="J271" t="s">
-        <v>420</v>
+        <v>626</v>
       </c>
       <c r="K271" t="s">
-        <v>2041</v>
+        <v>2046</v>
       </c>
       <c r="L271" t="s">
-        <v>2008</v>
+        <v>1615</v>
       </c>
       <c r="M271" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="N271" t="s">
-        <v>2010</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="D272" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>2028</v>
+        <v>2051</v>
       </c>
       <c r="I272" t="s">
-        <v>2045</v>
+        <v>2052</v>
       </c>
       <c r="J272" t="s">
-        <v>420</v>
+        <v>626</v>
       </c>
       <c r="K272" t="s">
-        <v>2046</v>
+        <v>2053</v>
       </c>
       <c r="L272" t="s">
-        <v>2047</v>
+        <v>2054</v>
       </c>
       <c r="M272" t="s">
-        <v>2048</v>
-[...1 lines deleted...]
-      <c r="N272"/>
+        <v>2055</v>
+      </c>
+      <c r="N272" t="s">
+        <v>2056</v>
+      </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="D273" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>2028</v>
+        <v>2059</v>
       </c>
       <c r="I273" t="s">
-        <v>2051</v>
+        <v>2060</v>
       </c>
       <c r="J273" t="s">
-        <v>420</v>
+        <v>626</v>
       </c>
       <c r="K273" t="s">
-        <v>2052</v>
+        <v>2061</v>
       </c>
       <c r="L273" t="s">
-        <v>2053</v>
+        <v>219</v>
       </c>
       <c r="M273" t="s">
-        <v>2054</v>
-[...1 lines deleted...]
-      <c r="N273"/>
+        <v>2062</v>
+      </c>
+      <c r="N273" t="s">
+        <v>2063</v>
+      </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2011</v>
+        <v>2064</v>
       </c>
       <c r="D274" t="s">
-        <v>1415</v>
+        <v>2065</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>49</v>
+        <v>2066</v>
       </c>
       <c r="I274" t="s">
-        <v>2055</v>
+        <v>2067</v>
       </c>
       <c r="J274" t="s">
-        <v>420</v>
+        <v>626</v>
       </c>
       <c r="K274" t="s">
-        <v>2056</v>
+        <v>2068</v>
       </c>
       <c r="L274" t="s">
-        <v>2057</v>
+        <v>219</v>
       </c>
       <c r="M274" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
       <c r="N274" t="s">
-        <v>2018</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2059</v>
+        <v>2071</v>
       </c>
       <c r="D275" t="s">
-        <v>1886</v>
+        <v>2072</v>
       </c>
       <c r="E275" t="s">
-        <v>2060</v>
+        <v>2073</v>
       </c>
       <c r="F275" t="s">
-        <v>2061</v>
+        <v>2074</v>
       </c>
       <c r="G275" t="s">
-        <v>2062</v>
+        <v>2075</v>
       </c>
       <c r="H275" t="s">
-        <v>2063</v>
+        <v>2076</v>
       </c>
       <c r="I275" t="s">
-        <v>2064</v>
+        <v>2077</v>
       </c>
       <c r="J275" t="s">
-        <v>1080</v>
+        <v>235</v>
       </c>
       <c r="K275" t="s">
-        <v>2065</v>
+        <v>2078</v>
       </c>
       <c r="L275" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="M275" t="s">
-        <v>2066</v>
+        <v>2079</v>
       </c>
       <c r="N275" t="s">
-        <v>2067</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2068</v>
+        <v>2081</v>
       </c>
       <c r="D276" t="s">
-        <v>2069</v>
+        <v>2082</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>2070</v>
+        <v>2083</v>
       </c>
       <c r="I276" t="s">
-        <v>2071</v>
+        <v>2084</v>
       </c>
       <c r="J276" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K276" t="s">
-        <v>2072</v>
+        <v>2085</v>
       </c>
       <c r="L276" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M276" t="s">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="N276" t="s">
-        <v>2074</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1798</v>
+        <v>2088</v>
       </c>
       <c r="D277" t="s">
-        <v>2075</v>
+        <v>2089</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>49</v>
+        <v>2090</v>
       </c>
       <c r="I277" t="s">
-        <v>2076</v>
+        <v>2091</v>
       </c>
       <c r="J277" t="s">
-        <v>842</v>
+        <v>626</v>
       </c>
       <c r="K277" t="s">
-        <v>2077</v>
+        <v>2092</v>
       </c>
       <c r="L277" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M277" t="s">
-        <v>2078</v>
+        <v>2093</v>
       </c>
       <c r="N277" t="s">
-        <v>1804</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1798</v>
+        <v>2095</v>
       </c>
       <c r="D278" t="s">
-        <v>1799</v>
+        <v>2096</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1800</v>
+        <v>2097</v>
       </c>
       <c r="I278" t="s">
-        <v>2079</v>
+        <v>2098</v>
       </c>
       <c r="J278" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K278" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
       <c r="L278" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M278" t="s">
-        <v>2081</v>
+        <v>2100</v>
       </c>
       <c r="N278" t="s">
-        <v>1804</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2082</v>
+        <v>2102</v>
       </c>
       <c r="D279" t="s">
-        <v>2083</v>
-[...3 lines deleted...]
-      <c r="G279"/>
+        <v>2072</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2105</v>
+      </c>
       <c r="H279" t="s">
-        <v>2084</v>
+        <v>2106</v>
       </c>
       <c r="I279" t="s">
-        <v>2085</v>
+        <v>2107</v>
       </c>
       <c r="J279" t="s">
-        <v>575</v>
+        <v>235</v>
       </c>
       <c r="K279" t="s">
-        <v>2086</v>
+        <v>2108</v>
       </c>
       <c r="L279" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M279" t="s">
-        <v>2087</v>
+        <v>2109</v>
       </c>
       <c r="N279" t="s">
-        <v>2088</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2089</v>
+        <v>2111</v>
       </c>
       <c r="D280" t="s">
-        <v>2090</v>
+        <v>2112</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>2091</v>
+        <v>2113</v>
       </c>
       <c r="I280" t="s">
-        <v>2092</v>
+        <v>2114</v>
       </c>
       <c r="J280" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="K280" t="s">
-        <v>2093</v>
+        <v>2115</v>
       </c>
       <c r="L280" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M280" t="s">
-        <v>2094</v>
+        <v>2116</v>
       </c>
       <c r="N280" t="s">
-        <v>2095</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2096</v>
+        <v>2118</v>
       </c>
       <c r="D281" t="s">
-        <v>2097</v>
+        <v>2119</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>2098</v>
+        <v>2120</v>
       </c>
       <c r="I281" t="s">
-        <v>2099</v>
+        <v>2121</v>
       </c>
       <c r="J281" t="s">
-        <v>575</v>
+        <v>932</v>
       </c>
       <c r="K281" t="s">
-        <v>2100</v>
+        <v>2122</v>
       </c>
       <c r="L281" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M281" t="s">
-        <v>2101</v>
+        <v>2123</v>
       </c>
       <c r="N281" t="s">
-        <v>2102</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2103</v>
+        <v>2125</v>
       </c>
       <c r="D282" t="s">
-        <v>2104</v>
+        <v>2126</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>2105</v>
+        <v>2127</v>
       </c>
       <c r="I282" t="s">
-        <v>2106</v>
+        <v>2128</v>
       </c>
       <c r="J282" t="s">
-        <v>575</v>
+        <v>932</v>
       </c>
       <c r="K282" t="s">
-        <v>2107</v>
+        <v>2129</v>
       </c>
       <c r="L282" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="M282" t="s">
-        <v>2108</v>
+        <v>2130</v>
       </c>
       <c r="N282" t="s">
-        <v>2109</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2110</v>
+        <v>2132</v>
       </c>
       <c r="D283" t="s">
-        <v>2111</v>
+        <v>2133</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>49</v>
+        <v>2134</v>
       </c>
       <c r="I283" t="s">
-        <v>2112</v>
+        <v>2135</v>
       </c>
       <c r="J283" t="s">
-        <v>2113</v>
+        <v>932</v>
       </c>
       <c r="K283" t="s">
-        <v>2114</v>
+        <v>2136</v>
       </c>
       <c r="L283" t="s">
-        <v>290</v>
+        <v>219</v>
       </c>
       <c r="M283" t="s">
-        <v>2115</v>
+        <v>2137</v>
       </c>
       <c r="N283" t="s">
-        <v>2116</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2117</v>
+        <v>2139</v>
       </c>
       <c r="D284" t="s">
-        <v>2118</v>
-[...3 lines deleted...]
-      <c r="G284"/>
+        <v>2140</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2143</v>
+      </c>
       <c r="H284" t="s">
-        <v>2119</v>
+        <v>2144</v>
       </c>
       <c r="I284" t="s">
-        <v>2120</v>
+        <v>2145</v>
       </c>
       <c r="J284" t="s">
-        <v>575</v>
+        <v>2146</v>
       </c>
       <c r="K284" t="s">
-        <v>2121</v>
+        <v>2147</v>
       </c>
       <c r="L284" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="M284" t="s">
-        <v>2122</v>
+        <v>2148</v>
       </c>
       <c r="N284" t="s">
-        <v>2123</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2110</v>
+        <v>2150</v>
       </c>
       <c r="D285" t="s">
-        <v>2124</v>
+        <v>2151</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>2125</v>
+        <v>2152</v>
       </c>
       <c r="I285" t="s">
-        <v>2126</v>
+        <v>2153</v>
       </c>
       <c r="J285" t="s">
-        <v>575</v>
+        <v>932</v>
       </c>
       <c r="K285" t="s">
-        <v>2127</v>
+        <v>2154</v>
       </c>
       <c r="L285" t="s">
-        <v>78</v>
+        <v>2155</v>
       </c>
       <c r="M285" t="s">
-        <v>2128</v>
+        <v>2156</v>
       </c>
       <c r="N285" t="s">
-        <v>2116</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2129</v>
+        <v>2158</v>
       </c>
       <c r="D286" t="s">
-        <v>2130</v>
+        <v>2159</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>2131</v>
+        <v>2160</v>
       </c>
       <c r="I286" t="s">
-        <v>2132</v>
+        <v>2161</v>
       </c>
       <c r="J286" t="s">
-        <v>575</v>
+        <v>1864</v>
       </c>
       <c r="K286" t="s">
-        <v>2133</v>
+        <v>2162</v>
       </c>
       <c r="L286" t="s">
-        <v>78</v>
+        <v>2163</v>
       </c>
       <c r="M286" t="s">
-        <v>2134</v>
-[...3 lines deleted...]
-      </c>
+        <v>2164</v>
+      </c>
+      <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2136</v>
+        <v>2165</v>
       </c>
       <c r="D287" t="s">
-        <v>2137</v>
-[...9 lines deleted...]
-      </c>
+        <v>2166</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
       <c r="H287" t="s">
-        <v>2141</v>
+        <v>2160</v>
       </c>
       <c r="I287" t="s">
-        <v>2142</v>
+        <v>2167</v>
       </c>
       <c r="J287" t="s">
-        <v>2143</v>
+        <v>1864</v>
       </c>
       <c r="K287" t="s">
-        <v>2144</v>
+        <v>2168</v>
       </c>
       <c r="L287" t="s">
-        <v>25</v>
+        <v>2169</v>
       </c>
       <c r="M287" t="s">
-        <v>2145</v>
-[...3 lines deleted...]
-      </c>
+        <v>2170</v>
+      </c>
+      <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2147</v>
+        <v>1680</v>
       </c>
       <c r="D288" t="s">
-        <v>2137</v>
-[...9 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
       <c r="H288" t="s">
-        <v>2151</v>
+        <v>2171</v>
       </c>
       <c r="I288" t="s">
-        <v>2152</v>
+        <v>2172</v>
       </c>
       <c r="J288" t="s">
-        <v>2143</v>
+        <v>932</v>
       </c>
       <c r="K288" t="s">
-        <v>2153</v>
+        <v>2173</v>
       </c>
       <c r="L288" t="s">
-        <v>25</v>
+        <v>1685</v>
       </c>
       <c r="M288" t="s">
-        <v>2154</v>
+        <v>2174</v>
       </c>
       <c r="N288" t="s">
-        <v>2155</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2156</v>
+        <v>2175</v>
       </c>
       <c r="D289" t="s">
-        <v>2157</v>
+        <v>2176</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2158</v>
+        <v>2177</v>
       </c>
       <c r="I289" t="s">
-        <v>2159</v>
+        <v>2178</v>
       </c>
       <c r="J289" t="s">
-        <v>575</v>
+        <v>876</v>
       </c>
       <c r="K289" t="s">
-        <v>2160</v>
+        <v>2179</v>
       </c>
       <c r="L289" t="s">
-        <v>152</v>
+        <v>2180</v>
       </c>
       <c r="M289" t="s">
-        <v>2161</v>
+        <v>2181</v>
       </c>
       <c r="N289" t="s">
-        <v>2162</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2163</v>
+        <v>2183</v>
       </c>
       <c r="D290" t="s">
-        <v>2164</v>
-[...9 lines deleted...]
-      </c>
+        <v>2184</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
       <c r="H290" t="s">
-        <v>2168</v>
+        <v>2185</v>
       </c>
       <c r="I290" t="s">
-        <v>2169</v>
+        <v>2186</v>
       </c>
       <c r="J290" t="s">
-        <v>2143</v>
+        <v>876</v>
       </c>
       <c r="K290" t="s">
-        <v>2170</v>
+        <v>2187</v>
       </c>
       <c r="L290" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M290" t="s">
-        <v>2171</v>
+        <v>2188</v>
       </c>
       <c r="N290" t="s">
-        <v>2172</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2173</v>
+        <v>2190</v>
       </c>
       <c r="D291" t="s">
-        <v>2174</v>
-[...9 lines deleted...]
-      </c>
+        <v>2191</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
       <c r="H291" t="s">
-        <v>2178</v>
+        <v>2192</v>
       </c>
       <c r="I291" t="s">
-        <v>2179</v>
+        <v>2193</v>
       </c>
       <c r="J291" t="s">
-        <v>1382</v>
+        <v>876</v>
       </c>
       <c r="K291" t="s">
+        <v>2194</v>
+      </c>
+      <c r="L291" t="s">
         <v>2180</v>
       </c>
-      <c r="L291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M291" t="s">
-        <v>2181</v>
+        <v>2195</v>
       </c>
       <c r="N291" t="s">
-        <v>2182</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2183</v>
+        <v>2197</v>
       </c>
       <c r="D292" t="s">
-        <v>2184</v>
-[...9 lines deleted...]
-      </c>
+        <v>2198</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
       <c r="H292" t="s">
-        <v>2188</v>
+        <v>2199</v>
       </c>
       <c r="I292" t="s">
-        <v>2189</v>
-[...1 lines deleted...]
-      <c r="J292"/>
+        <v>2200</v>
+      </c>
+      <c r="J292" t="s">
+        <v>876</v>
+      </c>
       <c r="K292" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="L292" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M292" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="N292" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2193</v>
+        <v>2204</v>
       </c>
       <c r="D293" t="s">
-        <v>2194</v>
+        <v>2205</v>
       </c>
       <c r="E293" t="s">
-        <v>2195</v>
+        <v>2206</v>
       </c>
       <c r="F293" t="s">
-        <v>2196</v>
+        <v>2207</v>
       </c>
       <c r="G293" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
       <c r="H293" t="s">
-        <v>2198</v>
+        <v>2209</v>
       </c>
       <c r="I293" t="s">
-        <v>2199</v>
+        <v>2210</v>
       </c>
       <c r="J293" t="s">
-        <v>99</v>
+        <v>2146</v>
       </c>
       <c r="K293" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="L293" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="M293" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="N293" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2203</v>
+        <v>2190</v>
       </c>
       <c r="D294" t="s">
-        <v>2204</v>
-[...9 lines deleted...]
-      </c>
+        <v>2191</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
       <c r="H294" t="s">
-        <v>2208</v>
+        <v>2192</v>
       </c>
       <c r="I294" t="s">
-        <v>2209</v>
+        <v>2214</v>
       </c>
       <c r="J294" t="s">
-        <v>99</v>
+        <v>876</v>
       </c>
       <c r="K294" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="L294" t="s">
-        <v>25</v>
+        <v>2180</v>
       </c>
       <c r="M294" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="N294" t="s">
-        <v>2212</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="D295" t="s">
-        <v>2214</v>
-[...9 lines deleted...]
-      </c>
+        <v>2218</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
       <c r="H295" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="I295" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="J295" t="s">
-        <v>99</v>
+        <v>876</v>
       </c>
       <c r="K295" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="L295" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="M295" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="N295" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D296" t="s">
-        <v>2214</v>
-[...4 lines deleted...]
-      <c r="F296" t="s">
         <v>2225</v>
       </c>
-      <c r="G296" t="s">
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
+      <c r="H296" t="s">
         <v>2226</v>
       </c>
-      <c r="H296" t="s">
+      <c r="I296" t="s">
         <v>2227</v>
       </c>
-      <c r="I296" t="s">
+      <c r="J296" t="s">
+        <v>876</v>
+      </c>
+      <c r="K296" t="s">
         <v>2228</v>
       </c>
-      <c r="J296" t="s">
-[...2 lines deleted...]
-      <c r="K296" t="s">
+      <c r="L296" t="s">
+        <v>219</v>
+      </c>
+      <c r="M296" t="s">
         <v>2229</v>
       </c>
-      <c r="L296" t="s">
-[...2 lines deleted...]
-      <c r="M296" t="s">
+      <c r="N296" t="s">
         <v>2230</v>
-      </c>
-[...1 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D297" t="s">
         <v>2232</v>
       </c>
-      <c r="D297" t="s">
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
+      <c r="H297" t="s">
         <v>2233</v>
       </c>
-      <c r="E297" t="s">
+      <c r="I297" t="s">
         <v>2234</v>
       </c>
-      <c r="F297" t="s">
+      <c r="J297" t="s">
+        <v>876</v>
+      </c>
+      <c r="K297" t="s">
         <v>2235</v>
       </c>
-      <c r="G297" t="s">
+      <c r="L297" t="s">
+        <v>2180</v>
+      </c>
+      <c r="M297" t="s">
         <v>2236</v>
       </c>
-      <c r="H297" t="s">
+      <c r="N297" t="s">
         <v>2237</v>
-      </c>
-[...16 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
+      <c r="H298" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J298" t="s">
+        <v>876</v>
+      </c>
+      <c r="K298" t="s">
         <v>2242</v>
       </c>
-      <c r="D298" t="s">
+      <c r="L298" t="s">
+        <v>2180</v>
+      </c>
+      <c r="M298" t="s">
         <v>2243</v>
       </c>
-      <c r="E298" t="s">
+      <c r="N298" t="s">
         <v>2244</v>
-      </c>
-[...25 lines deleted...]
-        <v>2251</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2252</v>
+        <v>2245</v>
       </c>
       <c r="D299" t="s">
-        <v>2253</v>
-[...9 lines deleted...]
-      </c>
+        <v>2246</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
       <c r="H299" t="s">
-        <v>2257</v>
+        <v>2247</v>
       </c>
       <c r="I299" t="s">
-        <v>2258</v>
-[...1 lines deleted...]
-      <c r="J299"/>
+        <v>2248</v>
+      </c>
+      <c r="J299" t="s">
+        <v>876</v>
+      </c>
       <c r="K299" t="s">
-        <v>2259</v>
+        <v>2249</v>
       </c>
       <c r="L299" t="s">
-        <v>2260</v>
+        <v>2180</v>
       </c>
       <c r="M299" t="s">
-        <v>2261</v>
+        <v>2250</v>
       </c>
       <c r="N299" t="s">
-        <v>2262</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2263</v>
+        <v>2245</v>
       </c>
       <c r="D300" t="s">
-        <v>2264</v>
-[...9 lines deleted...]
-      </c>
+        <v>2246</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
       <c r="H300" t="s">
-        <v>2268</v>
+        <v>2247</v>
       </c>
       <c r="I300" t="s">
-        <v>2269</v>
+        <v>2252</v>
       </c>
       <c r="J300" t="s">
-        <v>842</v>
+        <v>876</v>
       </c>
       <c r="K300" t="s">
-        <v>2270</v>
+        <v>2253</v>
       </c>
       <c r="L300" t="s">
-        <v>25</v>
+        <v>2180</v>
       </c>
       <c r="M300" t="s">
-        <v>2271</v>
+        <v>2254</v>
       </c>
       <c r="N300" t="s">
-        <v>2272</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2273</v>
+        <v>2255</v>
       </c>
       <c r="D301" t="s">
-        <v>2274</v>
+        <v>2256</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>49</v>
+        <v>2257</v>
       </c>
       <c r="I301" t="s">
-        <v>2275</v>
+        <v>2258</v>
       </c>
       <c r="J301" t="s">
-        <v>2276</v>
+        <v>876</v>
       </c>
       <c r="K301" t="s">
-        <v>2277</v>
+        <v>2259</v>
       </c>
       <c r="L301" t="s">
-        <v>2278</v>
+        <v>2180</v>
       </c>
       <c r="M301" t="s">
-        <v>2279</v>
+        <v>2260</v>
       </c>
       <c r="N301" t="s">
-        <v>2280</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2281</v>
+        <v>2262</v>
       </c>
       <c r="D302" t="s">
-        <v>2274</v>
-[...3 lines deleted...]
-      <c r="G302"/>
+        <v>2263</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2264</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2265</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2266</v>
+      </c>
       <c r="H302" t="s">
-        <v>2282</v>
+        <v>2267</v>
       </c>
       <c r="I302" t="s">
-        <v>2283</v>
+        <v>2268</v>
       </c>
       <c r="J302" t="s">
-        <v>2276</v>
+        <v>2146</v>
       </c>
       <c r="K302" t="s">
-        <v>2284</v>
+        <v>2269</v>
       </c>
       <c r="L302" t="s">
-        <v>2285</v>
+        <v>95</v>
       </c>
       <c r="M302" t="s">
-        <v>2286</v>
+        <v>2270</v>
       </c>
       <c r="N302" t="s">
-        <v>2287</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2288</v>
+        <v>2272</v>
       </c>
       <c r="D303" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E303" t="s">
         <v>2274</v>
       </c>
-      <c r="E303"/>
-[...1 lines deleted...]
-      <c r="G303"/>
+      <c r="F303" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2276</v>
+      </c>
       <c r="H303" t="s">
-        <v>2289</v>
+        <v>2277</v>
       </c>
       <c r="I303" t="s">
-        <v>2290</v>
+        <v>2278</v>
       </c>
       <c r="J303" t="s">
-        <v>2276</v>
+        <v>161</v>
       </c>
       <c r="K303" t="s">
-        <v>2291</v>
+        <v>2279</v>
       </c>
       <c r="L303" t="s">
-        <v>2292</v>
+        <v>95</v>
       </c>
       <c r="M303" t="s">
-        <v>2293</v>
+        <v>2280</v>
       </c>
       <c r="N303" t="s">
-        <v>2294</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J304" t="s">
+        <v>161</v>
+      </c>
+      <c r="K304" t="s">
         <v>2288</v>
       </c>
-      <c r="D304" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L304" t="s">
-        <v>2278</v>
+        <v>95</v>
       </c>
       <c r="M304" t="s">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="N304" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2293</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2295</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J305" t="s">
+        <v>161</v>
+      </c>
+      <c r="K305" t="s">
+        <v>2297</v>
+      </c>
+      <c r="L305" t="s">
+        <v>95</v>
+      </c>
+      <c r="M305" t="s">
         <v>2298</v>
       </c>
-      <c r="D305" t="s">
+      <c r="N305" t="s">
         <v>2299</v>
-      </c>
-[...26 lines deleted...]
-        <v>2307</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>49</v>
+        <v>2300</v>
       </c>
       <c r="D306" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H306" t="s">
+        <v>2305</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J306" t="s">
+        <v>81</v>
+      </c>
+      <c r="K306" t="s">
+        <v>2307</v>
+      </c>
+      <c r="L306" t="s">
+        <v>95</v>
+      </c>
+      <c r="M306" t="s">
         <v>2308</v>
       </c>
-      <c r="E306"/>
-[...2 lines deleted...]
-      <c r="H306" t="s">
+      <c r="N306" t="s">
         <v>2309</v>
       </c>
-      <c r="I306" t="s">
-[...14 lines deleted...]
-      <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>49</v>
+        <v>2310</v>
       </c>
       <c r="D307" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H307" t="s">
         <v>2315</v>
       </c>
-      <c r="E307"/>
-[...2 lines deleted...]
-      <c r="H307" t="s">
+      <c r="I307" t="s">
         <v>2316</v>
       </c>
-      <c r="I307" t="s">
+      <c r="J307" t="s">
+        <v>29</v>
+      </c>
+      <c r="K307" t="s">
         <v>2317</v>
       </c>
-      <c r="J307" t="s">
+      <c r="L307" t="s">
+        <v>95</v>
+      </c>
+      <c r="M307" t="s">
         <v>2318</v>
       </c>
-      <c r="K307" t="s">
+      <c r="N307" t="s">
         <v>2319</v>
       </c>
-      <c r="L307" t="s">
-[...5 lines deleted...]
-      <c r="N307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E308" t="s">
         <v>2322</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" t="s">
         <v>2323</v>
       </c>
-      <c r="E308"/>
-[...1 lines deleted...]
-      <c r="G308"/>
+      <c r="G308" t="s">
+        <v>2324</v>
+      </c>
       <c r="H308" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="I308" t="s">
-        <v>2325</v>
-[...1 lines deleted...]
-      <c r="J308"/>
+        <v>2326</v>
+      </c>
+      <c r="J308" t="s">
+        <v>181</v>
+      </c>
       <c r="K308" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="L308" t="s">
-        <v>2327</v>
+        <v>95</v>
       </c>
       <c r="M308" t="s">
         <v>2328</v>
       </c>
       <c r="N308" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>49</v>
+        <v>2330</v>
       </c>
       <c r="D309" t="s">
-        <v>2330</v>
-[...3 lines deleted...]
-      <c r="G309"/>
+        <v>2331</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2332</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2334</v>
+      </c>
       <c r="H309" t="s">
-        <v>49</v>
+        <v>2335</v>
       </c>
       <c r="I309" t="s">
-        <v>2331</v>
-[...1 lines deleted...]
-      <c r="J309"/>
+        <v>2336</v>
+      </c>
+      <c r="J309" t="s">
+        <v>181</v>
+      </c>
       <c r="K309" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="L309" t="s">
-        <v>2333</v>
+        <v>95</v>
       </c>
       <c r="M309" t="s">
-        <v>2334</v>
-[...1 lines deleted...]
-      <c r="N309"/>
+        <v>2338</v>
+      </c>
+      <c r="N309" t="s">
+        <v>2339</v>
+      </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="D310" t="s">
-        <v>2336</v>
-[...3 lines deleted...]
-      <c r="G310"/>
+        <v>2331</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2343</v>
+      </c>
       <c r="H310" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="I310" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="J310" t="s">
-        <v>1319</v>
+        <v>266</v>
       </c>
       <c r="K310" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
       <c r="L310" t="s">
-        <v>2340</v>
+        <v>95</v>
       </c>
       <c r="M310" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="N310" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="D311" t="s">
-        <v>2344</v>
-[...3 lines deleted...]
-      <c r="G311"/>
+        <v>2331</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2352</v>
+      </c>
       <c r="H311" t="s">
-        <v>49</v>
+        <v>2353</v>
       </c>
       <c r="I311" t="s">
-        <v>2345</v>
-[...1 lines deleted...]
-      <c r="J311"/>
+        <v>2354</v>
+      </c>
+      <c r="J311" t="s">
+        <v>266</v>
+      </c>
       <c r="K311" t="s">
-        <v>2346</v>
+        <v>2355</v>
       </c>
       <c r="L311" t="s">
-        <v>2347</v>
+        <v>95</v>
       </c>
       <c r="M311" t="s">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="N311" t="s">
-        <v>2349</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2350</v>
+        <v>2358</v>
       </c>
       <c r="D312" t="s">
-        <v>2351</v>
-[...3 lines deleted...]
-      <c r="G312"/>
+        <v>2331</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2361</v>
+      </c>
       <c r="H312" t="s">
-        <v>2352</v>
+        <v>2362</v>
       </c>
       <c r="I312" t="s">
-        <v>2353</v>
-[...1 lines deleted...]
-      <c r="J312"/>
+        <v>2363</v>
+      </c>
+      <c r="J312" t="s">
+        <v>266</v>
+      </c>
       <c r="K312" t="s">
-        <v>2354</v>
+        <v>2364</v>
       </c>
       <c r="L312" t="s">
-        <v>2355</v>
+        <v>95</v>
       </c>
       <c r="M312" t="s">
-        <v>2356</v>
+        <v>2365</v>
       </c>
       <c r="N312" t="s">
-        <v>2357</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2358</v>
+        <v>2367</v>
       </c>
       <c r="D313" t="s">
-        <v>2359</v>
+        <v>2368</v>
       </c>
       <c r="E313" t="s">
-        <v>2360</v>
+        <v>2369</v>
       </c>
       <c r="F313" t="s">
-        <v>2361</v>
+        <v>2370</v>
       </c>
       <c r="G313" t="s">
-        <v>2362</v>
+        <v>2371</v>
       </c>
       <c r="H313" t="s">
-        <v>2363</v>
+        <v>2372</v>
       </c>
       <c r="I313" t="s">
-        <v>2364</v>
-[...1 lines deleted...]
-      <c r="J313"/>
+        <v>2373</v>
+      </c>
+      <c r="J313" t="s">
+        <v>266</v>
+      </c>
       <c r="K313" t="s">
-        <v>2365</v>
+        <v>2374</v>
       </c>
       <c r="L313" t="s">
-        <v>339</v>
+        <v>95</v>
       </c>
       <c r="M313" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="N313" t="s">
-        <v>2367</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D314" t="s">
         <v>2368</v>
       </c>
-      <c r="D314" t="s">
-[...4 lines deleted...]
-      <c r="G314"/>
+      <c r="E314" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2379</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2380</v>
+      </c>
       <c r="H314" t="s">
-        <v>2370</v>
+        <v>2381</v>
       </c>
       <c r="I314" t="s">
-        <v>2371</v>
-[...1 lines deleted...]
-      <c r="J314"/>
+        <v>2382</v>
+      </c>
+      <c r="J314" t="s">
+        <v>266</v>
+      </c>
       <c r="K314" t="s">
-        <v>2372</v>
+        <v>2383</v>
       </c>
       <c r="L314" t="s">
-        <v>2373</v>
+        <v>95</v>
       </c>
       <c r="M314" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
       <c r="N314" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
       <c r="D315" t="s">
-        <v>2377</v>
-[...3 lines deleted...]
-      <c r="G315"/>
+        <v>2387</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2390</v>
+      </c>
       <c r="H315" t="s">
-        <v>49</v>
+        <v>2391</v>
       </c>
       <c r="I315" t="s">
-        <v>2378</v>
+        <v>2392</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2379</v>
+        <v>2393</v>
       </c>
       <c r="L315" t="s">
-        <v>2347</v>
+        <v>95</v>
       </c>
       <c r="M315" t="s">
-        <v>2380</v>
+        <v>2394</v>
       </c>
       <c r="N315" t="s">
-        <v>2381</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2382</v>
+        <v>2396</v>
       </c>
       <c r="D316" t="s">
-        <v>2383</v>
+        <v>2397</v>
       </c>
       <c r="E316" t="s">
-        <v>2384</v>
+        <v>2398</v>
       </c>
       <c r="F316" t="s">
-        <v>2385</v>
+        <v>2399</v>
       </c>
       <c r="G316" t="s">
-        <v>2386</v>
+        <v>2400</v>
       </c>
       <c r="H316" t="s">
-        <v>2387</v>
+        <v>2401</v>
       </c>
       <c r="I316" t="s">
-        <v>2388</v>
+        <v>2402</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2389</v>
+        <v>2403</v>
       </c>
       <c r="L316" t="s">
-        <v>25</v>
+        <v>2404</v>
       </c>
       <c r="M316" t="s">
-        <v>2390</v>
+        <v>2405</v>
       </c>
       <c r="N316" t="s">
-        <v>2391</v>
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317" t="s">
+        <v>15</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>506</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2409</v>
+      </c>
+      <c r="J317" t="s">
+        <v>251</v>
+      </c>
+      <c r="K317" t="s">
+        <v>2410</v>
+      </c>
+      <c r="L317" t="s">
+        <v>2411</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2412</v>
+      </c>
+      <c r="N317" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318" t="s">
+        <v>15</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>2415</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2416</v>
+      </c>
+      <c r="J318" t="s">
+        <v>251</v>
+      </c>
+      <c r="K318" t="s">
+        <v>2417</v>
+      </c>
+      <c r="L318" t="s">
+        <v>2418</v>
+      </c>
+      <c r="M318" t="s">
+        <v>2419</v>
+      </c>
+      <c r="N318" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>14</v>
+      </c>
+      <c r="B319" t="s">
+        <v>15</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
+      <c r="H319" t="s">
+        <v>2422</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2423</v>
+      </c>
+      <c r="J319" t="s">
+        <v>251</v>
+      </c>
+      <c r="K319" t="s">
+        <v>2424</v>
+      </c>
+      <c r="L319" t="s">
+        <v>2425</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2426</v>
+      </c>
+      <c r="N319" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>14</v>
+      </c>
+      <c r="B320" t="s">
+        <v>15</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>506</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2428</v>
+      </c>
+      <c r="J320" t="s">
+        <v>251</v>
+      </c>
+      <c r="K320" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L320" t="s">
+        <v>2411</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2430</v>
+      </c>
+      <c r="N320" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>73</v>
+      </c>
+      <c r="B321" t="s">
+        <v>15</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2436</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2437</v>
+      </c>
+      <c r="J321"/>
+      <c r="K321" t="s">
+        <v>2438</v>
+      </c>
+      <c r="L321" t="s">
+        <v>95</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2439</v>
+      </c>
+      <c r="N321" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" t="s">
+        <v>15</v>
+      </c>
+      <c r="C322" t="s">
+        <v>506</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>2442</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2443</v>
+      </c>
+      <c r="J322" t="s">
+        <v>2444</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2445</v>
+      </c>
+      <c r="L322" t="s">
+        <v>2446</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2447</v>
+      </c>
+      <c r="N322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" t="s">
+        <v>15</v>
+      </c>
+      <c r="C323" t="s">
+        <v>506</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>2449</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2450</v>
+      </c>
+      <c r="J323" t="s">
+        <v>2451</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2452</v>
+      </c>
+      <c r="L323" t="s">
+        <v>2453</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2454</v>
+      </c>
+      <c r="N323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>2457</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2458</v>
+      </c>
+      <c r="J324"/>
+      <c r="K324" t="s">
+        <v>2459</v>
+      </c>
+      <c r="L324" t="s">
+        <v>2460</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2461</v>
+      </c>
+      <c r="N324" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" t="s">
+        <v>506</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>506</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J325"/>
+      <c r="K325" t="s">
+        <v>2465</v>
+      </c>
+      <c r="L325" t="s">
+        <v>2466</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2467</v>
+      </c>
+      <c r="N325"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>2470</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J326" t="s">
+        <v>81</v>
+      </c>
+      <c r="K326" t="s">
+        <v>2472</v>
+      </c>
+      <c r="L326" t="s">
+        <v>2473</v>
+      </c>
+      <c r="M326" t="s">
+        <v>2474</v>
+      </c>
+      <c r="N326" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>506</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2478</v>
+      </c>
+      <c r="J327"/>
+      <c r="K327" t="s">
+        <v>2479</v>
+      </c>
+      <c r="L327" t="s">
+        <v>2480</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2481</v>
+      </c>
+      <c r="N327" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>15</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>2485</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2486</v>
+      </c>
+      <c r="J328"/>
+      <c r="K328" t="s">
+        <v>2487</v>
+      </c>
+      <c r="L328" t="s">
+        <v>2488</v>
+      </c>
+      <c r="M328" t="s">
+        <v>2489</v>
+      </c>
+      <c r="N328" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>73</v>
+      </c>
+      <c r="B329" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2494</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H329" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I329" t="s">
+        <v>2497</v>
+      </c>
+      <c r="J329"/>
+      <c r="K329" t="s">
+        <v>2498</v>
+      </c>
+      <c r="L329" t="s">
+        <v>682</v>
+      </c>
+      <c r="M329" t="s">
+        <v>2499</v>
+      </c>
+      <c r="N329" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>2503</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2504</v>
+      </c>
+      <c r="J330"/>
+      <c r="K330" t="s">
+        <v>2505</v>
+      </c>
+      <c r="L330" t="s">
+        <v>2506</v>
+      </c>
+      <c r="M330" t="s">
+        <v>2507</v>
+      </c>
+      <c r="N330" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>506</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2511</v>
+      </c>
+      <c r="J331"/>
+      <c r="K331" t="s">
+        <v>2512</v>
+      </c>
+      <c r="L331" t="s">
+        <v>2480</v>
+      </c>
+      <c r="M331" t="s">
+        <v>2513</v>
+      </c>
+      <c r="N331" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>73</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E332" t="s">
+        <v>2517</v>
+      </c>
+      <c r="F332" t="s">
+        <v>2518</v>
+      </c>
+      <c r="G332" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H332" t="s">
+        <v>2520</v>
+      </c>
+      <c r="I332" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J332"/>
+      <c r="K332" t="s">
+        <v>2522</v>
+      </c>
+      <c r="L332" t="s">
+        <v>95</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2523</v>
+      </c>
+      <c r="N332" t="s">
+        <v>2524</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>