--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>K-12/2025</t>
   </si>
   <si>
-    <t>Rješenje od 31.03.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/25ff1700-038f-4fff-8075-72caacd8f9c6/dokumenti/preuzimanje</t>
+    <t>Poziv - Ročište 06.11.2026.</t>
+  </si>
+  <si>
+    <t>Saša Brleković 41743380882</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:48</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a48865-3a25-40b8-ae15-e7d80522cd68</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a48865-3a25-40b8-ae15-e7d80522cd68/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=K&amp;predmet=12&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>