--- v0 (2026-07-25)
+++ v1 (2026-09-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Ovr-144/2020</t>
   </si>
   <si>
-    <t>Rješenje od 22.07.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/04aad2aa-a73f-469a-bc6f-e7d2d2c8977c/dokumenti/preuzimanje</t>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:17:46</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7646c8-e246-4461-b1a2-887dba71ba13</t>
+  </si>
+  <si>
+    <t>Rješenje - oglašavanje prodaje nevažećom.pdf O244O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7646c8-e246-4461-b1a2-887dba71ba13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=144&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>