--- v0 (2026-06-06)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Ovr-232/2023</t>
   </si>
   <si>
-    <t>Rješenje od 16.05.2023.; Prijedlog od 15.05.2023. s prilozima</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>Sanja Podravec 68869851744</t>
   </si>
   <si>
-    <t>02.06.2026. 13:27:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4f79e3b4-f2f2-4dd5-aed6-4b808a17e9fc/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 13:34:21</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f647cc1-d56a-4ebd-966e-6cd1eae1ee82</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f647cc1-d56a-4ebd-966e-6cd1eae1ee82/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=232&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>