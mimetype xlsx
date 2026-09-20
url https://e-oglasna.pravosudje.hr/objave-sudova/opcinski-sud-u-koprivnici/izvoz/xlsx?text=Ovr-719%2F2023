--- v0 (2026-06-06)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Ovr-719/2023</t>
   </si>
   <si>
-    <t>Rješenje od 26.01.2024.; Prijedlog od 24.11.2023. s prilozima</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>Ivica Ivančan 81586095868</t>
   </si>
   <si>
-    <t>02.06.2026. 13:10:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8ae1e78b-0596-47ea-b65d-fb08a7151a7a/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 13:31:26</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301d43db-7f45-4bb7-8deb-06a06903c742</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301d43db-7f45-4bb7-8deb-06a06903c742/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Ovr&amp;predmet=719&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>