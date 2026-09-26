--- v0 (2026-06-06)
+++ v1 (2026-09-26)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Psp-6/2022</t>
   </si>
   <si>
     <t>Rješenje od 01.06.2026.</t>
   </si>
   <si>
-    <t>Darko Vrljić 19246579802</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ea69ad0-86a6-49e0-956c-2f08d857aa69/dokumenti/preuzimanje</t>
+    <t>Anita Stanić 05443781158</t>
+  </si>
+  <si>
+    <t>25.09.2026. 16:17:20</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554c36da-55d3-4599-9be3-fbdead2101d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Psp&amp;predmet=6&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>