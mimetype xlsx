--- v0 (2026-05-05)
+++ v1 (2026-10-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Sp-101/2026</t>
   </si>
   <si>
-    <t>Oglas od 17.04.2026.</t>
+    <t>Rješenje od 16.10.2026.</t>
   </si>
   <si>
     <t>IVAN HORVAT</t>
   </si>
   <si>
     <t>ŠIMUNA PANDURA 53, 48350 Hampovica, Hrvatska</t>
   </si>
   <si>
     <t>77716564348</t>
   </si>
   <si>
     <t>IVAN HORVAT 77716564348; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
-    <t>20.04.2026. 14:36:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f9331d49-4c64-4061-83fb-4c1d60116693/dokumenti/preuzimanje</t>
+    <t>16.10.2026. 14:45:27</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>