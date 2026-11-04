--- v0 (2026-07-25)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Sp-138/2026</t>
   </si>
   <si>
-    <t>Rješenje od 02.07.2026.</t>
+    <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
     <t>Blaženka Halavuk</t>
   </si>
   <si>
     <t>Crkvena Ulica 6, 48322 Drnje, Hrvatska</t>
   </si>
   <si>
     <t>72120399712</t>
   </si>
   <si>
-    <t>Blaženka Halavuk 72120399712</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5071a243-5915-4a10-b07d-04221bd4dd2b/dokumenti/preuzimanje</t>
+    <t>Blaženka Halavuk 72120399712; KOPRIVNICAPARKING društvo s ograničenom odgovornošću za proizvodnju, i održavanje prometne signalizacije i niskogradnju 42713175359</t>
+  </si>
+  <si>
+    <t>03.11.2026. 07:57:30</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efc61f7-f976-4564-84f5-7068d69c7bb7</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efc61f7-f976-4564-84f5-7068d69c7bb7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>