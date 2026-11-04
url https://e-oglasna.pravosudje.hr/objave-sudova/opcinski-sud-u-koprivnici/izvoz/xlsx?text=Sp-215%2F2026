--- v0 (2026-07-25)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Sp-215/2026</t>
   </si>
   <si>
-    <t>Oglas od 23.07.2026.</t>
+    <t>Rješenje od 08.09.2026.</t>
   </si>
   <si>
     <t>Gordana Balent</t>
   </si>
   <si>
     <t>Koprivnička Ulica 34, 48312 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>01607275327</t>
   </si>
   <si>
     <t>Gordana Balent 01607275327</t>
   </si>
   <si>
-    <t>23.07.2026. 12:26:09</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 09:50:52</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666c2851-f157-4644-a7f5-5d632510cdf4</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666c2851-f157-4644-a7f5-5d632510cdf4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>