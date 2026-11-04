--- v0 (2026-07-25)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Sp-216/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.07.2026.</t>
+    <t>Rješenje od 14.09.2026.</t>
   </si>
   <si>
     <t>Valentina Kešer</t>
   </si>
   <si>
-    <t>OSJEČKA 77, 34000 Požega, Hrvatska</t>
+    <t>Ulica Novi Brežanec 26, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>80411149329</t>
   </si>
   <si>
     <t>Valentina Kešer 80411149329</t>
   </si>
   <si>
-    <t>24.07.2026. 12:23:24</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 08:12:18</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8f3f8cd-4250-4d4a-b1ea-05df01059d36</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8f3f8cd-4250-4d4a-b1ea-05df01059d36/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>