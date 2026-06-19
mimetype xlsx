--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Sp-97/2026</t>
   </si>
   <si>
-    <t>Oglas od 17.04.2026.</t>
+    <t>Rješenje od 17.06.2026.</t>
   </si>
   <si>
     <t>Anita Pleša</t>
   </si>
   <si>
     <t>Goli Breg 10, 48000 Kunovec Breg, Hrvatska</t>
   </si>
   <si>
     <t>47813265012</t>
   </si>
   <si>
     <t>Anita Pleša 47813265012</t>
   </si>
   <si>
-    <t>23.04.2026. 12:08:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9b496342-5316-469a-b68e-63ceda555c7b/dokumenti/preuzimanje</t>
+    <t>17.06.2026. 12:34:05</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3ded029-52ba-4979-9380-873b67e8c3e4</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3ded029-52ba-4979-9380-873b67e8c3e4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>