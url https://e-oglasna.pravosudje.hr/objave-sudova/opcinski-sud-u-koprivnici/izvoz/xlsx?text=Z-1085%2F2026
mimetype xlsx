--- v0 (2026-06-06)
+++ v1 (2026-09-30)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-1085/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1085/2026</t>
   </si>
   <si>
-    <t>ANTOLIĆ ANICA; PALI FRANJO; PAVLOVIĆ FRANJO; POBI MARA; POBI MARICA; PREČKO BARA; TOT ANA UDATA NOVOGRADEC; TOT JOSIP</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cea7fa67-8985-465d-818a-3988efb0a80e/dokumenti/preuzimanje</t>
+    <t>Ana Tot; Anica Antolić; Bara Prečko; Franjo Brunec; Franjo Pali; Franjo Pavlović; Josip Tot; Mara Pobi; Marica Pobi</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:51:32</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06856cce-3e99-453b-a7ac-8a4f6d5bfed5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06856cce-3e99-453b-a7ac-8a4f6d5bfed5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=1085&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>