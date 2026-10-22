--- v0 (2026-06-06)
+++ v1 (2026-10-22)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-10856/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10856/2025</t>
   </si>
   <si>
     <t>Amalija Feineier; Marija Pavliček; Nevenka Štiks; Terezija Balić; Šitiks Matija</t>
   </si>
   <si>
-    <t>21.05.2026. 07:47:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6bb7d877-5300-4c5c-9030-aac40e09faf3/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 12:03:25</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdf59d7-9848-40b0-a0b1-1d1cbdcc3a08</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdf59d7-9848-40b0-a0b1-1d1cbdcc3a08/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10856&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>