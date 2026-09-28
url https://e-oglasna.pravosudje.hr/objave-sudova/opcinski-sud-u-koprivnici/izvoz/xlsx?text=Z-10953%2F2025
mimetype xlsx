--- v0 (2026-06-06)
+++ v1 (2026-09-28)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-10953/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10953/2025</t>
   </si>
   <si>
     <t>Gabrijel Funtek; Ignac Funtek; Ivan Kičinbaći; Josip Funtek; Juraj Funtek; Katica Balja; Margareta Funtek; Miroslav Funtek; Pavao Funtek; Đuro Funtek</t>
   </si>
   <si>
-    <t>21.05.2026. 07:36:31</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9e0a8a6a-5cf5-4ed6-982d-7d5cf76b05e8/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 07:39:42</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56fabd0-85ff-4d57-902b-97a3512f513e</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_(rasprava_za_ispravak).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56fabd0-85ff-4d57-902b-97a3512f513e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=10953&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>