--- v0 (2026-06-06)
+++ v1 (2026-10-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-11449/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11449/2025</t>
   </si>
   <si>
-    <t>Bara Šimunić; Blaž Šimunić; Franjica Harači; Ivan Vahtarić; Jela Balaško; Kata Horvat; ODO u Koprivnici; Općinsko državno odvjetništvo u Koprivnici 32308927283; Verona Lovretić; Đuro Medvarić; Đuro Šimunić</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c90d1691-2a11-4325-b646-294828347812/dokumenti/preuzimanje</t>
+    <t>Bara Šimunić; Blaž Šimunić; Franjica Harači; Ivan Vahtarić; Jela Balaško; Kata Horvat; Verona Lovretić; Đuro Medvarić; Đuro Šimunić</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:20:31</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349c4a0b-9322-43a3-bd3f-bccadb4ac0e5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349c4a0b-9322-43a3-bd3f-bccadb4ac0e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11449&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>