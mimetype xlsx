--- v0 (2026-08-27)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-11932/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11932/2025</t>
   </si>
   <si>
     <t>Dragutin Balent; Feliks Matić; Franjica Wolf; Ivan Gjurašin; Milka Balent; Rudolf Wolf; Viktorija Rezi</t>
   </si>
   <si>
-    <t>26.08.2026. 12:37:15</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/67620782-0488-42fb-90e8-fa8ec3a9aa7b/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 12:46:07</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f03428c3-71ce-4695-ac8c-e7b2bb4b1c34</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f03428c3-71ce-4695-ac8c-e7b2bb4b1c34/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=11932&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>