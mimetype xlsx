--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-2033/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2033/2026</t>
   </si>
   <si>
     <t>Agneza Čekada; Elza Novogradec; Jula Penzar; Katica Lazarević; Ruža Čekada</t>
   </si>
   <si>
-    <t>21.05.2026. 11:00:40</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/539715d5-9f30-4b38-839f-a38c060a96a9/dokumenti/preuzimanje</t>
+    <t>21.07.2026. 14:16:32</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5</t>
+  </si>
+  <si>
+    <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99327fe4-fb6e-4a75-a0cf-bda7f56698f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2033&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>