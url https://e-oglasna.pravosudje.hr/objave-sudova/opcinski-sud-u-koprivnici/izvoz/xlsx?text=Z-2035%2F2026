--- v0 (2026-04-29)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-2035/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2035/2026</t>
   </si>
   <si>
-    <t>Bartolić Mara, Ferdinandovac kbr. 67; E-oglasna ploča Općinskog suda u Koprivnici; Glavak Roza, Budančevica kbr. 16; Matulec Kata, Budančevica kbr.2; Rođak Bara r. Rođak, Budančevica kbr.117/41; Rođak Luka, Budančevica kbr. 71; Šandrovčan Marica, Budančevica kbr.26; Šandrovčan Marica, Kloštar Podravski kbr. 26; Šandrovčan Marija, Budančevica; Šandrovčan Marija, Budančevica kbr. 39; Škuda Jula, Budančevica kbr. 13</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/606a6b3c-ebca-4073-82ee-60244cb4383c/dokumenti/preuzimanje</t>
+    <t>BARTOLIĆ MARA; GLAVAK ROZA; MATULEC KATA; ROĐAK BARA R.ROĐAK; ROĐAK LUKA; ŠANDROVČAN MARICA; ŠANDROVČAN MARICA; ŠANDROVČAN MARIJA; ŠANDROVČAN MARIJA; ŠANDROVČAN MARIJA; ŠKUDA JULA</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:10:10</t>
+  </si>
+  <si>
+    <t>26.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a82928bc-bfcc-43eb-a874-6005d14d82c2</t>
+  </si>
+  <si>
+    <t>Rjesenje_-_ocevid_na_licu_mjesta.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a82928bc-bfcc-43eb-a874-6005d14d82c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2035&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>