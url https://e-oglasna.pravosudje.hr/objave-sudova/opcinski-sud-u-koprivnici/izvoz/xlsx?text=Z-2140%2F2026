--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-2140/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2140/2026</t>
   </si>
   <si>
     <t>Franjo Špoljar; Ignac Cafuk; Milan Bogadi</t>
   </si>
   <si>
-    <t>20.05.2026. 13:30:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9ac38fb0-632b-4609-8a40-859c0b1162f1/dokumenti/preuzimanje</t>
+    <t>21.07.2026. 14:59:38</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>