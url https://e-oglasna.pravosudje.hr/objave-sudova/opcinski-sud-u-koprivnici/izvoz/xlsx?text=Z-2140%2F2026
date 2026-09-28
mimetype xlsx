--- v1 (2026-07-25)
+++ v2 (2026-09-28)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-2140/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2140/2026</t>
   </si>
   <si>
-    <t>Franjo Špoljar; Ignac Cafuk; Milan Bogadi</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3</t>
+    <t>Kristina Matina</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:45:39</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa3a34b-3fa7-4a27-8d8a-7e86718474aa</t>
   </si>
   <si>
     <t>RJESENJE_-_ODGODA_OCEVIDA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/eaa4224f-e451-447a-ac82-467cd5c1e9e3/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa3a34b-3fa7-4a27-8d8a-7e86718474aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2140&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>