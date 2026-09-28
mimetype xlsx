--- v0 (2026-06-06)
+++ v1 (2026-09-28)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-2174/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2174/2024</t>
   </si>
   <si>
-    <t>Juraj Betlehem; Katarina Betlehem; LUKAČ KATICA; LUKAČ KATICA; MESIĆ IVAN; Milan Vujatović</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/21527380-fc57-4874-bfb1-f634c628b658/dokumenti/preuzimanje</t>
+    <t>Betlehem Juraj; Betlehem Katarina, rođ. Galović; Lukač Katica; Lukač Katica; Mesić Ivan; Vujatović Milan</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:09:03</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4f3ffc-ccf6-4757-b0ef-a69fad45c71a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=2174&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>